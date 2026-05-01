--- v1 (2026-01-30)
+++ v2 (2026-05-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11411EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCA5362D-7F2F-413C-8EBD-EAFBA5536CA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_19B6C50F23693B978BCE7DD3C283B841D536A00B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="90" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'90'!$A$2:$AA$42</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="103">
   <si>
     <t>九、金融機構損益概況</t>
   </si>
   <si>
     <t>-18-</t>
   </si>
   <si>
     <t>-19-</t>
   </si>
   <si>
@@ -617,214 +617,213 @@
         <color theme="1"/>
         <rFont val="新細明體"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color theme="1"/>
         <rFont val="新細明體"/>
         <charset val="136"/>
       </rPr>
       <t>月起揭露大陸地區銀行在臺分行資料。</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> 2012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
+    <t xml:space="preserve"> 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Nov.</t>
   </si>
   <si>
     <t xml:space="preserve">         Dec.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2025</t>
+    <t xml:space="preserve"> 2026</t>
   </si>
   <si>
     <t xml:space="preserve">         Jan.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Feb.</t>
-[...28 lines deleted...]
-  <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
+    <t>114年</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
     <t>　　 11月</t>
   </si>
   <si>
     <t>　　 12月</t>
   </si>
   <si>
-    <t>114年</t>
+    <t>115年</t>
   </si>
   <si>
     <t>　　  1月</t>
-  </si>
-[...25 lines deleted...]
-    <t>　　 10月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0.0"/>
-    <numFmt numFmtId="178" formatCode="###\ ##0.0;\-###\ ##0.0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
@@ -3057,51 +3056,51 @@
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3303,53 +3302,50 @@
     <xf numFmtId="0" fontId="36" fillId="32" borderId="0" xfId="314" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="32" borderId="0" xfId="315" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="32" borderId="0" xfId="236" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="32" borderId="19" xfId="454" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="20" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="2" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="10" fillId="0" borderId="20" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="16" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="15" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4321,2077 +4317,2077 @@
       <c r="K2" s="4"/>
       <c r="L2" s="1" t="s">
         <v>41</v>
       </c>
       <c r="Z2" s="33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="2:26" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="77" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="I3" s="34" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="76" t="s">
         <v>40</v>
       </c>
       <c r="Z3" s="35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="2:26" s="5" customFormat="1" ht="21.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="106" t="s">
+      <c r="B4" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="115" t="s">
+      <c r="C4" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="117"/>
-[...1 lines deleted...]
-      <c r="F4" s="115" t="s">
+      <c r="D4" s="116"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="110"/>
-[...1 lines deleted...]
-      <c r="I4" s="97" t="s">
+      <c r="G4" s="109"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="96" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="106" t="s">
+      <c r="L4" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="M4" s="109" t="s">
+      <c r="M4" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="N4" s="110"/>
-[...1 lines deleted...]
-      <c r="P4" s="109" t="s">
+      <c r="N4" s="109"/>
+      <c r="O4" s="109"/>
+      <c r="P4" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="110"/>
-[...1 lines deleted...]
-      <c r="U4" s="101" t="s">
+      <c r="Q4" s="109"/>
+      <c r="R4" s="110"/>
+      <c r="U4" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="V4" s="102"/>
-      <c r="W4" s="103"/>
+      <c r="V4" s="101"/>
+      <c r="W4" s="102"/>
       <c r="X4" s="71" t="s">
         <v>27</v>
       </c>
       <c r="Y4" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="97" t="s">
+      <c r="Z4" s="96" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="2:26" s="5" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="107"/>
-      <c r="C5" s="113" t="s">
+      <c r="B5" s="106"/>
+      <c r="C5" s="112" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="95"/>
-[...1 lines deleted...]
-      <c r="F5" s="113" t="s">
+      <c r="D5" s="94"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="95"/>
-[...1 lines deleted...]
-      <c r="I5" s="98"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="97"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
-      <c r="L5" s="107"/>
-      <c r="M5" s="113" t="s">
+      <c r="L5" s="106"/>
+      <c r="M5" s="112" t="s">
         <v>24</v>
       </c>
-      <c r="N5" s="95"/>
-[...1 lines deleted...]
-      <c r="P5" s="113" t="s">
+      <c r="N5" s="94"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="112" t="s">
         <v>23</v>
       </c>
-      <c r="Q5" s="95"/>
-[...1 lines deleted...]
-      <c r="U5" s="94" t="s">
+      <c r="Q5" s="94"/>
+      <c r="R5" s="113"/>
+      <c r="U5" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="V5" s="95"/>
-      <c r="W5" s="96"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="95"/>
       <c r="X5" s="75" t="s">
         <v>28</v>
       </c>
       <c r="Y5" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="Z5" s="104"/>
+      <c r="Z5" s="103"/>
     </row>
     <row r="6" spans="2:26" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="107"/>
+      <c r="B6" s="106"/>
       <c r="C6" s="37" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="39" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="98"/>
+      <c r="I6" s="97"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
-      <c r="L6" s="107"/>
+      <c r="L6" s="106"/>
       <c r="M6" s="37" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="O6" s="42" t="s">
         <v>14</v>
       </c>
       <c r="P6" s="37" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="41" t="s">
         <v>16</v>
       </c>
       <c r="R6" s="43" t="s">
         <v>14</v>
       </c>
       <c r="U6" s="44" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="W6" s="52" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="36" t="s">
         <v>14</v>
       </c>
       <c r="Y6" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="104"/>
+      <c r="Z6" s="103"/>
     </row>
     <row r="7" spans="2:26" s="5" customFormat="1" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="108"/>
+      <c r="B7" s="107"/>
       <c r="C7" s="48" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="48" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="47" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="48" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="48" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="99"/>
+      <c r="I7" s="98"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
-      <c r="L7" s="112"/>
+      <c r="L7" s="111"/>
       <c r="M7" s="66" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="66" t="s">
         <v>12</v>
       </c>
       <c r="O7" s="73" t="s">
         <v>13</v>
       </c>
       <c r="P7" s="66" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="66" t="s">
         <v>12</v>
       </c>
       <c r="R7" s="65" t="s">
         <v>13</v>
       </c>
       <c r="U7" s="74" t="s">
         <v>11</v>
       </c>
       <c r="V7" s="73" t="s">
         <v>12</v>
       </c>
       <c r="W7" s="73" t="s">
         <v>13</v>
       </c>
       <c r="X7" s="73" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="Z7" s="105"/>
+      <c r="Z7" s="104"/>
     </row>
     <row r="8" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="87" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="88">
-        <v>14562.1</v>
+        <v>15195.1</v>
       </c>
       <c r="D8" s="89">
-        <v>12160.3</v>
+        <v>12618.6</v>
       </c>
       <c r="E8" s="90">
-        <v>2401.8000000000002</v>
+        <v>2576.5</v>
       </c>
       <c r="F8" s="88">
-        <v>895.9</v>
+        <v>1393.4</v>
       </c>
       <c r="G8" s="88">
-        <v>761.3</v>
+        <v>1250.8</v>
       </c>
       <c r="H8" s="88">
-        <v>134.69999999999999</v>
+        <v>142.6</v>
       </c>
       <c r="I8" s="86" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="87" t="s">
         <v>77</v>
       </c>
-      <c r="M8" s="91">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="M8" s="88">
+        <v>120.8</v>
+      </c>
+      <c r="N8" s="88">
+        <v>100.2</v>
+      </c>
+      <c r="O8" s="88">
+        <v>20.6</v>
       </c>
       <c r="P8" s="88">
-        <v>142.6</v>
+        <v>159</v>
       </c>
       <c r="Q8" s="88">
-        <v>119.4</v>
-[...2 lines deleted...]
-        <v>23.3</v>
+        <v>123.5</v>
+      </c>
+      <c r="R8" s="91">
+        <v>35.5</v>
       </c>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
-      <c r="U8" s="93">
-        <v>176.7</v>
+      <c r="U8" s="92">
+        <v>161.9</v>
       </c>
       <c r="V8" s="88">
-        <v>92.3</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="W8" s="88">
-        <v>84.4</v>
+        <v>85.5</v>
       </c>
       <c r="X8" s="88">
-        <v>48.9</v>
+        <v>49</v>
       </c>
       <c r="Y8" s="88">
-        <v>133.5</v>
+        <v>136.9</v>
       </c>
       <c r="Z8" s="86" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="87" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="88">
-        <v>15195.1</v>
+        <v>18193.8</v>
       </c>
       <c r="D9" s="89">
-        <v>12618.6</v>
+        <v>14993.1</v>
       </c>
       <c r="E9" s="90">
-        <v>2576.5</v>
+        <v>3200.8</v>
       </c>
       <c r="F9" s="88">
-        <v>1393.4</v>
+        <v>796.9</v>
       </c>
       <c r="G9" s="88">
-        <v>1250.8</v>
+        <v>589.4</v>
       </c>
       <c r="H9" s="88">
-        <v>142.6</v>
+        <v>207.5</v>
       </c>
       <c r="I9" s="86" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="87" t="s">
         <v>78</v>
       </c>
       <c r="M9" s="88">
-        <v>120.8</v>
+        <v>657.1</v>
       </c>
       <c r="N9" s="88">
-        <v>100.2</v>
+        <v>607.4</v>
       </c>
       <c r="O9" s="88">
-        <v>20.6</v>
+        <v>49.7</v>
       </c>
       <c r="P9" s="88">
-        <v>159</v>
+        <v>150.30000000000001</v>
       </c>
       <c r="Q9" s="88">
-        <v>123.5</v>
-[...2 lines deleted...]
-        <v>35.5</v>
+        <v>125.1</v>
+      </c>
+      <c r="R9" s="91">
+        <v>25.2</v>
       </c>
       <c r="S9" s="25"/>
       <c r="T9" s="25"/>
-      <c r="U9" s="93">
-        <v>161.9</v>
+      <c r="U9" s="92">
+        <v>161</v>
       </c>
       <c r="V9" s="88">
-        <v>76.400000000000006</v>
+        <v>68.599999999999994</v>
       </c>
       <c r="W9" s="88">
-        <v>85.5</v>
+        <v>92.4</v>
       </c>
       <c r="X9" s="88">
-        <v>49</v>
+        <v>55.7</v>
       </c>
       <c r="Y9" s="88">
-        <v>136.9</v>
+        <v>138</v>
       </c>
       <c r="Z9" s="86" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C10" s="88">
-        <v>18193.8</v>
+        <v>21327.3</v>
       </c>
       <c r="D10" s="89">
-        <v>14993.1</v>
+        <v>18131.3</v>
       </c>
       <c r="E10" s="90">
-        <v>3200.8</v>
+        <v>3195.9</v>
       </c>
       <c r="F10" s="88">
-        <v>796.9</v>
+        <v>1144.2</v>
       </c>
       <c r="G10" s="88">
-        <v>589.4</v>
+        <v>950.9</v>
       </c>
       <c r="H10" s="88">
-        <v>207.5</v>
+        <v>193.2</v>
       </c>
       <c r="I10" s="86" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="87" t="s">
         <v>79</v>
       </c>
       <c r="M10" s="88">
-        <v>657.1</v>
+        <v>647.79999999999995</v>
       </c>
       <c r="N10" s="88">
-        <v>607.4</v>
+        <v>582.6</v>
       </c>
       <c r="O10" s="88">
-        <v>49.7</v>
+        <v>65.2</v>
       </c>
       <c r="P10" s="88">
-        <v>150.30000000000001</v>
+        <v>144.1</v>
       </c>
       <c r="Q10" s="88">
-        <v>125.1</v>
-[...2 lines deleted...]
-        <v>25.2</v>
+        <v>119.5</v>
+      </c>
+      <c r="R10" s="91">
+        <v>24.6</v>
       </c>
       <c r="S10" s="25"/>
       <c r="T10" s="25"/>
-      <c r="U10" s="93">
-        <v>161</v>
+      <c r="U10" s="92">
+        <v>176.6</v>
       </c>
       <c r="V10" s="88">
-        <v>68.599999999999994</v>
+        <v>73.3</v>
       </c>
       <c r="W10" s="88">
-        <v>92.4</v>
+        <v>103.3</v>
       </c>
       <c r="X10" s="88">
-        <v>55.7</v>
+        <v>58.4</v>
       </c>
       <c r="Y10" s="88">
-        <v>138</v>
+        <v>135.1</v>
       </c>
       <c r="Z10" s="86" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="87" t="s">
         <v>80</v>
       </c>
       <c r="C11" s="88">
-        <v>21327.3</v>
+        <v>20531.900000000001</v>
       </c>
       <c r="D11" s="89">
-        <v>18131.3</v>
+        <v>17531.400000000001</v>
       </c>
       <c r="E11" s="90">
-        <v>3195.9</v>
+        <v>3000.6</v>
       </c>
       <c r="F11" s="88">
-        <v>1144.2</v>
+        <v>851.6</v>
       </c>
       <c r="G11" s="88">
-        <v>950.9</v>
+        <v>736.5</v>
       </c>
       <c r="H11" s="88">
-        <v>193.2</v>
+        <v>115.1</v>
       </c>
       <c r="I11" s="86" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="87" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="88">
-        <v>647.79999999999995</v>
+        <v>717.7</v>
       </c>
       <c r="N11" s="88">
-        <v>582.6</v>
+        <v>710.5</v>
       </c>
       <c r="O11" s="88">
-        <v>65.2</v>
+        <v>7.2</v>
       </c>
       <c r="P11" s="88">
-        <v>144.1</v>
+        <v>136.1</v>
       </c>
       <c r="Q11" s="88">
-        <v>119.5</v>
-[...2 lines deleted...]
-        <v>24.6</v>
+        <v>111.9</v>
+      </c>
+      <c r="R11" s="91">
+        <v>24.2</v>
       </c>
       <c r="S11" s="25"/>
       <c r="T11" s="25"/>
-      <c r="U11" s="93">
-        <v>176.6</v>
+      <c r="U11" s="92">
+        <v>181.8</v>
       </c>
       <c r="V11" s="88">
-        <v>73.3</v>
+        <v>73.2</v>
       </c>
       <c r="W11" s="88">
-        <v>103.3</v>
+        <v>108.6</v>
       </c>
       <c r="X11" s="88">
-        <v>58.4</v>
+        <v>47.7</v>
       </c>
       <c r="Y11" s="88">
-        <v>135.1</v>
+        <v>123.8</v>
       </c>
       <c r="Z11" s="86" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="87" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="88">
-        <v>20531.900000000001</v>
+        <v>21182.5</v>
       </c>
       <c r="D12" s="89">
-        <v>17531.400000000001</v>
+        <v>18121.5</v>
       </c>
       <c r="E12" s="90">
-        <v>3000.6</v>
+        <v>3059.2</v>
       </c>
       <c r="F12" s="88">
-        <v>851.6</v>
+        <v>946.8</v>
       </c>
       <c r="G12" s="88">
-        <v>736.5</v>
+        <v>804.5</v>
       </c>
       <c r="H12" s="88">
-        <v>115.1</v>
+        <v>142.30000000000001</v>
       </c>
       <c r="I12" s="86" t="s">
         <v>55</v>
       </c>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="87" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="88">
-        <v>717.7</v>
+        <v>984.5</v>
       </c>
       <c r="N12" s="88">
-        <v>710.5</v>
+        <v>938</v>
       </c>
       <c r="O12" s="88">
-        <v>7.2</v>
+        <v>46.5</v>
       </c>
       <c r="P12" s="88">
-        <v>136.1</v>
+        <v>135.5</v>
       </c>
       <c r="Q12" s="88">
-        <v>111.9</v>
-[...2 lines deleted...]
-        <v>24.2</v>
+        <v>111.2</v>
+      </c>
+      <c r="R12" s="91">
+        <v>24.3</v>
       </c>
       <c r="S12" s="25"/>
       <c r="T12" s="25"/>
-      <c r="U12" s="93">
-        <v>181.8</v>
+      <c r="U12" s="92">
+        <v>185.7</v>
       </c>
       <c r="V12" s="88">
-        <v>73.2</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="W12" s="88">
-        <v>108.6</v>
+        <v>104.6</v>
       </c>
       <c r="X12" s="88">
-        <v>47.7</v>
+        <v>50.1</v>
       </c>
       <c r="Y12" s="88">
-        <v>123.8</v>
+        <v>149.1</v>
       </c>
       <c r="Z12" s="86" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="87" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="88">
-        <v>21182.5</v>
+        <v>20551</v>
       </c>
       <c r="D13" s="89">
-        <v>18121.5</v>
+        <v>17206.8</v>
       </c>
       <c r="E13" s="90">
-        <v>3059.2</v>
+        <v>3342.3</v>
       </c>
       <c r="F13" s="88">
-        <v>946.8</v>
+        <v>1503.7</v>
       </c>
       <c r="G13" s="88">
-        <v>804.5</v>
+        <v>1353.4</v>
       </c>
       <c r="H13" s="88">
-        <v>142.30000000000001</v>
+        <v>150.4</v>
       </c>
       <c r="I13" s="86" t="s">
         <v>56</v>
       </c>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="87" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="88">
-        <v>984.5</v>
+        <v>939.8</v>
       </c>
       <c r="N13" s="88">
-        <v>938</v>
+        <v>898.7</v>
       </c>
       <c r="O13" s="88">
-        <v>46.5</v>
+        <v>41.1</v>
       </c>
       <c r="P13" s="88">
-        <v>135.5</v>
+        <v>138.19999999999999</v>
       </c>
       <c r="Q13" s="88">
-        <v>111.2</v>
-[...2 lines deleted...]
-        <v>24.3</v>
+        <v>112.8</v>
+      </c>
+      <c r="R13" s="91">
+        <v>25.4</v>
       </c>
       <c r="S13" s="25"/>
       <c r="T13" s="25"/>
-      <c r="U13" s="93">
-        <v>185.7</v>
+      <c r="U13" s="92">
+        <v>180.9</v>
       </c>
       <c r="V13" s="88">
-        <v>81.099999999999994</v>
+        <v>83.6</v>
       </c>
       <c r="W13" s="88">
-        <v>104.6</v>
+        <v>97.2</v>
       </c>
       <c r="X13" s="88">
-        <v>50.1</v>
+        <v>53.8</v>
       </c>
       <c r="Y13" s="88">
-        <v>149.1</v>
+        <v>120.2</v>
       </c>
       <c r="Z13" s="86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="87" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="88">
-        <v>20551</v>
+        <v>20822.400000000001</v>
       </c>
       <c r="D14" s="89">
-        <v>17206.8</v>
+        <v>17215.099999999999</v>
       </c>
       <c r="E14" s="90">
-        <v>3342.3</v>
+        <v>3607.3</v>
       </c>
       <c r="F14" s="88">
-        <v>1503.7</v>
+        <v>1590.8</v>
       </c>
       <c r="G14" s="88">
-        <v>1353.4</v>
+        <v>1436.3</v>
       </c>
       <c r="H14" s="88">
-        <v>150.4</v>
+        <v>154.5</v>
       </c>
       <c r="I14" s="86" t="s">
         <v>57</v>
       </c>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="87" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="88">
-        <v>939.8</v>
+        <v>700.2</v>
       </c>
       <c r="N14" s="88">
-        <v>898.7</v>
+        <v>662</v>
       </c>
       <c r="O14" s="88">
-        <v>41.1</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="P14" s="88">
-        <v>138.19999999999999</v>
+        <v>143.1</v>
       </c>
       <c r="Q14" s="88">
-        <v>112.8</v>
-[...2 lines deleted...]
-        <v>25.4</v>
+        <v>115.9</v>
+      </c>
+      <c r="R14" s="91">
+        <v>27.2</v>
       </c>
       <c r="S14" s="25"/>
       <c r="T14" s="25"/>
-      <c r="U14" s="93">
-        <v>180.9</v>
+      <c r="U14" s="92">
+        <v>201.8</v>
       </c>
       <c r="V14" s="88">
-        <v>83.6</v>
+        <v>100</v>
       </c>
       <c r="W14" s="88">
-        <v>97.2</v>
+        <v>101.8</v>
       </c>
       <c r="X14" s="88">
-        <v>53.8</v>
+        <v>57.6</v>
       </c>
       <c r="Y14" s="88">
-        <v>120.2</v>
+        <v>141.19999999999999</v>
       </c>
       <c r="Z14" s="86" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="87" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="88">
-        <v>20822.400000000001</v>
+        <v>19881</v>
       </c>
       <c r="D15" s="89">
-        <v>17215.099999999999</v>
+        <v>16754.3</v>
       </c>
       <c r="E15" s="90">
-        <v>3607.3</v>
+        <v>3126.8</v>
       </c>
       <c r="F15" s="88">
-        <v>1590.8</v>
+        <v>1449.9</v>
       </c>
       <c r="G15" s="88">
-        <v>1436.3</v>
+        <v>1211.4000000000001</v>
       </c>
       <c r="H15" s="88">
-        <v>154.5</v>
+        <v>238.5</v>
       </c>
       <c r="I15" s="86" t="s">
         <v>58</v>
       </c>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="87" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="88">
-        <v>700.2</v>
+        <v>799.9</v>
       </c>
       <c r="N15" s="88">
-        <v>662</v>
+        <v>749.3</v>
       </c>
       <c r="O15" s="88">
-        <v>38.299999999999997</v>
+        <v>50.6</v>
       </c>
       <c r="P15" s="88">
-        <v>143.1</v>
+        <v>132</v>
       </c>
       <c r="Q15" s="88">
-        <v>115.9</v>
-[...2 lines deleted...]
-        <v>27.2</v>
+        <v>106.5</v>
+      </c>
+      <c r="R15" s="91">
+        <v>25.5</v>
       </c>
       <c r="S15" s="25"/>
       <c r="T15" s="25"/>
-      <c r="U15" s="93">
-        <v>201.8</v>
+      <c r="U15" s="92">
+        <v>210.5</v>
       </c>
       <c r="V15" s="88">
-        <v>100</v>
+        <v>87.5</v>
       </c>
       <c r="W15" s="88">
-        <v>101.8</v>
+        <v>123</v>
       </c>
       <c r="X15" s="88">
-        <v>57.6</v>
+        <v>46.5</v>
       </c>
       <c r="Y15" s="88">
-        <v>141.19999999999999</v>
+        <v>143.9</v>
       </c>
       <c r="Z15" s="86" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="87" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="88">
-        <v>19881</v>
+        <v>19052.400000000001</v>
       </c>
       <c r="D16" s="89">
-        <v>16754.3</v>
+        <v>15682.7</v>
       </c>
       <c r="E16" s="90">
-        <v>3126.8</v>
+        <v>3369.8</v>
       </c>
       <c r="F16" s="88">
-        <v>1449.9</v>
+        <v>1649.3</v>
       </c>
       <c r="G16" s="88">
-        <v>1211.4000000000001</v>
+        <v>1539.5</v>
       </c>
       <c r="H16" s="88">
-        <v>238.5</v>
+        <v>109.8</v>
       </c>
       <c r="I16" s="86" t="s">
         <v>59</v>
       </c>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="87" t="s">
         <v>85</v>
       </c>
       <c r="M16" s="88">
-        <v>799.9</v>
+        <v>802.6</v>
       </c>
       <c r="N16" s="88">
-        <v>749.3</v>
+        <v>740.9</v>
       </c>
       <c r="O16" s="88">
-        <v>50.6</v>
+        <v>61.8</v>
       </c>
       <c r="P16" s="88">
-        <v>132</v>
+        <v>132.4</v>
       </c>
       <c r="Q16" s="88">
-        <v>106.5</v>
-[...2 lines deleted...]
-        <v>25.5</v>
+        <v>105</v>
+      </c>
+      <c r="R16" s="91">
+        <v>27.5</v>
       </c>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
-      <c r="U16" s="93">
-        <v>210.5</v>
+      <c r="U16" s="92">
+        <v>202.8</v>
       </c>
       <c r="V16" s="88">
-        <v>87.5</v>
+        <v>68.7</v>
       </c>
       <c r="W16" s="88">
-        <v>123</v>
+        <v>134.1</v>
       </c>
       <c r="X16" s="88">
-        <v>46.5</v>
+        <v>50.5</v>
       </c>
       <c r="Y16" s="88">
-        <v>143.9</v>
+        <v>153.19999999999999</v>
       </c>
       <c r="Z16" s="86" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="87" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="88">
-        <v>19052.400000000001</v>
+        <v>28118</v>
       </c>
       <c r="D17" s="89">
-        <v>15682.7</v>
+        <v>24198.6</v>
       </c>
       <c r="E17" s="90">
-        <v>3369.8</v>
+        <v>3919.4</v>
       </c>
       <c r="F17" s="88">
-        <v>1649.3</v>
+        <v>1687.2</v>
       </c>
       <c r="G17" s="88">
-        <v>1539.5</v>
+        <v>1578.6</v>
       </c>
       <c r="H17" s="88">
-        <v>109.8</v>
+        <v>108.6</v>
       </c>
       <c r="I17" s="86" t="s">
         <v>60</v>
       </c>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="87" t="s">
         <v>86</v>
       </c>
       <c r="M17" s="88">
-        <v>802.6</v>
+        <v>793.9</v>
       </c>
       <c r="N17" s="88">
-        <v>740.9</v>
+        <v>737.6</v>
       </c>
       <c r="O17" s="88">
-        <v>61.8</v>
+        <v>56.3</v>
       </c>
       <c r="P17" s="88">
-        <v>132.4</v>
+        <v>161.1</v>
       </c>
       <c r="Q17" s="88">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>27.5</v>
+        <v>130.5</v>
+      </c>
+      <c r="R17" s="91">
+        <v>30.6</v>
       </c>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
-      <c r="U17" s="93">
-        <v>202.8</v>
+      <c r="U17" s="92">
+        <v>204.9</v>
       </c>
       <c r="V17" s="88">
-        <v>68.7</v>
+        <v>113.1</v>
       </c>
       <c r="W17" s="88">
-        <v>134.1</v>
+        <v>91.8</v>
       </c>
       <c r="X17" s="88">
-        <v>50.5</v>
+        <v>61.1</v>
       </c>
       <c r="Y17" s="88">
-        <v>153.19999999999999</v>
+        <v>114.3</v>
       </c>
       <c r="Z17" s="86" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="87" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="88">
-        <v>28118</v>
+        <v>33624.300000000003</v>
       </c>
       <c r="D18" s="89">
-        <v>24198.6</v>
+        <v>28997</v>
       </c>
       <c r="E18" s="90">
-        <v>3919.4</v>
+        <v>4724.3999999999996</v>
       </c>
       <c r="F18" s="88">
-        <v>1687.2</v>
+        <v>2400.6</v>
       </c>
       <c r="G18" s="88">
-        <v>1578.6</v>
+        <v>2225.4</v>
       </c>
       <c r="H18" s="88">
-        <v>108.6</v>
+        <v>175.2</v>
       </c>
       <c r="I18" s="86" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="87" t="s">
         <v>87</v>
       </c>
       <c r="M18" s="88">
-        <v>793.9</v>
+        <v>819.7</v>
       </c>
       <c r="N18" s="88">
-        <v>737.6</v>
+        <v>776.5</v>
       </c>
       <c r="O18" s="88">
-        <v>56.3</v>
+        <v>43.2</v>
       </c>
       <c r="P18" s="88">
-        <v>161.1</v>
+        <v>204.3</v>
       </c>
       <c r="Q18" s="88">
-        <v>130.5</v>
-[...2 lines deleted...]
-        <v>30.6</v>
+        <v>169.2</v>
+      </c>
+      <c r="R18" s="91">
+        <v>35.1</v>
       </c>
       <c r="S18" s="25"/>
       <c r="T18" s="25"/>
-      <c r="U18" s="93">
-        <v>204.9</v>
+      <c r="U18" s="92">
+        <v>272.3</v>
       </c>
       <c r="V18" s="88">
-        <v>113.1</v>
+        <v>196.2</v>
       </c>
       <c r="W18" s="88">
-        <v>91.8</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="X18" s="88">
-        <v>61.1</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="Y18" s="88">
-        <v>114.3</v>
+        <v>3.4</v>
       </c>
       <c r="Z18" s="86" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="87" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="88">
-        <v>33624.300000000003</v>
+        <v>38276.400000000001</v>
       </c>
       <c r="D19" s="89">
-        <v>28997</v>
+        <v>33003.199999999997</v>
       </c>
       <c r="E19" s="90">
-        <v>4724.3999999999996</v>
+        <v>5273.1</v>
       </c>
       <c r="F19" s="88">
-        <v>2400.6</v>
+        <v>2439</v>
       </c>
       <c r="G19" s="88">
-        <v>2225.4</v>
+        <v>2237.6999999999998</v>
       </c>
       <c r="H19" s="88">
-        <v>175.2</v>
+        <v>201.3</v>
       </c>
       <c r="I19" s="86" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="87" t="s">
         <v>88</v>
       </c>
       <c r="M19" s="88">
-        <v>819.7</v>
+        <v>929.4</v>
       </c>
       <c r="N19" s="88">
-        <v>776.5</v>
+        <v>892.7</v>
       </c>
       <c r="O19" s="88">
-        <v>43.2</v>
+        <v>36.700000000000003</v>
       </c>
       <c r="P19" s="88">
-        <v>204.3</v>
+        <v>227.6</v>
       </c>
       <c r="Q19" s="88">
-        <v>169.2</v>
-[...2 lines deleted...]
-        <v>35.1</v>
+        <v>189.2</v>
+      </c>
+      <c r="R19" s="91">
+        <v>38.4</v>
       </c>
       <c r="S19" s="25"/>
       <c r="T19" s="25"/>
-      <c r="U19" s="93">
-        <v>272.3</v>
+      <c r="U19" s="92">
+        <v>324.8</v>
       </c>
       <c r="V19" s="88">
-        <v>196.2</v>
+        <v>240.8</v>
       </c>
       <c r="W19" s="88">
-        <v>76.099999999999994</v>
+        <v>84</v>
       </c>
       <c r="X19" s="88">
-        <v>76.900000000000006</v>
+        <v>76</v>
       </c>
       <c r="Y19" s="88">
-        <v>3.4</v>
+        <v>22.1</v>
       </c>
       <c r="Z19" s="86" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="87" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="88">
-        <v>38276.400000000001</v>
+        <v>39992.800000000003</v>
       </c>
       <c r="D20" s="89">
-        <v>33003.199999999997</v>
+        <v>34156.9</v>
       </c>
       <c r="E20" s="90">
-        <v>5273.1</v>
+        <v>5836</v>
       </c>
       <c r="F20" s="88">
-        <v>2439</v>
+        <v>2516.6999999999998</v>
       </c>
       <c r="G20" s="88">
-        <v>2237.6999999999998</v>
+        <v>2296.4</v>
       </c>
       <c r="H20" s="88">
-        <v>201.3</v>
+        <v>220.3</v>
       </c>
       <c r="I20" s="86" t="s">
         <v>63</v>
       </c>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="87" t="s">
         <v>89</v>
       </c>
       <c r="M20" s="88">
-        <v>929.4</v>
+        <v>667.4</v>
       </c>
       <c r="N20" s="88">
-        <v>892.7</v>
+        <v>632.29999999999995</v>
       </c>
       <c r="O20" s="88">
-        <v>36.700000000000003</v>
+        <v>35.1</v>
       </c>
       <c r="P20" s="88">
-        <v>227.6</v>
+        <v>242.7</v>
       </c>
       <c r="Q20" s="88">
-        <v>189.2</v>
-[...2 lines deleted...]
-        <v>38.4</v>
+        <v>197.8</v>
+      </c>
+      <c r="R20" s="91">
+        <v>44.8</v>
       </c>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
-      <c r="U20" s="93">
-        <v>324.8</v>
+      <c r="U20" s="92">
+        <v>354.3</v>
       </c>
       <c r="V20" s="88">
-        <v>240.8</v>
+        <v>250.2</v>
       </c>
       <c r="W20" s="88">
-        <v>84</v>
+        <v>104.1</v>
       </c>
       <c r="X20" s="88">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="Y20" s="88">
-        <v>22.1</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="Z20" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="59">
-        <v>2896.3</v>
+        <v>3156.1</v>
       </c>
       <c r="D21" s="60">
-        <v>2527.1999999999998</v>
+        <v>2691.7</v>
       </c>
       <c r="E21" s="61">
-        <v>369.1</v>
+        <v>464.4</v>
       </c>
       <c r="F21" s="59">
-        <v>191.2</v>
+        <v>175</v>
       </c>
       <c r="G21" s="59">
-        <v>177.9</v>
+        <v>147.19999999999999</v>
       </c>
       <c r="H21" s="59">
-        <v>13.4</v>
+        <v>27.8</v>
       </c>
       <c r="I21" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="59">
-        <v>88.9</v>
+        <v>55.3</v>
       </c>
       <c r="N21" s="59">
-        <v>90.4</v>
+        <v>53.2</v>
       </c>
       <c r="O21" s="59">
-        <v>-1.5</v>
+        <v>2.1</v>
       </c>
       <c r="P21" s="59">
-        <v>19.2</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="Q21" s="59">
-        <v>16.899999999999999</v>
+        <v>13.2</v>
       </c>
       <c r="R21" s="62">
-        <v>2.2999999999999998</v>
+        <v>5.2</v>
       </c>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="63">
-        <v>27.6</v>
+        <v>27</v>
       </c>
       <c r="V21" s="59">
-        <v>21.2</v>
+        <v>19.8</v>
       </c>
       <c r="W21" s="59">
-        <v>6.4</v>
+        <v>7.2</v>
       </c>
       <c r="X21" s="59">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="Y21" s="59">
-        <v>-4.4000000000000004</v>
+        <v>-3</v>
       </c>
       <c r="Z21" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="59">
-        <v>3055.1</v>
+        <v>3370</v>
       </c>
       <c r="D22" s="60">
-        <v>2731.4</v>
+        <v>2924.4</v>
       </c>
       <c r="E22" s="61">
-        <v>323.7</v>
+        <v>445.6</v>
       </c>
       <c r="F22" s="59">
-        <v>258.60000000000002</v>
+        <v>211.9</v>
       </c>
       <c r="G22" s="59">
-        <v>246.6</v>
+        <v>191.6</v>
       </c>
       <c r="H22" s="59">
-        <v>12.1</v>
+        <v>20.2</v>
       </c>
       <c r="I22" s="46" t="s">
         <v>65</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="59">
-        <v>84</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="N22" s="59">
-        <v>82</v>
+        <v>62.5</v>
       </c>
       <c r="O22" s="59">
-        <v>2</v>
+        <v>3.1</v>
       </c>
       <c r="P22" s="59">
-        <v>20.100000000000001</v>
+        <v>20.7</v>
       </c>
       <c r="Q22" s="59">
-        <v>25.4</v>
+        <v>15.2</v>
       </c>
       <c r="R22" s="62">
-        <v>-5.2</v>
+        <v>5.5</v>
       </c>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="63">
-        <v>27.8</v>
+        <v>28.5</v>
       </c>
       <c r="V22" s="59">
-        <v>22.9</v>
+        <v>21</v>
       </c>
       <c r="W22" s="59">
-        <v>4.9000000000000004</v>
+        <v>7.5</v>
       </c>
       <c r="X22" s="59">
-        <v>-79.599999999999994</v>
+        <v>17.5</v>
       </c>
       <c r="Y22" s="59">
-        <v>6.4</v>
+        <v>-44.1</v>
       </c>
       <c r="Z22" s="46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="87" t="s">
+      <c r="B23" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="C23" s="59"/>
-[...5 lines deleted...]
-      <c r="I23" s="86" t="s">
+      <c r="C23" s="59">
+        <v>3310.4</v>
+      </c>
+      <c r="D23" s="60">
+        <v>2848.2</v>
+      </c>
+      <c r="E23" s="61">
+        <v>462.2</v>
+      </c>
+      <c r="F23" s="59">
+        <v>315.5</v>
+      </c>
+      <c r="G23" s="59">
+        <v>300.8</v>
+      </c>
+      <c r="H23" s="59">
+        <v>14.7</v>
+      </c>
+      <c r="I23" s="46" t="s">
         <v>66</v>
       </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
-      <c r="L23" s="87" t="s">
+      <c r="L23" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="M23" s="59"/>
-[...4 lines deleted...]
-      <c r="R23" s="62"/>
+      <c r="M23" s="59">
+        <v>66.5</v>
+      </c>
+      <c r="N23" s="59">
+        <v>62.3</v>
+      </c>
+      <c r="O23" s="59">
+        <v>4.2</v>
+      </c>
+      <c r="P23" s="59">
+        <v>19.2</v>
+      </c>
+      <c r="Q23" s="59">
+        <v>14.1</v>
+      </c>
+      <c r="R23" s="62">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
-      <c r="U23" s="63"/>
-[...4 lines deleted...]
-      <c r="Z23" s="86" t="s">
+      <c r="U23" s="63">
+        <v>29.8</v>
+      </c>
+      <c r="V23" s="59">
+        <v>21.6</v>
+      </c>
+      <c r="W23" s="59">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="X23" s="59">
+        <v>16.7</v>
+      </c>
+      <c r="Y23" s="59">
+        <v>-51.3</v>
+      </c>
+      <c r="Z23" s="46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="59">
-        <v>4091.5</v>
+        <v>4356.8999999999996</v>
       </c>
       <c r="D24" s="60">
-        <v>3555.3</v>
+        <v>3880.4</v>
       </c>
       <c r="E24" s="61">
-        <v>536.29999999999995</v>
+        <v>476.5</v>
       </c>
       <c r="F24" s="59">
-        <v>244.1</v>
+        <v>444.9</v>
       </c>
       <c r="G24" s="59">
-        <v>221.4</v>
+        <v>424.2</v>
       </c>
       <c r="H24" s="59">
-        <v>22.7</v>
+        <v>20.8</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="M24" s="59">
-        <v>99.9</v>
+        <v>56.6</v>
       </c>
       <c r="N24" s="59">
-        <v>91.6</v>
+        <v>56.1</v>
       </c>
       <c r="O24" s="59">
-        <v>8.3000000000000007</v>
+        <v>0.5</v>
       </c>
       <c r="P24" s="59">
-        <v>19.600000000000001</v>
+        <v>20.8</v>
       </c>
       <c r="Q24" s="59">
-        <v>14.5</v>
+        <v>15.9</v>
       </c>
       <c r="R24" s="62">
-        <v>5</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="63">
-        <v>29</v>
+        <v>29.3</v>
       </c>
       <c r="V24" s="59">
-        <v>21.3</v>
+        <v>21</v>
       </c>
       <c r="W24" s="59">
-        <v>7.7</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="X24" s="59">
-        <v>18.600000000000001</v>
+        <v>13.5</v>
       </c>
       <c r="Y24" s="59">
-        <v>-2</v>
+        <v>-59.2</v>
       </c>
       <c r="Z24" s="46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="59">
-        <v>3156.1</v>
+        <v>2791.3</v>
       </c>
       <c r="D25" s="60">
-        <v>2691.7</v>
+        <v>2208.9</v>
       </c>
       <c r="E25" s="61">
-        <v>464.4</v>
+        <v>582.4</v>
       </c>
       <c r="F25" s="59">
-        <v>175</v>
+        <v>136.9</v>
       </c>
       <c r="G25" s="59">
-        <v>147.19999999999999</v>
+        <v>112.6</v>
       </c>
       <c r="H25" s="59">
-        <v>27.8</v>
+        <v>24.3</v>
       </c>
       <c r="I25" s="46" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="M25" s="59">
-        <v>55.3</v>
+        <v>64.5</v>
       </c>
       <c r="N25" s="59">
-        <v>53.2</v>
+        <v>59.8</v>
       </c>
       <c r="O25" s="59">
-        <v>2.1</v>
+        <v>4.7</v>
       </c>
       <c r="P25" s="59">
-        <v>18.399999999999999</v>
+        <v>20</v>
       </c>
       <c r="Q25" s="59">
-        <v>13.2</v>
+        <v>14.5</v>
       </c>
       <c r="R25" s="62">
-        <v>5.2</v>
+        <v>5.4</v>
       </c>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="63">
-        <v>27</v>
+        <v>31.3</v>
       </c>
       <c r="V25" s="59">
-        <v>19.8</v>
+        <v>20.3</v>
       </c>
       <c r="W25" s="59">
-        <v>7.2</v>
+        <v>11.1</v>
       </c>
       <c r="X25" s="59">
-        <v>16</v>
+        <v>16.2</v>
       </c>
       <c r="Y25" s="59">
-        <v>-3</v>
+        <v>-23.4</v>
       </c>
       <c r="Z25" s="46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="59">
-        <v>3370</v>
+        <v>2659.1</v>
       </c>
       <c r="D26" s="60">
-        <v>2924.4</v>
+        <v>2094.4</v>
       </c>
       <c r="E26" s="61">
-        <v>445.6</v>
+        <v>564.6</v>
       </c>
       <c r="F26" s="59">
-        <v>211.9</v>
+        <v>104</v>
       </c>
       <c r="G26" s="59">
-        <v>191.6</v>
+        <v>86.2</v>
       </c>
       <c r="H26" s="59">
-        <v>20.2</v>
+        <v>17.8</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="M26" s="59">
-        <v>65.599999999999994</v>
+        <v>14.9</v>
       </c>
       <c r="N26" s="59">
-        <v>62.5</v>
+        <v>14.8</v>
       </c>
       <c r="O26" s="59">
-        <v>3.1</v>
+        <v>0.1</v>
       </c>
       <c r="P26" s="59">
         <v>20.7</v>
       </c>
       <c r="Q26" s="59">
-        <v>15.2</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="R26" s="62">
-        <v>5.5</v>
+        <v>4.2</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="63">
-        <v>28.5</v>
+        <v>30</v>
       </c>
       <c r="V26" s="59">
-        <v>21</v>
+        <v>19.3</v>
       </c>
       <c r="W26" s="59">
-        <v>7.5</v>
+        <v>10.7</v>
       </c>
       <c r="X26" s="59">
-        <v>17.5</v>
+        <v>13.9</v>
       </c>
       <c r="Y26" s="59">
-        <v>-44.1</v>
+        <v>83.1</v>
       </c>
       <c r="Z26" s="46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="59">
-        <v>3310.4</v>
+        <v>3092.7</v>
       </c>
       <c r="D27" s="60">
-        <v>2848.2</v>
+        <v>2569</v>
       </c>
       <c r="E27" s="61">
-        <v>462.2</v>
+        <v>523.70000000000005</v>
       </c>
       <c r="F27" s="59">
-        <v>315.5</v>
+        <v>77.8</v>
       </c>
       <c r="G27" s="59">
-        <v>300.8</v>
+        <v>65.5</v>
       </c>
       <c r="H27" s="59">
-        <v>14.7</v>
+        <v>12.4</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>70</v>
       </c>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="M27" s="59">
-        <v>66.5</v>
+        <v>62.7</v>
       </c>
       <c r="N27" s="59">
-        <v>62.3</v>
+        <v>59.9</v>
       </c>
       <c r="O27" s="59">
-        <v>4.2</v>
+        <v>2.8</v>
       </c>
       <c r="P27" s="59">
-        <v>19.2</v>
+        <v>21.3</v>
       </c>
       <c r="Q27" s="59">
-        <v>14.1</v>
+        <v>16.3</v>
       </c>
       <c r="R27" s="62">
         <v>5.0999999999999996</v>
       </c>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="63">
-        <v>29.8</v>
+        <v>30.3</v>
       </c>
       <c r="V27" s="59">
-        <v>21.6</v>
+        <v>21.2</v>
       </c>
       <c r="W27" s="59">
-        <v>8.1999999999999993</v>
+        <v>9.1</v>
       </c>
       <c r="X27" s="59">
-        <v>16.7</v>
+        <v>16.3</v>
       </c>
       <c r="Y27" s="59">
-        <v>-51.3</v>
+        <v>63.7</v>
       </c>
       <c r="Z27" s="46" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="59">
-        <v>4356.8999999999996</v>
+        <v>3677</v>
       </c>
       <c r="D28" s="60">
-        <v>3880.4</v>
+        <v>3171</v>
       </c>
       <c r="E28" s="61">
-        <v>476.5</v>
+        <v>506</v>
       </c>
       <c r="F28" s="59">
-        <v>444.9</v>
+        <v>262.5</v>
       </c>
       <c r="G28" s="59">
-        <v>424.2</v>
+        <v>245.1</v>
       </c>
       <c r="H28" s="59">
-        <v>20.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="I28" s="46" t="s">
         <v>71</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="M28" s="59">
-        <v>56.6</v>
+        <v>38.9</v>
       </c>
       <c r="N28" s="59">
-        <v>56.1</v>
+        <v>40</v>
       </c>
       <c r="O28" s="59">
-        <v>0.5</v>
+        <v>-1</v>
       </c>
       <c r="P28" s="59">
-        <v>20.8</v>
+        <v>20.7</v>
       </c>
       <c r="Q28" s="59">
-        <v>15.9</v>
+        <v>16.7</v>
       </c>
       <c r="R28" s="62">
-        <v>4.9000000000000004</v>
+        <v>4</v>
       </c>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="63">
-        <v>29.3</v>
+        <v>27.9</v>
       </c>
       <c r="V28" s="59">
-        <v>21</v>
+        <v>18.8</v>
       </c>
       <c r="W28" s="59">
-        <v>8.3000000000000007</v>
+        <v>9.1</v>
       </c>
       <c r="X28" s="59">
-        <v>13.5</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="Y28" s="59">
-        <v>-59.2</v>
+        <v>27.9</v>
       </c>
       <c r="Z28" s="46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="45" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="59">
-        <v>2791.3</v>
+        <v>3572.3</v>
       </c>
       <c r="D29" s="60">
-        <v>2208.9</v>
+        <v>3063.1</v>
       </c>
       <c r="E29" s="61">
-        <v>582.4</v>
+        <v>509.2</v>
       </c>
       <c r="F29" s="59">
-        <v>136.9</v>
+        <v>191.6</v>
       </c>
       <c r="G29" s="59">
-        <v>112.6</v>
+        <v>169.6</v>
       </c>
       <c r="H29" s="59">
-        <v>24.3</v>
+        <v>22</v>
       </c>
       <c r="I29" s="46" t="s">
         <v>72</v>
       </c>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="45" t="s">
         <v>98</v>
       </c>
       <c r="M29" s="59">
-        <v>64.5</v>
+        <v>30.2</v>
       </c>
       <c r="N29" s="59">
-        <v>59.8</v>
+        <v>23.9</v>
       </c>
       <c r="O29" s="59">
-        <v>4.7</v>
+        <v>6.3</v>
       </c>
       <c r="P29" s="59">
-        <v>20</v>
+        <v>20.6</v>
       </c>
       <c r="Q29" s="59">
-        <v>14.5</v>
+        <v>16.8</v>
       </c>
       <c r="R29" s="62">
-        <v>5.4</v>
+        <v>3.9</v>
       </c>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="63">
-        <v>31.3</v>
+        <v>31.9</v>
       </c>
       <c r="V29" s="59">
-        <v>20.3</v>
+        <v>22.9</v>
       </c>
       <c r="W29" s="59">
-        <v>11.1</v>
+        <v>9</v>
       </c>
       <c r="X29" s="59">
-        <v>16.2</v>
+        <v>11</v>
       </c>
       <c r="Y29" s="59">
-        <v>-23.4</v>
+        <v>32.6</v>
       </c>
       <c r="Z29" s="46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="45" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="59">
-        <v>2659.1</v>
+        <v>2634.7</v>
       </c>
       <c r="D30" s="60">
-        <v>2094.4</v>
+        <v>2199.8000000000002</v>
       </c>
       <c r="E30" s="61">
-        <v>564.6</v>
+        <v>434.9</v>
       </c>
       <c r="F30" s="59">
-        <v>104</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="G30" s="59">
-        <v>86.2</v>
+        <v>128.9</v>
       </c>
       <c r="H30" s="59">
-        <v>17.8</v>
+        <v>13.7</v>
       </c>
       <c r="I30" s="46" t="s">
         <v>73</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="45" t="s">
         <v>99</v>
       </c>
       <c r="M30" s="59">
-        <v>14.9</v>
+        <v>45.7</v>
       </c>
       <c r="N30" s="59">
-        <v>14.8</v>
+        <v>41.8</v>
       </c>
       <c r="O30" s="59">
-        <v>0.1</v>
+        <v>4</v>
       </c>
       <c r="P30" s="59">
-        <v>20.7</v>
+        <v>20</v>
       </c>
       <c r="Q30" s="59">
-        <v>16.600000000000001</v>
+        <v>16.8</v>
       </c>
       <c r="R30" s="62">
-        <v>4.2</v>
+        <v>3.2</v>
       </c>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
       <c r="U30" s="63">
-        <v>30</v>
+        <v>29.3</v>
       </c>
       <c r="V30" s="59">
-        <v>19.3</v>
+        <v>20.8</v>
       </c>
       <c r="W30" s="59">
-        <v>10.7</v>
+        <v>8.6</v>
       </c>
       <c r="X30" s="59">
-        <v>13.9</v>
+        <v>7.3</v>
       </c>
       <c r="Y30" s="59">
-        <v>83.1</v>
+        <v>6.7</v>
       </c>
       <c r="Z30" s="46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="59">
-        <v>3092.7</v>
+        <v>3280.7</v>
       </c>
       <c r="D31" s="60">
-        <v>2569</v>
+        <v>2950.5</v>
       </c>
       <c r="E31" s="61">
-        <v>523.70000000000005</v>
+        <v>330.3</v>
       </c>
       <c r="F31" s="59">
-        <v>77.8</v>
+        <v>209.7</v>
       </c>
       <c r="G31" s="59">
-        <v>65.5</v>
+        <v>203.2</v>
       </c>
       <c r="H31" s="59">
-        <v>12.4</v>
+        <v>6.4</v>
       </c>
       <c r="I31" s="46" t="s">
         <v>74</v>
       </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="M31" s="59">
-        <v>62.7</v>
+        <v>66.7</v>
       </c>
       <c r="N31" s="59">
-        <v>59.9</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="O31" s="59">
-        <v>2.8</v>
+        <v>0.1</v>
       </c>
       <c r="P31" s="59">
-        <v>21.3</v>
+        <v>20.7</v>
       </c>
       <c r="Q31" s="59">
-        <v>16.3</v>
+        <v>27.3</v>
       </c>
       <c r="R31" s="62">
-        <v>5.0999999999999996</v>
+        <v>-6.6</v>
       </c>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
       <c r="U31" s="63">
-        <v>30.3</v>
+        <v>29.8</v>
       </c>
       <c r="V31" s="59">
-        <v>21.2</v>
+        <v>22.1</v>
       </c>
       <c r="W31" s="59">
-        <v>9.1</v>
+        <v>7.7</v>
       </c>
       <c r="X31" s="59">
-        <v>16.3</v>
+        <v>-80.400000000000006</v>
       </c>
       <c r="Y31" s="59">
-        <v>63.7</v>
+        <v>7.5</v>
       </c>
       <c r="Z31" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="45" t="s">
+      <c r="B32" s="87" t="s">
         <v>101</v>
       </c>
-      <c r="C32" s="59">
-[...17 lines deleted...]
-      <c r="I32" s="46" t="s">
+      <c r="C32" s="59"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="61"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="59"/>
+      <c r="H32" s="59"/>
+      <c r="I32" s="86" t="s">
         <v>75</v>
       </c>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
-      <c r="L32" s="45" t="s">
+      <c r="L32" s="87" t="s">
         <v>101</v>
       </c>
-      <c r="M32" s="59">
-[...16 lines deleted...]
-      </c>
+      <c r="M32" s="59"/>
+      <c r="N32" s="59"/>
+      <c r="O32" s="59"/>
+      <c r="P32" s="59"/>
+      <c r="Q32" s="59"/>
+      <c r="R32" s="62"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
-      <c r="U32" s="63">
-[...14 lines deleted...]
-      <c r="Z32" s="46" t="s">
+      <c r="U32" s="63"/>
+      <c r="V32" s="59"/>
+      <c r="W32" s="59"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="59"/>
+      <c r="Z32" s="86" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="59">
-        <v>3572.3</v>
+        <v>4412</v>
       </c>
       <c r="D33" s="60">
-        <v>3063.1</v>
+        <v>3743.3</v>
       </c>
       <c r="E33" s="61">
-        <v>509.2</v>
+        <v>668.7</v>
       </c>
       <c r="F33" s="59">
-        <v>191.6</v>
+        <v>298.10000000000002</v>
       </c>
       <c r="G33" s="59">
-        <v>169.6</v>
+        <v>261.7</v>
       </c>
       <c r="H33" s="59">
-        <v>22</v>
+        <v>36.4</v>
       </c>
       <c r="I33" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M33" s="59">
-        <v>30.2</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="N33" s="59">
-        <v>23.9</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="O33" s="59">
-        <v>6.3</v>
+        <v>1.6</v>
       </c>
       <c r="P33" s="59">
-        <v>20.6</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="Q33" s="59">
-        <v>16.8</v>
+        <v>14.8</v>
       </c>
       <c r="R33" s="62">
-        <v>3.9</v>
+        <v>5.6</v>
       </c>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
       <c r="U33" s="63">
-        <v>31.9</v>
+        <v>38.1</v>
       </c>
       <c r="V33" s="59">
-        <v>22.9</v>
+        <v>25.3</v>
       </c>
       <c r="W33" s="59">
-        <v>9</v>
+        <v>12.8</v>
       </c>
       <c r="X33" s="59">
-        <v>11</v>
+        <v>21.2</v>
       </c>
       <c r="Y33" s="59">
-        <v>32.6</v>
+        <v>57.8</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="59">
-        <v>2634.7</v>
+        <v>3355.5</v>
       </c>
       <c r="D34" s="60">
-        <v>2199.8000000000002</v>
+        <v>2847.9</v>
       </c>
       <c r="E34" s="61">
-        <v>434.9</v>
+        <v>507.6</v>
       </c>
       <c r="F34" s="59">
-        <v>142.69999999999999</v>
+        <v>185.9</v>
       </c>
       <c r="G34" s="59">
-        <v>128.9</v>
+        <v>164</v>
       </c>
       <c r="H34" s="59">
-        <v>13.7</v>
+        <v>21.9</v>
       </c>
       <c r="I34" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M34" s="59">
-        <v>45.7</v>
+        <v>55.7</v>
       </c>
       <c r="N34" s="59">
-        <v>41.8</v>
+        <v>54.6</v>
       </c>
       <c r="O34" s="59">
-        <v>4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="P34" s="59">
-        <v>20</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="Q34" s="59">
-        <v>16.8</v>
+        <v>14.1</v>
       </c>
       <c r="R34" s="62">
-        <v>3.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="63">
-        <v>29.3</v>
+        <v>31.3</v>
       </c>
       <c r="V34" s="59">
-        <v>20.8</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="W34" s="59">
-        <v>8.6</v>
+        <v>12.2</v>
       </c>
       <c r="X34" s="59">
-        <v>7.3</v>
+        <v>15</v>
       </c>
       <c r="Y34" s="59">
-        <v>6.7</v>
+        <v>34.5</v>
       </c>
       <c r="Z34" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="53"/>
       <c r="D35" s="54"/>
       <c r="E35" s="54"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="49"/>
       <c r="L35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>
@@ -6524,78 +6520,78 @@
       <c r="V41" s="25"/>
       <c r="W41" s="25"/>
       <c r="X41" s="25"/>
       <c r="Y41" s="25"/>
       <c r="Z41" s="25"/>
     </row>
     <row r="42" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="64" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="56"/>
       <c r="D42" s="56"/>
       <c r="E42" s="56"/>
       <c r="F42" s="58"/>
       <c r="G42" s="58"/>
       <c r="H42" s="56"/>
       <c r="L42" s="32"/>
       <c r="M42" s="25"/>
       <c r="N42" s="25"/>
       <c r="P42" s="25"/>
       <c r="Q42" s="25"/>
       <c r="R42" s="25"/>
       <c r="S42" s="26"/>
     </row>
     <row r="43" spans="2:26" s="29" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="100" t="s">
+      <c r="B43" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="C43" s="100"/>
-[...6 lines deleted...]
-      <c r="L43" s="100" t="s">
+      <c r="C43" s="99"/>
+      <c r="D43" s="99"/>
+      <c r="E43" s="99"/>
+      <c r="F43" s="99"/>
+      <c r="G43" s="99"/>
+      <c r="H43" s="99"/>
+      <c r="I43" s="99"/>
+      <c r="L43" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="M43" s="100"/>
-[...4 lines deleted...]
-      <c r="R43" s="100"/>
+      <c r="M43" s="99"/>
+      <c r="N43" s="99"/>
+      <c r="O43" s="99"/>
+      <c r="P43" s="99"/>
+      <c r="Q43" s="99"/>
+      <c r="R43" s="99"/>
       <c r="S43" s="30"/>
-      <c r="U43" s="100" t="s">
+      <c r="U43" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="V43" s="100"/>
-[...3 lines deleted...]
-      <c r="Z43" s="100"/>
+      <c r="V43" s="99"/>
+      <c r="W43" s="99"/>
+      <c r="X43" s="99"/>
+      <c r="Y43" s="99"/>
+      <c r="Z43" s="99"/>
     </row>
     <row r="44" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="L44" s="8"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="12"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
       <c r="X44" s="15"/>
       <c r="Y44" s="15"/>
     </row>
     <row r="45" spans="2:26" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>