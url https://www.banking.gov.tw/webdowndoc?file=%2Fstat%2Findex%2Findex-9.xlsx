--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_19B6C50F23693B978BCE7DD3C283B841D536A00B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_49B3AC4BC37B3B978BCE7DD3C283B81B3DF581B8" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="90" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'90'!$A$2:$AA$42</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="103">
   <si>
     <t>九、金融機構損益概況</t>
   </si>
   <si>
     <t>-18-</t>
   </si>
   <si>
     <t>-19-</t>
   </si>
   <si>
@@ -656,165 +656,165 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Apr.</t>
-[...31 lines deleted...]
-  <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
     <t>　　  2月</t>
   </si>
   <si>
     <t>　　  3月</t>
-  </si>
-[...31 lines deleted...]
-    <t>　　  1月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0.0"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="12"/>
@@ -5422,972 +5422,972 @@
       <c r="T20" s="25"/>
       <c r="U20" s="92">
         <v>354.3</v>
       </c>
       <c r="V20" s="88">
         <v>250.2</v>
       </c>
       <c r="W20" s="88">
         <v>104.1</v>
       </c>
       <c r="X20" s="88">
         <v>83</v>
       </c>
       <c r="Y20" s="88">
         <v>38.700000000000003</v>
       </c>
       <c r="Z20" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="59">
-        <v>3156.1</v>
+        <v>3310.4</v>
       </c>
       <c r="D21" s="60">
-        <v>2691.7</v>
+        <v>2848.2</v>
       </c>
       <c r="E21" s="61">
-        <v>464.4</v>
+        <v>462.2</v>
       </c>
       <c r="F21" s="59">
-        <v>175</v>
+        <v>315.5</v>
       </c>
       <c r="G21" s="59">
-        <v>147.19999999999999</v>
+        <v>300.8</v>
       </c>
       <c r="H21" s="59">
-        <v>27.8</v>
+        <v>14.7</v>
       </c>
       <c r="I21" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="59">
-        <v>55.3</v>
+        <v>66.5</v>
       </c>
       <c r="N21" s="59">
-        <v>53.2</v>
+        <v>62.3</v>
       </c>
       <c r="O21" s="59">
-        <v>2.1</v>
+        <v>4.2</v>
       </c>
       <c r="P21" s="59">
-        <v>18.399999999999999</v>
+        <v>19.2</v>
       </c>
       <c r="Q21" s="59">
-        <v>13.2</v>
+        <v>14.1</v>
       </c>
       <c r="R21" s="62">
-        <v>5.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="63">
-        <v>27</v>
+        <v>29.8</v>
       </c>
       <c r="V21" s="59">
-        <v>19.8</v>
+        <v>21.6</v>
       </c>
       <c r="W21" s="59">
-        <v>7.2</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="X21" s="59">
-        <v>16</v>
+        <v>16.7</v>
       </c>
       <c r="Y21" s="59">
-        <v>-3</v>
+        <v>-51.3</v>
       </c>
       <c r="Z21" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="59">
-        <v>3370</v>
+        <v>4356.8999999999996</v>
       </c>
       <c r="D22" s="60">
-        <v>2924.4</v>
+        <v>3880.4</v>
       </c>
       <c r="E22" s="61">
-        <v>445.6</v>
+        <v>476.5</v>
       </c>
       <c r="F22" s="59">
-        <v>211.9</v>
+        <v>444.9</v>
       </c>
       <c r="G22" s="59">
-        <v>191.6</v>
+        <v>424.2</v>
       </c>
       <c r="H22" s="59">
-        <v>20.2</v>
+        <v>20.8</v>
       </c>
       <c r="I22" s="46" t="s">
         <v>65</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="59">
-        <v>65.599999999999994</v>
+        <v>56.6</v>
       </c>
       <c r="N22" s="59">
-        <v>62.5</v>
+        <v>56.1</v>
       </c>
       <c r="O22" s="59">
-        <v>3.1</v>
+        <v>0.5</v>
       </c>
       <c r="P22" s="59">
-        <v>20.7</v>
+        <v>20.8</v>
       </c>
       <c r="Q22" s="59">
-        <v>15.2</v>
+        <v>15.9</v>
       </c>
       <c r="R22" s="62">
-        <v>5.5</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="63">
-        <v>28.5</v>
+        <v>29.3</v>
       </c>
       <c r="V22" s="59">
         <v>21</v>
       </c>
       <c r="W22" s="59">
-        <v>7.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="X22" s="59">
-        <v>17.5</v>
+        <v>13.5</v>
       </c>
       <c r="Y22" s="59">
-        <v>-44.1</v>
+        <v>-59.2</v>
       </c>
       <c r="Z22" s="46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="59">
-        <v>3310.4</v>
+        <v>2791.3</v>
       </c>
       <c r="D23" s="60">
-        <v>2848.2</v>
+        <v>2208.9</v>
       </c>
       <c r="E23" s="61">
-        <v>462.2</v>
+        <v>582.4</v>
       </c>
       <c r="F23" s="59">
-        <v>315.5</v>
+        <v>136.9</v>
       </c>
       <c r="G23" s="59">
-        <v>300.8</v>
+        <v>112.6</v>
       </c>
       <c r="H23" s="59">
-        <v>14.7</v>
+        <v>24.3</v>
       </c>
       <c r="I23" s="46" t="s">
         <v>66</v>
       </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="59">
-        <v>66.5</v>
+        <v>64.5</v>
       </c>
       <c r="N23" s="59">
-        <v>62.3</v>
+        <v>59.8</v>
       </c>
       <c r="O23" s="59">
-        <v>4.2</v>
+        <v>4.7</v>
       </c>
       <c r="P23" s="59">
-        <v>19.2</v>
+        <v>20</v>
       </c>
       <c r="Q23" s="59">
-        <v>14.1</v>
+        <v>14.5</v>
       </c>
       <c r="R23" s="62">
-        <v>5.0999999999999996</v>
+        <v>5.4</v>
       </c>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="63">
-        <v>29.8</v>
+        <v>31.3</v>
       </c>
       <c r="V23" s="59">
-        <v>21.6</v>
+        <v>20.3</v>
       </c>
       <c r="W23" s="59">
-        <v>8.1999999999999993</v>
+        <v>11.1</v>
       </c>
       <c r="X23" s="59">
-        <v>16.7</v>
+        <v>16.2</v>
       </c>
       <c r="Y23" s="59">
-        <v>-51.3</v>
+        <v>-23.4</v>
       </c>
       <c r="Z23" s="46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="59">
-        <v>4356.8999999999996</v>
+        <v>2659.1</v>
       </c>
       <c r="D24" s="60">
-        <v>3880.4</v>
+        <v>2094.4</v>
       </c>
       <c r="E24" s="61">
-        <v>476.5</v>
+        <v>564.6</v>
       </c>
       <c r="F24" s="59">
-        <v>444.9</v>
+        <v>104</v>
       </c>
       <c r="G24" s="59">
-        <v>424.2</v>
+        <v>86.2</v>
       </c>
       <c r="H24" s="59">
-        <v>20.8</v>
+        <v>17.8</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="M24" s="59">
-        <v>56.6</v>
+        <v>14.9</v>
       </c>
       <c r="N24" s="59">
-        <v>56.1</v>
+        <v>14.8</v>
       </c>
       <c r="O24" s="59">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P24" s="59">
-        <v>20.8</v>
+        <v>20.7</v>
       </c>
       <c r="Q24" s="59">
-        <v>15.9</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="R24" s="62">
-        <v>4.9000000000000004</v>
+        <v>4.2</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="63">
-        <v>29.3</v>
+        <v>30</v>
       </c>
       <c r="V24" s="59">
-        <v>21</v>
+        <v>19.3</v>
       </c>
       <c r="W24" s="59">
-        <v>8.3000000000000007</v>
+        <v>10.7</v>
       </c>
       <c r="X24" s="59">
-        <v>13.5</v>
+        <v>13.9</v>
       </c>
       <c r="Y24" s="59">
-        <v>-59.2</v>
+        <v>83.1</v>
       </c>
       <c r="Z24" s="46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="59">
-        <v>2791.3</v>
+        <v>3092.7</v>
       </c>
       <c r="D25" s="60">
-        <v>2208.9</v>
+        <v>2569</v>
       </c>
       <c r="E25" s="61">
-        <v>582.4</v>
+        <v>523.70000000000005</v>
       </c>
       <c r="F25" s="59">
-        <v>136.9</v>
+        <v>77.8</v>
       </c>
       <c r="G25" s="59">
-        <v>112.6</v>
+        <v>65.5</v>
       </c>
       <c r="H25" s="59">
-        <v>24.3</v>
+        <v>12.4</v>
       </c>
       <c r="I25" s="46" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="M25" s="59">
-        <v>64.5</v>
+        <v>62.7</v>
       </c>
       <c r="N25" s="59">
-        <v>59.8</v>
+        <v>59.9</v>
       </c>
       <c r="O25" s="59">
-        <v>4.7</v>
+        <v>2.8</v>
       </c>
       <c r="P25" s="59">
-        <v>20</v>
+        <v>21.3</v>
       </c>
       <c r="Q25" s="59">
-        <v>14.5</v>
+        <v>16.3</v>
       </c>
       <c r="R25" s="62">
-        <v>5.4</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="63">
-        <v>31.3</v>
+        <v>30.3</v>
       </c>
       <c r="V25" s="59">
-        <v>20.3</v>
+        <v>21.2</v>
       </c>
       <c r="W25" s="59">
-        <v>11.1</v>
+        <v>9.1</v>
       </c>
       <c r="X25" s="59">
-        <v>16.2</v>
+        <v>16.3</v>
       </c>
       <c r="Y25" s="59">
-        <v>-23.4</v>
+        <v>63.7</v>
       </c>
       <c r="Z25" s="46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="59">
-        <v>2659.1</v>
+        <v>3677</v>
       </c>
       <c r="D26" s="60">
-        <v>2094.4</v>
+        <v>3171</v>
       </c>
       <c r="E26" s="61">
-        <v>564.6</v>
+        <v>506</v>
       </c>
       <c r="F26" s="59">
-        <v>104</v>
+        <v>262.5</v>
       </c>
       <c r="G26" s="59">
-        <v>86.2</v>
+        <v>245.1</v>
       </c>
       <c r="H26" s="59">
-        <v>17.8</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="M26" s="59">
-        <v>14.9</v>
+        <v>38.9</v>
       </c>
       <c r="N26" s="59">
-        <v>14.8</v>
+        <v>40</v>
       </c>
       <c r="O26" s="59">
-        <v>0.1</v>
+        <v>-1</v>
       </c>
       <c r="P26" s="59">
         <v>20.7</v>
       </c>
       <c r="Q26" s="59">
-        <v>16.600000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="R26" s="62">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="63">
-        <v>30</v>
+        <v>27.9</v>
       </c>
       <c r="V26" s="59">
-        <v>19.3</v>
+        <v>18.8</v>
       </c>
       <c r="W26" s="59">
-        <v>10.7</v>
+        <v>9.1</v>
       </c>
       <c r="X26" s="59">
-        <v>13.9</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="Y26" s="59">
-        <v>83.1</v>
+        <v>27.9</v>
       </c>
       <c r="Z26" s="46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="59">
-        <v>3092.7</v>
+        <v>3572.3</v>
       </c>
       <c r="D27" s="60">
-        <v>2569</v>
+        <v>3063.1</v>
       </c>
       <c r="E27" s="61">
-        <v>523.70000000000005</v>
+        <v>509.2</v>
       </c>
       <c r="F27" s="59">
-        <v>77.8</v>
+        <v>191.6</v>
       </c>
       <c r="G27" s="59">
-        <v>65.5</v>
+        <v>169.6</v>
       </c>
       <c r="H27" s="59">
-        <v>12.4</v>
+        <v>22</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>70</v>
       </c>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="M27" s="59">
-        <v>62.7</v>
+        <v>30.2</v>
       </c>
       <c r="N27" s="59">
-        <v>59.9</v>
+        <v>23.9</v>
       </c>
       <c r="O27" s="59">
-        <v>2.8</v>
+        <v>6.3</v>
       </c>
       <c r="P27" s="59">
-        <v>21.3</v>
+        <v>20.6</v>
       </c>
       <c r="Q27" s="59">
-        <v>16.3</v>
+        <v>16.8</v>
       </c>
       <c r="R27" s="62">
-        <v>5.0999999999999996</v>
+        <v>3.9</v>
       </c>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="63">
-        <v>30.3</v>
+        <v>31.9</v>
       </c>
       <c r="V27" s="59">
-        <v>21.2</v>
+        <v>22.9</v>
       </c>
       <c r="W27" s="59">
-        <v>9.1</v>
+        <v>9</v>
       </c>
       <c r="X27" s="59">
-        <v>16.3</v>
+        <v>11</v>
       </c>
       <c r="Y27" s="59">
-        <v>63.7</v>
+        <v>32.6</v>
       </c>
       <c r="Z27" s="46" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="59">
-        <v>3677</v>
+        <v>2634.7</v>
       </c>
       <c r="D28" s="60">
-        <v>3171</v>
+        <v>2199.8000000000002</v>
       </c>
       <c r="E28" s="61">
-        <v>506</v>
+        <v>434.9</v>
       </c>
       <c r="F28" s="59">
-        <v>262.5</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="G28" s="59">
-        <v>245.1</v>
+        <v>128.9</v>
       </c>
       <c r="H28" s="59">
-        <v>17.399999999999999</v>
+        <v>13.7</v>
       </c>
       <c r="I28" s="46" t="s">
         <v>71</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="M28" s="59">
-        <v>38.9</v>
+        <v>45.7</v>
       </c>
       <c r="N28" s="59">
-        <v>40</v>
+        <v>41.8</v>
       </c>
       <c r="O28" s="59">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="P28" s="59">
-        <v>20.7</v>
+        <v>20</v>
       </c>
       <c r="Q28" s="59">
-        <v>16.7</v>
+        <v>16.8</v>
       </c>
       <c r="R28" s="62">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="63">
-        <v>27.9</v>
+        <v>29.3</v>
       </c>
       <c r="V28" s="59">
-        <v>18.8</v>
+        <v>20.8</v>
       </c>
       <c r="W28" s="59">
-        <v>9.1</v>
+        <v>8.6</v>
       </c>
       <c r="X28" s="59">
-        <v>16.100000000000001</v>
+        <v>7.3</v>
       </c>
       <c r="Y28" s="59">
-        <v>27.9</v>
+        <v>6.7</v>
       </c>
       <c r="Z28" s="46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="45" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="59">
-        <v>3572.3</v>
+        <v>3280.7</v>
       </c>
       <c r="D29" s="60">
-        <v>3063.1</v>
+        <v>2950.5</v>
       </c>
       <c r="E29" s="61">
-        <v>509.2</v>
+        <v>330.3</v>
       </c>
       <c r="F29" s="59">
-        <v>191.6</v>
+        <v>209.7</v>
       </c>
       <c r="G29" s="59">
-        <v>169.6</v>
+        <v>203.2</v>
       </c>
       <c r="H29" s="59">
-        <v>22</v>
+        <v>6.4</v>
       </c>
       <c r="I29" s="46" t="s">
         <v>72</v>
       </c>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="45" t="s">
         <v>98</v>
       </c>
       <c r="M29" s="59">
-        <v>30.2</v>
+        <v>66.7</v>
       </c>
       <c r="N29" s="59">
-        <v>23.9</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="O29" s="59">
-        <v>6.3</v>
+        <v>0.1</v>
       </c>
       <c r="P29" s="59">
-        <v>20.6</v>
+        <v>20.7</v>
       </c>
       <c r="Q29" s="59">
-        <v>16.8</v>
+        <v>27.3</v>
       </c>
       <c r="R29" s="62">
-        <v>3.9</v>
+        <v>-6.6</v>
       </c>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
       <c r="U29" s="63">
-        <v>31.9</v>
+        <v>29.8</v>
       </c>
       <c r="V29" s="59">
-        <v>22.9</v>
+        <v>22.1</v>
       </c>
       <c r="W29" s="59">
-        <v>9</v>
+        <v>7.7</v>
       </c>
       <c r="X29" s="59">
-        <v>11</v>
+        <v>-80.400000000000006</v>
       </c>
       <c r="Y29" s="59">
-        <v>32.6</v>
+        <v>7.5</v>
       </c>
       <c r="Z29" s="46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="45" t="s">
+      <c r="B30" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="C30" s="59">
-[...17 lines deleted...]
-      <c r="I30" s="46" t="s">
+      <c r="C30" s="59"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="61"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="86" t="s">
         <v>73</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
-      <c r="L30" s="45" t="s">
+      <c r="L30" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="M30" s="59">
-[...16 lines deleted...]
-      </c>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="62"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
-      <c r="U30" s="63">
-[...14 lines deleted...]
-      <c r="Z30" s="46" t="s">
+      <c r="U30" s="63"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="86" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="59">
-        <v>3280.7</v>
+        <v>4412</v>
       </c>
       <c r="D31" s="60">
-        <v>2950.5</v>
+        <v>3743.3</v>
       </c>
       <c r="E31" s="61">
-        <v>330.3</v>
+        <v>668.7</v>
       </c>
       <c r="F31" s="59">
-        <v>209.7</v>
+        <v>298.10000000000002</v>
       </c>
       <c r="G31" s="59">
-        <v>203.2</v>
+        <v>261.7</v>
       </c>
       <c r="H31" s="59">
-        <v>6.4</v>
+        <v>36.4</v>
       </c>
       <c r="I31" s="46" t="s">
         <v>74</v>
       </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="M31" s="59">
-        <v>66.7</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="N31" s="59">
-        <v>66.599999999999994</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="O31" s="59">
-        <v>0.1</v>
+        <v>1.6</v>
       </c>
       <c r="P31" s="59">
-        <v>20.7</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="Q31" s="59">
-        <v>27.3</v>
+        <v>14.8</v>
       </c>
       <c r="R31" s="62">
-        <v>-6.6</v>
+        <v>5.6</v>
       </c>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
       <c r="U31" s="63">
-        <v>29.8</v>
+        <v>38.1</v>
       </c>
       <c r="V31" s="59">
-        <v>22.1</v>
+        <v>25.3</v>
       </c>
       <c r="W31" s="59">
-        <v>7.7</v>
+        <v>12.8</v>
       </c>
       <c r="X31" s="59">
-        <v>-80.400000000000006</v>
+        <v>21.2</v>
       </c>
       <c r="Y31" s="59">
-        <v>7.5</v>
+        <v>57.8</v>
       </c>
       <c r="Z31" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="87" t="s">
+      <c r="B32" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="C32" s="59"/>
-[...5 lines deleted...]
-      <c r="I32" s="86" t="s">
+      <c r="C32" s="59">
+        <v>3355.5</v>
+      </c>
+      <c r="D32" s="60">
+        <v>2847.9</v>
+      </c>
+      <c r="E32" s="61">
+        <v>507.6</v>
+      </c>
+      <c r="F32" s="59">
+        <v>185.9</v>
+      </c>
+      <c r="G32" s="59">
+        <v>164</v>
+      </c>
+      <c r="H32" s="59">
+        <v>21.9</v>
+      </c>
+      <c r="I32" s="46" t="s">
         <v>75</v>
       </c>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
-      <c r="L32" s="87" t="s">
+      <c r="L32" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="M32" s="59"/>
-[...4 lines deleted...]
-      <c r="R32" s="62"/>
+      <c r="M32" s="59">
+        <v>55.7</v>
+      </c>
+      <c r="N32" s="59">
+        <v>54.6</v>
+      </c>
+      <c r="O32" s="59">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P32" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q32" s="59">
+        <v>14.1</v>
+      </c>
+      <c r="R32" s="62">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
-      <c r="U32" s="63"/>
-[...4 lines deleted...]
-      <c r="Z32" s="86" t="s">
+      <c r="U32" s="63">
+        <v>31.3</v>
+      </c>
+      <c r="V32" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="W32" s="59">
+        <v>12.2</v>
+      </c>
+      <c r="X32" s="59">
+        <v>15</v>
+      </c>
+      <c r="Y32" s="59">
+        <v>34.5</v>
+      </c>
+      <c r="Z32" s="46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="59">
-        <v>4412</v>
+        <v>3280.6</v>
       </c>
       <c r="D33" s="60">
-        <v>3743.3</v>
+        <v>2714.2</v>
       </c>
       <c r="E33" s="61">
-        <v>668.7</v>
+        <v>566.4</v>
       </c>
       <c r="F33" s="59">
-        <v>298.10000000000002</v>
+        <v>279.7</v>
       </c>
       <c r="G33" s="59">
-        <v>261.7</v>
+        <v>268.2</v>
       </c>
       <c r="H33" s="59">
-        <v>36.4</v>
+        <v>11.5</v>
       </c>
       <c r="I33" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M33" s="59">
-        <v>75.900000000000006</v>
+        <v>25.9</v>
       </c>
       <c r="N33" s="59">
-        <v>74.400000000000006</v>
+        <v>25</v>
       </c>
       <c r="O33" s="59">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
       <c r="P33" s="59">
-        <v>20.399999999999999</v>
+        <v>21.6</v>
       </c>
       <c r="Q33" s="59">
-        <v>14.8</v>
+        <v>16</v>
       </c>
       <c r="R33" s="62">
         <v>5.6</v>
       </c>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
       <c r="U33" s="63">
-        <v>38.1</v>
+        <v>29.5</v>
       </c>
       <c r="V33" s="59">
-        <v>25.3</v>
+        <v>18.5</v>
       </c>
       <c r="W33" s="59">
-        <v>12.8</v>
+        <v>11.1</v>
       </c>
       <c r="X33" s="59">
-        <v>21.2</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="Y33" s="59">
-        <v>57.8</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="59">
-        <v>3355.5</v>
+        <v>4118</v>
       </c>
       <c r="D34" s="60">
-        <v>2847.9</v>
+        <v>3521.9</v>
       </c>
       <c r="E34" s="61">
-        <v>507.6</v>
+        <v>596.1</v>
       </c>
       <c r="F34" s="59">
-        <v>185.9</v>
+        <v>184.5</v>
       </c>
       <c r="G34" s="59">
-        <v>164</v>
+        <v>161.9</v>
       </c>
       <c r="H34" s="59">
-        <v>21.9</v>
+        <v>22.6</v>
       </c>
       <c r="I34" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M34" s="59">
-        <v>55.7</v>
+        <v>52.6</v>
       </c>
       <c r="N34" s="59">
-        <v>54.6</v>
+        <v>46.9</v>
       </c>
       <c r="O34" s="59">
-        <v>1.1000000000000001</v>
+        <v>5.7</v>
       </c>
       <c r="P34" s="59">
-        <v>19.100000000000001</v>
+        <v>20.2</v>
       </c>
       <c r="Q34" s="59">
-        <v>14.1</v>
+        <v>15</v>
       </c>
       <c r="R34" s="62">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="63">
-        <v>31.3</v>
+        <v>40.1</v>
       </c>
       <c r="V34" s="59">
-        <v>19.100000000000001</v>
+        <v>25.9</v>
       </c>
       <c r="W34" s="59">
-        <v>12.2</v>
+        <v>14.2</v>
       </c>
       <c r="X34" s="59">
-        <v>15</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="Y34" s="59">
-        <v>34.5</v>
+        <v>11.8</v>
       </c>
       <c r="Z34" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="53"/>
       <c r="D35" s="54"/>
       <c r="E35" s="54"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="49"/>
       <c r="L35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>