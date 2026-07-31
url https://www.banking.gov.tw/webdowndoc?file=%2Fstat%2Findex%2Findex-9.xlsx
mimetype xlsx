--- v3 (2026-06-15)
+++ v4 (2026-07-31)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_49B3AC4BC37B3B978BCE7DD3C283B81B3DF581B8" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_D9B6CA3FC0643B978BCE7DD3C283B8B5FD72BDCC" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="90" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'90'!$A$2:$AA$42</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="103">
   <si>
     <t>九、金融機構損益概況</t>
   </si>
   <si>
     <t>-18-</t>
   </si>
   <si>
     <t>-19-</t>
   </si>
   <si>
@@ -656,165 +656,165 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
   </si>
   <si>
-    <t xml:space="preserve">         May</t>
-[...34 lines deleted...]
-  <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
     <t>　　  4月</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　  3月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0.0"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="12"/>
@@ -5422,972 +5422,972 @@
       <c r="T20" s="25"/>
       <c r="U20" s="92">
         <v>354.3</v>
       </c>
       <c r="V20" s="88">
         <v>250.2</v>
       </c>
       <c r="W20" s="88">
         <v>104.1</v>
       </c>
       <c r="X20" s="88">
         <v>83</v>
       </c>
       <c r="Y20" s="88">
         <v>38.700000000000003</v>
       </c>
       <c r="Z20" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="59">
-        <v>3310.4</v>
+        <v>4356.8999999999996</v>
       </c>
       <c r="D21" s="60">
-        <v>2848.2</v>
+        <v>3880.4</v>
       </c>
       <c r="E21" s="61">
-        <v>462.2</v>
+        <v>476.5</v>
       </c>
       <c r="F21" s="59">
-        <v>315.5</v>
+        <v>444.9</v>
       </c>
       <c r="G21" s="59">
-        <v>300.8</v>
+        <v>424.2</v>
       </c>
       <c r="H21" s="59">
-        <v>14.7</v>
+        <v>20.8</v>
       </c>
       <c r="I21" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="59">
-        <v>66.5</v>
+        <v>56.6</v>
       </c>
       <c r="N21" s="59">
-        <v>62.3</v>
+        <v>56.1</v>
       </c>
       <c r="O21" s="59">
-        <v>4.2</v>
+        <v>0.5</v>
       </c>
       <c r="P21" s="59">
-        <v>19.2</v>
+        <v>20.8</v>
       </c>
       <c r="Q21" s="59">
-        <v>14.1</v>
+        <v>15.9</v>
       </c>
       <c r="R21" s="62">
-        <v>5.0999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="63">
-        <v>29.8</v>
+        <v>29.3</v>
       </c>
       <c r="V21" s="59">
-        <v>21.6</v>
+        <v>21</v>
       </c>
       <c r="W21" s="59">
-        <v>8.1999999999999993</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="X21" s="59">
-        <v>16.7</v>
+        <v>13.5</v>
       </c>
       <c r="Y21" s="59">
-        <v>-51.3</v>
+        <v>-59.2</v>
       </c>
       <c r="Z21" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="59">
-        <v>4356.8999999999996</v>
+        <v>2791.3</v>
       </c>
       <c r="D22" s="60">
-        <v>3880.4</v>
+        <v>2208.9</v>
       </c>
       <c r="E22" s="61">
-        <v>476.5</v>
+        <v>582.4</v>
       </c>
       <c r="F22" s="59">
-        <v>444.9</v>
+        <v>136.9</v>
       </c>
       <c r="G22" s="59">
-        <v>424.2</v>
+        <v>112.6</v>
       </c>
       <c r="H22" s="59">
-        <v>20.8</v>
+        <v>24.3</v>
       </c>
       <c r="I22" s="46" t="s">
         <v>65</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="59">
-        <v>56.6</v>
+        <v>64.5</v>
       </c>
       <c r="N22" s="59">
-        <v>56.1</v>
+        <v>59.8</v>
       </c>
       <c r="O22" s="59">
-        <v>0.5</v>
+        <v>4.7</v>
       </c>
       <c r="P22" s="59">
-        <v>20.8</v>
+        <v>20</v>
       </c>
       <c r="Q22" s="59">
-        <v>15.9</v>
+        <v>14.5</v>
       </c>
       <c r="R22" s="62">
-        <v>4.9000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="63">
-        <v>29.3</v>
+        <v>31.3</v>
       </c>
       <c r="V22" s="59">
-        <v>21</v>
+        <v>20.3</v>
       </c>
       <c r="W22" s="59">
-        <v>8.3000000000000007</v>
+        <v>11.1</v>
       </c>
       <c r="X22" s="59">
-        <v>13.5</v>
+        <v>16.2</v>
       </c>
       <c r="Y22" s="59">
-        <v>-59.2</v>
+        <v>-23.4</v>
       </c>
       <c r="Z22" s="46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="59">
-        <v>2791.3</v>
+        <v>2659.1</v>
       </c>
       <c r="D23" s="60">
-        <v>2208.9</v>
+        <v>2094.4</v>
       </c>
       <c r="E23" s="61">
-        <v>582.4</v>
+        <v>564.6</v>
       </c>
       <c r="F23" s="59">
-        <v>136.9</v>
+        <v>104</v>
       </c>
       <c r="G23" s="59">
-        <v>112.6</v>
+        <v>86.2</v>
       </c>
       <c r="H23" s="59">
-        <v>24.3</v>
+        <v>17.8</v>
       </c>
       <c r="I23" s="46" t="s">
         <v>66</v>
       </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="59">
-        <v>64.5</v>
+        <v>14.9</v>
       </c>
       <c r="N23" s="59">
-        <v>59.8</v>
+        <v>14.8</v>
       </c>
       <c r="O23" s="59">
-        <v>4.7</v>
+        <v>0.1</v>
       </c>
       <c r="P23" s="59">
-        <v>20</v>
+        <v>20.7</v>
       </c>
       <c r="Q23" s="59">
-        <v>14.5</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="R23" s="62">
-        <v>5.4</v>
+        <v>4.2</v>
       </c>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="63">
-        <v>31.3</v>
+        <v>30</v>
       </c>
       <c r="V23" s="59">
-        <v>20.3</v>
+        <v>19.3</v>
       </c>
       <c r="W23" s="59">
-        <v>11.1</v>
+        <v>10.7</v>
       </c>
       <c r="X23" s="59">
-        <v>16.2</v>
+        <v>13.9</v>
       </c>
       <c r="Y23" s="59">
-        <v>-23.4</v>
+        <v>83.1</v>
       </c>
       <c r="Z23" s="46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="59">
-        <v>2659.1</v>
+        <v>3092.7</v>
       </c>
       <c r="D24" s="60">
-        <v>2094.4</v>
+        <v>2569</v>
       </c>
       <c r="E24" s="61">
-        <v>564.6</v>
+        <v>523.70000000000005</v>
       </c>
       <c r="F24" s="59">
-        <v>104</v>
+        <v>77.8</v>
       </c>
       <c r="G24" s="59">
-        <v>86.2</v>
+        <v>65.5</v>
       </c>
       <c r="H24" s="59">
-        <v>17.8</v>
+        <v>12.4</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="M24" s="59">
-        <v>14.9</v>
+        <v>62.7</v>
       </c>
       <c r="N24" s="59">
-        <v>14.8</v>
+        <v>59.9</v>
       </c>
       <c r="O24" s="59">
-        <v>0.1</v>
+        <v>2.8</v>
       </c>
       <c r="P24" s="59">
-        <v>20.7</v>
+        <v>21.3</v>
       </c>
       <c r="Q24" s="59">
-        <v>16.600000000000001</v>
+        <v>16.3</v>
       </c>
       <c r="R24" s="62">
-        <v>4.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="63">
-        <v>30</v>
+        <v>30.3</v>
       </c>
       <c r="V24" s="59">
-        <v>19.3</v>
+        <v>21.2</v>
       </c>
       <c r="W24" s="59">
-        <v>10.7</v>
+        <v>9.1</v>
       </c>
       <c r="X24" s="59">
-        <v>13.9</v>
+        <v>16.3</v>
       </c>
       <c r="Y24" s="59">
-        <v>83.1</v>
+        <v>63.7</v>
       </c>
       <c r="Z24" s="46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="59">
-        <v>3092.7</v>
+        <v>3677</v>
       </c>
       <c r="D25" s="60">
-        <v>2569</v>
+        <v>3171</v>
       </c>
       <c r="E25" s="61">
-        <v>523.70000000000005</v>
+        <v>506</v>
       </c>
       <c r="F25" s="59">
-        <v>77.8</v>
+        <v>262.5</v>
       </c>
       <c r="G25" s="59">
-        <v>65.5</v>
+        <v>245.1</v>
       </c>
       <c r="H25" s="59">
-        <v>12.4</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="I25" s="46" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="M25" s="59">
-        <v>62.7</v>
+        <v>38.9</v>
       </c>
       <c r="N25" s="59">
-        <v>59.9</v>
+        <v>40</v>
       </c>
       <c r="O25" s="59">
-        <v>2.8</v>
+        <v>-1</v>
       </c>
       <c r="P25" s="59">
-        <v>21.3</v>
+        <v>20.7</v>
       </c>
       <c r="Q25" s="59">
-        <v>16.3</v>
+        <v>16.7</v>
       </c>
       <c r="R25" s="62">
-        <v>5.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="63">
-        <v>30.3</v>
+        <v>27.9</v>
       </c>
       <c r="V25" s="59">
-        <v>21.2</v>
+        <v>18.8</v>
       </c>
       <c r="W25" s="59">
         <v>9.1</v>
       </c>
       <c r="X25" s="59">
-        <v>16.3</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="Y25" s="59">
-        <v>63.7</v>
+        <v>27.9</v>
       </c>
       <c r="Z25" s="46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="59">
-        <v>3677</v>
+        <v>3572.3</v>
       </c>
       <c r="D26" s="60">
-        <v>3171</v>
+        <v>3063.1</v>
       </c>
       <c r="E26" s="61">
-        <v>506</v>
+        <v>509.2</v>
       </c>
       <c r="F26" s="59">
-        <v>262.5</v>
+        <v>191.6</v>
       </c>
       <c r="G26" s="59">
-        <v>245.1</v>
+        <v>169.6</v>
       </c>
       <c r="H26" s="59">
-        <v>17.399999999999999</v>
+        <v>22</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="M26" s="59">
-        <v>38.9</v>
+        <v>30.2</v>
       </c>
       <c r="N26" s="59">
-        <v>40</v>
+        <v>23.9</v>
       </c>
       <c r="O26" s="59">
-        <v>-1</v>
+        <v>6.3</v>
       </c>
       <c r="P26" s="59">
-        <v>20.7</v>
+        <v>20.6</v>
       </c>
       <c r="Q26" s="59">
-        <v>16.7</v>
+        <v>16.8</v>
       </c>
       <c r="R26" s="62">
-        <v>4</v>
+        <v>3.9</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="63">
-        <v>27.9</v>
+        <v>31.9</v>
       </c>
       <c r="V26" s="59">
-        <v>18.8</v>
+        <v>22.9</v>
       </c>
       <c r="W26" s="59">
-        <v>9.1</v>
+        <v>9</v>
       </c>
       <c r="X26" s="59">
-        <v>16.100000000000001</v>
+        <v>11</v>
       </c>
       <c r="Y26" s="59">
-        <v>27.9</v>
+        <v>32.6</v>
       </c>
       <c r="Z26" s="46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="59">
-        <v>3572.3</v>
+        <v>2634.7</v>
       </c>
       <c r="D27" s="60">
-        <v>3063.1</v>
+        <v>2199.8000000000002</v>
       </c>
       <c r="E27" s="61">
-        <v>509.2</v>
+        <v>434.9</v>
       </c>
       <c r="F27" s="59">
-        <v>191.6</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="G27" s="59">
-        <v>169.6</v>
+        <v>128.9</v>
       </c>
       <c r="H27" s="59">
-        <v>22</v>
+        <v>13.7</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>70</v>
       </c>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="M27" s="59">
-        <v>30.2</v>
+        <v>45.7</v>
       </c>
       <c r="N27" s="59">
-        <v>23.9</v>
+        <v>41.8</v>
       </c>
       <c r="O27" s="59">
-        <v>6.3</v>
+        <v>4</v>
       </c>
       <c r="P27" s="59">
-        <v>20.6</v>
+        <v>20</v>
       </c>
       <c r="Q27" s="59">
         <v>16.8</v>
       </c>
       <c r="R27" s="62">
-        <v>3.9</v>
+        <v>3.2</v>
       </c>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="63">
-        <v>31.9</v>
+        <v>29.3</v>
       </c>
       <c r="V27" s="59">
-        <v>22.9</v>
+        <v>20.8</v>
       </c>
       <c r="W27" s="59">
-        <v>9</v>
+        <v>8.6</v>
       </c>
       <c r="X27" s="59">
-        <v>11</v>
+        <v>7.3</v>
       </c>
       <c r="Y27" s="59">
-        <v>32.6</v>
+        <v>6.7</v>
       </c>
       <c r="Z27" s="46" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="59">
-        <v>2634.7</v>
+        <v>3280.7</v>
       </c>
       <c r="D28" s="60">
-        <v>2199.8000000000002</v>
+        <v>2950.5</v>
       </c>
       <c r="E28" s="61">
-        <v>434.9</v>
+        <v>330.3</v>
       </c>
       <c r="F28" s="59">
-        <v>142.69999999999999</v>
+        <v>209.7</v>
       </c>
       <c r="G28" s="59">
-        <v>128.9</v>
+        <v>203.2</v>
       </c>
       <c r="H28" s="59">
-        <v>13.7</v>
+        <v>6.4</v>
       </c>
       <c r="I28" s="46" t="s">
         <v>71</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="45" t="s">
         <v>97</v>
       </c>
       <c r="M28" s="59">
-        <v>45.7</v>
+        <v>66.7</v>
       </c>
       <c r="N28" s="59">
-        <v>41.8</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="O28" s="59">
-        <v>4</v>
+        <v>0.1</v>
       </c>
       <c r="P28" s="59">
-        <v>20</v>
+        <v>20.7</v>
       </c>
       <c r="Q28" s="59">
-        <v>16.8</v>
+        <v>27.3</v>
       </c>
       <c r="R28" s="62">
-        <v>3.2</v>
+        <v>-6.6</v>
       </c>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
       <c r="U28" s="63">
-        <v>29.3</v>
+        <v>29.8</v>
       </c>
       <c r="V28" s="59">
-        <v>20.8</v>
+        <v>22.1</v>
       </c>
       <c r="W28" s="59">
-        <v>8.6</v>
+        <v>7.7</v>
       </c>
       <c r="X28" s="59">
-        <v>7.3</v>
+        <v>-80.400000000000006</v>
       </c>
       <c r="Y28" s="59">
-        <v>6.7</v>
+        <v>7.5</v>
       </c>
       <c r="Z28" s="46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="45" t="s">
+      <c r="B29" s="87" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="59">
-[...17 lines deleted...]
-      <c r="I29" s="46" t="s">
+      <c r="C29" s="59"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="86" t="s">
         <v>72</v>
       </c>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
-      <c r="L29" s="45" t="s">
+      <c r="L29" s="87" t="s">
         <v>98</v>
       </c>
-      <c r="M29" s="59">
-[...16 lines deleted...]
-      </c>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="62"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
-      <c r="U29" s="63">
-[...14 lines deleted...]
-      <c r="Z29" s="46" t="s">
+      <c r="U29" s="63"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="86" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="87" t="s">
+      <c r="B30" s="45" t="s">
         <v>99</v>
       </c>
-      <c r="C30" s="59"/>
-[...5 lines deleted...]
-      <c r="I30" s="86" t="s">
+      <c r="C30" s="59">
+        <v>4412</v>
+      </c>
+      <c r="D30" s="60">
+        <v>3743.3</v>
+      </c>
+      <c r="E30" s="61">
+        <v>668.7</v>
+      </c>
+      <c r="F30" s="59">
+        <v>298.10000000000002</v>
+      </c>
+      <c r="G30" s="59">
+        <v>261.7</v>
+      </c>
+      <c r="H30" s="59">
+        <v>36.4</v>
+      </c>
+      <c r="I30" s="46" t="s">
         <v>73</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
-      <c r="L30" s="87" t="s">
+      <c r="L30" s="45" t="s">
         <v>99</v>
       </c>
-      <c r="M30" s="59"/>
-[...4 lines deleted...]
-      <c r="R30" s="62"/>
+      <c r="M30" s="59">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="N30" s="59">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="O30" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="P30" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="Q30" s="59">
+        <v>14.8</v>
+      </c>
+      <c r="R30" s="62">
+        <v>5.6</v>
+      </c>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
-      <c r="U30" s="63"/>
-[...4 lines deleted...]
-      <c r="Z30" s="86" t="s">
+      <c r="U30" s="63">
+        <v>38.1</v>
+      </c>
+      <c r="V30" s="59">
+        <v>25.3</v>
+      </c>
+      <c r="W30" s="59">
+        <v>12.8</v>
+      </c>
+      <c r="X30" s="59">
+        <v>21.2</v>
+      </c>
+      <c r="Y30" s="59">
+        <v>57.8</v>
+      </c>
+      <c r="Z30" s="46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="59">
-        <v>4412</v>
+        <v>3355.5</v>
       </c>
       <c r="D31" s="60">
-        <v>3743.3</v>
+        <v>2847.9</v>
       </c>
       <c r="E31" s="61">
-        <v>668.7</v>
+        <v>507.6</v>
       </c>
       <c r="F31" s="59">
-        <v>298.10000000000002</v>
+        <v>185.9</v>
       </c>
       <c r="G31" s="59">
-        <v>261.7</v>
+        <v>164</v>
       </c>
       <c r="H31" s="59">
-        <v>36.4</v>
+        <v>21.9</v>
       </c>
       <c r="I31" s="46" t="s">
         <v>74</v>
       </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="M31" s="59">
-        <v>75.900000000000006</v>
+        <v>55.7</v>
       </c>
       <c r="N31" s="59">
-        <v>74.400000000000006</v>
+        <v>54.6</v>
       </c>
       <c r="O31" s="59">
-        <v>1.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="P31" s="59">
-        <v>20.399999999999999</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="Q31" s="59">
-        <v>14.8</v>
+        <v>14.1</v>
       </c>
       <c r="R31" s="62">
-        <v>5.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
       <c r="U31" s="63">
-        <v>38.1</v>
+        <v>31.3</v>
       </c>
       <c r="V31" s="59">
-        <v>25.3</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="W31" s="59">
-        <v>12.8</v>
+        <v>12.2</v>
       </c>
       <c r="X31" s="59">
-        <v>21.2</v>
+        <v>15</v>
       </c>
       <c r="Y31" s="59">
-        <v>57.8</v>
+        <v>34.5</v>
       </c>
       <c r="Z31" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="45" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="59">
-        <v>3355.5</v>
+        <v>3280.6</v>
       </c>
       <c r="D32" s="60">
-        <v>2847.9</v>
+        <v>2714.2</v>
       </c>
       <c r="E32" s="61">
-        <v>507.6</v>
+        <v>566.4</v>
       </c>
       <c r="F32" s="59">
-        <v>185.9</v>
+        <v>279.7</v>
       </c>
       <c r="G32" s="59">
-        <v>164</v>
+        <v>268.2</v>
       </c>
       <c r="H32" s="59">
-        <v>21.9</v>
+        <v>11.5</v>
       </c>
       <c r="I32" s="46" t="s">
         <v>75</v>
       </c>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="45" t="s">
         <v>101</v>
       </c>
       <c r="M32" s="59">
-        <v>55.7</v>
+        <v>25.9</v>
       </c>
       <c r="N32" s="59">
-        <v>54.6</v>
+        <v>25</v>
       </c>
       <c r="O32" s="59">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="P32" s="59">
-        <v>19.100000000000001</v>
+        <v>21.6</v>
       </c>
       <c r="Q32" s="59">
-        <v>14.1</v>
+        <v>16</v>
       </c>
       <c r="R32" s="62">
-        <v>5.0999999999999996</v>
+        <v>5.6</v>
       </c>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="63">
-        <v>31.3</v>
+        <v>29.5</v>
       </c>
       <c r="V32" s="59">
-        <v>19.100000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="W32" s="59">
-        <v>12.2</v>
+        <v>11.1</v>
       </c>
       <c r="X32" s="59">
-        <v>15</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="Y32" s="59">
-        <v>34.5</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="Z32" s="46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="59">
-        <v>3280.6</v>
+        <v>4118</v>
       </c>
       <c r="D33" s="60">
-        <v>2714.2</v>
+        <v>3521.9</v>
       </c>
       <c r="E33" s="61">
-        <v>566.4</v>
+        <v>596.1</v>
       </c>
       <c r="F33" s="59">
-        <v>279.7</v>
+        <v>184.5</v>
       </c>
       <c r="G33" s="59">
-        <v>268.2</v>
+        <v>161.9</v>
       </c>
       <c r="H33" s="59">
-        <v>11.5</v>
+        <v>22.6</v>
       </c>
       <c r="I33" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M33" s="59">
-        <v>25.9</v>
+        <v>52.6</v>
       </c>
       <c r="N33" s="59">
-        <v>25</v>
+        <v>46.9</v>
       </c>
       <c r="O33" s="59">
-        <v>0.9</v>
+        <v>5.7</v>
       </c>
       <c r="P33" s="59">
-        <v>21.6</v>
+        <v>20.2</v>
       </c>
       <c r="Q33" s="59">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="R33" s="62">
-        <v>5.6</v>
+        <v>5.2</v>
       </c>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
       <c r="U33" s="63">
-        <v>29.5</v>
+        <v>40.1</v>
       </c>
       <c r="V33" s="59">
-        <v>18.5</v>
+        <v>25.9</v>
       </c>
       <c r="W33" s="59">
-        <v>11.1</v>
+        <v>14.2</v>
       </c>
       <c r="X33" s="59">
-        <v>18.600000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="Y33" s="59">
-        <v>-8.1999999999999993</v>
+        <v>11.8</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="59">
-        <v>4118</v>
+        <v>4050.1</v>
       </c>
       <c r="D34" s="60">
-        <v>3521.9</v>
+        <v>3441.8</v>
       </c>
       <c r="E34" s="61">
-        <v>596.1</v>
+        <v>608.20000000000005</v>
       </c>
       <c r="F34" s="59">
-        <v>184.5</v>
+        <v>214.5</v>
       </c>
       <c r="G34" s="59">
-        <v>161.9</v>
+        <v>185.6</v>
       </c>
       <c r="H34" s="59">
-        <v>22.6</v>
+        <v>28.9</v>
       </c>
       <c r="I34" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M34" s="59">
-        <v>52.6</v>
+        <v>43.2</v>
       </c>
       <c r="N34" s="59">
-        <v>46.9</v>
+        <v>42.9</v>
       </c>
       <c r="O34" s="59">
-        <v>5.7</v>
+        <v>0.3</v>
       </c>
       <c r="P34" s="59">
-        <v>20.2</v>
+        <v>21.2</v>
       </c>
       <c r="Q34" s="59">
-        <v>15</v>
+        <v>15.6</v>
       </c>
       <c r="R34" s="62">
-        <v>5.2</v>
+        <v>5.6</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="63">
-        <v>40.1</v>
+        <v>42.1</v>
       </c>
       <c r="V34" s="59">
-        <v>25.9</v>
+        <v>25.6</v>
       </c>
       <c r="W34" s="59">
-        <v>14.2</v>
+        <v>16.5</v>
       </c>
       <c r="X34" s="59">
-        <v>16.399999999999999</v>
+        <v>15.7</v>
       </c>
       <c r="Y34" s="59">
-        <v>11.8</v>
+        <v>11.7</v>
       </c>
       <c r="Z34" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="53"/>
       <c r="D35" s="54"/>
       <c r="E35" s="54"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="49"/>
       <c r="L35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>