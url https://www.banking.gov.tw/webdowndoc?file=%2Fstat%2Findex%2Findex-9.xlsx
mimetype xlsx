--- v4 (2026-07-31)
+++ v5 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_D9B6CA3FC0643B978BCE7DD3C283B8B5FD72BDCC" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_79B3B21BE3693B978BCE7DD3C283B8492534A7BE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="90" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'90'!$A$2:$AA$42</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="103">
   <si>
     <t>九、金融機構損益概況</t>
   </si>
   <si>
     <t>-18-</t>
   </si>
   <si>
     <t>-19-</t>
   </si>
   <si>
@@ -656,165 +656,165 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
   </si>
   <si>
-    <t xml:space="preserve">         June</t>
-[...34 lines deleted...]
-  <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
     <t>　　  5月</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　  4月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0.0"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="12"/>
@@ -5422,972 +5422,972 @@
       <c r="T20" s="25"/>
       <c r="U20" s="92">
         <v>354.3</v>
       </c>
       <c r="V20" s="88">
         <v>250.2</v>
       </c>
       <c r="W20" s="88">
         <v>104.1</v>
       </c>
       <c r="X20" s="88">
         <v>83</v>
       </c>
       <c r="Y20" s="88">
         <v>38.700000000000003</v>
       </c>
       <c r="Z20" s="86" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="59">
-        <v>4356.8999999999996</v>
+        <v>2791.3</v>
       </c>
       <c r="D21" s="60">
-        <v>3880.4</v>
+        <v>2208.9</v>
       </c>
       <c r="E21" s="61">
-        <v>476.5</v>
+        <v>582.4</v>
       </c>
       <c r="F21" s="59">
-        <v>444.9</v>
+        <v>136.9</v>
       </c>
       <c r="G21" s="59">
-        <v>424.2</v>
+        <v>112.6</v>
       </c>
       <c r="H21" s="59">
-        <v>20.8</v>
+        <v>24.3</v>
       </c>
       <c r="I21" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="59">
-        <v>56.6</v>
+        <v>64.5</v>
       </c>
       <c r="N21" s="59">
-        <v>56.1</v>
+        <v>59.8</v>
       </c>
       <c r="O21" s="59">
-        <v>0.5</v>
+        <v>4.7</v>
       </c>
       <c r="P21" s="59">
-        <v>20.8</v>
+        <v>20</v>
       </c>
       <c r="Q21" s="59">
-        <v>15.9</v>
+        <v>14.5</v>
       </c>
       <c r="R21" s="62">
-        <v>4.9000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="63">
-        <v>29.3</v>
+        <v>31.3</v>
       </c>
       <c r="V21" s="59">
-        <v>21</v>
+        <v>20.3</v>
       </c>
       <c r="W21" s="59">
-        <v>8.3000000000000007</v>
+        <v>11.1</v>
       </c>
       <c r="X21" s="59">
-        <v>13.5</v>
+        <v>16.2</v>
       </c>
       <c r="Y21" s="59">
-        <v>-59.2</v>
+        <v>-23.4</v>
       </c>
       <c r="Z21" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="59">
-        <v>2791.3</v>
+        <v>2659.1</v>
       </c>
       <c r="D22" s="60">
-        <v>2208.9</v>
+        <v>2094.4</v>
       </c>
       <c r="E22" s="61">
-        <v>582.4</v>
+        <v>564.6</v>
       </c>
       <c r="F22" s="59">
-        <v>136.9</v>
+        <v>104</v>
       </c>
       <c r="G22" s="59">
-        <v>112.6</v>
+        <v>86.2</v>
       </c>
       <c r="H22" s="59">
-        <v>24.3</v>
+        <v>17.8</v>
       </c>
       <c r="I22" s="46" t="s">
         <v>65</v>
       </c>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="45" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="59">
-        <v>64.5</v>
+        <v>14.9</v>
       </c>
       <c r="N22" s="59">
-        <v>59.8</v>
+        <v>14.8</v>
       </c>
       <c r="O22" s="59">
-        <v>4.7</v>
+        <v>0.1</v>
       </c>
       <c r="P22" s="59">
-        <v>20</v>
+        <v>20.7</v>
       </c>
       <c r="Q22" s="59">
-        <v>14.5</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="R22" s="62">
-        <v>5.4</v>
+        <v>4.2</v>
       </c>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="63">
-        <v>31.3</v>
+        <v>30</v>
       </c>
       <c r="V22" s="59">
-        <v>20.3</v>
+        <v>19.3</v>
       </c>
       <c r="W22" s="59">
-        <v>11.1</v>
+        <v>10.7</v>
       </c>
       <c r="X22" s="59">
-        <v>16.2</v>
+        <v>13.9</v>
       </c>
       <c r="Y22" s="59">
-        <v>-23.4</v>
+        <v>83.1</v>
       </c>
       <c r="Z22" s="46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="59">
-        <v>2659.1</v>
+        <v>3092.7</v>
       </c>
       <c r="D23" s="60">
-        <v>2094.4</v>
+        <v>2569</v>
       </c>
       <c r="E23" s="61">
-        <v>564.6</v>
+        <v>523.70000000000005</v>
       </c>
       <c r="F23" s="59">
-        <v>104</v>
+        <v>77.8</v>
       </c>
       <c r="G23" s="59">
-        <v>86.2</v>
+        <v>65.5</v>
       </c>
       <c r="H23" s="59">
-        <v>17.8</v>
+        <v>12.4</v>
       </c>
       <c r="I23" s="46" t="s">
         <v>66</v>
       </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="45" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="59">
-        <v>14.9</v>
+        <v>62.7</v>
       </c>
       <c r="N23" s="59">
-        <v>14.8</v>
+        <v>59.9</v>
       </c>
       <c r="O23" s="59">
-        <v>0.1</v>
+        <v>2.8</v>
       </c>
       <c r="P23" s="59">
-        <v>20.7</v>
+        <v>21.3</v>
       </c>
       <c r="Q23" s="59">
-        <v>16.600000000000001</v>
+        <v>16.3</v>
       </c>
       <c r="R23" s="62">
-        <v>4.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="63">
-        <v>30</v>
+        <v>30.3</v>
       </c>
       <c r="V23" s="59">
-        <v>19.3</v>
+        <v>21.2</v>
       </c>
       <c r="W23" s="59">
-        <v>10.7</v>
+        <v>9.1</v>
       </c>
       <c r="X23" s="59">
-        <v>13.9</v>
+        <v>16.3</v>
       </c>
       <c r="Y23" s="59">
-        <v>83.1</v>
+        <v>63.7</v>
       </c>
       <c r="Z23" s="46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="59">
-        <v>3092.7</v>
+        <v>3677</v>
       </c>
       <c r="D24" s="60">
-        <v>2569</v>
+        <v>3171</v>
       </c>
       <c r="E24" s="61">
-        <v>523.70000000000005</v>
+        <v>506</v>
       </c>
       <c r="F24" s="59">
-        <v>77.8</v>
+        <v>262.5</v>
       </c>
       <c r="G24" s="59">
-        <v>65.5</v>
+        <v>245.1</v>
       </c>
       <c r="H24" s="59">
-        <v>12.4</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>67</v>
       </c>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="45" t="s">
         <v>93</v>
       </c>
       <c r="M24" s="59">
-        <v>62.7</v>
+        <v>38.9</v>
       </c>
       <c r="N24" s="59">
-        <v>59.9</v>
+        <v>40</v>
       </c>
       <c r="O24" s="59">
-        <v>2.8</v>
+        <v>-1</v>
       </c>
       <c r="P24" s="59">
-        <v>21.3</v>
+        <v>20.7</v>
       </c>
       <c r="Q24" s="59">
-        <v>16.3</v>
+        <v>16.7</v>
       </c>
       <c r="R24" s="62">
-        <v>5.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="63">
-        <v>30.3</v>
+        <v>27.9</v>
       </c>
       <c r="V24" s="59">
-        <v>21.2</v>
+        <v>18.8</v>
       </c>
       <c r="W24" s="59">
         <v>9.1</v>
       </c>
       <c r="X24" s="59">
-        <v>16.3</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="Y24" s="59">
-        <v>63.7</v>
+        <v>27.9</v>
       </c>
       <c r="Z24" s="46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="59">
-        <v>3677</v>
+        <v>3572.3</v>
       </c>
       <c r="D25" s="60">
-        <v>3171</v>
+        <v>3063.1</v>
       </c>
       <c r="E25" s="61">
-        <v>506</v>
+        <v>509.2</v>
       </c>
       <c r="F25" s="59">
-        <v>262.5</v>
+        <v>191.6</v>
       </c>
       <c r="G25" s="59">
-        <v>245.1</v>
+        <v>169.6</v>
       </c>
       <c r="H25" s="59">
-        <v>17.399999999999999</v>
+        <v>22</v>
       </c>
       <c r="I25" s="46" t="s">
         <v>68</v>
       </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="45" t="s">
         <v>94</v>
       </c>
       <c r="M25" s="59">
-        <v>38.9</v>
+        <v>30.2</v>
       </c>
       <c r="N25" s="59">
-        <v>40</v>
+        <v>23.9</v>
       </c>
       <c r="O25" s="59">
-        <v>-1</v>
+        <v>6.3</v>
       </c>
       <c r="P25" s="59">
-        <v>20.7</v>
+        <v>20.6</v>
       </c>
       <c r="Q25" s="59">
-        <v>16.7</v>
+        <v>16.8</v>
       </c>
       <c r="R25" s="62">
-        <v>4</v>
+        <v>3.9</v>
       </c>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="63">
-        <v>27.9</v>
+        <v>31.9</v>
       </c>
       <c r="V25" s="59">
-        <v>18.8</v>
+        <v>22.9</v>
       </c>
       <c r="W25" s="59">
-        <v>9.1</v>
+        <v>9</v>
       </c>
       <c r="X25" s="59">
-        <v>16.100000000000001</v>
+        <v>11</v>
       </c>
       <c r="Y25" s="59">
-        <v>27.9</v>
+        <v>32.6</v>
       </c>
       <c r="Z25" s="46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="59">
-        <v>3572.3</v>
+        <v>2634.7</v>
       </c>
       <c r="D26" s="60">
-        <v>3063.1</v>
+        <v>2199.8000000000002</v>
       </c>
       <c r="E26" s="61">
-        <v>509.2</v>
+        <v>434.9</v>
       </c>
       <c r="F26" s="59">
-        <v>191.6</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="G26" s="59">
-        <v>169.6</v>
+        <v>128.9</v>
       </c>
       <c r="H26" s="59">
-        <v>22</v>
+        <v>13.7</v>
       </c>
       <c r="I26" s="46" t="s">
         <v>69</v>
       </c>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="M26" s="59">
-        <v>30.2</v>
+        <v>45.7</v>
       </c>
       <c r="N26" s="59">
-        <v>23.9</v>
+        <v>41.8</v>
       </c>
       <c r="O26" s="59">
-        <v>6.3</v>
+        <v>4</v>
       </c>
       <c r="P26" s="59">
-        <v>20.6</v>
+        <v>20</v>
       </c>
       <c r="Q26" s="59">
         <v>16.8</v>
       </c>
       <c r="R26" s="62">
-        <v>3.9</v>
+        <v>3.2</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="63">
-        <v>31.9</v>
+        <v>29.3</v>
       </c>
       <c r="V26" s="59">
-        <v>22.9</v>
+        <v>20.8</v>
       </c>
       <c r="W26" s="59">
-        <v>9</v>
+        <v>8.6</v>
       </c>
       <c r="X26" s="59">
-        <v>11</v>
+        <v>7.3</v>
       </c>
       <c r="Y26" s="59">
-        <v>32.6</v>
+        <v>6.7</v>
       </c>
       <c r="Z26" s="46" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="59">
-        <v>2634.7</v>
+        <v>3280.7</v>
       </c>
       <c r="D27" s="60">
-        <v>2199.8000000000002</v>
+        <v>2950.5</v>
       </c>
       <c r="E27" s="61">
-        <v>434.9</v>
+        <v>330.3</v>
       </c>
       <c r="F27" s="59">
-        <v>142.69999999999999</v>
+        <v>209.7</v>
       </c>
       <c r="G27" s="59">
-        <v>128.9</v>
+        <v>203.2</v>
       </c>
       <c r="H27" s="59">
-        <v>13.7</v>
+        <v>6.4</v>
       </c>
       <c r="I27" s="46" t="s">
         <v>70</v>
       </c>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="45" t="s">
         <v>96</v>
       </c>
       <c r="M27" s="59">
-        <v>45.7</v>
+        <v>66.7</v>
       </c>
       <c r="N27" s="59">
-        <v>41.8</v>
+        <v>66.599999999999994</v>
       </c>
       <c r="O27" s="59">
-        <v>4</v>
+        <v>0.1</v>
       </c>
       <c r="P27" s="59">
-        <v>20</v>
+        <v>20.7</v>
       </c>
       <c r="Q27" s="59">
-        <v>16.8</v>
+        <v>27.3</v>
       </c>
       <c r="R27" s="62">
-        <v>3.2</v>
+        <v>-6.6</v>
       </c>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="63">
-        <v>29.3</v>
+        <v>29.8</v>
       </c>
       <c r="V27" s="59">
-        <v>20.8</v>
+        <v>22.1</v>
       </c>
       <c r="W27" s="59">
-        <v>8.6</v>
+        <v>7.7</v>
       </c>
       <c r="X27" s="59">
-        <v>7.3</v>
+        <v>-80.400000000000006</v>
       </c>
       <c r="Y27" s="59">
-        <v>6.7</v>
+        <v>7.5</v>
       </c>
       <c r="Z27" s="46" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="45" t="s">
+      <c r="B28" s="87" t="s">
         <v>97</v>
       </c>
-      <c r="C28" s="59">
-[...17 lines deleted...]
-      <c r="I28" s="46" t="s">
+      <c r="C28" s="59"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="86" t="s">
         <v>71</v>
       </c>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
-      <c r="L28" s="45" t="s">
+      <c r="L28" s="87" t="s">
         <v>97</v>
       </c>
-      <c r="M28" s="59">
-[...16 lines deleted...]
-      </c>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="62"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
-      <c r="U28" s="63">
-[...14 lines deleted...]
-      <c r="Z28" s="46" t="s">
+      <c r="U28" s="63"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="87" t="s">
+      <c r="B29" s="45" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="59"/>
-[...5 lines deleted...]
-      <c r="I29" s="86" t="s">
+      <c r="C29" s="59">
+        <v>4410.7</v>
+      </c>
+      <c r="D29" s="60">
+        <v>3742</v>
+      </c>
+      <c r="E29" s="61">
+        <v>668.7</v>
+      </c>
+      <c r="F29" s="59">
+        <v>298.10000000000002</v>
+      </c>
+      <c r="G29" s="59">
+        <v>261.7</v>
+      </c>
+      <c r="H29" s="59">
+        <v>36.4</v>
+      </c>
+      <c r="I29" s="46" t="s">
         <v>72</v>
       </c>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
-      <c r="L29" s="87" t="s">
+      <c r="L29" s="45" t="s">
         <v>98</v>
       </c>
-      <c r="M29" s="59"/>
-[...4 lines deleted...]
-      <c r="R29" s="62"/>
+      <c r="M29" s="59">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="N29" s="59">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="O29" s="59">
+        <v>1.6</v>
+      </c>
+      <c r="P29" s="59">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="Q29" s="59">
+        <v>14.8</v>
+      </c>
+      <c r="R29" s="62">
+        <v>5.6</v>
+      </c>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
-      <c r="U29" s="63"/>
-[...4 lines deleted...]
-      <c r="Z29" s="86" t="s">
+      <c r="U29" s="63">
+        <v>38.1</v>
+      </c>
+      <c r="V29" s="59">
+        <v>25.3</v>
+      </c>
+      <c r="W29" s="59">
+        <v>12.8</v>
+      </c>
+      <c r="X29" s="59">
+        <v>21.2</v>
+      </c>
+      <c r="Y29" s="59">
+        <v>57.8</v>
+      </c>
+      <c r="Z29" s="46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="45" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="59">
-        <v>4412</v>
+        <v>3357.8</v>
       </c>
       <c r="D30" s="60">
-        <v>3743.3</v>
+        <v>2850.1</v>
       </c>
       <c r="E30" s="61">
-        <v>668.7</v>
+        <v>507.6</v>
       </c>
       <c r="F30" s="59">
-        <v>298.10000000000002</v>
+        <v>185.9</v>
       </c>
       <c r="G30" s="59">
-        <v>261.7</v>
+        <v>164</v>
       </c>
       <c r="H30" s="59">
-        <v>36.4</v>
+        <v>21.9</v>
       </c>
       <c r="I30" s="46" t="s">
         <v>73</v>
       </c>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="45" t="s">
         <v>99</v>
       </c>
       <c r="M30" s="59">
-        <v>75.900000000000006</v>
+        <v>55.7</v>
       </c>
       <c r="N30" s="59">
-        <v>74.400000000000006</v>
+        <v>54.6</v>
       </c>
       <c r="O30" s="59">
-        <v>1.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="P30" s="59">
-        <v>20.399999999999999</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="Q30" s="59">
-        <v>14.8</v>
+        <v>14.1</v>
       </c>
       <c r="R30" s="62">
-        <v>5.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
       <c r="U30" s="63">
-        <v>38.1</v>
+        <v>31.3</v>
       </c>
       <c r="V30" s="59">
-        <v>25.3</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="W30" s="59">
-        <v>12.8</v>
+        <v>12.2</v>
       </c>
       <c r="X30" s="59">
-        <v>21.2</v>
+        <v>15</v>
       </c>
       <c r="Y30" s="59">
-        <v>57.8</v>
+        <v>34.5</v>
       </c>
       <c r="Z30" s="46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="59">
-        <v>3355.5</v>
+        <v>3283.2</v>
       </c>
       <c r="D31" s="60">
-        <v>2847.9</v>
+        <v>2716.7</v>
       </c>
       <c r="E31" s="61">
-        <v>507.6</v>
+        <v>566.4</v>
       </c>
       <c r="F31" s="59">
-        <v>185.9</v>
+        <v>279.7</v>
       </c>
       <c r="G31" s="59">
-        <v>164</v>
+        <v>268.2</v>
       </c>
       <c r="H31" s="59">
-        <v>21.9</v>
+        <v>11.5</v>
       </c>
       <c r="I31" s="46" t="s">
         <v>74</v>
       </c>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="45" t="s">
         <v>100</v>
       </c>
       <c r="M31" s="59">
-        <v>55.7</v>
+        <v>25.9</v>
       </c>
       <c r="N31" s="59">
-        <v>54.6</v>
+        <v>25</v>
       </c>
       <c r="O31" s="59">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="P31" s="59">
-        <v>19.100000000000001</v>
+        <v>21.6</v>
       </c>
       <c r="Q31" s="59">
-        <v>14.1</v>
+        <v>16</v>
       </c>
       <c r="R31" s="62">
-        <v>5.0999999999999996</v>
+        <v>5.6</v>
       </c>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
       <c r="U31" s="63">
-        <v>31.3</v>
+        <v>29.5</v>
       </c>
       <c r="V31" s="59">
-        <v>19.100000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="W31" s="59">
-        <v>12.2</v>
+        <v>11.1</v>
       </c>
       <c r="X31" s="59">
-        <v>15</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="Y31" s="59">
-        <v>34.5</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="Z31" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="45" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="59">
-        <v>3280.6</v>
+        <v>4115.7</v>
       </c>
       <c r="D32" s="60">
-        <v>2714.2</v>
+        <v>3519.5</v>
       </c>
       <c r="E32" s="61">
-        <v>566.4</v>
+        <v>596.1</v>
       </c>
       <c r="F32" s="59">
-        <v>279.7</v>
+        <v>184.5</v>
       </c>
       <c r="G32" s="59">
-        <v>268.2</v>
+        <v>161.9</v>
       </c>
       <c r="H32" s="59">
-        <v>11.5</v>
+        <v>22.6</v>
       </c>
       <c r="I32" s="46" t="s">
         <v>75</v>
       </c>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="45" t="s">
         <v>101</v>
       </c>
       <c r="M32" s="59">
-        <v>25.9</v>
+        <v>52.6</v>
       </c>
       <c r="N32" s="59">
-        <v>25</v>
+        <v>46.9</v>
       </c>
       <c r="O32" s="59">
-        <v>0.9</v>
+        <v>5.7</v>
       </c>
       <c r="P32" s="59">
-        <v>21.6</v>
+        <v>20.2</v>
       </c>
       <c r="Q32" s="59">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="R32" s="62">
-        <v>5.6</v>
+        <v>5.2</v>
       </c>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="63">
-        <v>29.5</v>
+        <v>40.1</v>
       </c>
       <c r="V32" s="59">
-        <v>18.5</v>
+        <v>25.9</v>
       </c>
       <c r="W32" s="59">
-        <v>11.1</v>
+        <v>14.2</v>
       </c>
       <c r="X32" s="59">
-        <v>18.600000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="Y32" s="59">
-        <v>-8.1999999999999993</v>
+        <v>11.8</v>
       </c>
       <c r="Z32" s="46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="59">
-        <v>4118</v>
+        <v>4050.1</v>
       </c>
       <c r="D33" s="60">
-        <v>3521.9</v>
+        <v>3441.8</v>
       </c>
       <c r="E33" s="61">
-        <v>596.1</v>
+        <v>608.20000000000005</v>
       </c>
       <c r="F33" s="59">
-        <v>184.5</v>
+        <v>214.5</v>
       </c>
       <c r="G33" s="59">
-        <v>161.9</v>
+        <v>185.6</v>
       </c>
       <c r="H33" s="59">
-        <v>22.6</v>
+        <v>28.9</v>
       </c>
       <c r="I33" s="46" t="s">
         <v>76</v>
       </c>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="45" t="s">
         <v>102</v>
       </c>
       <c r="M33" s="59">
-        <v>52.6</v>
+        <v>43.2</v>
       </c>
       <c r="N33" s="59">
-        <v>46.9</v>
+        <v>42.9</v>
       </c>
       <c r="O33" s="59">
-        <v>5.7</v>
+        <v>0.3</v>
       </c>
       <c r="P33" s="59">
-        <v>20.2</v>
+        <v>21.2</v>
       </c>
       <c r="Q33" s="59">
-        <v>15</v>
+        <v>15.6</v>
       </c>
       <c r="R33" s="62">
-        <v>5.2</v>
+        <v>5.6</v>
       </c>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
       <c r="U33" s="63">
-        <v>40.1</v>
+        <v>42.1</v>
       </c>
       <c r="V33" s="59">
-        <v>25.9</v>
+        <v>25.6</v>
       </c>
       <c r="W33" s="59">
-        <v>14.2</v>
+        <v>16.5</v>
       </c>
       <c r="X33" s="59">
-        <v>16.399999999999999</v>
+        <v>15.7</v>
       </c>
       <c r="Y33" s="59">
-        <v>11.8</v>
+        <v>11.7</v>
       </c>
       <c r="Z33" s="46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="59">
-        <v>4050.1</v>
+        <v>3187.7</v>
       </c>
       <c r="D34" s="60">
-        <v>3441.8</v>
+        <v>2551.6</v>
       </c>
       <c r="E34" s="61">
-        <v>608.20000000000005</v>
+        <v>636</v>
       </c>
       <c r="F34" s="59">
-        <v>214.5</v>
+        <v>202.7</v>
       </c>
       <c r="G34" s="59">
-        <v>185.6</v>
+        <v>184.8</v>
       </c>
       <c r="H34" s="59">
-        <v>28.9</v>
+        <v>18</v>
       </c>
       <c r="I34" s="46" t="s">
         <v>64</v>
       </c>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="45" t="s">
         <v>90</v>
       </c>
       <c r="M34" s="59">
-        <v>43.2</v>
+        <v>28</v>
       </c>
       <c r="N34" s="59">
-        <v>42.9</v>
+        <v>27.5</v>
       </c>
       <c r="O34" s="59">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P34" s="59">
-        <v>21.2</v>
+        <v>21.8</v>
       </c>
       <c r="Q34" s="59">
-        <v>15.6</v>
+        <v>16</v>
       </c>
       <c r="R34" s="62">
-        <v>5.6</v>
+        <v>5.8</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
       <c r="U34" s="63">
-        <v>42.1</v>
+        <v>34.799999999999997</v>
       </c>
       <c r="V34" s="59">
-        <v>25.6</v>
+        <v>18.8</v>
       </c>
       <c r="W34" s="59">
-        <v>16.5</v>
+        <v>16</v>
       </c>
       <c r="X34" s="59">
-        <v>15.7</v>
+        <v>15.6</v>
       </c>
       <c r="Y34" s="59">
-        <v>11.7</v>
+        <v>46.5</v>
       </c>
       <c r="Z34" s="46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:26" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="53"/>
       <c r="D35" s="54"/>
       <c r="E35" s="54"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="49"/>
       <c r="L35" s="85" t="s">
         <v>50</v>
       </c>
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>