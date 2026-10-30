--- v7 (2026-09-14)
+++ v8 (2026-10-30)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11508EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_E26E392FA37B0A27CDCD71D2C2AC486533AF0F76" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06F818DE-19F2-4F0C-88CB-6946072ABB9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="80" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'80'!$A$2:$Z$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="101">
   <si>
     <t>資產</t>
   </si>
   <si>
     <t>淨值</t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
@@ -718,178 +718,179 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
     <t>　　  6月</t>
   </si>
   <si>
     <t>　　  7月</t>
   </si>
   <si>
-    <t>　　  8月</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
     <t xml:space="preserve">         June</t>
   </si>
   <si>
     <t xml:space="preserve">         July</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         May</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0"/>
     <numFmt numFmtId="178" formatCode="###\ ##0;\-###\ ##0;&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="###\ ###\ ##0"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
@@ -2795,51 +2796,51 @@
     <xf numFmtId="0" fontId="54" fillId="31" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="31" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="31" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="31" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
@@ -3007,139 +3008,142 @@
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="2" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="26" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="25" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="10" fillId="0" borderId="2" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="19" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="20" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="25" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="2" xfId="92" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="336">
     <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - 輔色1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - 輔色1 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - 輔色1 2 2 2" xfId="171" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - 輔色1 2 3" xfId="170" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - 輔色1 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - 輔色1 3 2" xfId="172" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - 輔色1 4" xfId="169" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - 輔色2" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - 輔色2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - 輔色2 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - 輔色2 2 2 2" xfId="175" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - 輔色2 2 3" xfId="174" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - 輔色2 3" xfId="8" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - 輔色2 3 2" xfId="176" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - 輔色2 4" xfId="173" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - 輔色3" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - 輔色3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - 輔色3 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - 輔色3 2 2 2" xfId="179" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - 輔色3 2 3" xfId="178" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - 輔色3 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -3855,54 +3859,54 @@
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.75" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="2" customWidth="1"/>
     <col min="3" max="8" width="12.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="2" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="2" customWidth="1"/>
     <col min="11" max="16" width="12.125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="2" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="2" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="2" customWidth="1"/>
     <col min="21" max="24" width="15.625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.625" style="2" customWidth="1"/>
     <col min="26" max="26" width="1.625" style="2" customWidth="1"/>
     <col min="27" max="254" width="9" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C1" s="87" t="s">
+      <c r="C1" s="100" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="88"/>
+      <c r="D1" s="101"/>
       <c r="E1" s="26" t="s">
         <v>7</v>
       </c>
       <c r="L1" s="26" t="s">
         <v>8</v>
       </c>
       <c r="M1" s="27"/>
       <c r="U1" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="2:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="37" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1" t="s">
         <v>39</v>
@@ -3913,256 +3917,256 @@
       </c>
     </row>
     <row r="3" spans="2:25" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="68" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="38" t="s">
         <v>20</v>
       </c>
       <c r="T3" s="69" t="s">
         <v>38</v>
       </c>
       <c r="W3" s="4"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="39" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="2:25" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="89" t="s">
+      <c r="B4" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="100" t="s">
+      <c r="C4" s="91" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="106"/>
-      <c r="E4" s="100" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="106"/>
-      <c r="G4" s="109" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="93" t="s">
         <v>25</v>
       </c>
-      <c r="H4" s="110"/>
+      <c r="H4" s="94"/>
       <c r="I4" s="7"/>
       <c r="J4" s="8"/>
-      <c r="K4" s="111" t="s">
+      <c r="K4" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="L4" s="106"/>
-      <c r="M4" s="105" t="s">
+      <c r="L4" s="92"/>
+      <c r="M4" s="112" t="s">
         <v>27</v>
       </c>
-      <c r="N4" s="106"/>
-      <c r="O4" s="107" t="s">
+      <c r="N4" s="92"/>
+      <c r="O4" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="P4" s="108"/>
-      <c r="Q4" s="83" t="s">
+      <c r="P4" s="90"/>
+      <c r="Q4" s="96" t="s">
         <v>2</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="9"/>
-      <c r="T4" s="89" t="s">
+      <c r="T4" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="100" t="s">
+      <c r="U4" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="V4" s="101"/>
-      <c r="W4" s="102" t="s">
+      <c r="V4" s="109"/>
+      <c r="W4" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="X4" s="103"/>
-      <c r="Y4" s="83" t="s">
+      <c r="X4" s="111"/>
+      <c r="Y4" s="96" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="2:25" s="6" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="90"/>
-      <c r="C5" s="92" t="s">
+      <c r="B5" s="84"/>
+      <c r="C5" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="93"/>
-      <c r="E5" s="94" t="s">
+      <c r="D5" s="103"/>
+      <c r="E5" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="95"/>
-      <c r="G5" s="96" t="s">
+      <c r="F5" s="105"/>
+      <c r="G5" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="97"/>
+      <c r="H5" s="107"/>
       <c r="I5" s="12"/>
       <c r="J5" s="4"/>
-      <c r="K5" s="98" t="s">
+      <c r="K5" s="108" t="s">
         <v>29</v>
       </c>
-      <c r="L5" s="99"/>
-      <c r="M5" s="112" t="s">
+      <c r="L5" s="88"/>
+      <c r="M5" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="99"/>
-      <c r="O5" s="104" t="s">
+      <c r="N5" s="88"/>
+      <c r="O5" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="P5" s="104"/>
-      <c r="Q5" s="84"/>
+      <c r="P5" s="86"/>
+      <c r="Q5" s="97"/>
       <c r="R5" s="8"/>
       <c r="S5" s="9"/>
-      <c r="T5" s="90"/>
-      <c r="U5" s="96" t="s">
+      <c r="T5" s="84"/>
+      <c r="U5" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="V5" s="99"/>
-      <c r="W5" s="104" t="s">
+      <c r="V5" s="88"/>
+      <c r="W5" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="X5" s="104"/>
-      <c r="Y5" s="84"/>
+      <c r="X5" s="86"/>
+      <c r="Y5" s="97"/>
     </row>
     <row r="6" spans="2:25" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="90"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="49" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="10"/>
       <c r="J6" s="9"/>
       <c r="K6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="L6" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M6" s="34" t="s">
         <v>0</v>
       </c>
       <c r="N6" s="33" t="s">
         <v>1</v>
       </c>
       <c r="O6" s="33" t="s">
         <v>0</v>
       </c>
       <c r="P6" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q6" s="84"/>
+      <c r="Q6" s="97"/>
       <c r="R6" s="8"/>
       <c r="S6" s="11"/>
-      <c r="T6" s="90"/>
+      <c r="T6" s="84"/>
       <c r="U6" s="40" t="s">
         <v>0</v>
       </c>
       <c r="V6" s="40" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="40" t="s">
         <v>0</v>
       </c>
       <c r="X6" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Y6" s="84"/>
+      <c r="Y6" s="97"/>
     </row>
     <row r="7" spans="2:25" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="91"/>
+      <c r="B7" s="85"/>
       <c r="C7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="21"/>
       <c r="J7" s="22"/>
       <c r="K7" s="36" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="P7" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="Q7" s="85"/>
+      <c r="Q7" s="98"/>
       <c r="R7" s="8"/>
       <c r="S7" s="11"/>
-      <c r="T7" s="91"/>
+      <c r="T7" s="85"/>
       <c r="U7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="V7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="W7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="X7" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="Y7" s="85"/>
+      <c r="Y7" s="98"/>
     </row>
     <row r="8" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="74" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="75">
         <v>470946</v>
       </c>
       <c r="D8" s="75">
         <v>28113</v>
       </c>
       <c r="E8" s="75">
         <v>362945</v>
       </c>
       <c r="F8" s="75">
         <v>24163</v>
       </c>
       <c r="G8" s="75">
         <v>24225</v>
       </c>
       <c r="H8" s="76">
         <v>634</v>
       </c>
       <c r="I8" s="15"/>
       <c r="J8" s="14"/>
@@ -5035,918 +5039,918 @@
       <c r="S21" s="16"/>
       <c r="T21" s="74" t="s">
         <v>60</v>
       </c>
       <c r="U21" s="75">
         <v>26282</v>
       </c>
       <c r="V21" s="79">
         <v>1763</v>
       </c>
       <c r="W21" s="79">
         <v>78587</v>
       </c>
       <c r="X21" s="80">
         <v>2457</v>
       </c>
       <c r="Y21" s="81" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="53">
-        <v>912628</v>
+        <v>926699</v>
       </c>
       <c r="D22" s="53">
-        <v>59730</v>
+        <v>61403</v>
       </c>
       <c r="E22" s="53">
-        <v>735967</v>
+        <v>748989</v>
       </c>
       <c r="F22" s="53">
-        <v>52284</v>
+        <v>53498</v>
       </c>
       <c r="G22" s="53">
-        <v>38921</v>
+        <v>37927</v>
       </c>
       <c r="H22" s="54">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="14"/>
       <c r="K22" s="58">
-        <v>12986</v>
+        <v>13538</v>
       </c>
       <c r="L22" s="53">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M22" s="53">
-        <v>9761</v>
+        <v>9877</v>
       </c>
       <c r="N22" s="53">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="O22" s="56">
-        <v>12701</v>
+        <v>13001</v>
       </c>
       <c r="P22" s="57">
-        <v>1409</v>
+        <v>1457</v>
       </c>
       <c r="Q22" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="53">
-        <v>25837</v>
+        <v>26039</v>
       </c>
       <c r="V22" s="56">
-        <v>1765</v>
+        <v>1795</v>
       </c>
       <c r="W22" s="56">
-        <v>76455</v>
+        <v>77328</v>
       </c>
       <c r="X22" s="57">
-        <v>1718</v>
+        <v>2080</v>
       </c>
       <c r="Y22" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="53">
-        <v>917720</v>
+        <v>930176</v>
       </c>
       <c r="D23" s="53">
-        <v>60301</v>
+        <v>62389</v>
       </c>
       <c r="E23" s="53">
-        <v>739781</v>
+        <v>752609</v>
       </c>
       <c r="F23" s="53">
-        <v>52582</v>
+        <v>54264</v>
       </c>
       <c r="G23" s="53">
-        <v>38473</v>
+        <v>37912</v>
       </c>
       <c r="H23" s="54">
-        <v>1518</v>
+        <v>1510</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="14"/>
       <c r="K23" s="58">
-        <v>13921</v>
+        <v>12987</v>
       </c>
       <c r="L23" s="53">
         <v>361</v>
       </c>
       <c r="M23" s="53">
-        <v>9807</v>
+        <v>9926</v>
       </c>
       <c r="N23" s="53">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O23" s="56">
-        <v>12879</v>
+        <v>13050</v>
       </c>
       <c r="P23" s="57">
-        <v>1425</v>
+        <v>1476</v>
       </c>
       <c r="Q23" s="42" t="s">
         <v>89</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="U23" s="53">
-        <v>25939</v>
+        <v>26090</v>
       </c>
       <c r="V23" s="56">
-        <v>1779</v>
+        <v>1812</v>
       </c>
       <c r="W23" s="56">
-        <v>76919</v>
+        <v>77602</v>
       </c>
       <c r="X23" s="57">
-        <v>1950</v>
+        <v>2268</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="53">
-        <v>926699</v>
+        <v>934037</v>
       </c>
       <c r="D24" s="53">
-        <v>61403</v>
+        <v>63457</v>
       </c>
       <c r="E24" s="53">
-        <v>748989</v>
+        <v>754248</v>
       </c>
       <c r="F24" s="53">
-        <v>53498</v>
+        <v>54993</v>
       </c>
       <c r="G24" s="53">
-        <v>37927</v>
+        <v>39394</v>
       </c>
       <c r="H24" s="54">
-        <v>1524</v>
+        <v>1572</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="14"/>
       <c r="K24" s="58">
-        <v>13538</v>
+        <v>13034</v>
       </c>
       <c r="L24" s="53">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M24" s="53">
-        <v>9877</v>
+        <v>9899</v>
       </c>
       <c r="N24" s="53">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="O24" s="56">
-        <v>13001</v>
+        <v>13323</v>
       </c>
       <c r="P24" s="57">
-        <v>1457</v>
+        <v>1500</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>90</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="53">
-        <v>26039</v>
+        <v>26114</v>
       </c>
       <c r="V24" s="56">
-        <v>1795</v>
+        <v>1823</v>
       </c>
       <c r="W24" s="56">
-        <v>77328</v>
+        <v>78025</v>
       </c>
       <c r="X24" s="57">
-        <v>2080</v>
+        <v>2504</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
-        <v>930176</v>
+        <v>941567</v>
       </c>
       <c r="D25" s="53">
-        <v>62389</v>
+        <v>63976</v>
       </c>
       <c r="E25" s="53">
-        <v>752609</v>
+        <v>761780</v>
       </c>
       <c r="F25" s="53">
-        <v>54264</v>
+        <v>55506</v>
       </c>
       <c r="G25" s="53">
-        <v>37912</v>
+        <v>39685</v>
       </c>
       <c r="H25" s="54">
-        <v>1510</v>
+        <v>1591</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="14"/>
       <c r="K25" s="58">
-        <v>12987</v>
+        <v>12276</v>
       </c>
       <c r="L25" s="53">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="M25" s="53">
-        <v>9926</v>
+        <v>9893</v>
       </c>
       <c r="N25" s="53">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="O25" s="56">
-        <v>13050</v>
+        <v>13253</v>
       </c>
       <c r="P25" s="57">
-        <v>1476</v>
+        <v>1512</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="U25" s="53">
-        <v>26090</v>
+        <v>26173</v>
       </c>
       <c r="V25" s="56">
-        <v>1812</v>
+        <v>1833</v>
       </c>
       <c r="W25" s="56">
-        <v>77602</v>
+        <v>78507</v>
       </c>
       <c r="X25" s="57">
-        <v>2268</v>
+        <v>2461</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
-        <v>934037</v>
+        <v>949037</v>
       </c>
       <c r="D26" s="53">
-        <v>63457</v>
+        <v>64280</v>
       </c>
       <c r="E26" s="53">
-        <v>754248</v>
+        <v>766457</v>
       </c>
       <c r="F26" s="53">
-        <v>54993</v>
+        <v>55881</v>
       </c>
       <c r="G26" s="53">
-        <v>39394</v>
+        <v>42199</v>
       </c>
       <c r="H26" s="54">
-        <v>1572</v>
+        <v>1597</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="14"/>
       <c r="K26" s="58">
-        <v>13034</v>
+        <v>12293</v>
       </c>
       <c r="L26" s="53">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="M26" s="53">
-        <v>9899</v>
+        <v>9938</v>
       </c>
       <c r="N26" s="53">
         <v>698</v>
       </c>
       <c r="O26" s="56">
-        <v>13323</v>
+        <v>13280</v>
       </c>
       <c r="P26" s="57">
-        <v>1500</v>
+        <v>1513</v>
       </c>
       <c r="Q26" s="42" t="s">
         <v>92</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="U26" s="53">
-        <v>26114</v>
+        <v>26282</v>
       </c>
       <c r="V26" s="56">
-        <v>1823</v>
+        <v>1763</v>
       </c>
       <c r="W26" s="56">
-        <v>78025</v>
+        <v>78587</v>
       </c>
       <c r="X26" s="57">
-        <v>2504</v>
+        <v>2457</v>
       </c>
       <c r="Y26" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="52" t="s">
+      <c r="B27" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="C27" s="53">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="54"/>
       <c r="I27" s="15"/>
       <c r="J27" s="14"/>
-      <c r="K27" s="58">
-[...17 lines deleted...]
-      <c r="Q27" s="42" t="s">
+      <c r="K27" s="58"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
+      <c r="O27" s="56"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="81" t="s">
         <v>93</v>
       </c>
       <c r="S27" s="16"/>
-      <c r="T27" s="52" t="s">
+      <c r="T27" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="U27" s="53">
-[...11 lines deleted...]
-      <c r="Y27" s="42" t="s">
+      <c r="U27" s="55"/>
+      <c r="V27" s="59"/>
+      <c r="W27" s="56"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
-        <v>949037</v>
+        <v>960894</v>
       </c>
       <c r="D28" s="53">
-        <v>64280</v>
+        <v>65335</v>
       </c>
       <c r="E28" s="53">
-        <v>766457</v>
+        <v>777013</v>
       </c>
       <c r="F28" s="53">
-        <v>55881</v>
+        <v>56580</v>
       </c>
       <c r="G28" s="53">
-        <v>42199</v>
+        <v>41713</v>
       </c>
       <c r="H28" s="54">
-        <v>1597</v>
+        <v>1633</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="14"/>
       <c r="K28" s="58">
-        <v>12293</v>
+        <v>13740</v>
       </c>
       <c r="L28" s="53">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="M28" s="53">
-        <v>9938</v>
+        <v>9978</v>
       </c>
       <c r="N28" s="53">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O28" s="56">
-        <v>13280</v>
+        <v>13421</v>
       </c>
       <c r="P28" s="57">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>94</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="U28" s="53">
-        <v>26282</v>
+        <v>26275</v>
       </c>
       <c r="V28" s="56">
-        <v>1763</v>
+        <v>1783</v>
       </c>
       <c r="W28" s="56">
-        <v>78587</v>
+        <v>78754</v>
       </c>
       <c r="X28" s="57">
-        <v>2457</v>
+        <v>2758</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="74" t="s">
+      <c r="B29" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="53"/>
-[...4 lines deleted...]
-      <c r="H29" s="54"/>
+      <c r="C29" s="53">
+        <v>966551</v>
+      </c>
+      <c r="D29" s="53">
+        <v>66711</v>
+      </c>
+      <c r="E29" s="53">
+        <v>783776</v>
+      </c>
+      <c r="F29" s="53">
+        <v>57564</v>
+      </c>
+      <c r="G29" s="53">
+        <v>39630</v>
+      </c>
+      <c r="H29" s="54">
+        <v>1651</v>
+      </c>
       <c r="I29" s="15"/>
       <c r="J29" s="14"/>
-      <c r="K29" s="58"/>
-[...5 lines deleted...]
-      <c r="Q29" s="81" t="s">
+      <c r="K29" s="58">
+        <v>13925</v>
+      </c>
+      <c r="L29" s="53">
+        <v>348</v>
+      </c>
+      <c r="M29" s="53">
+        <v>9970</v>
+      </c>
+      <c r="N29" s="53">
+        <v>708</v>
+      </c>
+      <c r="O29" s="56">
+        <v>13190</v>
+      </c>
+      <c r="P29" s="57">
+        <v>1542</v>
+      </c>
+      <c r="Q29" s="42" t="s">
         <v>95</v>
       </c>
       <c r="S29" s="16"/>
-      <c r="T29" s="74" t="s">
+      <c r="T29" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="U29" s="55"/>
-[...3 lines deleted...]
-      <c r="Y29" s="81" t="s">
+      <c r="U29" s="53">
+        <v>26259</v>
+      </c>
+      <c r="V29" s="56">
+        <v>1791</v>
+      </c>
+      <c r="W29" s="56">
+        <v>79802</v>
+      </c>
+      <c r="X29" s="57">
+        <v>3108</v>
+      </c>
+      <c r="Y29" s="42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="53">
-        <v>960894</v>
+        <v>975419</v>
       </c>
       <c r="D30" s="53">
-        <v>65335</v>
+        <v>66040</v>
       </c>
       <c r="E30" s="53">
-        <v>777013</v>
+        <v>788764</v>
       </c>
       <c r="F30" s="53">
-        <v>56580</v>
+        <v>57243</v>
       </c>
       <c r="G30" s="53">
-        <v>41713</v>
+        <v>43754</v>
       </c>
       <c r="H30" s="54">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="14"/>
       <c r="K30" s="58">
-        <v>13740</v>
+        <v>14263</v>
       </c>
       <c r="L30" s="53">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="M30" s="53">
-        <v>9978</v>
+        <v>9923</v>
       </c>
       <c r="N30" s="53">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="O30" s="56">
-        <v>13421</v>
+        <v>13316</v>
       </c>
       <c r="P30" s="57">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="Q30" s="42" t="s">
         <v>96</v>
       </c>
       <c r="S30" s="16"/>
       <c r="T30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U30" s="53">
-        <v>26275</v>
+        <v>26179</v>
       </c>
       <c r="V30" s="56">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="W30" s="56">
-        <v>78754</v>
+        <v>79220</v>
       </c>
       <c r="X30" s="57">
-        <v>2758</v>
+        <v>2795</v>
       </c>
       <c r="Y30" s="42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="53">
-        <v>966551</v>
+        <v>987044</v>
       </c>
       <c r="D31" s="53">
-        <v>66711</v>
+        <v>67655</v>
       </c>
       <c r="E31" s="53">
-        <v>783776</v>
+        <v>800952</v>
       </c>
       <c r="F31" s="53">
-        <v>57564</v>
+        <v>58084</v>
       </c>
       <c r="G31" s="53">
-        <v>39630</v>
+        <v>41901</v>
       </c>
       <c r="H31" s="54">
-        <v>1651</v>
+        <v>1671</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="14"/>
       <c r="K31" s="58">
-        <v>13925</v>
+        <v>14852</v>
       </c>
       <c r="L31" s="53">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M31" s="53">
-        <v>9970</v>
+        <v>9979</v>
       </c>
       <c r="N31" s="53">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="O31" s="56">
-        <v>13190</v>
+        <v>13281</v>
       </c>
       <c r="P31" s="57">
-        <v>1542</v>
+        <v>1474</v>
       </c>
       <c r="Q31" s="42" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="16"/>
       <c r="T31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="U31" s="53">
-        <v>26259</v>
+        <v>26240</v>
       </c>
       <c r="V31" s="56">
-        <v>1791</v>
+        <v>1814</v>
       </c>
       <c r="W31" s="56">
-        <v>79802</v>
+        <v>79839</v>
       </c>
       <c r="X31" s="57">
-        <v>3108</v>
+        <v>3561</v>
       </c>
       <c r="Y31" s="42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="53">
-        <v>975419</v>
+        <v>997974</v>
       </c>
       <c r="D32" s="53">
-        <v>66040</v>
+        <v>68059</v>
       </c>
       <c r="E32" s="53">
-        <v>788764</v>
+        <v>812022</v>
       </c>
       <c r="F32" s="53">
-        <v>57243</v>
+        <v>57776</v>
       </c>
       <c r="G32" s="53">
-        <v>43754</v>
+        <v>40577</v>
       </c>
       <c r="H32" s="54">
-        <v>1647</v>
+        <v>1697</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="14"/>
       <c r="K32" s="58">
-        <v>14263</v>
+        <v>15543</v>
       </c>
       <c r="L32" s="53">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M32" s="53">
-        <v>9923</v>
+        <v>9994</v>
       </c>
       <c r="N32" s="53">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="O32" s="56">
-        <v>13316</v>
+        <v>13477</v>
       </c>
       <c r="P32" s="57">
-        <v>1512</v>
+        <v>1487</v>
       </c>
       <c r="Q32" s="42" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="16"/>
       <c r="T32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U32" s="53">
-        <v>26179</v>
+        <v>26250</v>
       </c>
       <c r="V32" s="56">
-        <v>1798</v>
+        <v>1830</v>
       </c>
       <c r="W32" s="56">
-        <v>79220</v>
+        <v>80111</v>
       </c>
       <c r="X32" s="57">
-        <v>2795</v>
+        <v>4213</v>
       </c>
       <c r="Y32" s="42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="53">
-        <v>987044</v>
+        <v>997598</v>
       </c>
       <c r="D33" s="53">
-        <v>67655</v>
+        <v>68594</v>
       </c>
       <c r="E33" s="53">
-        <v>800952</v>
+        <v>809961</v>
       </c>
       <c r="F33" s="53">
-        <v>58084</v>
+        <v>58117</v>
       </c>
       <c r="G33" s="53">
-        <v>41901</v>
+        <v>42103</v>
       </c>
       <c r="H33" s="54">
-        <v>1671</v>
+        <v>1685</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="14"/>
       <c r="K33" s="58">
-        <v>14852</v>
+        <v>16420</v>
       </c>
       <c r="L33" s="53">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M33" s="53">
-        <v>9979</v>
+        <v>9909</v>
       </c>
       <c r="N33" s="53">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="O33" s="56">
-        <v>13281</v>
+        <v>13144</v>
       </c>
       <c r="P33" s="57">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="Q33" s="42" t="s">
         <v>99</v>
       </c>
       <c r="S33" s="16"/>
       <c r="T33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="U33" s="53">
-        <v>26240</v>
+        <v>26177</v>
       </c>
       <c r="V33" s="56">
-        <v>1814</v>
+        <v>1845</v>
       </c>
       <c r="W33" s="56">
-        <v>79839</v>
+        <v>79884</v>
       </c>
       <c r="X33" s="57">
-        <v>3561</v>
+        <v>4401</v>
       </c>
       <c r="Y33" s="42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="53">
-        <v>997974</v>
+      <c r="C34" s="113">
+        <v>1014109</v>
       </c>
       <c r="D34" s="53">
-        <v>68059</v>
+        <v>68326</v>
       </c>
       <c r="E34" s="53">
-        <v>812022</v>
+        <v>825093</v>
       </c>
       <c r="F34" s="53">
-        <v>57776</v>
+        <v>58150</v>
       </c>
       <c r="G34" s="53">
-        <v>40577</v>
+        <v>42668</v>
       </c>
       <c r="H34" s="54">
-        <v>1697</v>
+        <v>1712</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="14"/>
       <c r="K34" s="58">
-        <v>15543</v>
+        <v>16605</v>
       </c>
       <c r="L34" s="53">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M34" s="53">
-        <v>9994</v>
+        <v>9900</v>
       </c>
       <c r="N34" s="53">
-        <v>704</v>
+        <v>733</v>
       </c>
       <c r="O34" s="56">
-        <v>13477</v>
+        <v>14049</v>
       </c>
       <c r="P34" s="57">
-        <v>1487</v>
+        <v>1443</v>
       </c>
       <c r="Q34" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S34" s="16"/>
       <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="U34" s="53">
-        <v>26250</v>
+        <v>26164</v>
       </c>
       <c r="V34" s="56">
-        <v>1830</v>
+        <v>1861</v>
       </c>
       <c r="W34" s="56">
-        <v>80111</v>
+        <v>79630</v>
       </c>
       <c r="X34" s="57">
-        <v>4213</v>
+        <v>4072</v>
       </c>
       <c r="Y34" s="42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="C35" s="53">
-        <v>997597</v>
+      <c r="C35" s="113">
+        <v>1019470</v>
       </c>
       <c r="D35" s="53">
-        <v>68593</v>
+        <v>69183</v>
       </c>
       <c r="E35" s="53">
-        <v>809959</v>
+        <v>830713</v>
       </c>
       <c r="F35" s="53">
-        <v>58116</v>
+        <v>58760</v>
       </c>
       <c r="G35" s="53">
-        <v>42103</v>
+        <v>42636</v>
       </c>
       <c r="H35" s="54">
-        <v>1685</v>
+        <v>1730</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="14"/>
       <c r="K35" s="58">
-        <v>16420</v>
+        <v>16230</v>
       </c>
       <c r="L35" s="53">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M35" s="53">
-        <v>9909</v>
+        <v>9995</v>
       </c>
       <c r="N35" s="53">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="O35" s="56">
-        <v>13144</v>
+        <v>13915</v>
       </c>
       <c r="P35" s="57">
-        <v>1475</v>
+        <v>1455</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U35" s="53">
-        <v>26177</v>
+        <v>26315</v>
       </c>
       <c r="V35" s="56">
-        <v>1845</v>
+        <v>1878</v>
       </c>
       <c r="W35" s="56">
-        <v>79884</v>
+        <v>79667</v>
       </c>
       <c r="X35" s="57">
-        <v>4401</v>
+        <v>4273</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="2:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="61" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="44"/>
       <c r="H36" s="47"/>
       <c r="K36" s="66" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="T36" s="71" t="s">
@@ -6029,111 +6033,111 @@
       <c r="Y40" s="24"/>
     </row>
     <row r="41" spans="2:25" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D41" s="18"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="V41" s="13"/>
       <c r="W41" s="13"/>
       <c r="X41" s="13"/>
       <c r="Y41" s="13"/>
     </row>
     <row r="42" spans="2:25" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="43"/>
       <c r="D42" s="18"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="T42" s="60" t="s">
         <v>31</v>
       </c>
       <c r="V42" s="13"/>
       <c r="W42" s="13"/>
       <c r="X42" s="13"/>
       <c r="Y42" s="13"/>
     </row>
     <row r="43" spans="2:25" s="20" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="86" t="s">
+      <c r="B43" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="C43" s="86"/>
-[...5 lines deleted...]
-      <c r="K43" s="86" t="s">
+      <c r="C43" s="99"/>
+      <c r="D43" s="99"/>
+      <c r="E43" s="99"/>
+      <c r="F43" s="99"/>
+      <c r="G43" s="99"/>
+      <c r="H43" s="99"/>
+      <c r="K43" s="99" t="s">
         <v>11</v>
       </c>
-      <c r="L43" s="86"/>
-[...5 lines deleted...]
-      <c r="T43" s="86" t="s">
+      <c r="L43" s="99"/>
+      <c r="M43" s="99"/>
+      <c r="N43" s="99"/>
+      <c r="O43" s="99"/>
+      <c r="P43" s="99"/>
+      <c r="Q43" s="99"/>
+      <c r="T43" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="U43" s="86"/>
-[...3 lines deleted...]
-      <c r="Y43" s="86"/>
+      <c r="U43" s="99"/>
+      <c r="V43" s="99"/>
+      <c r="W43" s="99"/>
+      <c r="X43" s="99"/>
+      <c r="Y43" s="99"/>
     </row>
     <row r="44" spans="2:25" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:25" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:25" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="47" spans="2:25" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:25" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="49" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="50" ht="16.5" x14ac:dyDescent="0.25"/>
     <row r="51" ht="16.5" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="B4:B7"/>
-[...6 lines deleted...]
-    <mergeCell ref="K4:L4"/>
     <mergeCell ref="Q4:Q7"/>
     <mergeCell ref="K43:Q43"/>
     <mergeCell ref="T43:Y43"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="T4:T7"/>
     <mergeCell ref="Y4:Y7"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="M4:N4"/>
+    <mergeCell ref="B4:B7"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="K4:L4"/>
   </mergeCells>
   <phoneticPr fontId="57" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.74803149606299213" bottom="0.39370078740157483" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="15" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C - &amp;P -</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="9" min="1" max="41" man="1"/>
     <brk id="18" min="1" max="41" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>