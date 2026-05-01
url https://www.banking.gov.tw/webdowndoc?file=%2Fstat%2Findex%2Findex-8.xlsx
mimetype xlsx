--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11501EXCEL_ODS\11501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_226E647B42690A27CDCD71658AAB68DA136C0CF2" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_F3E438E3216F0A27CDCD71D2C2AC48BAB3AD068A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="80" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'80'!$A$2:$Z$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="101">
   <si>
     <t>資產</t>
   </si>
   <si>
     <t>淨值</t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
@@ -718,168 +718,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
     <t>　　  1月</t>
   </si>
   <si>
-    <t>　　  2月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Jan.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve"> 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0"/>
     <numFmt numFmtId="178" formatCode="###\ ##0;\-###\ ##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
@@ -5035,918 +5035,918 @@
       <c r="S21" s="16"/>
       <c r="T21" s="74" t="s">
         <v>60</v>
       </c>
       <c r="U21" s="75">
         <v>26282</v>
       </c>
       <c r="V21" s="79">
         <v>1763</v>
       </c>
       <c r="W21" s="79">
         <v>78587</v>
       </c>
       <c r="X21" s="80">
         <v>2457</v>
       </c>
       <c r="Y21" s="81" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="53">
-        <v>900168</v>
+        <v>904953</v>
       </c>
       <c r="D22" s="53">
-        <v>59868</v>
+        <v>60687</v>
       </c>
       <c r="E22" s="53">
-        <v>725096</v>
+        <v>729318</v>
       </c>
       <c r="F22" s="53">
-        <v>52338</v>
+        <v>53101</v>
       </c>
       <c r="G22" s="53">
-        <v>35326</v>
+        <v>35621</v>
       </c>
       <c r="H22" s="54">
-        <v>1482</v>
+        <v>1512</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="14"/>
       <c r="K22" s="58">
-        <v>14732</v>
+        <v>15038</v>
       </c>
       <c r="L22" s="53">
         <v>354</v>
       </c>
       <c r="M22" s="53">
-        <v>9749</v>
+        <v>9772</v>
       </c>
       <c r="N22" s="53">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="O22" s="56">
-        <v>12667</v>
+        <v>12398</v>
       </c>
       <c r="P22" s="57">
-        <v>1378</v>
+        <v>1405</v>
       </c>
       <c r="Q22" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="53">
-        <v>25636</v>
+        <v>25758</v>
       </c>
       <c r="V22" s="56">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="W22" s="56">
-        <v>76962</v>
+        <v>77048</v>
       </c>
       <c r="X22" s="57">
-        <v>1948</v>
+        <v>1931</v>
       </c>
       <c r="Y22" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="53">
-        <v>904953</v>
+        <v>905327</v>
       </c>
       <c r="D23" s="53">
-        <v>60687</v>
+        <v>60616</v>
       </c>
       <c r="E23" s="53">
-        <v>729318</v>
+        <v>729602</v>
       </c>
       <c r="F23" s="53">
-        <v>53101</v>
+        <v>53270</v>
       </c>
       <c r="G23" s="53">
-        <v>35621</v>
+        <v>36519</v>
       </c>
       <c r="H23" s="54">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="14"/>
       <c r="K23" s="58">
-        <v>15038</v>
+        <v>14434</v>
       </c>
       <c r="L23" s="53">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M23" s="53">
-        <v>9772</v>
+        <v>9715</v>
       </c>
       <c r="N23" s="53">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="O23" s="56">
-        <v>12398</v>
+        <v>12532</v>
       </c>
       <c r="P23" s="57">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="Q23" s="42" t="s">
         <v>89</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="U23" s="53">
-        <v>25758</v>
+        <v>25690</v>
       </c>
       <c r="V23" s="56">
-        <v>1711</v>
+        <v>1719</v>
       </c>
       <c r="W23" s="56">
-        <v>77048</v>
+        <v>76835</v>
       </c>
       <c r="X23" s="57">
-        <v>1931</v>
+        <v>1679</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="53">
-        <v>905327</v>
+        <v>903663</v>
       </c>
       <c r="D24" s="53">
-        <v>60616</v>
+        <v>60418</v>
       </c>
       <c r="E24" s="53">
-        <v>729602</v>
+        <v>729398</v>
       </c>
       <c r="F24" s="53">
-        <v>53270</v>
+        <v>53157</v>
       </c>
       <c r="G24" s="53">
-        <v>36519</v>
+        <v>36427</v>
       </c>
       <c r="H24" s="54">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="14"/>
       <c r="K24" s="58">
-        <v>14434</v>
+        <v>13363</v>
       </c>
       <c r="L24" s="53">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M24" s="53">
-        <v>9715</v>
+        <v>9736</v>
       </c>
       <c r="N24" s="53">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="O24" s="56">
-        <v>12532</v>
+        <v>12640</v>
       </c>
       <c r="P24" s="57">
-        <v>1407</v>
+        <v>1393</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>90</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="53">
-        <v>25690</v>
+        <v>25677</v>
       </c>
       <c r="V24" s="56">
-        <v>1719</v>
+        <v>1735</v>
       </c>
       <c r="W24" s="56">
-        <v>76835</v>
+        <v>76422</v>
       </c>
       <c r="X24" s="57">
-        <v>1679</v>
+        <v>1583</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
-        <v>903663</v>
+        <v>909719</v>
       </c>
       <c r="D25" s="53">
-        <v>60418</v>
+        <v>59334</v>
       </c>
       <c r="E25" s="53">
-        <v>729398</v>
+        <v>733136</v>
       </c>
       <c r="F25" s="53">
-        <v>53157</v>
+        <v>51996</v>
       </c>
       <c r="G25" s="53">
-        <v>36427</v>
+        <v>38200</v>
       </c>
       <c r="H25" s="54">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="14"/>
       <c r="K25" s="58">
-        <v>13363</v>
+        <v>13828</v>
       </c>
       <c r="L25" s="53">
         <v>360</v>
       </c>
       <c r="M25" s="53">
-        <v>9736</v>
+        <v>9790</v>
       </c>
       <c r="N25" s="53">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="O25" s="56">
-        <v>12640</v>
+        <v>12627</v>
       </c>
       <c r="P25" s="57">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="U25" s="53">
-        <v>25677</v>
+        <v>25770</v>
       </c>
       <c r="V25" s="56">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="W25" s="56">
-        <v>76422</v>
+        <v>76369</v>
       </c>
       <c r="X25" s="57">
-        <v>1583</v>
+        <v>1644</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
-        <v>909719</v>
+        <v>912628</v>
       </c>
       <c r="D26" s="53">
-        <v>59334</v>
+        <v>59730</v>
       </c>
       <c r="E26" s="53">
-        <v>733136</v>
+        <v>735967</v>
       </c>
       <c r="F26" s="53">
-        <v>51996</v>
+        <v>52284</v>
       </c>
       <c r="G26" s="53">
-        <v>38200</v>
+        <v>38921</v>
       </c>
       <c r="H26" s="54">
-        <v>1525</v>
+        <v>1515</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="14"/>
       <c r="K26" s="58">
-        <v>13828</v>
+        <v>12986</v>
       </c>
       <c r="L26" s="53">
         <v>360</v>
       </c>
       <c r="M26" s="53">
-        <v>9790</v>
+        <v>9761</v>
       </c>
       <c r="N26" s="53">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="O26" s="56">
-        <v>12627</v>
+        <v>12701</v>
       </c>
       <c r="P26" s="57">
-        <v>1390</v>
+        <v>1409</v>
       </c>
       <c r="Q26" s="42" t="s">
         <v>92</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="U26" s="53">
-        <v>25770</v>
+        <v>25837</v>
       </c>
       <c r="V26" s="56">
-        <v>1749</v>
+        <v>1765</v>
       </c>
       <c r="W26" s="56">
-        <v>76369</v>
+        <v>76455</v>
       </c>
       <c r="X26" s="57">
-        <v>1644</v>
+        <v>1718</v>
       </c>
       <c r="Y26" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="53">
-        <v>912628</v>
+        <v>917720</v>
       </c>
       <c r="D27" s="53">
-        <v>59730</v>
+        <v>60301</v>
       </c>
       <c r="E27" s="53">
-        <v>735967</v>
+        <v>739781</v>
       </c>
       <c r="F27" s="53">
-        <v>52284</v>
+        <v>52582</v>
       </c>
       <c r="G27" s="53">
-        <v>38921</v>
+        <v>38473</v>
       </c>
       <c r="H27" s="54">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="14"/>
       <c r="K27" s="58">
-        <v>12986</v>
+        <v>13921</v>
       </c>
       <c r="L27" s="53">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M27" s="53">
-        <v>9761</v>
+        <v>9807</v>
       </c>
       <c r="N27" s="53">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="O27" s="56">
-        <v>12701</v>
+        <v>12879</v>
       </c>
       <c r="P27" s="57">
-        <v>1409</v>
+        <v>1425</v>
       </c>
       <c r="Q27" s="42" t="s">
         <v>93</v>
       </c>
       <c r="S27" s="16"/>
       <c r="T27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="U27" s="53">
-        <v>25837</v>
+        <v>25939</v>
       </c>
       <c r="V27" s="56">
-        <v>1765</v>
+        <v>1779</v>
       </c>
       <c r="W27" s="56">
-        <v>76455</v>
+        <v>76919</v>
       </c>
       <c r="X27" s="57">
-        <v>1718</v>
+        <v>1950</v>
       </c>
       <c r="Y27" s="42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
-        <v>917720</v>
+        <v>926699</v>
       </c>
       <c r="D28" s="53">
-        <v>60301</v>
+        <v>61403</v>
       </c>
       <c r="E28" s="53">
-        <v>739781</v>
+        <v>748989</v>
       </c>
       <c r="F28" s="53">
-        <v>52582</v>
+        <v>53498</v>
       </c>
       <c r="G28" s="53">
-        <v>38473</v>
+        <v>37927</v>
       </c>
       <c r="H28" s="54">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="14"/>
       <c r="K28" s="58">
-        <v>13921</v>
+        <v>13538</v>
       </c>
       <c r="L28" s="53">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M28" s="53">
-        <v>9807</v>
+        <v>9877</v>
       </c>
       <c r="N28" s="53">
         <v>687</v>
       </c>
       <c r="O28" s="56">
-        <v>12879</v>
+        <v>13001</v>
       </c>
       <c r="P28" s="57">
-        <v>1425</v>
+        <v>1457</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>94</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="U28" s="53">
-        <v>25939</v>
+        <v>26039</v>
       </c>
       <c r="V28" s="56">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="W28" s="56">
-        <v>76919</v>
+        <v>77328</v>
       </c>
       <c r="X28" s="57">
-        <v>1950</v>
+        <v>2080</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="53">
-        <v>926699</v>
+        <v>930176</v>
       </c>
       <c r="D29" s="53">
-        <v>61403</v>
+        <v>62389</v>
       </c>
       <c r="E29" s="53">
-        <v>748989</v>
+        <v>752609</v>
       </c>
       <c r="F29" s="53">
-        <v>53498</v>
+        <v>54264</v>
       </c>
       <c r="G29" s="53">
-        <v>37927</v>
+        <v>37912</v>
       </c>
       <c r="H29" s="54">
-        <v>1524</v>
+        <v>1510</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="14"/>
       <c r="K29" s="58">
-        <v>13538</v>
+        <v>12987</v>
       </c>
       <c r="L29" s="53">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M29" s="53">
-        <v>9877</v>
+        <v>9926</v>
       </c>
       <c r="N29" s="53">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O29" s="56">
-        <v>13001</v>
+        <v>13050</v>
       </c>
       <c r="P29" s="57">
-        <v>1457</v>
+        <v>1476</v>
       </c>
       <c r="Q29" s="42" t="s">
         <v>95</v>
       </c>
       <c r="S29" s="16"/>
       <c r="T29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="U29" s="53">
-        <v>26039</v>
+        <v>26090</v>
       </c>
       <c r="V29" s="56">
-        <v>1795</v>
+        <v>1812</v>
       </c>
       <c r="W29" s="56">
-        <v>77328</v>
+        <v>77602</v>
       </c>
       <c r="X29" s="57">
-        <v>2080</v>
+        <v>2268</v>
       </c>
       <c r="Y29" s="42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="53">
-        <v>930176</v>
+        <v>934037</v>
       </c>
       <c r="D30" s="53">
-        <v>62389</v>
+        <v>63457</v>
       </c>
       <c r="E30" s="53">
-        <v>752609</v>
+        <v>754248</v>
       </c>
       <c r="F30" s="53">
-        <v>54264</v>
+        <v>54993</v>
       </c>
       <c r="G30" s="53">
-        <v>37912</v>
+        <v>39394</v>
       </c>
       <c r="H30" s="54">
-        <v>1510</v>
+        <v>1572</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="14"/>
       <c r="K30" s="58">
-        <v>12987</v>
+        <v>13034</v>
       </c>
       <c r="L30" s="53">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="M30" s="53">
-        <v>9926</v>
+        <v>9899</v>
       </c>
       <c r="N30" s="53">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O30" s="56">
-        <v>13050</v>
+        <v>13323</v>
       </c>
       <c r="P30" s="57">
-        <v>1476</v>
+        <v>1500</v>
       </c>
       <c r="Q30" s="42" t="s">
         <v>96</v>
       </c>
       <c r="S30" s="16"/>
       <c r="T30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U30" s="53">
-        <v>26090</v>
+        <v>26114</v>
       </c>
       <c r="V30" s="56">
-        <v>1812</v>
+        <v>1823</v>
       </c>
       <c r="W30" s="56">
-        <v>77602</v>
+        <v>78025</v>
       </c>
       <c r="X30" s="57">
-        <v>2268</v>
+        <v>2504</v>
       </c>
       <c r="Y30" s="42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="53">
-        <v>934037</v>
+        <v>941567</v>
       </c>
       <c r="D31" s="53">
-        <v>63457</v>
+        <v>63976</v>
       </c>
       <c r="E31" s="53">
-        <v>754248</v>
+        <v>761780</v>
       </c>
       <c r="F31" s="53">
-        <v>54993</v>
+        <v>55506</v>
       </c>
       <c r="G31" s="53">
-        <v>39394</v>
+        <v>39685</v>
       </c>
       <c r="H31" s="54">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="14"/>
       <c r="K31" s="58">
-        <v>13034</v>
+        <v>12276</v>
       </c>
       <c r="L31" s="53">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M31" s="53">
-        <v>9899</v>
+        <v>9893</v>
       </c>
       <c r="N31" s="53">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O31" s="56">
-        <v>13323</v>
+        <v>13253</v>
       </c>
       <c r="P31" s="57">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="Q31" s="42" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="16"/>
       <c r="T31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="U31" s="53">
-        <v>26114</v>
+        <v>26173</v>
       </c>
       <c r="V31" s="56">
-        <v>1823</v>
+        <v>1833</v>
       </c>
       <c r="W31" s="56">
-        <v>78025</v>
+        <v>78507</v>
       </c>
       <c r="X31" s="57">
-        <v>2504</v>
+        <v>2461</v>
       </c>
       <c r="Y31" s="42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="53">
-        <v>941567</v>
+        <v>949037</v>
       </c>
       <c r="D32" s="53">
-        <v>63976</v>
+        <v>64280</v>
       </c>
       <c r="E32" s="53">
-        <v>761780</v>
+        <v>766457</v>
       </c>
       <c r="F32" s="53">
-        <v>55506</v>
+        <v>55881</v>
       </c>
       <c r="G32" s="53">
-        <v>39685</v>
+        <v>42199</v>
       </c>
       <c r="H32" s="54">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="14"/>
       <c r="K32" s="58">
-        <v>12276</v>
+        <v>12293</v>
       </c>
       <c r="L32" s="53">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M32" s="53">
-        <v>9893</v>
+        <v>9938</v>
       </c>
       <c r="N32" s="53">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="O32" s="56">
-        <v>13253</v>
+        <v>13280</v>
       </c>
       <c r="P32" s="57">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="Q32" s="42" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="16"/>
       <c r="T32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U32" s="53">
-        <v>26173</v>
+        <v>26282</v>
       </c>
       <c r="V32" s="56">
-        <v>1833</v>
+        <v>1763</v>
       </c>
       <c r="W32" s="56">
-        <v>78507</v>
+        <v>78587</v>
       </c>
       <c r="X32" s="57">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="Y32" s="42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="52" t="s">
+      <c r="B33" s="74" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="53">
-[...16 lines deleted...]
-      </c>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="54"/>
       <c r="I33" s="15"/>
       <c r="J33" s="14"/>
-      <c r="K33" s="58">
-[...17 lines deleted...]
-      <c r="Q33" s="42" t="s">
+      <c r="K33" s="58"/>
+      <c r="L33" s="53"/>
+      <c r="M33" s="53"/>
+      <c r="N33" s="53"/>
+      <c r="O33" s="56"/>
+      <c r="P33" s="57"/>
+      <c r="Q33" s="81" t="s">
         <v>99</v>
       </c>
       <c r="S33" s="16"/>
-      <c r="T33" s="52" t="s">
+      <c r="T33" s="74" t="s">
         <v>72</v>
       </c>
-      <c r="U33" s="53">
-[...11 lines deleted...]
-      <c r="Y33" s="42" t="s">
+      <c r="U33" s="55"/>
+      <c r="V33" s="59"/>
+      <c r="W33" s="56"/>
+      <c r="X33" s="57"/>
+      <c r="Y33" s="81" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="74" t="s">
+      <c r="B34" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="53"/>
-[...4 lines deleted...]
-      <c r="H34" s="54"/>
+      <c r="C34" s="53">
+        <v>960894</v>
+      </c>
+      <c r="D34" s="53">
+        <v>65335</v>
+      </c>
+      <c r="E34" s="53">
+        <v>777013</v>
+      </c>
+      <c r="F34" s="53">
+        <v>56580</v>
+      </c>
+      <c r="G34" s="53">
+        <v>41713</v>
+      </c>
+      <c r="H34" s="54">
+        <v>1633</v>
+      </c>
       <c r="I34" s="15"/>
       <c r="J34" s="14"/>
-      <c r="K34" s="58"/>
-[...5 lines deleted...]
-      <c r="Q34" s="81" t="s">
+      <c r="K34" s="58">
+        <v>13740</v>
+      </c>
+      <c r="L34" s="53">
+        <v>363</v>
+      </c>
+      <c r="M34" s="53">
+        <v>9978</v>
+      </c>
+      <c r="N34" s="53">
+        <v>701</v>
+      </c>
+      <c r="O34" s="56">
+        <v>13421</v>
+      </c>
+      <c r="P34" s="57">
+        <v>1518</v>
+      </c>
+      <c r="Q34" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S34" s="16"/>
-      <c r="T34" s="74" t="s">
+      <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="U34" s="55"/>
-[...3 lines deleted...]
-      <c r="Y34" s="81" t="s">
+      <c r="U34" s="53">
+        <v>26275</v>
+      </c>
+      <c r="V34" s="56">
+        <v>1783</v>
+      </c>
+      <c r="W34" s="56">
+        <v>78754</v>
+      </c>
+      <c r="X34" s="57">
+        <v>2758</v>
+      </c>
+      <c r="Y34" s="42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="53">
-        <v>960894</v>
+        <v>966551</v>
       </c>
       <c r="D35" s="53">
-        <v>65335</v>
+        <v>66711</v>
       </c>
       <c r="E35" s="53">
-        <v>777013</v>
+        <v>783776</v>
       </c>
       <c r="F35" s="53">
-        <v>56580</v>
+        <v>57564</v>
       </c>
       <c r="G35" s="53">
-        <v>41713</v>
+        <v>39630</v>
       </c>
       <c r="H35" s="54">
-        <v>1633</v>
+        <v>1651</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="14"/>
       <c r="K35" s="58">
-        <v>13740</v>
+        <v>13925</v>
       </c>
       <c r="L35" s="53">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="M35" s="53">
-        <v>9978</v>
+        <v>9970</v>
       </c>
       <c r="N35" s="53">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="O35" s="56">
-        <v>13421</v>
+        <v>13190</v>
       </c>
       <c r="P35" s="57">
-        <v>1518</v>
+        <v>1542</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U35" s="53">
-        <v>26275</v>
+        <v>26259</v>
       </c>
       <c r="V35" s="56">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="W35" s="56">
-        <v>78754</v>
+        <v>79802</v>
       </c>
       <c r="X35" s="57">
-        <v>2758</v>
+        <v>3108</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="2:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="61" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="44"/>
       <c r="H36" s="47"/>
       <c r="K36" s="66" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="T36" s="71" t="s">