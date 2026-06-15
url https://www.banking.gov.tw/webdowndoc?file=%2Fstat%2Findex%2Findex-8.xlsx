--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_F3E438E3216F0A27CDCD71D2C2AC48BAB3AD068A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_636E677343770A27CDCD71D2C2AC4803FB6A2F1E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="80" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'80'!$A$2:$Z$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="101">
   <si>
     <t>資產</t>
   </si>
   <si>
     <t>淨值</t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
@@ -718,168 +718,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
     <t>　　  2月</t>
   </si>
   <si>
     <t>　　  3月</t>
   </si>
   <si>
-    <t>　　  4月</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         Jan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0"/>
     <numFmt numFmtId="178" formatCode="###\ ##0;\-###\ ##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
@@ -5035,918 +5035,918 @@
       <c r="S21" s="16"/>
       <c r="T21" s="74" t="s">
         <v>60</v>
       </c>
       <c r="U21" s="75">
         <v>26282</v>
       </c>
       <c r="V21" s="79">
         <v>1763</v>
       </c>
       <c r="W21" s="79">
         <v>78587</v>
       </c>
       <c r="X21" s="80">
         <v>2457</v>
       </c>
       <c r="Y21" s="81" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="53">
-        <v>904953</v>
+        <v>903663</v>
       </c>
       <c r="D22" s="53">
-        <v>60687</v>
+        <v>60418</v>
       </c>
       <c r="E22" s="53">
-        <v>729318</v>
+        <v>729398</v>
       </c>
       <c r="F22" s="53">
-        <v>53101</v>
+        <v>53157</v>
       </c>
       <c r="G22" s="53">
-        <v>35621</v>
+        <v>36427</v>
       </c>
       <c r="H22" s="54">
-        <v>1512</v>
+        <v>1524</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="14"/>
       <c r="K22" s="58">
-        <v>15038</v>
+        <v>13363</v>
       </c>
       <c r="L22" s="53">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="M22" s="53">
-        <v>9772</v>
+        <v>9736</v>
       </c>
       <c r="N22" s="53">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="O22" s="56">
-        <v>12398</v>
+        <v>12640</v>
       </c>
       <c r="P22" s="57">
-        <v>1405</v>
+        <v>1393</v>
       </c>
       <c r="Q22" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="53">
-        <v>25758</v>
+        <v>25677</v>
       </c>
       <c r="V22" s="56">
-        <v>1711</v>
+        <v>1735</v>
       </c>
       <c r="W22" s="56">
-        <v>77048</v>
+        <v>76422</v>
       </c>
       <c r="X22" s="57">
-        <v>1931</v>
+        <v>1583</v>
       </c>
       <c r="Y22" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="53">
-        <v>905327</v>
+        <v>909719</v>
       </c>
       <c r="D23" s="53">
-        <v>60616</v>
+        <v>59334</v>
       </c>
       <c r="E23" s="53">
-        <v>729602</v>
+        <v>733136</v>
       </c>
       <c r="F23" s="53">
-        <v>53270</v>
+        <v>51996</v>
       </c>
       <c r="G23" s="53">
-        <v>36519</v>
+        <v>38200</v>
       </c>
       <c r="H23" s="54">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="14"/>
       <c r="K23" s="58">
-        <v>14434</v>
+        <v>13828</v>
       </c>
       <c r="L23" s="53">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M23" s="53">
-        <v>9715</v>
+        <v>9790</v>
       </c>
       <c r="N23" s="53">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="O23" s="56">
-        <v>12532</v>
+        <v>12627</v>
       </c>
       <c r="P23" s="57">
-        <v>1407</v>
+        <v>1390</v>
       </c>
       <c r="Q23" s="42" t="s">
         <v>89</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="U23" s="53">
-        <v>25690</v>
+        <v>25770</v>
       </c>
       <c r="V23" s="56">
-        <v>1719</v>
+        <v>1749</v>
       </c>
       <c r="W23" s="56">
-        <v>76835</v>
+        <v>76369</v>
       </c>
       <c r="X23" s="57">
-        <v>1679</v>
+        <v>1644</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="53">
-        <v>903663</v>
+        <v>912628</v>
       </c>
       <c r="D24" s="53">
-        <v>60418</v>
+        <v>59730</v>
       </c>
       <c r="E24" s="53">
-        <v>729398</v>
+        <v>735967</v>
       </c>
       <c r="F24" s="53">
-        <v>53157</v>
+        <v>52284</v>
       </c>
       <c r="G24" s="53">
-        <v>36427</v>
+        <v>38921</v>
       </c>
       <c r="H24" s="54">
-        <v>1524</v>
+        <v>1515</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="14"/>
       <c r="K24" s="58">
-        <v>13363</v>
+        <v>12986</v>
       </c>
       <c r="L24" s="53">
         <v>360</v>
       </c>
       <c r="M24" s="53">
-        <v>9736</v>
+        <v>9761</v>
       </c>
       <c r="N24" s="53">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="O24" s="56">
-        <v>12640</v>
+        <v>12701</v>
       </c>
       <c r="P24" s="57">
-        <v>1393</v>
+        <v>1409</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>90</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="53">
-        <v>25677</v>
+        <v>25837</v>
       </c>
       <c r="V24" s="56">
-        <v>1735</v>
+        <v>1765</v>
       </c>
       <c r="W24" s="56">
-        <v>76422</v>
+        <v>76455</v>
       </c>
       <c r="X24" s="57">
-        <v>1583</v>
+        <v>1718</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
-        <v>909719</v>
+        <v>917720</v>
       </c>
       <c r="D25" s="53">
-        <v>59334</v>
+        <v>60301</v>
       </c>
       <c r="E25" s="53">
-        <v>733136</v>
+        <v>739781</v>
       </c>
       <c r="F25" s="53">
-        <v>51996</v>
+        <v>52582</v>
       </c>
       <c r="G25" s="53">
-        <v>38200</v>
+        <v>38473</v>
       </c>
       <c r="H25" s="54">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="14"/>
       <c r="K25" s="58">
-        <v>13828</v>
+        <v>13921</v>
       </c>
       <c r="L25" s="53">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M25" s="53">
-        <v>9790</v>
+        <v>9807</v>
       </c>
       <c r="N25" s="53">
-        <v>671</v>
+        <v>687</v>
       </c>
       <c r="O25" s="56">
-        <v>12627</v>
+        <v>12879</v>
       </c>
       <c r="P25" s="57">
-        <v>1390</v>
+        <v>1425</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="U25" s="53">
-        <v>25770</v>
+        <v>25939</v>
       </c>
       <c r="V25" s="56">
-        <v>1749</v>
+        <v>1779</v>
       </c>
       <c r="W25" s="56">
-        <v>76369</v>
+        <v>76919</v>
       </c>
       <c r="X25" s="57">
-        <v>1644</v>
+        <v>1950</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
-        <v>912628</v>
+        <v>926699</v>
       </c>
       <c r="D26" s="53">
-        <v>59730</v>
+        <v>61403</v>
       </c>
       <c r="E26" s="53">
-        <v>735967</v>
+        <v>748989</v>
       </c>
       <c r="F26" s="53">
-        <v>52284</v>
+        <v>53498</v>
       </c>
       <c r="G26" s="53">
-        <v>38921</v>
+        <v>37927</v>
       </c>
       <c r="H26" s="54">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="14"/>
       <c r="K26" s="58">
-        <v>12986</v>
+        <v>13538</v>
       </c>
       <c r="L26" s="53">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M26" s="53">
-        <v>9761</v>
+        <v>9877</v>
       </c>
       <c r="N26" s="53">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="O26" s="56">
-        <v>12701</v>
+        <v>13001</v>
       </c>
       <c r="P26" s="57">
-        <v>1409</v>
+        <v>1457</v>
       </c>
       <c r="Q26" s="42" t="s">
         <v>92</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="U26" s="53">
-        <v>25837</v>
+        <v>26039</v>
       </c>
       <c r="V26" s="56">
-        <v>1765</v>
+        <v>1795</v>
       </c>
       <c r="W26" s="56">
-        <v>76455</v>
+        <v>77328</v>
       </c>
       <c r="X26" s="57">
-        <v>1718</v>
+        <v>2080</v>
       </c>
       <c r="Y26" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="53">
-        <v>917720</v>
+        <v>930176</v>
       </c>
       <c r="D27" s="53">
-        <v>60301</v>
+        <v>62389</v>
       </c>
       <c r="E27" s="53">
-        <v>739781</v>
+        <v>752609</v>
       </c>
       <c r="F27" s="53">
-        <v>52582</v>
+        <v>54264</v>
       </c>
       <c r="G27" s="53">
-        <v>38473</v>
+        <v>37912</v>
       </c>
       <c r="H27" s="54">
-        <v>1518</v>
+        <v>1510</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="14"/>
       <c r="K27" s="58">
-        <v>13921</v>
+        <v>12987</v>
       </c>
       <c r="L27" s="53">
         <v>361</v>
       </c>
       <c r="M27" s="53">
-        <v>9807</v>
+        <v>9926</v>
       </c>
       <c r="N27" s="53">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O27" s="56">
-        <v>12879</v>
+        <v>13050</v>
       </c>
       <c r="P27" s="57">
-        <v>1425</v>
+        <v>1476</v>
       </c>
       <c r="Q27" s="42" t="s">
         <v>93</v>
       </c>
       <c r="S27" s="16"/>
       <c r="T27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="U27" s="53">
-        <v>25939</v>
+        <v>26090</v>
       </c>
       <c r="V27" s="56">
-        <v>1779</v>
+        <v>1812</v>
       </c>
       <c r="W27" s="56">
-        <v>76919</v>
+        <v>77602</v>
       </c>
       <c r="X27" s="57">
-        <v>1950</v>
+        <v>2268</v>
       </c>
       <c r="Y27" s="42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
-        <v>926699</v>
+        <v>934037</v>
       </c>
       <c r="D28" s="53">
-        <v>61403</v>
+        <v>63457</v>
       </c>
       <c r="E28" s="53">
-        <v>748989</v>
+        <v>754248</v>
       </c>
       <c r="F28" s="53">
-        <v>53498</v>
+        <v>54993</v>
       </c>
       <c r="G28" s="53">
-        <v>37927</v>
+        <v>39394</v>
       </c>
       <c r="H28" s="54">
-        <v>1524</v>
+        <v>1572</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="14"/>
       <c r="K28" s="58">
-        <v>13538</v>
+        <v>13034</v>
       </c>
       <c r="L28" s="53">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M28" s="53">
-        <v>9877</v>
+        <v>9899</v>
       </c>
       <c r="N28" s="53">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="O28" s="56">
-        <v>13001</v>
+        <v>13323</v>
       </c>
       <c r="P28" s="57">
-        <v>1457</v>
+        <v>1500</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>94</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="U28" s="53">
-        <v>26039</v>
+        <v>26114</v>
       </c>
       <c r="V28" s="56">
-        <v>1795</v>
+        <v>1823</v>
       </c>
       <c r="W28" s="56">
-        <v>77328</v>
+        <v>78025</v>
       </c>
       <c r="X28" s="57">
-        <v>2080</v>
+        <v>2504</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="53">
-        <v>930176</v>
+        <v>941567</v>
       </c>
       <c r="D29" s="53">
-        <v>62389</v>
+        <v>63976</v>
       </c>
       <c r="E29" s="53">
-        <v>752609</v>
+        <v>761780</v>
       </c>
       <c r="F29" s="53">
-        <v>54264</v>
+        <v>55506</v>
       </c>
       <c r="G29" s="53">
-        <v>37912</v>
+        <v>39685</v>
       </c>
       <c r="H29" s="54">
-        <v>1510</v>
+        <v>1591</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="14"/>
       <c r="K29" s="58">
-        <v>12987</v>
+        <v>12276</v>
       </c>
       <c r="L29" s="53">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="M29" s="53">
-        <v>9926</v>
+        <v>9893</v>
       </c>
       <c r="N29" s="53">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="O29" s="56">
-        <v>13050</v>
+        <v>13253</v>
       </c>
       <c r="P29" s="57">
-        <v>1476</v>
+        <v>1512</v>
       </c>
       <c r="Q29" s="42" t="s">
         <v>95</v>
       </c>
       <c r="S29" s="16"/>
       <c r="T29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="U29" s="53">
-        <v>26090</v>
+        <v>26173</v>
       </c>
       <c r="V29" s="56">
-        <v>1812</v>
+        <v>1833</v>
       </c>
       <c r="W29" s="56">
-        <v>77602</v>
+        <v>78507</v>
       </c>
       <c r="X29" s="57">
-        <v>2268</v>
+        <v>2461</v>
       </c>
       <c r="Y29" s="42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="53">
-        <v>934037</v>
+        <v>949037</v>
       </c>
       <c r="D30" s="53">
-        <v>63457</v>
+        <v>64280</v>
       </c>
       <c r="E30" s="53">
-        <v>754248</v>
+        <v>766457</v>
       </c>
       <c r="F30" s="53">
-        <v>54993</v>
+        <v>55881</v>
       </c>
       <c r="G30" s="53">
-        <v>39394</v>
+        <v>42199</v>
       </c>
       <c r="H30" s="54">
-        <v>1572</v>
+        <v>1597</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="14"/>
       <c r="K30" s="58">
-        <v>13034</v>
+        <v>12293</v>
       </c>
       <c r="L30" s="53">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="M30" s="53">
-        <v>9899</v>
+        <v>9938</v>
       </c>
       <c r="N30" s="53">
         <v>698</v>
       </c>
       <c r="O30" s="56">
-        <v>13323</v>
+        <v>13280</v>
       </c>
       <c r="P30" s="57">
-        <v>1500</v>
+        <v>1513</v>
       </c>
       <c r="Q30" s="42" t="s">
         <v>96</v>
       </c>
       <c r="S30" s="16"/>
       <c r="T30" s="52" t="s">
         <v>69</v>
       </c>
       <c r="U30" s="53">
-        <v>26114</v>
+        <v>26282</v>
       </c>
       <c r="V30" s="56">
-        <v>1823</v>
+        <v>1763</v>
       </c>
       <c r="W30" s="56">
-        <v>78025</v>
+        <v>78587</v>
       </c>
       <c r="X30" s="57">
-        <v>2504</v>
+        <v>2457</v>
       </c>
       <c r="Y30" s="42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="52" t="s">
+      <c r="B31" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="53">
-[...16 lines deleted...]
-      </c>
+      <c r="C31" s="53"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="53"/>
+      <c r="F31" s="53"/>
+      <c r="G31" s="53"/>
+      <c r="H31" s="54"/>
       <c r="I31" s="15"/>
       <c r="J31" s="14"/>
-      <c r="K31" s="58">
-[...17 lines deleted...]
-      <c r="Q31" s="42" t="s">
+      <c r="K31" s="58"/>
+      <c r="L31" s="53"/>
+      <c r="M31" s="53"/>
+      <c r="N31" s="53"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="81" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="16"/>
-      <c r="T31" s="52" t="s">
+      <c r="T31" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="U31" s="53">
-[...11 lines deleted...]
-      <c r="Y31" s="42" t="s">
+      <c r="U31" s="55"/>
+      <c r="V31" s="59"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="81" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="53">
-        <v>949037</v>
+        <v>960894</v>
       </c>
       <c r="D32" s="53">
-        <v>64280</v>
+        <v>65335</v>
       </c>
       <c r="E32" s="53">
-        <v>766457</v>
+        <v>777013</v>
       </c>
       <c r="F32" s="53">
-        <v>55881</v>
+        <v>56580</v>
       </c>
       <c r="G32" s="53">
-        <v>42199</v>
+        <v>41713</v>
       </c>
       <c r="H32" s="54">
-        <v>1597</v>
+        <v>1633</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="14"/>
       <c r="K32" s="58">
-        <v>12293</v>
+        <v>13740</v>
       </c>
       <c r="L32" s="53">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="M32" s="53">
-        <v>9938</v>
+        <v>9978</v>
       </c>
       <c r="N32" s="53">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O32" s="56">
-        <v>13280</v>
+        <v>13421</v>
       </c>
       <c r="P32" s="57">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="Q32" s="42" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="16"/>
       <c r="T32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U32" s="53">
-        <v>26282</v>
+        <v>26275</v>
       </c>
       <c r="V32" s="56">
-        <v>1763</v>
+        <v>1783</v>
       </c>
       <c r="W32" s="56">
-        <v>78587</v>
+        <v>78754</v>
       </c>
       <c r="X32" s="57">
-        <v>2457</v>
+        <v>2758</v>
       </c>
       <c r="Y32" s="42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="74" t="s">
+      <c r="B33" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="53"/>
-[...4 lines deleted...]
-      <c r="H33" s="54"/>
+      <c r="C33" s="53">
+        <v>966551</v>
+      </c>
+      <c r="D33" s="53">
+        <v>66711</v>
+      </c>
+      <c r="E33" s="53">
+        <v>783776</v>
+      </c>
+      <c r="F33" s="53">
+        <v>57564</v>
+      </c>
+      <c r="G33" s="53">
+        <v>39630</v>
+      </c>
+      <c r="H33" s="54">
+        <v>1651</v>
+      </c>
       <c r="I33" s="15"/>
       <c r="J33" s="14"/>
-      <c r="K33" s="58"/>
-[...5 lines deleted...]
-      <c r="Q33" s="81" t="s">
+      <c r="K33" s="58">
+        <v>13925</v>
+      </c>
+      <c r="L33" s="53">
+        <v>348</v>
+      </c>
+      <c r="M33" s="53">
+        <v>9970</v>
+      </c>
+      <c r="N33" s="53">
+        <v>708</v>
+      </c>
+      <c r="O33" s="56">
+        <v>13190</v>
+      </c>
+      <c r="P33" s="57">
+        <v>1542</v>
+      </c>
+      <c r="Q33" s="42" t="s">
         <v>99</v>
       </c>
       <c r="S33" s="16"/>
-      <c r="T33" s="74" t="s">
+      <c r="T33" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="U33" s="55"/>
-[...3 lines deleted...]
-      <c r="Y33" s="81" t="s">
+      <c r="U33" s="53">
+        <v>26259</v>
+      </c>
+      <c r="V33" s="56">
+        <v>1791</v>
+      </c>
+      <c r="W33" s="56">
+        <v>79802</v>
+      </c>
+      <c r="X33" s="57">
+        <v>3108</v>
+      </c>
+      <c r="Y33" s="42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="53">
-        <v>960894</v>
+        <v>975419</v>
       </c>
       <c r="D34" s="53">
-        <v>65335</v>
+        <v>66040</v>
       </c>
       <c r="E34" s="53">
-        <v>777013</v>
+        <v>788764</v>
       </c>
       <c r="F34" s="53">
-        <v>56580</v>
+        <v>57243</v>
       </c>
       <c r="G34" s="53">
-        <v>41713</v>
+        <v>43754</v>
       </c>
       <c r="H34" s="54">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="14"/>
       <c r="K34" s="58">
-        <v>13740</v>
+        <v>14263</v>
       </c>
       <c r="L34" s="53">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="M34" s="53">
-        <v>9978</v>
+        <v>9923</v>
       </c>
       <c r="N34" s="53">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="O34" s="56">
-        <v>13421</v>
+        <v>13316</v>
       </c>
       <c r="P34" s="57">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="Q34" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S34" s="16"/>
       <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="U34" s="53">
-        <v>26275</v>
+        <v>26179</v>
       </c>
       <c r="V34" s="56">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="W34" s="56">
-        <v>78754</v>
+        <v>79220</v>
       </c>
       <c r="X34" s="57">
-        <v>2758</v>
+        <v>2795</v>
       </c>
       <c r="Y34" s="42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="53">
-        <v>966551</v>
+        <v>987044</v>
       </c>
       <c r="D35" s="53">
-        <v>66711</v>
+        <v>67655</v>
       </c>
       <c r="E35" s="53">
-        <v>783776</v>
+        <v>800952</v>
       </c>
       <c r="F35" s="53">
-        <v>57564</v>
+        <v>58084</v>
       </c>
       <c r="G35" s="53">
-        <v>39630</v>
+        <v>41901</v>
       </c>
       <c r="H35" s="54">
-        <v>1651</v>
+        <v>1671</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="14"/>
       <c r="K35" s="58">
-        <v>13925</v>
+        <v>14852</v>
       </c>
       <c r="L35" s="53">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M35" s="53">
-        <v>9970</v>
+        <v>9979</v>
       </c>
       <c r="N35" s="53">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="O35" s="56">
-        <v>13190</v>
+        <v>13281</v>
       </c>
       <c r="P35" s="57">
-        <v>1542</v>
+        <v>1474</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U35" s="53">
-        <v>26259</v>
+        <v>26240</v>
       </c>
       <c r="V35" s="56">
-        <v>1791</v>
+        <v>1814</v>
       </c>
       <c r="W35" s="56">
-        <v>79802</v>
+        <v>79839</v>
       </c>
       <c r="X35" s="57">
-        <v>3108</v>
+        <v>3561</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="2:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="61" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="44"/>
       <c r="H36" s="47"/>
       <c r="K36" s="66" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="T36" s="71" t="s">