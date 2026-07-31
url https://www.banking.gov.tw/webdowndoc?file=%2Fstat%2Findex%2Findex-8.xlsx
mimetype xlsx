--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_636E677343770A27CDCD71D2C2AC4803FB6A2F1E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_43E6751BA1710A27CDCD71D2C2AC48F6832D03B4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="80" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'80'!$A$2:$Z$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="101">
   <si>
     <t>資產</t>
   </si>
   <si>
     <t>淨值</t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
@@ -718,168 +718,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
     <t>　　  4月</t>
   </si>
   <si>
-    <t>　　  5月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Mar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0"/>
     <numFmt numFmtId="178" formatCode="###\ ##0;\-###\ ##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
@@ -5035,918 +5035,918 @@
       <c r="S21" s="16"/>
       <c r="T21" s="74" t="s">
         <v>60</v>
       </c>
       <c r="U21" s="75">
         <v>26282</v>
       </c>
       <c r="V21" s="79">
         <v>1763</v>
       </c>
       <c r="W21" s="79">
         <v>78587</v>
       </c>
       <c r="X21" s="80">
         <v>2457</v>
       </c>
       <c r="Y21" s="81" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="53">
-        <v>903663</v>
+        <v>909719</v>
       </c>
       <c r="D22" s="53">
-        <v>60418</v>
+        <v>59334</v>
       </c>
       <c r="E22" s="53">
-        <v>729398</v>
+        <v>733136</v>
       </c>
       <c r="F22" s="53">
-        <v>53157</v>
+        <v>51996</v>
       </c>
       <c r="G22" s="53">
-        <v>36427</v>
+        <v>38200</v>
       </c>
       <c r="H22" s="54">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="14"/>
       <c r="K22" s="58">
-        <v>13363</v>
+        <v>13828</v>
       </c>
       <c r="L22" s="53">
         <v>360</v>
       </c>
       <c r="M22" s="53">
-        <v>9736</v>
+        <v>9790</v>
       </c>
       <c r="N22" s="53">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="O22" s="56">
-        <v>12640</v>
+        <v>12627</v>
       </c>
       <c r="P22" s="57">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="Q22" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="53">
-        <v>25677</v>
+        <v>25770</v>
       </c>
       <c r="V22" s="56">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="W22" s="56">
-        <v>76422</v>
+        <v>76369</v>
       </c>
       <c r="X22" s="57">
-        <v>1583</v>
+        <v>1644</v>
       </c>
       <c r="Y22" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="53">
-        <v>909719</v>
+        <v>912628</v>
       </c>
       <c r="D23" s="53">
-        <v>59334</v>
+        <v>59730</v>
       </c>
       <c r="E23" s="53">
-        <v>733136</v>
+        <v>735967</v>
       </c>
       <c r="F23" s="53">
-        <v>51996</v>
+        <v>52284</v>
       </c>
       <c r="G23" s="53">
-        <v>38200</v>
+        <v>38921</v>
       </c>
       <c r="H23" s="54">
-        <v>1525</v>
+        <v>1515</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="14"/>
       <c r="K23" s="58">
-        <v>13828</v>
+        <v>12986</v>
       </c>
       <c r="L23" s="53">
         <v>360</v>
       </c>
       <c r="M23" s="53">
-        <v>9790</v>
+        <v>9761</v>
       </c>
       <c r="N23" s="53">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="O23" s="56">
-        <v>12627</v>
+        <v>12701</v>
       </c>
       <c r="P23" s="57">
-        <v>1390</v>
+        <v>1409</v>
       </c>
       <c r="Q23" s="42" t="s">
         <v>89</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="U23" s="53">
-        <v>25770</v>
+        <v>25837</v>
       </c>
       <c r="V23" s="56">
-        <v>1749</v>
+        <v>1765</v>
       </c>
       <c r="W23" s="56">
-        <v>76369</v>
+        <v>76455</v>
       </c>
       <c r="X23" s="57">
-        <v>1644</v>
+        <v>1718</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="53">
-        <v>912628</v>
+        <v>917720</v>
       </c>
       <c r="D24" s="53">
-        <v>59730</v>
+        <v>60301</v>
       </c>
       <c r="E24" s="53">
-        <v>735967</v>
+        <v>739781</v>
       </c>
       <c r="F24" s="53">
-        <v>52284</v>
+        <v>52582</v>
       </c>
       <c r="G24" s="53">
-        <v>38921</v>
+        <v>38473</v>
       </c>
       <c r="H24" s="54">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="14"/>
       <c r="K24" s="58">
-        <v>12986</v>
+        <v>13921</v>
       </c>
       <c r="L24" s="53">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M24" s="53">
-        <v>9761</v>
+        <v>9807</v>
       </c>
       <c r="N24" s="53">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="O24" s="56">
-        <v>12701</v>
+        <v>12879</v>
       </c>
       <c r="P24" s="57">
-        <v>1409</v>
+        <v>1425</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>90</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="53">
-        <v>25837</v>
+        <v>25939</v>
       </c>
       <c r="V24" s="56">
-        <v>1765</v>
+        <v>1779</v>
       </c>
       <c r="W24" s="56">
-        <v>76455</v>
+        <v>76919</v>
       </c>
       <c r="X24" s="57">
-        <v>1718</v>
+        <v>1950</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
-        <v>917720</v>
+        <v>926699</v>
       </c>
       <c r="D25" s="53">
-        <v>60301</v>
+        <v>61403</v>
       </c>
       <c r="E25" s="53">
-        <v>739781</v>
+        <v>748989</v>
       </c>
       <c r="F25" s="53">
-        <v>52582</v>
+        <v>53498</v>
       </c>
       <c r="G25" s="53">
-        <v>38473</v>
+        <v>37927</v>
       </c>
       <c r="H25" s="54">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="14"/>
       <c r="K25" s="58">
-        <v>13921</v>
+        <v>13538</v>
       </c>
       <c r="L25" s="53">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M25" s="53">
-        <v>9807</v>
+        <v>9877</v>
       </c>
       <c r="N25" s="53">
         <v>687</v>
       </c>
       <c r="O25" s="56">
-        <v>12879</v>
+        <v>13001</v>
       </c>
       <c r="P25" s="57">
-        <v>1425</v>
+        <v>1457</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="U25" s="53">
-        <v>25939</v>
+        <v>26039</v>
       </c>
       <c r="V25" s="56">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="W25" s="56">
-        <v>76919</v>
+        <v>77328</v>
       </c>
       <c r="X25" s="57">
-        <v>1950</v>
+        <v>2080</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
-        <v>926699</v>
+        <v>930176</v>
       </c>
       <c r="D26" s="53">
-        <v>61403</v>
+        <v>62389</v>
       </c>
       <c r="E26" s="53">
-        <v>748989</v>
+        <v>752609</v>
       </c>
       <c r="F26" s="53">
-        <v>53498</v>
+        <v>54264</v>
       </c>
       <c r="G26" s="53">
-        <v>37927</v>
+        <v>37912</v>
       </c>
       <c r="H26" s="54">
-        <v>1524</v>
+        <v>1510</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="14"/>
       <c r="K26" s="58">
-        <v>13538</v>
+        <v>12987</v>
       </c>
       <c r="L26" s="53">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M26" s="53">
-        <v>9877</v>
+        <v>9926</v>
       </c>
       <c r="N26" s="53">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O26" s="56">
-        <v>13001</v>
+        <v>13050</v>
       </c>
       <c r="P26" s="57">
-        <v>1457</v>
+        <v>1476</v>
       </c>
       <c r="Q26" s="42" t="s">
         <v>92</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="U26" s="53">
-        <v>26039</v>
+        <v>26090</v>
       </c>
       <c r="V26" s="56">
-        <v>1795</v>
+        <v>1812</v>
       </c>
       <c r="W26" s="56">
-        <v>77328</v>
+        <v>77602</v>
       </c>
       <c r="X26" s="57">
-        <v>2080</v>
+        <v>2268</v>
       </c>
       <c r="Y26" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="53">
-        <v>930176</v>
+        <v>934037</v>
       </c>
       <c r="D27" s="53">
-        <v>62389</v>
+        <v>63457</v>
       </c>
       <c r="E27" s="53">
-        <v>752609</v>
+        <v>754248</v>
       </c>
       <c r="F27" s="53">
-        <v>54264</v>
+        <v>54993</v>
       </c>
       <c r="G27" s="53">
-        <v>37912</v>
+        <v>39394</v>
       </c>
       <c r="H27" s="54">
-        <v>1510</v>
+        <v>1572</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="14"/>
       <c r="K27" s="58">
-        <v>12987</v>
+        <v>13034</v>
       </c>
       <c r="L27" s="53">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="M27" s="53">
-        <v>9926</v>
+        <v>9899</v>
       </c>
       <c r="N27" s="53">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O27" s="56">
-        <v>13050</v>
+        <v>13323</v>
       </c>
       <c r="P27" s="57">
-        <v>1476</v>
+        <v>1500</v>
       </c>
       <c r="Q27" s="42" t="s">
         <v>93</v>
       </c>
       <c r="S27" s="16"/>
       <c r="T27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="U27" s="53">
-        <v>26090</v>
+        <v>26114</v>
       </c>
       <c r="V27" s="56">
-        <v>1812</v>
+        <v>1823</v>
       </c>
       <c r="W27" s="56">
-        <v>77602</v>
+        <v>78025</v>
       </c>
       <c r="X27" s="57">
-        <v>2268</v>
+        <v>2504</v>
       </c>
       <c r="Y27" s="42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
-        <v>934037</v>
+        <v>941567</v>
       </c>
       <c r="D28" s="53">
-        <v>63457</v>
+        <v>63976</v>
       </c>
       <c r="E28" s="53">
-        <v>754248</v>
+        <v>761780</v>
       </c>
       <c r="F28" s="53">
-        <v>54993</v>
+        <v>55506</v>
       </c>
       <c r="G28" s="53">
-        <v>39394</v>
+        <v>39685</v>
       </c>
       <c r="H28" s="54">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="14"/>
       <c r="K28" s="58">
-        <v>13034</v>
+        <v>12276</v>
       </c>
       <c r="L28" s="53">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M28" s="53">
-        <v>9899</v>
+        <v>9893</v>
       </c>
       <c r="N28" s="53">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O28" s="56">
-        <v>13323</v>
+        <v>13253</v>
       </c>
       <c r="P28" s="57">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>94</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="U28" s="53">
-        <v>26114</v>
+        <v>26173</v>
       </c>
       <c r="V28" s="56">
-        <v>1823</v>
+        <v>1833</v>
       </c>
       <c r="W28" s="56">
-        <v>78025</v>
+        <v>78507</v>
       </c>
       <c r="X28" s="57">
-        <v>2504</v>
+        <v>2461</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C29" s="53">
-        <v>941567</v>
+        <v>949037</v>
       </c>
       <c r="D29" s="53">
-        <v>63976</v>
+        <v>64280</v>
       </c>
       <c r="E29" s="53">
-        <v>761780</v>
+        <v>766457</v>
       </c>
       <c r="F29" s="53">
-        <v>55506</v>
+        <v>55881</v>
       </c>
       <c r="G29" s="53">
-        <v>39685</v>
+        <v>42199</v>
       </c>
       <c r="H29" s="54">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="14"/>
       <c r="K29" s="58">
-        <v>12276</v>
+        <v>12293</v>
       </c>
       <c r="L29" s="53">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M29" s="53">
-        <v>9893</v>
+        <v>9938</v>
       </c>
       <c r="N29" s="53">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="O29" s="56">
-        <v>13253</v>
+        <v>13280</v>
       </c>
       <c r="P29" s="57">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="Q29" s="42" t="s">
         <v>95</v>
       </c>
       <c r="S29" s="16"/>
       <c r="T29" s="52" t="s">
         <v>68</v>
       </c>
       <c r="U29" s="53">
-        <v>26173</v>
+        <v>26282</v>
       </c>
       <c r="V29" s="56">
-        <v>1833</v>
+        <v>1763</v>
       </c>
       <c r="W29" s="56">
-        <v>78507</v>
+        <v>78587</v>
       </c>
       <c r="X29" s="57">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="Y29" s="42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="52" t="s">
+      <c r="B30" s="74" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="53">
-[...16 lines deleted...]
-      </c>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="54"/>
       <c r="I30" s="15"/>
       <c r="J30" s="14"/>
-      <c r="K30" s="58">
-[...17 lines deleted...]
-      <c r="Q30" s="42" t="s">
+      <c r="K30" s="58"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="56"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="81" t="s">
         <v>96</v>
       </c>
       <c r="S30" s="16"/>
-      <c r="T30" s="52" t="s">
+      <c r="T30" s="74" t="s">
         <v>69</v>
       </c>
-      <c r="U30" s="53">
-[...11 lines deleted...]
-      <c r="Y30" s="42" t="s">
+      <c r="U30" s="55"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="81" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="74" t="s">
+      <c r="B31" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="53"/>
-[...4 lines deleted...]
-      <c r="H31" s="54"/>
+      <c r="C31" s="53">
+        <v>960894</v>
+      </c>
+      <c r="D31" s="53">
+        <v>65335</v>
+      </c>
+      <c r="E31" s="53">
+        <v>777013</v>
+      </c>
+      <c r="F31" s="53">
+        <v>56580</v>
+      </c>
+      <c r="G31" s="53">
+        <v>41713</v>
+      </c>
+      <c r="H31" s="54">
+        <v>1633</v>
+      </c>
       <c r="I31" s="15"/>
       <c r="J31" s="14"/>
-      <c r="K31" s="58"/>
-[...5 lines deleted...]
-      <c r="Q31" s="81" t="s">
+      <c r="K31" s="58">
+        <v>13740</v>
+      </c>
+      <c r="L31" s="53">
+        <v>363</v>
+      </c>
+      <c r="M31" s="53">
+        <v>9978</v>
+      </c>
+      <c r="N31" s="53">
+        <v>701</v>
+      </c>
+      <c r="O31" s="56">
+        <v>13421</v>
+      </c>
+      <c r="P31" s="57">
+        <v>1518</v>
+      </c>
+      <c r="Q31" s="42" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="16"/>
-      <c r="T31" s="74" t="s">
+      <c r="T31" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="U31" s="55"/>
-[...3 lines deleted...]
-      <c r="Y31" s="81" t="s">
+      <c r="U31" s="53">
+        <v>26275</v>
+      </c>
+      <c r="V31" s="56">
+        <v>1783</v>
+      </c>
+      <c r="W31" s="56">
+        <v>78754</v>
+      </c>
+      <c r="X31" s="57">
+        <v>2758</v>
+      </c>
+      <c r="Y31" s="42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="53">
-        <v>960894</v>
+        <v>966551</v>
       </c>
       <c r="D32" s="53">
-        <v>65335</v>
+        <v>66711</v>
       </c>
       <c r="E32" s="53">
-        <v>777013</v>
+        <v>783776</v>
       </c>
       <c r="F32" s="53">
-        <v>56580</v>
+        <v>57564</v>
       </c>
       <c r="G32" s="53">
-        <v>41713</v>
+        <v>39630</v>
       </c>
       <c r="H32" s="54">
-        <v>1633</v>
+        <v>1651</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="14"/>
       <c r="K32" s="58">
-        <v>13740</v>
+        <v>13925</v>
       </c>
       <c r="L32" s="53">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="M32" s="53">
-        <v>9978</v>
+        <v>9970</v>
       </c>
       <c r="N32" s="53">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="O32" s="56">
-        <v>13421</v>
+        <v>13190</v>
       </c>
       <c r="P32" s="57">
-        <v>1518</v>
+        <v>1542</v>
       </c>
       <c r="Q32" s="42" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="16"/>
       <c r="T32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U32" s="53">
-        <v>26275</v>
+        <v>26259</v>
       </c>
       <c r="V32" s="56">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="W32" s="56">
-        <v>78754</v>
+        <v>79802</v>
       </c>
       <c r="X32" s="57">
-        <v>2758</v>
+        <v>3108</v>
       </c>
       <c r="Y32" s="42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="53">
-        <v>966551</v>
+        <v>975419</v>
       </c>
       <c r="D33" s="53">
-        <v>66711</v>
+        <v>66040</v>
       </c>
       <c r="E33" s="53">
-        <v>783776</v>
+        <v>788764</v>
       </c>
       <c r="F33" s="53">
-        <v>57564</v>
+        <v>57243</v>
       </c>
       <c r="G33" s="53">
-        <v>39630</v>
+        <v>43754</v>
       </c>
       <c r="H33" s="54">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="14"/>
       <c r="K33" s="58">
-        <v>13925</v>
+        <v>14263</v>
       </c>
       <c r="L33" s="53">
         <v>348</v>
       </c>
       <c r="M33" s="53">
-        <v>9970</v>
+        <v>9923</v>
       </c>
       <c r="N33" s="53">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="O33" s="56">
-        <v>13190</v>
+        <v>13316</v>
       </c>
       <c r="P33" s="57">
-        <v>1542</v>
+        <v>1512</v>
       </c>
       <c r="Q33" s="42" t="s">
         <v>99</v>
       </c>
       <c r="S33" s="16"/>
       <c r="T33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="U33" s="53">
-        <v>26259</v>
+        <v>26179</v>
       </c>
       <c r="V33" s="56">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="W33" s="56">
-        <v>79802</v>
+        <v>79220</v>
       </c>
       <c r="X33" s="57">
-        <v>3108</v>
+        <v>2795</v>
       </c>
       <c r="Y33" s="42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="53">
-        <v>975419</v>
+        <v>987044</v>
       </c>
       <c r="D34" s="53">
-        <v>66040</v>
+        <v>67655</v>
       </c>
       <c r="E34" s="53">
-        <v>788764</v>
+        <v>800952</v>
       </c>
       <c r="F34" s="53">
-        <v>57243</v>
+        <v>58084</v>
       </c>
       <c r="G34" s="53">
-        <v>43754</v>
+        <v>41901</v>
       </c>
       <c r="H34" s="54">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="14"/>
       <c r="K34" s="58">
-        <v>14263</v>
+        <v>14852</v>
       </c>
       <c r="L34" s="53">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M34" s="53">
-        <v>9923</v>
+        <v>9979</v>
       </c>
       <c r="N34" s="53">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O34" s="56">
-        <v>13316</v>
+        <v>13281</v>
       </c>
       <c r="P34" s="57">
-        <v>1512</v>
+        <v>1474</v>
       </c>
       <c r="Q34" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S34" s="16"/>
       <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="U34" s="53">
-        <v>26179</v>
+        <v>26240</v>
       </c>
       <c r="V34" s="56">
-        <v>1798</v>
+        <v>1814</v>
       </c>
       <c r="W34" s="56">
-        <v>79220</v>
+        <v>79839</v>
       </c>
       <c r="X34" s="57">
-        <v>2795</v>
+        <v>3561</v>
       </c>
       <c r="Y34" s="42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="53">
-        <v>987044</v>
+        <v>997974</v>
       </c>
       <c r="D35" s="53">
-        <v>67655</v>
+        <v>68059</v>
       </c>
       <c r="E35" s="53">
-        <v>800952</v>
+        <v>812022</v>
       </c>
       <c r="F35" s="53">
-        <v>58084</v>
+        <v>57776</v>
       </c>
       <c r="G35" s="53">
-        <v>41901</v>
+        <v>40577</v>
       </c>
       <c r="H35" s="54">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="14"/>
       <c r="K35" s="58">
-        <v>14852</v>
+        <v>15543</v>
       </c>
       <c r="L35" s="53">
         <v>353</v>
       </c>
       <c r="M35" s="53">
-        <v>9979</v>
+        <v>9994</v>
       </c>
       <c r="N35" s="53">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="O35" s="56">
-        <v>13281</v>
+        <v>13477</v>
       </c>
       <c r="P35" s="57">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U35" s="53">
-        <v>26240</v>
+        <v>26250</v>
       </c>
       <c r="V35" s="56">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="W35" s="56">
-        <v>79839</v>
+        <v>80111</v>
       </c>
       <c r="X35" s="57">
-        <v>3561</v>
+        <v>4213</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="2:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="61" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="44"/>
       <c r="H36" s="47"/>
       <c r="K36" s="66" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="T36" s="71" t="s">