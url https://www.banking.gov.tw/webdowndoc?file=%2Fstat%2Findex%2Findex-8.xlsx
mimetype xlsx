--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_43E6751BA1710A27CDCD71D2C2AC48F6832D03B4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_E26E392FA37B0A27CDCD71D2C2AC486533AF0F76" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="80" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'80'!$A$2:$Z$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="101">
   <si>
     <t>資產</t>
   </si>
   <si>
     <t>淨值</t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
@@ -718,168 +718,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
     <t>　　  5月</t>
   </si>
   <si>
-    <t>　　  6月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Apr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ##0"/>
     <numFmt numFmtId="177" formatCode="###\ ##0"/>
     <numFmt numFmtId="178" formatCode="###\ ##0;\-###\ ##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
@@ -5035,918 +5035,918 @@
       <c r="S21" s="16"/>
       <c r="T21" s="74" t="s">
         <v>60</v>
       </c>
       <c r="U21" s="75">
         <v>26282</v>
       </c>
       <c r="V21" s="79">
         <v>1763</v>
       </c>
       <c r="W21" s="79">
         <v>78587</v>
       </c>
       <c r="X21" s="80">
         <v>2457</v>
       </c>
       <c r="Y21" s="81" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="53">
-        <v>909719</v>
+        <v>912628</v>
       </c>
       <c r="D22" s="53">
-        <v>59334</v>
+        <v>59730</v>
       </c>
       <c r="E22" s="53">
-        <v>733136</v>
+        <v>735967</v>
       </c>
       <c r="F22" s="53">
-        <v>51996</v>
+        <v>52284</v>
       </c>
       <c r="G22" s="53">
-        <v>38200</v>
+        <v>38921</v>
       </c>
       <c r="H22" s="54">
-        <v>1525</v>
+        <v>1515</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="14"/>
       <c r="K22" s="58">
-        <v>13828</v>
+        <v>12986</v>
       </c>
       <c r="L22" s="53">
         <v>360</v>
       </c>
       <c r="M22" s="53">
-        <v>9790</v>
+        <v>9761</v>
       </c>
       <c r="N22" s="53">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="O22" s="56">
-        <v>12627</v>
+        <v>12701</v>
       </c>
       <c r="P22" s="57">
-        <v>1390</v>
+        <v>1409</v>
       </c>
       <c r="Q22" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U22" s="53">
-        <v>25770</v>
+        <v>25837</v>
       </c>
       <c r="V22" s="56">
-        <v>1749</v>
+        <v>1765</v>
       </c>
       <c r="W22" s="56">
-        <v>76369</v>
+        <v>76455</v>
       </c>
       <c r="X22" s="57">
-        <v>1644</v>
+        <v>1718</v>
       </c>
       <c r="Y22" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="53">
-        <v>912628</v>
+        <v>917720</v>
       </c>
       <c r="D23" s="53">
-        <v>59730</v>
+        <v>60301</v>
       </c>
       <c r="E23" s="53">
-        <v>735967</v>
+        <v>739781</v>
       </c>
       <c r="F23" s="53">
-        <v>52284</v>
+        <v>52582</v>
       </c>
       <c r="G23" s="53">
-        <v>38921</v>
+        <v>38473</v>
       </c>
       <c r="H23" s="54">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="14"/>
       <c r="K23" s="58">
-        <v>12986</v>
+        <v>13921</v>
       </c>
       <c r="L23" s="53">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M23" s="53">
-        <v>9761</v>
+        <v>9807</v>
       </c>
       <c r="N23" s="53">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="O23" s="56">
-        <v>12701</v>
+        <v>12879</v>
       </c>
       <c r="P23" s="57">
-        <v>1409</v>
+        <v>1425</v>
       </c>
       <c r="Q23" s="42" t="s">
         <v>89</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="52" t="s">
         <v>62</v>
       </c>
       <c r="U23" s="53">
-        <v>25837</v>
+        <v>25939</v>
       </c>
       <c r="V23" s="56">
-        <v>1765</v>
+        <v>1779</v>
       </c>
       <c r="W23" s="56">
-        <v>76455</v>
+        <v>76919</v>
       </c>
       <c r="X23" s="57">
-        <v>1718</v>
+        <v>1950</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="53">
-        <v>917720</v>
+        <v>926699</v>
       </c>
       <c r="D24" s="53">
-        <v>60301</v>
+        <v>61403</v>
       </c>
       <c r="E24" s="53">
-        <v>739781</v>
+        <v>748989</v>
       </c>
       <c r="F24" s="53">
-        <v>52582</v>
+        <v>53498</v>
       </c>
       <c r="G24" s="53">
-        <v>38473</v>
+        <v>37927</v>
       </c>
       <c r="H24" s="54">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="14"/>
       <c r="K24" s="58">
-        <v>13921</v>
+        <v>13538</v>
       </c>
       <c r="L24" s="53">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M24" s="53">
-        <v>9807</v>
+        <v>9877</v>
       </c>
       <c r="N24" s="53">
         <v>687</v>
       </c>
       <c r="O24" s="56">
-        <v>12879</v>
+        <v>13001</v>
       </c>
       <c r="P24" s="57">
-        <v>1425</v>
+        <v>1457</v>
       </c>
       <c r="Q24" s="42" t="s">
         <v>90</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="52" t="s">
         <v>63</v>
       </c>
       <c r="U24" s="53">
-        <v>25939</v>
+        <v>26039</v>
       </c>
       <c r="V24" s="56">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="W24" s="56">
-        <v>76919</v>
+        <v>77328</v>
       </c>
       <c r="X24" s="57">
-        <v>1950</v>
+        <v>2080</v>
       </c>
       <c r="Y24" s="42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="53">
-        <v>926699</v>
+        <v>930176</v>
       </c>
       <c r="D25" s="53">
-        <v>61403</v>
+        <v>62389</v>
       </c>
       <c r="E25" s="53">
-        <v>748989</v>
+        <v>752609</v>
       </c>
       <c r="F25" s="53">
-        <v>53498</v>
+        <v>54264</v>
       </c>
       <c r="G25" s="53">
-        <v>37927</v>
+        <v>37912</v>
       </c>
       <c r="H25" s="54">
-        <v>1524</v>
+        <v>1510</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="14"/>
       <c r="K25" s="58">
-        <v>13538</v>
+        <v>12987</v>
       </c>
       <c r="L25" s="53">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M25" s="53">
-        <v>9877</v>
+        <v>9926</v>
       </c>
       <c r="N25" s="53">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O25" s="56">
-        <v>13001</v>
+        <v>13050</v>
       </c>
       <c r="P25" s="57">
-        <v>1457</v>
+        <v>1476</v>
       </c>
       <c r="Q25" s="42" t="s">
         <v>91</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="52" t="s">
         <v>64</v>
       </c>
       <c r="U25" s="53">
-        <v>26039</v>
+        <v>26090</v>
       </c>
       <c r="V25" s="56">
-        <v>1795</v>
+        <v>1812</v>
       </c>
       <c r="W25" s="56">
-        <v>77328</v>
+        <v>77602</v>
       </c>
       <c r="X25" s="57">
-        <v>2080</v>
+        <v>2268</v>
       </c>
       <c r="Y25" s="42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="53">
-        <v>930176</v>
+        <v>934037</v>
       </c>
       <c r="D26" s="53">
-        <v>62389</v>
+        <v>63457</v>
       </c>
       <c r="E26" s="53">
-        <v>752609</v>
+        <v>754248</v>
       </c>
       <c r="F26" s="53">
-        <v>54264</v>
+        <v>54993</v>
       </c>
       <c r="G26" s="53">
-        <v>37912</v>
+        <v>39394</v>
       </c>
       <c r="H26" s="54">
-        <v>1510</v>
+        <v>1572</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="14"/>
       <c r="K26" s="58">
-        <v>12987</v>
+        <v>13034</v>
       </c>
       <c r="L26" s="53">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="M26" s="53">
-        <v>9926</v>
+        <v>9899</v>
       </c>
       <c r="N26" s="53">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O26" s="56">
-        <v>13050</v>
+        <v>13323</v>
       </c>
       <c r="P26" s="57">
-        <v>1476</v>
+        <v>1500</v>
       </c>
       <c r="Q26" s="42" t="s">
         <v>92</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="52" t="s">
         <v>65</v>
       </c>
       <c r="U26" s="53">
-        <v>26090</v>
+        <v>26114</v>
       </c>
       <c r="V26" s="56">
-        <v>1812</v>
+        <v>1823</v>
       </c>
       <c r="W26" s="56">
-        <v>77602</v>
+        <v>78025</v>
       </c>
       <c r="X26" s="57">
-        <v>2268</v>
+        <v>2504</v>
       </c>
       <c r="Y26" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="53">
-        <v>934037</v>
+        <v>941567</v>
       </c>
       <c r="D27" s="53">
-        <v>63457</v>
+        <v>63976</v>
       </c>
       <c r="E27" s="53">
-        <v>754248</v>
+        <v>761780</v>
       </c>
       <c r="F27" s="53">
-        <v>54993</v>
+        <v>55506</v>
       </c>
       <c r="G27" s="53">
-        <v>39394</v>
+        <v>39685</v>
       </c>
       <c r="H27" s="54">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="14"/>
       <c r="K27" s="58">
-        <v>13034</v>
+        <v>12276</v>
       </c>
       <c r="L27" s="53">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M27" s="53">
-        <v>9899</v>
+        <v>9893</v>
       </c>
       <c r="N27" s="53">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O27" s="56">
-        <v>13323</v>
+        <v>13253</v>
       </c>
       <c r="P27" s="57">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="Q27" s="42" t="s">
         <v>93</v>
       </c>
       <c r="S27" s="16"/>
       <c r="T27" s="52" t="s">
         <v>66</v>
       </c>
       <c r="U27" s="53">
-        <v>26114</v>
+        <v>26173</v>
       </c>
       <c r="V27" s="56">
-        <v>1823</v>
+        <v>1833</v>
       </c>
       <c r="W27" s="56">
-        <v>78025</v>
+        <v>78507</v>
       </c>
       <c r="X27" s="57">
-        <v>2504</v>
+        <v>2461</v>
       </c>
       <c r="Y27" s="42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="53">
-        <v>941567</v>
+        <v>949037</v>
       </c>
       <c r="D28" s="53">
-        <v>63976</v>
+        <v>64280</v>
       </c>
       <c r="E28" s="53">
-        <v>761780</v>
+        <v>766457</v>
       </c>
       <c r="F28" s="53">
-        <v>55506</v>
+        <v>55881</v>
       </c>
       <c r="G28" s="53">
-        <v>39685</v>
+        <v>42199</v>
       </c>
       <c r="H28" s="54">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="14"/>
       <c r="K28" s="58">
-        <v>12276</v>
+        <v>12293</v>
       </c>
       <c r="L28" s="53">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M28" s="53">
-        <v>9893</v>
+        <v>9938</v>
       </c>
       <c r="N28" s="53">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="O28" s="56">
-        <v>13253</v>
+        <v>13280</v>
       </c>
       <c r="P28" s="57">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="Q28" s="42" t="s">
         <v>94</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="52" t="s">
         <v>67</v>
       </c>
       <c r="U28" s="53">
-        <v>26173</v>
+        <v>26282</v>
       </c>
       <c r="V28" s="56">
-        <v>1833</v>
+        <v>1763</v>
       </c>
       <c r="W28" s="56">
-        <v>78507</v>
+        <v>78587</v>
       </c>
       <c r="X28" s="57">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="Y28" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="52" t="s">
+      <c r="B29" s="74" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="53">
-[...16 lines deleted...]
-      </c>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="54"/>
       <c r="I29" s="15"/>
       <c r="J29" s="14"/>
-      <c r="K29" s="58">
-[...17 lines deleted...]
-      <c r="Q29" s="42" t="s">
+      <c r="K29" s="58"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="81" t="s">
         <v>95</v>
       </c>
       <c r="S29" s="16"/>
-      <c r="T29" s="52" t="s">
+      <c r="T29" s="74" t="s">
         <v>68</v>
       </c>
-      <c r="U29" s="53">
-[...11 lines deleted...]
-      <c r="Y29" s="42" t="s">
+      <c r="U29" s="55"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="81" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="74" t="s">
+      <c r="B30" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="53"/>
-[...4 lines deleted...]
-      <c r="H30" s="54"/>
+      <c r="C30" s="53">
+        <v>960894</v>
+      </c>
+      <c r="D30" s="53">
+        <v>65335</v>
+      </c>
+      <c r="E30" s="53">
+        <v>777013</v>
+      </c>
+      <c r="F30" s="53">
+        <v>56580</v>
+      </c>
+      <c r="G30" s="53">
+        <v>41713</v>
+      </c>
+      <c r="H30" s="54">
+        <v>1633</v>
+      </c>
       <c r="I30" s="15"/>
       <c r="J30" s="14"/>
-      <c r="K30" s="58"/>
-[...5 lines deleted...]
-      <c r="Q30" s="81" t="s">
+      <c r="K30" s="58">
+        <v>13740</v>
+      </c>
+      <c r="L30" s="53">
+        <v>363</v>
+      </c>
+      <c r="M30" s="53">
+        <v>9978</v>
+      </c>
+      <c r="N30" s="53">
+        <v>701</v>
+      </c>
+      <c r="O30" s="56">
+        <v>13421</v>
+      </c>
+      <c r="P30" s="57">
+        <v>1518</v>
+      </c>
+      <c r="Q30" s="42" t="s">
         <v>96</v>
       </c>
       <c r="S30" s="16"/>
-      <c r="T30" s="74" t="s">
+      <c r="T30" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="U30" s="55"/>
-[...3 lines deleted...]
-      <c r="Y30" s="81" t="s">
+      <c r="U30" s="53">
+        <v>26275</v>
+      </c>
+      <c r="V30" s="56">
+        <v>1783</v>
+      </c>
+      <c r="W30" s="56">
+        <v>78754</v>
+      </c>
+      <c r="X30" s="57">
+        <v>2758</v>
+      </c>
+      <c r="Y30" s="42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="53">
-        <v>960894</v>
+        <v>966551</v>
       </c>
       <c r="D31" s="53">
-        <v>65335</v>
+        <v>66711</v>
       </c>
       <c r="E31" s="53">
-        <v>777013</v>
+        <v>783776</v>
       </c>
       <c r="F31" s="53">
-        <v>56580</v>
+        <v>57564</v>
       </c>
       <c r="G31" s="53">
-        <v>41713</v>
+        <v>39630</v>
       </c>
       <c r="H31" s="54">
-        <v>1633</v>
+        <v>1651</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="14"/>
       <c r="K31" s="58">
-        <v>13740</v>
+        <v>13925</v>
       </c>
       <c r="L31" s="53">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="M31" s="53">
-        <v>9978</v>
+        <v>9970</v>
       </c>
       <c r="N31" s="53">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="O31" s="56">
-        <v>13421</v>
+        <v>13190</v>
       </c>
       <c r="P31" s="57">
-        <v>1518</v>
+        <v>1542</v>
       </c>
       <c r="Q31" s="42" t="s">
         <v>97</v>
       </c>
       <c r="S31" s="16"/>
       <c r="T31" s="52" t="s">
         <v>70</v>
       </c>
       <c r="U31" s="53">
-        <v>26275</v>
+        <v>26259</v>
       </c>
       <c r="V31" s="56">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="W31" s="56">
-        <v>78754</v>
+        <v>79802</v>
       </c>
       <c r="X31" s="57">
-        <v>2758</v>
+        <v>3108</v>
       </c>
       <c r="Y31" s="42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="53">
-        <v>966551</v>
+        <v>975419</v>
       </c>
       <c r="D32" s="53">
-        <v>66711</v>
+        <v>66040</v>
       </c>
       <c r="E32" s="53">
-        <v>783776</v>
+        <v>788764</v>
       </c>
       <c r="F32" s="53">
-        <v>57564</v>
+        <v>57243</v>
       </c>
       <c r="G32" s="53">
-        <v>39630</v>
+        <v>43754</v>
       </c>
       <c r="H32" s="54">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="14"/>
       <c r="K32" s="58">
-        <v>13925</v>
+        <v>14263</v>
       </c>
       <c r="L32" s="53">
         <v>348</v>
       </c>
       <c r="M32" s="53">
-        <v>9970</v>
+        <v>9923</v>
       </c>
       <c r="N32" s="53">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="O32" s="56">
-        <v>13190</v>
+        <v>13316</v>
       </c>
       <c r="P32" s="57">
-        <v>1542</v>
+        <v>1512</v>
       </c>
       <c r="Q32" s="42" t="s">
         <v>98</v>
       </c>
       <c r="S32" s="16"/>
       <c r="T32" s="52" t="s">
         <v>71</v>
       </c>
       <c r="U32" s="53">
-        <v>26259</v>
+        <v>26179</v>
       </c>
       <c r="V32" s="56">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="W32" s="56">
-        <v>79802</v>
+        <v>79220</v>
       </c>
       <c r="X32" s="57">
-        <v>3108</v>
+        <v>2795</v>
       </c>
       <c r="Y32" s="42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="53">
-        <v>975419</v>
+        <v>987044</v>
       </c>
       <c r="D33" s="53">
-        <v>66040</v>
+        <v>67655</v>
       </c>
       <c r="E33" s="53">
-        <v>788764</v>
+        <v>800952</v>
       </c>
       <c r="F33" s="53">
-        <v>57243</v>
+        <v>58084</v>
       </c>
       <c r="G33" s="53">
-        <v>43754</v>
+        <v>41901</v>
       </c>
       <c r="H33" s="54">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="14"/>
       <c r="K33" s="58">
-        <v>14263</v>
+        <v>14852</v>
       </c>
       <c r="L33" s="53">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M33" s="53">
-        <v>9923</v>
+        <v>9979</v>
       </c>
       <c r="N33" s="53">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O33" s="56">
-        <v>13316</v>
+        <v>13281</v>
       </c>
       <c r="P33" s="57">
-        <v>1512</v>
+        <v>1474</v>
       </c>
       <c r="Q33" s="42" t="s">
         <v>99</v>
       </c>
       <c r="S33" s="16"/>
       <c r="T33" s="52" t="s">
         <v>72</v>
       </c>
       <c r="U33" s="53">
-        <v>26179</v>
+        <v>26240</v>
       </c>
       <c r="V33" s="56">
-        <v>1798</v>
+        <v>1814</v>
       </c>
       <c r="W33" s="56">
-        <v>79220</v>
+        <v>79839</v>
       </c>
       <c r="X33" s="57">
-        <v>2795</v>
+        <v>3561</v>
       </c>
       <c r="Y33" s="42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="53">
-        <v>987044</v>
+        <v>997974</v>
       </c>
       <c r="D34" s="53">
-        <v>67655</v>
+        <v>68059</v>
       </c>
       <c r="E34" s="53">
-        <v>800952</v>
+        <v>812022</v>
       </c>
       <c r="F34" s="53">
-        <v>58084</v>
+        <v>57776</v>
       </c>
       <c r="G34" s="53">
-        <v>41901</v>
+        <v>40577</v>
       </c>
       <c r="H34" s="54">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="14"/>
       <c r="K34" s="58">
-        <v>14852</v>
+        <v>15543</v>
       </c>
       <c r="L34" s="53">
         <v>353</v>
       </c>
       <c r="M34" s="53">
-        <v>9979</v>
+        <v>9994</v>
       </c>
       <c r="N34" s="53">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="O34" s="56">
-        <v>13281</v>
+        <v>13477</v>
       </c>
       <c r="P34" s="57">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="Q34" s="42" t="s">
         <v>100</v>
       </c>
       <c r="S34" s="16"/>
       <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
       <c r="U34" s="53">
-        <v>26240</v>
+        <v>26250</v>
       </c>
       <c r="V34" s="56">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="W34" s="56">
-        <v>79839</v>
+        <v>80111</v>
       </c>
       <c r="X34" s="57">
-        <v>3561</v>
+        <v>4213</v>
       </c>
       <c r="Y34" s="42" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:25" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="53">
-        <v>997974</v>
+        <v>997597</v>
       </c>
       <c r="D35" s="53">
-        <v>68059</v>
+        <v>68593</v>
       </c>
       <c r="E35" s="53">
-        <v>812022</v>
+        <v>809959</v>
       </c>
       <c r="F35" s="53">
-        <v>57776</v>
+        <v>58116</v>
       </c>
       <c r="G35" s="53">
-        <v>40577</v>
+        <v>42103</v>
       </c>
       <c r="H35" s="54">
-        <v>1697</v>
+        <v>1685</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="14"/>
       <c r="K35" s="58">
-        <v>15543</v>
+        <v>16420</v>
       </c>
       <c r="L35" s="53">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M35" s="53">
-        <v>9994</v>
+        <v>9909</v>
       </c>
       <c r="N35" s="53">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="O35" s="56">
-        <v>13477</v>
+        <v>13144</v>
       </c>
       <c r="P35" s="57">
-        <v>1487</v>
+        <v>1475</v>
       </c>
       <c r="Q35" s="42" t="s">
         <v>88</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="52" t="s">
         <v>61</v>
       </c>
       <c r="U35" s="53">
-        <v>26250</v>
+        <v>26177</v>
       </c>
       <c r="V35" s="56">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="W35" s="56">
-        <v>80111</v>
+        <v>79884</v>
       </c>
       <c r="X35" s="57">
-        <v>4213</v>
+        <v>4401</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="2:25" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="61" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="44"/>
       <c r="H36" s="47"/>
       <c r="K36" s="66" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="47"/>
       <c r="M36" s="47"/>
       <c r="N36" s="47"/>
       <c r="O36" s="47"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="47"/>
       <c r="T36" s="71" t="s">