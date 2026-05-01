--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11501EXCEL_ODS\11501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_ABC70F4F948408EF76B0A45B1EF860FE4F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_CBC05A2B978508EF76D0ACF6FA7F57184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="70" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'70'!$A$2:$N$38</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="86">
   <si>
     <t>七、信用卡業務統計</t>
   </si>
   <si>
     <t>-13-</t>
   </si>
   <si>
     <t>-14-</t>
   </si>
   <si>
@@ -469,168 +469,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
     <t>　　  1月</t>
   </si>
   <si>
-    <t>　　  2月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Jan.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve"> 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -3016,591 +3016,591 @@
       <c r="J22" s="63">
         <v>18282</v>
       </c>
       <c r="K22" s="63">
         <v>392</v>
       </c>
       <c r="L22" s="63">
         <v>118589</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>72</v>
       </c>
       <c r="N22" s="17"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
     </row>
     <row r="23" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="26"/>
       <c r="B23" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="46">
-        <v>58655</v>
+        <v>58748</v>
       </c>
       <c r="D23" s="46">
-        <v>338561</v>
+        <v>395295</v>
       </c>
       <c r="E23" s="46">
-        <v>293995</v>
+        <v>336102</v>
       </c>
       <c r="F23" s="52">
-        <v>44566</v>
+        <v>59193</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="22"/>
       <c r="I23" s="53">
-        <v>1345</v>
+        <v>1329</v>
       </c>
       <c r="J23" s="54">
-        <v>1317</v>
+        <v>1299</v>
       </c>
       <c r="K23" s="54">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L23" s="54">
-        <v>113560</v>
+        <v>112808</v>
       </c>
       <c r="M23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N23" s="17"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="23"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
     </row>
     <row r="24" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="26"/>
       <c r="B24" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="46">
-        <v>58748</v>
+        <v>58994</v>
       </c>
       <c r="D24" s="46">
-        <v>395295</v>
+        <v>377173</v>
       </c>
       <c r="E24" s="46">
-        <v>336102</v>
+        <v>320098</v>
       </c>
       <c r="F24" s="52">
-        <v>59193</v>
+        <v>57075</v>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="53">
-        <v>1329</v>
+        <v>1701</v>
       </c>
       <c r="J24" s="54">
-        <v>1299</v>
+        <v>1671</v>
       </c>
       <c r="K24" s="54">
         <v>30</v>
       </c>
       <c r="L24" s="54">
-        <v>112808</v>
+        <v>113116</v>
       </c>
       <c r="M24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="N24" s="17"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
     </row>
     <row r="25" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26"/>
       <c r="B25" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="46">
-        <v>58994</v>
+        <v>59389</v>
       </c>
       <c r="D25" s="46">
-        <v>377173</v>
+        <v>373344</v>
       </c>
       <c r="E25" s="46">
-        <v>320098</v>
+        <v>317040</v>
       </c>
       <c r="F25" s="52">
-        <v>57075</v>
+        <v>56304</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="22"/>
       <c r="I25" s="53">
-        <v>1701</v>
+        <v>1868</v>
       </c>
       <c r="J25" s="54">
-        <v>1671</v>
+        <v>1837</v>
       </c>
       <c r="K25" s="54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L25" s="54">
-        <v>113116</v>
+        <v>113986</v>
       </c>
       <c r="M25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="17"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
     </row>
     <row r="26" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="26"/>
       <c r="B26" s="51" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="46">
-        <v>59389</v>
+        <v>59796</v>
       </c>
       <c r="D26" s="46">
-        <v>373344</v>
+        <v>371785</v>
       </c>
       <c r="E26" s="46">
-        <v>317040</v>
+        <v>317297</v>
       </c>
       <c r="F26" s="52">
-        <v>56304</v>
+        <v>54488</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="22"/>
       <c r="I26" s="53">
-        <v>1868</v>
+        <v>1497</v>
       </c>
       <c r="J26" s="54">
-        <v>1837</v>
+        <v>1466</v>
       </c>
       <c r="K26" s="54">
         <v>31</v>
       </c>
       <c r="L26" s="54">
-        <v>113986</v>
+        <v>113423</v>
       </c>
       <c r="M26" s="55" t="s">
         <v>76</v>
       </c>
       <c r="N26" s="17"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
     </row>
     <row r="27" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26"/>
       <c r="B27" s="51" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="46">
-        <v>59796</v>
+        <v>59869</v>
       </c>
       <c r="D27" s="46">
-        <v>371785</v>
+        <v>393716</v>
       </c>
       <c r="E27" s="46">
-        <v>317297</v>
+        <v>332161</v>
       </c>
       <c r="F27" s="52">
-        <v>54488</v>
+        <v>61555</v>
       </c>
       <c r="G27" s="21"/>
       <c r="H27" s="22"/>
       <c r="I27" s="53">
-        <v>1497</v>
+        <v>1582</v>
       </c>
       <c r="J27" s="54">
-        <v>1466</v>
+        <v>1550</v>
       </c>
       <c r="K27" s="54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L27" s="54">
-        <v>113423</v>
+        <v>115450</v>
       </c>
       <c r="M27" s="55" t="s">
         <v>77</v>
       </c>
       <c r="N27" s="17"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
     </row>
     <row r="28" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="26"/>
       <c r="B28" s="51" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="46">
-        <v>59869</v>
+        <v>59947</v>
       </c>
       <c r="D28" s="46">
-        <v>393716</v>
+        <v>653265</v>
       </c>
       <c r="E28" s="46">
-        <v>332161</v>
+        <v>589463</v>
       </c>
       <c r="F28" s="52">
-        <v>61555</v>
+        <v>63802</v>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="22"/>
       <c r="I28" s="53">
-        <v>1582</v>
+        <v>1639</v>
       </c>
       <c r="J28" s="54">
-        <v>1550</v>
+        <v>1605</v>
       </c>
       <c r="K28" s="54">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L28" s="54">
-        <v>115450</v>
+        <v>114459</v>
       </c>
       <c r="M28" s="55" t="s">
         <v>78</v>
       </c>
       <c r="N28" s="17"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
     </row>
     <row r="29" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26"/>
       <c r="B29" s="51" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="46">
-        <v>59947</v>
+        <v>60149</v>
       </c>
       <c r="D29" s="46">
-        <v>653265</v>
+        <v>376250</v>
       </c>
       <c r="E29" s="46">
-        <v>589463</v>
+        <v>317454</v>
       </c>
       <c r="F29" s="52">
-        <v>63802</v>
+        <v>58797</v>
       </c>
       <c r="G29" s="21"/>
       <c r="H29" s="22"/>
       <c r="I29" s="53">
-        <v>1639</v>
+        <v>1468</v>
       </c>
       <c r="J29" s="54">
-        <v>1605</v>
+        <v>1436</v>
       </c>
       <c r="K29" s="54">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L29" s="54">
-        <v>114459</v>
+        <v>115041</v>
       </c>
       <c r="M29" s="55" t="s">
         <v>79</v>
       </c>
       <c r="N29" s="17"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
     </row>
     <row r="30" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="26"/>
       <c r="B30" s="51" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="46">
-        <v>60149</v>
+        <v>60354</v>
       </c>
       <c r="D30" s="46">
-        <v>376250</v>
+        <v>403174</v>
       </c>
       <c r="E30" s="46">
-        <v>317454</v>
+        <v>342421</v>
       </c>
       <c r="F30" s="52">
-        <v>58797</v>
+        <v>60753</v>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="22"/>
       <c r="I30" s="53">
-        <v>1468</v>
+        <v>1585</v>
       </c>
       <c r="J30" s="54">
-        <v>1436</v>
+        <v>1552</v>
       </c>
       <c r="K30" s="54">
         <v>32</v>
       </c>
       <c r="L30" s="54">
-        <v>115041</v>
+        <v>117177</v>
       </c>
       <c r="M30" s="55" t="s">
         <v>80</v>
       </c>
       <c r="N30" s="17"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
     </row>
     <row r="31" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
       <c r="B31" s="51" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="46">
-        <v>60354</v>
+        <v>60479</v>
       </c>
       <c r="D31" s="46">
-        <v>403174</v>
+        <v>453412</v>
       </c>
       <c r="E31" s="46">
-        <v>342421</v>
+        <v>383911</v>
       </c>
       <c r="F31" s="52">
-        <v>60753</v>
+        <v>69501</v>
       </c>
       <c r="G31" s="21"/>
       <c r="H31" s="22"/>
       <c r="I31" s="53">
-        <v>1585</v>
+        <v>1674</v>
       </c>
       <c r="J31" s="54">
-        <v>1552</v>
+        <v>1636</v>
       </c>
       <c r="K31" s="54">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L31" s="54">
-        <v>117177</v>
+        <v>117913</v>
       </c>
       <c r="M31" s="55" t="s">
         <v>81</v>
       </c>
       <c r="N31" s="17"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
     </row>
     <row r="32" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="26"/>
       <c r="B32" s="51" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="46">
-        <v>60479</v>
+        <v>60425</v>
       </c>
       <c r="D32" s="46">
-        <v>453412</v>
+        <v>396705</v>
       </c>
       <c r="E32" s="46">
-        <v>383911</v>
+        <v>336582</v>
       </c>
       <c r="F32" s="52">
-        <v>69501</v>
+        <v>60122</v>
       </c>
       <c r="G32" s="21"/>
       <c r="H32" s="22"/>
       <c r="I32" s="53">
-        <v>1674</v>
+        <v>1337</v>
       </c>
       <c r="J32" s="54">
-        <v>1636</v>
+        <v>1305</v>
       </c>
       <c r="K32" s="54">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="L32" s="54">
-        <v>117913</v>
+        <v>117777</v>
       </c>
       <c r="M32" s="55" t="s">
         <v>82</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
     </row>
     <row r="33" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="26"/>
       <c r="B33" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="46">
-        <v>60425</v>
+        <v>60486</v>
       </c>
       <c r="D33" s="46">
-        <v>396705</v>
+        <v>453664</v>
       </c>
       <c r="E33" s="46">
-        <v>336582</v>
+        <v>382062</v>
       </c>
       <c r="F33" s="52">
-        <v>60122</v>
+        <v>71601</v>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="22"/>
       <c r="I33" s="53">
-        <v>1337</v>
+        <v>1649</v>
       </c>
       <c r="J33" s="54">
-        <v>1305</v>
+        <v>1609</v>
       </c>
       <c r="K33" s="54">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L33" s="54">
-        <v>117777</v>
+        <v>118589</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>83</v>
       </c>
       <c r="N33" s="17"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="26"/>
-      <c r="B34" s="51" t="s">
+      <c r="B34" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="46">
-[...10 lines deleted...]
-      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="52"/>
       <c r="G34" s="21"/>
       <c r="H34" s="22"/>
-      <c r="I34" s="53">
-[...11 lines deleted...]
-      <c r="M34" s="55" t="s">
+      <c r="I34" s="53"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="64" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="17"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
     </row>
     <row r="35" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
-      <c r="B35" s="60" t="s">
+      <c r="B35" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="46"/>
-[...2 lines deleted...]
-      <c r="F35" s="52"/>
+      <c r="C35" s="46">
+        <v>59495</v>
+      </c>
+      <c r="D35" s="46">
+        <v>428062</v>
+      </c>
+      <c r="E35" s="46">
+        <v>362670</v>
+      </c>
+      <c r="F35" s="52">
+        <v>65392</v>
+      </c>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
-      <c r="I35" s="53"/>
-[...3 lines deleted...]
-      <c r="M35" s="64" t="s">
+      <c r="I35" s="53">
+        <v>1550</v>
+      </c>
+      <c r="J35" s="54">
+        <v>1517</v>
+      </c>
+      <c r="K35" s="54">
+        <v>33</v>
+      </c>
+      <c r="L35" s="54">
+        <v>119277</v>
+      </c>
+      <c r="M35" s="55" t="s">
         <v>85</v>
       </c>
       <c r="N35" s="17"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
     </row>
     <row r="36" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26"/>
       <c r="B36" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="46">
-        <v>59495</v>
+        <v>59554</v>
       </c>
       <c r="D36" s="46">
-        <v>428062</v>
+        <v>371707</v>
       </c>
       <c r="E36" s="46">
-        <v>362670</v>
+        <v>307197</v>
       </c>
       <c r="F36" s="52">
-        <v>65392</v>
+        <v>64510</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="53">
-        <v>1550</v>
+        <v>1089</v>
       </c>
       <c r="J36" s="54">
-        <v>1517</v>
+        <v>1058</v>
       </c>
       <c r="K36" s="54">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L36" s="54">
-        <v>119277</v>
+        <v>115782</v>
       </c>
       <c r="M36" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N36" s="17"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
     </row>
     <row r="37" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="49"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="59" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="47"/>