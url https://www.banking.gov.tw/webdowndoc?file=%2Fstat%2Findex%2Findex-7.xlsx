--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_CBC05A2B978508EF76D0ACF6FA7F57184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_0BC05293758D08EF76402782663D5E184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="70" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'70'!$A$2:$N$38</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="86">
   <si>
     <t>七、信用卡業務統計</t>
   </si>
   <si>
     <t>-13-</t>
   </si>
   <si>
     <t>-14-</t>
   </si>
   <si>
@@ -469,168 +469,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
     <t>　　  2月</t>
   </si>
   <si>
     <t>　　  3月</t>
   </si>
   <si>
-    <t>　　  4月</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         Jan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -3016,591 +3016,591 @@
       <c r="J22" s="63">
         <v>18282</v>
       </c>
       <c r="K22" s="63">
         <v>392</v>
       </c>
       <c r="L22" s="63">
         <v>118589</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>72</v>
       </c>
       <c r="N22" s="17"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
     </row>
     <row r="23" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="26"/>
       <c r="B23" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="46">
-        <v>58748</v>
+        <v>59389</v>
       </c>
       <c r="D23" s="46">
-        <v>395295</v>
+        <v>373344</v>
       </c>
       <c r="E23" s="46">
-        <v>336102</v>
+        <v>317040</v>
       </c>
       <c r="F23" s="52">
-        <v>59193</v>
+        <v>56304</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="22"/>
       <c r="I23" s="53">
-        <v>1329</v>
+        <v>1868</v>
       </c>
       <c r="J23" s="54">
-        <v>1299</v>
+        <v>1837</v>
       </c>
       <c r="K23" s="54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L23" s="54">
-        <v>112808</v>
+        <v>113986</v>
       </c>
       <c r="M23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N23" s="17"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="23"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
     </row>
     <row r="24" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="26"/>
       <c r="B24" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="46">
-        <v>58994</v>
+        <v>59796</v>
       </c>
       <c r="D24" s="46">
-        <v>377173</v>
+        <v>371785</v>
       </c>
       <c r="E24" s="46">
-        <v>320098</v>
+        <v>317297</v>
       </c>
       <c r="F24" s="52">
-        <v>57075</v>
+        <v>54488</v>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="53">
-        <v>1701</v>
+        <v>1497</v>
       </c>
       <c r="J24" s="54">
-        <v>1671</v>
+        <v>1466</v>
       </c>
       <c r="K24" s="54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L24" s="54">
-        <v>113116</v>
+        <v>113423</v>
       </c>
       <c r="M24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="N24" s="17"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
     </row>
     <row r="25" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26"/>
       <c r="B25" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="46">
-        <v>59389</v>
+        <v>59869</v>
       </c>
       <c r="D25" s="46">
-        <v>373344</v>
+        <v>393716</v>
       </c>
       <c r="E25" s="46">
-        <v>317040</v>
+        <v>332161</v>
       </c>
       <c r="F25" s="52">
-        <v>56304</v>
+        <v>61555</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="22"/>
       <c r="I25" s="53">
-        <v>1868</v>
+        <v>1582</v>
       </c>
       <c r="J25" s="54">
-        <v>1837</v>
+        <v>1550</v>
       </c>
       <c r="K25" s="54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L25" s="54">
-        <v>113986</v>
+        <v>115450</v>
       </c>
       <c r="M25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="17"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
     </row>
     <row r="26" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="26"/>
       <c r="B26" s="51" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="46">
-        <v>59796</v>
+        <v>59947</v>
       </c>
       <c r="D26" s="46">
-        <v>371785</v>
+        <v>653265</v>
       </c>
       <c r="E26" s="46">
-        <v>317297</v>
+        <v>589463</v>
       </c>
       <c r="F26" s="52">
-        <v>54488</v>
+        <v>63802</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="22"/>
       <c r="I26" s="53">
-        <v>1497</v>
+        <v>1639</v>
       </c>
       <c r="J26" s="54">
-        <v>1466</v>
+        <v>1605</v>
       </c>
       <c r="K26" s="54">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L26" s="54">
-        <v>113423</v>
+        <v>114459</v>
       </c>
       <c r="M26" s="55" t="s">
         <v>76</v>
       </c>
       <c r="N26" s="17"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
     </row>
     <row r="27" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26"/>
       <c r="B27" s="51" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="46">
-        <v>59869</v>
+        <v>60149</v>
       </c>
       <c r="D27" s="46">
-        <v>393716</v>
+        <v>376250</v>
       </c>
       <c r="E27" s="46">
-        <v>332161</v>
+        <v>317454</v>
       </c>
       <c r="F27" s="52">
-        <v>61555</v>
+        <v>58797</v>
       </c>
       <c r="G27" s="21"/>
       <c r="H27" s="22"/>
       <c r="I27" s="53">
-        <v>1582</v>
+        <v>1468</v>
       </c>
       <c r="J27" s="54">
-        <v>1550</v>
+        <v>1436</v>
       </c>
       <c r="K27" s="54">
         <v>32</v>
       </c>
       <c r="L27" s="54">
-        <v>115450</v>
+        <v>115041</v>
       </c>
       <c r="M27" s="55" t="s">
         <v>77</v>
       </c>
       <c r="N27" s="17"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
     </row>
     <row r="28" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="26"/>
       <c r="B28" s="51" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="46">
-        <v>59947</v>
+        <v>60354</v>
       </c>
       <c r="D28" s="46">
-        <v>653265</v>
+        <v>403174</v>
       </c>
       <c r="E28" s="46">
-        <v>589463</v>
+        <v>342421</v>
       </c>
       <c r="F28" s="52">
-        <v>63802</v>
+        <v>60753</v>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="22"/>
       <c r="I28" s="53">
-        <v>1639</v>
+        <v>1585</v>
       </c>
       <c r="J28" s="54">
-        <v>1605</v>
+        <v>1552</v>
       </c>
       <c r="K28" s="54">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L28" s="54">
-        <v>114459</v>
+        <v>117177</v>
       </c>
       <c r="M28" s="55" t="s">
         <v>78</v>
       </c>
       <c r="N28" s="17"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
     </row>
     <row r="29" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26"/>
       <c r="B29" s="51" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="46">
-        <v>60149</v>
+        <v>60479</v>
       </c>
       <c r="D29" s="46">
-        <v>376250</v>
+        <v>453412</v>
       </c>
       <c r="E29" s="46">
-        <v>317454</v>
+        <v>383911</v>
       </c>
       <c r="F29" s="52">
-        <v>58797</v>
+        <v>69501</v>
       </c>
       <c r="G29" s="21"/>
       <c r="H29" s="22"/>
       <c r="I29" s="53">
-        <v>1468</v>
+        <v>1674</v>
       </c>
       <c r="J29" s="54">
-        <v>1436</v>
+        <v>1636</v>
       </c>
       <c r="K29" s="54">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L29" s="54">
-        <v>115041</v>
+        <v>117913</v>
       </c>
       <c r="M29" s="55" t="s">
         <v>79</v>
       </c>
       <c r="N29" s="17"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
     </row>
     <row r="30" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="26"/>
       <c r="B30" s="51" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="46">
-        <v>60354</v>
+        <v>60425</v>
       </c>
       <c r="D30" s="46">
-        <v>403174</v>
+        <v>396705</v>
       </c>
       <c r="E30" s="46">
-        <v>342421</v>
+        <v>336582</v>
       </c>
       <c r="F30" s="52">
-        <v>60753</v>
+        <v>60122</v>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="22"/>
       <c r="I30" s="53">
-        <v>1585</v>
+        <v>1337</v>
       </c>
       <c r="J30" s="54">
-        <v>1552</v>
+        <v>1305</v>
       </c>
       <c r="K30" s="54">
         <v>32</v>
       </c>
       <c r="L30" s="54">
-        <v>117177</v>
+        <v>117777</v>
       </c>
       <c r="M30" s="55" t="s">
         <v>80</v>
       </c>
       <c r="N30" s="17"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
     </row>
     <row r="31" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
       <c r="B31" s="51" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="46">
-        <v>60479</v>
+        <v>60486</v>
       </c>
       <c r="D31" s="46">
-        <v>453412</v>
+        <v>453664</v>
       </c>
       <c r="E31" s="46">
-        <v>383911</v>
+        <v>382062</v>
       </c>
       <c r="F31" s="52">
-        <v>69501</v>
+        <v>71601</v>
       </c>
       <c r="G31" s="21"/>
       <c r="H31" s="22"/>
       <c r="I31" s="53">
-        <v>1674</v>
+        <v>1649</v>
       </c>
       <c r="J31" s="54">
-        <v>1636</v>
+        <v>1609</v>
       </c>
       <c r="K31" s="54">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L31" s="54">
-        <v>117913</v>
+        <v>118589</v>
       </c>
       <c r="M31" s="55" t="s">
         <v>81</v>
       </c>
       <c r="N31" s="17"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
     </row>
     <row r="32" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="26"/>
-      <c r="B32" s="51" t="s">
+      <c r="B32" s="60" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="46">
-[...10 lines deleted...]
-      </c>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="52"/>
       <c r="G32" s="21"/>
       <c r="H32" s="22"/>
-      <c r="I32" s="53">
-[...11 lines deleted...]
-      <c r="M32" s="55" t="s">
+      <c r="I32" s="53"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="64" t="s">
         <v>82</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
     </row>
     <row r="33" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="26"/>
       <c r="B33" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="46">
-        <v>60486</v>
+        <v>59495</v>
       </c>
       <c r="D33" s="46">
-        <v>453664</v>
+        <v>428062</v>
       </c>
       <c r="E33" s="46">
-        <v>382062</v>
+        <v>362670</v>
       </c>
       <c r="F33" s="52">
-        <v>71601</v>
+        <v>65392</v>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="22"/>
       <c r="I33" s="53">
-        <v>1649</v>
+        <v>1550</v>
       </c>
       <c r="J33" s="54">
-        <v>1609</v>
+        <v>1517</v>
       </c>
       <c r="K33" s="54">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="L33" s="54">
-        <v>118589</v>
+        <v>119277</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>83</v>
       </c>
       <c r="N33" s="17"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="26"/>
-      <c r="B34" s="60" t="s">
+      <c r="B34" s="51" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="46"/>
-[...2 lines deleted...]
-      <c r="F34" s="52"/>
+      <c r="C34" s="46">
+        <v>59554</v>
+      </c>
+      <c r="D34" s="46">
+        <v>371707</v>
+      </c>
+      <c r="E34" s="46">
+        <v>307197</v>
+      </c>
+      <c r="F34" s="52">
+        <v>64510</v>
+      </c>
       <c r="G34" s="21"/>
       <c r="H34" s="22"/>
-      <c r="I34" s="53"/>
-[...3 lines deleted...]
-      <c r="M34" s="64" t="s">
+      <c r="I34" s="53">
+        <v>1089</v>
+      </c>
+      <c r="J34" s="54">
+        <v>1058</v>
+      </c>
+      <c r="K34" s="54">
+        <v>31</v>
+      </c>
+      <c r="L34" s="54">
+        <v>115782</v>
+      </c>
+      <c r="M34" s="55" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="17"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
     </row>
     <row r="35" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
       <c r="B35" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="46">
-        <v>59495</v>
+        <v>59438</v>
       </c>
       <c r="D35" s="46">
-        <v>428062</v>
+        <v>452402</v>
       </c>
       <c r="E35" s="46">
-        <v>362670</v>
+        <v>374264</v>
       </c>
       <c r="F35" s="52">
-        <v>65392</v>
+        <v>78138</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="53">
-        <v>1550</v>
+        <v>1641</v>
       </c>
       <c r="J35" s="54">
-        <v>1517</v>
+        <v>1608</v>
       </c>
       <c r="K35" s="54">
         <v>33</v>
       </c>
       <c r="L35" s="54">
-        <v>119277</v>
+        <v>114158</v>
       </c>
       <c r="M35" s="55" t="s">
         <v>85</v>
       </c>
       <c r="N35" s="17"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
     </row>
     <row r="36" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26"/>
       <c r="B36" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="46">
-        <v>59554</v>
+        <v>59577</v>
       </c>
       <c r="D36" s="46">
-        <v>371707</v>
+        <v>415926</v>
       </c>
       <c r="E36" s="46">
-        <v>307197</v>
+        <v>345180</v>
       </c>
       <c r="F36" s="52">
-        <v>64510</v>
+        <v>70746</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="53">
-        <v>1089</v>
+        <v>1493</v>
       </c>
       <c r="J36" s="54">
-        <v>1058</v>
+        <v>1459</v>
       </c>
       <c r="K36" s="54">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L36" s="54">
-        <v>115782</v>
+        <v>116522</v>
       </c>
       <c r="M36" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N36" s="17"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
     </row>
     <row r="37" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="49"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="59" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="47"/>