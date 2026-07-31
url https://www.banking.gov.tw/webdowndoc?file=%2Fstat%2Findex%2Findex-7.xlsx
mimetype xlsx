--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_0BC05293758D08EF76402782663D5E184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_7BCD7EDBB79908EF7610A8F5A29F54184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="70" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'70'!$A$2:$N$38</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="86">
   <si>
     <t>七、信用卡業務統計</t>
   </si>
   <si>
     <t>-13-</t>
   </si>
   <si>
     <t>-14-</t>
   </si>
   <si>
@@ -469,168 +469,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
     <t>　　  4月</t>
   </si>
   <si>
-    <t>　　  5月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Mar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -3016,591 +3016,591 @@
       <c r="J22" s="63">
         <v>18282</v>
       </c>
       <c r="K22" s="63">
         <v>392</v>
       </c>
       <c r="L22" s="63">
         <v>118589</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>72</v>
       </c>
       <c r="N22" s="17"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
     </row>
     <row r="23" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="26"/>
       <c r="B23" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="46">
-        <v>59389</v>
+        <v>59796</v>
       </c>
       <c r="D23" s="46">
-        <v>373344</v>
+        <v>371785</v>
       </c>
       <c r="E23" s="46">
-        <v>317040</v>
+        <v>317297</v>
       </c>
       <c r="F23" s="52">
-        <v>56304</v>
+        <v>54488</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="22"/>
       <c r="I23" s="53">
-        <v>1868</v>
+        <v>1497</v>
       </c>
       <c r="J23" s="54">
-        <v>1837</v>
+        <v>1466</v>
       </c>
       <c r="K23" s="54">
         <v>31</v>
       </c>
       <c r="L23" s="54">
-        <v>113986</v>
+        <v>113423</v>
       </c>
       <c r="M23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N23" s="17"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="23"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
     </row>
     <row r="24" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="26"/>
       <c r="B24" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="46">
-        <v>59796</v>
+        <v>59869</v>
       </c>
       <c r="D24" s="46">
-        <v>371785</v>
+        <v>393716</v>
       </c>
       <c r="E24" s="46">
-        <v>317297</v>
+        <v>332161</v>
       </c>
       <c r="F24" s="52">
-        <v>54488</v>
+        <v>61555</v>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="53">
-        <v>1497</v>
+        <v>1582</v>
       </c>
       <c r="J24" s="54">
-        <v>1466</v>
+        <v>1550</v>
       </c>
       <c r="K24" s="54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L24" s="54">
-        <v>113423</v>
+        <v>115450</v>
       </c>
       <c r="M24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="N24" s="17"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
     </row>
     <row r="25" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26"/>
       <c r="B25" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="46">
-        <v>59869</v>
+        <v>59947</v>
       </c>
       <c r="D25" s="46">
-        <v>393716</v>
+        <v>653265</v>
       </c>
       <c r="E25" s="46">
-        <v>332161</v>
+        <v>589463</v>
       </c>
       <c r="F25" s="52">
-        <v>61555</v>
+        <v>63802</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="22"/>
       <c r="I25" s="53">
-        <v>1582</v>
+        <v>1639</v>
       </c>
       <c r="J25" s="54">
-        <v>1550</v>
+        <v>1605</v>
       </c>
       <c r="K25" s="54">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L25" s="54">
-        <v>115450</v>
+        <v>114459</v>
       </c>
       <c r="M25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="17"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
     </row>
     <row r="26" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="26"/>
       <c r="B26" s="51" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="46">
-        <v>59947</v>
+        <v>60149</v>
       </c>
       <c r="D26" s="46">
-        <v>653265</v>
+        <v>376250</v>
       </c>
       <c r="E26" s="46">
-        <v>589463</v>
+        <v>317454</v>
       </c>
       <c r="F26" s="52">
-        <v>63802</v>
+        <v>58797</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="22"/>
       <c r="I26" s="53">
-        <v>1639</v>
+        <v>1468</v>
       </c>
       <c r="J26" s="54">
-        <v>1605</v>
+        <v>1436</v>
       </c>
       <c r="K26" s="54">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L26" s="54">
-        <v>114459</v>
+        <v>115041</v>
       </c>
       <c r="M26" s="55" t="s">
         <v>76</v>
       </c>
       <c r="N26" s="17"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
     </row>
     <row r="27" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26"/>
       <c r="B27" s="51" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="46">
-        <v>60149</v>
+        <v>60354</v>
       </c>
       <c r="D27" s="46">
-        <v>376250</v>
+        <v>403174</v>
       </c>
       <c r="E27" s="46">
-        <v>317454</v>
+        <v>342421</v>
       </c>
       <c r="F27" s="52">
-        <v>58797</v>
+        <v>60753</v>
       </c>
       <c r="G27" s="21"/>
       <c r="H27" s="22"/>
       <c r="I27" s="53">
-        <v>1468</v>
+        <v>1585</v>
       </c>
       <c r="J27" s="54">
-        <v>1436</v>
+        <v>1552</v>
       </c>
       <c r="K27" s="54">
         <v>32</v>
       </c>
       <c r="L27" s="54">
-        <v>115041</v>
+        <v>117177</v>
       </c>
       <c r="M27" s="55" t="s">
         <v>77</v>
       </c>
       <c r="N27" s="17"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
     </row>
     <row r="28" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="26"/>
       <c r="B28" s="51" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="46">
-        <v>60354</v>
+        <v>60479</v>
       </c>
       <c r="D28" s="46">
-        <v>403174</v>
+        <v>453412</v>
       </c>
       <c r="E28" s="46">
-        <v>342421</v>
+        <v>383911</v>
       </c>
       <c r="F28" s="52">
-        <v>60753</v>
+        <v>69501</v>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="22"/>
       <c r="I28" s="53">
-        <v>1585</v>
+        <v>1674</v>
       </c>
       <c r="J28" s="54">
-        <v>1552</v>
+        <v>1636</v>
       </c>
       <c r="K28" s="54">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L28" s="54">
-        <v>117177</v>
+        <v>117913</v>
       </c>
       <c r="M28" s="55" t="s">
         <v>78</v>
       </c>
       <c r="N28" s="17"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
     </row>
     <row r="29" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26"/>
       <c r="B29" s="51" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="46">
-        <v>60479</v>
+        <v>60425</v>
       </c>
       <c r="D29" s="46">
-        <v>453412</v>
+        <v>396705</v>
       </c>
       <c r="E29" s="46">
-        <v>383911</v>
+        <v>336582</v>
       </c>
       <c r="F29" s="52">
-        <v>69501</v>
+        <v>60122</v>
       </c>
       <c r="G29" s="21"/>
       <c r="H29" s="22"/>
       <c r="I29" s="53">
-        <v>1674</v>
+        <v>1337</v>
       </c>
       <c r="J29" s="54">
-        <v>1636</v>
+        <v>1305</v>
       </c>
       <c r="K29" s="54">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="L29" s="54">
-        <v>117913</v>
+        <v>117777</v>
       </c>
       <c r="M29" s="55" t="s">
         <v>79</v>
       </c>
       <c r="N29" s="17"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
     </row>
     <row r="30" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="26"/>
       <c r="B30" s="51" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="46">
-        <v>60425</v>
+        <v>60486</v>
       </c>
       <c r="D30" s="46">
-        <v>396705</v>
+        <v>453664</v>
       </c>
       <c r="E30" s="46">
-        <v>336582</v>
+        <v>382062</v>
       </c>
       <c r="F30" s="52">
-        <v>60122</v>
+        <v>71601</v>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="22"/>
       <c r="I30" s="53">
-        <v>1337</v>
+        <v>1649</v>
       </c>
       <c r="J30" s="54">
-        <v>1305</v>
+        <v>1609</v>
       </c>
       <c r="K30" s="54">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L30" s="54">
-        <v>117777</v>
+        <v>118589</v>
       </c>
       <c r="M30" s="55" t="s">
         <v>80</v>
       </c>
       <c r="N30" s="17"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
     </row>
     <row r="31" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
-      <c r="B31" s="51" t="s">
+      <c r="B31" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="46">
-[...10 lines deleted...]
-      </c>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="52"/>
       <c r="G31" s="21"/>
       <c r="H31" s="22"/>
-      <c r="I31" s="53">
-[...11 lines deleted...]
-      <c r="M31" s="55" t="s">
+      <c r="I31" s="53"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="64" t="s">
         <v>81</v>
       </c>
       <c r="N31" s="17"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
     </row>
     <row r="32" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="26"/>
-      <c r="B32" s="60" t="s">
+      <c r="B32" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="C32" s="46"/>
-[...2 lines deleted...]
-      <c r="F32" s="52"/>
+      <c r="C32" s="46">
+        <v>59495</v>
+      </c>
+      <c r="D32" s="46">
+        <v>428062</v>
+      </c>
+      <c r="E32" s="46">
+        <v>362670</v>
+      </c>
+      <c r="F32" s="52">
+        <v>65392</v>
+      </c>
       <c r="G32" s="21"/>
       <c r="H32" s="22"/>
-      <c r="I32" s="53"/>
-[...3 lines deleted...]
-      <c r="M32" s="64" t="s">
+      <c r="I32" s="53">
+        <v>1550</v>
+      </c>
+      <c r="J32" s="54">
+        <v>1517</v>
+      </c>
+      <c r="K32" s="54">
+        <v>33</v>
+      </c>
+      <c r="L32" s="54">
+        <v>119277</v>
+      </c>
+      <c r="M32" s="55" t="s">
         <v>82</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
     </row>
     <row r="33" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="26"/>
       <c r="B33" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="46">
-        <v>59495</v>
+        <v>59554</v>
       </c>
       <c r="D33" s="46">
-        <v>428062</v>
+        <v>371707</v>
       </c>
       <c r="E33" s="46">
-        <v>362670</v>
+        <v>307197</v>
       </c>
       <c r="F33" s="52">
-        <v>65392</v>
+        <v>64510</v>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="22"/>
       <c r="I33" s="53">
-        <v>1550</v>
+        <v>1089</v>
       </c>
       <c r="J33" s="54">
-        <v>1517</v>
+        <v>1058</v>
       </c>
       <c r="K33" s="54">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L33" s="54">
-        <v>119277</v>
+        <v>115782</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>83</v>
       </c>
       <c r="N33" s="17"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="26"/>
       <c r="B34" s="51" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="46">
-        <v>59554</v>
+        <v>59438</v>
       </c>
       <c r="D34" s="46">
-        <v>371707</v>
+        <v>452402</v>
       </c>
       <c r="E34" s="46">
-        <v>307197</v>
+        <v>374264</v>
       </c>
       <c r="F34" s="52">
-        <v>64510</v>
+        <v>78138</v>
       </c>
       <c r="G34" s="21"/>
       <c r="H34" s="22"/>
       <c r="I34" s="53">
-        <v>1089</v>
+        <v>1641</v>
       </c>
       <c r="J34" s="54">
-        <v>1058</v>
+        <v>1608</v>
       </c>
       <c r="K34" s="54">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L34" s="54">
-        <v>115782</v>
+        <v>114158</v>
       </c>
       <c r="M34" s="55" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="17"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
     </row>
     <row r="35" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
       <c r="B35" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="46">
-        <v>59438</v>
+        <v>59577</v>
       </c>
       <c r="D35" s="46">
-        <v>452402</v>
+        <v>415926</v>
       </c>
       <c r="E35" s="46">
-        <v>374264</v>
+        <v>345180</v>
       </c>
       <c r="F35" s="52">
-        <v>78138</v>
+        <v>70746</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="53">
-        <v>1641</v>
+        <v>1493</v>
       </c>
       <c r="J35" s="54">
-        <v>1608</v>
+        <v>1459</v>
       </c>
       <c r="K35" s="54">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L35" s="54">
-        <v>114158</v>
+        <v>116522</v>
       </c>
       <c r="M35" s="55" t="s">
         <v>85</v>
       </c>
       <c r="N35" s="17"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
     </row>
     <row r="36" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26"/>
       <c r="B36" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="46">
-        <v>59577</v>
+        <v>59713</v>
       </c>
       <c r="D36" s="46">
-        <v>415926</v>
+        <v>420156</v>
       </c>
       <c r="E36" s="46">
-        <v>345180</v>
+        <v>353820</v>
       </c>
       <c r="F36" s="52">
-        <v>70746</v>
+        <v>66336</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="53">
-        <v>1493</v>
+        <v>1485</v>
       </c>
       <c r="J36" s="54">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="K36" s="54">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="L36" s="54">
-        <v>116522</v>
+        <v>115364</v>
       </c>
       <c r="M36" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N36" s="17"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
     </row>
     <row r="37" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="49"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="59" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="47"/>