--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_7BCD7EDBB79908EF7610A8F5A29F54184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_3B436847949E08EF7620A1DE6ABF48184F0F78A9" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="70" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'70'!$A$2:$N$38</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="86">
   <si>
     <t>七、信用卡業務統計</t>
   </si>
   <si>
     <t>-13-</t>
   </si>
   <si>
     <t>-14-</t>
   </si>
   <si>
@@ -469,168 +469,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
     <t>　　  5月</t>
   </si>
   <si>
-    <t>　　  6月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Apr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -3016,591 +3016,591 @@
       <c r="J22" s="63">
         <v>18282</v>
       </c>
       <c r="K22" s="63">
         <v>392</v>
       </c>
       <c r="L22" s="63">
         <v>118589</v>
       </c>
       <c r="M22" s="64" t="s">
         <v>72</v>
       </c>
       <c r="N22" s="17"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
     </row>
     <row r="23" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="26"/>
       <c r="B23" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="46">
-        <v>59796</v>
+        <v>59869</v>
       </c>
       <c r="D23" s="46">
-        <v>371785</v>
+        <v>393716</v>
       </c>
       <c r="E23" s="46">
-        <v>317297</v>
+        <v>332161</v>
       </c>
       <c r="F23" s="52">
-        <v>54488</v>
+        <v>61555</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="22"/>
       <c r="I23" s="53">
-        <v>1497</v>
+        <v>1582</v>
       </c>
       <c r="J23" s="54">
-        <v>1466</v>
+        <v>1550</v>
       </c>
       <c r="K23" s="54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L23" s="54">
-        <v>113423</v>
+        <v>115450</v>
       </c>
       <c r="M23" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N23" s="17"/>
       <c r="O23" s="23"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="23"/>
       <c r="R23" s="23"/>
       <c r="S23" s="23"/>
     </row>
     <row r="24" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="26"/>
       <c r="B24" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="46">
-        <v>59869</v>
+        <v>59947</v>
       </c>
       <c r="D24" s="46">
-        <v>393716</v>
+        <v>653265</v>
       </c>
       <c r="E24" s="46">
-        <v>332161</v>
+        <v>589463</v>
       </c>
       <c r="F24" s="52">
-        <v>61555</v>
+        <v>63802</v>
       </c>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="53">
-        <v>1582</v>
+        <v>1639</v>
       </c>
       <c r="J24" s="54">
-        <v>1550</v>
+        <v>1605</v>
       </c>
       <c r="K24" s="54">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L24" s="54">
-        <v>115450</v>
+        <v>114459</v>
       </c>
       <c r="M24" s="55" t="s">
         <v>74</v>
       </c>
       <c r="N24" s="17"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
     </row>
     <row r="25" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26"/>
       <c r="B25" s="51" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="46">
-        <v>59947</v>
+        <v>60149</v>
       </c>
       <c r="D25" s="46">
-        <v>653265</v>
+        <v>376250</v>
       </c>
       <c r="E25" s="46">
-        <v>589463</v>
+        <v>317454</v>
       </c>
       <c r="F25" s="52">
-        <v>63802</v>
+        <v>58797</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="22"/>
       <c r="I25" s="53">
-        <v>1639</v>
+        <v>1468</v>
       </c>
       <c r="J25" s="54">
-        <v>1605</v>
+        <v>1436</v>
       </c>
       <c r="K25" s="54">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L25" s="54">
-        <v>114459</v>
+        <v>115041</v>
       </c>
       <c r="M25" s="55" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="17"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
     </row>
     <row r="26" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="26"/>
       <c r="B26" s="51" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="46">
-        <v>60149</v>
+        <v>60354</v>
       </c>
       <c r="D26" s="46">
-        <v>376250</v>
+        <v>403174</v>
       </c>
       <c r="E26" s="46">
-        <v>317454</v>
+        <v>342421</v>
       </c>
       <c r="F26" s="52">
-        <v>58797</v>
+        <v>60753</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="22"/>
       <c r="I26" s="53">
-        <v>1468</v>
+        <v>1585</v>
       </c>
       <c r="J26" s="54">
-        <v>1436</v>
+        <v>1552</v>
       </c>
       <c r="K26" s="54">
         <v>32</v>
       </c>
       <c r="L26" s="54">
-        <v>115041</v>
+        <v>117177</v>
       </c>
       <c r="M26" s="55" t="s">
         <v>76</v>
       </c>
       <c r="N26" s="17"/>
       <c r="O26" s="23"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
       <c r="R26" s="23"/>
       <c r="S26" s="23"/>
     </row>
     <row r="27" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26"/>
       <c r="B27" s="51" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="46">
-        <v>60354</v>
+        <v>60479</v>
       </c>
       <c r="D27" s="46">
-        <v>403174</v>
+        <v>453412</v>
       </c>
       <c r="E27" s="46">
-        <v>342421</v>
+        <v>383911</v>
       </c>
       <c r="F27" s="52">
-        <v>60753</v>
+        <v>69501</v>
       </c>
       <c r="G27" s="21"/>
       <c r="H27" s="22"/>
       <c r="I27" s="53">
-        <v>1585</v>
+        <v>1674</v>
       </c>
       <c r="J27" s="54">
-        <v>1552</v>
+        <v>1636</v>
       </c>
       <c r="K27" s="54">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L27" s="54">
-        <v>117177</v>
+        <v>117913</v>
       </c>
       <c r="M27" s="55" t="s">
         <v>77</v>
       </c>
       <c r="N27" s="17"/>
       <c r="O27" s="23"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
       <c r="R27" s="23"/>
       <c r="S27" s="23"/>
     </row>
     <row r="28" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="26"/>
       <c r="B28" s="51" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="46">
-        <v>60479</v>
+        <v>60425</v>
       </c>
       <c r="D28" s="46">
-        <v>453412</v>
+        <v>396705</v>
       </c>
       <c r="E28" s="46">
-        <v>383911</v>
+        <v>336582</v>
       </c>
       <c r="F28" s="52">
-        <v>69501</v>
+        <v>60122</v>
       </c>
       <c r="G28" s="21"/>
       <c r="H28" s="22"/>
       <c r="I28" s="53">
-        <v>1674</v>
+        <v>1337</v>
       </c>
       <c r="J28" s="54">
-        <v>1636</v>
+        <v>1305</v>
       </c>
       <c r="K28" s="54">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="L28" s="54">
-        <v>117913</v>
+        <v>117777</v>
       </c>
       <c r="M28" s="55" t="s">
         <v>78</v>
       </c>
       <c r="N28" s="17"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
     </row>
     <row r="29" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="26"/>
       <c r="B29" s="51" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="46">
-        <v>60425</v>
+        <v>60486</v>
       </c>
       <c r="D29" s="46">
-        <v>396705</v>
+        <v>453664</v>
       </c>
       <c r="E29" s="46">
-        <v>336582</v>
+        <v>382062</v>
       </c>
       <c r="F29" s="52">
-        <v>60122</v>
+        <v>71601</v>
       </c>
       <c r="G29" s="21"/>
       <c r="H29" s="22"/>
       <c r="I29" s="53">
-        <v>1337</v>
+        <v>1649</v>
       </c>
       <c r="J29" s="54">
-        <v>1305</v>
+        <v>1609</v>
       </c>
       <c r="K29" s="54">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L29" s="54">
-        <v>117777</v>
+        <v>118589</v>
       </c>
       <c r="M29" s="55" t="s">
         <v>79</v>
       </c>
       <c r="N29" s="17"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
     </row>
     <row r="30" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="26"/>
-      <c r="B30" s="51" t="s">
+      <c r="B30" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="46">
-[...10 lines deleted...]
-      </c>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="52"/>
       <c r="G30" s="21"/>
       <c r="H30" s="22"/>
-      <c r="I30" s="53">
-[...11 lines deleted...]
-      <c r="M30" s="55" t="s">
+      <c r="I30" s="53"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="64" t="s">
         <v>80</v>
       </c>
       <c r="N30" s="17"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
     </row>
     <row r="31" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="26"/>
-      <c r="B31" s="60" t="s">
+      <c r="B31" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="46"/>
-[...2 lines deleted...]
-      <c r="F31" s="52"/>
+      <c r="C31" s="46">
+        <v>59495</v>
+      </c>
+      <c r="D31" s="46">
+        <v>428062</v>
+      </c>
+      <c r="E31" s="46">
+        <v>362670</v>
+      </c>
+      <c r="F31" s="52">
+        <v>65392</v>
+      </c>
       <c r="G31" s="21"/>
       <c r="H31" s="22"/>
-      <c r="I31" s="53"/>
-[...3 lines deleted...]
-      <c r="M31" s="64" t="s">
+      <c r="I31" s="53">
+        <v>1550</v>
+      </c>
+      <c r="J31" s="54">
+        <v>1517</v>
+      </c>
+      <c r="K31" s="54">
+        <v>33</v>
+      </c>
+      <c r="L31" s="54">
+        <v>119277</v>
+      </c>
+      <c r="M31" s="55" t="s">
         <v>81</v>
       </c>
       <c r="N31" s="17"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
     </row>
     <row r="32" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="26"/>
       <c r="B32" s="51" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="46">
-        <v>59495</v>
+        <v>59554</v>
       </c>
       <c r="D32" s="46">
-        <v>428062</v>
+        <v>371707</v>
       </c>
       <c r="E32" s="46">
-        <v>362670</v>
+        <v>307197</v>
       </c>
       <c r="F32" s="52">
-        <v>65392</v>
+        <v>64510</v>
       </c>
       <c r="G32" s="21"/>
       <c r="H32" s="22"/>
       <c r="I32" s="53">
-        <v>1550</v>
+        <v>1089</v>
       </c>
       <c r="J32" s="54">
-        <v>1517</v>
+        <v>1058</v>
       </c>
       <c r="K32" s="54">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L32" s="54">
-        <v>119277</v>
+        <v>115782</v>
       </c>
       <c r="M32" s="55" t="s">
         <v>82</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
     </row>
     <row r="33" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="26"/>
       <c r="B33" s="51" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="46">
-        <v>59554</v>
+        <v>59438</v>
       </c>
       <c r="D33" s="46">
-        <v>371707</v>
+        <v>452402</v>
       </c>
       <c r="E33" s="46">
-        <v>307197</v>
+        <v>374264</v>
       </c>
       <c r="F33" s="52">
-        <v>64510</v>
+        <v>78138</v>
       </c>
       <c r="G33" s="21"/>
       <c r="H33" s="22"/>
       <c r="I33" s="53">
-        <v>1089</v>
+        <v>1641</v>
       </c>
       <c r="J33" s="54">
-        <v>1058</v>
+        <v>1608</v>
       </c>
       <c r="K33" s="54">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L33" s="54">
-        <v>115782</v>
+        <v>114158</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>83</v>
       </c>
       <c r="N33" s="17"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
     </row>
     <row r="34" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="26"/>
       <c r="B34" s="51" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="46">
-        <v>59438</v>
+        <v>59577</v>
       </c>
       <c r="D34" s="46">
-        <v>452402</v>
+        <v>415926</v>
       </c>
       <c r="E34" s="46">
-        <v>374264</v>
+        <v>345180</v>
       </c>
       <c r="F34" s="52">
-        <v>78138</v>
+        <v>70746</v>
       </c>
       <c r="G34" s="21"/>
       <c r="H34" s="22"/>
       <c r="I34" s="53">
-        <v>1641</v>
+        <v>1493</v>
       </c>
       <c r="J34" s="54">
-        <v>1608</v>
+        <v>1459</v>
       </c>
       <c r="K34" s="54">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L34" s="54">
-        <v>114158</v>
+        <v>116522</v>
       </c>
       <c r="M34" s="55" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="17"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
     </row>
     <row r="35" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
       <c r="B35" s="51" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="46">
-        <v>59577</v>
+        <v>59713</v>
       </c>
       <c r="D35" s="46">
-        <v>415926</v>
+        <v>420156</v>
       </c>
       <c r="E35" s="46">
-        <v>345180</v>
+        <v>353820</v>
       </c>
       <c r="F35" s="52">
-        <v>70746</v>
+        <v>66336</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="22"/>
       <c r="I35" s="53">
-        <v>1493</v>
+        <v>1485</v>
       </c>
       <c r="J35" s="54">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="K35" s="54">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="L35" s="54">
-        <v>116522</v>
+        <v>115364</v>
       </c>
       <c r="M35" s="55" t="s">
         <v>85</v>
       </c>
       <c r="N35" s="17"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
     </row>
     <row r="36" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26"/>
       <c r="B36" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="46">
-        <v>59713</v>
+        <v>59811</v>
       </c>
       <c r="D36" s="46">
-        <v>420156</v>
+        <v>788696</v>
       </c>
       <c r="E36" s="46">
-        <v>353820</v>
+        <v>710125</v>
       </c>
       <c r="F36" s="52">
-        <v>66336</v>
+        <v>78571</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="22"/>
       <c r="I36" s="53">
-        <v>1485</v>
+        <v>1644</v>
       </c>
       <c r="J36" s="54">
-        <v>1453</v>
+        <v>1609</v>
       </c>
       <c r="K36" s="54">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L36" s="54">
-        <v>115364</v>
+        <v>117265</v>
       </c>
       <c r="M36" s="55" t="s">
         <v>73</v>
       </c>
       <c r="N36" s="17"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
     </row>
     <row r="37" spans="1:19" s="18" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="49"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="59" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="47"/>