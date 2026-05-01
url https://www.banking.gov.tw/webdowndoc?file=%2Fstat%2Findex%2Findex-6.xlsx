--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11501EXCEL_ODS\11501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_F72DABD9962E2DAAC7E01EF0EA1CAF011B9CFF6D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_F62DABD9E2A6EE8F63E11EF0EA1CAF2DFB5AFF11" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="60" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'60'!$B$2:$J$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="80">
   <si>
     <t>裝設台數</t>
   </si>
   <si>
     <t>金融卡</t>
   </si>
   <si>
     <t>交易次數</t>
   </si>
   <si>
@@ -402,168 +402,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Jan.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Feb.</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
     <t>　　  1月</t>
-  </si>
-[...34 lines deleted...]
-    <t>115年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="###\ ##0"/>
     <numFmt numFmtId="179" formatCode="##\ ###\ ##0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2524,443 +2524,443 @@
       <c r="F23" s="53">
         <v>126170</v>
       </c>
       <c r="G23" s="53">
         <v>927238</v>
       </c>
       <c r="H23" s="54">
         <v>12198101</v>
       </c>
       <c r="I23" s="50" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="28"/>
       <c r="O23" s="28"/>
       <c r="P23" s="28"/>
       <c r="T23" s="29"/>
     </row>
     <row r="24" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="23"/>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="43">
-        <v>33151</v>
+        <v>33172</v>
       </c>
       <c r="E24" s="44">
-        <v>248259</v>
+        <v>248906</v>
       </c>
       <c r="F24" s="44">
-        <v>124050</v>
+        <v>124385</v>
       </c>
       <c r="G24" s="44">
-        <v>81437</v>
+        <v>73236</v>
       </c>
       <c r="H24" s="45">
-        <v>1176192</v>
+        <v>1013520</v>
       </c>
       <c r="I24" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="28"/>
       <c r="P24" s="28"/>
       <c r="T24" s="29"/>
     </row>
     <row r="25" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="23"/>
       <c r="C25" s="42" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="43">
-        <v>33172</v>
+        <v>33213</v>
       </c>
       <c r="E25" s="44">
-        <v>248906</v>
+        <v>249498</v>
       </c>
       <c r="F25" s="44">
-        <v>124385</v>
+        <v>124666</v>
       </c>
       <c r="G25" s="44">
-        <v>73236</v>
+        <v>77554</v>
       </c>
       <c r="H25" s="45">
-        <v>1013520</v>
+        <v>1017426</v>
       </c>
       <c r="I25" s="49" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="28"/>
       <c r="M25" s="28"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
       <c r="T25" s="29"/>
     </row>
     <row r="26" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="23"/>
       <c r="C26" s="42" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="43">
-        <v>33213</v>
+        <v>33239</v>
       </c>
       <c r="E26" s="44">
-        <v>249498</v>
+        <v>250046</v>
       </c>
       <c r="F26" s="44">
-        <v>124666</v>
+        <v>124913</v>
       </c>
       <c r="G26" s="44">
-        <v>77554</v>
+        <v>76272</v>
       </c>
       <c r="H26" s="45">
-        <v>1017426</v>
+        <v>1015008</v>
       </c>
       <c r="I26" s="49" t="s">
         <v>42</v>
       </c>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="T26" s="29"/>
     </row>
     <row r="27" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="23"/>
       <c r="C27" s="42" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="43">
-        <v>33239</v>
+        <v>33248</v>
       </c>
       <c r="E27" s="44">
-        <v>250046</v>
+        <v>250570</v>
       </c>
       <c r="F27" s="44">
-        <v>124913</v>
+        <v>125057</v>
       </c>
       <c r="G27" s="44">
-        <v>76272</v>
+        <v>76533</v>
       </c>
       <c r="H27" s="45">
-        <v>1015008</v>
+        <v>996681</v>
       </c>
       <c r="I27" s="49" t="s">
         <v>43</v>
       </c>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="T27" s="29"/>
     </row>
     <row r="28" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="23"/>
       <c r="C28" s="42" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="43">
-        <v>33248</v>
+        <v>33287</v>
       </c>
       <c r="E28" s="44">
-        <v>250570</v>
+        <v>251137</v>
       </c>
       <c r="F28" s="44">
-        <v>125057</v>
+        <v>125304</v>
       </c>
       <c r="G28" s="44">
-        <v>76533</v>
+        <v>77696</v>
       </c>
       <c r="H28" s="45">
-        <v>996681</v>
+        <v>992775</v>
       </c>
       <c r="I28" s="49" t="s">
         <v>44</v>
       </c>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="T28" s="29"/>
     </row>
     <row r="29" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="23"/>
       <c r="C29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="43">
-        <v>33287</v>
+        <v>33262</v>
       </c>
       <c r="E29" s="44">
-        <v>251137</v>
+        <v>251732</v>
       </c>
       <c r="F29" s="44">
-        <v>125304</v>
+        <v>125558</v>
       </c>
       <c r="G29" s="44">
-        <v>77696</v>
+        <v>76292</v>
       </c>
       <c r="H29" s="45">
-        <v>992775</v>
+        <v>997225</v>
       </c>
       <c r="I29" s="49" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="T29" s="29"/>
     </row>
     <row r="30" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="23"/>
       <c r="C30" s="42" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="43">
-        <v>33262</v>
+        <v>33243</v>
       </c>
       <c r="E30" s="44">
-        <v>251732</v>
+        <v>252351</v>
       </c>
       <c r="F30" s="44">
-        <v>125558</v>
+        <v>125830</v>
       </c>
       <c r="G30" s="44">
-        <v>76292</v>
+        <v>76424</v>
       </c>
       <c r="H30" s="45">
-        <v>997225</v>
+        <v>978188</v>
       </c>
       <c r="I30" s="49" t="s">
         <v>46</v>
       </c>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="T30" s="29"/>
     </row>
     <row r="31" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="23"/>
       <c r="C31" s="42" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="43">
-        <v>33243</v>
+        <v>33285</v>
       </c>
       <c r="E31" s="44">
-        <v>252351</v>
+        <v>252928</v>
       </c>
       <c r="F31" s="44">
-        <v>125830</v>
+        <v>125993</v>
       </c>
       <c r="G31" s="44">
-        <v>76424</v>
+        <v>77772</v>
       </c>
       <c r="H31" s="45">
-        <v>978188</v>
+        <v>1004875</v>
       </c>
       <c r="I31" s="49" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="T31" s="29"/>
     </row>
     <row r="32" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="23"/>
       <c r="C32" s="42" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="43">
-        <v>33285</v>
+        <v>33332</v>
       </c>
       <c r="E32" s="44">
-        <v>252928</v>
+        <v>253550</v>
       </c>
       <c r="F32" s="44">
-        <v>125993</v>
+        <v>125677</v>
       </c>
       <c r="G32" s="44">
-        <v>77772</v>
+        <v>77731</v>
       </c>
       <c r="H32" s="45">
-        <v>1004875</v>
+        <v>991905</v>
       </c>
       <c r="I32" s="49" t="s">
         <v>48</v>
       </c>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="T32" s="29"/>
     </row>
     <row r="33" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="23"/>
       <c r="C33" s="42" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="43">
-        <v>33332</v>
+        <v>33382</v>
       </c>
       <c r="E33" s="44">
-        <v>253550</v>
+        <v>254146</v>
       </c>
       <c r="F33" s="44">
-        <v>125677</v>
+        <v>125923</v>
       </c>
       <c r="G33" s="44">
-        <v>77731</v>
+        <v>75589</v>
       </c>
       <c r="H33" s="45">
-        <v>991905</v>
+        <v>974940</v>
       </c>
       <c r="I33" s="49" t="s">
         <v>49</v>
       </c>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="T33" s="29"/>
     </row>
     <row r="34" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="23"/>
       <c r="C34" s="42" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="43">
-        <v>33382</v>
+        <v>33420</v>
       </c>
       <c r="E34" s="44">
-        <v>254146</v>
+        <v>254754</v>
       </c>
       <c r="F34" s="44">
-        <v>125923</v>
+        <v>126170</v>
       </c>
       <c r="G34" s="44">
-        <v>75589</v>
+        <v>80700</v>
       </c>
       <c r="H34" s="45">
-        <v>974940</v>
+        <v>1039367</v>
       </c>
       <c r="I34" s="49" t="s">
         <v>50</v>
       </c>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="T34" s="29"/>
     </row>
     <row r="35" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="23"/>
-      <c r="C35" s="42" t="s">
+      <c r="C35" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="D35" s="43">
-[...14 lines deleted...]
-      <c r="I35" s="49" t="s">
+      <c r="D35" s="43"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="50" t="s">
         <v>51</v>
       </c>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="T35" s="29"/>
     </row>
     <row r="36" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="23"/>
-      <c r="C36" s="51" t="s">
+      <c r="C36" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="D36" s="43"/>
-[...4 lines deleted...]
-      <c r="I36" s="50" t="s">
+      <c r="D36" s="43">
+        <v>33422</v>
+      </c>
+      <c r="E36" s="44">
+        <v>255381</v>
+      </c>
+      <c r="F36" s="44">
+        <v>126468</v>
+      </c>
+      <c r="G36" s="44">
+        <v>79402</v>
+      </c>
+      <c r="H36" s="45">
+        <v>1085726</v>
+      </c>
+      <c r="I36" s="49" t="s">
         <v>52</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="T36" s="29"/>
     </row>
     <row r="37" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="23"/>
       <c r="C37" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="43">
-        <v>33422</v>
+        <v>33457</v>
       </c>
       <c r="E37" s="44">
-        <v>255381</v>
+        <v>255828</v>
       </c>
       <c r="F37" s="44">
-        <v>126468</v>
+        <v>124623</v>
       </c>
       <c r="G37" s="44">
-        <v>79402</v>
+        <v>80187</v>
       </c>
       <c r="H37" s="45">
-        <v>1085726</v>
+        <v>1178014</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="T37" s="29"/>
     </row>
     <row r="38" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="46" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="41"/>
       <c r="K38" s="31"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>