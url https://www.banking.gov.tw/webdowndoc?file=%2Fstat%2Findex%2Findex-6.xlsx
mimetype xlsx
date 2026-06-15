--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_F62DABD9E2A6EE8F63E11EF0EA1CAF2DFB5AFF11" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_F62DABD9599629A513E01EF0EA1CAF2DA39AF6DB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="60" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'60'!$B$2:$J$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="80">
   <si>
     <t>裝設台數</t>
   </si>
   <si>
     <t>金融卡</t>
   </si>
   <si>
     <t>交易次數</t>
   </si>
   <si>
@@ -402,168 +402,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Apr.</t>
-[...31 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
     <t>　　  2月</t>
   </si>
   <si>
     <t>　　  3月</t>
-  </si>
-[...31 lines deleted...]
-    <t>　　  1月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="###\ ##0"/>
     <numFmt numFmtId="179" formatCode="##\ ###\ ##0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2524,443 +2524,443 @@
       <c r="F23" s="53">
         <v>126170</v>
       </c>
       <c r="G23" s="53">
         <v>927238</v>
       </c>
       <c r="H23" s="54">
         <v>12198101</v>
       </c>
       <c r="I23" s="50" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="28"/>
       <c r="O23" s="28"/>
       <c r="P23" s="28"/>
       <c r="T23" s="29"/>
     </row>
     <row r="24" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="23"/>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="43">
-        <v>33172</v>
+        <v>33239</v>
       </c>
       <c r="E24" s="44">
-        <v>248906</v>
+        <v>250046</v>
       </c>
       <c r="F24" s="44">
-        <v>124385</v>
+        <v>124913</v>
       </c>
       <c r="G24" s="44">
-        <v>73236</v>
+        <v>76272</v>
       </c>
       <c r="H24" s="45">
-        <v>1013520</v>
+        <v>1015008</v>
       </c>
       <c r="I24" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="28"/>
       <c r="P24" s="28"/>
       <c r="T24" s="29"/>
     </row>
     <row r="25" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="23"/>
       <c r="C25" s="42" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="43">
-        <v>33213</v>
+        <v>33248</v>
       </c>
       <c r="E25" s="44">
-        <v>249498</v>
+        <v>250570</v>
       </c>
       <c r="F25" s="44">
-        <v>124666</v>
+        <v>125057</v>
       </c>
       <c r="G25" s="44">
-        <v>77554</v>
+        <v>76533</v>
       </c>
       <c r="H25" s="45">
-        <v>1017426</v>
+        <v>996681</v>
       </c>
       <c r="I25" s="49" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="28"/>
       <c r="M25" s="28"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
       <c r="T25" s="29"/>
     </row>
     <row r="26" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="23"/>
       <c r="C26" s="42" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="43">
-        <v>33239</v>
+        <v>33287</v>
       </c>
       <c r="E26" s="44">
-        <v>250046</v>
+        <v>251137</v>
       </c>
       <c r="F26" s="44">
-        <v>124913</v>
+        <v>125304</v>
       </c>
       <c r="G26" s="44">
-        <v>76272</v>
+        <v>77696</v>
       </c>
       <c r="H26" s="45">
-        <v>1015008</v>
+        <v>992775</v>
       </c>
       <c r="I26" s="49" t="s">
         <v>42</v>
       </c>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="T26" s="29"/>
     </row>
     <row r="27" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="23"/>
       <c r="C27" s="42" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="43">
-        <v>33248</v>
+        <v>33262</v>
       </c>
       <c r="E27" s="44">
-        <v>250570</v>
+        <v>251732</v>
       </c>
       <c r="F27" s="44">
-        <v>125057</v>
+        <v>125558</v>
       </c>
       <c r="G27" s="44">
-        <v>76533</v>
+        <v>76292</v>
       </c>
       <c r="H27" s="45">
-        <v>996681</v>
+        <v>997225</v>
       </c>
       <c r="I27" s="49" t="s">
         <v>43</v>
       </c>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="T27" s="29"/>
     </row>
     <row r="28" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="23"/>
       <c r="C28" s="42" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="43">
-        <v>33287</v>
+        <v>33243</v>
       </c>
       <c r="E28" s="44">
-        <v>251137</v>
+        <v>252351</v>
       </c>
       <c r="F28" s="44">
-        <v>125304</v>
+        <v>125830</v>
       </c>
       <c r="G28" s="44">
-        <v>77696</v>
+        <v>76424</v>
       </c>
       <c r="H28" s="45">
-        <v>992775</v>
+        <v>978188</v>
       </c>
       <c r="I28" s="49" t="s">
         <v>44</v>
       </c>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="T28" s="29"/>
     </row>
     <row r="29" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="23"/>
       <c r="C29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="43">
-        <v>33262</v>
+        <v>33285</v>
       </c>
       <c r="E29" s="44">
-        <v>251732</v>
+        <v>252928</v>
       </c>
       <c r="F29" s="44">
-        <v>125558</v>
+        <v>125993</v>
       </c>
       <c r="G29" s="44">
-        <v>76292</v>
+        <v>77772</v>
       </c>
       <c r="H29" s="45">
-        <v>997225</v>
+        <v>1004875</v>
       </c>
       <c r="I29" s="49" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="T29" s="29"/>
     </row>
     <row r="30" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="23"/>
       <c r="C30" s="42" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="43">
-        <v>33243</v>
+        <v>33332</v>
       </c>
       <c r="E30" s="44">
-        <v>252351</v>
+        <v>253550</v>
       </c>
       <c r="F30" s="44">
-        <v>125830</v>
+        <v>125677</v>
       </c>
       <c r="G30" s="44">
-        <v>76424</v>
+        <v>77731</v>
       </c>
       <c r="H30" s="45">
-        <v>978188</v>
+        <v>991905</v>
       </c>
       <c r="I30" s="49" t="s">
         <v>46</v>
       </c>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="T30" s="29"/>
     </row>
     <row r="31" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="23"/>
       <c r="C31" s="42" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="43">
-        <v>33285</v>
+        <v>33382</v>
       </c>
       <c r="E31" s="44">
-        <v>252928</v>
+        <v>254146</v>
       </c>
       <c r="F31" s="44">
-        <v>125993</v>
+        <v>125923</v>
       </c>
       <c r="G31" s="44">
-        <v>77772</v>
+        <v>75589</v>
       </c>
       <c r="H31" s="45">
-        <v>1004875</v>
+        <v>974940</v>
       </c>
       <c r="I31" s="49" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="T31" s="29"/>
     </row>
     <row r="32" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="23"/>
       <c r="C32" s="42" t="s">
         <v>75</v>
       </c>
       <c r="D32" s="43">
-        <v>33332</v>
+        <v>33420</v>
       </c>
       <c r="E32" s="44">
-        <v>253550</v>
+        <v>254754</v>
       </c>
       <c r="F32" s="44">
-        <v>125677</v>
+        <v>126170</v>
       </c>
       <c r="G32" s="44">
-        <v>77731</v>
+        <v>80700</v>
       </c>
       <c r="H32" s="45">
-        <v>991905</v>
+        <v>1039367</v>
       </c>
       <c r="I32" s="49" t="s">
         <v>48</v>
       </c>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="T32" s="29"/>
     </row>
     <row r="33" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="23"/>
-      <c r="C33" s="42" t="s">
+      <c r="C33" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="43">
-[...14 lines deleted...]
-      <c r="I33" s="49" t="s">
+      <c r="D33" s="43"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="50" t="s">
         <v>49</v>
       </c>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="T33" s="29"/>
     </row>
     <row r="34" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="23"/>
       <c r="C34" s="42" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="43">
-        <v>33420</v>
+        <v>33422</v>
       </c>
       <c r="E34" s="44">
-        <v>254754</v>
+        <v>255381</v>
       </c>
       <c r="F34" s="44">
-        <v>126170</v>
+        <v>126468</v>
       </c>
       <c r="G34" s="44">
-        <v>80700</v>
+        <v>79402</v>
       </c>
       <c r="H34" s="45">
-        <v>1039367</v>
+        <v>1085726</v>
       </c>
       <c r="I34" s="49" t="s">
         <v>50</v>
       </c>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="T34" s="29"/>
     </row>
     <row r="35" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="23"/>
-      <c r="C35" s="51" t="s">
+      <c r="C35" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="D35" s="43"/>
-[...4 lines deleted...]
-      <c r="I35" s="50" t="s">
+      <c r="D35" s="43">
+        <v>33457</v>
+      </c>
+      <c r="E35" s="44">
+        <v>255828</v>
+      </c>
+      <c r="F35" s="44">
+        <v>126367</v>
+      </c>
+      <c r="G35" s="44">
+        <v>80187</v>
+      </c>
+      <c r="H35" s="45">
+        <v>1178014</v>
+      </c>
+      <c r="I35" s="49" t="s">
         <v>51</v>
       </c>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="T35" s="29"/>
     </row>
     <row r="36" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="23"/>
       <c r="C36" s="42" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="43">
-        <v>33422</v>
+        <v>33503</v>
       </c>
       <c r="E36" s="44">
-        <v>255381</v>
+        <v>256510</v>
       </c>
       <c r="F36" s="44">
-        <v>126468</v>
+        <v>126589</v>
       </c>
       <c r="G36" s="44">
-        <v>79402</v>
+        <v>77690</v>
       </c>
       <c r="H36" s="45">
-        <v>1085726</v>
+        <v>1099450</v>
       </c>
       <c r="I36" s="49" t="s">
         <v>52</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="T36" s="29"/>
     </row>
     <row r="37" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="23"/>
       <c r="C37" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="43">
-        <v>33457</v>
+        <v>33544</v>
       </c>
       <c r="E37" s="44">
-        <v>255828</v>
+        <v>257083</v>
       </c>
       <c r="F37" s="44">
-        <v>124623</v>
+        <v>126848</v>
       </c>
       <c r="G37" s="44">
-        <v>80187</v>
+        <v>74930</v>
       </c>
       <c r="H37" s="45">
-        <v>1178014</v>
+        <v>1030045</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="T37" s="29"/>
     </row>
     <row r="38" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="46" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="41"/>
       <c r="K38" s="31"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>