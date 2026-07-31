--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_F62DABD9599629A513E01EF0EA1CAF2DA39AF6DB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_F72DABD901D6ECA5CBE01EF0EA1CAF1D639CCEB5" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="60" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'60'!$B$2:$J$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="80">
   <si>
     <t>裝設台數</t>
   </si>
   <si>
     <t>金融卡</t>
   </si>
   <si>
     <t>交易次數</t>
   </si>
   <si>
@@ -402,168 +402,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
   </si>
   <si>
-    <t xml:space="preserve">         May</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  5月</t>
+  </si>
+  <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
     <t>　　  4月</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　  3月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="###\ ##0"/>
     <numFmt numFmtId="179" formatCode="##\ ###\ ##0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2524,443 +2524,443 @@
       <c r="F23" s="53">
         <v>126170</v>
       </c>
       <c r="G23" s="53">
         <v>927238</v>
       </c>
       <c r="H23" s="54">
         <v>12198101</v>
       </c>
       <c r="I23" s="50" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="28"/>
       <c r="O23" s="28"/>
       <c r="P23" s="28"/>
       <c r="T23" s="29"/>
     </row>
     <row r="24" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="23"/>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="43">
-        <v>33239</v>
+        <v>33248</v>
       </c>
       <c r="E24" s="44">
-        <v>250046</v>
+        <v>250570</v>
       </c>
       <c r="F24" s="44">
-        <v>124913</v>
+        <v>125057</v>
       </c>
       <c r="G24" s="44">
-        <v>76272</v>
+        <v>76533</v>
       </c>
       <c r="H24" s="45">
-        <v>1015008</v>
+        <v>996681</v>
       </c>
       <c r="I24" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="28"/>
       <c r="P24" s="28"/>
       <c r="T24" s="29"/>
     </row>
     <row r="25" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="23"/>
       <c r="C25" s="42" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="43">
-        <v>33248</v>
+        <v>33287</v>
       </c>
       <c r="E25" s="44">
-        <v>250570</v>
+        <v>251137</v>
       </c>
       <c r="F25" s="44">
-        <v>125057</v>
+        <v>125304</v>
       </c>
       <c r="G25" s="44">
-        <v>76533</v>
+        <v>77696</v>
       </c>
       <c r="H25" s="45">
-        <v>996681</v>
+        <v>992775</v>
       </c>
       <c r="I25" s="49" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="28"/>
       <c r="M25" s="28"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
       <c r="T25" s="29"/>
     </row>
     <row r="26" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="23"/>
       <c r="C26" s="42" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="43">
-        <v>33287</v>
+        <v>33262</v>
       </c>
       <c r="E26" s="44">
-        <v>251137</v>
+        <v>251732</v>
       </c>
       <c r="F26" s="44">
-        <v>125304</v>
+        <v>125558</v>
       </c>
       <c r="G26" s="44">
-        <v>77696</v>
+        <v>76292</v>
       </c>
       <c r="H26" s="45">
-        <v>992775</v>
+        <v>997225</v>
       </c>
       <c r="I26" s="49" t="s">
         <v>42</v>
       </c>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="T26" s="29"/>
     </row>
     <row r="27" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="23"/>
       <c r="C27" s="42" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="43">
-        <v>33262</v>
+        <v>33243</v>
       </c>
       <c r="E27" s="44">
-        <v>251732</v>
+        <v>252351</v>
       </c>
       <c r="F27" s="44">
-        <v>125558</v>
+        <v>125830</v>
       </c>
       <c r="G27" s="44">
-        <v>76292</v>
+        <v>76424</v>
       </c>
       <c r="H27" s="45">
-        <v>997225</v>
+        <v>978188</v>
       </c>
       <c r="I27" s="49" t="s">
         <v>43</v>
       </c>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="T27" s="29"/>
     </row>
     <row r="28" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="23"/>
       <c r="C28" s="42" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="43">
-        <v>33243</v>
+        <v>33285</v>
       </c>
       <c r="E28" s="44">
-        <v>252351</v>
+        <v>252928</v>
       </c>
       <c r="F28" s="44">
-        <v>125830</v>
+        <v>125993</v>
       </c>
       <c r="G28" s="44">
-        <v>76424</v>
+        <v>77772</v>
       </c>
       <c r="H28" s="45">
-        <v>978188</v>
+        <v>1004875</v>
       </c>
       <c r="I28" s="49" t="s">
         <v>44</v>
       </c>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="T28" s="29"/>
     </row>
     <row r="29" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="23"/>
       <c r="C29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="43">
-        <v>33285</v>
+        <v>33332</v>
       </c>
       <c r="E29" s="44">
-        <v>252928</v>
+        <v>253550</v>
       </c>
       <c r="F29" s="44">
-        <v>125993</v>
+        <v>125677</v>
       </c>
       <c r="G29" s="44">
-        <v>77772</v>
+        <v>77731</v>
       </c>
       <c r="H29" s="45">
-        <v>1004875</v>
+        <v>991905</v>
       </c>
       <c r="I29" s="49" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="T29" s="29"/>
     </row>
     <row r="30" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="23"/>
       <c r="C30" s="42" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="43">
-        <v>33332</v>
+        <v>33382</v>
       </c>
       <c r="E30" s="44">
-        <v>253550</v>
+        <v>254146</v>
       </c>
       <c r="F30" s="44">
-        <v>125677</v>
+        <v>125923</v>
       </c>
       <c r="G30" s="44">
-        <v>77731</v>
+        <v>75589</v>
       </c>
       <c r="H30" s="45">
-        <v>991905</v>
+        <v>974940</v>
       </c>
       <c r="I30" s="49" t="s">
         <v>46</v>
       </c>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="T30" s="29"/>
     </row>
     <row r="31" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="23"/>
       <c r="C31" s="42" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="43">
-        <v>33382</v>
+        <v>33420</v>
       </c>
       <c r="E31" s="44">
-        <v>254146</v>
+        <v>254754</v>
       </c>
       <c r="F31" s="44">
-        <v>125923</v>
+        <v>126170</v>
       </c>
       <c r="G31" s="44">
-        <v>75589</v>
+        <v>80700</v>
       </c>
       <c r="H31" s="45">
-        <v>974940</v>
+        <v>1039367</v>
       </c>
       <c r="I31" s="49" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="T31" s="29"/>
     </row>
     <row r="32" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="23"/>
-      <c r="C32" s="42" t="s">
+      <c r="C32" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="43">
-[...14 lines deleted...]
-      <c r="I32" s="49" t="s">
+      <c r="D32" s="43"/>
+      <c r="E32" s="44"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="50" t="s">
         <v>48</v>
       </c>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="T32" s="29"/>
     </row>
     <row r="33" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="23"/>
-      <c r="C33" s="51" t="s">
+      <c r="C33" s="42" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="43"/>
-[...4 lines deleted...]
-      <c r="I33" s="50" t="s">
+      <c r="D33" s="43">
+        <v>33422</v>
+      </c>
+      <c r="E33" s="44">
+        <v>255381</v>
+      </c>
+      <c r="F33" s="44">
+        <v>126468</v>
+      </c>
+      <c r="G33" s="44">
+        <v>79402</v>
+      </c>
+      <c r="H33" s="45">
+        <v>1085726</v>
+      </c>
+      <c r="I33" s="49" t="s">
         <v>49</v>
       </c>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="T33" s="29"/>
     </row>
     <row r="34" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="23"/>
       <c r="C34" s="42" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="43">
-        <v>33422</v>
+        <v>33457</v>
       </c>
       <c r="E34" s="44">
-        <v>255381</v>
+        <v>255828</v>
       </c>
       <c r="F34" s="44">
-        <v>126468</v>
+        <v>126367</v>
       </c>
       <c r="G34" s="44">
-        <v>79402</v>
+        <v>80187</v>
       </c>
       <c r="H34" s="45">
-        <v>1085726</v>
+        <v>1178014</v>
       </c>
       <c r="I34" s="49" t="s">
         <v>50</v>
       </c>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="T34" s="29"/>
     </row>
     <row r="35" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="23"/>
       <c r="C35" s="42" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="43">
-        <v>33457</v>
+        <v>33503</v>
       </c>
       <c r="E35" s="44">
-        <v>255828</v>
+        <v>256510</v>
       </c>
       <c r="F35" s="44">
-        <v>126367</v>
+        <v>126589</v>
       </c>
       <c r="G35" s="44">
-        <v>80187</v>
+        <v>77690</v>
       </c>
       <c r="H35" s="45">
-        <v>1178014</v>
+        <v>1099450</v>
       </c>
       <c r="I35" s="49" t="s">
         <v>51</v>
       </c>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="T35" s="29"/>
     </row>
     <row r="36" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="23"/>
       <c r="C36" s="42" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="43">
-        <v>33503</v>
+        <v>33544</v>
       </c>
       <c r="E36" s="44">
-        <v>256510</v>
+        <v>257083</v>
       </c>
       <c r="F36" s="44">
-        <v>126589</v>
+        <v>126848</v>
       </c>
       <c r="G36" s="44">
-        <v>77690</v>
+        <v>74930</v>
       </c>
       <c r="H36" s="45">
-        <v>1099450</v>
+        <v>1030045</v>
       </c>
       <c r="I36" s="49" t="s">
         <v>52</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="T36" s="29"/>
     </row>
     <row r="37" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="23"/>
       <c r="C37" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="43">
-        <v>33544</v>
+        <v>33506</v>
       </c>
       <c r="E37" s="44">
-        <v>257083</v>
+        <v>257718</v>
       </c>
       <c r="F37" s="44">
-        <v>126848</v>
+        <v>127174</v>
       </c>
       <c r="G37" s="44">
-        <v>74930</v>
+        <v>76298</v>
       </c>
       <c r="H37" s="45">
-        <v>1030045</v>
+        <v>1057073</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="T37" s="29"/>
     </row>
     <row r="38" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="46" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="41"/>
       <c r="K38" s="31"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>