--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_F72DABD901D6ECA5CBE01EF0EA1CAF1D639CCEB5" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_F62DABD9C556ED9A8BE11EF0EA1CAFAD73DAE3F4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="60" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'60'!$B$2:$J$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="80">
   <si>
     <t>裝設台數</t>
   </si>
   <si>
     <t>金融卡</t>
   </si>
   <si>
     <t>交易次數</t>
   </si>
   <si>
@@ -402,168 +402,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
   </si>
   <si>
-    <t xml:space="preserve">         June</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t>　　  6月</t>
+  </si>
+  <si>
+    <t>　　  7月</t>
+  </si>
+  <si>
+    <t>　　  8月</t>
+  </si>
+  <si>
+    <t>　　  9月</t>
+  </si>
+  <si>
+    <t>　　 10月</t>
+  </si>
+  <si>
+    <t>　　 11月</t>
+  </si>
+  <si>
+    <t>　　 12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t>　　  1月</t>
+  </si>
+  <si>
+    <t>　　  2月</t>
+  </si>
+  <si>
+    <t>　　  3月</t>
+  </si>
+  <si>
+    <t>　　  4月</t>
+  </si>
+  <si>
     <t>　　  5月</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　  4月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="###\ ##0"/>
     <numFmt numFmtId="179" formatCode="##\ ###\ ##0"/>
   </numFmts>
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2524,443 +2524,443 @@
       <c r="F23" s="53">
         <v>126170</v>
       </c>
       <c r="G23" s="53">
         <v>927238</v>
       </c>
       <c r="H23" s="54">
         <v>12198101</v>
       </c>
       <c r="I23" s="50" t="s">
         <v>39</v>
       </c>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="28"/>
       <c r="O23" s="28"/>
       <c r="P23" s="28"/>
       <c r="T23" s="29"/>
     </row>
     <row r="24" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="23"/>
       <c r="C24" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="43">
-        <v>33248</v>
+        <v>33287</v>
       </c>
       <c r="E24" s="44">
-        <v>250570</v>
+        <v>251137</v>
       </c>
       <c r="F24" s="44">
-        <v>125057</v>
+        <v>125304</v>
       </c>
       <c r="G24" s="44">
-        <v>76533</v>
+        <v>77696</v>
       </c>
       <c r="H24" s="45">
-        <v>996681</v>
+        <v>992775</v>
       </c>
       <c r="I24" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
       <c r="N24" s="28"/>
       <c r="O24" s="28"/>
       <c r="P24" s="28"/>
       <c r="T24" s="29"/>
     </row>
     <row r="25" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="23"/>
       <c r="C25" s="42" t="s">
         <v>68</v>
       </c>
       <c r="D25" s="43">
-        <v>33287</v>
+        <v>33262</v>
       </c>
       <c r="E25" s="44">
-        <v>251137</v>
+        <v>251732</v>
       </c>
       <c r="F25" s="44">
-        <v>125304</v>
+        <v>125558</v>
       </c>
       <c r="G25" s="44">
-        <v>77696</v>
+        <v>76292</v>
       </c>
       <c r="H25" s="45">
-        <v>992775</v>
+        <v>997225</v>
       </c>
       <c r="I25" s="49" t="s">
         <v>41</v>
       </c>
       <c r="L25" s="28"/>
       <c r="M25" s="28"/>
       <c r="N25" s="28"/>
       <c r="O25" s="28"/>
       <c r="P25" s="28"/>
       <c r="T25" s="29"/>
     </row>
     <row r="26" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="23"/>
       <c r="C26" s="42" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="43">
-        <v>33262</v>
+        <v>33243</v>
       </c>
       <c r="E26" s="44">
-        <v>251732</v>
+        <v>252351</v>
       </c>
       <c r="F26" s="44">
-        <v>125558</v>
+        <v>125830</v>
       </c>
       <c r="G26" s="44">
-        <v>76292</v>
+        <v>76424</v>
       </c>
       <c r="H26" s="45">
-        <v>997225</v>
+        <v>978188</v>
       </c>
       <c r="I26" s="49" t="s">
         <v>42</v>
       </c>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="28"/>
       <c r="O26" s="28"/>
       <c r="P26" s="28"/>
       <c r="T26" s="29"/>
     </row>
     <row r="27" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="23"/>
       <c r="C27" s="42" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="43">
-        <v>33243</v>
+        <v>33285</v>
       </c>
       <c r="E27" s="44">
-        <v>252351</v>
+        <v>252928</v>
       </c>
       <c r="F27" s="44">
-        <v>125830</v>
+        <v>125993</v>
       </c>
       <c r="G27" s="44">
-        <v>76424</v>
+        <v>77772</v>
       </c>
       <c r="H27" s="45">
-        <v>978188</v>
+        <v>1004875</v>
       </c>
       <c r="I27" s="49" t="s">
         <v>43</v>
       </c>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="T27" s="29"/>
     </row>
     <row r="28" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="23"/>
       <c r="C28" s="42" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="43">
-        <v>33285</v>
+        <v>33332</v>
       </c>
       <c r="E28" s="44">
-        <v>252928</v>
+        <v>253550</v>
       </c>
       <c r="F28" s="44">
-        <v>125993</v>
+        <v>125677</v>
       </c>
       <c r="G28" s="44">
-        <v>77772</v>
+        <v>77731</v>
       </c>
       <c r="H28" s="45">
-        <v>1004875</v>
+        <v>991905</v>
       </c>
       <c r="I28" s="49" t="s">
         <v>44</v>
       </c>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
       <c r="N28" s="28"/>
       <c r="O28" s="28"/>
       <c r="P28" s="28"/>
       <c r="T28" s="29"/>
     </row>
     <row r="29" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="23"/>
       <c r="C29" s="42" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="43">
-        <v>33332</v>
+        <v>33382</v>
       </c>
       <c r="E29" s="44">
-        <v>253550</v>
+        <v>254146</v>
       </c>
       <c r="F29" s="44">
-        <v>125677</v>
+        <v>125923</v>
       </c>
       <c r="G29" s="44">
-        <v>77731</v>
+        <v>75589</v>
       </c>
       <c r="H29" s="45">
-        <v>991905</v>
+        <v>974940</v>
       </c>
       <c r="I29" s="49" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
       <c r="N29" s="28"/>
       <c r="O29" s="28"/>
       <c r="P29" s="28"/>
       <c r="T29" s="29"/>
     </row>
     <row r="30" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="23"/>
       <c r="C30" s="42" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="43">
-        <v>33382</v>
+        <v>33420</v>
       </c>
       <c r="E30" s="44">
-        <v>254146</v>
+        <v>254754</v>
       </c>
       <c r="F30" s="44">
-        <v>125923</v>
+        <v>126170</v>
       </c>
       <c r="G30" s="44">
-        <v>75589</v>
+        <v>80700</v>
       </c>
       <c r="H30" s="45">
-        <v>974940</v>
+        <v>1039367</v>
       </c>
       <c r="I30" s="49" t="s">
         <v>46</v>
       </c>
       <c r="L30" s="28"/>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="T30" s="29"/>
     </row>
     <row r="31" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="23"/>
-      <c r="C31" s="42" t="s">
+      <c r="C31" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="D31" s="43">
-[...14 lines deleted...]
-      <c r="I31" s="49" t="s">
+      <c r="D31" s="43"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="50" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="T31" s="29"/>
     </row>
     <row r="32" spans="2:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="23"/>
-      <c r="C32" s="51" t="s">
+      <c r="C32" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="43"/>
-[...4 lines deleted...]
-      <c r="I32" s="50" t="s">
+      <c r="D32" s="43">
+        <v>33422</v>
+      </c>
+      <c r="E32" s="44">
+        <v>255381</v>
+      </c>
+      <c r="F32" s="44">
+        <v>126468</v>
+      </c>
+      <c r="G32" s="44">
+        <v>79402</v>
+      </c>
+      <c r="H32" s="45">
+        <v>1085726</v>
+      </c>
+      <c r="I32" s="49" t="s">
         <v>48</v>
       </c>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
       <c r="N32" s="28"/>
       <c r="O32" s="28"/>
       <c r="P32" s="28"/>
       <c r="T32" s="29"/>
     </row>
     <row r="33" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="23"/>
       <c r="C33" s="42" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="43">
-        <v>33422</v>
+        <v>33457</v>
       </c>
       <c r="E33" s="44">
-        <v>255381</v>
+        <v>255828</v>
       </c>
       <c r="F33" s="44">
-        <v>126468</v>
+        <v>126367</v>
       </c>
       <c r="G33" s="44">
-        <v>79402</v>
+        <v>80187</v>
       </c>
       <c r="H33" s="45">
-        <v>1085726</v>
+        <v>1178014</v>
       </c>
       <c r="I33" s="49" t="s">
         <v>49</v>
       </c>
       <c r="L33" s="28"/>
       <c r="M33" s="28"/>
       <c r="N33" s="28"/>
       <c r="O33" s="28"/>
       <c r="P33" s="28"/>
       <c r="T33" s="29"/>
     </row>
     <row r="34" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="23"/>
       <c r="C34" s="42" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="43">
-        <v>33457</v>
+        <v>33503</v>
       </c>
       <c r="E34" s="44">
-        <v>255828</v>
+        <v>256510</v>
       </c>
       <c r="F34" s="44">
-        <v>126367</v>
+        <v>126589</v>
       </c>
       <c r="G34" s="44">
-        <v>80187</v>
+        <v>77690</v>
       </c>
       <c r="H34" s="45">
-        <v>1178014</v>
+        <v>1099450</v>
       </c>
       <c r="I34" s="49" t="s">
         <v>50</v>
       </c>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
       <c r="N34" s="28"/>
       <c r="O34" s="28"/>
       <c r="P34" s="28"/>
       <c r="T34" s="29"/>
     </row>
     <row r="35" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="23"/>
       <c r="C35" s="42" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="43">
-        <v>33503</v>
+        <v>33544</v>
       </c>
       <c r="E35" s="44">
-        <v>256510</v>
+        <v>257083</v>
       </c>
       <c r="F35" s="44">
-        <v>126589</v>
+        <v>126848</v>
       </c>
       <c r="G35" s="44">
-        <v>77690</v>
+        <v>74930</v>
       </c>
       <c r="H35" s="45">
-        <v>1099450</v>
+        <v>1030045</v>
       </c>
       <c r="I35" s="49" t="s">
         <v>51</v>
       </c>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="28"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="T35" s="29"/>
     </row>
     <row r="36" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="23"/>
       <c r="C36" s="42" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="43">
-        <v>33544</v>
+        <v>33506</v>
       </c>
       <c r="E36" s="44">
-        <v>257083</v>
+        <v>257658</v>
       </c>
       <c r="F36" s="44">
-        <v>126848</v>
+        <v>127114</v>
       </c>
       <c r="G36" s="44">
-        <v>74930</v>
+        <v>76298</v>
       </c>
       <c r="H36" s="45">
-        <v>1030045</v>
+        <v>1057073</v>
       </c>
       <c r="I36" s="49" t="s">
         <v>52</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
       <c r="O36" s="28"/>
       <c r="P36" s="28"/>
       <c r="T36" s="29"/>
     </row>
     <row r="37" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="23"/>
       <c r="C37" s="42" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="43">
-        <v>33506</v>
+        <v>33558</v>
       </c>
       <c r="E37" s="44">
-        <v>257718</v>
+        <v>258270</v>
       </c>
       <c r="F37" s="44">
-        <v>127174</v>
+        <v>127399</v>
       </c>
       <c r="G37" s="44">
-        <v>76298</v>
+        <v>76326</v>
       </c>
       <c r="H37" s="45">
-        <v>1057073</v>
+        <v>1060932</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>40</v>
       </c>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="28"/>
       <c r="O37" s="28"/>
       <c r="P37" s="28"/>
       <c r="T37" s="29"/>
     </row>
     <row r="38" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="46" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="41"/>
       <c r="K38" s="31"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>