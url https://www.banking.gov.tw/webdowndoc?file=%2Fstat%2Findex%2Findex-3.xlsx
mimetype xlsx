--- v7 (2026-09-14)
+++ v8 (2026-10-30)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{690839E1-1551-407C-8E43-3BD8CD3387B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BFA707D9-43C3-4682-8341-252E5191A858}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="30" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30'!$A$3:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="111">
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>機　關</t>
   </si>
   <si>
     <t>事　業</t>
   </si>
   <si>
@@ -766,168 +766,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
     <t xml:space="preserve">         June</t>
   </si>
   <si>
     <t xml:space="preserve">         July</t>
   </si>
   <si>
-    <t xml:space="preserve">         Aug.</t>
-[...31 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   6月</t>
   </si>
   <si>
     <t xml:space="preserve">   　   7月</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">   　   5月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="#\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -3437,85 +3437,85 @@
           <a:off x="0" y="1"/>
           <a:ext cx="2076450" cy="1557338"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>54627</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52E148D1-EF41-413B-9F31-D4C353C05CFF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D0C1A5-A71D-47E4-AC87-6116EDE3D1D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="76200" y="7905750"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:off x="95250" y="7905750"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E65FB0A-AEA0-A219-1277-3CBBA5C0CE22}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6547F73-07E6-2637-D7A3-933745369A65}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3571,51 +3571,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7DC7A07-1E87-3036-89A5-4BAF691F3DC6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{509B3DD2-9650-14E9-44E2-9A6AFFFF1359}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3663,80 +3663,80 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1123950</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>26052</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9843BD-691A-4F43-BBBE-86E20CBB2269}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F916A2A-F2D4-462F-A457-2FFAB6DBA998}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="5638800" y="7905750"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF18356-8E6E-AD8B-452F-98A9B4AC7CD7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E84634-861A-CDA8-171F-37A615874669}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3792,51 +3792,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194683EA-45D3-3FCA-9C37-CDCD420FD787}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE50D3A-D0BE-7330-DE04-30523CF94F07}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3879,85 +3879,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>588027</xdr:colOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>121302</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3412B0E4-D9A1-4F5B-B36F-AA0D1C38D94B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{820CEB9A-9F53-4CCD-8E76-4ACBC1A2FDA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6724650" y="7896225"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:off x="6705600" y="7905750"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C4E240-6231-451E-6A7E-DFBB53FD1DE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3525124B-251A-80AE-7860-9976205E88B9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4013,51 +4013,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844E5DC8-4AE1-BB79-DFD6-81EC911DD0B4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{914B6406-34A3-49CC-E41A-1014C40E5EC1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4100,85 +4100,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>866775</xdr:colOff>
+      <xdr:colOff>847725</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>15</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>111777</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E33513EF-AFF8-45A3-AB1E-CC397AAE8C77}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A70BE9D-BFD2-4437-9431-5ADEA54BFB37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12277725" y="7905750"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:off x="12258675" y="7896225"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159066AC-A99B-3F58-29A7-26287F612629}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3536C37-F5F4-F6B1-9054-DC5A2AD2FC9E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4234,51 +4234,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B1235C7-21D6-6464-A5AE-5834C7385314}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A255C64-D094-D128-743F-3E08BDB6189A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4321,85 +4321,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>73677</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B2AF4C1-7F0B-49B6-BF48-B582C4177601}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E49785A-783C-402C-AA80-8345102B089C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13268325" y="7924800"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:off x="13249275" y="7905750"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A435E69E-877B-BF08-D3A6-33305277BFDB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3D2C5C-2443-5965-176E-3910B0BCF525}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4455,51 +4455,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053E9BA5-29DB-A037-18C1-1F39D70CC127}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87CE170F-C3D4-ACF2-7241-2D3EEE581DA2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4542,85 +4542,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>1152525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>73677</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245FE853-AE41-454C-93EB-0513E5E22258}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D72D03A5-D371-4C0C-B6D7-27B24C64C7E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18802350" y="7915275"/>
-          <a:ext cx="635652" cy="438150"/>
+          <a:off x="18783300" y="7905750"/>
+          <a:ext cx="902352" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D06A09-1A7F-4CC0-5865-E5C17B7D9022}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25F74FF1-0B99-FDCB-5F72-7679FED1D325}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4676,51 +4676,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E9CF39-DBFB-1CD4-91F5-553EB3A907B7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01190337-1A1A-A975-14BE-D0B4430DE6E6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6486,1026 +6486,1026 @@
       <c r="V22" s="77">
         <v>1.55</v>
       </c>
       <c r="W22" s="78">
         <v>3.61</v>
       </c>
       <c r="X22" s="72" t="s">
         <v>70</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="34"/>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="38"/>
       <c r="AG22" s="34"/>
     </row>
     <row r="23" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="34"/>
       <c r="B23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="59">
-        <v>426110</v>
+        <v>431980</v>
       </c>
       <c r="D23" s="59">
-        <v>14644</v>
+        <v>13120</v>
       </c>
       <c r="E23" s="59">
-        <v>10221</v>
+        <v>9696</v>
       </c>
       <c r="F23" s="60">
-        <v>401244</v>
+        <v>409164</v>
       </c>
       <c r="G23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="59">
-        <v>426110</v>
+        <v>431980</v>
       </c>
       <c r="L23" s="59">
-        <v>391153</v>
+        <v>397338</v>
       </c>
       <c r="M23" s="59">
-        <v>12612</v>
+        <v>12181</v>
       </c>
       <c r="N23" s="59">
-        <v>6754</v>
+        <v>6836</v>
       </c>
       <c r="O23" s="60">
-        <v>15592</v>
+        <v>15625</v>
       </c>
       <c r="P23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="36"/>
       <c r="R23" s="34"/>
       <c r="S23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T23" s="61">
-        <v>91.8</v>
+        <v>91.98</v>
       </c>
       <c r="U23" s="49">
-        <v>2.96</v>
+        <v>2.82</v>
       </c>
       <c r="V23" s="49">
         <v>1.58</v>
       </c>
       <c r="W23" s="50">
-        <v>3.66</v>
+        <v>3.62</v>
       </c>
       <c r="X23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="37"/>
       <c r="AB23" s="37"/>
       <c r="AC23" s="37"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="38"/>
       <c r="AG23" s="34"/>
     </row>
     <row r="24" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="34"/>
       <c r="B24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="59">
-        <v>430250</v>
+        <v>435237</v>
       </c>
       <c r="D24" s="59">
-        <v>13113</v>
+        <v>13982</v>
       </c>
       <c r="E24" s="59">
-        <v>9979</v>
+        <v>9452</v>
       </c>
       <c r="F24" s="60">
-        <v>407158</v>
+        <v>411804</v>
       </c>
       <c r="G24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="59">
-        <v>430250</v>
+        <v>435237</v>
       </c>
       <c r="L24" s="59">
-        <v>395259</v>
+        <v>399566</v>
       </c>
       <c r="M24" s="59">
-        <v>12594</v>
+        <v>13155</v>
       </c>
       <c r="N24" s="59">
-        <v>6793</v>
+        <v>6840</v>
       </c>
       <c r="O24" s="60">
-        <v>15605</v>
+        <v>15676</v>
       </c>
       <c r="P24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Q24" s="36"/>
       <c r="R24" s="34"/>
       <c r="S24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="T24" s="61">
-        <v>91.87</v>
+        <v>91.8</v>
       </c>
       <c r="U24" s="49">
-        <v>2.93</v>
+        <v>3.02</v>
       </c>
       <c r="V24" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W24" s="50">
-        <v>3.63</v>
+        <v>3.6</v>
       </c>
       <c r="X24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="34"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="34"/>
     </row>
     <row r="25" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="34"/>
       <c r="B25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="59">
-        <v>431980</v>
+        <v>435448</v>
       </c>
       <c r="D25" s="59">
-        <v>13120</v>
+        <v>13606</v>
       </c>
       <c r="E25" s="59">
-        <v>9696</v>
+        <v>8862</v>
       </c>
       <c r="F25" s="60">
-        <v>409164</v>
+        <v>412980</v>
       </c>
       <c r="G25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="59">
-        <v>431980</v>
+        <v>435448</v>
       </c>
       <c r="L25" s="59">
-        <v>397338</v>
+        <v>400200</v>
       </c>
       <c r="M25" s="59">
-        <v>12181</v>
+        <v>12658</v>
       </c>
       <c r="N25" s="59">
-        <v>6836</v>
+        <v>6857</v>
       </c>
       <c r="O25" s="60">
-        <v>15625</v>
+        <v>15733</v>
       </c>
       <c r="P25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Q25" s="36"/>
       <c r="R25" s="34"/>
       <c r="S25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="61">
-        <v>91.98</v>
+        <v>91.91</v>
       </c>
       <c r="U25" s="49">
-        <v>2.82</v>
+        <v>2.91</v>
       </c>
       <c r="V25" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W25" s="50">
-        <v>3.62</v>
+        <v>3.61</v>
       </c>
       <c r="X25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="38"/>
       <c r="AG25" s="34"/>
     </row>
     <row r="26" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="59">
-        <v>435237</v>
+        <v>436252</v>
       </c>
       <c r="D26" s="59">
-        <v>13982</v>
+        <v>13445</v>
       </c>
       <c r="E26" s="59">
-        <v>9452</v>
+        <v>8900</v>
       </c>
       <c r="F26" s="60">
-        <v>411804</v>
+        <v>413907</v>
       </c>
       <c r="G26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="59">
-        <v>435237</v>
+        <v>436252</v>
       </c>
       <c r="L26" s="59">
-        <v>399566</v>
+        <v>400860</v>
       </c>
       <c r="M26" s="59">
-        <v>13155</v>
+        <v>12759</v>
       </c>
       <c r="N26" s="59">
-        <v>6840</v>
+        <v>6819</v>
       </c>
       <c r="O26" s="60">
-        <v>15676</v>
+        <v>15814</v>
       </c>
       <c r="P26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Q26" s="36"/>
       <c r="R26" s="34"/>
       <c r="S26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="T26" s="61">
-        <v>91.8</v>
+        <v>91.89</v>
       </c>
       <c r="U26" s="49">
-        <v>3.02</v>
+        <v>2.92</v>
       </c>
       <c r="V26" s="49">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="W26" s="50">
-        <v>3.6</v>
+        <v>3.62</v>
       </c>
       <c r="X26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="37"/>
       <c r="AB26" s="37"/>
       <c r="AC26" s="37"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="37"/>
       <c r="AF26" s="38"/>
       <c r="AG26" s="34"/>
     </row>
     <row r="27" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="34"/>
       <c r="B27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="59">
-        <v>435448</v>
+        <v>440283</v>
       </c>
       <c r="D27" s="59">
-        <v>13606</v>
+        <v>13623</v>
       </c>
       <c r="E27" s="59">
-        <v>8862</v>
+        <v>9357</v>
       </c>
       <c r="F27" s="60">
-        <v>412980</v>
+        <v>417302</v>
       </c>
       <c r="G27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="59">
-        <v>435448</v>
+        <v>440283</v>
       </c>
       <c r="L27" s="59">
-        <v>400200</v>
+        <v>403709</v>
       </c>
       <c r="M27" s="59">
-        <v>12658</v>
+        <v>13858</v>
       </c>
       <c r="N27" s="59">
-        <v>6857</v>
+        <v>6842</v>
       </c>
       <c r="O27" s="60">
-        <v>15733</v>
+        <v>15874</v>
       </c>
       <c r="P27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Q27" s="36"/>
       <c r="R27" s="34"/>
       <c r="S27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="T27" s="61">
-        <v>91.91</v>
+        <v>91.69</v>
       </c>
       <c r="U27" s="49">
-        <v>2.91</v>
+        <v>3.15</v>
       </c>
       <c r="V27" s="49">
-        <v>1.57</v>
+        <v>1.55</v>
       </c>
       <c r="W27" s="50">
         <v>3.61</v>
       </c>
       <c r="X27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="37"/>
       <c r="AB27" s="37"/>
       <c r="AC27" s="37"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="37"/>
       <c r="AF27" s="38"/>
       <c r="AG27" s="34"/>
     </row>
     <row r="28" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34"/>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="73" t="s">
         <v>103</v>
       </c>
-      <c r="C28" s="59">
-[...11 lines deleted...]
-      <c r="G28" s="71" t="s">
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="72" t="s">
         <v>76</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
-      <c r="J28" s="58" t="s">
+      <c r="J28" s="73" t="s">
         <v>103</v>
       </c>
-      <c r="K28" s="59">
-[...14 lines deleted...]
-      <c r="P28" s="71" t="s">
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="72" t="s">
         <v>76</v>
       </c>
       <c r="Q28" s="36"/>
       <c r="R28" s="34"/>
-      <c r="S28" s="58" t="s">
+      <c r="S28" s="73" t="s">
         <v>103</v>
       </c>
-      <c r="T28" s="61">
-[...11 lines deleted...]
-      <c r="X28" s="71" t="s">
+      <c r="T28" s="61"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="72" t="s">
         <v>76</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="37"/>
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="38"/>
       <c r="AG28" s="34"/>
     </row>
     <row r="29" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34"/>
       <c r="B29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="59">
-        <v>440283</v>
+        <v>443699</v>
       </c>
       <c r="D29" s="59">
-        <v>13623</v>
+        <v>14700</v>
       </c>
       <c r="E29" s="59">
-        <v>9357</v>
+        <v>9390</v>
       </c>
       <c r="F29" s="60">
-        <v>417302</v>
+        <v>419610</v>
       </c>
       <c r="G29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="K29" s="59">
-        <v>440283</v>
+        <v>443699</v>
       </c>
       <c r="L29" s="59">
-        <v>403709</v>
+        <v>407067</v>
       </c>
       <c r="M29" s="59">
-        <v>13858</v>
+        <v>13892</v>
       </c>
       <c r="N29" s="59">
-        <v>6842</v>
+        <v>6875</v>
       </c>
       <c r="O29" s="60">
-        <v>15874</v>
+        <v>15865</v>
       </c>
       <c r="P29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="36"/>
       <c r="R29" s="34"/>
       <c r="S29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="T29" s="61">
-        <v>91.69</v>
+        <v>91.74</v>
       </c>
       <c r="U29" s="49">
-        <v>3.15</v>
+        <v>3.13</v>
       </c>
       <c r="V29" s="49">
         <v>1.55</v>
       </c>
       <c r="W29" s="50">
-        <v>3.61</v>
+        <v>3.58</v>
       </c>
       <c r="X29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="37"/>
       <c r="AB29" s="37"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="38"/>
       <c r="AG29" s="34"/>
     </row>
     <row r="30" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34"/>
-      <c r="B30" s="73" t="s">
+      <c r="B30" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="59"/>
-[...3 lines deleted...]
-      <c r="G30" s="72" t="s">
+      <c r="C30" s="59">
+        <v>448166</v>
+      </c>
+      <c r="D30" s="59">
+        <v>16561</v>
+      </c>
+      <c r="E30" s="59">
+        <v>9689</v>
+      </c>
+      <c r="F30" s="60">
+        <v>421916</v>
+      </c>
+      <c r="G30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
-      <c r="J30" s="73" t="s">
+      <c r="J30" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="K30" s="59"/>
-[...4 lines deleted...]
-      <c r="P30" s="72" t="s">
+      <c r="K30" s="59">
+        <v>448166</v>
+      </c>
+      <c r="L30" s="59">
+        <v>411960</v>
+      </c>
+      <c r="M30" s="59">
+        <v>13489</v>
+      </c>
+      <c r="N30" s="59">
+        <v>6875</v>
+      </c>
+      <c r="O30" s="60">
+        <v>15842</v>
+      </c>
+      <c r="P30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Q30" s="36"/>
       <c r="R30" s="34"/>
-      <c r="S30" s="73" t="s">
+      <c r="S30" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="T30" s="61"/>
-[...3 lines deleted...]
-      <c r="X30" s="72" t="s">
+      <c r="T30" s="61">
+        <v>91.92</v>
+      </c>
+      <c r="U30" s="49">
+        <v>3.01</v>
+      </c>
+      <c r="V30" s="49">
+        <v>1.53</v>
+      </c>
+      <c r="W30" s="50">
+        <v>3.53</v>
+      </c>
+      <c r="X30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="37"/>
       <c r="AB30" s="37"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="38"/>
       <c r="AG30" s="34"/>
     </row>
     <row r="31" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
       <c r="B31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="C31" s="59">
-        <v>443699</v>
+        <v>453536</v>
       </c>
       <c r="D31" s="59">
-        <v>14700</v>
+        <v>17480</v>
       </c>
       <c r="E31" s="59">
-        <v>9390</v>
+        <v>10029</v>
       </c>
       <c r="F31" s="60">
-        <v>419610</v>
+        <v>426028</v>
       </c>
       <c r="G31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="K31" s="59">
-        <v>443699</v>
+        <v>453536</v>
       </c>
       <c r="L31" s="59">
-        <v>407067</v>
+        <v>415678</v>
       </c>
       <c r="M31" s="59">
-        <v>13892</v>
+        <v>15165</v>
       </c>
       <c r="N31" s="59">
-        <v>6875</v>
+        <v>6865</v>
       </c>
       <c r="O31" s="60">
-        <v>15865</v>
+        <v>15828</v>
       </c>
       <c r="P31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Q31" s="36"/>
       <c r="R31" s="34"/>
       <c r="S31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="T31" s="61">
-        <v>91.74</v>
+        <v>91.65</v>
       </c>
       <c r="U31" s="49">
-        <v>3.13</v>
+        <v>3.34</v>
       </c>
       <c r="V31" s="49">
-        <v>1.55</v>
+        <v>1.51</v>
       </c>
       <c r="W31" s="50">
-        <v>3.58</v>
+        <v>3.49</v>
       </c>
       <c r="X31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="37"/>
       <c r="AB31" s="37"/>
       <c r="AC31" s="37"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="37"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="34"/>
     </row>
     <row r="32" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34"/>
       <c r="B32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="59">
-        <v>448166</v>
+        <v>456211</v>
       </c>
       <c r="D32" s="59">
-        <v>16561</v>
+        <v>16899</v>
       </c>
       <c r="E32" s="59">
-        <v>9689</v>
+        <v>10029</v>
       </c>
       <c r="F32" s="60">
-        <v>421916</v>
+        <v>429284</v>
       </c>
       <c r="G32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
       <c r="J32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="K32" s="59">
-        <v>448166</v>
+        <v>456211</v>
       </c>
       <c r="L32" s="59">
-        <v>411960</v>
+        <v>418821</v>
       </c>
       <c r="M32" s="59">
-        <v>13489</v>
+        <v>14655</v>
       </c>
       <c r="N32" s="59">
-        <v>6875</v>
+        <v>6890</v>
       </c>
       <c r="O32" s="60">
-        <v>15842</v>
+        <v>15845</v>
       </c>
       <c r="P32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Q32" s="36"/>
       <c r="R32" s="34"/>
       <c r="S32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="T32" s="61">
-        <v>91.92</v>
+        <v>91.8</v>
       </c>
       <c r="U32" s="49">
-        <v>3.01</v>
+        <v>3.21</v>
       </c>
       <c r="V32" s="49">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="W32" s="50">
-        <v>3.53</v>
+        <v>3.47</v>
       </c>
       <c r="X32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="34"/>
     </row>
     <row r="33" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34"/>
       <c r="B33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="59">
-        <v>453536</v>
+        <v>460305</v>
       </c>
       <c r="D33" s="59">
-        <v>17480</v>
+        <v>16062</v>
       </c>
       <c r="E33" s="59">
-        <v>10029</v>
+        <v>10046</v>
       </c>
       <c r="F33" s="60">
-        <v>426028</v>
+        <v>434197</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="59">
-        <v>453536</v>
+        <v>460305</v>
       </c>
       <c r="L33" s="59">
-        <v>415678</v>
+        <v>423033</v>
       </c>
       <c r="M33" s="59">
-        <v>15165</v>
+        <v>14512</v>
       </c>
       <c r="N33" s="59">
-        <v>6865</v>
+        <v>6897</v>
       </c>
       <c r="O33" s="60">
-        <v>15828</v>
+        <v>15863</v>
       </c>
       <c r="P33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Q33" s="36"/>
       <c r="R33" s="34"/>
       <c r="S33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="61">
-        <v>91.65</v>
+        <v>91.9</v>
       </c>
       <c r="U33" s="49">
-        <v>3.34</v>
+        <v>3.15</v>
       </c>
       <c r="V33" s="49">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="W33" s="50">
-        <v>3.49</v>
+        <v>3.45</v>
       </c>
       <c r="X33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
       <c r="AC33" s="37"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="38"/>
       <c r="AG33" s="34"/>
     </row>
     <row r="34" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
       <c r="B34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="59">
-        <v>456211</v>
+        <v>463829</v>
       </c>
       <c r="D34" s="59">
-        <v>16899</v>
+        <v>13981</v>
       </c>
       <c r="E34" s="59">
-        <v>10029</v>
+        <v>10649</v>
       </c>
       <c r="F34" s="60">
-        <v>429284</v>
+        <v>439199</v>
       </c>
       <c r="G34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="K34" s="59">
-        <v>456211</v>
+        <v>463829</v>
       </c>
       <c r="L34" s="59">
-        <v>418821</v>
+        <v>425513</v>
       </c>
       <c r="M34" s="59">
-        <v>14655</v>
+        <v>15548</v>
       </c>
       <c r="N34" s="59">
-        <v>6890</v>
+        <v>6872</v>
       </c>
       <c r="O34" s="60">
-        <v>15845</v>
+        <v>15896</v>
       </c>
       <c r="P34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Q34" s="36"/>
       <c r="R34" s="34"/>
       <c r="S34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="T34" s="61">
-        <v>91.8</v>
+        <v>91.74</v>
       </c>
       <c r="U34" s="49">
-        <v>3.21</v>
+        <v>3.35</v>
       </c>
       <c r="V34" s="49">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="W34" s="50">
-        <v>3.47</v>
+        <v>3.43</v>
       </c>
       <c r="X34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="37"/>
       <c r="AB34" s="37"/>
       <c r="AC34" s="37"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="37"/>
       <c r="AF34" s="38"/>
       <c r="AG34" s="34"/>
     </row>
     <row r="35" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="59">
-        <v>460305</v>
+        <v>472468</v>
       </c>
       <c r="D35" s="59">
-        <v>16062</v>
+        <v>13898</v>
       </c>
       <c r="E35" s="59">
-        <v>10046</v>
+        <v>10973</v>
       </c>
       <c r="F35" s="60">
-        <v>434197</v>
+        <v>447597</v>
       </c>
       <c r="G35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="K35" s="59">
-        <v>460305</v>
+        <v>472468</v>
       </c>
       <c r="L35" s="59">
-        <v>423033</v>
+        <v>433695</v>
       </c>
       <c r="M35" s="59">
-        <v>14512</v>
+        <v>15951</v>
       </c>
       <c r="N35" s="59">
-        <v>6897</v>
+        <v>6909</v>
       </c>
       <c r="O35" s="60">
-        <v>15863</v>
+        <v>15913</v>
       </c>
       <c r="P35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Q35" s="36"/>
       <c r="R35" s="34"/>
       <c r="S35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="T35" s="61">
-        <v>91.9</v>
+        <v>91.79</v>
       </c>
       <c r="U35" s="49">
-        <v>3.15</v>
+        <v>3.38</v>
       </c>
       <c r="V35" s="49">
-        <v>1.5</v>
+        <v>1.46</v>
       </c>
       <c r="W35" s="50">
-        <v>3.45</v>
+        <v>3.37</v>
       </c>
       <c r="X35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="34"/>
     </row>
     <row r="36" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="59">
-        <v>463823</v>
+        <v>477268</v>
       </c>
       <c r="D36" s="59">
-        <v>13981</v>
+        <v>13487</v>
       </c>
       <c r="E36" s="59">
-        <v>10649</v>
+        <v>11542</v>
       </c>
       <c r="F36" s="60">
-        <v>439193</v>
+        <v>452239</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K36" s="59">
-        <v>463823</v>
+        <v>477268</v>
       </c>
       <c r="L36" s="59">
-        <v>425513</v>
+        <v>437116</v>
       </c>
       <c r="M36" s="59">
-        <v>15548</v>
+        <v>17246</v>
       </c>
       <c r="N36" s="59">
-        <v>6872</v>
+        <v>6982</v>
       </c>
       <c r="O36" s="60">
-        <v>15890</v>
+        <v>15924</v>
       </c>
       <c r="P36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="36"/>
       <c r="R36" s="34"/>
       <c r="S36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T36" s="61">
-        <v>91.74</v>
+        <v>91.59</v>
       </c>
       <c r="U36" s="49">
-        <v>3.35</v>
+        <v>3.61</v>
       </c>
       <c r="V36" s="49">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="W36" s="50">
-        <v>3.43</v>
+        <v>3.34</v>
       </c>
       <c r="X36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="37"/>
       <c r="AB36" s="37"/>
       <c r="AC36" s="37"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="37"/>
       <c r="AF36" s="38"/>
       <c r="AG36" s="34"/>
     </row>
     <row r="37" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="53"/>
       <c r="H37" s="4"/>