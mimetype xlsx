--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{320A051A-8C8B-4B5A-82F1-33C45E076908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{054E7A21-42D4-49FB-A1C3-9EB4B7DECDF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="30" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30'!$A$3:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="111">
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>機　關</t>
   </si>
   <si>
     <t>事　業</t>
   </si>
   <si>
@@ -766,168 +766,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Jan.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Feb.</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   1月</t>
-  </si>
-[...34 lines deleted...]
-    <t>115年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="#\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -3436,2032 +3436,1372 @@
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="2076450" cy="1557338"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>772372</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1320</xdr:rowOff>
+      <xdr:colOff>715027</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="2" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42955C2-FEE0-4C5C-84E1-31BD7CAA91D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66B8A01-31CA-410D-BD34-99DD7A85CE71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="276225" y="5076825"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="95250" y="7924800"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="3" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041ED874-048D-3823-9B0D-0DEDA0200951}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34DCCB2D-6600-E6A1-6BA3-388A77EE2A1C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>753322</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>10845</xdr:rowOff>
+      <xdr:colOff>695977</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="3" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07C47D79-EAA6-4A08-B198-95DE2D845F12}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83ABAD3-8184-4DC1-B6E0-207BC5AF6F2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5829300" y="5086350"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="5648325" y="7924800"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8C4C16-5871-FCC1-559F-057EF4D32302}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71011CD-647D-8245-C8B0-E7FFFB4D221B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>16</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>10845</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>695977</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="4" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62A89491-201F-4AE1-912F-8A4156E86831}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB252760-A199-4351-800B-6F3BC1A67420}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12458700" y="5086350"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="12277725" y="7924800"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF73293-DF96-5545-6D4B-E4CEF284E89E}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="10" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D228FCA1-24CC-818A-BF15-BD592FEB82AA}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>23</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>1320</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>652</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="5" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03397022-3367-4330-B559-974174F64DA3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2B0DD5A-880D-4839-8DAE-604F89ABC815}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18964275" y="5076825"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="6734175" y="7924800"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C2AF6D2-BCEB-2527-9E71-4AEC5DFF3907}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44C14321-179C-4103-DF14-82B72372A457}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>20370</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>724552</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>208346</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="6" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9890E8A-D55A-4B3B-8BC5-D6C09C2A1650}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB6FE828-BABC-44E1-9E71-8330E9F909D6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6905625" y="5095875"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="13277850" y="7934325"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FA91EC-792D-FB71-F21B-2C1C2B178190}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="16" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{168A4C7E-5DDB-F23F-9175-8C1B80C87C34}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>1123950</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>210870</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>686452</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="7" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FF7A68-736D-425E-9C3B-1337FAAD3FEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6836A5B1-D476-4C31-B2EF-D143EAC17765}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13439775" y="5067300"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="18773775" y="7924800"/>
+          <a:ext cx="753127" cy="408371"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="18" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E74F890-4953-5578-AE4B-C3F21947E81B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...36 lines deleted...]
-        <xdr:cNvPr id="8" name="Text Box 7">
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="19" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F364004C-8E0E-3813-1767-6B5B3B8644B1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EDFEEF3-E624-4C9A-8910-DA0CDD342F48}"/>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...1271 lines deleted...]
-    </xdr:sp>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7146,1026 +6486,1026 @@
       <c r="V22" s="77">
         <v>1.55</v>
       </c>
       <c r="W22" s="78">
         <v>3.61</v>
       </c>
       <c r="X22" s="72" t="s">
         <v>70</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="34"/>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="38"/>
       <c r="AG22" s="34"/>
     </row>
     <row r="23" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="34"/>
       <c r="B23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="59">
-        <v>418864</v>
+        <v>419355</v>
       </c>
       <c r="D23" s="59">
-        <v>14249</v>
+        <v>15223</v>
       </c>
       <c r="E23" s="59">
-        <v>10064</v>
+        <v>9842</v>
       </c>
       <c r="F23" s="60">
-        <v>394551</v>
+        <v>394291</v>
       </c>
       <c r="G23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="59">
-        <v>418864</v>
+        <v>419355</v>
       </c>
       <c r="L23" s="59">
-        <v>384226</v>
+        <v>385267</v>
       </c>
       <c r="M23" s="59">
-        <v>12625</v>
+        <v>12041</v>
       </c>
       <c r="N23" s="59">
-        <v>6646</v>
+        <v>6670</v>
       </c>
       <c r="O23" s="60">
-        <v>15367</v>
+        <v>15377</v>
       </c>
       <c r="P23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="36"/>
       <c r="R23" s="34"/>
       <c r="S23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T23" s="61">
-        <v>91.73</v>
+        <v>91.87</v>
       </c>
       <c r="U23" s="49">
-        <v>3.01</v>
+        <v>2.87</v>
       </c>
       <c r="V23" s="49">
         <v>1.59</v>
       </c>
       <c r="W23" s="50">
         <v>3.67</v>
       </c>
       <c r="X23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="37"/>
       <c r="AB23" s="37"/>
       <c r="AC23" s="37"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="38"/>
       <c r="AG23" s="34"/>
     </row>
     <row r="24" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="34"/>
       <c r="B24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="59">
-        <v>419355</v>
+        <v>422760</v>
       </c>
       <c r="D24" s="59">
-        <v>15223</v>
+        <v>16075</v>
       </c>
       <c r="E24" s="59">
-        <v>9842</v>
+        <v>10213</v>
       </c>
       <c r="F24" s="60">
-        <v>394291</v>
+        <v>396472</v>
       </c>
       <c r="G24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="59">
-        <v>419355</v>
+        <v>422760</v>
       </c>
       <c r="L24" s="59">
-        <v>385267</v>
+        <v>388449</v>
       </c>
       <c r="M24" s="59">
-        <v>12041</v>
+        <v>12248</v>
       </c>
       <c r="N24" s="59">
-        <v>6670</v>
+        <v>6667</v>
       </c>
       <c r="O24" s="60">
-        <v>15377</v>
+        <v>15396</v>
       </c>
       <c r="P24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Q24" s="36"/>
       <c r="R24" s="34"/>
       <c r="S24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="T24" s="61">
-        <v>91.87</v>
+        <v>91.88</v>
       </c>
       <c r="U24" s="49">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="V24" s="49">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
       <c r="W24" s="50">
-        <v>3.67</v>
+        <v>3.64</v>
       </c>
       <c r="X24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="34"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="34"/>
     </row>
     <row r="25" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="34"/>
       <c r="B25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="59">
-        <v>422760</v>
+        <v>423580</v>
       </c>
       <c r="D25" s="59">
-        <v>16075</v>
+        <v>16101</v>
       </c>
       <c r="E25" s="59">
-        <v>10213</v>
+        <v>9844</v>
       </c>
       <c r="F25" s="60">
-        <v>396472</v>
+        <v>397635</v>
       </c>
       <c r="G25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="59">
-        <v>422760</v>
+        <v>423580</v>
       </c>
       <c r="L25" s="59">
-        <v>388449</v>
+        <v>389311</v>
       </c>
       <c r="M25" s="59">
-        <v>12248</v>
+        <v>12096</v>
       </c>
       <c r="N25" s="59">
-        <v>6667</v>
+        <v>6720</v>
       </c>
       <c r="O25" s="60">
-        <v>15396</v>
+        <v>15452</v>
       </c>
       <c r="P25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Q25" s="36"/>
       <c r="R25" s="34"/>
       <c r="S25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="61">
-        <v>91.88</v>
+        <v>91.91</v>
       </c>
       <c r="U25" s="49">
-        <v>2.9</v>
+        <v>2.86</v>
       </c>
       <c r="V25" s="49">
-        <v>1.58</v>
+        <v>1.59</v>
       </c>
       <c r="W25" s="50">
-        <v>3.64</v>
+        <v>3.65</v>
       </c>
       <c r="X25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="38"/>
       <c r="AG25" s="34"/>
     </row>
     <row r="26" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="59">
-        <v>423580</v>
+        <v>423217</v>
       </c>
       <c r="D26" s="59">
-        <v>16101</v>
+        <v>15160</v>
       </c>
       <c r="E26" s="59">
-        <v>9844</v>
+        <v>9832</v>
       </c>
       <c r="F26" s="60">
-        <v>397635</v>
+        <v>398226</v>
       </c>
       <c r="G26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="59">
-        <v>423580</v>
+        <v>423217</v>
       </c>
       <c r="L26" s="59">
-        <v>389311</v>
+        <v>388751</v>
       </c>
       <c r="M26" s="59">
-        <v>12096</v>
+        <v>12203</v>
       </c>
       <c r="N26" s="59">
-        <v>6720</v>
+        <v>6753</v>
       </c>
       <c r="O26" s="60">
-        <v>15452</v>
+        <v>15510</v>
       </c>
       <c r="P26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Q26" s="36"/>
       <c r="R26" s="34"/>
       <c r="S26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="T26" s="61">
-        <v>91.91</v>
+        <v>91.86</v>
       </c>
       <c r="U26" s="49">
-        <v>2.86</v>
+        <v>2.88</v>
       </c>
       <c r="V26" s="49">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="W26" s="50">
-        <v>3.65</v>
+        <v>3.66</v>
       </c>
       <c r="X26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="37"/>
       <c r="AB26" s="37"/>
       <c r="AC26" s="37"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="37"/>
       <c r="AF26" s="38"/>
       <c r="AG26" s="34"/>
     </row>
     <row r="27" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="34"/>
       <c r="B27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="D27" s="59">
-        <v>15160</v>
+        <v>14644</v>
       </c>
       <c r="E27" s="59">
-        <v>9832</v>
+        <v>10221</v>
       </c>
       <c r="F27" s="60">
-        <v>398226</v>
+        <v>401244</v>
       </c>
       <c r="G27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="L27" s="59">
-        <v>388751</v>
+        <v>391153</v>
       </c>
       <c r="M27" s="59">
-        <v>12203</v>
+        <v>12612</v>
       </c>
       <c r="N27" s="59">
-        <v>6753</v>
+        <v>6754</v>
       </c>
       <c r="O27" s="60">
-        <v>15510</v>
+        <v>15592</v>
       </c>
       <c r="P27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Q27" s="36"/>
       <c r="R27" s="34"/>
       <c r="S27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="T27" s="61">
-        <v>91.86</v>
+        <v>91.8</v>
       </c>
       <c r="U27" s="49">
-        <v>2.88</v>
+        <v>2.96</v>
       </c>
       <c r="V27" s="49">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="W27" s="50">
         <v>3.66</v>
       </c>
       <c r="X27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="37"/>
       <c r="AB27" s="37"/>
       <c r="AC27" s="37"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="37"/>
       <c r="AF27" s="38"/>
       <c r="AG27" s="34"/>
     </row>
     <row r="28" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34"/>
       <c r="B28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="D28" s="59">
-        <v>14644</v>
+        <v>13113</v>
       </c>
       <c r="E28" s="59">
-        <v>10221</v>
+        <v>9979</v>
       </c>
       <c r="F28" s="60">
-        <v>401244</v>
+        <v>407158</v>
       </c>
       <c r="G28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="K28" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="L28" s="59">
-        <v>391153</v>
+        <v>395259</v>
       </c>
       <c r="M28" s="59">
-        <v>12612</v>
+        <v>12594</v>
       </c>
       <c r="N28" s="59">
-        <v>6754</v>
+        <v>6793</v>
       </c>
       <c r="O28" s="60">
-        <v>15592</v>
+        <v>15605</v>
       </c>
       <c r="P28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Q28" s="36"/>
       <c r="R28" s="34"/>
       <c r="S28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="T28" s="61">
-        <v>91.8</v>
+        <v>91.87</v>
       </c>
       <c r="U28" s="49">
-        <v>2.96</v>
+        <v>2.93</v>
       </c>
       <c r="V28" s="49">
         <v>1.58</v>
       </c>
       <c r="W28" s="50">
-        <v>3.66</v>
+        <v>3.63</v>
       </c>
       <c r="X28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="37"/>
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="38"/>
       <c r="AG28" s="34"/>
     </row>
     <row r="29" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34"/>
       <c r="B29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="D29" s="59">
-        <v>13113</v>
+        <v>13120</v>
       </c>
       <c r="E29" s="59">
-        <v>9979</v>
+        <v>9696</v>
       </c>
       <c r="F29" s="60">
-        <v>407158</v>
+        <v>409164</v>
       </c>
       <c r="G29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="K29" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="L29" s="59">
-        <v>395259</v>
+        <v>397338</v>
       </c>
       <c r="M29" s="59">
-        <v>12594</v>
+        <v>12181</v>
       </c>
       <c r="N29" s="59">
-        <v>6793</v>
+        <v>6836</v>
       </c>
       <c r="O29" s="60">
-        <v>15605</v>
+        <v>15625</v>
       </c>
       <c r="P29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="36"/>
       <c r="R29" s="34"/>
       <c r="S29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="T29" s="61">
-        <v>91.87</v>
+        <v>91.98</v>
       </c>
       <c r="U29" s="49">
-        <v>2.93</v>
+        <v>2.82</v>
       </c>
       <c r="V29" s="49">
         <v>1.58</v>
       </c>
       <c r="W29" s="50">
-        <v>3.63</v>
+        <v>3.62</v>
       </c>
       <c r="X29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="37"/>
       <c r="AB29" s="37"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="38"/>
       <c r="AG29" s="34"/>
     </row>
     <row r="30" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34"/>
       <c r="B30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="D30" s="59">
-        <v>13120</v>
+        <v>13982</v>
       </c>
       <c r="E30" s="59">
-        <v>9696</v>
+        <v>9452</v>
       </c>
       <c r="F30" s="60">
-        <v>409164</v>
+        <v>411804</v>
       </c>
       <c r="G30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="K30" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="L30" s="59">
-        <v>397338</v>
+        <v>399566</v>
       </c>
       <c r="M30" s="59">
-        <v>12181</v>
+        <v>13155</v>
       </c>
       <c r="N30" s="59">
-        <v>6836</v>
+        <v>6840</v>
       </c>
       <c r="O30" s="60">
-        <v>15625</v>
+        <v>15676</v>
       </c>
       <c r="P30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Q30" s="36"/>
       <c r="R30" s="34"/>
       <c r="S30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="T30" s="61">
-        <v>91.98</v>
+        <v>91.8</v>
       </c>
       <c r="U30" s="49">
-        <v>2.82</v>
+        <v>3.02</v>
       </c>
       <c r="V30" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W30" s="50">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="X30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="37"/>
       <c r="AB30" s="37"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="38"/>
       <c r="AG30" s="34"/>
     </row>
     <row r="31" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
       <c r="B31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="C31" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="D31" s="59">
-        <v>13982</v>
+        <v>13606</v>
       </c>
       <c r="E31" s="59">
-        <v>9452</v>
+        <v>8862</v>
       </c>
       <c r="F31" s="60">
-        <v>411804</v>
+        <v>412980</v>
       </c>
       <c r="G31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="K31" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="L31" s="59">
-        <v>399566</v>
+        <v>400200</v>
       </c>
       <c r="M31" s="59">
-        <v>13155</v>
+        <v>12658</v>
       </c>
       <c r="N31" s="59">
-        <v>6840</v>
+        <v>6857</v>
       </c>
       <c r="O31" s="60">
-        <v>15676</v>
+        <v>15733</v>
       </c>
       <c r="P31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Q31" s="36"/>
       <c r="R31" s="34"/>
       <c r="S31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="T31" s="61">
-        <v>91.8</v>
+        <v>91.91</v>
       </c>
       <c r="U31" s="49">
-        <v>3.02</v>
+        <v>2.91</v>
       </c>
       <c r="V31" s="49">
         <v>1.57</v>
       </c>
       <c r="W31" s="50">
-        <v>3.6</v>
+        <v>3.61</v>
       </c>
       <c r="X31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="37"/>
       <c r="AB31" s="37"/>
       <c r="AC31" s="37"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="37"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="34"/>
     </row>
     <row r="32" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34"/>
       <c r="B32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="D32" s="59">
-        <v>13606</v>
+        <v>13445</v>
       </c>
       <c r="E32" s="59">
-        <v>8862</v>
+        <v>8900</v>
       </c>
       <c r="F32" s="60">
-        <v>412980</v>
+        <v>413907</v>
       </c>
       <c r="G32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
       <c r="J32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="K32" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="L32" s="59">
-        <v>400200</v>
+        <v>400860</v>
       </c>
       <c r="M32" s="59">
-        <v>12658</v>
+        <v>12759</v>
       </c>
       <c r="N32" s="59">
-        <v>6857</v>
+        <v>6819</v>
       </c>
       <c r="O32" s="60">
-        <v>15733</v>
+        <v>15814</v>
       </c>
       <c r="P32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Q32" s="36"/>
       <c r="R32" s="34"/>
       <c r="S32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="T32" s="61">
-        <v>91.91</v>
+        <v>91.89</v>
       </c>
       <c r="U32" s="49">
-        <v>2.91</v>
+        <v>2.92</v>
       </c>
       <c r="V32" s="49">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="W32" s="50">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="X32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="34"/>
     </row>
     <row r="33" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34"/>
       <c r="B33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="D33" s="59">
-        <v>13445</v>
+        <v>13623</v>
       </c>
       <c r="E33" s="59">
-        <v>8900</v>
+        <v>9357</v>
       </c>
       <c r="F33" s="60">
-        <v>413907</v>
+        <v>417302</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="L33" s="59">
-        <v>400860</v>
+        <v>403709</v>
       </c>
       <c r="M33" s="59">
-        <v>12759</v>
+        <v>13858</v>
       </c>
       <c r="N33" s="59">
-        <v>6819</v>
+        <v>6842</v>
       </c>
       <c r="O33" s="60">
-        <v>15814</v>
+        <v>15874</v>
       </c>
       <c r="P33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Q33" s="36"/>
       <c r="R33" s="34"/>
       <c r="S33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="61">
-        <v>91.89</v>
+        <v>91.69</v>
       </c>
       <c r="U33" s="49">
-        <v>2.92</v>
+        <v>3.15</v>
       </c>
       <c r="V33" s="49">
-        <v>1.56</v>
+        <v>1.55</v>
       </c>
       <c r="W33" s="50">
-        <v>3.62</v>
+        <v>3.61</v>
       </c>
       <c r="X33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
       <c r="AC33" s="37"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="38"/>
       <c r="AG33" s="34"/>
     </row>
     <row r="34" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
-      <c r="B34" s="58" t="s">
+      <c r="B34" s="73" t="s">
         <v>109</v>
       </c>
-      <c r="C34" s="59">
-[...11 lines deleted...]
-      <c r="G34" s="71" t="s">
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="60"/>
+      <c r="G34" s="72" t="s">
         <v>82</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
-      <c r="J34" s="58" t="s">
+      <c r="J34" s="73" t="s">
         <v>109</v>
       </c>
-      <c r="K34" s="59">
-[...14 lines deleted...]
-      <c r="P34" s="71" t="s">
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="59"/>
+      <c r="O34" s="60"/>
+      <c r="P34" s="72" t="s">
         <v>82</v>
       </c>
       <c r="Q34" s="36"/>
       <c r="R34" s="34"/>
-      <c r="S34" s="58" t="s">
+      <c r="S34" s="73" t="s">
         <v>109</v>
       </c>
-      <c r="T34" s="61">
-[...11 lines deleted...]
-      <c r="X34" s="71" t="s">
+      <c r="T34" s="61"/>
+      <c r="U34" s="49"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="50"/>
+      <c r="X34" s="72" t="s">
         <v>82</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="37"/>
       <c r="AB34" s="37"/>
       <c r="AC34" s="37"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="37"/>
       <c r="AF34" s="38"/>
       <c r="AG34" s="34"/>
     </row>
     <row r="35" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
-      <c r="B35" s="73" t="s">
+      <c r="B35" s="58" t="s">
         <v>110</v>
       </c>
-      <c r="C35" s="59"/>
-[...3 lines deleted...]
-      <c r="G35" s="72" t="s">
+      <c r="C35" s="59">
+        <v>443699</v>
+      </c>
+      <c r="D35" s="59">
+        <v>14700</v>
+      </c>
+      <c r="E35" s="59">
+        <v>9390</v>
+      </c>
+      <c r="F35" s="60">
+        <v>419610</v>
+      </c>
+      <c r="G35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
-      <c r="J35" s="73" t="s">
+      <c r="J35" s="58" t="s">
         <v>110</v>
       </c>
-      <c r="K35" s="59"/>
-[...4 lines deleted...]
-      <c r="P35" s="72" t="s">
+      <c r="K35" s="59">
+        <v>443699</v>
+      </c>
+      <c r="L35" s="59">
+        <v>407067</v>
+      </c>
+      <c r="M35" s="59">
+        <v>13892</v>
+      </c>
+      <c r="N35" s="59">
+        <v>6875</v>
+      </c>
+      <c r="O35" s="60">
+        <v>15865</v>
+      </c>
+      <c r="P35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Q35" s="36"/>
       <c r="R35" s="34"/>
-      <c r="S35" s="73" t="s">
+      <c r="S35" s="58" t="s">
         <v>110</v>
       </c>
-      <c r="T35" s="61"/>
-[...3 lines deleted...]
-      <c r="X35" s="72" t="s">
+      <c r="T35" s="61">
+        <v>91.74</v>
+      </c>
+      <c r="U35" s="49">
+        <v>3.13</v>
+      </c>
+      <c r="V35" s="49">
+        <v>1.55</v>
+      </c>
+      <c r="W35" s="50">
+        <v>3.58</v>
+      </c>
+      <c r="X35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="34"/>
     </row>
     <row r="36" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="59">
-        <v>443721</v>
+        <v>448202</v>
       </c>
       <c r="D36" s="59">
-        <v>14700</v>
+        <v>16561</v>
       </c>
       <c r="E36" s="59">
-        <v>9390</v>
+        <v>10200</v>
       </c>
       <c r="F36" s="60">
-        <v>419632</v>
+        <v>421441</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K36" s="59">
-        <v>443721</v>
+        <v>448202</v>
       </c>
       <c r="L36" s="59">
-        <v>407067</v>
+        <v>411960</v>
       </c>
       <c r="M36" s="59">
-        <v>13892</v>
+        <v>13489</v>
       </c>
       <c r="N36" s="59">
         <v>6875</v>
       </c>
       <c r="O36" s="60">
-        <v>15888</v>
+        <v>15879</v>
       </c>
       <c r="P36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="36"/>
       <c r="R36" s="34"/>
       <c r="S36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T36" s="61">
-        <v>91.74</v>
+        <v>91.91</v>
       </c>
       <c r="U36" s="49">
-        <v>3.13</v>
+        <v>3.01</v>
       </c>
       <c r="V36" s="49">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="W36" s="50">
-        <v>3.58</v>
+        <v>3.54</v>
       </c>
       <c r="X36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="37"/>
       <c r="AB36" s="37"/>
       <c r="AC36" s="37"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="37"/>
       <c r="AF36" s="38"/>
       <c r="AG36" s="34"/>
     </row>
     <row r="37" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="53"/>
       <c r="H37" s="4"/>