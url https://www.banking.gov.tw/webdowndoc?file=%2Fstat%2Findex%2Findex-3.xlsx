--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{054E7A21-42D4-49FB-A1C3-9EB4B7DECDF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{322C87C6-A78E-43A0-A772-83FAE6659C7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="30" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30'!$A$3:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="111">
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>機　關</t>
   </si>
   <si>
     <t>事　業</t>
   </si>
   <si>
@@ -766,168 +766,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
   </si>
   <si>
-    <t xml:space="preserve">         Apr.</t>
-[...31 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   2月</t>
   </si>
   <si>
     <t xml:space="preserve">   　   3月</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">   　   1月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="#\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -3437,85 +3437,85 @@
           <a:off x="0" y="1"/>
           <a:ext cx="2076450" cy="1557338"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>715027</xdr:colOff>
+      <xdr:colOff>559452</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66B8A01-31CA-410D-BD34-99DD7A85CE71}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F0222BB-D91A-4514-A1A7-60952DE2B0BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="95250" y="7924800"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="57150" y="7905750"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{041ED874-048D-3823-9B0D-0DEDA0200951}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE8A81D-FB4C-DA3C-9786-724349C7C492}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3571,51 +3571,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34DCCB2D-6600-E6A1-6BA3-388A77EE2A1C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E006F9D2-AB9E-A1B8-FDC5-E13DB5A8B7D5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3658,85 +3658,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1133475</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>1095375</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>695977</xdr:colOff>
+      <xdr:colOff>540402</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83ABAD3-8184-4DC1-B6E0-207BC5AF6F2A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF028D8B-E606-4F89-B53A-12C4F2EF5D02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5648325" y="7924800"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="5610225" y="7905750"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8C4C16-5871-FCC1-559F-057EF4D32302}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D91A19-3EB2-768D-55A9-0C7B86B0E29A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3792,51 +3792,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71011CD-647D-8245-C8B0-E7FFFB4D221B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711B8A88-CD9E-997B-06FF-16F5250F8EB6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3878,86 +3878,86 @@
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>866775</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB252760-A199-4351-800B-6F3BC1A67420}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89D0FE0D-DDF0-40F1-9E04-1E05FF84496F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12277725" y="7924800"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="6715125" y="7915275"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF73293-DF96-5545-6D4B-E4CEF284E89E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E16FEAF-D747-BBFD-E049-DBA60CFA5066}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4013,51 +4013,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D228FCA1-24CC-818A-BF15-BD592FEB82AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E4B2AA-DC12-6C4B-AE93-7F385C4B5486}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4099,86 +4099,86 @@
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>828675</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>652</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>540402</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2B0DD5A-880D-4839-8DAE-604F89ABC815}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F094ED3-4CFC-4CAD-BBC2-D112B85B144B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6734175" y="7924800"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="12239625" y="7905750"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C2AF6D2-BCEB-2527-9E71-4AEC5DFF3907}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7FE66A7-C4E4-9EA1-BEBB-DED142CF9D3A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4234,51 +4234,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44C14321-179C-4103-DF14-82B72372A457}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30393196-B9EF-EB5E-E48B-7054B4C92F6B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4321,85 +4321,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
-      <xdr:colOff>724552</xdr:colOff>
+      <xdr:colOff>540402</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>208346</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB6FE828-BABC-44E1-9E71-8330E9F909D6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1654B05C-5579-4E60-98D7-108946CA0022}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13277850" y="7934325"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="13211175" y="7905750"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FA91EC-792D-FB71-F21B-2C1C2B178190}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163C7DC1-2FCE-6AD1-9860-8947DBDA18EC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4455,51 +4455,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{168A4C7E-5DDB-F23F-9175-8C1B80C87C34}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED503D70-5635-E440-097D-FF4DD32B72F0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4542,85 +4542,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>1123950</xdr:colOff>
+      <xdr:colOff>1095375</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
-      <xdr:colOff>686452</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:colOff>540402</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6836A5B1-D476-4C31-B2EF-D143EAC17765}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89E5B2B-AD75-427E-B933-9A03B25EC0B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18773775" y="7924800"/>
-          <a:ext cx="753127" cy="408371"/>
+          <a:off x="18745200" y="7915275"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E74F890-4953-5578-AE4B-C3F21947E81B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ECAE90-D718-E930-33F2-792E24F5E02E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4676,51 +4676,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F364004C-8E0E-3813-1767-6B5B3B8644B1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E006DB5E-4E19-C144-973D-F5AFB46371BB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6486,1026 +6486,1026 @@
       <c r="V22" s="77">
         <v>1.55</v>
       </c>
       <c r="W22" s="78">
         <v>3.61</v>
       </c>
       <c r="X22" s="72" t="s">
         <v>70</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="34"/>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="38"/>
       <c r="AG22" s="34"/>
     </row>
     <row r="23" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="34"/>
       <c r="B23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="59">
-        <v>419355</v>
+        <v>423580</v>
       </c>
       <c r="D23" s="59">
-        <v>15223</v>
+        <v>16101</v>
       </c>
       <c r="E23" s="59">
-        <v>9842</v>
+        <v>9844</v>
       </c>
       <c r="F23" s="60">
-        <v>394291</v>
+        <v>397635</v>
       </c>
       <c r="G23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="59">
-        <v>419355</v>
+        <v>423580</v>
       </c>
       <c r="L23" s="59">
-        <v>385267</v>
+        <v>389311</v>
       </c>
       <c r="M23" s="59">
-        <v>12041</v>
+        <v>12096</v>
       </c>
       <c r="N23" s="59">
-        <v>6670</v>
+        <v>6720</v>
       </c>
       <c r="O23" s="60">
-        <v>15377</v>
+        <v>15452</v>
       </c>
       <c r="P23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="36"/>
       <c r="R23" s="34"/>
       <c r="S23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T23" s="61">
-        <v>91.87</v>
+        <v>91.91</v>
       </c>
       <c r="U23" s="49">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="V23" s="49">
         <v>1.59</v>
       </c>
       <c r="W23" s="50">
-        <v>3.67</v>
+        <v>3.65</v>
       </c>
       <c r="X23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="37"/>
       <c r="AB23" s="37"/>
       <c r="AC23" s="37"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="38"/>
       <c r="AG23" s="34"/>
     </row>
     <row r="24" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="34"/>
       <c r="B24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="59">
-        <v>422760</v>
+        <v>423217</v>
       </c>
       <c r="D24" s="59">
-        <v>16075</v>
+        <v>15160</v>
       </c>
       <c r="E24" s="59">
-        <v>10213</v>
+        <v>9832</v>
       </c>
       <c r="F24" s="60">
-        <v>396472</v>
+        <v>398226</v>
       </c>
       <c r="G24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="59">
-        <v>422760</v>
+        <v>423217</v>
       </c>
       <c r="L24" s="59">
-        <v>388449</v>
+        <v>388751</v>
       </c>
       <c r="M24" s="59">
-        <v>12248</v>
+        <v>12203</v>
       </c>
       <c r="N24" s="59">
-        <v>6667</v>
+        <v>6753</v>
       </c>
       <c r="O24" s="60">
-        <v>15396</v>
+        <v>15510</v>
       </c>
       <c r="P24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Q24" s="36"/>
       <c r="R24" s="34"/>
       <c r="S24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="T24" s="61">
-        <v>91.88</v>
+        <v>91.86</v>
       </c>
       <c r="U24" s="49">
-        <v>2.9</v>
+        <v>2.88</v>
       </c>
       <c r="V24" s="49">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
       <c r="W24" s="50">
-        <v>3.64</v>
+        <v>3.66</v>
       </c>
       <c r="X24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="34"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="34"/>
     </row>
     <row r="25" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="34"/>
       <c r="B25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="59">
-        <v>423580</v>
+        <v>426110</v>
       </c>
       <c r="D25" s="59">
-        <v>16101</v>
+        <v>14644</v>
       </c>
       <c r="E25" s="59">
-        <v>9844</v>
+        <v>10221</v>
       </c>
       <c r="F25" s="60">
-        <v>397635</v>
+        <v>401244</v>
       </c>
       <c r="G25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="59">
-        <v>423580</v>
+        <v>426110</v>
       </c>
       <c r="L25" s="59">
-        <v>389311</v>
+        <v>391153</v>
       </c>
       <c r="M25" s="59">
-        <v>12096</v>
+        <v>12612</v>
       </c>
       <c r="N25" s="59">
-        <v>6720</v>
+        <v>6754</v>
       </c>
       <c r="O25" s="60">
-        <v>15452</v>
+        <v>15592</v>
       </c>
       <c r="P25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Q25" s="36"/>
       <c r="R25" s="34"/>
       <c r="S25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="61">
-        <v>91.91</v>
+        <v>91.8</v>
       </c>
       <c r="U25" s="49">
-        <v>2.86</v>
+        <v>2.96</v>
       </c>
       <c r="V25" s="49">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
       <c r="W25" s="50">
-        <v>3.65</v>
+        <v>3.66</v>
       </c>
       <c r="X25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="38"/>
       <c r="AG25" s="34"/>
     </row>
     <row r="26" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="59">
-        <v>423217</v>
+        <v>430250</v>
       </c>
       <c r="D26" s="59">
-        <v>15160</v>
+        <v>13113</v>
       </c>
       <c r="E26" s="59">
-        <v>9832</v>
+        <v>9979</v>
       </c>
       <c r="F26" s="60">
-        <v>398226</v>
+        <v>407158</v>
       </c>
       <c r="G26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="59">
-        <v>423217</v>
+        <v>430250</v>
       </c>
       <c r="L26" s="59">
-        <v>388751</v>
+        <v>395259</v>
       </c>
       <c r="M26" s="59">
-        <v>12203</v>
+        <v>12594</v>
       </c>
       <c r="N26" s="59">
-        <v>6753</v>
+        <v>6793</v>
       </c>
       <c r="O26" s="60">
-        <v>15510</v>
+        <v>15605</v>
       </c>
       <c r="P26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Q26" s="36"/>
       <c r="R26" s="34"/>
       <c r="S26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="T26" s="61">
-        <v>91.86</v>
+        <v>91.87</v>
       </c>
       <c r="U26" s="49">
-        <v>2.88</v>
+        <v>2.93</v>
       </c>
       <c r="V26" s="49">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="W26" s="50">
-        <v>3.66</v>
+        <v>3.63</v>
       </c>
       <c r="X26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="37"/>
       <c r="AB26" s="37"/>
       <c r="AC26" s="37"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="37"/>
       <c r="AF26" s="38"/>
       <c r="AG26" s="34"/>
     </row>
     <row r="27" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="34"/>
       <c r="B27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="59">
-        <v>426110</v>
+        <v>431980</v>
       </c>
       <c r="D27" s="59">
-        <v>14644</v>
+        <v>13120</v>
       </c>
       <c r="E27" s="59">
-        <v>10221</v>
+        <v>9696</v>
       </c>
       <c r="F27" s="60">
-        <v>401244</v>
+        <v>409164</v>
       </c>
       <c r="G27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="59">
-        <v>426110</v>
+        <v>431980</v>
       </c>
       <c r="L27" s="59">
-        <v>391153</v>
+        <v>397338</v>
       </c>
       <c r="M27" s="59">
-        <v>12612</v>
+        <v>12181</v>
       </c>
       <c r="N27" s="59">
-        <v>6754</v>
+        <v>6836</v>
       </c>
       <c r="O27" s="60">
-        <v>15592</v>
+        <v>15625</v>
       </c>
       <c r="P27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Q27" s="36"/>
       <c r="R27" s="34"/>
       <c r="S27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="T27" s="61">
-        <v>91.8</v>
+        <v>91.98</v>
       </c>
       <c r="U27" s="49">
-        <v>2.96</v>
+        <v>2.82</v>
       </c>
       <c r="V27" s="49">
         <v>1.58</v>
       </c>
       <c r="W27" s="50">
-        <v>3.66</v>
+        <v>3.62</v>
       </c>
       <c r="X27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="37"/>
       <c r="AB27" s="37"/>
       <c r="AC27" s="37"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="37"/>
       <c r="AF27" s="38"/>
       <c r="AG27" s="34"/>
     </row>
     <row r="28" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34"/>
       <c r="B28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="59">
-        <v>430250</v>
+        <v>435237</v>
       </c>
       <c r="D28" s="59">
-        <v>13113</v>
+        <v>13982</v>
       </c>
       <c r="E28" s="59">
-        <v>9979</v>
+        <v>9452</v>
       </c>
       <c r="F28" s="60">
-        <v>407158</v>
+        <v>411804</v>
       </c>
       <c r="G28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="K28" s="59">
-        <v>430250</v>
+        <v>435237</v>
       </c>
       <c r="L28" s="59">
-        <v>395259</v>
+        <v>399566</v>
       </c>
       <c r="M28" s="59">
-        <v>12594</v>
+        <v>13155</v>
       </c>
       <c r="N28" s="59">
-        <v>6793</v>
+        <v>6840</v>
       </c>
       <c r="O28" s="60">
-        <v>15605</v>
+        <v>15676</v>
       </c>
       <c r="P28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Q28" s="36"/>
       <c r="R28" s="34"/>
       <c r="S28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="T28" s="61">
-        <v>91.87</v>
+        <v>91.8</v>
       </c>
       <c r="U28" s="49">
-        <v>2.93</v>
+        <v>3.02</v>
       </c>
       <c r="V28" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W28" s="50">
-        <v>3.63</v>
+        <v>3.6</v>
       </c>
       <c r="X28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="37"/>
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="38"/>
       <c r="AG28" s="34"/>
     </row>
     <row r="29" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34"/>
       <c r="B29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="59">
-        <v>431980</v>
+        <v>435448</v>
       </c>
       <c r="D29" s="59">
-        <v>13120</v>
+        <v>13606</v>
       </c>
       <c r="E29" s="59">
-        <v>9696</v>
+        <v>8862</v>
       </c>
       <c r="F29" s="60">
-        <v>409164</v>
+        <v>412980</v>
       </c>
       <c r="G29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="K29" s="59">
-        <v>431980</v>
+        <v>435448</v>
       </c>
       <c r="L29" s="59">
-        <v>397338</v>
+        <v>400200</v>
       </c>
       <c r="M29" s="59">
-        <v>12181</v>
+        <v>12658</v>
       </c>
       <c r="N29" s="59">
-        <v>6836</v>
+        <v>6857</v>
       </c>
       <c r="O29" s="60">
-        <v>15625</v>
+        <v>15733</v>
       </c>
       <c r="P29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="36"/>
       <c r="R29" s="34"/>
       <c r="S29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="T29" s="61">
-        <v>91.98</v>
+        <v>91.91</v>
       </c>
       <c r="U29" s="49">
-        <v>2.82</v>
+        <v>2.91</v>
       </c>
       <c r="V29" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W29" s="50">
-        <v>3.62</v>
+        <v>3.61</v>
       </c>
       <c r="X29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="37"/>
       <c r="AB29" s="37"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="38"/>
       <c r="AG29" s="34"/>
     </row>
     <row r="30" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34"/>
       <c r="B30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="59">
-        <v>435237</v>
+        <v>436252</v>
       </c>
       <c r="D30" s="59">
-        <v>13982</v>
+        <v>13445</v>
       </c>
       <c r="E30" s="59">
-        <v>9452</v>
+        <v>8900</v>
       </c>
       <c r="F30" s="60">
-        <v>411804</v>
+        <v>413907</v>
       </c>
       <c r="G30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="K30" s="59">
-        <v>435237</v>
+        <v>436252</v>
       </c>
       <c r="L30" s="59">
-        <v>399566</v>
+        <v>400860</v>
       </c>
       <c r="M30" s="59">
-        <v>13155</v>
+        <v>12759</v>
       </c>
       <c r="N30" s="59">
-        <v>6840</v>
+        <v>6819</v>
       </c>
       <c r="O30" s="60">
-        <v>15676</v>
+        <v>15814</v>
       </c>
       <c r="P30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Q30" s="36"/>
       <c r="R30" s="34"/>
       <c r="S30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="T30" s="61">
-        <v>91.8</v>
+        <v>91.89</v>
       </c>
       <c r="U30" s="49">
-        <v>3.02</v>
+        <v>2.92</v>
       </c>
       <c r="V30" s="49">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="W30" s="50">
-        <v>3.6</v>
+        <v>3.62</v>
       </c>
       <c r="X30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="37"/>
       <c r="AB30" s="37"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="38"/>
       <c r="AG30" s="34"/>
     </row>
     <row r="31" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
       <c r="B31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="C31" s="59">
-        <v>435448</v>
+        <v>440283</v>
       </c>
       <c r="D31" s="59">
-        <v>13606</v>
+        <v>13623</v>
       </c>
       <c r="E31" s="59">
-        <v>8862</v>
+        <v>9357</v>
       </c>
       <c r="F31" s="60">
-        <v>412980</v>
+        <v>417302</v>
       </c>
       <c r="G31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
       <c r="J31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="K31" s="59">
-        <v>435448</v>
+        <v>440283</v>
       </c>
       <c r="L31" s="59">
-        <v>400200</v>
+        <v>403709</v>
       </c>
       <c r="M31" s="59">
-        <v>12658</v>
+        <v>13858</v>
       </c>
       <c r="N31" s="59">
-        <v>6857</v>
+        <v>6842</v>
       </c>
       <c r="O31" s="60">
-        <v>15733</v>
+        <v>15874</v>
       </c>
       <c r="P31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Q31" s="36"/>
       <c r="R31" s="34"/>
       <c r="S31" s="58" t="s">
         <v>106</v>
       </c>
       <c r="T31" s="61">
-        <v>91.91</v>
+        <v>91.69</v>
       </c>
       <c r="U31" s="49">
-        <v>2.91</v>
+        <v>3.15</v>
       </c>
       <c r="V31" s="49">
-        <v>1.57</v>
+        <v>1.55</v>
       </c>
       <c r="W31" s="50">
         <v>3.61</v>
       </c>
       <c r="X31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="37"/>
       <c r="AB31" s="37"/>
       <c r="AC31" s="37"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="37"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="34"/>
     </row>
     <row r="32" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34"/>
-      <c r="B32" s="58" t="s">
+      <c r="B32" s="73" t="s">
         <v>107</v>
       </c>
-      <c r="C32" s="59">
-[...11 lines deleted...]
-      <c r="G32" s="71" t="s">
+      <c r="C32" s="59"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="59"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="72" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
-      <c r="J32" s="58" t="s">
+      <c r="J32" s="73" t="s">
         <v>107</v>
       </c>
-      <c r="K32" s="59">
-[...14 lines deleted...]
-      <c r="P32" s="71" t="s">
+      <c r="K32" s="59"/>
+      <c r="L32" s="59"/>
+      <c r="M32" s="59"/>
+      <c r="N32" s="59"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="72" t="s">
         <v>80</v>
       </c>
       <c r="Q32" s="36"/>
       <c r="R32" s="34"/>
-      <c r="S32" s="58" t="s">
+      <c r="S32" s="73" t="s">
         <v>107</v>
       </c>
-      <c r="T32" s="61">
-[...11 lines deleted...]
-      <c r="X32" s="71" t="s">
+      <c r="T32" s="61"/>
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="50"/>
+      <c r="X32" s="72" t="s">
         <v>80</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="34"/>
     </row>
     <row r="33" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34"/>
       <c r="B33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="59">
-        <v>440283</v>
+        <v>443699</v>
       </c>
       <c r="D33" s="59">
-        <v>13623</v>
+        <v>14700</v>
       </c>
       <c r="E33" s="59">
-        <v>9357</v>
+        <v>9390</v>
       </c>
       <c r="F33" s="60">
-        <v>417302</v>
+        <v>419610</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="59">
-        <v>440283</v>
+        <v>443699</v>
       </c>
       <c r="L33" s="59">
-        <v>403709</v>
+        <v>407067</v>
       </c>
       <c r="M33" s="59">
-        <v>13858</v>
+        <v>13892</v>
       </c>
       <c r="N33" s="59">
-        <v>6842</v>
+        <v>6875</v>
       </c>
       <c r="O33" s="60">
-        <v>15874</v>
+        <v>15865</v>
       </c>
       <c r="P33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Q33" s="36"/>
       <c r="R33" s="34"/>
       <c r="S33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="61">
-        <v>91.69</v>
+        <v>91.74</v>
       </c>
       <c r="U33" s="49">
-        <v>3.15</v>
+        <v>3.13</v>
       </c>
       <c r="V33" s="49">
         <v>1.55</v>
       </c>
       <c r="W33" s="50">
-        <v>3.61</v>
+        <v>3.58</v>
       </c>
       <c r="X33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
       <c r="AC33" s="37"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="38"/>
       <c r="AG33" s="34"/>
     </row>
     <row r="34" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
-      <c r="B34" s="73" t="s">
+      <c r="B34" s="58" t="s">
         <v>109</v>
       </c>
-      <c r="C34" s="59"/>
-[...3 lines deleted...]
-      <c r="G34" s="72" t="s">
+      <c r="C34" s="59">
+        <v>448166</v>
+      </c>
+      <c r="D34" s="59">
+        <v>16561</v>
+      </c>
+      <c r="E34" s="59">
+        <v>9689</v>
+      </c>
+      <c r="F34" s="60">
+        <v>421916</v>
+      </c>
+      <c r="G34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
-      <c r="J34" s="73" t="s">
+      <c r="J34" s="58" t="s">
         <v>109</v>
       </c>
-      <c r="K34" s="59"/>
-[...4 lines deleted...]
-      <c r="P34" s="72" t="s">
+      <c r="K34" s="59">
+        <v>448166</v>
+      </c>
+      <c r="L34" s="59">
+        <v>411960</v>
+      </c>
+      <c r="M34" s="59">
+        <v>13489</v>
+      </c>
+      <c r="N34" s="59">
+        <v>6875</v>
+      </c>
+      <c r="O34" s="60">
+        <v>15842</v>
+      </c>
+      <c r="P34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Q34" s="36"/>
       <c r="R34" s="34"/>
-      <c r="S34" s="73" t="s">
+      <c r="S34" s="58" t="s">
         <v>109</v>
       </c>
-      <c r="T34" s="61"/>
-[...3 lines deleted...]
-      <c r="X34" s="72" t="s">
+      <c r="T34" s="61">
+        <v>91.92</v>
+      </c>
+      <c r="U34" s="49">
+        <v>3.01</v>
+      </c>
+      <c r="V34" s="49">
+        <v>1.53</v>
+      </c>
+      <c r="W34" s="50">
+        <v>3.53</v>
+      </c>
+      <c r="X34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="37"/>
       <c r="AB34" s="37"/>
       <c r="AC34" s="37"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="37"/>
       <c r="AF34" s="38"/>
       <c r="AG34" s="34"/>
     </row>
     <row r="35" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="59">
-        <v>443699</v>
+        <v>453536</v>
       </c>
       <c r="D35" s="59">
-        <v>14700</v>
+        <v>17480</v>
       </c>
       <c r="E35" s="59">
-        <v>9390</v>
+        <v>10029</v>
       </c>
       <c r="F35" s="60">
-        <v>419610</v>
+        <v>426028</v>
       </c>
       <c r="G35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="K35" s="59">
-        <v>443699</v>
+        <v>453536</v>
       </c>
       <c r="L35" s="59">
-        <v>407067</v>
+        <v>415678</v>
       </c>
       <c r="M35" s="59">
-        <v>13892</v>
+        <v>15165</v>
       </c>
       <c r="N35" s="59">
-        <v>6875</v>
+        <v>6865</v>
       </c>
       <c r="O35" s="60">
-        <v>15865</v>
+        <v>15828</v>
       </c>
       <c r="P35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Q35" s="36"/>
       <c r="R35" s="34"/>
       <c r="S35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="T35" s="61">
-        <v>91.74</v>
+        <v>91.65</v>
       </c>
       <c r="U35" s="49">
-        <v>3.13</v>
+        <v>3.34</v>
       </c>
       <c r="V35" s="49">
-        <v>1.55</v>
+        <v>1.51</v>
       </c>
       <c r="W35" s="50">
-        <v>3.58</v>
+        <v>3.49</v>
       </c>
       <c r="X35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="34"/>
     </row>
     <row r="36" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="59">
-        <v>448202</v>
+        <v>456188</v>
       </c>
       <c r="D36" s="59">
-        <v>16561</v>
+        <v>16899</v>
       </c>
       <c r="E36" s="59">
-        <v>10200</v>
+        <v>10029</v>
       </c>
       <c r="F36" s="60">
-        <v>421441</v>
+        <v>429260</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K36" s="59">
-        <v>448202</v>
+        <v>456188</v>
       </c>
       <c r="L36" s="59">
-        <v>411960</v>
+        <v>418821</v>
       </c>
       <c r="M36" s="59">
-        <v>13489</v>
+        <v>14655</v>
       </c>
       <c r="N36" s="59">
-        <v>6875</v>
+        <v>6890</v>
       </c>
       <c r="O36" s="60">
-        <v>15879</v>
+        <v>15822</v>
       </c>
       <c r="P36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="36"/>
       <c r="R36" s="34"/>
       <c r="S36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T36" s="61">
-        <v>91.91</v>
+        <v>91.81</v>
       </c>
       <c r="U36" s="49">
-        <v>3.01</v>
+        <v>3.21</v>
       </c>
       <c r="V36" s="49">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="W36" s="50">
-        <v>3.54</v>
+        <v>3.47</v>
       </c>
       <c r="X36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="37"/>
       <c r="AB36" s="37"/>
       <c r="AC36" s="37"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="37"/>
       <c r="AF36" s="38"/>
       <c r="AG36" s="34"/>
     </row>
     <row r="37" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="53"/>
       <c r="H37" s="4"/>