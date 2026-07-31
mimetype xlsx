--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{322C87C6-A78E-43A0-A772-83FAE6659C7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCD2FD54-FF38-4201-AD94-51BDB6E3C616}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="30" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30'!$A$3:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="111">
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>機　關</t>
   </si>
   <si>
     <t>事　業</t>
   </si>
   <si>
@@ -766,168 +766,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
   </si>
   <si>
-    <t xml:space="preserve">         May</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   4月</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">   　   3月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="#\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2555,171 +2555,171 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="2" xfId="137" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="13" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="12" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="13" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="13" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="255">
     <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - 輔色1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - 輔色1 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - 輔色1 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - 輔色1 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - 輔色1 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - 輔色2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - 輔色2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - 輔色2 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - 輔色2 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - 輔色2 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - 輔色2 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - 輔色3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - 輔色3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - 輔色3 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - 輔色3 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - 輔色3 3 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - 輔色3 4" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - 輔色4" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - 輔色4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - 輔色4 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - 輔色4 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -3437,85 +3437,85 @@
           <a:off x="0" y="1"/>
           <a:ext cx="2076450" cy="1557338"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>559452</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>568977</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F0222BB-D91A-4514-A1A7-60952DE2B0BF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB997383-1DCB-45DC-AFFE-FC3BFE676DB7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="57150" y="7905750"/>
+          <a:off x="66675" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE8A81D-FB4C-DA3C-9786-724349C7C492}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47F715E3-E1FB-735F-4BC7-951FB94CAAC0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3571,51 +3571,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E006F9D2-AB9E-A1B8-FDC5-E13DB5A8B7D5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB04752-01A7-2192-142F-5935991D5FFF}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3658,85 +3658,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1095375</xdr:colOff>
+      <xdr:colOff>1123950</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>540402</xdr:colOff>
+      <xdr:colOff>568977</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF028D8B-E606-4F89-B53A-12C4F2EF5D02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE17AACB-F95F-457A-AA73-95E2AE2E60FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5610225" y="7905750"/>
+          <a:off x="5638800" y="7896225"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D91A19-3EB2-768D-55A9-0C7B86B0E29A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC1CEBA-4B35-5556-3437-BBC62E210C2D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3792,51 +3792,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711B8A88-CD9E-997B-06FF-16F5250F8EB6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E873A8ED-A01C-4091-3DCF-A9AA5C8B118C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3879,85 +3879,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>597552</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89D0FE0D-DDF0-40F1-9E04-1E05FF84496F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1471E50-CF55-4D3E-ACDD-7647BF8032C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6715125" y="7915275"/>
+          <a:off x="6734175" y="7905750"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E16FEAF-D747-BBFD-E049-DBA60CFA5066}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411A81DF-AC85-0A41-7235-285D58619E46}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4013,51 +4013,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E4B2AA-DC12-6C4B-AE93-7F385C4B5486}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9E670B3-B9E2-9FEA-AF5B-E067A008EF3E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4100,85 +4100,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>828675</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>857250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>540402</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>568977</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F094ED3-4CFC-4CAD-BBC2-D112B85B144B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B9ADEC8-65B3-40F8-B9B9-07F58C2C64CE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12239625" y="7905750"/>
+          <a:off x="12268200" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7FE66A7-C4E4-9EA1-BEBB-DED142CF9D3A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0320715B-2CFB-65C3-596A-27D8E1C6B8C9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4234,51 +4234,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30393196-B9EF-EB5E-E48B-7054B4C92F6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE789D6C-3255-CB8B-C82D-276459DA2B71}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4321,85 +4321,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
-      <xdr:colOff>540402</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>607077</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1654B05C-5579-4E60-98D7-108946CA0022}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98541CD4-31DB-46ED-9143-CECAB997A3C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13211175" y="7905750"/>
+          <a:off x="13277850" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163C7DC1-2FCE-6AD1-9860-8947DBDA18EC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81F0E4A-1D09-7F46-3690-AA5113220DF0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4455,51 +4455,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED503D70-5635-E440-097D-FF4DD32B72F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9151A96F-8AF1-8511-9FEF-208A294AE0DA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4542,85 +4542,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>1095375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
-      <xdr:colOff>540402</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B89E5B2B-AD75-427E-B933-9A03B25EC0B4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A11355-7FE7-472C-AD4E-9F75C469BB1D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18745200" y="7915275"/>
+          <a:off x="18783300" y="7905750"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ECAE90-D718-E930-33F2-792E24F5E02E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0C8B8D-1A3C-DA97-9C1B-ECA87F6D681E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4676,51 +4676,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E006DB5E-4E19-C144-973D-F5AFB46371BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3F5244-215C-A22F-D4A3-A0C49CCF5B28}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -5257,240 +5257,240 @@
       </c>
       <c r="Q4" s="12"/>
       <c r="R4" s="10"/>
       <c r="S4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="T4" s="12"/>
       <c r="U4" s="18"/>
       <c r="V4" s="18"/>
       <c r="W4" s="19"/>
       <c r="X4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="10"/>
     </row>
     <row r="5" spans="1:35" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
-      <c r="B5" s="80" t="s">
+      <c r="B5" s="104" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="100" t="s">
+      <c r="C5" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="100" t="s">
+      <c r="D5" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="100" t="s">
+      <c r="E5" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="102" t="s">
+      <c r="F5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="83" t="s">
+      <c r="G5" s="90" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="21"/>
       <c r="I5" s="20"/>
-      <c r="J5" s="86" t="s">
+      <c r="J5" s="107" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="108" t="s">
+      <c r="K5" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="106" t="s">
+      <c r="L5" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="94" t="s">
+      <c r="M5" s="95" t="s">
         <v>32</v>
       </c>
-      <c r="N5" s="94" t="s">
+      <c r="N5" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="104" t="s">
+      <c r="O5" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="83" t="s">
+      <c r="P5" s="90" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="22"/>
       <c r="R5" s="20"/>
-      <c r="S5" s="80" t="s">
+      <c r="S5" s="104" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="106" t="s">
+      <c r="T5" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="94" t="s">
+      <c r="U5" s="95" t="s">
         <v>32</v>
       </c>
-      <c r="V5" s="117" t="s">
+      <c r="V5" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="104" t="s">
+      <c r="W5" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="83" t="s">
+      <c r="X5" s="90" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="21"/>
       <c r="AB5" s="21"/>
       <c r="AC5" s="21"/>
     </row>
     <row r="6" spans="1:35" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24"/>
-      <c r="B6" s="81"/>
-[...4 lines deleted...]
-      <c r="G6" s="84"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="118"/>
+      <c r="D6" s="118"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="120"/>
+      <c r="G6" s="91"/>
       <c r="H6" s="21"/>
       <c r="I6" s="24"/>
-      <c r="J6" s="87"/>
-[...5 lines deleted...]
-      <c r="P6" s="84"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="96"/>
+      <c r="N6" s="96"/>
+      <c r="O6" s="100"/>
+      <c r="P6" s="91"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
-      <c r="S6" s="81"/>
-[...4 lines deleted...]
-      <c r="X6" s="84"/>
+      <c r="S6" s="105"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="96"/>
+      <c r="V6" s="98"/>
+      <c r="W6" s="100"/>
+      <c r="X6" s="91"/>
       <c r="Y6" s="24"/>
       <c r="Z6" s="24"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
     </row>
     <row r="7" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="25"/>
-      <c r="B7" s="81"/>
-      <c r="C7" s="89" t="s">
+      <c r="B7" s="105"/>
+      <c r="C7" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="89" t="s">
+      <c r="D7" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="98" t="s">
+      <c r="F7" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
+      <c r="G7" s="91"/>
       <c r="H7" s="26"/>
       <c r="I7" s="25"/>
-      <c r="J7" s="87"/>
-      <c r="K7" s="92" t="s">
+      <c r="J7" s="108"/>
+      <c r="K7" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="89" t="s">
+      <c r="L7" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="M7" s="96" t="s">
+      <c r="M7" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="N7" s="111" t="s">
+      <c r="N7" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="O7" s="119" t="s">
+      <c r="O7" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="84"/>
+      <c r="P7" s="91"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="25"/>
-      <c r="S7" s="81"/>
-      <c r="T7" s="113" t="s">
+      <c r="S7" s="105"/>
+      <c r="T7" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="U7" s="111" t="s">
+      <c r="U7" s="86" t="s">
         <v>33</v>
       </c>
-      <c r="V7" s="111" t="s">
+      <c r="V7" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="W7" s="115" t="s">
+      <c r="W7" s="93" t="s">
         <v>31</v>
       </c>
-      <c r="X7" s="84"/>
+      <c r="X7" s="91"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
       <c r="AA7" s="26"/>
       <c r="AB7" s="26"/>
       <c r="AC7" s="26"/>
       <c r="AD7" s="26"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="28"/>
     </row>
     <row r="8" spans="1:35" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="29"/>
-      <c r="B8" s="82"/>
-[...1 lines deleted...]
-      <c r="D8" s="91" t="s">
+      <c r="B8" s="106"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="91" t="s">
+      <c r="E8" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="99" t="s">
+      <c r="F8" s="116" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="85"/>
+      <c r="G8" s="92"/>
       <c r="H8" s="26"/>
       <c r="I8" s="30"/>
-      <c r="J8" s="88"/>
-[...5 lines deleted...]
-      <c r="P8" s="85"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="114"/>
+      <c r="N8" s="85"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="92"/>
       <c r="Q8" s="31"/>
       <c r="R8" s="30"/>
-      <c r="S8" s="82"/>
-[...4 lines deleted...]
-      <c r="X8" s="85"/>
+      <c r="S8" s="106"/>
+      <c r="T8" s="89"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="94"/>
+      <c r="X8" s="92"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="32"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="32"/>
       <c r="AG8" s="28"/>
       <c r="AI8" s="32"/>
     </row>
     <row r="9" spans="1:35" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="34"/>
       <c r="B9" s="73" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="74">
         <v>216466</v>
       </c>
       <c r="D9" s="74">
         <v>15986</v>
       </c>
       <c r="E9" s="74">
         <v>6939</v>
       </c>
@@ -6486,1026 +6486,1026 @@
       <c r="V22" s="77">
         <v>1.55</v>
       </c>
       <c r="W22" s="78">
         <v>3.61</v>
       </c>
       <c r="X22" s="72" t="s">
         <v>70</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="34"/>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="38"/>
       <c r="AG22" s="34"/>
     </row>
     <row r="23" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="34"/>
       <c r="B23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="59">
-        <v>423580</v>
+        <v>423217</v>
       </c>
       <c r="D23" s="59">
-        <v>16101</v>
+        <v>15160</v>
       </c>
       <c r="E23" s="59">
-        <v>9844</v>
+        <v>9832</v>
       </c>
       <c r="F23" s="60">
-        <v>397635</v>
+        <v>398226</v>
       </c>
       <c r="G23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="59">
-        <v>423580</v>
+        <v>423217</v>
       </c>
       <c r="L23" s="59">
-        <v>389311</v>
+        <v>388751</v>
       </c>
       <c r="M23" s="59">
-        <v>12096</v>
+        <v>12203</v>
       </c>
       <c r="N23" s="59">
-        <v>6720</v>
+        <v>6753</v>
       </c>
       <c r="O23" s="60">
-        <v>15452</v>
+        <v>15510</v>
       </c>
       <c r="P23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="36"/>
       <c r="R23" s="34"/>
       <c r="S23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T23" s="61">
-        <v>91.91</v>
+        <v>91.86</v>
       </c>
       <c r="U23" s="49">
-        <v>2.86</v>
+        <v>2.88</v>
       </c>
       <c r="V23" s="49">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="W23" s="50">
-        <v>3.65</v>
+        <v>3.66</v>
       </c>
       <c r="X23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="37"/>
       <c r="AB23" s="37"/>
       <c r="AC23" s="37"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="38"/>
       <c r="AG23" s="34"/>
     </row>
     <row r="24" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="34"/>
       <c r="B24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="D24" s="59">
-        <v>15160</v>
+        <v>14644</v>
       </c>
       <c r="E24" s="59">
-        <v>9832</v>
+        <v>10221</v>
       </c>
       <c r="F24" s="60">
-        <v>398226</v>
+        <v>401244</v>
       </c>
       <c r="G24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="L24" s="59">
-        <v>388751</v>
+        <v>391153</v>
       </c>
       <c r="M24" s="59">
-        <v>12203</v>
+        <v>12612</v>
       </c>
       <c r="N24" s="59">
-        <v>6753</v>
+        <v>6754</v>
       </c>
       <c r="O24" s="60">
-        <v>15510</v>
+        <v>15592</v>
       </c>
       <c r="P24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Q24" s="36"/>
       <c r="R24" s="34"/>
       <c r="S24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="T24" s="61">
-        <v>91.86</v>
+        <v>91.8</v>
       </c>
       <c r="U24" s="49">
-        <v>2.88</v>
+        <v>2.96</v>
       </c>
       <c r="V24" s="49">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="W24" s="50">
         <v>3.66</v>
       </c>
       <c r="X24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="34"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="34"/>
     </row>
     <row r="25" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="34"/>
       <c r="B25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="D25" s="59">
-        <v>14644</v>
+        <v>13113</v>
       </c>
       <c r="E25" s="59">
-        <v>10221</v>
+        <v>9979</v>
       </c>
       <c r="F25" s="60">
-        <v>401244</v>
+        <v>407158</v>
       </c>
       <c r="G25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="L25" s="59">
-        <v>391153</v>
+        <v>395259</v>
       </c>
       <c r="M25" s="59">
-        <v>12612</v>
+        <v>12594</v>
       </c>
       <c r="N25" s="59">
-        <v>6754</v>
+        <v>6793</v>
       </c>
       <c r="O25" s="60">
-        <v>15592</v>
+        <v>15605</v>
       </c>
       <c r="P25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Q25" s="36"/>
       <c r="R25" s="34"/>
       <c r="S25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="61">
-        <v>91.8</v>
+        <v>91.87</v>
       </c>
       <c r="U25" s="49">
-        <v>2.96</v>
+        <v>2.93</v>
       </c>
       <c r="V25" s="49">
         <v>1.58</v>
       </c>
       <c r="W25" s="50">
-        <v>3.66</v>
+        <v>3.63</v>
       </c>
       <c r="X25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="38"/>
       <c r="AG25" s="34"/>
     </row>
     <row r="26" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="D26" s="59">
-        <v>13113</v>
+        <v>13120</v>
       </c>
       <c r="E26" s="59">
-        <v>9979</v>
+        <v>9696</v>
       </c>
       <c r="F26" s="60">
-        <v>407158</v>
+        <v>409164</v>
       </c>
       <c r="G26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="L26" s="59">
-        <v>395259</v>
+        <v>397338</v>
       </c>
       <c r="M26" s="59">
-        <v>12594</v>
+        <v>12181</v>
       </c>
       <c r="N26" s="59">
-        <v>6793</v>
+        <v>6836</v>
       </c>
       <c r="O26" s="60">
-        <v>15605</v>
+        <v>15625</v>
       </c>
       <c r="P26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Q26" s="36"/>
       <c r="R26" s="34"/>
       <c r="S26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="T26" s="61">
-        <v>91.87</v>
+        <v>91.98</v>
       </c>
       <c r="U26" s="49">
-        <v>2.93</v>
+        <v>2.82</v>
       </c>
       <c r="V26" s="49">
         <v>1.58</v>
       </c>
       <c r="W26" s="50">
-        <v>3.63</v>
+        <v>3.62</v>
       </c>
       <c r="X26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="37"/>
       <c r="AB26" s="37"/>
       <c r="AC26" s="37"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="37"/>
       <c r="AF26" s="38"/>
       <c r="AG26" s="34"/>
     </row>
     <row r="27" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="34"/>
       <c r="B27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="D27" s="59">
-        <v>13120</v>
+        <v>13982</v>
       </c>
       <c r="E27" s="59">
-        <v>9696</v>
+        <v>9452</v>
       </c>
       <c r="F27" s="60">
-        <v>409164</v>
+        <v>411804</v>
       </c>
       <c r="G27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="L27" s="59">
-        <v>397338</v>
+        <v>399566</v>
       </c>
       <c r="M27" s="59">
-        <v>12181</v>
+        <v>13155</v>
       </c>
       <c r="N27" s="59">
-        <v>6836</v>
+        <v>6840</v>
       </c>
       <c r="O27" s="60">
-        <v>15625</v>
+        <v>15676</v>
       </c>
       <c r="P27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Q27" s="36"/>
       <c r="R27" s="34"/>
       <c r="S27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="T27" s="61">
-        <v>91.98</v>
+        <v>91.8</v>
       </c>
       <c r="U27" s="49">
-        <v>2.82</v>
+        <v>3.02</v>
       </c>
       <c r="V27" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W27" s="50">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="X27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="37"/>
       <c r="AB27" s="37"/>
       <c r="AC27" s="37"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="37"/>
       <c r="AF27" s="38"/>
       <c r="AG27" s="34"/>
     </row>
     <row r="28" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34"/>
       <c r="B28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="D28" s="59">
-        <v>13982</v>
+        <v>13606</v>
       </c>
       <c r="E28" s="59">
-        <v>9452</v>
+        <v>8862</v>
       </c>
       <c r="F28" s="60">
-        <v>411804</v>
+        <v>412980</v>
       </c>
       <c r="G28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="K28" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="L28" s="59">
-        <v>399566</v>
+        <v>400200</v>
       </c>
       <c r="M28" s="59">
-        <v>13155</v>
+        <v>12658</v>
       </c>
       <c r="N28" s="59">
-        <v>6840</v>
+        <v>6857</v>
       </c>
       <c r="O28" s="60">
-        <v>15676</v>
+        <v>15733</v>
       </c>
       <c r="P28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Q28" s="36"/>
       <c r="R28" s="34"/>
       <c r="S28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="T28" s="61">
-        <v>91.8</v>
+        <v>91.91</v>
       </c>
       <c r="U28" s="49">
-        <v>3.02</v>
+        <v>2.91</v>
       </c>
       <c r="V28" s="49">
         <v>1.57</v>
       </c>
       <c r="W28" s="50">
-        <v>3.6</v>
+        <v>3.61</v>
       </c>
       <c r="X28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="37"/>
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="38"/>
       <c r="AG28" s="34"/>
     </row>
     <row r="29" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34"/>
       <c r="B29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="D29" s="59">
-        <v>13606</v>
+        <v>13445</v>
       </c>
       <c r="E29" s="59">
-        <v>8862</v>
+        <v>8900</v>
       </c>
       <c r="F29" s="60">
-        <v>412980</v>
+        <v>413907</v>
       </c>
       <c r="G29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="K29" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="L29" s="59">
-        <v>400200</v>
+        <v>400860</v>
       </c>
       <c r="M29" s="59">
-        <v>12658</v>
+        <v>12759</v>
       </c>
       <c r="N29" s="59">
-        <v>6857</v>
+        <v>6819</v>
       </c>
       <c r="O29" s="60">
-        <v>15733</v>
+        <v>15814</v>
       </c>
       <c r="P29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="36"/>
       <c r="R29" s="34"/>
       <c r="S29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="T29" s="61">
-        <v>91.91</v>
+        <v>91.89</v>
       </c>
       <c r="U29" s="49">
-        <v>2.91</v>
+        <v>2.92</v>
       </c>
       <c r="V29" s="49">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="W29" s="50">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="X29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="37"/>
       <c r="AB29" s="37"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="38"/>
       <c r="AG29" s="34"/>
     </row>
     <row r="30" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34"/>
       <c r="B30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="D30" s="59">
-        <v>13445</v>
+        <v>13623</v>
       </c>
       <c r="E30" s="59">
-        <v>8900</v>
+        <v>9357</v>
       </c>
       <c r="F30" s="60">
-        <v>413907</v>
+        <v>417302</v>
       </c>
       <c r="G30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
       <c r="J30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="K30" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="L30" s="59">
-        <v>400860</v>
+        <v>403709</v>
       </c>
       <c r="M30" s="59">
-        <v>12759</v>
+        <v>13858</v>
       </c>
       <c r="N30" s="59">
-        <v>6819</v>
+        <v>6842</v>
       </c>
       <c r="O30" s="60">
-        <v>15814</v>
+        <v>15874</v>
       </c>
       <c r="P30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Q30" s="36"/>
       <c r="R30" s="34"/>
       <c r="S30" s="58" t="s">
         <v>105</v>
       </c>
       <c r="T30" s="61">
-        <v>91.89</v>
+        <v>91.69</v>
       </c>
       <c r="U30" s="49">
-        <v>2.92</v>
+        <v>3.15</v>
       </c>
       <c r="V30" s="49">
-        <v>1.56</v>
+        <v>1.55</v>
       </c>
       <c r="W30" s="50">
-        <v>3.62</v>
+        <v>3.61</v>
       </c>
       <c r="X30" s="71" t="s">
         <v>78</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="37"/>
       <c r="AB30" s="37"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="38"/>
       <c r="AG30" s="34"/>
     </row>
     <row r="31" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
-      <c r="B31" s="58" t="s">
+      <c r="B31" s="73" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="59">
-[...11 lines deleted...]
-      <c r="G31" s="71" t="s">
+      <c r="C31" s="59"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="59"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="72" t="s">
         <v>79</v>
       </c>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
-      <c r="J31" s="58" t="s">
+      <c r="J31" s="73" t="s">
         <v>106</v>
       </c>
-      <c r="K31" s="59">
-[...14 lines deleted...]
-      <c r="P31" s="71" t="s">
+      <c r="K31" s="59"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+      <c r="N31" s="59"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="72" t="s">
         <v>79</v>
       </c>
       <c r="Q31" s="36"/>
       <c r="R31" s="34"/>
-      <c r="S31" s="58" t="s">
+      <c r="S31" s="73" t="s">
         <v>106</v>
       </c>
-      <c r="T31" s="61">
-[...11 lines deleted...]
-      <c r="X31" s="71" t="s">
+      <c r="T31" s="61"/>
+      <c r="U31" s="49"/>
+      <c r="V31" s="49"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="72" t="s">
         <v>79</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="37"/>
       <c r="AB31" s="37"/>
       <c r="AC31" s="37"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="37"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="34"/>
     </row>
     <row r="32" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34"/>
-      <c r="B32" s="73" t="s">
+      <c r="B32" s="58" t="s">
         <v>107</v>
       </c>
-      <c r="C32" s="59"/>
-[...3 lines deleted...]
-      <c r="G32" s="72" t="s">
+      <c r="C32" s="59">
+        <v>443699</v>
+      </c>
+      <c r="D32" s="59">
+        <v>14700</v>
+      </c>
+      <c r="E32" s="59">
+        <v>9390</v>
+      </c>
+      <c r="F32" s="60">
+        <v>419610</v>
+      </c>
+      <c r="G32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
-      <c r="J32" s="73" t="s">
+      <c r="J32" s="58" t="s">
         <v>107</v>
       </c>
-      <c r="K32" s="59"/>
-[...4 lines deleted...]
-      <c r="P32" s="72" t="s">
+      <c r="K32" s="59">
+        <v>443699</v>
+      </c>
+      <c r="L32" s="59">
+        <v>407067</v>
+      </c>
+      <c r="M32" s="59">
+        <v>13892</v>
+      </c>
+      <c r="N32" s="59">
+        <v>6875</v>
+      </c>
+      <c r="O32" s="60">
+        <v>15865</v>
+      </c>
+      <c r="P32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Q32" s="36"/>
       <c r="R32" s="34"/>
-      <c r="S32" s="73" t="s">
+      <c r="S32" s="58" t="s">
         <v>107</v>
       </c>
-      <c r="T32" s="61"/>
-[...3 lines deleted...]
-      <c r="X32" s="72" t="s">
+      <c r="T32" s="61">
+        <v>91.74</v>
+      </c>
+      <c r="U32" s="49">
+        <v>3.13</v>
+      </c>
+      <c r="V32" s="49">
+        <v>1.55</v>
+      </c>
+      <c r="W32" s="50">
+        <v>3.58</v>
+      </c>
+      <c r="X32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="34"/>
     </row>
     <row r="33" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34"/>
       <c r="B33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="59">
-        <v>443699</v>
+        <v>448166</v>
       </c>
       <c r="D33" s="59">
-        <v>14700</v>
+        <v>16561</v>
       </c>
       <c r="E33" s="59">
-        <v>9390</v>
+        <v>9689</v>
       </c>
       <c r="F33" s="60">
-        <v>419610</v>
+        <v>421916</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="59">
-        <v>443699</v>
+        <v>448166</v>
       </c>
       <c r="L33" s="59">
-        <v>407067</v>
+        <v>411960</v>
       </c>
       <c r="M33" s="59">
-        <v>13892</v>
+        <v>13489</v>
       </c>
       <c r="N33" s="59">
         <v>6875</v>
       </c>
       <c r="O33" s="60">
-        <v>15865</v>
+        <v>15842</v>
       </c>
       <c r="P33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Q33" s="36"/>
       <c r="R33" s="34"/>
       <c r="S33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="61">
-        <v>91.74</v>
+        <v>91.92</v>
       </c>
       <c r="U33" s="49">
-        <v>3.13</v>
+        <v>3.01</v>
       </c>
       <c r="V33" s="49">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="W33" s="50">
-        <v>3.58</v>
+        <v>3.53</v>
       </c>
       <c r="X33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
       <c r="AC33" s="37"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="38"/>
       <c r="AG33" s="34"/>
     </row>
     <row r="34" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
       <c r="B34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="59">
-        <v>448166</v>
+        <v>453536</v>
       </c>
       <c r="D34" s="59">
-        <v>16561</v>
+        <v>17480</v>
       </c>
       <c r="E34" s="59">
-        <v>9689</v>
+        <v>10029</v>
       </c>
       <c r="F34" s="60">
-        <v>421916</v>
+        <v>426028</v>
       </c>
       <c r="G34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="K34" s="59">
-        <v>448166</v>
+        <v>453536</v>
       </c>
       <c r="L34" s="59">
-        <v>411960</v>
+        <v>415678</v>
       </c>
       <c r="M34" s="59">
-        <v>13489</v>
+        <v>15165</v>
       </c>
       <c r="N34" s="59">
-        <v>6875</v>
+        <v>6865</v>
       </c>
       <c r="O34" s="60">
-        <v>15842</v>
+        <v>15828</v>
       </c>
       <c r="P34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Q34" s="36"/>
       <c r="R34" s="34"/>
       <c r="S34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="T34" s="61">
-        <v>91.92</v>
+        <v>91.65</v>
       </c>
       <c r="U34" s="49">
-        <v>3.01</v>
+        <v>3.34</v>
       </c>
       <c r="V34" s="49">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="W34" s="50">
-        <v>3.53</v>
+        <v>3.49</v>
       </c>
       <c r="X34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="37"/>
       <c r="AB34" s="37"/>
       <c r="AC34" s="37"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="37"/>
       <c r="AF34" s="38"/>
       <c r="AG34" s="34"/>
     </row>
     <row r="35" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="59">
-        <v>453536</v>
+        <v>456211</v>
       </c>
       <c r="D35" s="59">
-        <v>17480</v>
+        <v>16899</v>
       </c>
       <c r="E35" s="59">
         <v>10029</v>
       </c>
       <c r="F35" s="60">
-        <v>426028</v>
+        <v>429284</v>
       </c>
       <c r="G35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="K35" s="59">
-        <v>453536</v>
+        <v>456211</v>
       </c>
       <c r="L35" s="59">
-        <v>415678</v>
+        <v>418821</v>
       </c>
       <c r="M35" s="59">
-        <v>15165</v>
+        <v>14655</v>
       </c>
       <c r="N35" s="59">
-        <v>6865</v>
+        <v>6890</v>
       </c>
       <c r="O35" s="60">
-        <v>15828</v>
+        <v>15845</v>
       </c>
       <c r="P35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Q35" s="36"/>
       <c r="R35" s="34"/>
       <c r="S35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="T35" s="61">
-        <v>91.65</v>
+        <v>91.8</v>
       </c>
       <c r="U35" s="49">
-        <v>3.34</v>
+        <v>3.21</v>
       </c>
       <c r="V35" s="49">
         <v>1.51</v>
       </c>
       <c r="W35" s="50">
-        <v>3.49</v>
+        <v>3.47</v>
       </c>
       <c r="X35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="34"/>
     </row>
     <row r="36" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="59">
-        <v>456188</v>
+        <v>460274</v>
       </c>
       <c r="D36" s="59">
-        <v>16899</v>
+        <v>16062</v>
       </c>
       <c r="E36" s="59">
-        <v>10029</v>
+        <v>10046</v>
       </c>
       <c r="F36" s="60">
-        <v>429260</v>
+        <v>434166</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K36" s="59">
-        <v>456188</v>
+        <v>460274</v>
       </c>
       <c r="L36" s="59">
-        <v>418821</v>
+        <v>423033</v>
       </c>
       <c r="M36" s="59">
-        <v>14655</v>
+        <v>14512</v>
       </c>
       <c r="N36" s="59">
-        <v>6890</v>
+        <v>6897</v>
       </c>
       <c r="O36" s="60">
-        <v>15822</v>
+        <v>15832</v>
       </c>
       <c r="P36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="36"/>
       <c r="R36" s="34"/>
       <c r="S36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T36" s="61">
-        <v>91.81</v>
+        <v>91.91</v>
       </c>
       <c r="U36" s="49">
-        <v>3.21</v>
+        <v>3.15</v>
       </c>
       <c r="V36" s="49">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="W36" s="50">
-        <v>3.47</v>
+        <v>3.44</v>
       </c>
       <c r="X36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="37"/>
       <c r="AB36" s="37"/>
       <c r="AC36" s="37"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="37"/>
       <c r="AF36" s="38"/>
       <c r="AG36" s="34"/>
     </row>
     <row r="37" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="53"/>
       <c r="H37" s="4"/>
@@ -7801,129 +7801,129 @@
       <c r="C46" s="40"/>
       <c r="E46" s="41"/>
       <c r="G46" s="40"/>
       <c r="I46" s="40"/>
       <c r="Q46" s="40"/>
       <c r="R46" s="40"/>
       <c r="Y46" s="40"/>
       <c r="Z46" s="40"/>
       <c r="AG46" s="40"/>
     </row>
     <row r="47" spans="1:33" s="39" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="40"/>
       <c r="B47" s="52"/>
       <c r="C47" s="40"/>
       <c r="E47" s="41"/>
       <c r="G47" s="40"/>
       <c r="I47" s="40"/>
       <c r="Q47" s="40"/>
       <c r="R47" s="40"/>
       <c r="Y47" s="40"/>
       <c r="Z47" s="40"/>
       <c r="AG47" s="40"/>
     </row>
     <row r="48" spans="1:33" s="45" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="44"/>
-      <c r="B48" s="79" t="s">
+      <c r="B48" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="79"/>
-[...3 lines deleted...]
-      <c r="G48" s="79"/>
+      <c r="C48" s="83"/>
+      <c r="D48" s="83"/>
+      <c r="E48" s="83"/>
+      <c r="F48" s="83"/>
+      <c r="G48" s="83"/>
       <c r="I48" s="44"/>
-      <c r="J48" s="79" t="s">
+      <c r="J48" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="K48" s="79"/>
-[...4 lines deleted...]
-      <c r="P48" s="79"/>
+      <c r="K48" s="83"/>
+      <c r="L48" s="83"/>
+      <c r="M48" s="83"/>
+      <c r="N48" s="83"/>
+      <c r="O48" s="83"/>
+      <c r="P48" s="83"/>
       <c r="Q48" s="44"/>
       <c r="R48" s="44"/>
-      <c r="S48" s="79" t="s">
+      <c r="S48" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="T48" s="79"/>
-[...3 lines deleted...]
-      <c r="X48" s="79"/>
+      <c r="T48" s="83"/>
+      <c r="U48" s="83"/>
+      <c r="V48" s="83"/>
+      <c r="W48" s="83"/>
+      <c r="X48" s="83"/>
       <c r="Y48" s="44"/>
       <c r="Z48" s="44"/>
       <c r="AA48" s="46"/>
       <c r="AB48" s="46"/>
       <c r="AC48" s="46"/>
       <c r="AD48" s="46"/>
       <c r="AE48" s="46"/>
       <c r="AG48" s="44"/>
     </row>
     <row r="49" spans="5:8" ht="16.5" x14ac:dyDescent="0.25">
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="H49" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="P5:P8"/>
+    <mergeCell ref="S5:S8"/>
+    <mergeCell ref="B48:G48"/>
+    <mergeCell ref="J48:P48"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="C5:C6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="S48:X48"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="X5:X8"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="T5:T6"/>
-    <mergeCell ref="U5:U6"/>
-[...17 lines deleted...]
-    <mergeCell ref="F5:F6"/>
   </mergeCells>
   <phoneticPr fontId="39" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.74803149606299213" bottom="0.39370078740157483" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C - &amp;P -</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="8" min="2" max="44" man="1"/>
     <brk id="17" min="2" max="44" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>