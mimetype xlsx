--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCD2FD54-FF38-4201-AD94-51BDB6E3C616}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{690839E1-1551-407C-8E43-3BD8CD3387B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="30" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'30'!$A$3:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="111">
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>機　關</t>
   </si>
   <si>
     <t>事　業</t>
   </si>
   <si>
@@ -766,168 +766,168 @@
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
   </si>
   <si>
-    <t xml:space="preserve">         June</t>
-[...34 lines deleted...]
-  <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   5月</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">   　   4月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="#\ ##0"/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
@@ -2555,171 +2555,171 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="137" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="2" xfId="137" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="13" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="12" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="13" xfId="137" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="34" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="12" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="17" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="13" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...50 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="255">
     <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - 輔色1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - 輔色1 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - 輔色1 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - 輔色1 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - 輔色1 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - 輔色2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - 輔色2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - 輔色2 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - 輔色2 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - 輔色2 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - 輔色2 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - 輔色3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - 輔色3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - 輔色3 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - 輔色3 3" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - 輔色3 3 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - 輔色3 4" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - 輔色4" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - 輔色4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - 輔色4 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - 輔色4 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -3437,85 +3437,85 @@
           <a:off x="0" y="1"/>
           <a:ext cx="2076450" cy="1557338"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB997383-1DCB-45DC-AFFE-FC3BFE676DB7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52E148D1-EF41-413B-9F31-D4C353C05CFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66675" y="7915275"/>
+          <a:off x="76200" y="7905750"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47F715E3-E1FB-735F-4BC7-951FB94CAAC0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E65FB0A-AEA0-A219-1277-3CBBA5C0CE22}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3571,51 +3571,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB04752-01A7-2192-142F-5935991D5FFF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7DC7A07-1E87-3036-89A5-4BAF691F3DC6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3660,83 +3660,83 @@
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1123950</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>568977</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE17AACB-F95F-457A-AA73-95E2AE2E60FC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9843BD-691A-4F43-BBBE-86E20CBB2269}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5638800" y="7896225"/>
+          <a:off x="5638800" y="7905750"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC1CEBA-4B35-5556-3437-BBC62E210C2D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAF18356-8E6E-AD8B-452F-98A9B4AC7CD7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3792,51 +3792,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E873A8ED-A01C-4091-3DCF-A9AA5C8B118C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194683EA-45D3-3FCA-9C37-CDCD420FD787}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3879,85 +3879,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>597552</xdr:colOff>
+      <xdr:colOff>588027</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1471E50-CF55-4D3E-ACDD-7647BF8032C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3412B0E4-D9A1-4F5B-B36F-AA0D1C38D94B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6734175" y="7905750"/>
+          <a:off x="6724650" y="7896225"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411A81DF-AC85-0A41-7235-285D58619E46}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C4E240-6231-451E-6A7E-DFBB53FD1DE7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4013,51 +4013,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9E670B3-B9E2-9FEA-AF5B-E067A008EF3E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844E5DC8-4AE1-BB79-DFD6-81EC911DD0B4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4100,85 +4100,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B9ADEC8-65B3-40F8-B9B9-07F58C2C64CE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E33513EF-AFF8-45A3-AB1E-CC397AAE8C77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12268200" y="7915275"/>
+          <a:off x="12277725" y="7905750"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0320715B-2CFB-65C3-596A-27D8E1C6B8C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159066AC-A99B-3F58-29A7-26287F612629}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4234,51 +4234,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE789D6C-3255-CB8B-C82D-276459DA2B71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B1235C7-21D6-6464-A5AE-5834C7385314}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4321,85 +4321,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
-      <xdr:colOff>607077</xdr:colOff>
+      <xdr:colOff>597552</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98541CD4-31DB-46ED-9143-CECAB997A3C3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B2AF4C1-7F0B-49B6-BF48-B582C4177601}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13277850" y="7915275"/>
+          <a:off x="13268325" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81F0E4A-1D09-7F46-3690-AA5113220DF0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A435E69E-877B-BF08-D3A6-33305277BFDB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4455,51 +4455,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9151A96F-8AF1-8511-9FEF-208A294AE0DA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053E9BA5-29DB-A037-18C1-1F39D70CC127}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4542,85 +4542,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>1133475</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>1152525</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>597552</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A11355-7FE7-472C-AD4E-9F75C469BB1D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245FE853-AE41-454C-93EB-0513E5E22258}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18783300" y="7905750"/>
+          <a:off x="18802350" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0C8B8D-1A3C-DA97-9C1B-ECA87F6D681E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D06A09-1A7F-4CC0-5865-E5C17B7D9022}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4676,51 +4676,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3F5244-215C-A22F-D4A3-A0C49CCF5B28}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E9CF39-DBFB-1CD4-91F5-553EB3A907B7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -5257,240 +5257,240 @@
       </c>
       <c r="Q4" s="12"/>
       <c r="R4" s="10"/>
       <c r="S4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="T4" s="12"/>
       <c r="U4" s="18"/>
       <c r="V4" s="18"/>
       <c r="W4" s="19"/>
       <c r="X4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="10"/>
     </row>
     <row r="5" spans="1:35" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
-      <c r="B5" s="104" t="s">
+      <c r="B5" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="117" t="s">
+      <c r="C5" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="117" t="s">
+      <c r="D5" s="100" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="117" t="s">
+      <c r="E5" s="100" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="119" t="s">
+      <c r="F5" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="90" t="s">
+      <c r="G5" s="83" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="21"/>
       <c r="I5" s="20"/>
-      <c r="J5" s="107" t="s">
+      <c r="J5" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="79" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="81" t="s">
+      <c r="L5" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="95" t="s">
+      <c r="M5" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="N5" s="95" t="s">
+      <c r="N5" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="99" t="s">
+      <c r="O5" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="90" t="s">
+      <c r="P5" s="83" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="22"/>
       <c r="R5" s="20"/>
-      <c r="S5" s="104" t="s">
+      <c r="S5" s="80" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="81" t="s">
+      <c r="T5" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="95" t="s">
+      <c r="U5" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="V5" s="97" t="s">
+      <c r="V5" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="99" t="s">
+      <c r="W5" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="90" t="s">
+      <c r="X5" s="83" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="21"/>
       <c r="AB5" s="21"/>
       <c r="AC5" s="21"/>
     </row>
     <row r="6" spans="1:35" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24"/>
-      <c r="B6" s="105"/>
-[...4 lines deleted...]
-      <c r="G6" s="91"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="84"/>
       <c r="H6" s="21"/>
       <c r="I6" s="24"/>
-      <c r="J6" s="108"/>
-[...5 lines deleted...]
-      <c r="P6" s="91"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="109"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="95"/>
+      <c r="O6" s="105"/>
+      <c r="P6" s="84"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
-      <c r="S6" s="105"/>
-[...4 lines deleted...]
-      <c r="X6" s="91"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="107"/>
+      <c r="U6" s="95"/>
+      <c r="V6" s="118"/>
+      <c r="W6" s="105"/>
+      <c r="X6" s="84"/>
       <c r="Y6" s="24"/>
       <c r="Z6" s="24"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
     </row>
     <row r="7" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="25"/>
-      <c r="B7" s="105"/>
-      <c r="C7" s="84" t="s">
+      <c r="B7" s="81"/>
+      <c r="C7" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="84" t="s">
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="115" t="s">
+      <c r="F7" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="91"/>
+      <c r="G7" s="84"/>
       <c r="H7" s="26"/>
       <c r="I7" s="25"/>
-      <c r="J7" s="108"/>
-      <c r="K7" s="111" t="s">
+      <c r="J7" s="87"/>
+      <c r="K7" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="84" t="s">
+      <c r="L7" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="M7" s="113" t="s">
+      <c r="M7" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="N7" s="86" t="s">
+      <c r="N7" s="111" t="s">
         <v>36</v>
       </c>
-      <c r="O7" s="101" t="s">
+      <c r="O7" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="91"/>
+      <c r="P7" s="84"/>
       <c r="Q7" s="27"/>
       <c r="R7" s="25"/>
-      <c r="S7" s="105"/>
-      <c r="T7" s="88" t="s">
+      <c r="S7" s="81"/>
+      <c r="T7" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="U7" s="86" t="s">
+      <c r="U7" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="V7" s="86" t="s">
+      <c r="V7" s="111" t="s">
         <v>36</v>
       </c>
-      <c r="W7" s="93" t="s">
+      <c r="W7" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="X7" s="91"/>
+      <c r="X7" s="84"/>
       <c r="Y7" s="25"/>
       <c r="Z7" s="25"/>
       <c r="AA7" s="26"/>
       <c r="AB7" s="26"/>
       <c r="AC7" s="26"/>
       <c r="AD7" s="26"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="28"/>
     </row>
     <row r="8" spans="1:35" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="29"/>
-      <c r="B8" s="106"/>
-[...1 lines deleted...]
-      <c r="D8" s="110" t="s">
+      <c r="B8" s="82"/>
+      <c r="C8" s="90"/>
+      <c r="D8" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="110" t="s">
+      <c r="E8" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="116" t="s">
+      <c r="F8" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="92"/>
+      <c r="G8" s="85"/>
       <c r="H8" s="26"/>
       <c r="I8" s="30"/>
-      <c r="J8" s="109"/>
-[...5 lines deleted...]
-      <c r="P8" s="92"/>
+      <c r="J8" s="88"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="97"/>
+      <c r="N8" s="90"/>
+      <c r="O8" s="120"/>
+      <c r="P8" s="85"/>
       <c r="Q8" s="31"/>
       <c r="R8" s="30"/>
-      <c r="S8" s="106"/>
-[...4 lines deleted...]
-      <c r="X8" s="92"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="114"/>
+      <c r="U8" s="112"/>
+      <c r="V8" s="114"/>
+      <c r="W8" s="116"/>
+      <c r="X8" s="85"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="32"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="32"/>
       <c r="AG8" s="28"/>
       <c r="AI8" s="32"/>
     </row>
     <row r="9" spans="1:35" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="34"/>
       <c r="B9" s="73" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="74">
         <v>216466</v>
       </c>
       <c r="D9" s="74">
         <v>15986</v>
       </c>
       <c r="E9" s="74">
         <v>6939</v>
       </c>
@@ -6486,1026 +6486,1026 @@
       <c r="V22" s="77">
         <v>1.55</v>
       </c>
       <c r="W22" s="78">
         <v>3.61</v>
       </c>
       <c r="X22" s="72" t="s">
         <v>70</v>
       </c>
       <c r="Y22" s="34"/>
       <c r="Z22" s="34"/>
       <c r="AA22" s="37"/>
       <c r="AB22" s="37"/>
       <c r="AC22" s="37"/>
       <c r="AD22" s="34"/>
       <c r="AE22" s="37"/>
       <c r="AF22" s="38"/>
       <c r="AG22" s="34"/>
     </row>
     <row r="23" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="34"/>
       <c r="B23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="D23" s="59">
-        <v>15160</v>
+        <v>14644</v>
       </c>
       <c r="E23" s="59">
-        <v>9832</v>
+        <v>10221</v>
       </c>
       <c r="F23" s="60">
-        <v>398226</v>
+        <v>401244</v>
       </c>
       <c r="G23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H23" s="35"/>
       <c r="I23" s="34"/>
       <c r="J23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="59">
-        <v>423217</v>
+        <v>426110</v>
       </c>
       <c r="L23" s="59">
-        <v>388751</v>
+        <v>391153</v>
       </c>
       <c r="M23" s="59">
-        <v>12203</v>
+        <v>12612</v>
       </c>
       <c r="N23" s="59">
-        <v>6753</v>
+        <v>6754</v>
       </c>
       <c r="O23" s="60">
-        <v>15510</v>
+        <v>15592</v>
       </c>
       <c r="P23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q23" s="36"/>
       <c r="R23" s="34"/>
       <c r="S23" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T23" s="61">
-        <v>91.86</v>
+        <v>91.8</v>
       </c>
       <c r="U23" s="49">
-        <v>2.88</v>
+        <v>2.96</v>
       </c>
       <c r="V23" s="49">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="W23" s="50">
         <v>3.66</v>
       </c>
       <c r="X23" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="37"/>
       <c r="AB23" s="37"/>
       <c r="AC23" s="37"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="37"/>
       <c r="AF23" s="38"/>
       <c r="AG23" s="34"/>
     </row>
     <row r="24" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="34"/>
       <c r="B24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="D24" s="59">
-        <v>14644</v>
+        <v>13113</v>
       </c>
       <c r="E24" s="59">
-        <v>10221</v>
+        <v>9979</v>
       </c>
       <c r="F24" s="60">
-        <v>401244</v>
+        <v>407158</v>
       </c>
       <c r="G24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="H24" s="35"/>
       <c r="I24" s="34"/>
       <c r="J24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="59">
-        <v>426110</v>
+        <v>430250</v>
       </c>
       <c r="L24" s="59">
-        <v>391153</v>
+        <v>395259</v>
       </c>
       <c r="M24" s="59">
-        <v>12612</v>
+        <v>12594</v>
       </c>
       <c r="N24" s="59">
-        <v>6754</v>
+        <v>6793</v>
       </c>
       <c r="O24" s="60">
-        <v>15592</v>
+        <v>15605</v>
       </c>
       <c r="P24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Q24" s="36"/>
       <c r="R24" s="34"/>
       <c r="S24" s="58" t="s">
         <v>99</v>
       </c>
       <c r="T24" s="61">
-        <v>91.8</v>
+        <v>91.87</v>
       </c>
       <c r="U24" s="49">
-        <v>2.96</v>
+        <v>2.93</v>
       </c>
       <c r="V24" s="49">
         <v>1.58</v>
       </c>
       <c r="W24" s="50">
-        <v>3.66</v>
+        <v>3.63</v>
       </c>
       <c r="X24" s="71" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="37"/>
       <c r="AB24" s="37"/>
       <c r="AC24" s="37"/>
       <c r="AD24" s="34"/>
       <c r="AE24" s="37"/>
       <c r="AF24" s="38"/>
       <c r="AG24" s="34"/>
     </row>
     <row r="25" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="34"/>
       <c r="B25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="D25" s="59">
-        <v>13113</v>
+        <v>13120</v>
       </c>
       <c r="E25" s="59">
-        <v>9979</v>
+        <v>9696</v>
       </c>
       <c r="F25" s="60">
-        <v>407158</v>
+        <v>409164</v>
       </c>
       <c r="G25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="35"/>
       <c r="I25" s="34"/>
       <c r="J25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="59">
-        <v>430250</v>
+        <v>431980</v>
       </c>
       <c r="L25" s="59">
-        <v>395259</v>
+        <v>397338</v>
       </c>
       <c r="M25" s="59">
-        <v>12594</v>
+        <v>12181</v>
       </c>
       <c r="N25" s="59">
-        <v>6793</v>
+        <v>6836</v>
       </c>
       <c r="O25" s="60">
-        <v>15605</v>
+        <v>15625</v>
       </c>
       <c r="P25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Q25" s="36"/>
       <c r="R25" s="34"/>
       <c r="S25" s="58" t="s">
         <v>100</v>
       </c>
       <c r="T25" s="61">
-        <v>91.87</v>
+        <v>91.98</v>
       </c>
       <c r="U25" s="49">
-        <v>2.93</v>
+        <v>2.82</v>
       </c>
       <c r="V25" s="49">
         <v>1.58</v>
       </c>
       <c r="W25" s="50">
-        <v>3.63</v>
+        <v>3.62</v>
       </c>
       <c r="X25" s="71" t="s">
         <v>73</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="37"/>
       <c r="AB25" s="37"/>
       <c r="AC25" s="37"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="37"/>
       <c r="AF25" s="38"/>
       <c r="AG25" s="34"/>
     </row>
     <row r="26" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="34"/>
       <c r="B26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="D26" s="59">
-        <v>13120</v>
+        <v>13982</v>
       </c>
       <c r="E26" s="59">
-        <v>9696</v>
+        <v>9452</v>
       </c>
       <c r="F26" s="60">
-        <v>409164</v>
+        <v>411804</v>
       </c>
       <c r="G26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="35"/>
       <c r="I26" s="34"/>
       <c r="J26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="K26" s="59">
-        <v>431980</v>
+        <v>435237</v>
       </c>
       <c r="L26" s="59">
-        <v>397338</v>
+        <v>399566</v>
       </c>
       <c r="M26" s="59">
-        <v>12181</v>
+        <v>13155</v>
       </c>
       <c r="N26" s="59">
-        <v>6836</v>
+        <v>6840</v>
       </c>
       <c r="O26" s="60">
-        <v>15625</v>
+        <v>15676</v>
       </c>
       <c r="P26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Q26" s="36"/>
       <c r="R26" s="34"/>
       <c r="S26" s="58" t="s">
         <v>101</v>
       </c>
       <c r="T26" s="61">
-        <v>91.98</v>
+        <v>91.8</v>
       </c>
       <c r="U26" s="49">
-        <v>2.82</v>
+        <v>3.02</v>
       </c>
       <c r="V26" s="49">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="W26" s="50">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="X26" s="71" t="s">
         <v>74</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="37"/>
       <c r="AB26" s="37"/>
       <c r="AC26" s="37"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="37"/>
       <c r="AF26" s="38"/>
       <c r="AG26" s="34"/>
     </row>
     <row r="27" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="34"/>
       <c r="B27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="D27" s="59">
-        <v>13982</v>
+        <v>13606</v>
       </c>
       <c r="E27" s="59">
-        <v>9452</v>
+        <v>8862</v>
       </c>
       <c r="F27" s="60">
-        <v>411804</v>
+        <v>412980</v>
       </c>
       <c r="G27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="34"/>
       <c r="J27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="K27" s="59">
-        <v>435237</v>
+        <v>435448</v>
       </c>
       <c r="L27" s="59">
-        <v>399566</v>
+        <v>400200</v>
       </c>
       <c r="M27" s="59">
-        <v>13155</v>
+        <v>12658</v>
       </c>
       <c r="N27" s="59">
-        <v>6840</v>
+        <v>6857</v>
       </c>
       <c r="O27" s="60">
-        <v>15676</v>
+        <v>15733</v>
       </c>
       <c r="P27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Q27" s="36"/>
       <c r="R27" s="34"/>
       <c r="S27" s="58" t="s">
         <v>102</v>
       </c>
       <c r="T27" s="61">
-        <v>91.8</v>
+        <v>91.91</v>
       </c>
       <c r="U27" s="49">
-        <v>3.02</v>
+        <v>2.91</v>
       </c>
       <c r="V27" s="49">
         <v>1.57</v>
       </c>
       <c r="W27" s="50">
-        <v>3.6</v>
+        <v>3.61</v>
       </c>
       <c r="X27" s="71" t="s">
         <v>75</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="37"/>
       <c r="AB27" s="37"/>
       <c r="AC27" s="37"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="37"/>
       <c r="AF27" s="38"/>
       <c r="AG27" s="34"/>
     </row>
     <row r="28" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="34"/>
       <c r="B28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="D28" s="59">
-        <v>13606</v>
+        <v>13445</v>
       </c>
       <c r="E28" s="59">
-        <v>8862</v>
+        <v>8900</v>
       </c>
       <c r="F28" s="60">
-        <v>412980</v>
+        <v>413907</v>
       </c>
       <c r="G28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="34"/>
       <c r="J28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="K28" s="59">
-        <v>435448</v>
+        <v>436252</v>
       </c>
       <c r="L28" s="59">
-        <v>400200</v>
+        <v>400860</v>
       </c>
       <c r="M28" s="59">
-        <v>12658</v>
+        <v>12759</v>
       </c>
       <c r="N28" s="59">
-        <v>6857</v>
+        <v>6819</v>
       </c>
       <c r="O28" s="60">
-        <v>15733</v>
+        <v>15814</v>
       </c>
       <c r="P28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Q28" s="36"/>
       <c r="R28" s="34"/>
       <c r="S28" s="58" t="s">
         <v>103</v>
       </c>
       <c r="T28" s="61">
-        <v>91.91</v>
+        <v>91.89</v>
       </c>
       <c r="U28" s="49">
-        <v>2.91</v>
+        <v>2.92</v>
       </c>
       <c r="V28" s="49">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="W28" s="50">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="X28" s="71" t="s">
         <v>76</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="37"/>
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="38"/>
       <c r="AG28" s="34"/>
     </row>
     <row r="29" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="34"/>
       <c r="B29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="D29" s="59">
-        <v>13445</v>
+        <v>13623</v>
       </c>
       <c r="E29" s="59">
-        <v>8900</v>
+        <v>9357</v>
       </c>
       <c r="F29" s="60">
-        <v>413907</v>
+        <v>417302</v>
       </c>
       <c r="G29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="35"/>
       <c r="I29" s="34"/>
       <c r="J29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="K29" s="59">
-        <v>436252</v>
+        <v>440283</v>
       </c>
       <c r="L29" s="59">
-        <v>400860</v>
+        <v>403709</v>
       </c>
       <c r="M29" s="59">
-        <v>12759</v>
+        <v>13858</v>
       </c>
       <c r="N29" s="59">
-        <v>6819</v>
+        <v>6842</v>
       </c>
       <c r="O29" s="60">
-        <v>15814</v>
+        <v>15874</v>
       </c>
       <c r="P29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="36"/>
       <c r="R29" s="34"/>
       <c r="S29" s="58" t="s">
         <v>104</v>
       </c>
       <c r="T29" s="61">
-        <v>91.89</v>
+        <v>91.69</v>
       </c>
       <c r="U29" s="49">
-        <v>2.92</v>
+        <v>3.15</v>
       </c>
       <c r="V29" s="49">
-        <v>1.56</v>
+        <v>1.55</v>
       </c>
       <c r="W29" s="50">
-        <v>3.62</v>
+        <v>3.61</v>
       </c>
       <c r="X29" s="71" t="s">
         <v>77</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="37"/>
       <c r="AB29" s="37"/>
       <c r="AC29" s="37"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="37"/>
       <c r="AF29" s="38"/>
       <c r="AG29" s="34"/>
     </row>
     <row r="30" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="34"/>
-      <c r="B30" s="58" t="s">
+      <c r="B30" s="73" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="59">
-[...11 lines deleted...]
-      <c r="G30" s="71" t="s">
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="72" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="35"/>
       <c r="I30" s="34"/>
-      <c r="J30" s="58" t="s">
+      <c r="J30" s="73" t="s">
         <v>105</v>
       </c>
-      <c r="K30" s="59">
-[...14 lines deleted...]
-      <c r="P30" s="71" t="s">
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="60"/>
+      <c r="P30" s="72" t="s">
         <v>78</v>
       </c>
       <c r="Q30" s="36"/>
       <c r="R30" s="34"/>
-      <c r="S30" s="58" t="s">
+      <c r="S30" s="73" t="s">
         <v>105</v>
       </c>
-      <c r="T30" s="61">
-[...11 lines deleted...]
-      <c r="X30" s="71" t="s">
+      <c r="T30" s="61"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="72" t="s">
         <v>78</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="37"/>
       <c r="AB30" s="37"/>
       <c r="AC30" s="37"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="37"/>
       <c r="AF30" s="38"/>
       <c r="AG30" s="34"/>
     </row>
     <row r="31" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="34"/>
-      <c r="B31" s="73" t="s">
+      <c r="B31" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="59"/>
-[...3 lines deleted...]
-      <c r="G31" s="72" t="s">
+      <c r="C31" s="59">
+        <v>443699</v>
+      </c>
+      <c r="D31" s="59">
+        <v>14700</v>
+      </c>
+      <c r="E31" s="59">
+        <v>9390</v>
+      </c>
+      <c r="F31" s="60">
+        <v>419610</v>
+      </c>
+      <c r="G31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="H31" s="35"/>
       <c r="I31" s="34"/>
-      <c r="J31" s="73" t="s">
+      <c r="J31" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="K31" s="59"/>
-[...4 lines deleted...]
-      <c r="P31" s="72" t="s">
+      <c r="K31" s="59">
+        <v>443699</v>
+      </c>
+      <c r="L31" s="59">
+        <v>407067</v>
+      </c>
+      <c r="M31" s="59">
+        <v>13892</v>
+      </c>
+      <c r="N31" s="59">
+        <v>6875</v>
+      </c>
+      <c r="O31" s="60">
+        <v>15865</v>
+      </c>
+      <c r="P31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Q31" s="36"/>
       <c r="R31" s="34"/>
-      <c r="S31" s="73" t="s">
+      <c r="S31" s="58" t="s">
         <v>106</v>
       </c>
-      <c r="T31" s="61"/>
-[...3 lines deleted...]
-      <c r="X31" s="72" t="s">
+      <c r="T31" s="61">
+        <v>91.74</v>
+      </c>
+      <c r="U31" s="49">
+        <v>3.13</v>
+      </c>
+      <c r="V31" s="49">
+        <v>1.55</v>
+      </c>
+      <c r="W31" s="50">
+        <v>3.58</v>
+      </c>
+      <c r="X31" s="71" t="s">
         <v>79</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="37"/>
       <c r="AB31" s="37"/>
       <c r="AC31" s="37"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="37"/>
       <c r="AF31" s="38"/>
       <c r="AG31" s="34"/>
     </row>
     <row r="32" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="34"/>
       <c r="B32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="59">
-        <v>443699</v>
+        <v>448166</v>
       </c>
       <c r="D32" s="59">
-        <v>14700</v>
+        <v>16561</v>
       </c>
       <c r="E32" s="59">
-        <v>9390</v>
+        <v>9689</v>
       </c>
       <c r="F32" s="60">
-        <v>419610</v>
+        <v>421916</v>
       </c>
       <c r="G32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="35"/>
       <c r="I32" s="34"/>
       <c r="J32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="K32" s="59">
-        <v>443699</v>
+        <v>448166</v>
       </c>
       <c r="L32" s="59">
-        <v>407067</v>
+        <v>411960</v>
       </c>
       <c r="M32" s="59">
-        <v>13892</v>
+        <v>13489</v>
       </c>
       <c r="N32" s="59">
         <v>6875</v>
       </c>
       <c r="O32" s="60">
-        <v>15865</v>
+        <v>15842</v>
       </c>
       <c r="P32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Q32" s="36"/>
       <c r="R32" s="34"/>
       <c r="S32" s="58" t="s">
         <v>107</v>
       </c>
       <c r="T32" s="61">
-        <v>91.74</v>
+        <v>91.92</v>
       </c>
       <c r="U32" s="49">
-        <v>3.13</v>
+        <v>3.01</v>
       </c>
       <c r="V32" s="49">
-        <v>1.55</v>
+        <v>1.53</v>
       </c>
       <c r="W32" s="50">
-        <v>3.58</v>
+        <v>3.53</v>
       </c>
       <c r="X32" s="71" t="s">
         <v>80</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="37"/>
       <c r="AB32" s="37"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="34"/>
       <c r="AE32" s="37"/>
       <c r="AF32" s="38"/>
       <c r="AG32" s="34"/>
     </row>
     <row r="33" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="34"/>
       <c r="B33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="59">
-        <v>448166</v>
+        <v>453536</v>
       </c>
       <c r="D33" s="59">
-        <v>16561</v>
+        <v>17480</v>
       </c>
       <c r="E33" s="59">
-        <v>9689</v>
+        <v>10029</v>
       </c>
       <c r="F33" s="60">
-        <v>421916</v>
+        <v>426028</v>
       </c>
       <c r="G33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="H33" s="35"/>
       <c r="I33" s="34"/>
       <c r="J33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="K33" s="59">
-        <v>448166</v>
+        <v>453536</v>
       </c>
       <c r="L33" s="59">
-        <v>411960</v>
+        <v>415678</v>
       </c>
       <c r="M33" s="59">
-        <v>13489</v>
+        <v>15165</v>
       </c>
       <c r="N33" s="59">
-        <v>6875</v>
+        <v>6865</v>
       </c>
       <c r="O33" s="60">
-        <v>15842</v>
+        <v>15828</v>
       </c>
       <c r="P33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Q33" s="36"/>
       <c r="R33" s="34"/>
       <c r="S33" s="58" t="s">
         <v>108</v>
       </c>
       <c r="T33" s="61">
-        <v>91.92</v>
+        <v>91.65</v>
       </c>
       <c r="U33" s="49">
-        <v>3.01</v>
+        <v>3.34</v>
       </c>
       <c r="V33" s="49">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="W33" s="50">
-        <v>3.53</v>
+        <v>3.49</v>
       </c>
       <c r="X33" s="71" t="s">
         <v>81</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="37"/>
       <c r="AB33" s="37"/>
       <c r="AC33" s="37"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="37"/>
       <c r="AF33" s="38"/>
       <c r="AG33" s="34"/>
     </row>
     <row r="34" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="34"/>
       <c r="B34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="59">
-        <v>453536</v>
+        <v>456211</v>
       </c>
       <c r="D34" s="59">
-        <v>17480</v>
+        <v>16899</v>
       </c>
       <c r="E34" s="59">
         <v>10029</v>
       </c>
       <c r="F34" s="60">
-        <v>426028</v>
+        <v>429284</v>
       </c>
       <c r="G34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="H34" s="35"/>
       <c r="I34" s="34"/>
       <c r="J34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="K34" s="59">
-        <v>453536</v>
+        <v>456211</v>
       </c>
       <c r="L34" s="59">
-        <v>415678</v>
+        <v>418821</v>
       </c>
       <c r="M34" s="59">
-        <v>15165</v>
+        <v>14655</v>
       </c>
       <c r="N34" s="59">
-        <v>6865</v>
+        <v>6890</v>
       </c>
       <c r="O34" s="60">
-        <v>15828</v>
+        <v>15845</v>
       </c>
       <c r="P34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Q34" s="36"/>
       <c r="R34" s="34"/>
       <c r="S34" s="58" t="s">
         <v>109</v>
       </c>
       <c r="T34" s="61">
-        <v>91.65</v>
+        <v>91.8</v>
       </c>
       <c r="U34" s="49">
-        <v>3.34</v>
+        <v>3.21</v>
       </c>
       <c r="V34" s="49">
         <v>1.51</v>
       </c>
       <c r="W34" s="50">
-        <v>3.49</v>
+        <v>3.47</v>
       </c>
       <c r="X34" s="71" t="s">
         <v>82</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="37"/>
       <c r="AB34" s="37"/>
       <c r="AC34" s="37"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="37"/>
       <c r="AF34" s="38"/>
       <c r="AG34" s="34"/>
     </row>
     <row r="35" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="59">
-        <v>456211</v>
+        <v>460305</v>
       </c>
       <c r="D35" s="59">
-        <v>16899</v>
+        <v>16062</v>
       </c>
       <c r="E35" s="59">
-        <v>10029</v>
+        <v>10046</v>
       </c>
       <c r="F35" s="60">
-        <v>429284</v>
+        <v>434197</v>
       </c>
       <c r="G35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="H35" s="35"/>
       <c r="I35" s="34"/>
       <c r="J35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="K35" s="59">
-        <v>456211</v>
+        <v>460305</v>
       </c>
       <c r="L35" s="59">
-        <v>418821</v>
+        <v>423033</v>
       </c>
       <c r="M35" s="59">
-        <v>14655</v>
+        <v>14512</v>
       </c>
       <c r="N35" s="59">
-        <v>6890</v>
+        <v>6897</v>
       </c>
       <c r="O35" s="60">
-        <v>15845</v>
+        <v>15863</v>
       </c>
       <c r="P35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Q35" s="36"/>
       <c r="R35" s="34"/>
       <c r="S35" s="58" t="s">
         <v>110</v>
       </c>
       <c r="T35" s="61">
-        <v>91.8</v>
+        <v>91.9</v>
       </c>
       <c r="U35" s="49">
-        <v>3.21</v>
+        <v>3.15</v>
       </c>
       <c r="V35" s="49">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="W35" s="50">
-        <v>3.47</v>
+        <v>3.45</v>
       </c>
       <c r="X35" s="71" t="s">
         <v>83</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="37"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="38"/>
       <c r="AG35" s="34"/>
     </row>
     <row r="36" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="34"/>
       <c r="B36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="59">
-        <v>460274</v>
+        <v>463823</v>
       </c>
       <c r="D36" s="59">
-        <v>16062</v>
+        <v>13981</v>
       </c>
       <c r="E36" s="59">
-        <v>10046</v>
+        <v>10649</v>
       </c>
       <c r="F36" s="60">
-        <v>434166</v>
+        <v>439193</v>
       </c>
       <c r="G36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="H36" s="35"/>
       <c r="I36" s="34"/>
       <c r="J36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="K36" s="59">
-        <v>460274</v>
+        <v>463823</v>
       </c>
       <c r="L36" s="59">
-        <v>423033</v>
+        <v>425513</v>
       </c>
       <c r="M36" s="59">
-        <v>14512</v>
+        <v>15548</v>
       </c>
       <c r="N36" s="59">
-        <v>6897</v>
+        <v>6872</v>
       </c>
       <c r="O36" s="60">
-        <v>15832</v>
+        <v>15890</v>
       </c>
       <c r="P36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Q36" s="36"/>
       <c r="R36" s="34"/>
       <c r="S36" s="58" t="s">
         <v>98</v>
       </c>
       <c r="T36" s="61">
-        <v>91.91</v>
+        <v>91.74</v>
       </c>
       <c r="U36" s="49">
-        <v>3.15</v>
+        <v>3.35</v>
       </c>
       <c r="V36" s="49">
-        <v>1.5</v>
+        <v>1.48</v>
       </c>
       <c r="W36" s="50">
-        <v>3.44</v>
+        <v>3.43</v>
       </c>
       <c r="X36" s="71" t="s">
         <v>71</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="37"/>
       <c r="AB36" s="37"/>
       <c r="AC36" s="37"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="37"/>
       <c r="AF36" s="38"/>
       <c r="AG36" s="34"/>
     </row>
     <row r="37" spans="1:33" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40"/>
       <c r="B37" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="53"/>
       <c r="H37" s="4"/>
@@ -7801,129 +7801,129 @@
       <c r="C46" s="40"/>
       <c r="E46" s="41"/>
       <c r="G46" s="40"/>
       <c r="I46" s="40"/>
       <c r="Q46" s="40"/>
       <c r="R46" s="40"/>
       <c r="Y46" s="40"/>
       <c r="Z46" s="40"/>
       <c r="AG46" s="40"/>
     </row>
     <row r="47" spans="1:33" s="39" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="40"/>
       <c r="B47" s="52"/>
       <c r="C47" s="40"/>
       <c r="E47" s="41"/>
       <c r="G47" s="40"/>
       <c r="I47" s="40"/>
       <c r="Q47" s="40"/>
       <c r="R47" s="40"/>
       <c r="Y47" s="40"/>
       <c r="Z47" s="40"/>
       <c r="AG47" s="40"/>
     </row>
     <row r="48" spans="1:33" s="45" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="44"/>
-      <c r="B48" s="83" t="s">
+      <c r="B48" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="83"/>
-[...3 lines deleted...]
-      <c r="G48" s="83"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
       <c r="I48" s="44"/>
-      <c r="J48" s="83" t="s">
+      <c r="J48" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="K48" s="83"/>
-[...4 lines deleted...]
-      <c r="P48" s="83"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
       <c r="Q48" s="44"/>
       <c r="R48" s="44"/>
-      <c r="S48" s="83" t="s">
+      <c r="S48" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="T48" s="83"/>
-[...3 lines deleted...]
-      <c r="X48" s="83"/>
+      <c r="T48" s="79"/>
+      <c r="U48" s="79"/>
+      <c r="V48" s="79"/>
+      <c r="W48" s="79"/>
+      <c r="X48" s="79"/>
       <c r="Y48" s="44"/>
       <c r="Z48" s="44"/>
       <c r="AA48" s="46"/>
       <c r="AB48" s="46"/>
       <c r="AC48" s="46"/>
       <c r="AD48" s="46"/>
       <c r="AE48" s="46"/>
       <c r="AG48" s="44"/>
     </row>
     <row r="49" spans="5:8" ht="16.5" x14ac:dyDescent="0.25">
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="H49" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="D5:D6"/>
-[...1 lines deleted...]
-    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="S48:X48"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="U7:U8"/>
+    <mergeCell ref="T7:T8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="X5:X8"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="W7:W8"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="P5:P8"/>
     <mergeCell ref="S5:S8"/>
     <mergeCell ref="B48:G48"/>
     <mergeCell ref="J48:P48"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="J5:J8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="C5:C6"/>
-    <mergeCell ref="K5:K6"/>
-[...14 lines deleted...]
-    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
   </mergeCells>
   <phoneticPr fontId="39" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.74803149606299213" bottom="0.39370078740157483" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="7" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C - &amp;P -</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="8" min="2" max="44" man="1"/>
     <brk id="17" min="2" max="44" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>