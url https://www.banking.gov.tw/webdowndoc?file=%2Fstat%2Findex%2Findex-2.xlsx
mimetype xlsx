--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D9500F8-EE8D-4A58-BFB5-8D88E2F4DC6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EEEEC10-15AF-4A45-AEBC-EA466E12F323}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="02" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'02'!$A$3:$AH$44</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="124">
   <si>
     <t>存　款</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>信用
 合作社</t>
   </si>
@@ -751,168 +751,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   1月</t>
   </si>
   <si>
-    <t xml:space="preserve">   　   2月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Jan.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve"> 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -2332,2032 +2332,1372 @@
     <cellStyle name="壞 2" xfId="83" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
     <cellStyle name="警告文字" xfId="84" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
     <cellStyle name="警告文字 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>762847</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>10845</xdr:rowOff>
+      <xdr:colOff>597552</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="2" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF8DC7F0-DB9C-405E-9E58-DFC89698DDE8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47791B4-AECB-493E-8950-386D781D03FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="266700" y="5105400"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="95250" y="7934325"/>
+          <a:ext cx="635652" cy="438150"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="3" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECA61A8-A454-64EA-BF02-B6F293F9E3DF}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFC6B008-84D1-06CC-E711-7C89A19D8A9D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>1076325</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>762847</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1320</xdr:rowOff>
+      <xdr:colOff>581677</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>198821</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="3" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D13B3E8-F3CF-4814-ADA2-3E548EA17D2D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA8ED204-1CA1-4B45-8CC8-F4BC7C94647A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12639675" y="5095875"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="12449175" y="7962900"/>
+          <a:ext cx="638827" cy="389321"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E4A5883-B11A-5FD7-099F-82B36FE6B93C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0491F25C-9767-7095-E297-AE6DFDE61609}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>210870</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>610252</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="4" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91E60E94-642F-4F74-BB17-8BFFF2CE0665}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B7ADEFD-E2F2-4BE2-A3AB-C7872A4420FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66675" y="7715250"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="13506450" y="7905750"/>
+          <a:ext cx="638827" cy="457200"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51E412E-DC7E-1C6E-D5C3-1A5F355531FA}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="10" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6297F14-62A6-B08A-50C7-58A4DDEF198C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>210870</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>581677</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>189296</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="5" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E17D084-86C2-48F9-87FD-484906D0481C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9D72CA8-3E09-44B4-A21E-694E3ACC781E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12439650" y="7715250"/>
-          <a:ext cx="629497" cy="210870"/>
+          <a:off x="19097625" y="7953375"/>
+          <a:ext cx="638827" cy="389321"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB9578B-4474-3E1D-2516-4FEA02BD8A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...18 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97766C9-BD8D-A095-0838-141137F19B8D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>610252</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>192471</xdr:rowOff>
+      <xdr:rowOff>189296</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="6" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0963B948-3C33-4821-9113-05C5D51A06F2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1161BB2-9CC7-4EB0-AB65-298A94D3005D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66675" y="8134350"/>
-          <a:ext cx="635652" cy="211521"/>
+          <a:off x="20154900" y="7953375"/>
+          <a:ext cx="638827" cy="389321"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D995A3-EFB3-C7F6-0C6D-592A020B8B85}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...4 lines deleted...]
-    </xdr:sp>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="16" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674DDAD3-1FE9-30F8-036B-0D82BA063659}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
-      <xdr:colOff>1066800</xdr:colOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>866775</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>581677</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>192471</xdr:rowOff>
+      <xdr:rowOff>189296</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="7" name="Text Box 7">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6464288F-4A32-47CC-94E0-FD1B1FD308F5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC9D783-ACB9-4E30-AAC9-7107A60ABC9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12439650" y="8134350"/>
-          <a:ext cx="635652" cy="211521"/>
+          <a:off x="25746075" y="7953375"/>
+          <a:ext cx="638827" cy="389321"/>
+          <a:chOff x="139700" y="7467600"/>
+          <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-        <a:ln>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="18" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A51082-15F0-834A-0DB7-129B0ABAD31D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7467600"/>
+            <a:ext cx="635847" cy="214045"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-        </a:ln>
-[...42 lines deleted...]
-            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
-            </a:rPr>
-[...22 lines deleted...]
-        <xdr:cNvPr id="8" name="Text Box 7">
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="19" name="Text Box 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6CC5B92-3058-FF14-5009-90E49D406C93}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="139700" y="7645400"/>
+            <a:ext cx="642002" cy="214696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B9E3CFE-310A-4687-8403-8821C4C95FB8}"/>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...1299 lines deleted...]
-    </xdr:sp>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4646,51 +3986,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:IS51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.125" style="1" customWidth="1"/>
     <col min="3" max="7" width="14.875" style="1" customWidth="1"/>
     <col min="8" max="9" width="1.75" style="1" customWidth="1"/>
     <col min="10" max="14" width="14.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.125" style="1" customWidth="1"/>
     <col min="16" max="16" width="1.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="1.75" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.125" style="1" customWidth="1"/>
     <col min="20" max="20" width="15.125" style="1" customWidth="1"/>
     <col min="21" max="23" width="12.125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.125" style="1" customWidth="1"/>
     <col min="25" max="25" width="1.625" style="1" customWidth="1"/>
     <col min="26" max="26" width="1.75" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.125" style="1" customWidth="1"/>
     <col min="29" max="29" width="15.125" style="1" customWidth="1"/>
     <col min="30" max="32" width="12.125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.125" style="1" customWidth="1"/>
     <col min="34" max="34" width="1.625" style="1" customWidth="1"/>
@@ -6201,1189 +5541,1189 @@
       <c r="AB22" s="78">
         <v>82.17</v>
       </c>
       <c r="AC22" s="79">
         <v>1.6</v>
       </c>
       <c r="AD22" s="80">
         <v>1.41</v>
       </c>
       <c r="AE22" s="78">
         <v>3.6</v>
       </c>
       <c r="AF22" s="81">
         <v>11.21</v>
       </c>
       <c r="AG22" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30"/>
       <c r="B23" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="49">
-        <v>621625</v>
+        <v>626271</v>
       </c>
       <c r="D23" s="49">
-        <v>14012</v>
+        <v>13743</v>
       </c>
       <c r="E23" s="49">
-        <v>4815</v>
+        <v>4670</v>
       </c>
       <c r="F23" s="50">
-        <v>73304</v>
+        <v>76425</v>
       </c>
       <c r="G23" s="51">
-        <v>166070</v>
+        <v>164327</v>
       </c>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="65">
-        <v>82939</v>
+        <v>84000</v>
       </c>
       <c r="K23" s="49">
-        <v>2261</v>
+        <v>2121</v>
       </c>
       <c r="L23" s="49">
-        <v>115907</v>
+        <v>116649</v>
       </c>
       <c r="M23" s="52">
-        <v>90343</v>
+        <v>92231</v>
       </c>
       <c r="N23" s="53">
-        <v>71974</v>
+        <v>72106</v>
       </c>
       <c r="O23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S23" s="49">
-        <v>508462</v>
+        <v>511903</v>
       </c>
       <c r="T23" s="49">
-        <v>9286</v>
+        <v>10188</v>
       </c>
       <c r="U23" s="49">
-        <v>8968</v>
+        <v>9011</v>
       </c>
       <c r="V23" s="49">
-        <v>22935</v>
+        <v>23063</v>
       </c>
       <c r="W23" s="50">
-        <v>71974</v>
+        <v>72106</v>
       </c>
       <c r="X23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB23" s="44">
-        <v>81.8</v>
+        <v>81.739999999999995</v>
       </c>
       <c r="AC23" s="42">
-        <v>1.49</v>
+        <v>1.63</v>
       </c>
       <c r="AD23" s="43">
         <v>1.44</v>
       </c>
       <c r="AE23" s="44">
-        <v>3.69</v>
+        <v>3.68</v>
       </c>
       <c r="AF23" s="45">
-        <v>11.58</v>
+        <v>11.51</v>
       </c>
       <c r="AG23" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30"/>
       <c r="B24" s="67" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="49">
-        <v>626271</v>
+        <v>626046</v>
       </c>
       <c r="D24" s="49">
-        <v>13743</v>
+        <v>13650</v>
       </c>
       <c r="E24" s="49">
-        <v>4670</v>
+        <v>4365</v>
       </c>
       <c r="F24" s="50">
-        <v>76425</v>
+        <v>77451</v>
       </c>
       <c r="G24" s="51">
-        <v>164327</v>
+        <v>161994</v>
       </c>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="65">
-        <v>84000</v>
+        <v>86052</v>
       </c>
       <c r="K24" s="49">
-        <v>2121</v>
+        <v>2146</v>
       </c>
       <c r="L24" s="49">
-        <v>116649</v>
+        <v>117259</v>
       </c>
       <c r="M24" s="52">
-        <v>92231</v>
+        <v>91093</v>
       </c>
       <c r="N24" s="53">
-        <v>72106</v>
+        <v>72035</v>
       </c>
       <c r="O24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="R24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="S24" s="49">
-        <v>511903</v>
+        <v>511689</v>
       </c>
       <c r="T24" s="49">
-        <v>10188</v>
+        <v>10356</v>
       </c>
       <c r="U24" s="49">
-        <v>9011</v>
+        <v>8967</v>
       </c>
       <c r="V24" s="49">
-        <v>23063</v>
+        <v>22998</v>
       </c>
       <c r="W24" s="50">
-        <v>72106</v>
+        <v>72035</v>
       </c>
       <c r="X24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="AB24" s="44">
-        <v>81.739999999999995</v>
+        <v>81.73</v>
       </c>
       <c r="AC24" s="42">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="AD24" s="43">
-        <v>1.44</v>
+        <v>1.43</v>
       </c>
       <c r="AE24" s="44">
-        <v>3.68</v>
+        <v>3.67</v>
       </c>
       <c r="AF24" s="45">
         <v>11.51</v>
       </c>
       <c r="AG24" s="54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="30"/>
       <c r="B25" s="67" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="49">
-        <v>626046</v>
+        <v>624655</v>
       </c>
       <c r="D25" s="49">
-        <v>13650</v>
+        <v>13639</v>
       </c>
       <c r="E25" s="49">
-        <v>4365</v>
+        <v>4278</v>
       </c>
       <c r="F25" s="50">
-        <v>77451</v>
+        <v>78227</v>
       </c>
       <c r="G25" s="51">
-        <v>161994</v>
+        <v>161911</v>
       </c>
       <c r="H25" s="31"/>
       <c r="I25" s="32"/>
       <c r="J25" s="65">
-        <v>86052</v>
+        <v>86519</v>
       </c>
       <c r="K25" s="49">
-        <v>2146</v>
+        <v>2101</v>
       </c>
       <c r="L25" s="49">
-        <v>117259</v>
+        <v>117697</v>
       </c>
       <c r="M25" s="52">
-        <v>91093</v>
+        <v>88355</v>
       </c>
       <c r="N25" s="53">
-        <v>72035</v>
+        <v>71929</v>
       </c>
       <c r="O25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="R25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="S25" s="49">
-        <v>511689</v>
+        <v>510285</v>
       </c>
       <c r="T25" s="49">
-        <v>10356</v>
+        <v>10495</v>
       </c>
       <c r="U25" s="49">
-        <v>8967</v>
+        <v>8988</v>
       </c>
       <c r="V25" s="49">
-        <v>22998</v>
+        <v>22958</v>
       </c>
       <c r="W25" s="50">
-        <v>72035</v>
+        <v>71929</v>
       </c>
       <c r="X25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="AB25" s="44">
-        <v>81.73</v>
+        <v>81.69</v>
       </c>
       <c r="AC25" s="42">
-        <v>1.65</v>
+        <v>1.68</v>
       </c>
       <c r="AD25" s="43">
-        <v>1.43</v>
+        <v>1.44</v>
       </c>
       <c r="AE25" s="44">
-        <v>3.67</v>
+        <v>3.68</v>
       </c>
       <c r="AF25" s="45">
-        <v>11.51</v>
+        <v>11.52</v>
       </c>
       <c r="AG25" s="54" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="30"/>
       <c r="B26" s="67" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="49">
-        <v>624655</v>
+        <v>624677</v>
       </c>
       <c r="D26" s="49">
-        <v>13639</v>
+        <v>13827</v>
       </c>
       <c r="E26" s="49">
-        <v>4278</v>
+        <v>4593</v>
       </c>
       <c r="F26" s="50">
-        <v>78227</v>
+        <v>78015</v>
       </c>
       <c r="G26" s="51">
-        <v>161911</v>
+        <v>163161</v>
       </c>
       <c r="H26" s="31"/>
       <c r="I26" s="32"/>
       <c r="J26" s="65">
-        <v>86519</v>
+        <v>88603</v>
       </c>
       <c r="K26" s="49">
-        <v>2101</v>
+        <v>2135</v>
       </c>
       <c r="L26" s="49">
-        <v>117697</v>
+        <v>118372</v>
       </c>
       <c r="M26" s="52">
-        <v>88355</v>
+        <v>84008</v>
       </c>
       <c r="N26" s="53">
-        <v>71929</v>
+        <v>71961</v>
       </c>
       <c r="O26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="R26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="S26" s="49">
-        <v>510285</v>
+        <v>510751</v>
       </c>
       <c r="T26" s="49">
-        <v>10495</v>
+        <v>9948</v>
       </c>
       <c r="U26" s="49">
-        <v>8988</v>
+        <v>9015</v>
       </c>
       <c r="V26" s="49">
-        <v>22958</v>
+        <v>23001</v>
       </c>
       <c r="W26" s="50">
-        <v>71929</v>
+        <v>71961</v>
       </c>
       <c r="X26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="AB26" s="44">
-        <v>81.69</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="AC26" s="42">
-        <v>1.68</v>
+        <v>1.59</v>
       </c>
       <c r="AD26" s="43">
         <v>1.44</v>
       </c>
       <c r="AE26" s="44">
         <v>3.68</v>
       </c>
       <c r="AF26" s="45">
         <v>11.52</v>
       </c>
       <c r="AG26" s="54" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="30"/>
       <c r="B27" s="67" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="49">
-        <v>624677</v>
+        <v>627111</v>
       </c>
       <c r="D27" s="49">
-        <v>13827</v>
+        <v>14252</v>
       </c>
       <c r="E27" s="49">
-        <v>4593</v>
+        <v>4360</v>
       </c>
       <c r="F27" s="50">
-        <v>78015</v>
+        <v>79708</v>
       </c>
       <c r="G27" s="51">
-        <v>163161</v>
+        <v>164637</v>
       </c>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="65">
-        <v>88603</v>
+        <v>88692</v>
       </c>
       <c r="K27" s="49">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="L27" s="49">
-        <v>118372</v>
+        <v>118875</v>
       </c>
       <c r="M27" s="52">
-        <v>84008</v>
+        <v>82392</v>
       </c>
       <c r="N27" s="53">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="O27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="R27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="S27" s="49">
-        <v>510751</v>
+        <v>514123</v>
       </c>
       <c r="T27" s="49">
-        <v>9948</v>
+        <v>8829</v>
       </c>
       <c r="U27" s="49">
-        <v>9015</v>
+        <v>9009</v>
       </c>
       <c r="V27" s="49">
-        <v>23001</v>
+        <v>23092</v>
       </c>
       <c r="W27" s="50">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="X27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB27" s="44">
-        <v>81.760000000000005</v>
+        <v>81.98</v>
       </c>
       <c r="AC27" s="42">
-        <v>1.59</v>
+        <v>1.41</v>
       </c>
       <c r="AD27" s="43">
         <v>1.44</v>
       </c>
       <c r="AE27" s="44">
         <v>3.68</v>
       </c>
       <c r="AF27" s="45">
-        <v>11.52</v>
+        <v>11.49</v>
       </c>
       <c r="AG27" s="54" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="30"/>
       <c r="B28" s="67" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="49">
-        <v>627111</v>
+        <v>636115</v>
       </c>
       <c r="D28" s="49">
-        <v>14252</v>
+        <v>14644</v>
       </c>
       <c r="E28" s="49">
-        <v>4360</v>
+        <v>4291</v>
       </c>
       <c r="F28" s="50">
-        <v>79708</v>
+        <v>79810</v>
       </c>
       <c r="G28" s="51">
-        <v>164637</v>
+        <v>169050</v>
       </c>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="65">
-        <v>88692</v>
+        <v>87927</v>
       </c>
       <c r="K28" s="49">
-        <v>2137</v>
+        <v>2289</v>
       </c>
       <c r="L28" s="49">
-        <v>118875</v>
+        <v>119412</v>
       </c>
       <c r="M28" s="52">
-        <v>82392</v>
+        <v>86439</v>
       </c>
       <c r="N28" s="53">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="O28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="R28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="S28" s="49">
-        <v>514123</v>
+        <v>521452</v>
       </c>
       <c r="T28" s="49">
-        <v>8829</v>
+        <v>10169</v>
       </c>
       <c r="U28" s="49">
-        <v>9009</v>
+        <v>9055</v>
       </c>
       <c r="V28" s="49">
-        <v>23092</v>
+        <v>23187</v>
       </c>
       <c r="W28" s="50">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="X28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="AB28" s="44">
-        <v>81.98</v>
+        <v>81.97</v>
       </c>
       <c r="AC28" s="42">
-        <v>1.41</v>
+        <v>1.6</v>
       </c>
       <c r="AD28" s="43">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="AE28" s="44">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="AF28" s="45">
-        <v>11.49</v>
+        <v>11.36</v>
       </c>
       <c r="AG28" s="54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="30"/>
       <c r="B29" s="67" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="49">
-        <v>636115</v>
+        <v>640892</v>
       </c>
       <c r="D29" s="49">
-        <v>14644</v>
+        <v>14303</v>
       </c>
       <c r="E29" s="49">
-        <v>4291</v>
+        <v>4805</v>
       </c>
       <c r="F29" s="50">
-        <v>79810</v>
+        <v>79517</v>
       </c>
       <c r="G29" s="51">
-        <v>169050</v>
+        <v>170569</v>
       </c>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="65">
-        <v>87927</v>
+        <v>88324</v>
       </c>
       <c r="K29" s="49">
-        <v>2289</v>
+        <v>2036</v>
       </c>
       <c r="L29" s="49">
-        <v>119412</v>
+        <v>119868</v>
       </c>
       <c r="M29" s="52">
-        <v>86439</v>
+        <v>89080</v>
       </c>
       <c r="N29" s="53">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="O29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="R29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="S29" s="49">
-        <v>521452</v>
+        <v>526071</v>
       </c>
       <c r="T29" s="49">
-        <v>10169</v>
+        <v>10060</v>
       </c>
       <c r="U29" s="49">
-        <v>9055</v>
+        <v>9103</v>
       </c>
       <c r="V29" s="49">
-        <v>23187</v>
+        <v>23268</v>
       </c>
       <c r="W29" s="50">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="AB29" s="44">
-        <v>81.97</v>
+        <v>82.08</v>
       </c>
       <c r="AC29" s="42">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="AD29" s="43">
         <v>1.42</v>
       </c>
       <c r="AE29" s="44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="AF29" s="45">
-        <v>11.36</v>
+        <v>11.3</v>
       </c>
       <c r="AG29" s="54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="30"/>
       <c r="B30" s="67" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="49">
-        <v>640892</v>
+        <v>642531</v>
       </c>
       <c r="D30" s="49">
-        <v>14303</v>
+        <v>16139</v>
       </c>
       <c r="E30" s="49">
-        <v>4805</v>
+        <v>4446</v>
       </c>
       <c r="F30" s="50">
-        <v>79517</v>
+        <v>79073</v>
       </c>
       <c r="G30" s="51">
-        <v>170569</v>
+        <v>171703</v>
       </c>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
       <c r="J30" s="65">
-        <v>88324</v>
+        <v>87658</v>
       </c>
       <c r="K30" s="49">
-        <v>2036</v>
+        <v>2093</v>
       </c>
       <c r="L30" s="49">
-        <v>119868</v>
+        <v>120322</v>
       </c>
       <c r="M30" s="52">
-        <v>89080</v>
+        <v>88589</v>
       </c>
       <c r="N30" s="53">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="O30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="R30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="S30" s="49">
-        <v>526071</v>
+        <v>528742</v>
       </c>
       <c r="T30" s="49">
-        <v>10060</v>
+        <v>8864</v>
       </c>
       <c r="U30" s="49">
-        <v>9103</v>
+        <v>9107</v>
       </c>
       <c r="V30" s="49">
-        <v>23268</v>
+        <v>23310</v>
       </c>
       <c r="W30" s="50">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="X30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="AB30" s="44">
-        <v>82.08</v>
+        <v>82.29</v>
       </c>
       <c r="AC30" s="42">
-        <v>1.57</v>
+        <v>1.38</v>
       </c>
       <c r="AD30" s="43">
         <v>1.42</v>
       </c>
       <c r="AE30" s="44">
         <v>3.63</v>
       </c>
       <c r="AF30" s="45">
-        <v>11.3</v>
+        <v>11.28</v>
       </c>
       <c r="AG30" s="54" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="30"/>
       <c r="B31" s="67" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="49">
-        <v>642531</v>
+        <v>645600</v>
       </c>
       <c r="D31" s="49">
-        <v>16139</v>
+        <v>15225</v>
       </c>
       <c r="E31" s="49">
-        <v>4446</v>
+        <v>4265</v>
       </c>
       <c r="F31" s="50">
-        <v>79073</v>
+        <v>79483</v>
       </c>
       <c r="G31" s="51">
-        <v>171703</v>
+        <v>170938</v>
       </c>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
       <c r="J31" s="65">
-        <v>87658</v>
+        <v>88892</v>
       </c>
       <c r="K31" s="49">
-        <v>2093</v>
+        <v>1812</v>
       </c>
       <c r="L31" s="49">
-        <v>120322</v>
+        <v>120677</v>
       </c>
       <c r="M31" s="52">
-        <v>88589</v>
+        <v>91689</v>
       </c>
       <c r="N31" s="53">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="O31" s="54" t="s">
         <v>119</v>
       </c>
       <c r="R31" s="76" t="s">
         <v>92</v>
       </c>
       <c r="S31" s="49">
-        <v>528742</v>
+        <v>529504</v>
       </c>
       <c r="T31" s="49">
-        <v>8864</v>
+        <v>11002</v>
       </c>
       <c r="U31" s="49">
-        <v>9107</v>
+        <v>9136</v>
       </c>
       <c r="V31" s="49">
-        <v>23310</v>
+        <v>23337</v>
       </c>
       <c r="W31" s="50">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="X31" s="54" t="s">
         <v>119</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="76" t="s">
         <v>92</v>
       </c>
       <c r="AB31" s="44">
-        <v>82.29</v>
+        <v>82.02</v>
       </c>
       <c r="AC31" s="42">
-        <v>1.38</v>
+        <v>1.7</v>
       </c>
       <c r="AD31" s="43">
         <v>1.42</v>
       </c>
       <c r="AE31" s="44">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="AF31" s="45">
-        <v>11.28</v>
+        <v>11.25</v>
       </c>
       <c r="AG31" s="54" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="30"/>
       <c r="B32" s="67" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="49">
-        <v>645600</v>
+        <v>645500</v>
       </c>
       <c r="D32" s="49">
-        <v>15225</v>
+        <v>15162</v>
       </c>
       <c r="E32" s="49">
-        <v>4265</v>
+        <v>4876</v>
       </c>
       <c r="F32" s="50">
-        <v>79483</v>
+        <v>80208</v>
       </c>
       <c r="G32" s="51">
-        <v>170938</v>
+        <v>168457</v>
       </c>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
       <c r="J32" s="65">
-        <v>88892</v>
+        <v>90270</v>
       </c>
       <c r="K32" s="49">
-        <v>1812</v>
+        <v>1938</v>
       </c>
       <c r="L32" s="49">
-        <v>120677</v>
+        <v>120963</v>
       </c>
       <c r="M32" s="52">
-        <v>91689</v>
+        <v>90743</v>
       </c>
       <c r="N32" s="53">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="O32" s="54" t="s">
         <v>120</v>
       </c>
       <c r="R32" s="76" t="s">
         <v>93</v>
       </c>
       <c r="S32" s="49">
-        <v>529504</v>
+        <v>529375</v>
       </c>
       <c r="T32" s="49">
-        <v>11002</v>
+        <v>10765</v>
       </c>
       <c r="U32" s="49">
-        <v>9136</v>
+        <v>9109</v>
       </c>
       <c r="V32" s="49">
-        <v>23337</v>
+        <v>23368</v>
       </c>
       <c r="W32" s="50">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="X32" s="54" t="s">
         <v>120</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="76" t="s">
         <v>93</v>
       </c>
       <c r="AB32" s="44">
-        <v>82.02</v>
+        <v>82.01</v>
       </c>
       <c r="AC32" s="42">
-        <v>1.7</v>
+        <v>1.67</v>
       </c>
       <c r="AD32" s="43">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="AE32" s="44">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="AF32" s="45">
-        <v>11.25</v>
+        <v>11.29</v>
       </c>
       <c r="AG32" s="54" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="30"/>
       <c r="B33" s="67" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="49">
-        <v>645500</v>
+        <v>651419</v>
       </c>
       <c r="D33" s="49">
-        <v>15162</v>
+        <v>15324</v>
       </c>
       <c r="E33" s="49">
-        <v>4876</v>
+        <v>4965</v>
       </c>
       <c r="F33" s="50">
-        <v>80208</v>
+        <v>81286</v>
       </c>
       <c r="G33" s="51">
-        <v>168457</v>
+        <v>171303</v>
       </c>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="65">
-        <v>90270</v>
+        <v>91486</v>
       </c>
       <c r="K33" s="49">
-        <v>1938</v>
+        <v>1994</v>
       </c>
       <c r="L33" s="49">
-        <v>120963</v>
+        <v>121449</v>
       </c>
       <c r="M33" s="52">
-        <v>90743</v>
+        <v>90571</v>
       </c>
       <c r="N33" s="53">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="O33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="R33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="S33" s="49">
-        <v>529375</v>
+        <v>535283</v>
       </c>
       <c r="T33" s="49">
-        <v>10765</v>
+        <v>10431</v>
       </c>
       <c r="U33" s="49">
-        <v>9109</v>
+        <v>9181</v>
       </c>
       <c r="V33" s="49">
-        <v>23368</v>
+        <v>23481</v>
       </c>
       <c r="W33" s="50">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="AB33" s="44">
-        <v>82.01</v>
+        <v>82.17</v>
       </c>
       <c r="AC33" s="42">
-        <v>1.67</v>
+        <v>1.6</v>
       </c>
       <c r="AD33" s="43">
         <v>1.41</v>
       </c>
       <c r="AE33" s="44">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="AF33" s="45">
-        <v>11.29</v>
+        <v>11.21</v>
       </c>
       <c r="AG33" s="54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="30"/>
-      <c r="B34" s="67" t="s">
+      <c r="B34" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="C34" s="49">
-[...13 lines deleted...]
-      </c>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="51"/>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
-      <c r="J34" s="65">
-[...14 lines deleted...]
-      <c r="O34" s="54" t="s">
+      <c r="J34" s="65"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="49"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="53"/>
+      <c r="O34" s="75" t="s">
         <v>122</v>
       </c>
-      <c r="R34" s="76" t="s">
+      <c r="R34" s="77" t="s">
         <v>95</v>
       </c>
-      <c r="S34" s="49">
-[...14 lines deleted...]
-      <c r="X34" s="54" t="s">
+      <c r="S34" s="49"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="49"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="50"/>
+      <c r="X34" s="75" t="s">
         <v>122</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
-      <c r="AA34" s="76" t="s">
+      <c r="AA34" s="77" t="s">
         <v>95</v>
       </c>
-      <c r="AB34" s="44">
-[...14 lines deleted...]
-      <c r="AG34" s="54" t="s">
+      <c r="AB34" s="44"/>
+      <c r="AC34" s="42"/>
+      <c r="AD34" s="43"/>
+      <c r="AE34" s="44"/>
+      <c r="AF34" s="45"/>
+      <c r="AG34" s="75" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="30"/>
-      <c r="B35" s="68" t="s">
+      <c r="B35" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="C35" s="49"/>
-[...3 lines deleted...]
-      <c r="G35" s="51"/>
+      <c r="C35" s="49">
+        <v>658544</v>
+      </c>
+      <c r="D35" s="49">
+        <v>16247</v>
+      </c>
+      <c r="E35" s="49">
+        <v>4663</v>
+      </c>
+      <c r="F35" s="50">
+        <v>84219</v>
+      </c>
+      <c r="G35" s="51">
+        <v>173668</v>
+      </c>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
-      <c r="J35" s="65"/>
-[...4 lines deleted...]
-      <c r="O35" s="75" t="s">
+      <c r="J35" s="65">
+        <v>92689</v>
+      </c>
+      <c r="K35" s="49">
+        <v>1856</v>
+      </c>
+      <c r="L35" s="49">
+        <v>122397</v>
+      </c>
+      <c r="M35" s="52">
+        <v>89841</v>
+      </c>
+      <c r="N35" s="53">
+        <v>72965</v>
+      </c>
+      <c r="O35" s="54" t="s">
         <v>123</v>
       </c>
-      <c r="R35" s="77" t="s">
+      <c r="R35" s="76" t="s">
         <v>96</v>
       </c>
-      <c r="S35" s="49"/>
-[...4 lines deleted...]
-      <c r="X35" s="75" t="s">
+      <c r="S35" s="49">
+        <v>542808</v>
+      </c>
+      <c r="T35" s="49">
+        <v>10112</v>
+      </c>
+      <c r="U35" s="49">
+        <v>9201</v>
+      </c>
+      <c r="V35" s="49">
+        <v>23458</v>
+      </c>
+      <c r="W35" s="50">
+        <v>72965</v>
+      </c>
+      <c r="X35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
-      <c r="AA35" s="77" t="s">
+      <c r="AA35" s="76" t="s">
         <v>96</v>
       </c>
-      <c r="AB35" s="44"/>
-[...4 lines deleted...]
-      <c r="AG35" s="75" t="s">
+      <c r="AB35" s="44">
+        <v>82.43</v>
+      </c>
+      <c r="AC35" s="42">
+        <v>1.54</v>
+      </c>
+      <c r="AD35" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="AE35" s="44">
+        <v>3.56</v>
+      </c>
+      <c r="AF35" s="45">
+        <v>11.08</v>
+      </c>
+      <c r="AG35" s="54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="30"/>
       <c r="B36" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="49">
-        <v>658540</v>
+        <v>662571</v>
       </c>
       <c r="D36" s="49">
-        <v>16243</v>
+        <v>15741</v>
       </c>
       <c r="E36" s="49">
-        <v>4663</v>
+        <v>4676</v>
       </c>
       <c r="F36" s="50">
-        <v>84219</v>
+        <v>80716</v>
       </c>
       <c r="G36" s="51">
-        <v>173668</v>
+        <v>179829</v>
       </c>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="65">
-        <v>92689</v>
+        <v>93699</v>
       </c>
       <c r="K36" s="49">
-        <v>1856</v>
+        <v>1944</v>
       </c>
       <c r="L36" s="49">
-        <v>122396</v>
+        <v>122940</v>
       </c>
       <c r="M36" s="52">
-        <v>89841</v>
+        <v>89381</v>
       </c>
       <c r="N36" s="53">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="O36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S36" s="49">
-        <v>542808</v>
+        <v>546960</v>
       </c>
       <c r="T36" s="49">
-        <v>10112</v>
+        <v>9313</v>
       </c>
       <c r="U36" s="49">
-        <v>9201</v>
+        <v>9189</v>
       </c>
       <c r="V36" s="49">
-        <v>23455</v>
+        <v>23464</v>
       </c>
       <c r="W36" s="50">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="X36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB36" s="44">
-        <v>82.43</v>
+        <v>82.55</v>
       </c>
       <c r="AC36" s="42">
-        <v>1.54</v>
+        <v>1.41</v>
       </c>
       <c r="AD36" s="43">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="AE36" s="44">
-        <v>3.56</v>
+        <v>3.54</v>
       </c>
       <c r="AF36" s="45">
-        <v>11.08</v>
+        <v>11.12</v>
       </c>
       <c r="AG36" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:33" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="58" t="s">
         <v>49</v>
       </c>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="1"/>