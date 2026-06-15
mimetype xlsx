--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EEEEC10-15AF-4A45-AEBC-EA466E12F323}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B152A259-88C5-4D10-A759-892F2D3AC39E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="02" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'02'!$A$3:$AH$44</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="124">
   <si>
     <t>存　款</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>信用
 合作社</t>
   </si>
@@ -751,168 +751,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   2月</t>
   </si>
   <si>
     <t xml:space="preserve">   　   3月</t>
   </si>
   <si>
-    <t xml:space="preserve">   　   4月</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         Jan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -2333,85 +2333,85 @@
     <cellStyle name="警告文字" xfId="84" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
     <cellStyle name="警告文字 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>597552</xdr:colOff>
+      <xdr:colOff>568977</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47791B4-AECB-493E-8950-386D781D03FF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{852324F9-7709-4D46-9889-5A450F5A0320}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="95250" y="7934325"/>
+          <a:off x="66675" y="7934325"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BECA61A8-A454-64EA-BF02-B6F293F9E3DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37D7B274-00B8-84D1-FBF7-8AA279517EE4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2467,51 +2467,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFC6B008-84D1-06CC-E711-7C89A19D8A9D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{074DC795-4A8F-FCDC-3908-3C21EF90EBBC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2554,85 +2554,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>1076325</xdr:colOff>
+      <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>581677</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>198821</xdr:rowOff>
+      <xdr:colOff>549927</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA8ED204-1CA1-4B45-8CC8-F4BC7C94647A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92E2E7F-686A-463D-829C-D60EA9539870}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12449175" y="7962900"/>
-          <a:ext cx="638827" cy="389321"/>
+          <a:off x="12420600" y="7943850"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E4A5883-B11A-5FD7-099F-82B36FE6B93C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833BFA08-CE95-9DC6-73B0-C93EA1DD9A00}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2688,51 +2688,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0491F25C-9767-7095-E297-AE6DFDE61609}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4756DD0E-CF13-E57A-7D25-7F8A5B8C1D82}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2775,85 +2775,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>190500</xdr:rowOff>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>610252</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B7ADEFD-E2F2-4BE2-A3AB-C7872A4420FB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0D5263-7BBC-4F52-8A36-6DB334EF65DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13506450" y="7905750"/>
-          <a:ext cx="638827" cy="457200"/>
+          <a:off x="13477875" y="7934325"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51E412E-DC7E-1C6E-D5C3-1A5F355531FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED3CD6F-062C-AA60-71F0-7FD5FB57F13E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2909,51 +2909,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6297F14-62A6-B08A-50C7-58A4DDEF198C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43CFD356-2843-D645-EBAE-BDDF1437CBD1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2996,85 +2996,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>866775</xdr:colOff>
+      <xdr:colOff>857250</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
-      <xdr:colOff>581677</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>189296</xdr:rowOff>
+      <xdr:colOff>568977</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9D72CA8-3E09-44B4-A21E-694E3ACC781E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F6803D-E6AD-4DE8-ABE4-8CADDB1FB1CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19097625" y="7953375"/>
-          <a:ext cx="638827" cy="389321"/>
+          <a:off x="19088100" y="7943850"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB9578B-4474-3E1D-2516-4FEA02BD8A1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3860E4-9448-1EC1-5346-54CED77749D6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3130,51 +3130,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97766C9-BD8D-A095-0838-141137F19B8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC519673-E426-E1FA-3336-F4F4E4AF5899}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3217,85 +3217,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>610252</xdr:colOff>
+      <xdr:colOff>578502</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>189296</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1161BB2-9CC7-4EB0-AB65-298A94D3005D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB9B498-EDE8-475F-8174-1A06C2056CB9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="20154900" y="7953375"/>
-          <a:ext cx="638827" cy="389321"/>
+          <a:off x="20126325" y="7924800"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D995A3-EFB3-C7F6-0C6D-592A020B8B85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92910CEA-FDF5-B5F4-6161-96AFD494CD0C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3351,51 +3351,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674DDAD3-1FE9-30F8-036B-0D82BA063659}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3DB730B-6D2C-47A0-70D7-0659DF2E0994}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3438,85 +3438,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>866775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>847725</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
-      <xdr:colOff>581677</xdr:colOff>
+      <xdr:colOff>559452</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>189296</xdr:rowOff>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC9D783-ACB9-4E30-AAC9-7107A60ABC9D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C4409B0-D49C-4EC0-B7C8-BA1C4F67CFE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="25746075" y="7953375"/>
-          <a:ext cx="638827" cy="389321"/>
+          <a:off x="25727025" y="7924800"/>
+          <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A51082-15F0-834A-0DB7-129B0ABAD31D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDD2C4F-44AA-CBDB-74B0-D8F8E194BF23}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3572,51 +3572,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6CC5B92-3058-FF14-5009-90E49D406C93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43E48C80-98A5-8177-24EE-0B8C4B3E631D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -5541,1189 +5541,1189 @@
       <c r="AB22" s="78">
         <v>82.17</v>
       </c>
       <c r="AC22" s="79">
         <v>1.6</v>
       </c>
       <c r="AD22" s="80">
         <v>1.41</v>
       </c>
       <c r="AE22" s="78">
         <v>3.6</v>
       </c>
       <c r="AF22" s="81">
         <v>11.21</v>
       </c>
       <c r="AG22" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30"/>
       <c r="B23" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="49">
-        <v>626271</v>
+        <v>624655</v>
       </c>
       <c r="D23" s="49">
-        <v>13743</v>
+        <v>13639</v>
       </c>
       <c r="E23" s="49">
-        <v>4670</v>
+        <v>4278</v>
       </c>
       <c r="F23" s="50">
-        <v>76425</v>
+        <v>78227</v>
       </c>
       <c r="G23" s="51">
-        <v>164327</v>
+        <v>161911</v>
       </c>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="65">
-        <v>84000</v>
+        <v>86519</v>
       </c>
       <c r="K23" s="49">
-        <v>2121</v>
+        <v>2101</v>
       </c>
       <c r="L23" s="49">
-        <v>116649</v>
+        <v>117697</v>
       </c>
       <c r="M23" s="52">
-        <v>92231</v>
+        <v>88355</v>
       </c>
       <c r="N23" s="53">
-        <v>72106</v>
+        <v>71929</v>
       </c>
       <c r="O23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S23" s="49">
-        <v>511903</v>
+        <v>510285</v>
       </c>
       <c r="T23" s="49">
-        <v>10188</v>
+        <v>10495</v>
       </c>
       <c r="U23" s="49">
-        <v>9011</v>
+        <v>8988</v>
       </c>
       <c r="V23" s="49">
-        <v>23063</v>
+        <v>22958</v>
       </c>
       <c r="W23" s="50">
-        <v>72106</v>
+        <v>71929</v>
       </c>
       <c r="X23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB23" s="44">
-        <v>81.739999999999995</v>
+        <v>81.69</v>
       </c>
       <c r="AC23" s="42">
-        <v>1.63</v>
+        <v>1.68</v>
       </c>
       <c r="AD23" s="43">
         <v>1.44</v>
       </c>
       <c r="AE23" s="44">
         <v>3.68</v>
       </c>
       <c r="AF23" s="45">
-        <v>11.51</v>
+        <v>11.52</v>
       </c>
       <c r="AG23" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30"/>
       <c r="B24" s="67" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="49">
-        <v>626046</v>
+        <v>624677</v>
       </c>
       <c r="D24" s="49">
-        <v>13650</v>
+        <v>13827</v>
       </c>
       <c r="E24" s="49">
-        <v>4365</v>
+        <v>4593</v>
       </c>
       <c r="F24" s="50">
-        <v>77451</v>
+        <v>78015</v>
       </c>
       <c r="G24" s="51">
-        <v>161994</v>
+        <v>163161</v>
       </c>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="65">
-        <v>86052</v>
+        <v>88603</v>
       </c>
       <c r="K24" s="49">
-        <v>2146</v>
+        <v>2135</v>
       </c>
       <c r="L24" s="49">
-        <v>117259</v>
+        <v>118372</v>
       </c>
       <c r="M24" s="52">
-        <v>91093</v>
+        <v>84008</v>
       </c>
       <c r="N24" s="53">
-        <v>72035</v>
+        <v>71961</v>
       </c>
       <c r="O24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="R24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="S24" s="49">
-        <v>511689</v>
+        <v>510751</v>
       </c>
       <c r="T24" s="49">
-        <v>10356</v>
+        <v>9948</v>
       </c>
       <c r="U24" s="49">
-        <v>8967</v>
+        <v>9015</v>
       </c>
       <c r="V24" s="49">
-        <v>22998</v>
+        <v>23001</v>
       </c>
       <c r="W24" s="50">
-        <v>72035</v>
+        <v>71961</v>
       </c>
       <c r="X24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="AB24" s="44">
-        <v>81.73</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="AC24" s="42">
-        <v>1.65</v>
+        <v>1.59</v>
       </c>
       <c r="AD24" s="43">
-        <v>1.43</v>
+        <v>1.44</v>
       </c>
       <c r="AE24" s="44">
-        <v>3.67</v>
+        <v>3.68</v>
       </c>
       <c r="AF24" s="45">
-        <v>11.51</v>
+        <v>11.52</v>
       </c>
       <c r="AG24" s="54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="30"/>
       <c r="B25" s="67" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="49">
-        <v>624655</v>
+        <v>627111</v>
       </c>
       <c r="D25" s="49">
-        <v>13639</v>
+        <v>14252</v>
       </c>
       <c r="E25" s="49">
-        <v>4278</v>
+        <v>4360</v>
       </c>
       <c r="F25" s="50">
-        <v>78227</v>
+        <v>79708</v>
       </c>
       <c r="G25" s="51">
-        <v>161911</v>
+        <v>164637</v>
       </c>
       <c r="H25" s="31"/>
       <c r="I25" s="32"/>
       <c r="J25" s="65">
-        <v>86519</v>
+        <v>88692</v>
       </c>
       <c r="K25" s="49">
-        <v>2101</v>
+        <v>2137</v>
       </c>
       <c r="L25" s="49">
-        <v>117697</v>
+        <v>118875</v>
       </c>
       <c r="M25" s="52">
-        <v>88355</v>
+        <v>82392</v>
       </c>
       <c r="N25" s="53">
-        <v>71929</v>
+        <v>72057</v>
       </c>
       <c r="O25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="R25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="S25" s="49">
-        <v>510285</v>
+        <v>514123</v>
       </c>
       <c r="T25" s="49">
-        <v>10495</v>
+        <v>8829</v>
       </c>
       <c r="U25" s="49">
-        <v>8988</v>
+        <v>9009</v>
       </c>
       <c r="V25" s="49">
-        <v>22958</v>
+        <v>23092</v>
       </c>
       <c r="W25" s="50">
-        <v>71929</v>
+        <v>72057</v>
       </c>
       <c r="X25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="AB25" s="44">
-        <v>81.69</v>
+        <v>81.98</v>
       </c>
       <c r="AC25" s="42">
-        <v>1.68</v>
+        <v>1.41</v>
       </c>
       <c r="AD25" s="43">
         <v>1.44</v>
       </c>
       <c r="AE25" s="44">
         <v>3.68</v>
       </c>
       <c r="AF25" s="45">
-        <v>11.52</v>
+        <v>11.49</v>
       </c>
       <c r="AG25" s="54" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="30"/>
       <c r="B26" s="67" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="49">
-        <v>624677</v>
+        <v>636115</v>
       </c>
       <c r="D26" s="49">
-        <v>13827</v>
+        <v>14644</v>
       </c>
       <c r="E26" s="49">
-        <v>4593</v>
+        <v>4291</v>
       </c>
       <c r="F26" s="50">
-        <v>78015</v>
+        <v>79810</v>
       </c>
       <c r="G26" s="51">
-        <v>163161</v>
+        <v>169050</v>
       </c>
       <c r="H26" s="31"/>
       <c r="I26" s="32"/>
       <c r="J26" s="65">
-        <v>88603</v>
+        <v>87927</v>
       </c>
       <c r="K26" s="49">
-        <v>2135</v>
+        <v>2289</v>
       </c>
       <c r="L26" s="49">
-        <v>118372</v>
+        <v>119412</v>
       </c>
       <c r="M26" s="52">
-        <v>84008</v>
+        <v>86439</v>
       </c>
       <c r="N26" s="53">
-        <v>71961</v>
+        <v>72252</v>
       </c>
       <c r="O26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="R26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="S26" s="49">
-        <v>510751</v>
+        <v>521452</v>
       </c>
       <c r="T26" s="49">
-        <v>9948</v>
+        <v>10169</v>
       </c>
       <c r="U26" s="49">
-        <v>9015</v>
+        <v>9055</v>
       </c>
       <c r="V26" s="49">
-        <v>23001</v>
+        <v>23187</v>
       </c>
       <c r="W26" s="50">
-        <v>71961</v>
+        <v>72252</v>
       </c>
       <c r="X26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="AB26" s="44">
-        <v>81.760000000000005</v>
+        <v>81.97</v>
       </c>
       <c r="AC26" s="42">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="AD26" s="43">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="AE26" s="44">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="AF26" s="45">
-        <v>11.52</v>
+        <v>11.36</v>
       </c>
       <c r="AG26" s="54" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="30"/>
       <c r="B27" s="67" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="49">
-        <v>627111</v>
+        <v>640892</v>
       </c>
       <c r="D27" s="49">
-        <v>14252</v>
+        <v>14303</v>
       </c>
       <c r="E27" s="49">
-        <v>4360</v>
+        <v>4805</v>
       </c>
       <c r="F27" s="50">
-        <v>79708</v>
+        <v>79517</v>
       </c>
       <c r="G27" s="51">
-        <v>164637</v>
+        <v>170569</v>
       </c>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="65">
-        <v>88692</v>
+        <v>88324</v>
       </c>
       <c r="K27" s="49">
-        <v>2137</v>
+        <v>2036</v>
       </c>
       <c r="L27" s="49">
-        <v>118875</v>
+        <v>119868</v>
       </c>
       <c r="M27" s="52">
-        <v>82392</v>
+        <v>89080</v>
       </c>
       <c r="N27" s="53">
-        <v>72057</v>
+        <v>72390</v>
       </c>
       <c r="O27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="R27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="S27" s="49">
-        <v>514123</v>
+        <v>526071</v>
       </c>
       <c r="T27" s="49">
-        <v>8829</v>
+        <v>10060</v>
       </c>
       <c r="U27" s="49">
-        <v>9009</v>
+        <v>9103</v>
       </c>
       <c r="V27" s="49">
-        <v>23092</v>
+        <v>23268</v>
       </c>
       <c r="W27" s="50">
-        <v>72057</v>
+        <v>72390</v>
       </c>
       <c r="X27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB27" s="44">
-        <v>81.98</v>
+        <v>82.08</v>
       </c>
       <c r="AC27" s="42">
-        <v>1.41</v>
+        <v>1.57</v>
       </c>
       <c r="AD27" s="43">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="AE27" s="44">
-        <v>3.68</v>
+        <v>3.63</v>
       </c>
       <c r="AF27" s="45">
-        <v>11.49</v>
+        <v>11.3</v>
       </c>
       <c r="AG27" s="54" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="30"/>
       <c r="B28" s="67" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="49">
-        <v>636115</v>
+        <v>642531</v>
       </c>
       <c r="D28" s="49">
-        <v>14644</v>
+        <v>16139</v>
       </c>
       <c r="E28" s="49">
-        <v>4291</v>
+        <v>4446</v>
       </c>
       <c r="F28" s="50">
-        <v>79810</v>
+        <v>79073</v>
       </c>
       <c r="G28" s="51">
-        <v>169050</v>
+        <v>171703</v>
       </c>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="65">
-        <v>87927</v>
+        <v>87658</v>
       </c>
       <c r="K28" s="49">
-        <v>2289</v>
+        <v>2093</v>
       </c>
       <c r="L28" s="49">
-        <v>119412</v>
+        <v>120322</v>
       </c>
       <c r="M28" s="52">
-        <v>86439</v>
+        <v>88589</v>
       </c>
       <c r="N28" s="53">
-        <v>72252</v>
+        <v>72508</v>
       </c>
       <c r="O28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="R28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="S28" s="49">
-        <v>521452</v>
+        <v>528742</v>
       </c>
       <c r="T28" s="49">
-        <v>10169</v>
+        <v>8864</v>
       </c>
       <c r="U28" s="49">
-        <v>9055</v>
+        <v>9107</v>
       </c>
       <c r="V28" s="49">
-        <v>23187</v>
+        <v>23310</v>
       </c>
       <c r="W28" s="50">
-        <v>72252</v>
+        <v>72508</v>
       </c>
       <c r="X28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="AB28" s="44">
-        <v>81.97</v>
+        <v>82.29</v>
       </c>
       <c r="AC28" s="42">
-        <v>1.6</v>
+        <v>1.38</v>
       </c>
       <c r="AD28" s="43">
         <v>1.42</v>
       </c>
       <c r="AE28" s="44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="AF28" s="45">
-        <v>11.36</v>
+        <v>11.28</v>
       </c>
       <c r="AG28" s="54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="30"/>
       <c r="B29" s="67" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="49">
-        <v>640892</v>
+        <v>645600</v>
       </c>
       <c r="D29" s="49">
-        <v>14303</v>
+        <v>15225</v>
       </c>
       <c r="E29" s="49">
-        <v>4805</v>
+        <v>4265</v>
       </c>
       <c r="F29" s="50">
-        <v>79517</v>
+        <v>79483</v>
       </c>
       <c r="G29" s="51">
-        <v>170569</v>
+        <v>170938</v>
       </c>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="65">
-        <v>88324</v>
+        <v>88892</v>
       </c>
       <c r="K29" s="49">
-        <v>2036</v>
+        <v>1812</v>
       </c>
       <c r="L29" s="49">
-        <v>119868</v>
+        <v>120677</v>
       </c>
       <c r="M29" s="52">
-        <v>89080</v>
+        <v>91689</v>
       </c>
       <c r="N29" s="53">
-        <v>72390</v>
+        <v>72620</v>
       </c>
       <c r="O29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="R29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="S29" s="49">
-        <v>526071</v>
+        <v>529504</v>
       </c>
       <c r="T29" s="49">
-        <v>10060</v>
+        <v>11002</v>
       </c>
       <c r="U29" s="49">
-        <v>9103</v>
+        <v>9136</v>
       </c>
       <c r="V29" s="49">
-        <v>23268</v>
+        <v>23337</v>
       </c>
       <c r="W29" s="50">
-        <v>72390</v>
+        <v>72620</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="AB29" s="44">
-        <v>82.08</v>
+        <v>82.02</v>
       </c>
       <c r="AC29" s="42">
-        <v>1.57</v>
+        <v>1.7</v>
       </c>
       <c r="AD29" s="43">
         <v>1.42</v>
       </c>
       <c r="AE29" s="44">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="AF29" s="45">
-        <v>11.3</v>
+        <v>11.25</v>
       </c>
       <c r="AG29" s="54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="30"/>
       <c r="B30" s="67" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="49">
-        <v>642531</v>
+        <v>645500</v>
       </c>
       <c r="D30" s="49">
-        <v>16139</v>
+        <v>15162</v>
       </c>
       <c r="E30" s="49">
-        <v>4446</v>
+        <v>4876</v>
       </c>
       <c r="F30" s="50">
-        <v>79073</v>
+        <v>80208</v>
       </c>
       <c r="G30" s="51">
-        <v>171703</v>
+        <v>168457</v>
       </c>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
       <c r="J30" s="65">
-        <v>87658</v>
+        <v>90270</v>
       </c>
       <c r="K30" s="49">
-        <v>2093</v>
+        <v>1938</v>
       </c>
       <c r="L30" s="49">
-        <v>120322</v>
+        <v>120963</v>
       </c>
       <c r="M30" s="52">
-        <v>88589</v>
+        <v>90743</v>
       </c>
       <c r="N30" s="53">
-        <v>72508</v>
+        <v>72883</v>
       </c>
       <c r="O30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="R30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="S30" s="49">
-        <v>528742</v>
+        <v>529375</v>
       </c>
       <c r="T30" s="49">
-        <v>8864</v>
+        <v>10765</v>
       </c>
       <c r="U30" s="49">
-        <v>9107</v>
+        <v>9109</v>
       </c>
       <c r="V30" s="49">
-        <v>23310</v>
+        <v>23368</v>
       </c>
       <c r="W30" s="50">
-        <v>72508</v>
+        <v>72883</v>
       </c>
       <c r="X30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="AB30" s="44">
-        <v>82.29</v>
+        <v>82.01</v>
       </c>
       <c r="AC30" s="42">
-        <v>1.38</v>
+        <v>1.67</v>
       </c>
       <c r="AD30" s="43">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="AE30" s="44">
-        <v>3.63</v>
+        <v>3.62</v>
       </c>
       <c r="AF30" s="45">
-        <v>11.28</v>
+        <v>11.29</v>
       </c>
       <c r="AG30" s="54" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="30"/>
       <c r="B31" s="67" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="49">
-        <v>645600</v>
+        <v>651419</v>
       </c>
       <c r="D31" s="49">
-        <v>15225</v>
+        <v>15324</v>
       </c>
       <c r="E31" s="49">
-        <v>4265</v>
+        <v>4965</v>
       </c>
       <c r="F31" s="50">
-        <v>79483</v>
+        <v>81286</v>
       </c>
       <c r="G31" s="51">
-        <v>170938</v>
+        <v>171303</v>
       </c>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
       <c r="J31" s="65">
-        <v>88892</v>
+        <v>91486</v>
       </c>
       <c r="K31" s="49">
-        <v>1812</v>
+        <v>1994</v>
       </c>
       <c r="L31" s="49">
-        <v>120677</v>
+        <v>121449</v>
       </c>
       <c r="M31" s="52">
-        <v>91689</v>
+        <v>90571</v>
       </c>
       <c r="N31" s="53">
-        <v>72620</v>
+        <v>73043</v>
       </c>
       <c r="O31" s="54" t="s">
         <v>119</v>
       </c>
       <c r="R31" s="76" t="s">
         <v>92</v>
       </c>
       <c r="S31" s="49">
-        <v>529504</v>
+        <v>535283</v>
       </c>
       <c r="T31" s="49">
-        <v>11002</v>
+        <v>10431</v>
       </c>
       <c r="U31" s="49">
-        <v>9136</v>
+        <v>9181</v>
       </c>
       <c r="V31" s="49">
-        <v>23337</v>
+        <v>23481</v>
       </c>
       <c r="W31" s="50">
-        <v>72620</v>
+        <v>73043</v>
       </c>
       <c r="X31" s="54" t="s">
         <v>119</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
       <c r="AA31" s="76" t="s">
         <v>92</v>
       </c>
       <c r="AB31" s="44">
-        <v>82.02</v>
+        <v>82.17</v>
       </c>
       <c r="AC31" s="42">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="AD31" s="43">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="AE31" s="44">
-        <v>3.61</v>
+        <v>3.6</v>
       </c>
       <c r="AF31" s="45">
-        <v>11.25</v>
+        <v>11.21</v>
       </c>
       <c r="AG31" s="54" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="30"/>
-      <c r="B32" s="67" t="s">
+      <c r="B32" s="68" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="49">
-[...13 lines deleted...]
-      </c>
+      <c r="C32" s="49"/>
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="50"/>
+      <c r="G32" s="51"/>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
-      <c r="J32" s="65">
-[...14 lines deleted...]
-      <c r="O32" s="54" t="s">
+      <c r="J32" s="65"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="49"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="53"/>
+      <c r="O32" s="75" t="s">
         <v>120</v>
       </c>
-      <c r="R32" s="76" t="s">
+      <c r="R32" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="S32" s="49">
-[...14 lines deleted...]
-      <c r="X32" s="54" t="s">
+      <c r="S32" s="49"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="50"/>
+      <c r="X32" s="75" t="s">
         <v>120</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
-      <c r="AA32" s="76" t="s">
+      <c r="AA32" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="AB32" s="44">
-[...14 lines deleted...]
-      <c r="AG32" s="54" t="s">
+      <c r="AB32" s="44"/>
+      <c r="AC32" s="42"/>
+      <c r="AD32" s="43"/>
+      <c r="AE32" s="44"/>
+      <c r="AF32" s="45"/>
+      <c r="AG32" s="75" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="30"/>
       <c r="B33" s="67" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="49">
-        <v>651419</v>
+        <v>658544</v>
       </c>
       <c r="D33" s="49">
-        <v>15324</v>
+        <v>16247</v>
       </c>
       <c r="E33" s="49">
-        <v>4965</v>
+        <v>4663</v>
       </c>
       <c r="F33" s="50">
-        <v>81286</v>
+        <v>84219</v>
       </c>
       <c r="G33" s="51">
-        <v>171303</v>
+        <v>173668</v>
       </c>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="65">
-        <v>91486</v>
+        <v>92689</v>
       </c>
       <c r="K33" s="49">
-        <v>1994</v>
+        <v>1856</v>
       </c>
       <c r="L33" s="49">
-        <v>121449</v>
+        <v>122397</v>
       </c>
       <c r="M33" s="52">
-        <v>90571</v>
+        <v>89841</v>
       </c>
       <c r="N33" s="53">
-        <v>73043</v>
+        <v>72965</v>
       </c>
       <c r="O33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="R33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="S33" s="49">
-        <v>535283</v>
+        <v>542808</v>
       </c>
       <c r="T33" s="49">
-        <v>10431</v>
+        <v>10112</v>
       </c>
       <c r="U33" s="49">
-        <v>9181</v>
+        <v>9201</v>
       </c>
       <c r="V33" s="49">
-        <v>23481</v>
+        <v>23458</v>
       </c>
       <c r="W33" s="50">
-        <v>73043</v>
+        <v>72965</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="AB33" s="44">
-        <v>82.17</v>
+        <v>82.43</v>
       </c>
       <c r="AC33" s="42">
-        <v>1.6</v>
+        <v>1.54</v>
       </c>
       <c r="AD33" s="43">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="AE33" s="44">
-        <v>3.6</v>
+        <v>3.56</v>
       </c>
       <c r="AF33" s="45">
-        <v>11.21</v>
+        <v>11.08</v>
       </c>
       <c r="AG33" s="54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="30"/>
-      <c r="B34" s="68" t="s">
+      <c r="B34" s="67" t="s">
         <v>95</v>
       </c>
-      <c r="C34" s="49"/>
-[...3 lines deleted...]
-      <c r="G34" s="51"/>
+      <c r="C34" s="49">
+        <v>662581</v>
+      </c>
+      <c r="D34" s="49">
+        <v>15751</v>
+      </c>
+      <c r="E34" s="49">
+        <v>4676</v>
+      </c>
+      <c r="F34" s="50">
+        <v>80716</v>
+      </c>
+      <c r="G34" s="51">
+        <v>179829</v>
+      </c>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
-      <c r="J34" s="65"/>
-[...4 lines deleted...]
-      <c r="O34" s="75" t="s">
+      <c r="J34" s="65">
+        <v>93699</v>
+      </c>
+      <c r="K34" s="49">
+        <v>1944</v>
+      </c>
+      <c r="L34" s="49">
+        <v>122940</v>
+      </c>
+      <c r="M34" s="52">
+        <v>89381</v>
+      </c>
+      <c r="N34" s="53">
+        <v>73645</v>
+      </c>
+      <c r="O34" s="54" t="s">
         <v>122</v>
       </c>
-      <c r="R34" s="77" t="s">
+      <c r="R34" s="76" t="s">
         <v>95</v>
       </c>
-      <c r="S34" s="49"/>
-[...4 lines deleted...]
-      <c r="X34" s="75" t="s">
+      <c r="S34" s="49">
+        <v>546960</v>
+      </c>
+      <c r="T34" s="49">
+        <v>9313</v>
+      </c>
+      <c r="U34" s="49">
+        <v>9189</v>
+      </c>
+      <c r="V34" s="49">
+        <v>23475</v>
+      </c>
+      <c r="W34" s="50">
+        <v>73645</v>
+      </c>
+      <c r="X34" s="54" t="s">
         <v>122</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
-      <c r="AA34" s="77" t="s">
+      <c r="AA34" s="76" t="s">
         <v>95</v>
       </c>
-      <c r="AB34" s="44"/>
-[...4 lines deleted...]
-      <c r="AG34" s="75" t="s">
+      <c r="AB34" s="44">
+        <v>82.55</v>
+      </c>
+      <c r="AC34" s="42">
+        <v>1.41</v>
+      </c>
+      <c r="AD34" s="43">
+        <v>1.39</v>
+      </c>
+      <c r="AE34" s="44">
+        <v>3.54</v>
+      </c>
+      <c r="AF34" s="45">
+        <v>11.11</v>
+      </c>
+      <c r="AG34" s="54" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="30"/>
       <c r="B35" s="67" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="49">
-        <v>658544</v>
+        <v>662253</v>
       </c>
       <c r="D35" s="49">
-        <v>16247</v>
+        <v>16014</v>
       </c>
       <c r="E35" s="49">
-        <v>4663</v>
+        <v>4310</v>
       </c>
       <c r="F35" s="50">
-        <v>84219</v>
+        <v>83417</v>
       </c>
       <c r="G35" s="51">
-        <v>173668</v>
+        <v>174267</v>
       </c>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
       <c r="J35" s="65">
-        <v>92689</v>
+        <v>96767</v>
       </c>
       <c r="K35" s="49">
-        <v>1856</v>
+        <v>2250</v>
       </c>
       <c r="L35" s="49">
-        <v>122397</v>
+        <v>122866</v>
       </c>
       <c r="M35" s="52">
-        <v>89841</v>
+        <v>89140</v>
       </c>
       <c r="N35" s="53">
-        <v>72965</v>
+        <v>73222</v>
       </c>
       <c r="O35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="R35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="S35" s="49">
-        <v>542808</v>
+        <v>547017</v>
       </c>
       <c r="T35" s="49">
-        <v>10112</v>
+        <v>9493</v>
       </c>
       <c r="U35" s="49">
-        <v>9201</v>
+        <v>9157</v>
       </c>
       <c r="V35" s="49">
-        <v>23458</v>
+        <v>23363</v>
       </c>
       <c r="W35" s="50">
-        <v>72965</v>
+        <v>73222</v>
       </c>
       <c r="X35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="AB35" s="44">
-        <v>82.43</v>
+        <v>82.6</v>
       </c>
       <c r="AC35" s="42">
-        <v>1.54</v>
+        <v>1.43</v>
       </c>
       <c r="AD35" s="43">
-        <v>1.4</v>
+        <v>1.38</v>
       </c>
       <c r="AE35" s="44">
-        <v>3.56</v>
+        <v>3.53</v>
       </c>
       <c r="AF35" s="45">
-        <v>11.08</v>
+        <v>11.06</v>
       </c>
       <c r="AG35" s="54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="30"/>
       <c r="B36" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="49">
-        <v>662571</v>
+        <v>671580</v>
       </c>
       <c r="D36" s="49">
-        <v>15741</v>
+        <v>15710</v>
       </c>
       <c r="E36" s="49">
-        <v>4676</v>
+        <v>4200</v>
       </c>
       <c r="F36" s="50">
-        <v>80716</v>
+        <v>86140</v>
       </c>
       <c r="G36" s="51">
-        <v>179829</v>
+        <v>178135</v>
       </c>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="65">
-        <v>93699</v>
+        <v>97772</v>
       </c>
       <c r="K36" s="49">
-        <v>1944</v>
+        <v>2238</v>
       </c>
       <c r="L36" s="49">
-        <v>122940</v>
+        <v>122847</v>
       </c>
       <c r="M36" s="52">
-        <v>89381</v>
+        <v>91449</v>
       </c>
       <c r="N36" s="53">
-        <v>73645</v>
+        <v>73090</v>
       </c>
       <c r="O36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S36" s="49">
-        <v>546960</v>
+        <v>556436</v>
       </c>
       <c r="T36" s="49">
-        <v>9313</v>
+        <v>9446</v>
       </c>
       <c r="U36" s="49">
-        <v>9189</v>
+        <v>9215</v>
       </c>
       <c r="V36" s="49">
-        <v>23464</v>
+        <v>23395</v>
       </c>
       <c r="W36" s="50">
-        <v>73645</v>
+        <v>73090</v>
       </c>
       <c r="X36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB36" s="44">
-        <v>82.55</v>
+        <v>82.85</v>
       </c>
       <c r="AC36" s="42">
         <v>1.41</v>
       </c>
       <c r="AD36" s="43">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="AE36" s="44">
-        <v>3.54</v>
+        <v>3.48</v>
       </c>
       <c r="AF36" s="45">
-        <v>11.12</v>
+        <v>10.88</v>
       </c>
       <c r="AG36" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:33" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="58" t="s">
         <v>49</v>
       </c>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="1"/>