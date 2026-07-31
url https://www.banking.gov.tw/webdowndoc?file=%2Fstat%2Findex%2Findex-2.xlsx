--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B152A259-88C5-4D10-A759-892F2D3AC39E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1A4AF66-8E73-4E34-B825-437C21F3922D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="02" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'02'!$A$3:$AH$44</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="124">
   <si>
     <t>存　款</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>信用
 合作社</t>
   </si>
@@ -751,168 +751,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   4月</t>
   </si>
   <si>
-    <t xml:space="preserve">   　   5月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Apr.</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Mar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -2333,85 +2333,85 @@
     <cellStyle name="警告文字" xfId="84" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
     <cellStyle name="警告文字 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>76200</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
+      <xdr:colOff>578502</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{852324F9-7709-4D46-9889-5A450F5A0320}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2CDE65F-070D-40B9-9588-BC8882E997C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66675" y="7934325"/>
+          <a:off x="76200" y="7934325"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37D7B274-00B8-84D1-FBF7-8AA279517EE4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F1A5EE8-E588-4DA5-DBD3-786CBF81B4BB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2467,51 +2467,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{074DC795-4A8F-FCDC-3908-3C21EF90EBBC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA26C1D4-61A9-B152-DB40-335BB7E47425}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2554,85 +2554,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>1047750</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>1066800</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>549927</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:colOff>568977</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92E2E7F-686A-463D-829C-D60EA9539870}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055EB74D-A854-4459-AE82-91562985223F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12420600" y="7943850"/>
+          <a:off x="12439650" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833BFA08-CE95-9DC6-73B0-C93EA1DD9A00}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10CBF19E-82BE-3E21-1B91-8E77B8DA6ECE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2688,51 +2688,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4756DD0E-CF13-E57A-7D25-7F8A5B8C1D82}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2576029-CAD4-8F00-4347-53355DA6E7A3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2775,85 +2775,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>588027</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0D5263-7BBC-4F52-8A36-6DB334EF65DD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7D02AB-EF91-4514-A843-3E925A29A9C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13477875" y="7934325"/>
+          <a:off x="13487400" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ED3CD6F-062C-AA60-71F0-7FD5FB57F13E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9738C00-8D7C-7846-6B9F-B4C7FE0D1316}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2909,51 +2909,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43CFD356-2843-D645-EBAE-BDDF1437CBD1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6551C28-F664-2B08-ACA2-0246ABCE658E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2998,83 +2998,83 @@
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
       <xdr:colOff>857250</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>568977</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F6803D-E6AD-4DE8-ABE4-8CADDB1FB1CF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1425D882-7A67-4C77-A421-784649818924}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19088100" y="7943850"/>
+          <a:off x="19088100" y="7934325"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3860E4-9448-1EC1-5346-54CED77749D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD2F7EDA-D0DA-09D9-15D2-C4ECC88AB1F9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3130,51 +3130,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC519673-E426-E1FA-3336-F4F4E4AF5899}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C095F073-70E4-AC4C-AF74-307BF0E0922D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3217,85 +3217,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>104775</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
+      <xdr:colOff>607077</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB9B498-EDE8-475F-8174-1A06C2056CB9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{776D31F7-D6B5-4512-B058-1803D30C1D9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="20126325" y="7924800"/>
+          <a:off x="20154900" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92910CEA-FDF5-B5F4-6161-96AFD494CD0C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D008838-1F01-DFC8-11AF-BF3EE56ECFDE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3351,51 +3351,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3DB730B-6D2C-47A0-70D7-0659DF2E0994}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3941A18-6391-F6A0-E469-B1C9338B181B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3438,85 +3438,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>847725</xdr:colOff>
+      <xdr:colOff>866775</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
-      <xdr:colOff>559452</xdr:colOff>
+      <xdr:colOff>578502</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C4409B0-D49C-4EC0-B7C8-BA1C4F67CFE4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A526C448-4BE0-407A-864D-70A570046430}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="25727025" y="7924800"/>
+          <a:off x="25746075" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDD2C4F-44AA-CBDB-74B0-D8F8E194BF23}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A56A319-96BD-8F74-B089-30E54654C004}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3572,51 +3572,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43E48C80-98A5-8177-24EE-0B8C4B3E631D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA97846-9F55-C320-0324-8088F1BD10DE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3986,51 +3986,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:IS51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.125" style="1" customWidth="1"/>
     <col min="3" max="7" width="14.875" style="1" customWidth="1"/>
     <col min="8" max="9" width="1.75" style="1" customWidth="1"/>
     <col min="10" max="14" width="14.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.125" style="1" customWidth="1"/>
     <col min="16" max="16" width="1.625" style="1" customWidth="1"/>
     <col min="17" max="17" width="1.75" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.125" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.125" style="1" customWidth="1"/>
     <col min="20" max="20" width="15.125" style="1" customWidth="1"/>
     <col min="21" max="23" width="12.125" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.125" style="1" customWidth="1"/>
     <col min="25" max="25" width="1.625" style="1" customWidth="1"/>
     <col min="26" max="26" width="1.75" style="1" customWidth="1"/>
     <col min="27" max="27" width="10.125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.125" style="1" customWidth="1"/>
     <col min="29" max="29" width="15.125" style="1" customWidth="1"/>
     <col min="30" max="32" width="12.125" style="1" customWidth="1"/>
     <col min="33" max="33" width="10.125" style="1" customWidth="1"/>
     <col min="34" max="34" width="1.625" style="1" customWidth="1"/>
@@ -5541,1189 +5541,1189 @@
       <c r="AB22" s="78">
         <v>82.17</v>
       </c>
       <c r="AC22" s="79">
         <v>1.6</v>
       </c>
       <c r="AD22" s="80">
         <v>1.41</v>
       </c>
       <c r="AE22" s="78">
         <v>3.6</v>
       </c>
       <c r="AF22" s="81">
         <v>11.21</v>
       </c>
       <c r="AG22" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30"/>
       <c r="B23" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="49">
-        <v>624655</v>
+        <v>624677</v>
       </c>
       <c r="D23" s="49">
-        <v>13639</v>
+        <v>13827</v>
       </c>
       <c r="E23" s="49">
-        <v>4278</v>
+        <v>4593</v>
       </c>
       <c r="F23" s="50">
-        <v>78227</v>
+        <v>78015</v>
       </c>
       <c r="G23" s="51">
-        <v>161911</v>
+        <v>163161</v>
       </c>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="65">
-        <v>86519</v>
+        <v>88603</v>
       </c>
       <c r="K23" s="49">
-        <v>2101</v>
+        <v>2135</v>
       </c>
       <c r="L23" s="49">
-        <v>117697</v>
+        <v>118372</v>
       </c>
       <c r="M23" s="52">
-        <v>88355</v>
+        <v>84008</v>
       </c>
       <c r="N23" s="53">
-        <v>71929</v>
+        <v>71961</v>
       </c>
       <c r="O23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S23" s="49">
-        <v>510285</v>
+        <v>510751</v>
       </c>
       <c r="T23" s="49">
-        <v>10495</v>
+        <v>9948</v>
       </c>
       <c r="U23" s="49">
-        <v>8988</v>
+        <v>9015</v>
       </c>
       <c r="V23" s="49">
-        <v>22958</v>
+        <v>23001</v>
       </c>
       <c r="W23" s="50">
-        <v>71929</v>
+        <v>71961</v>
       </c>
       <c r="X23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB23" s="44">
-        <v>81.69</v>
+        <v>81.760000000000005</v>
       </c>
       <c r="AC23" s="42">
-        <v>1.68</v>
+        <v>1.59</v>
       </c>
       <c r="AD23" s="43">
         <v>1.44</v>
       </c>
       <c r="AE23" s="44">
         <v>3.68</v>
       </c>
       <c r="AF23" s="45">
         <v>11.52</v>
       </c>
       <c r="AG23" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30"/>
       <c r="B24" s="67" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="49">
-        <v>624677</v>
+        <v>627111</v>
       </c>
       <c r="D24" s="49">
-        <v>13827</v>
+        <v>14252</v>
       </c>
       <c r="E24" s="49">
-        <v>4593</v>
+        <v>4360</v>
       </c>
       <c r="F24" s="50">
-        <v>78015</v>
+        <v>79708</v>
       </c>
       <c r="G24" s="51">
-        <v>163161</v>
+        <v>164637</v>
       </c>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="65">
-        <v>88603</v>
+        <v>88692</v>
       </c>
       <c r="K24" s="49">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="L24" s="49">
-        <v>118372</v>
+        <v>118875</v>
       </c>
       <c r="M24" s="52">
-        <v>84008</v>
+        <v>82392</v>
       </c>
       <c r="N24" s="53">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="O24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="R24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="S24" s="49">
-        <v>510751</v>
+        <v>514123</v>
       </c>
       <c r="T24" s="49">
-        <v>9948</v>
+        <v>8829</v>
       </c>
       <c r="U24" s="49">
-        <v>9015</v>
+        <v>9009</v>
       </c>
       <c r="V24" s="49">
-        <v>23001</v>
+        <v>23092</v>
       </c>
       <c r="W24" s="50">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="X24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="AB24" s="44">
-        <v>81.760000000000005</v>
+        <v>81.98</v>
       </c>
       <c r="AC24" s="42">
-        <v>1.59</v>
+        <v>1.41</v>
       </c>
       <c r="AD24" s="43">
         <v>1.44</v>
       </c>
       <c r="AE24" s="44">
         <v>3.68</v>
       </c>
       <c r="AF24" s="45">
-        <v>11.52</v>
+        <v>11.49</v>
       </c>
       <c r="AG24" s="54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="30"/>
       <c r="B25" s="67" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="49">
-        <v>627111</v>
+        <v>636115</v>
       </c>
       <c r="D25" s="49">
-        <v>14252</v>
+        <v>14644</v>
       </c>
       <c r="E25" s="49">
-        <v>4360</v>
+        <v>4291</v>
       </c>
       <c r="F25" s="50">
-        <v>79708</v>
+        <v>79810</v>
       </c>
       <c r="G25" s="51">
-        <v>164637</v>
+        <v>169050</v>
       </c>
       <c r="H25" s="31"/>
       <c r="I25" s="32"/>
       <c r="J25" s="65">
-        <v>88692</v>
+        <v>87927</v>
       </c>
       <c r="K25" s="49">
-        <v>2137</v>
+        <v>2289</v>
       </c>
       <c r="L25" s="49">
-        <v>118875</v>
+        <v>119412</v>
       </c>
       <c r="M25" s="52">
-        <v>82392</v>
+        <v>86439</v>
       </c>
       <c r="N25" s="53">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="O25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="R25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="S25" s="49">
-        <v>514123</v>
+        <v>521452</v>
       </c>
       <c r="T25" s="49">
-        <v>8829</v>
+        <v>10169</v>
       </c>
       <c r="U25" s="49">
-        <v>9009</v>
+        <v>9055</v>
       </c>
       <c r="V25" s="49">
-        <v>23092</v>
+        <v>23187</v>
       </c>
       <c r="W25" s="50">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="X25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="AB25" s="44">
-        <v>81.98</v>
+        <v>81.97</v>
       </c>
       <c r="AC25" s="42">
-        <v>1.41</v>
+        <v>1.6</v>
       </c>
       <c r="AD25" s="43">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="AE25" s="44">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="AF25" s="45">
-        <v>11.49</v>
+        <v>11.36</v>
       </c>
       <c r="AG25" s="54" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="30"/>
       <c r="B26" s="67" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="49">
-        <v>636115</v>
+        <v>640892</v>
       </c>
       <c r="D26" s="49">
-        <v>14644</v>
+        <v>14303</v>
       </c>
       <c r="E26" s="49">
-        <v>4291</v>
+        <v>4805</v>
       </c>
       <c r="F26" s="50">
-        <v>79810</v>
+        <v>79517</v>
       </c>
       <c r="G26" s="51">
-        <v>169050</v>
+        <v>170569</v>
       </c>
       <c r="H26" s="31"/>
       <c r="I26" s="32"/>
       <c r="J26" s="65">
-        <v>87927</v>
+        <v>88324</v>
       </c>
       <c r="K26" s="49">
-        <v>2289</v>
+        <v>2036</v>
       </c>
       <c r="L26" s="49">
-        <v>119412</v>
+        <v>119868</v>
       </c>
       <c r="M26" s="52">
-        <v>86439</v>
+        <v>89080</v>
       </c>
       <c r="N26" s="53">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="O26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="R26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="S26" s="49">
-        <v>521452</v>
+        <v>526071</v>
       </c>
       <c r="T26" s="49">
-        <v>10169</v>
+        <v>10060</v>
       </c>
       <c r="U26" s="49">
-        <v>9055</v>
+        <v>9103</v>
       </c>
       <c r="V26" s="49">
-        <v>23187</v>
+        <v>23268</v>
       </c>
       <c r="W26" s="50">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="X26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="AB26" s="44">
-        <v>81.97</v>
+        <v>82.08</v>
       </c>
       <c r="AC26" s="42">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="AD26" s="43">
         <v>1.42</v>
       </c>
       <c r="AE26" s="44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="AF26" s="45">
-        <v>11.36</v>
+        <v>11.3</v>
       </c>
       <c r="AG26" s="54" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="30"/>
       <c r="B27" s="67" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="49">
-        <v>640892</v>
+        <v>642531</v>
       </c>
       <c r="D27" s="49">
-        <v>14303</v>
+        <v>16139</v>
       </c>
       <c r="E27" s="49">
-        <v>4805</v>
+        <v>4446</v>
       </c>
       <c r="F27" s="50">
-        <v>79517</v>
+        <v>79073</v>
       </c>
       <c r="G27" s="51">
-        <v>170569</v>
+        <v>171703</v>
       </c>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="65">
-        <v>88324</v>
+        <v>87658</v>
       </c>
       <c r="K27" s="49">
-        <v>2036</v>
+        <v>2093</v>
       </c>
       <c r="L27" s="49">
-        <v>119868</v>
+        <v>120322</v>
       </c>
       <c r="M27" s="52">
-        <v>89080</v>
+        <v>88589</v>
       </c>
       <c r="N27" s="53">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="O27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="R27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="S27" s="49">
-        <v>526071</v>
+        <v>528742</v>
       </c>
       <c r="T27" s="49">
-        <v>10060</v>
+        <v>8864</v>
       </c>
       <c r="U27" s="49">
-        <v>9103</v>
+        <v>9107</v>
       </c>
       <c r="V27" s="49">
-        <v>23268</v>
+        <v>23310</v>
       </c>
       <c r="W27" s="50">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="X27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB27" s="44">
-        <v>82.08</v>
+        <v>82.29</v>
       </c>
       <c r="AC27" s="42">
-        <v>1.57</v>
+        <v>1.38</v>
       </c>
       <c r="AD27" s="43">
         <v>1.42</v>
       </c>
       <c r="AE27" s="44">
         <v>3.63</v>
       </c>
       <c r="AF27" s="45">
-        <v>11.3</v>
+        <v>11.28</v>
       </c>
       <c r="AG27" s="54" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="30"/>
       <c r="B28" s="67" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="49">
-        <v>642531</v>
+        <v>645600</v>
       </c>
       <c r="D28" s="49">
-        <v>16139</v>
+        <v>15225</v>
       </c>
       <c r="E28" s="49">
-        <v>4446</v>
+        <v>4265</v>
       </c>
       <c r="F28" s="50">
-        <v>79073</v>
+        <v>79483</v>
       </c>
       <c r="G28" s="51">
-        <v>171703</v>
+        <v>170938</v>
       </c>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="65">
-        <v>87658</v>
+        <v>88892</v>
       </c>
       <c r="K28" s="49">
-        <v>2093</v>
+        <v>1812</v>
       </c>
       <c r="L28" s="49">
-        <v>120322</v>
+        <v>120677</v>
       </c>
       <c r="M28" s="52">
-        <v>88589</v>
+        <v>91689</v>
       </c>
       <c r="N28" s="53">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="O28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="R28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="S28" s="49">
-        <v>528742</v>
+        <v>529504</v>
       </c>
       <c r="T28" s="49">
-        <v>8864</v>
+        <v>11002</v>
       </c>
       <c r="U28" s="49">
-        <v>9107</v>
+        <v>9136</v>
       </c>
       <c r="V28" s="49">
-        <v>23310</v>
+        <v>23337</v>
       </c>
       <c r="W28" s="50">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="X28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="AB28" s="44">
-        <v>82.29</v>
+        <v>82.02</v>
       </c>
       <c r="AC28" s="42">
-        <v>1.38</v>
+        <v>1.7</v>
       </c>
       <c r="AD28" s="43">
         <v>1.42</v>
       </c>
       <c r="AE28" s="44">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="AF28" s="45">
-        <v>11.28</v>
+        <v>11.25</v>
       </c>
       <c r="AG28" s="54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="30"/>
       <c r="B29" s="67" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="49">
-        <v>645600</v>
+        <v>645500</v>
       </c>
       <c r="D29" s="49">
-        <v>15225</v>
+        <v>15162</v>
       </c>
       <c r="E29" s="49">
-        <v>4265</v>
+        <v>4876</v>
       </c>
       <c r="F29" s="50">
-        <v>79483</v>
+        <v>80208</v>
       </c>
       <c r="G29" s="51">
-        <v>170938</v>
+        <v>168457</v>
       </c>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="65">
-        <v>88892</v>
+        <v>90270</v>
       </c>
       <c r="K29" s="49">
-        <v>1812</v>
+        <v>1938</v>
       </c>
       <c r="L29" s="49">
-        <v>120677</v>
+        <v>120963</v>
       </c>
       <c r="M29" s="52">
-        <v>91689</v>
+        <v>90743</v>
       </c>
       <c r="N29" s="53">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="O29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="R29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="S29" s="49">
-        <v>529504</v>
+        <v>529375</v>
       </c>
       <c r="T29" s="49">
-        <v>11002</v>
+        <v>10765</v>
       </c>
       <c r="U29" s="49">
-        <v>9136</v>
+        <v>9109</v>
       </c>
       <c r="V29" s="49">
-        <v>23337</v>
+        <v>23368</v>
       </c>
       <c r="W29" s="50">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="AB29" s="44">
-        <v>82.02</v>
+        <v>82.01</v>
       </c>
       <c r="AC29" s="42">
-        <v>1.7</v>
+        <v>1.67</v>
       </c>
       <c r="AD29" s="43">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="AE29" s="44">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="AF29" s="45">
-        <v>11.25</v>
+        <v>11.29</v>
       </c>
       <c r="AG29" s="54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="30"/>
       <c r="B30" s="67" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="49">
-        <v>645500</v>
+        <v>651419</v>
       </c>
       <c r="D30" s="49">
-        <v>15162</v>
+        <v>15324</v>
       </c>
       <c r="E30" s="49">
-        <v>4876</v>
+        <v>4965</v>
       </c>
       <c r="F30" s="50">
-        <v>80208</v>
+        <v>81286</v>
       </c>
       <c r="G30" s="51">
-        <v>168457</v>
+        <v>171303</v>
       </c>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
       <c r="J30" s="65">
-        <v>90270</v>
+        <v>91486</v>
       </c>
       <c r="K30" s="49">
-        <v>1938</v>
+        <v>1994</v>
       </c>
       <c r="L30" s="49">
-        <v>120963</v>
+        <v>121449</v>
       </c>
       <c r="M30" s="52">
-        <v>90743</v>
+        <v>90571</v>
       </c>
       <c r="N30" s="53">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="O30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="R30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="S30" s="49">
-        <v>529375</v>
+        <v>535283</v>
       </c>
       <c r="T30" s="49">
-        <v>10765</v>
+        <v>10431</v>
       </c>
       <c r="U30" s="49">
-        <v>9109</v>
+        <v>9181</v>
       </c>
       <c r="V30" s="49">
-        <v>23368</v>
+        <v>23481</v>
       </c>
       <c r="W30" s="50">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="X30" s="54" t="s">
         <v>118</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
       <c r="AA30" s="76" t="s">
         <v>91</v>
       </c>
       <c r="AB30" s="44">
-        <v>82.01</v>
+        <v>82.17</v>
       </c>
       <c r="AC30" s="42">
-        <v>1.67</v>
+        <v>1.6</v>
       </c>
       <c r="AD30" s="43">
         <v>1.41</v>
       </c>
       <c r="AE30" s="44">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="AF30" s="45">
-        <v>11.29</v>
+        <v>11.21</v>
       </c>
       <c r="AG30" s="54" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="30"/>
-      <c r="B31" s="67" t="s">
+      <c r="B31" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="49">
-[...13 lines deleted...]
-      </c>
+      <c r="C31" s="49"/>
+      <c r="D31" s="49"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="51"/>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
-      <c r="J31" s="65">
-[...14 lines deleted...]
-      <c r="O31" s="54" t="s">
+      <c r="J31" s="65"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="49"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="53"/>
+      <c r="O31" s="75" t="s">
         <v>119</v>
       </c>
-      <c r="R31" s="76" t="s">
+      <c r="R31" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="S31" s="49">
-[...14 lines deleted...]
-      <c r="X31" s="54" t="s">
+      <c r="S31" s="49"/>
+      <c r="T31" s="49"/>
+      <c r="U31" s="49"/>
+      <c r="V31" s="49"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="75" t="s">
         <v>119</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
-      <c r="AA31" s="76" t="s">
+      <c r="AA31" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="AB31" s="44">
-[...14 lines deleted...]
-      <c r="AG31" s="54" t="s">
+      <c r="AB31" s="44"/>
+      <c r="AC31" s="42"/>
+      <c r="AD31" s="43"/>
+      <c r="AE31" s="44"/>
+      <c r="AF31" s="45"/>
+      <c r="AG31" s="75" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="30"/>
-      <c r="B32" s="68" t="s">
+      <c r="B32" s="67" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="49"/>
-[...3 lines deleted...]
-      <c r="G32" s="51"/>
+      <c r="C32" s="49">
+        <v>658544</v>
+      </c>
+      <c r="D32" s="49">
+        <v>16247</v>
+      </c>
+      <c r="E32" s="49">
+        <v>4663</v>
+      </c>
+      <c r="F32" s="50">
+        <v>84219</v>
+      </c>
+      <c r="G32" s="51">
+        <v>173668</v>
+      </c>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
-      <c r="J32" s="65"/>
-[...4 lines deleted...]
-      <c r="O32" s="75" t="s">
+      <c r="J32" s="65">
+        <v>92689</v>
+      </c>
+      <c r="K32" s="49">
+        <v>1856</v>
+      </c>
+      <c r="L32" s="49">
+        <v>122397</v>
+      </c>
+      <c r="M32" s="52">
+        <v>89841</v>
+      </c>
+      <c r="N32" s="53">
+        <v>72965</v>
+      </c>
+      <c r="O32" s="54" t="s">
         <v>120</v>
       </c>
-      <c r="R32" s="77" t="s">
+      <c r="R32" s="76" t="s">
         <v>93</v>
       </c>
-      <c r="S32" s="49"/>
-[...4 lines deleted...]
-      <c r="X32" s="75" t="s">
+      <c r="S32" s="49">
+        <v>542808</v>
+      </c>
+      <c r="T32" s="49">
+        <v>10112</v>
+      </c>
+      <c r="U32" s="49">
+        <v>9201</v>
+      </c>
+      <c r="V32" s="49">
+        <v>23458</v>
+      </c>
+      <c r="W32" s="50">
+        <v>72965</v>
+      </c>
+      <c r="X32" s="54" t="s">
         <v>120</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
-      <c r="AA32" s="77" t="s">
+      <c r="AA32" s="76" t="s">
         <v>93</v>
       </c>
-      <c r="AB32" s="44"/>
-[...4 lines deleted...]
-      <c r="AG32" s="75" t="s">
+      <c r="AB32" s="44">
+        <v>82.43</v>
+      </c>
+      <c r="AC32" s="42">
+        <v>1.54</v>
+      </c>
+      <c r="AD32" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="AE32" s="44">
+        <v>3.56</v>
+      </c>
+      <c r="AF32" s="45">
+        <v>11.08</v>
+      </c>
+      <c r="AG32" s="54" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="30"/>
       <c r="B33" s="67" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="49">
-        <v>658544</v>
+        <v>662581</v>
       </c>
       <c r="D33" s="49">
-        <v>16247</v>
+        <v>15751</v>
       </c>
       <c r="E33" s="49">
-        <v>4663</v>
+        <v>4676</v>
       </c>
       <c r="F33" s="50">
-        <v>84219</v>
+        <v>80716</v>
       </c>
       <c r="G33" s="51">
-        <v>173668</v>
+        <v>179829</v>
       </c>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="65">
-        <v>92689</v>
+        <v>93699</v>
       </c>
       <c r="K33" s="49">
-        <v>1856</v>
+        <v>1944</v>
       </c>
       <c r="L33" s="49">
-        <v>122397</v>
+        <v>122940</v>
       </c>
       <c r="M33" s="52">
-        <v>89841</v>
+        <v>89381</v>
       </c>
       <c r="N33" s="53">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="O33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="R33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="S33" s="49">
-        <v>542808</v>
+        <v>546960</v>
       </c>
       <c r="T33" s="49">
-        <v>10112</v>
+        <v>9313</v>
       </c>
       <c r="U33" s="49">
-        <v>9201</v>
+        <v>9189</v>
       </c>
       <c r="V33" s="49">
-        <v>23458</v>
+        <v>23475</v>
       </c>
       <c r="W33" s="50">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="AB33" s="44">
-        <v>82.43</v>
+        <v>82.55</v>
       </c>
       <c r="AC33" s="42">
-        <v>1.54</v>
+        <v>1.41</v>
       </c>
       <c r="AD33" s="43">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="AE33" s="44">
-        <v>3.56</v>
+        <v>3.54</v>
       </c>
       <c r="AF33" s="45">
-        <v>11.08</v>
+        <v>11.11</v>
       </c>
       <c r="AG33" s="54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="30"/>
       <c r="B34" s="67" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="49">
-        <v>662581</v>
+        <v>662253</v>
       </c>
       <c r="D34" s="49">
-        <v>15751</v>
+        <v>16014</v>
       </c>
       <c r="E34" s="49">
-        <v>4676</v>
+        <v>4310</v>
       </c>
       <c r="F34" s="50">
-        <v>80716</v>
+        <v>83417</v>
       </c>
       <c r="G34" s="51">
-        <v>179829</v>
+        <v>174267</v>
       </c>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
       <c r="J34" s="65">
-        <v>93699</v>
+        <v>96767</v>
       </c>
       <c r="K34" s="49">
-        <v>1944</v>
+        <v>2250</v>
       </c>
       <c r="L34" s="49">
-        <v>122940</v>
+        <v>122866</v>
       </c>
       <c r="M34" s="52">
-        <v>89381</v>
+        <v>89140</v>
       </c>
       <c r="N34" s="53">
-        <v>73645</v>
+        <v>73222</v>
       </c>
       <c r="O34" s="54" t="s">
         <v>122</v>
       </c>
       <c r="R34" s="76" t="s">
         <v>95</v>
       </c>
       <c r="S34" s="49">
-        <v>546960</v>
+        <v>547017</v>
       </c>
       <c r="T34" s="49">
-        <v>9313</v>
+        <v>9493</v>
       </c>
       <c r="U34" s="49">
-        <v>9189</v>
+        <v>9157</v>
       </c>
       <c r="V34" s="49">
-        <v>23475</v>
+        <v>23363</v>
       </c>
       <c r="W34" s="50">
-        <v>73645</v>
+        <v>73222</v>
       </c>
       <c r="X34" s="54" t="s">
         <v>122</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="76" t="s">
         <v>95</v>
       </c>
       <c r="AB34" s="44">
-        <v>82.55</v>
+        <v>82.6</v>
       </c>
       <c r="AC34" s="42">
-        <v>1.41</v>
+        <v>1.43</v>
       </c>
       <c r="AD34" s="43">
-        <v>1.39</v>
+        <v>1.38</v>
       </c>
       <c r="AE34" s="44">
-        <v>3.54</v>
+        <v>3.53</v>
       </c>
       <c r="AF34" s="45">
-        <v>11.11</v>
+        <v>11.06</v>
       </c>
       <c r="AG34" s="54" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="30"/>
       <c r="B35" s="67" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="49">
-        <v>662253</v>
+        <v>671579</v>
       </c>
       <c r="D35" s="49">
-        <v>16014</v>
+        <v>15708</v>
       </c>
       <c r="E35" s="49">
-        <v>4310</v>
+        <v>4200</v>
       </c>
       <c r="F35" s="50">
-        <v>83417</v>
+        <v>86140</v>
       </c>
       <c r="G35" s="51">
-        <v>174267</v>
+        <v>178135</v>
       </c>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
       <c r="J35" s="65">
-        <v>96767</v>
+        <v>97772</v>
       </c>
       <c r="K35" s="49">
-        <v>2250</v>
+        <v>2238</v>
       </c>
       <c r="L35" s="49">
-        <v>122866</v>
+        <v>122847</v>
       </c>
       <c r="M35" s="52">
-        <v>89140</v>
+        <v>91449</v>
       </c>
       <c r="N35" s="53">
-        <v>73222</v>
+        <v>73090</v>
       </c>
       <c r="O35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="R35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="S35" s="49">
-        <v>547017</v>
+        <v>556436</v>
       </c>
       <c r="T35" s="49">
-        <v>9493</v>
+        <v>9446</v>
       </c>
       <c r="U35" s="49">
-        <v>9157</v>
+        <v>9215</v>
       </c>
       <c r="V35" s="49">
-        <v>23363</v>
+        <v>23393</v>
       </c>
       <c r="W35" s="50">
-        <v>73222</v>
+        <v>73090</v>
       </c>
       <c r="X35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="AB35" s="44">
-        <v>82.6</v>
+        <v>82.85</v>
       </c>
       <c r="AC35" s="42">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
       <c r="AD35" s="43">
-        <v>1.38</v>
+        <v>1.37</v>
       </c>
       <c r="AE35" s="44">
-        <v>3.53</v>
+        <v>3.48</v>
       </c>
       <c r="AF35" s="45">
-        <v>11.06</v>
+        <v>10.88</v>
       </c>
       <c r="AG35" s="54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="30"/>
       <c r="B36" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="49">
-        <v>671580</v>
+        <v>678221</v>
       </c>
       <c r="D36" s="49">
-        <v>15710</v>
+        <v>16201</v>
       </c>
       <c r="E36" s="49">
-        <v>4200</v>
+        <v>4523</v>
       </c>
       <c r="F36" s="50">
-        <v>86140</v>
+        <v>84303</v>
       </c>
       <c r="G36" s="51">
-        <v>178135</v>
+        <v>182087</v>
       </c>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="65">
-        <v>97772</v>
+        <v>99627</v>
       </c>
       <c r="K36" s="49">
-        <v>2238</v>
+        <v>2184</v>
       </c>
       <c r="L36" s="49">
-        <v>122847</v>
+        <v>122728</v>
       </c>
       <c r="M36" s="52">
-        <v>91449</v>
+        <v>93799</v>
       </c>
       <c r="N36" s="53">
-        <v>73090</v>
+        <v>72768</v>
       </c>
       <c r="O36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S36" s="49">
-        <v>556436</v>
+        <v>563733</v>
       </c>
       <c r="T36" s="49">
-        <v>9446</v>
+        <v>9160</v>
       </c>
       <c r="U36" s="49">
-        <v>9215</v>
+        <v>9203</v>
       </c>
       <c r="V36" s="49">
-        <v>23395</v>
+        <v>23358</v>
       </c>
       <c r="W36" s="50">
-        <v>73090</v>
+        <v>72768</v>
       </c>
       <c r="X36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB36" s="44">
-        <v>82.85</v>
+        <v>83.12</v>
       </c>
       <c r="AC36" s="42">
-        <v>1.41</v>
+        <v>1.35</v>
       </c>
       <c r="AD36" s="43">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
       <c r="AE36" s="44">
-        <v>3.48</v>
+        <v>3.44</v>
       </c>
       <c r="AF36" s="45">
-        <v>10.88</v>
+        <v>10.73</v>
       </c>
       <c r="AG36" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:33" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="58" t="s">
         <v>49</v>
       </c>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="1"/>