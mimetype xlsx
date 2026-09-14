--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\匯出更名\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\10.（約29_30日）金融展望月刊(與金融指標表1到3一起做)【上網】【月刋給外銀】【指標1-3給信票】\央行資料轉檔_金融指標1~3\指標1~3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1A4AF66-8E73-4E34-B825-437C21F3922D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AF928FB-99F7-42F8-A7DA-A09A84ED4F36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="02" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'02'!$A$3:$AH$44</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="124">
   <si>
     <t>存　款</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>信用
 合作社</t>
   </si>
@@ -751,168 +751,168 @@
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
     <t>114年</t>
   </si>
   <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   7月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   9月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　10月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　11月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    　12月</t>
+  </si>
+  <si>
+    <t>115年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   1月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   3月</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   4月</t>
+  </si>
+  <si>
     <t xml:space="preserve">   　   5月</t>
   </si>
   <si>
-    <t xml:space="preserve">   　   6月</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025</t>
   </si>
   <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">         May</t>
-  </si>
-[...34 lines deleted...]
-    <t xml:space="preserve">         Apr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="178" formatCode="0.00_ "/>
     <numFmt numFmtId="179" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
@@ -2333,85 +2333,85 @@
     <cellStyle name="警告文字" xfId="84" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
     <cellStyle name="警告文字 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
+      <xdr:colOff>559452</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2CDE65F-070D-40B9-9588-BC8882E997C5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63DB4EAC-FD7F-486A-90A1-CC424E010BE5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="76200" y="7934325"/>
+          <a:off x="57150" y="7934325"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F1A5EE8-E588-4DA5-DBD3-786CBF81B4BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76804DD5-1526-1F68-C30F-E0AD98596B84}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2467,51 +2467,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA26C1D4-61A9-B152-DB40-335BB7E47425}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0098C1B8-E045-B971-8A20-8B5013A9F221}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2569,70 +2569,70 @@
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1066800</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>568977</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="群組 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055EB74D-A854-4459-AE82-91562985223F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A20C46-C586-480A-8BB6-27FC9A72FE80}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="12439650" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10CBF19E-82BE-3E21-1B91-8E77B8DA6ECE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8548C178-7074-9859-CAD1-DCF14EF3F074}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2688,51 +2688,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2576029-CAD4-8F00-4347-53355DA6E7A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642E60F2-52EE-C9CF-AC0F-217D908DB748}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2775,85 +2775,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>588027</xdr:colOff>
+      <xdr:colOff>597552</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="群組 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7D02AB-EF91-4514-A843-3E925A29A9C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C719D38B-98D6-40EE-8F5A-B94DB3C6EF91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="13487400" y="7924800"/>
+          <a:off x="13496925" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9738C00-8D7C-7846-6B9F-B4C7FE0D1316}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A346E386-D520-C367-4178-1FC3BEDEEBB2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2909,51 +2909,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="10" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6551C28-F664-2B08-ACA2-0246ABCE658E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1418B211-DF12-549A-A2B3-49BA8E2544C9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -2996,85 +2996,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
-      <xdr:colOff>857250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
-      <xdr:colOff>568977</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>578502</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="群組 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1425D882-7A67-4C77-A421-784649818924}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DBC511D-04CD-47EB-BEDC-8CB8FDFCE0C9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19088100" y="7934325"/>
+          <a:off x="19097625" y="7924800"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD2F7EDA-D0DA-09D9-15D2-C4ECC88AB1F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB406ACB-7A9A-7A15-6D25-4AEA27EAB0E4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3130,51 +3130,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C095F073-70E4-AC4C-AF74-307BF0E0922D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6897E85C-3976-6F74-24FA-BA5F7A65A8A8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3217,85 +3217,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>607077</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:colOff>616602</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="14" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{776D31F7-D6B5-4512-B058-1803D30C1D9E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2698F0F-36FC-403D-B2DC-4A16EE81C43F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="20154900" y="7915275"/>
+          <a:off x="20164425" y="7934325"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D008838-1F01-DFC8-11AF-BF3EE56ECFDE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D808C5A-BA2E-0065-B50B-924C4085A101}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3351,51 +3351,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3941A18-6391-F6A0-E469-B1C9338B181B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61DBCEE6-DA70-5A5E-8EBD-D58EBB3A7F8F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3438,85 +3438,85 @@
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>866775</xdr:colOff>
+      <xdr:colOff>857250</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
-      <xdr:colOff>578502</xdr:colOff>
+      <xdr:colOff>568977</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="群組 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A526C448-4BE0-407A-864D-70A570046430}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3A53ED7-309A-42E3-A5FB-2B1802B38FE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="25746075" y="7924800"/>
+          <a:off x="25736550" y="7915275"/>
           <a:ext cx="635652" cy="438150"/>
           <a:chOff x="139700" y="7467600"/>
           <a:chExt cx="642002" cy="392496"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="18" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A56A319-96BD-8F74-B089-30E54654C004}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74810C3D-6D82-90C0-18E4-892528433333}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7467600"/>
             <a:ext cx="635847" cy="214045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -3572,51 +3572,51 @@
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="新細明體"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA97846-9F55-C320-0324-8088F1BD10DE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF81FFC7-2617-CB2D-4DC9-AC97D50C68F3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139700" y="7645400"/>
             <a:ext cx="642002" cy="214696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -5541,1189 +5541,1189 @@
       <c r="AB22" s="78">
         <v>82.17</v>
       </c>
       <c r="AC22" s="79">
         <v>1.6</v>
       </c>
       <c r="AD22" s="80">
         <v>1.41</v>
       </c>
       <c r="AE22" s="78">
         <v>3.6</v>
       </c>
       <c r="AF22" s="81">
         <v>11.21</v>
       </c>
       <c r="AG22" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="30"/>
       <c r="B23" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C23" s="49">
-        <v>624677</v>
+        <v>627111</v>
       </c>
       <c r="D23" s="49">
-        <v>13827</v>
+        <v>14252</v>
       </c>
       <c r="E23" s="49">
-        <v>4593</v>
+        <v>4360</v>
       </c>
       <c r="F23" s="50">
-        <v>78015</v>
+        <v>79708</v>
       </c>
       <c r="G23" s="51">
-        <v>163161</v>
+        <v>164637</v>
       </c>
       <c r="H23" s="31"/>
       <c r="I23" s="32"/>
       <c r="J23" s="65">
-        <v>88603</v>
+        <v>88692</v>
       </c>
       <c r="K23" s="49">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="L23" s="49">
-        <v>118372</v>
+        <v>118875</v>
       </c>
       <c r="M23" s="52">
-        <v>84008</v>
+        <v>82392</v>
       </c>
       <c r="N23" s="53">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="O23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S23" s="49">
-        <v>510751</v>
+        <v>514123</v>
       </c>
       <c r="T23" s="49">
-        <v>9948</v>
+        <v>8829</v>
       </c>
       <c r="U23" s="49">
-        <v>9015</v>
+        <v>9009</v>
       </c>
       <c r="V23" s="49">
-        <v>23001</v>
+        <v>23092</v>
       </c>
       <c r="W23" s="50">
-        <v>71961</v>
+        <v>72057</v>
       </c>
       <c r="X23" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y23" s="34"/>
       <c r="Z23" s="34"/>
       <c r="AA23" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB23" s="44">
-        <v>81.760000000000005</v>
+        <v>81.98</v>
       </c>
       <c r="AC23" s="42">
-        <v>1.59</v>
+        <v>1.41</v>
       </c>
       <c r="AD23" s="43">
         <v>1.44</v>
       </c>
       <c r="AE23" s="44">
         <v>3.68</v>
       </c>
       <c r="AF23" s="45">
-        <v>11.52</v>
+        <v>11.49</v>
       </c>
       <c r="AG23" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="30"/>
       <c r="B24" s="67" t="s">
         <v>85</v>
       </c>
       <c r="C24" s="49">
-        <v>627111</v>
+        <v>636115</v>
       </c>
       <c r="D24" s="49">
-        <v>14252</v>
+        <v>14644</v>
       </c>
       <c r="E24" s="49">
-        <v>4360</v>
+        <v>4291</v>
       </c>
       <c r="F24" s="50">
-        <v>79708</v>
+        <v>79810</v>
       </c>
       <c r="G24" s="51">
-        <v>164637</v>
+        <v>169050</v>
       </c>
       <c r="H24" s="31"/>
       <c r="I24" s="32"/>
       <c r="J24" s="65">
-        <v>88692</v>
+        <v>87927</v>
       </c>
       <c r="K24" s="49">
-        <v>2137</v>
+        <v>2289</v>
       </c>
       <c r="L24" s="49">
-        <v>118875</v>
+        <v>119412</v>
       </c>
       <c r="M24" s="52">
-        <v>82392</v>
+        <v>86439</v>
       </c>
       <c r="N24" s="53">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="O24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="R24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="S24" s="49">
-        <v>514123</v>
+        <v>521452</v>
       </c>
       <c r="T24" s="49">
-        <v>8829</v>
+        <v>10169</v>
       </c>
       <c r="U24" s="49">
-        <v>9009</v>
+        <v>9055</v>
       </c>
       <c r="V24" s="49">
-        <v>23092</v>
+        <v>23187</v>
       </c>
       <c r="W24" s="50">
-        <v>72057</v>
+        <v>72252</v>
       </c>
       <c r="X24" s="54" t="s">
         <v>112</v>
       </c>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="76" t="s">
         <v>85</v>
       </c>
       <c r="AB24" s="44">
-        <v>81.98</v>
+        <v>81.97</v>
       </c>
       <c r="AC24" s="42">
-        <v>1.41</v>
+        <v>1.6</v>
       </c>
       <c r="AD24" s="43">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="AE24" s="44">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="AF24" s="45">
-        <v>11.49</v>
+        <v>11.36</v>
       </c>
       <c r="AG24" s="54" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="30"/>
       <c r="B25" s="67" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="49">
-        <v>636115</v>
+        <v>640892</v>
       </c>
       <c r="D25" s="49">
-        <v>14644</v>
+        <v>14303</v>
       </c>
       <c r="E25" s="49">
-        <v>4291</v>
+        <v>4805</v>
       </c>
       <c r="F25" s="50">
-        <v>79810</v>
+        <v>79517</v>
       </c>
       <c r="G25" s="51">
-        <v>169050</v>
+        <v>170569</v>
       </c>
       <c r="H25" s="31"/>
       <c r="I25" s="32"/>
       <c r="J25" s="65">
-        <v>87927</v>
+        <v>88324</v>
       </c>
       <c r="K25" s="49">
-        <v>2289</v>
+        <v>2036</v>
       </c>
       <c r="L25" s="49">
-        <v>119412</v>
+        <v>119868</v>
       </c>
       <c r="M25" s="52">
-        <v>86439</v>
+        <v>89080</v>
       </c>
       <c r="N25" s="53">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="O25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="R25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="S25" s="49">
-        <v>521452</v>
+        <v>526071</v>
       </c>
       <c r="T25" s="49">
-        <v>10169</v>
+        <v>10060</v>
       </c>
       <c r="U25" s="49">
-        <v>9055</v>
+        <v>9103</v>
       </c>
       <c r="V25" s="49">
-        <v>23187</v>
+        <v>23268</v>
       </c>
       <c r="W25" s="50">
-        <v>72252</v>
+        <v>72390</v>
       </c>
       <c r="X25" s="54" t="s">
         <v>113</v>
       </c>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="76" t="s">
         <v>86</v>
       </c>
       <c r="AB25" s="44">
-        <v>81.97</v>
+        <v>82.08</v>
       </c>
       <c r="AC25" s="42">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="AD25" s="43">
         <v>1.42</v>
       </c>
       <c r="AE25" s="44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="AF25" s="45">
-        <v>11.36</v>
+        <v>11.3</v>
       </c>
       <c r="AG25" s="54" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="30"/>
       <c r="B26" s="67" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="49">
-        <v>640892</v>
+        <v>642531</v>
       </c>
       <c r="D26" s="49">
-        <v>14303</v>
+        <v>16139</v>
       </c>
       <c r="E26" s="49">
-        <v>4805</v>
+        <v>4446</v>
       </c>
       <c r="F26" s="50">
-        <v>79517</v>
+        <v>79073</v>
       </c>
       <c r="G26" s="51">
-        <v>170569</v>
+        <v>171703</v>
       </c>
       <c r="H26" s="31"/>
       <c r="I26" s="32"/>
       <c r="J26" s="65">
-        <v>88324</v>
+        <v>87658</v>
       </c>
       <c r="K26" s="49">
-        <v>2036</v>
+        <v>2093</v>
       </c>
       <c r="L26" s="49">
-        <v>119868</v>
+        <v>120322</v>
       </c>
       <c r="M26" s="52">
-        <v>89080</v>
+        <v>88589</v>
       </c>
       <c r="N26" s="53">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="O26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="R26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="S26" s="49">
-        <v>526071</v>
+        <v>528742</v>
       </c>
       <c r="T26" s="49">
-        <v>10060</v>
+        <v>8864</v>
       </c>
       <c r="U26" s="49">
-        <v>9103</v>
+        <v>9107</v>
       </c>
       <c r="V26" s="49">
-        <v>23268</v>
+        <v>23310</v>
       </c>
       <c r="W26" s="50">
-        <v>72390</v>
+        <v>72508</v>
       </c>
       <c r="X26" s="54" t="s">
         <v>114</v>
       </c>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="76" t="s">
         <v>87</v>
       </c>
       <c r="AB26" s="44">
-        <v>82.08</v>
+        <v>82.29</v>
       </c>
       <c r="AC26" s="42">
-        <v>1.57</v>
+        <v>1.38</v>
       </c>
       <c r="AD26" s="43">
         <v>1.42</v>
       </c>
       <c r="AE26" s="44">
         <v>3.63</v>
       </c>
       <c r="AF26" s="45">
-        <v>11.3</v>
+        <v>11.28</v>
       </c>
       <c r="AG26" s="54" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="30"/>
       <c r="B27" s="67" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="49">
-        <v>642531</v>
+        <v>645600</v>
       </c>
       <c r="D27" s="49">
-        <v>16139</v>
+        <v>15225</v>
       </c>
       <c r="E27" s="49">
-        <v>4446</v>
+        <v>4265</v>
       </c>
       <c r="F27" s="50">
-        <v>79073</v>
+        <v>79483</v>
       </c>
       <c r="G27" s="51">
-        <v>171703</v>
+        <v>170938</v>
       </c>
       <c r="H27" s="31"/>
       <c r="I27" s="32"/>
       <c r="J27" s="65">
-        <v>87658</v>
+        <v>88892</v>
       </c>
       <c r="K27" s="49">
-        <v>2093</v>
+        <v>1812</v>
       </c>
       <c r="L27" s="49">
-        <v>120322</v>
+        <v>120677</v>
       </c>
       <c r="M27" s="52">
-        <v>88589</v>
+        <v>91689</v>
       </c>
       <c r="N27" s="53">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="O27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="R27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="S27" s="49">
-        <v>528742</v>
+        <v>529504</v>
       </c>
       <c r="T27" s="49">
-        <v>8864</v>
+        <v>11002</v>
       </c>
       <c r="U27" s="49">
-        <v>9107</v>
+        <v>9136</v>
       </c>
       <c r="V27" s="49">
-        <v>23310</v>
+        <v>23337</v>
       </c>
       <c r="W27" s="50">
-        <v>72508</v>
+        <v>72620</v>
       </c>
       <c r="X27" s="54" t="s">
         <v>115</v>
       </c>
       <c r="Y27" s="34"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB27" s="44">
-        <v>82.29</v>
+        <v>82.02</v>
       </c>
       <c r="AC27" s="42">
-        <v>1.38</v>
+        <v>1.7</v>
       </c>
       <c r="AD27" s="43">
         <v>1.42</v>
       </c>
       <c r="AE27" s="44">
-        <v>3.63</v>
+        <v>3.61</v>
       </c>
       <c r="AF27" s="45">
-        <v>11.28</v>
+        <v>11.25</v>
       </c>
       <c r="AG27" s="54" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="30"/>
       <c r="B28" s="67" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="49">
-        <v>645600</v>
+        <v>645500</v>
       </c>
       <c r="D28" s="49">
-        <v>15225</v>
+        <v>15162</v>
       </c>
       <c r="E28" s="49">
-        <v>4265</v>
+        <v>4876</v>
       </c>
       <c r="F28" s="50">
-        <v>79483</v>
+        <v>80208</v>
       </c>
       <c r="G28" s="51">
-        <v>170938</v>
+        <v>168457</v>
       </c>
       <c r="H28" s="31"/>
       <c r="I28" s="32"/>
       <c r="J28" s="65">
-        <v>88892</v>
+        <v>90270</v>
       </c>
       <c r="K28" s="49">
-        <v>1812</v>
+        <v>1938</v>
       </c>
       <c r="L28" s="49">
-        <v>120677</v>
+        <v>120963</v>
       </c>
       <c r="M28" s="52">
-        <v>91689</v>
+        <v>90743</v>
       </c>
       <c r="N28" s="53">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="O28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="R28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="S28" s="49">
-        <v>529504</v>
+        <v>529375</v>
       </c>
       <c r="T28" s="49">
-        <v>11002</v>
+        <v>10765</v>
       </c>
       <c r="U28" s="49">
-        <v>9136</v>
+        <v>9109</v>
       </c>
       <c r="V28" s="49">
-        <v>23337</v>
+        <v>23368</v>
       </c>
       <c r="W28" s="50">
-        <v>72620</v>
+        <v>72883</v>
       </c>
       <c r="X28" s="54" t="s">
         <v>116</v>
       </c>
       <c r="Y28" s="34"/>
       <c r="Z28" s="34"/>
       <c r="AA28" s="76" t="s">
         <v>89</v>
       </c>
       <c r="AB28" s="44">
-        <v>82.02</v>
+        <v>82.01</v>
       </c>
       <c r="AC28" s="42">
-        <v>1.7</v>
+        <v>1.67</v>
       </c>
       <c r="AD28" s="43">
-        <v>1.42</v>
+        <v>1.41</v>
       </c>
       <c r="AE28" s="44">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="AF28" s="45">
-        <v>11.25</v>
+        <v>11.29</v>
       </c>
       <c r="AG28" s="54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="30"/>
       <c r="B29" s="67" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="49">
-        <v>645500</v>
+        <v>651419</v>
       </c>
       <c r="D29" s="49">
-        <v>15162</v>
+        <v>15324</v>
       </c>
       <c r="E29" s="49">
-        <v>4876</v>
+        <v>4965</v>
       </c>
       <c r="F29" s="50">
-        <v>80208</v>
+        <v>81286</v>
       </c>
       <c r="G29" s="51">
-        <v>168457</v>
+        <v>171303</v>
       </c>
       <c r="H29" s="31"/>
       <c r="I29" s="32"/>
       <c r="J29" s="65">
-        <v>90270</v>
+        <v>91486</v>
       </c>
       <c r="K29" s="49">
-        <v>1938</v>
+        <v>1994</v>
       </c>
       <c r="L29" s="49">
-        <v>120963</v>
+        <v>121449</v>
       </c>
       <c r="M29" s="52">
-        <v>90743</v>
+        <v>90571</v>
       </c>
       <c r="N29" s="53">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="O29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="R29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="S29" s="49">
-        <v>529375</v>
+        <v>535283</v>
       </c>
       <c r="T29" s="49">
-        <v>10765</v>
+        <v>10431</v>
       </c>
       <c r="U29" s="49">
-        <v>9109</v>
+        <v>9181</v>
       </c>
       <c r="V29" s="49">
-        <v>23368</v>
+        <v>23481</v>
       </c>
       <c r="W29" s="50">
-        <v>72883</v>
+        <v>73043</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>117</v>
       </c>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
       <c r="AA29" s="76" t="s">
         <v>90</v>
       </c>
       <c r="AB29" s="44">
-        <v>82.01</v>
+        <v>82.17</v>
       </c>
       <c r="AC29" s="42">
-        <v>1.67</v>
+        <v>1.6</v>
       </c>
       <c r="AD29" s="43">
         <v>1.41</v>
       </c>
       <c r="AE29" s="44">
-        <v>3.62</v>
+        <v>3.6</v>
       </c>
       <c r="AF29" s="45">
-        <v>11.29</v>
+        <v>11.21</v>
       </c>
       <c r="AG29" s="54" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="30"/>
-      <c r="B30" s="67" t="s">
+      <c r="B30" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="C30" s="49">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="51"/>
       <c r="H30" s="31"/>
       <c r="I30" s="32"/>
-      <c r="J30" s="65">
-[...14 lines deleted...]
-      <c r="O30" s="54" t="s">
+      <c r="J30" s="65"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="52"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="75" t="s">
         <v>118</v>
       </c>
-      <c r="R30" s="76" t="s">
+      <c r="R30" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="S30" s="49">
-[...14 lines deleted...]
-      <c r="X30" s="54" t="s">
+      <c r="S30" s="49"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="50"/>
+      <c r="X30" s="75" t="s">
         <v>118</v>
       </c>
       <c r="Y30" s="34"/>
       <c r="Z30" s="34"/>
-      <c r="AA30" s="76" t="s">
+      <c r="AA30" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="AB30" s="44">
-[...14 lines deleted...]
-      <c r="AG30" s="54" t="s">
+      <c r="AB30" s="44"/>
+      <c r="AC30" s="42"/>
+      <c r="AD30" s="43"/>
+      <c r="AE30" s="44"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="75" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="30"/>
-      <c r="B31" s="68" t="s">
+      <c r="B31" s="67" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="49"/>
-[...3 lines deleted...]
-      <c r="G31" s="51"/>
+      <c r="C31" s="49">
+        <v>658544</v>
+      </c>
+      <c r="D31" s="49">
+        <v>16247</v>
+      </c>
+      <c r="E31" s="49">
+        <v>4663</v>
+      </c>
+      <c r="F31" s="50">
+        <v>84219</v>
+      </c>
+      <c r="G31" s="51">
+        <v>173668</v>
+      </c>
       <c r="H31" s="31"/>
       <c r="I31" s="32"/>
-      <c r="J31" s="65"/>
-[...4 lines deleted...]
-      <c r="O31" s="75" t="s">
+      <c r="J31" s="65">
+        <v>92689</v>
+      </c>
+      <c r="K31" s="49">
+        <v>1856</v>
+      </c>
+      <c r="L31" s="49">
+        <v>122397</v>
+      </c>
+      <c r="M31" s="52">
+        <v>89841</v>
+      </c>
+      <c r="N31" s="53">
+        <v>72965</v>
+      </c>
+      <c r="O31" s="54" t="s">
         <v>119</v>
       </c>
-      <c r="R31" s="77" t="s">
+      <c r="R31" s="76" t="s">
         <v>92</v>
       </c>
-      <c r="S31" s="49"/>
-[...4 lines deleted...]
-      <c r="X31" s="75" t="s">
+      <c r="S31" s="49">
+        <v>542808</v>
+      </c>
+      <c r="T31" s="49">
+        <v>10112</v>
+      </c>
+      <c r="U31" s="49">
+        <v>9201</v>
+      </c>
+      <c r="V31" s="49">
+        <v>23458</v>
+      </c>
+      <c r="W31" s="50">
+        <v>72965</v>
+      </c>
+      <c r="X31" s="54" t="s">
         <v>119</v>
       </c>
       <c r="Y31" s="34"/>
       <c r="Z31" s="34"/>
-      <c r="AA31" s="77" t="s">
+      <c r="AA31" s="76" t="s">
         <v>92</v>
       </c>
-      <c r="AB31" s="44"/>
-[...4 lines deleted...]
-      <c r="AG31" s="75" t="s">
+      <c r="AB31" s="44">
+        <v>82.43</v>
+      </c>
+      <c r="AC31" s="42">
+        <v>1.54</v>
+      </c>
+      <c r="AD31" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="AE31" s="44">
+        <v>3.56</v>
+      </c>
+      <c r="AF31" s="45">
+        <v>11.08</v>
+      </c>
+      <c r="AG31" s="54" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="30"/>
       <c r="B32" s="67" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="49">
-        <v>658544</v>
+        <v>662581</v>
       </c>
       <c r="D32" s="49">
-        <v>16247</v>
+        <v>15751</v>
       </c>
       <c r="E32" s="49">
-        <v>4663</v>
+        <v>4676</v>
       </c>
       <c r="F32" s="50">
-        <v>84219</v>
+        <v>80716</v>
       </c>
       <c r="G32" s="51">
-        <v>173668</v>
+        <v>179829</v>
       </c>
       <c r="H32" s="31"/>
       <c r="I32" s="32"/>
       <c r="J32" s="65">
-        <v>92689</v>
+        <v>93699</v>
       </c>
       <c r="K32" s="49">
-        <v>1856</v>
+        <v>1944</v>
       </c>
       <c r="L32" s="49">
-        <v>122397</v>
+        <v>122940</v>
       </c>
       <c r="M32" s="52">
-        <v>89841</v>
+        <v>89381</v>
       </c>
       <c r="N32" s="53">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="O32" s="54" t="s">
         <v>120</v>
       </c>
       <c r="R32" s="76" t="s">
         <v>93</v>
       </c>
       <c r="S32" s="49">
-        <v>542808</v>
+        <v>546960</v>
       </c>
       <c r="T32" s="49">
-        <v>10112</v>
+        <v>9313</v>
       </c>
       <c r="U32" s="49">
-        <v>9201</v>
+        <v>9189</v>
       </c>
       <c r="V32" s="49">
-        <v>23458</v>
+        <v>23475</v>
       </c>
       <c r="W32" s="50">
-        <v>72965</v>
+        <v>73645</v>
       </c>
       <c r="X32" s="54" t="s">
         <v>120</v>
       </c>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="76" t="s">
         <v>93</v>
       </c>
       <c r="AB32" s="44">
-        <v>82.43</v>
+        <v>82.55</v>
       </c>
       <c r="AC32" s="42">
-        <v>1.54</v>
+        <v>1.41</v>
       </c>
       <c r="AD32" s="43">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="AE32" s="44">
-        <v>3.56</v>
+        <v>3.54</v>
       </c>
       <c r="AF32" s="45">
-        <v>11.08</v>
+        <v>11.11</v>
       </c>
       <c r="AG32" s="54" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="30"/>
       <c r="B33" s="67" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="49">
-        <v>662581</v>
+        <v>662253</v>
       </c>
       <c r="D33" s="49">
-        <v>15751</v>
+        <v>16014</v>
       </c>
       <c r="E33" s="49">
-        <v>4676</v>
+        <v>4310</v>
       </c>
       <c r="F33" s="50">
-        <v>80716</v>
+        <v>83417</v>
       </c>
       <c r="G33" s="51">
-        <v>179829</v>
+        <v>174267</v>
       </c>
       <c r="H33" s="31"/>
       <c r="I33" s="32"/>
       <c r="J33" s="65">
-        <v>93699</v>
+        <v>96767</v>
       </c>
       <c r="K33" s="49">
-        <v>1944</v>
+        <v>2250</v>
       </c>
       <c r="L33" s="49">
-        <v>122940</v>
+        <v>122866</v>
       </c>
       <c r="M33" s="52">
-        <v>89381</v>
+        <v>89140</v>
       </c>
       <c r="N33" s="53">
-        <v>73645</v>
+        <v>73222</v>
       </c>
       <c r="O33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="R33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="S33" s="49">
-        <v>546960</v>
+        <v>547017</v>
       </c>
       <c r="T33" s="49">
-        <v>9313</v>
+        <v>9493</v>
       </c>
       <c r="U33" s="49">
-        <v>9189</v>
+        <v>9157</v>
       </c>
       <c r="V33" s="49">
-        <v>23475</v>
+        <v>23363</v>
       </c>
       <c r="W33" s="50">
-        <v>73645</v>
+        <v>73222</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>121</v>
       </c>
       <c r="Y33" s="34"/>
       <c r="Z33" s="34"/>
       <c r="AA33" s="76" t="s">
         <v>94</v>
       </c>
       <c r="AB33" s="44">
-        <v>82.55</v>
+        <v>82.6</v>
       </c>
       <c r="AC33" s="42">
-        <v>1.41</v>
+        <v>1.43</v>
       </c>
       <c r="AD33" s="43">
-        <v>1.39</v>
+        <v>1.38</v>
       </c>
       <c r="AE33" s="44">
-        <v>3.54</v>
+        <v>3.53</v>
       </c>
       <c r="AF33" s="45">
-        <v>11.11</v>
+        <v>11.06</v>
       </c>
       <c r="AG33" s="54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="30"/>
       <c r="B34" s="67" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="49">
-        <v>662253</v>
+        <v>671579</v>
       </c>
       <c r="D34" s="49">
-        <v>16014</v>
+        <v>15708</v>
       </c>
       <c r="E34" s="49">
-        <v>4310</v>
+        <v>4200</v>
       </c>
       <c r="F34" s="50">
-        <v>83417</v>
+        <v>86140</v>
       </c>
       <c r="G34" s="51">
-        <v>174267</v>
+        <v>178135</v>
       </c>
       <c r="H34" s="31"/>
       <c r="I34" s="32"/>
       <c r="J34" s="65">
-        <v>96767</v>
+        <v>97772</v>
       </c>
       <c r="K34" s="49">
-        <v>2250</v>
+        <v>2238</v>
       </c>
       <c r="L34" s="49">
-        <v>122866</v>
+        <v>122847</v>
       </c>
       <c r="M34" s="52">
-        <v>89140</v>
+        <v>91449</v>
       </c>
       <c r="N34" s="53">
-        <v>73222</v>
+        <v>73090</v>
       </c>
       <c r="O34" s="54" t="s">
         <v>122</v>
       </c>
       <c r="R34" s="76" t="s">
         <v>95</v>
       </c>
       <c r="S34" s="49">
-        <v>547017</v>
+        <v>556436</v>
       </c>
       <c r="T34" s="49">
-        <v>9493</v>
+        <v>9446</v>
       </c>
       <c r="U34" s="49">
-        <v>9157</v>
+        <v>9215</v>
       </c>
       <c r="V34" s="49">
-        <v>23363</v>
+        <v>23393</v>
       </c>
       <c r="W34" s="50">
-        <v>73222</v>
+        <v>73090</v>
       </c>
       <c r="X34" s="54" t="s">
         <v>122</v>
       </c>
       <c r="Y34" s="34"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="76" t="s">
         <v>95</v>
       </c>
       <c r="AB34" s="44">
-        <v>82.6</v>
+        <v>82.85</v>
       </c>
       <c r="AC34" s="42">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
       <c r="AD34" s="43">
-        <v>1.38</v>
+        <v>1.37</v>
       </c>
       <c r="AE34" s="44">
-        <v>3.53</v>
+        <v>3.48</v>
       </c>
       <c r="AF34" s="45">
-        <v>11.06</v>
+        <v>10.88</v>
       </c>
       <c r="AG34" s="54" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="30"/>
       <c r="B35" s="67" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="49">
-        <v>671579</v>
+        <v>678233</v>
       </c>
       <c r="D35" s="49">
-        <v>15708</v>
+        <v>16213</v>
       </c>
       <c r="E35" s="49">
-        <v>4200</v>
+        <v>4523</v>
       </c>
       <c r="F35" s="50">
-        <v>86140</v>
+        <v>84303</v>
       </c>
       <c r="G35" s="51">
-        <v>178135</v>
+        <v>182087</v>
       </c>
       <c r="H35" s="31"/>
       <c r="I35" s="32"/>
       <c r="J35" s="65">
-        <v>97772</v>
+        <v>99627</v>
       </c>
       <c r="K35" s="49">
-        <v>2238</v>
+        <v>2184</v>
       </c>
       <c r="L35" s="49">
-        <v>122847</v>
+        <v>122728</v>
       </c>
       <c r="M35" s="52">
-        <v>91449</v>
+        <v>93799</v>
       </c>
       <c r="N35" s="53">
-        <v>73090</v>
+        <v>72768</v>
       </c>
       <c r="O35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="R35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="S35" s="49">
-        <v>556436</v>
+        <v>563733</v>
       </c>
       <c r="T35" s="49">
-        <v>9446</v>
+        <v>9160</v>
       </c>
       <c r="U35" s="49">
-        <v>9215</v>
+        <v>9203</v>
       </c>
       <c r="V35" s="49">
-        <v>23393</v>
+        <v>23369</v>
       </c>
       <c r="W35" s="50">
-        <v>73090</v>
+        <v>72768</v>
       </c>
       <c r="X35" s="54" t="s">
         <v>123</v>
       </c>
       <c r="Y35" s="34"/>
       <c r="Z35" s="34"/>
       <c r="AA35" s="76" t="s">
         <v>96</v>
       </c>
       <c r="AB35" s="44">
-        <v>82.85</v>
+        <v>83.12</v>
       </c>
       <c r="AC35" s="42">
-        <v>1.41</v>
+        <v>1.35</v>
       </c>
       <c r="AD35" s="43">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
       <c r="AE35" s="44">
-        <v>3.48</v>
+        <v>3.45</v>
       </c>
       <c r="AF35" s="45">
-        <v>10.88</v>
+        <v>10.73</v>
       </c>
       <c r="AG35" s="54" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:33" s="33" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="30"/>
       <c r="B36" s="67" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="49">
-        <v>678221</v>
+        <v>678817</v>
       </c>
       <c r="D36" s="49">
-        <v>16201</v>
+        <v>17160</v>
       </c>
       <c r="E36" s="49">
-        <v>4523</v>
+        <v>4400</v>
       </c>
       <c r="F36" s="50">
-        <v>84303</v>
+        <v>86727</v>
       </c>
       <c r="G36" s="51">
-        <v>182087</v>
+        <v>178797</v>
       </c>
       <c r="H36" s="31"/>
       <c r="I36" s="32"/>
       <c r="J36" s="65">
-        <v>99627</v>
+        <v>99765</v>
       </c>
       <c r="K36" s="49">
-        <v>2184</v>
+        <v>2064</v>
       </c>
       <c r="L36" s="49">
-        <v>122728</v>
+        <v>122442</v>
       </c>
       <c r="M36" s="52">
-        <v>93799</v>
+        <v>95010</v>
       </c>
       <c r="N36" s="53">
-        <v>72768</v>
+        <v>72450</v>
       </c>
       <c r="O36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="R36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="S36" s="49">
-        <v>563733</v>
+        <v>562952</v>
       </c>
       <c r="T36" s="49">
-        <v>9160</v>
+        <v>10873</v>
       </c>
       <c r="U36" s="49">
-        <v>9203</v>
+        <v>9131</v>
       </c>
       <c r="V36" s="49">
-        <v>23358</v>
+        <v>23410</v>
       </c>
       <c r="W36" s="50">
-        <v>72768</v>
+        <v>72450</v>
       </c>
       <c r="X36" s="54" t="s">
         <v>111</v>
       </c>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
       <c r="AA36" s="76" t="s">
         <v>84</v>
       </c>
       <c r="AB36" s="44">
-        <v>83.12</v>
+        <v>82.93</v>
       </c>
       <c r="AC36" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="AD36" s="43">
         <v>1.35</v>
       </c>
-      <c r="AD36" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="AE36" s="44">
-        <v>3.44</v>
+        <v>3.45</v>
       </c>
       <c r="AF36" s="45">
-        <v>10.73</v>
+        <v>10.67</v>
       </c>
       <c r="AG36" s="54" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:33" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="56" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="58" t="s">
         <v>49</v>
       </c>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="1"/>