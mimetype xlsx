--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -1,199 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11501EXCEL_ODS\11501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1111933A-4D27-4129-A02A-44DC23D7518A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB6781A8-462F-47B0-8053-D89AF8CC4F65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{AE6880B6-215D-4CE5-B4AC-F88F9D33B6A9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{A011DE79-D42A-4C53-A149-6837F70D6A03}"/>
   </bookViews>
   <sheets>
     <sheet name="140" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'140'!$A$2:$BE$43</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcMode="manual"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="U34" i="4" l="1"/>
-  <c r="Z34" i="4" s="1"/>
+  <c r="Z34" i="4" l="1"/>
+  <c r="X34" i="4"/>
+  <c r="Z33" i="4"/>
+  <c r="X33" i="4"/>
+  <c r="W33" i="4"/>
   <c r="U33" i="4"/>
-  <c r="W33" i="4" s="1"/>
+  <c r="Z32" i="4"/>
+  <c r="X32" i="4"/>
+  <c r="W32" i="4"/>
   <c r="U32" i="4"/>
-  <c r="Z32" i="4" s="1"/>
+  <c r="Z31" i="4"/>
   <c r="X31" i="4"/>
+  <c r="W31" i="4"/>
   <c r="U31" i="4"/>
-  <c r="Z31" i="4" s="1"/>
-[...3 lines deleted...]
-  <c r="Z29" i="4" s="1"/>
+  <c r="V31" i="4" s="1"/>
+  <c r="Z30" i="4"/>
+  <c r="X30" i="4"/>
+  <c r="Z29" i="4"/>
+  <c r="X29" i="4"/>
+  <c r="Z28" i="4"/>
   <c r="X28" i="4"/>
-  <c r="U28" i="4"/>
-[...4 lines deleted...]
-  <c r="Z26" i="4" s="1"/>
+  <c r="Z27" i="4"/>
+  <c r="X27" i="4"/>
+  <c r="Z26" i="4"/>
+  <c r="X26" i="4"/>
+  <c r="Z25" i="4"/>
   <c r="X25" i="4"/>
-  <c r="U25" i="4"/>
-[...4 lines deleted...]
-  <c r="Z23" i="4" s="1"/>
+  <c r="Z24" i="4"/>
+  <c r="X24" i="4"/>
+  <c r="Z23" i="4"/>
+  <c r="X23" i="4"/>
+  <c r="Z22" i="4"/>
   <c r="X22" i="4"/>
-  <c r="U22" i="4"/>
-[...2 lines deleted...]
-  <c r="W21" i="4" s="1"/>
+  <c r="Z21" i="4"/>
+  <c r="X21" i="4"/>
+  <c r="Z20" i="4"/>
+  <c r="X20" i="4"/>
   <c r="W20" i="4"/>
   <c r="U20" i="4"/>
-  <c r="Z20" i="4" s="1"/>
+  <c r="Z19" i="4"/>
   <c r="X19" i="4"/>
   <c r="W19" i="4"/>
   <c r="U19" i="4"/>
-  <c r="Z19" i="4" s="1"/>
+  <c r="Z18" i="4"/>
+  <c r="X18" i="4"/>
   <c r="W18" i="4"/>
   <c r="U18" i="4"/>
-  <c r="Z18" i="4" s="1"/>
+  <c r="Z17" i="4"/>
+  <c r="X17" i="4"/>
   <c r="W17" i="4"/>
   <c r="U17" i="4"/>
-  <c r="Z17" i="4" s="1"/>
+  <c r="Z16" i="4"/>
   <c r="X16" i="4"/>
   <c r="W16" i="4"/>
   <c r="U16" i="4"/>
-  <c r="Z16" i="4" s="1"/>
+  <c r="Z15" i="4"/>
+  <c r="X15" i="4"/>
   <c r="W15" i="4"/>
   <c r="U15" i="4"/>
-  <c r="X15" i="4" s="1"/>
+  <c r="Z14" i="4"/>
+  <c r="X14" i="4"/>
   <c r="W14" i="4"/>
   <c r="U14" i="4"/>
-  <c r="Z14" i="4" s="1"/>
+  <c r="Z13" i="4"/>
   <c r="X13" i="4"/>
   <c r="W13" i="4"/>
   <c r="U13" i="4"/>
-  <c r="Z13" i="4" s="1"/>
+  <c r="Z12" i="4"/>
+  <c r="X12" i="4"/>
   <c r="W12" i="4"/>
   <c r="U12" i="4"/>
-  <c r="X12" i="4" s="1"/>
+  <c r="Z11" i="4"/>
+  <c r="X11" i="4"/>
   <c r="W11" i="4"/>
   <c r="U11" i="4"/>
-  <c r="Z11" i="4" s="1"/>
+  <c r="Z10" i="4"/>
   <c r="X10" i="4"/>
   <c r="W10" i="4"/>
   <c r="U10" i="4"/>
-  <c r="Z10" i="4" s="1"/>
+  <c r="Z9" i="4"/>
+  <c r="X9" i="4"/>
   <c r="W9" i="4"/>
   <c r="U9" i="4"/>
-  <c r="Z9" i="4" s="1"/>
+  <c r="Z8" i="4"/>
+  <c r="X8" i="4"/>
   <c r="W8" i="4"/>
   <c r="U8" i="4"/>
-  <c r="Z8" i="4" s="1"/>
-[...33 lines deleted...]
-  <c r="X34" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="165">
   <si>
     <r>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頁</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -2750,140 +2728,158 @@
   <si>
     <t>109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>114年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>　　  3月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  4月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  5月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  6月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  7月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  8月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  9月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 10月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 11月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 12月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  1月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>　　  2月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　  3月</t>
-[...44 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
   </si>
   <si>
     <t xml:space="preserve">         Feb.</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         Jan.</t>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Ⅱ</t>
+  </si>
+  <si>
+    <t>Ⅲ</t>
+  </si>
+  <si>
+    <t>IV</t>
+  </si>
+  <si>
+    <t>...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="30">
     <numFmt numFmtId="176" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;????_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="#\ ##0.000"/>
     <numFmt numFmtId="180" formatCode="#\ ##0"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0.00_ "/>
     <numFmt numFmtId="183" formatCode="0.000"/>
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
     <numFmt numFmtId="185" formatCode="\+#,##0.00\ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="186" formatCode="###\ ##0.00;\-###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="###\ ##0"/>
     <numFmt numFmtId="188" formatCode="########0.00"/>
     <numFmt numFmtId="189" formatCode="#\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="190" formatCode="###\ ###\ ##0.00;\-###\ ###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="191" formatCode="##\ ##0.0"/>
     <numFmt numFmtId="192" formatCode="###\ ###\ ##0.0"/>
     <numFmt numFmtId="193" formatCode="#\ ###\ ###\ ##0.0"/>
@@ -4090,806 +4086,721 @@
     </xf>
     <xf numFmtId="193" fontId="15" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="204" fontId="16" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="205" fontId="16" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="205" fontId="15" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="205" fontId="15" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="15" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="176" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="32" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="29" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...161 lines deleted...]
-    <xf numFmtId="176" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="sample" xfId="1" xr:uid="{836A0F04-CC7D-4437-B8B6-75F5CDAE2805}"/>
+    <cellStyle name="sample" xfId="1" xr:uid="{EF89B185-54C6-40D2-A264-FED0065ABB0D}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="年資料" xfId="2" xr:uid="{A1DC9329-C791-43E1-970A-29F2BFB8B371}"/>
+    <cellStyle name="年資料" xfId="2" xr:uid="{CFDC36E7-C6D1-4DC9-A408-2F93F9827F3C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28564</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47644</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>29</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9514</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>842190</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>194341</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="32" name="群組 31">
+        <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7F2810E-8C69-46CE-8A9F-C62C15BD78E4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B6F855-0052-4C66-A99B-C3291F9AC653}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="14458949" y="5086339"/>
-[...2 lines deleted...]
-          <a:chExt cx="4489154" cy="2634500"/>
+          <a:off x="18535650" y="7953394"/>
+          <a:ext cx="804090" cy="365772"/>
+          <a:chOff x="16212553" y="6747711"/>
+          <a:chExt cx="804090" cy="357566"/>
         </a:xfrm>
       </xdr:grpSpPr>
-      <xdr:grpSp>
-[...1 lines deleted...]
-          <xdr:cNvPr id="33" name="群組 9">
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="3" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB3CAFB3-D1D5-104F-1C15-207D5548F1E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CA0EE6B-2F24-3173-6240-38AC24927C6C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
-          <xdr:cNvGrpSpPr>
-[...3 lines deleted...]
-        <xdr:grpSpPr bwMode="auto">
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="12573000" y="4640902"/>
-[...2 lines deleted...]
-            <a:chExt cx="2499360" cy="190749"/>
+            <a:off x="16212553" y="6747711"/>
+            <a:ext cx="804090" cy="177232"/>
           </a:xfrm>
-        </xdr:grpSpPr>
-[...20 lines deleted...]
-            </a:prstGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
             <a:noFill/>
-            <a:ln>
-[...60 lines deleted...]
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:endParaRPr>
-[...27 lines deleted...]
-            </a:ln>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="Text Box 1">
             <a:extLst>
-              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-[...14 lines deleted...]
-                </a14:hiddenLine>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F158F794-8685-1A7A-70ED-80F36463BF14}"/>
               </a:ext>
             </a:extLst>
-          </xdr:spPr>
-[...38 lines deleted...]
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16212553" y="6928045"/>
+            <a:ext cx="804090" cy="177232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-              </a:endParaRPr>
-[...101 lines deleted...]
-      </xdr:grpSp>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>266706</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>19065</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="5" name="群組 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6AC792-6256-40EC-AEBB-BA91136BA69D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="14468481" y="5238750"/>
+          <a:ext cx="3009909" cy="3429000"/>
+          <a:chOff x="12678271" y="4644692"/>
+          <a:chExt cx="2835942" cy="2670696"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="34" name="群組 13">
+          <xdr:cNvPr id="6" name="群組 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ACE1801-123F-7905-A496-7C223475D21D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1714B9-6B6C-8888-35A4-2EE9D4208509}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr>
             <a:grpSpLocks/>
           </xdr:cNvGrpSpPr>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr bwMode="auto">
           <a:xfrm>
-            <a:off x="12573000" y="6065921"/>
-            <a:ext cx="2770364" cy="178505"/>
+            <a:off x="12678271" y="5884947"/>
+            <a:ext cx="2808450" cy="186557"/>
             <a:chOff x="11361420" y="7208520"/>
-            <a:chExt cx="2499360" cy="182880"/>
+            <a:chExt cx="2569908" cy="182880"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="56" name="Text Box 1">
+            <xdr:cNvPr id="19" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{155CD1C1-DD28-E27A-D4F9-B5BB27EBDC17}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2C75841-EDE1-983B-9346-E19508EF9C8F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="11361420" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
@@ -4940,64 +4851,64 @@
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>r</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="57" name="Text Box 1">
+            <xdr:cNvPr id="20" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{462062A2-01C7-46DB-F7F5-D31CD9BC1DF6}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B718AC8-68A5-0B73-AB73-3E73133D8D8F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="12269709" y="7208520"/>
+              <a:off x="12376982" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
@@ -5038,64 +4949,64 @@
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>r</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="58" name="Text Box 1">
+            <xdr:cNvPr id="21" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B877E96-A5F7-EAA3-3FE6-4139FB553662}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50215B37-783D-5A64-90D1-D55B76C630D6}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="13177997" y="7208520"/>
+              <a:off x="13248545" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
@@ -5137,75 +5048,75 @@
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>r</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="35" name="群組 13">
+          <xdr:cNvPr id="7" name="群組 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D700DC9-50AF-A930-BE86-2E4C84942CA2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F7DB41-0FD9-53A3-0F07-9D1B8C638081}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr>
             <a:grpSpLocks/>
           </xdr:cNvGrpSpPr>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr bwMode="auto">
           <a:xfrm>
-            <a:off x="12573000" y="6577263"/>
-            <a:ext cx="2780946" cy="178506"/>
+            <a:off x="12678276" y="6389271"/>
+            <a:ext cx="2835937" cy="185555"/>
             <a:chOff x="11361420" y="7208520"/>
-            <a:chExt cx="2499360" cy="182880"/>
+            <a:chExt cx="2585031" cy="182880"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="53" name="Text Box 1">
+            <xdr:cNvPr id="16" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74110841-EA2E-CC65-C28D-C73CAD94A2CD}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128F2AF5-2E90-4C32-8AFB-2DBFEDAC9386}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="11361420" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
@@ -5256,64 +5167,64 @@
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="54" name="Text Box 1">
+            <xdr:cNvPr id="17" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406C80F3-B30F-6237-4A09-7EC01976AF2F}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B998B282-399D-5A6B-6CB3-C5FC4A41AE65}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="12269709" y="7208520"/>
+              <a:off x="12352027" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
@@ -5354,64 +5265,64 @@
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="55" name="Text Box 1">
+            <xdr:cNvPr id="18" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{075F4875-FBCC-62C1-58BF-64C98304E0CF}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9847D421-8ABA-3610-3440-7E29E3EB4893}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="13177997" y="7208520"/>
+              <a:off x="13263668" y="7208520"/>
               <a:ext cx="682783" cy="182880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
@@ -5453,9394 +5364,3328 @@
                   <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="新細明體"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="36" name="群組 35">
+          <xdr:cNvPr id="8" name="群組 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BA75B03-BD38-7EAD-3F11-69D8B842E0B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC8087B-6AD1-7FBC-C588-D72A7E152272}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
-            <a:off x="16212553" y="4485809"/>
-[...2 lines deleted...]
-            <a:chExt cx="849601" cy="366150"/>
+            <a:off x="12848723" y="7065043"/>
+            <a:ext cx="2337069" cy="250345"/>
+            <a:chOff x="12573000" y="7088605"/>
+            <a:chExt cx="2339176" cy="237224"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="51" name="Text Box 1">
+            <xdr:cNvPr id="13" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520AA27E-991B-F625-9F68-D0ECE11A722E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B116EAE0-EF64-9D9D-5E91-E3952F95A4E8}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="16212553" y="4485809"/>
-              <a:ext cx="849601" cy="188021"/>
+              <a:off x="12573000" y="7088607"/>
+              <a:ext cx="316265" cy="237222"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>r</a:t>
+                <a:t>f</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="52" name="Text Box 1">
+            <xdr:cNvPr id="14" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B97414-CFF7-20FC-6777-A8A82E1FC388}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F85CA6F2-BA13-F458-93F3-2E43CAB8C6D1}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="16212553" y="4663938"/>
-              <a:ext cx="849601" cy="188021"/>
+              <a:off x="14595911" y="7088606"/>
+              <a:ext cx="316265" cy="237222"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>r</a:t>
+                <a:t>f</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
-      </xdr:grpSp>
-[...21 lines deleted...]
-            <xdr:cNvPr id="38" name="群組 37">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="15" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A32A78-F1D3-CA52-3340-C58D9DE01980}"/>
-[...1075 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03B41C9B-923C-53E0-9DC3-3FDA64B9BF6E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DE8C31E-4B8C-C269-66AE-86500B3B0322}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="16212553" y="6938856"/>
-              <a:ext cx="849601" cy="181453"/>
+              <a:off x="13573708" y="7088605"/>
+              <a:ext cx="316265" cy="237222"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>p</a:t>
+                <a:t>f</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
-    </xdr:grpSp>
-[...255 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="65" name="群組 53">
+          <xdr:cNvPr id="9" name="群組 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{332B99B8-D1DB-4431-4EBF-73E27C1B9023}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{489D25C0-850D-822F-9E52-D464778483F4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
-          <xdr:cNvGrpSpPr>
-[...1 lines deleted...]
-          </xdr:cNvGrpSpPr>
+          <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
-        <xdr:grpSpPr bwMode="auto">
+        <xdr:grpSpPr>
           <a:xfrm>
-            <a:off x="17405684" y="4702342"/>
-[...2 lines deleted...]
-            <a:chExt cx="2179320" cy="182880"/>
+            <a:off x="12808619" y="4644692"/>
+            <a:ext cx="2360633" cy="248280"/>
+            <a:chOff x="12573000" y="4702342"/>
+            <a:chExt cx="2362824" cy="235157"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="74" name="Text Box 1">
+            <xdr:cNvPr id="10" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A9B711-F013-7491-96BA-B8B5F98E3035}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{267861E3-8B4A-8396-5A42-245E91CD3AB8}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="17173646" y="7208520"/>
-              <a:ext cx="718114" cy="182880"/>
+              <a:off x="14619559" y="4702342"/>
+              <a:ext cx="316265" cy="235157"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                  <a:ea typeface="新細明體"/>
+                  <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200" b="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="75" name="Text Box 1">
+            <xdr:cNvPr id="11" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{652C05D8-9B4F-CBAA-5B8D-D02EDB560B16}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EC071B8-428F-4BC9-FC37-8E25C9F351EE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="16443043" y="7208520"/>
-              <a:ext cx="718114" cy="182880"/>
+              <a:off x="13587986" y="4702342"/>
+              <a:ext cx="316265" cy="235157"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                  <a:ea typeface="新細明體"/>
+                  <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200" b="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="76" name="Text Box 1">
+            <xdr:cNvPr id="12" name="Text Box 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20E5494F-FCF2-A64B-68E2-00138A47531B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6032129-A543-4A33-1088-9FE61E278744}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
-              <a:off x="15712440" y="7208520"/>
-              <a:ext cx="718114" cy="182880"/>
+              <a:off x="12573000" y="4702342"/>
+              <a:ext cx="316265" cy="235157"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                   <a:solidFill>
                     <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-              </a:pPr>
+              <a:pPr rtl="0"/>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                  </a:ln>
+                <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
                   <a:effectLst/>
-                  <a:uLnTx/>
-                  <a:uFillTx/>
                   <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                  <a:ea typeface="新細明體"/>
+                  <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>p</a:t>
               </a:r>
-              <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1200" b="1">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:uLnTx/>
-[...632 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>43</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>19054</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>25441</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>47</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>16336</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="77" name="群組 76">
+        <xdr:cNvPr id="23" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494B38B8-E8D1-41B7-9355-C179050AD666}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1BEA0C-19D1-9DFA-140B-F156DA51CA40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29089349" y="5057775"/>
-[...2 lines deleted...]
-          <a:chExt cx="3257923" cy="2710090"/>
+          <a:off x="19812004" y="6835816"/>
+          <a:ext cx="2781295" cy="209970"/>
+          <a:chOff x="15712440" y="7142149"/>
+          <a:chExt cx="2179320" cy="182883"/>
         </a:xfrm>
-      </xdr:grpSpPr>
-[...6134 lines deleted...]
-        <a:noFill/>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="159" name="Text Box 1">
+          <xdr:cNvPr id="32" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A645E976-1DC7-B7C9-5971-9F341769EC95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13B6772B-1767-C078-4114-C2CD038D42F9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="28915895" y="6918158"/>
-            <a:ext cx="750078" cy="180306"/>
+            <a:off x="17173646" y="7142149"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:grpFill/>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="160" name="Text Box 1">
+          <xdr:cNvPr id="33" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86DDEDC5-61DF-A1EB-6AFE-58C3F6914551}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{689B96A4-23C8-D219-4EFC-D1460E6B6DB6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29765791" y="6918158"/>
-            <a:ext cx="806894" cy="180306"/>
+            <a:off x="16443043" y="7142152"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:grpFill/>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="161" name="Text Box 1">
+          <xdr:cNvPr id="34" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C19F4E9-42B0-A98A-B2CA-82F740EAF509}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7486F1A-4289-C560-3675-081095029563}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="32174446" y="6918158"/>
-            <a:ext cx="806895" cy="180306"/>
+            <a:off x="15712440" y="7142150"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:grpFill/>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>22609</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>7963</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="24" name="群組 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A16218C0-C6C6-FE58-97DA-A63B2017E65C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="19815559" y="7475563"/>
+          <a:ext cx="2777741" cy="211112"/>
+          <a:chOff x="15712440" y="7208520"/>
+          <a:chExt cx="2179320" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEDBA12-EEAD-E16A-B468-8D9BF582AF28}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="17173646" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="162" name="Text Box 1">
+          <xdr:cNvPr id="30" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC35A272-00AE-A57E-8BCF-ABE7B2531225}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA77D287-4AE2-352E-4B51-89D3E1C5E125}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="32974546" y="6918158"/>
-            <a:ext cx="806894" cy="180306"/>
+            <a:off x="16443043" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:grpFill/>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="31" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40619B2D-17E6-0EDB-BB2B-41E009186F36}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="15712440" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>51</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>219074</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>52</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>28570</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>209964</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="163" name="群組 162">
+        <xdr:cNvPr id="25" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA7B49EB-0D11-4C26-9E54-4F923AEFF63A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85180E7E-059E-A589-85E4-2C7EF57C1972}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="34985324" y="7477125"/>
-[...2 lines deleted...]
-          <a:chExt cx="1652694" cy="181309"/>
+          <a:off x="19812000" y="5276849"/>
+          <a:ext cx="2781295" cy="209965"/>
+          <a:chOff x="15712440" y="7208520"/>
+          <a:chExt cx="2179320" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="164" name="Text Box 1">
+          <xdr:cNvPr id="26" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D30A90-2D72-67D8-B50A-1128791E1ECD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF70A31-530E-44AC-D746-8EF7EE9BD53C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29051250" y="6410325"/>
-            <a:ext cx="748223" cy="181309"/>
+            <a:off x="17173646" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="165" name="Text Box 1">
+          <xdr:cNvPr id="27" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2270198-FA86-6BFD-8DDD-1CD465F60993}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B048B002-1932-EA0C-64D1-928BBDAE22C8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29899045" y="6410325"/>
-            <a:ext cx="804899" cy="181309"/>
+            <a:off x="16443043" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="28" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0A7727A-D705-02AA-5556-BF4E1DC0CFC2}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="15712440" y="7208520"/>
+            <a:ext cx="718114" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>696927</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>32844</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="36" name="群組 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DA069A-5494-90A9-6CB4-7B9B75AACEF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="29203650" y="7915275"/>
+          <a:ext cx="3344877" cy="242394"/>
+          <a:chOff x="23457362" y="6737312"/>
+          <a:chExt cx="2509901" cy="234180"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="47" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5138E93-9D0C-7E00-B619-31651606E6FD}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="23457362" y="6737312"/>
+            <a:ext cx="316265" cy="234180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="48" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BF802B0-E4EA-4B0A-0006-F9DA7910D720}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24188574" y="6737312"/>
+            <a:ext cx="316265" cy="234180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="49" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBD13B6-2401-1421-6401-3EE310A81257}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24919786" y="6737312"/>
+            <a:ext cx="316265" cy="234180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="50" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915BA4E8-7760-4415-F75B-E3F2DA0C05AD}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="25650998" y="6737312"/>
+            <a:ext cx="316265" cy="234180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>173718</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>199521</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>2324</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="37" name="群組 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC053F44-7000-6464-5E33-6A1938FA844B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="29196393" y="8105271"/>
+          <a:ext cx="3341007" cy="240953"/>
+          <a:chOff x="23457362" y="7083675"/>
+          <a:chExt cx="2509901" cy="234181"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="43" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02194E04-5DD6-0ADF-6E7C-3B8F11B53445}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="23457362" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="44" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426D30A0-43C2-4C54-991D-93F701A03BE9}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24188574" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="45" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{798D6627-00B3-58F3-4AE8-9900A0C0955F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24919786" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="46" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15ED2B19-A42F-F596-EFC7-DF126DF3DC4B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="25650998" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>173718</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>208546</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>11348</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="38" name="群組 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61A4E0EC-B2E4-583D-3FB3-3C6C6AD8F857}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="29196393" y="8333371"/>
+          <a:ext cx="3341007" cy="240952"/>
+          <a:chOff x="23457362" y="7083675"/>
+          <a:chExt cx="2509901" cy="234181"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="39" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8DB37A6-7D3E-B470-C585-37D6C573E5AE}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="23457362" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="40" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F129DE77-8BFE-C8E3-5AED-BCBDC921D53C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24188574" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="41" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D73C6BB-12FD-85ED-4868-D88463224C1E}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="24919786" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="42" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FACFFB56-DDB0-9822-B066-81317EF85EC5}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="25650998" y="7083675"/>
+            <a:ext cx="316265" cy="234181"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="51" name="群組 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01E78FEC-8C80-48E3-B308-B37B2D413138}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="33232725" y="7915275"/>
+          <a:ext cx="1352550" cy="495300"/>
+          <a:chOff x="29211671" y="6725415"/>
+          <a:chExt cx="1152502" cy="430389"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="52" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442DBD0D-785A-E75D-FF29-3C9C96FD6DE1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211672" y="6725415"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="53" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42FC4C2-FD03-D793-371F-265A19B8CF82}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211671" y="6913588"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="54" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DCD0A8C-72B0-F1B6-D69B-630F8D6903D4}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050418" y="6725416"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="55" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FAB900E-10A3-FBC6-6D96-819DB38FB7CD}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050417" y="6904132"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="56" name="群組 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{748C9BB6-D5CD-40B3-A461-A81FA9E14FD8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="35109150" y="7924800"/>
+          <a:ext cx="1352550" cy="495300"/>
+          <a:chOff x="29211671" y="6725415"/>
+          <a:chExt cx="1152502" cy="430389"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="57" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53FF30CB-EF00-7F1E-CFEC-EC3A7209F18B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211672" y="6725415"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="58" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D59B0D-B378-D0F9-A0D9-35BACBCEA97E}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211671" y="6913588"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="59" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8822AC4A-421D-1F69-3110-DE1F10FBE687}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050418" y="6725416"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="60" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE189E95-384C-A671-48BF-95EC8D7BD592}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050417" y="6904132"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="61" name="群組 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1469860B-84DA-4119-B942-388B3A034D99}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="37004625" y="7915275"/>
+          <a:ext cx="1352550" cy="495300"/>
+          <a:chOff x="29211671" y="6725415"/>
+          <a:chExt cx="1152502" cy="430389"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="62" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF457F6E-1863-FB23-1679-6510450646E9}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211672" y="6725415"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="63" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0E2E16-2EE1-F6CF-FCEA-27AA2B1E97A8}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29211671" y="6913588"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="64" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3028A3C0-5982-D33C-B172-942578861A86}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050418" y="6725416"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="65" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1513A5-42E5-89BE-530C-6A687EF0F309}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30050417" y="6904132"/>
+            <a:ext cx="313755" cy="242216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -15096,51 +8941,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCE41B15-E661-4B6A-9A32-8A9DA18E63A4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5DDF902-9294-4C96-90DA-4D528D9B1213}">
   <dimension ref="B1:BO55"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="1.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="12.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="5" customWidth="1"/>
     <col min="11" max="16" width="12.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="5" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="5" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="5" customWidth="1"/>
     <col min="20" max="20" width="10.125" style="5" customWidth="1"/>
     <col min="21" max="21" width="3.625" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="6" customWidth="1"/>
     <col min="24" max="24" width="3.625" style="6" customWidth="1"/>
@@ -15158,54 +9003,54 @@
     <col min="41" max="41" width="9.625" style="5" customWidth="1"/>
     <col min="42" max="43" width="12.375" style="5" customWidth="1"/>
     <col min="44" max="47" width="12.375" style="9" customWidth="1"/>
     <col min="48" max="48" width="1.625" style="9" customWidth="1"/>
     <col min="49" max="49" width="1.75" style="9" customWidth="1"/>
     <col min="50" max="55" width="12.375" style="10" customWidth="1"/>
     <col min="56" max="56" width="9.625" style="10" customWidth="1"/>
     <col min="57" max="57" width="1.625" style="8" customWidth="1"/>
     <col min="58" max="58" width="8.125" style="5" customWidth="1"/>
     <col min="59" max="60" width="9" style="5" customWidth="1"/>
     <col min="61" max="61" width="9.625" style="5" customWidth="1"/>
     <col min="62" max="62" width="11" style="5" customWidth="1"/>
     <col min="63" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:67" ht="21">
       <c r="B1" s="61" t="s">
         <v>80</v>
       </c>
       <c r="D1" s="65" t="s">
         <v>81</v>
       </c>
       <c r="M1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="T1" s="285"/>
-[...2 lines deleted...]
-      <c r="W1" s="286"/>
+      <c r="T1" s="188"/>
+      <c r="U1" s="189"/>
+      <c r="V1" s="189"/>
+      <c r="W1" s="189"/>
       <c r="Y1" s="65" t="s">
         <v>1</v>
       </c>
       <c r="AG1" s="65" t="s">
         <v>2</v>
       </c>
       <c r="AP1" s="65" t="s">
         <v>82</v>
       </c>
       <c r="AY1" s="65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="2:67" s="11" customFormat="1" ht="19.5" customHeight="1">
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="13"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="13"/>
@@ -15298,473 +9143,473 @@
         <v>109</v>
       </c>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="24"/>
       <c r="AS3" s="24"/>
       <c r="AT3" s="24"/>
       <c r="AU3" s="25"/>
       <c r="AV3" s="26"/>
       <c r="AW3" s="18"/>
       <c r="AX3" s="23"/>
       <c r="AY3" s="23"/>
       <c r="AZ3" s="23"/>
       <c r="BA3" s="23"/>
       <c r="BB3" s="16"/>
       <c r="BC3" s="16"/>
       <c r="BD3" s="16"/>
       <c r="BE3" s="16"/>
       <c r="BF3" s="13"/>
       <c r="BG3" s="13"/>
       <c r="BH3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="13"/>
     </row>
     <row r="4" spans="2:67" s="27" customFormat="1" ht="32.450000000000003" customHeight="1">
-      <c r="B4" s="200" t="s">
+      <c r="B4" s="206" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="203" t="s">
+      <c r="C4" s="270" t="s">
         <v>72</v>
       </c>
-      <c r="D4" s="204"/>
-      <c r="E4" s="205" t="s">
+      <c r="D4" s="271"/>
+      <c r="E4" s="272" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="206"/>
+      <c r="F4" s="273"/>
       <c r="G4" s="80" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="81" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
-      <c r="K4" s="207" t="s">
+      <c r="K4" s="274" t="s">
         <v>24</v>
       </c>
-      <c r="L4" s="208"/>
-[...2 lines deleted...]
-      <c r="O4" s="225" t="s">
+      <c r="L4" s="275"/>
+      <c r="M4" s="275"/>
+      <c r="N4" s="276"/>
+      <c r="O4" s="289" t="s">
         <v>25</v>
       </c>
-      <c r="P4" s="226"/>
-      <c r="Q4" s="229" t="s">
+      <c r="P4" s="225"/>
+      <c r="Q4" s="292" t="s">
         <v>26</v>
       </c>
       <c r="R4" s="29"/>
-      <c r="T4" s="200" t="s">
+      <c r="T4" s="206" t="s">
         <v>10</v>
       </c>
-      <c r="U4" s="243" t="s">
+      <c r="U4" s="216" t="s">
         <v>32</v>
       </c>
-      <c r="V4" s="303"/>
-[...1 lines deleted...]
-      <c r="X4" s="298" t="s">
+      <c r="V4" s="217"/>
+      <c r="W4" s="218"/>
+      <c r="X4" s="211" t="s">
         <v>33</v>
       </c>
-      <c r="Y4" s="299"/>
-      <c r="Z4" s="243" t="s">
+      <c r="Y4" s="212"/>
+      <c r="Z4" s="216" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="244"/>
-      <c r="AB4" s="289" t="s">
+      <c r="AA4" s="263"/>
+      <c r="AB4" s="192" t="s">
         <v>99</v>
       </c>
-      <c r="AC4" s="257" t="s">
+      <c r="AC4" s="229" t="s">
         <v>35</v>
       </c>
       <c r="AD4" s="30"/>
       <c r="AE4" s="31"/>
-      <c r="AF4" s="252" t="s">
+      <c r="AF4" s="223" t="s">
         <v>39</v>
       </c>
-      <c r="AG4" s="253"/>
-[...4 lines deleted...]
-      <c r="AL4" s="270" t="s">
+      <c r="AG4" s="224"/>
+      <c r="AH4" s="224"/>
+      <c r="AI4" s="224"/>
+      <c r="AJ4" s="224"/>
+      <c r="AK4" s="225"/>
+      <c r="AL4" s="197" t="s">
         <v>40</v>
       </c>
       <c r="AM4" s="32"/>
       <c r="AN4" s="33"/>
-      <c r="AO4" s="200" t="s">
+      <c r="AO4" s="206" t="s">
         <v>45</v>
       </c>
-      <c r="AP4" s="268" t="s">
+      <c r="AP4" s="242" t="s">
         <v>68</v>
       </c>
-      <c r="AQ4" s="269"/>
-      <c r="AR4" s="265" t="s">
+      <c r="AQ4" s="243"/>
+      <c r="AR4" s="239" t="s">
         <v>66</v>
       </c>
-      <c r="AS4" s="266"/>
-[...1 lines deleted...]
-      <c r="AU4" s="267"/>
+      <c r="AS4" s="240"/>
+      <c r="AT4" s="240"/>
+      <c r="AU4" s="241"/>
       <c r="AV4" s="26"/>
       <c r="AW4" s="26"/>
-      <c r="AX4" s="273" t="s">
+      <c r="AX4" s="244" t="s">
         <v>85</v>
       </c>
-      <c r="AY4" s="274"/>
-[...4 lines deleted...]
-      <c r="BD4" s="270" t="s">
+      <c r="AY4" s="245"/>
+      <c r="AZ4" s="245"/>
+      <c r="BA4" s="245"/>
+      <c r="BB4" s="245"/>
+      <c r="BC4" s="246"/>
+      <c r="BD4" s="197" t="s">
         <v>40</v>
       </c>
       <c r="BE4" s="32"/>
       <c r="BF4" s="28"/>
-      <c r="BG4" s="251"/>
-[...2 lines deleted...]
-      <c r="BJ4" s="251"/>
+      <c r="BG4" s="222"/>
+      <c r="BH4" s="222"/>
+      <c r="BI4" s="222"/>
+      <c r="BJ4" s="222"/>
       <c r="BK4" s="28"/>
       <c r="BL4" s="28"/>
       <c r="BM4" s="28"/>
       <c r="BN4" s="34"/>
       <c r="BO4" s="34"/>
     </row>
     <row r="5" spans="2:67" s="27" customFormat="1" ht="42.75" customHeight="1">
-      <c r="B5" s="201"/>
-      <c r="C5" s="216" t="s">
+      <c r="B5" s="207"/>
+      <c r="C5" s="283" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="217"/>
-      <c r="E5" s="218" t="s">
+      <c r="D5" s="284"/>
+      <c r="E5" s="285" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="219"/>
+      <c r="F5" s="286"/>
       <c r="G5" s="82" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="83" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="34"/>
       <c r="J5" s="28"/>
-      <c r="K5" s="210" t="s">
+      <c r="K5" s="277" t="s">
         <v>31</v>
       </c>
-      <c r="L5" s="213" t="s">
+      <c r="L5" s="280" t="s">
         <v>27</v>
       </c>
-      <c r="M5" s="213" t="s">
+      <c r="M5" s="280" t="s">
         <v>28</v>
       </c>
-      <c r="N5" s="222" t="s">
+      <c r="N5" s="287" t="s">
         <v>29</v>
       </c>
-      <c r="O5" s="213" t="s">
+      <c r="O5" s="280" t="s">
         <v>30</v>
       </c>
-      <c r="P5" s="232" t="s">
+      <c r="P5" s="295" t="s">
         <v>71</v>
       </c>
-      <c r="Q5" s="230"/>
+      <c r="Q5" s="293"/>
       <c r="R5" s="28"/>
-      <c r="T5" s="201"/>
-[...8 lines deleted...]
-      <c r="AC5" s="258"/>
+      <c r="T5" s="207"/>
+      <c r="U5" s="219"/>
+      <c r="V5" s="220"/>
+      <c r="W5" s="221"/>
+      <c r="X5" s="213"/>
+      <c r="Y5" s="214"/>
+      <c r="Z5" s="264"/>
+      <c r="AA5" s="265"/>
+      <c r="AB5" s="193"/>
+      <c r="AC5" s="230"/>
       <c r="AD5" s="30"/>
       <c r="AE5" s="35"/>
       <c r="AF5" s="94" t="s">
         <v>41</v>
       </c>
       <c r="AG5" s="95" t="s">
         <v>42</v>
       </c>
-      <c r="AH5" s="254" t="s">
+      <c r="AH5" s="226" t="s">
         <v>43</v>
       </c>
-      <c r="AI5" s="255"/>
-[...2 lines deleted...]
-      <c r="AL5" s="271"/>
+      <c r="AI5" s="227"/>
+      <c r="AJ5" s="227"/>
+      <c r="AK5" s="228"/>
+      <c r="AL5" s="198"/>
       <c r="AM5" s="36"/>
       <c r="AN5" s="37"/>
-      <c r="AO5" s="201"/>
-      <c r="AP5" s="283" t="s">
+      <c r="AO5" s="207"/>
+      <c r="AP5" s="254" t="s">
         <v>69</v>
       </c>
-      <c r="AQ5" s="284"/>
-      <c r="AR5" s="280" t="s">
+      <c r="AQ5" s="255"/>
+      <c r="AR5" s="251" t="s">
         <v>67</v>
       </c>
-      <c r="AS5" s="281"/>
-[...1 lines deleted...]
-      <c r="AU5" s="282"/>
+      <c r="AS5" s="252"/>
+      <c r="AT5" s="252"/>
+      <c r="AU5" s="253"/>
       <c r="AV5" s="26"/>
       <c r="AW5" s="26"/>
-      <c r="AX5" s="276" t="s">
+      <c r="AX5" s="247" t="s">
         <v>84</v>
       </c>
-      <c r="AY5" s="277"/>
-      <c r="AZ5" s="259" t="s">
+      <c r="AY5" s="248"/>
+      <c r="AZ5" s="231" t="s">
         <v>57</v>
       </c>
-      <c r="BA5" s="260"/>
-      <c r="BB5" s="261" t="s">
+      <c r="BA5" s="232"/>
+      <c r="BB5" s="233" t="s">
         <v>58</v>
       </c>
-      <c r="BC5" s="261" t="s">
+      <c r="BC5" s="233" t="s">
         <v>59</v>
       </c>
-      <c r="BD5" s="271"/>
+      <c r="BD5" s="198"/>
       <c r="BE5" s="36"/>
       <c r="BF5" s="38"/>
       <c r="BG5" s="39"/>
       <c r="BH5" s="29"/>
-      <c r="BI5" s="264"/>
-      <c r="BJ5" s="264"/>
+      <c r="BI5" s="238"/>
+      <c r="BJ5" s="238"/>
       <c r="BK5" s="28"/>
       <c r="BL5" s="34"/>
       <c r="BM5" s="34"/>
       <c r="BN5" s="34"/>
     </row>
     <row r="6" spans="2:67" s="27" customFormat="1" ht="36.950000000000003" customHeight="1">
-      <c r="B6" s="201"/>
+      <c r="B6" s="207"/>
       <c r="C6" s="84" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="84" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="85" t="s">
         <v>73</v>
       </c>
       <c r="F6" s="85" t="s">
         <v>75</v>
       </c>
       <c r="G6" s="86" t="s">
         <v>76</v>
       </c>
       <c r="H6" s="87" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
-      <c r="K6" s="211"/>
-[...5 lines deleted...]
-      <c r="Q6" s="230"/>
+      <c r="K6" s="278"/>
+      <c r="L6" s="281"/>
+      <c r="M6" s="234"/>
+      <c r="N6" s="193"/>
+      <c r="O6" s="290"/>
+      <c r="P6" s="296"/>
+      <c r="Q6" s="293"/>
       <c r="R6" s="28"/>
-      <c r="T6" s="201"/>
-      <c r="U6" s="293" t="s">
+      <c r="T6" s="207"/>
+      <c r="U6" s="203" t="s">
         <v>36</v>
       </c>
-      <c r="V6" s="294"/>
-[...1 lines deleted...]
-      <c r="X6" s="302" t="s">
+      <c r="V6" s="204"/>
+      <c r="W6" s="205"/>
+      <c r="X6" s="215" t="s">
         <v>37</v>
       </c>
-      <c r="Y6" s="301"/>
-      <c r="Z6" s="235" t="s">
+      <c r="Y6" s="214"/>
+      <c r="Z6" s="256" t="s">
         <v>20</v>
       </c>
-      <c r="AA6" s="236"/>
-      <c r="AB6" s="239" t="s">
+      <c r="AA6" s="257"/>
+      <c r="AB6" s="259" t="s">
         <v>20</v>
       </c>
       <c r="AC6" s="91" t="s">
         <v>86</v>
       </c>
       <c r="AD6" s="36"/>
       <c r="AE6" s="35"/>
-      <c r="AF6" s="249" t="s">
+      <c r="AF6" s="266" t="s">
         <v>44</v>
       </c>
-      <c r="AG6" s="241" t="s">
+      <c r="AG6" s="261" t="s">
         <v>8</v>
       </c>
       <c r="AH6" s="96"/>
-      <c r="AI6" s="247" t="s">
+      <c r="AI6" s="195" t="s">
         <v>90</v>
       </c>
-      <c r="AJ6" s="247" t="s">
+      <c r="AJ6" s="195" t="s">
         <v>91</v>
       </c>
-      <c r="AK6" s="278" t="s">
+      <c r="AK6" s="249" t="s">
         <v>88</v>
       </c>
-      <c r="AL6" s="271"/>
+      <c r="AL6" s="198"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="37"/>
-      <c r="AO6" s="201"/>
+      <c r="AO6" s="207"/>
       <c r="AP6" s="68" t="s">
         <v>46</v>
       </c>
       <c r="AQ6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AR6" s="79" t="s">
         <v>48</v>
       </c>
       <c r="AS6" s="79" t="s">
         <v>49</v>
       </c>
       <c r="AT6" s="79" t="s">
         <v>50</v>
       </c>
       <c r="AU6" s="103" t="s">
         <v>70</v>
       </c>
       <c r="AV6" s="41"/>
       <c r="AW6" s="26"/>
       <c r="AX6" s="105" t="s">
         <v>60</v>
       </c>
       <c r="AY6" s="100" t="s">
         <v>61</v>
       </c>
       <c r="AZ6" s="106" t="s">
         <v>60</v>
       </c>
       <c r="BA6" s="100" t="s">
         <v>61</v>
       </c>
-      <c r="BB6" s="220"/>
-[...1 lines deleted...]
-      <c r="BD6" s="271"/>
+      <c r="BB6" s="234"/>
+      <c r="BC6" s="236"/>
+      <c r="BD6" s="198"/>
       <c r="BE6" s="36"/>
       <c r="BF6" s="28"/>
       <c r="BG6" s="28"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="28"/>
       <c r="BJ6" s="28"/>
       <c r="BK6" s="28"/>
       <c r="BL6" s="28"/>
       <c r="BM6" s="34"/>
       <c r="BN6" s="34"/>
     </row>
     <row r="7" spans="2:67" s="27" customFormat="1" ht="36.950000000000003" customHeight="1">
-      <c r="B7" s="202"/>
+      <c r="B7" s="208"/>
       <c r="C7" s="88" t="s">
         <v>98</v>
       </c>
       <c r="D7" s="88" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="101" t="s">
         <v>89</v>
       </c>
       <c r="F7" s="89" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="90" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="109" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="42"/>
       <c r="J7" s="28"/>
-      <c r="K7" s="212"/>
-[...5 lines deleted...]
-      <c r="Q7" s="231"/>
+      <c r="K7" s="279"/>
+      <c r="L7" s="282"/>
+      <c r="M7" s="235"/>
+      <c r="N7" s="288"/>
+      <c r="O7" s="291"/>
+      <c r="P7" s="297"/>
+      <c r="Q7" s="294"/>
       <c r="R7" s="28"/>
-      <c r="T7" s="202"/>
-      <c r="U7" s="291" t="s">
+      <c r="T7" s="208"/>
+      <c r="U7" s="200" t="s">
         <v>20</v>
       </c>
-      <c r="V7" s="292"/>
-[...1 lines deleted...]
-      <c r="X7" s="287" t="s">
+      <c r="V7" s="201"/>
+      <c r="W7" s="202"/>
+      <c r="X7" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="Y7" s="288"/>
-[...2 lines deleted...]
-      <c r="AB7" s="240"/>
+      <c r="Y7" s="191"/>
+      <c r="Z7" s="258"/>
+      <c r="AA7" s="202"/>
+      <c r="AB7" s="260"/>
       <c r="AC7" s="93" t="s">
         <v>87</v>
       </c>
       <c r="AD7" s="43"/>
       <c r="AE7" s="44"/>
-      <c r="AF7" s="250"/>
-      <c r="AG7" s="242"/>
+      <c r="AF7" s="267"/>
+      <c r="AG7" s="262"/>
       <c r="AH7" s="98"/>
-      <c r="AI7" s="248"/>
-[...2 lines deleted...]
-      <c r="AL7" s="272"/>
+      <c r="AI7" s="196"/>
+      <c r="AJ7" s="196"/>
+      <c r="AK7" s="250"/>
+      <c r="AL7" s="199"/>
       <c r="AM7" s="45"/>
       <c r="AN7" s="46"/>
-      <c r="AO7" s="202"/>
+      <c r="AO7" s="208"/>
       <c r="AP7" s="112" t="s">
         <v>51</v>
       </c>
       <c r="AQ7" s="99" t="s">
         <v>52</v>
       </c>
       <c r="AR7" s="102" t="s">
         <v>53</v>
       </c>
       <c r="AS7" s="102" t="s">
         <v>54</v>
       </c>
       <c r="AT7" s="102" t="s">
         <v>55</v>
       </c>
       <c r="AU7" s="104" t="s">
         <v>56</v>
       </c>
       <c r="AV7" s="47"/>
       <c r="AW7" s="48"/>
       <c r="AX7" s="97" t="s">
         <v>62</v>
       </c>
       <c r="AY7" s="101" t="s">
         <v>63</v>
       </c>
       <c r="AZ7" s="92" t="s">
         <v>62</v>
       </c>
       <c r="BA7" s="101" t="s">
         <v>63</v>
       </c>
-      <c r="BB7" s="221"/>
-[...1 lines deleted...]
-      <c r="BD7" s="272"/>
+      <c r="BB7" s="235"/>
+      <c r="BC7" s="237"/>
+      <c r="BD7" s="199"/>
       <c r="BE7" s="48"/>
       <c r="BF7" s="38"/>
       <c r="BG7" s="28"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="28"/>
       <c r="BJ7" s="28"/>
       <c r="BK7" s="28"/>
       <c r="BL7" s="42"/>
       <c r="BM7" s="34"/>
       <c r="BN7" s="34"/>
     </row>
     <row r="8" spans="2:67" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B8" s="148" t="s">
         <v>120</v>
       </c>
       <c r="C8" s="149">
         <v>8.4700000000000006</v>
       </c>
       <c r="D8" s="149">
         <v>5.79</v>
       </c>
       <c r="E8" s="149">
         <v>1204.94</v>
       </c>
       <c r="F8" s="150">
@@ -15782,58 +9627,58 @@
         <v>0.38600000000000001</v>
       </c>
       <c r="L8" s="155">
         <v>0.69</v>
       </c>
       <c r="M8" s="156">
         <v>1.875</v>
       </c>
       <c r="N8" s="155">
         <v>1.46</v>
       </c>
       <c r="O8" s="155">
         <v>8611.51</v>
       </c>
       <c r="P8" s="158">
         <v>196033</v>
       </c>
       <c r="Q8" s="159">
         <v>2013</v>
       </c>
       <c r="R8" s="74"/>
       <c r="T8" s="148" t="s">
         <v>120</v>
       </c>
       <c r="U8" s="162" t="str">
-        <f t="shared" ref="U8:U34" si="0">IF(TRIM(T8)="3月","I",IF(TRIM(T8)="6月","Ⅱ",IF(TRIM(T8)="9月","Ⅲ",IF(TRIM(T8)="12月","IV",""))))</f>
+        <f t="shared" ref="U8:U20" si="0">IF(TRIM(T8)="3月","I",IF(TRIM(T8)="6月","Ⅱ",IF(TRIM(T8)="9月","Ⅲ",IF(TRIM(T8)="12月","IV",""))))</f>
         <v/>
       </c>
       <c r="V8" s="164">
         <v>2.48</v>
       </c>
       <c r="W8" s="165">
-        <f t="shared" ref="W8:W34" si="1">IF(RIGHT(T8,1)="年",IF(V8=0,"",V8),IF(U8&gt;"",V8,0))</f>
+        <f t="shared" ref="W8:W33" si="1">IF(RIGHT(T8,1)="年",IF(V8=0,"",V8),IF(U8&gt;"",V8,0))</f>
         <v>2.48</v>
       </c>
       <c r="X8" s="162" t="str">
         <f t="shared" ref="X8:X34" si="2">U8</f>
         <v/>
       </c>
       <c r="Y8" s="167">
         <v>18985</v>
       </c>
       <c r="Z8" s="162" t="str">
         <f t="shared" ref="Z8:Z34" si="3">U8</f>
         <v/>
       </c>
       <c r="AA8" s="169">
         <v>32.39</v>
       </c>
       <c r="AB8" s="149">
         <v>4.18</v>
       </c>
       <c r="AC8" s="170">
         <v>66.92</v>
       </c>
       <c r="AD8" s="75"/>
       <c r="AE8" s="75"/>
       <c r="AF8" s="173">
@@ -17765,2323 +11610,2301 @@
       </c>
       <c r="BA20" s="186">
         <v>1.66</v>
       </c>
       <c r="BB20" s="178">
         <v>-4.84</v>
       </c>
       <c r="BC20" s="178">
         <v>-2.72</v>
       </c>
       <c r="BD20" s="159">
         <v>2025</v>
       </c>
       <c r="BE20" s="75"/>
       <c r="BF20" s="50"/>
       <c r="BG20" s="74"/>
       <c r="BH20" s="74"/>
       <c r="BI20" s="74"/>
       <c r="BJ20" s="74"/>
     </row>
     <row r="21" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="114">
-        <v>2.63</v>
+        <v>1.26</v>
       </c>
       <c r="D21" s="114">
-        <v>4.8600000000000003</v>
+        <v>3.98</v>
       </c>
       <c r="E21" s="114">
-        <v>2876.19</v>
+        <v>3123.06</v>
       </c>
       <c r="F21" s="115">
-        <v>2877.22</v>
+        <v>3104.54</v>
       </c>
       <c r="G21" s="116">
-        <v>32.82</v>
+        <v>33.182000000000002</v>
       </c>
       <c r="H21" s="117">
-        <v>5775.84</v>
+        <v>5780.22</v>
       </c>
       <c r="I21" s="73"/>
       <c r="J21" s="52"/>
       <c r="K21" s="118">
-        <v>0.82</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L21" s="119">
-        <v>1.65</v>
+        <v>1.6</v>
       </c>
       <c r="M21" s="120">
         <v>2</v>
       </c>
       <c r="N21" s="119">
-        <v>1.6</v>
+        <v>1.64</v>
       </c>
       <c r="O21" s="119">
-        <v>23053.18</v>
+        <v>20695.900000000001</v>
       </c>
       <c r="P21" s="157">
-        <v>74914</v>
+        <v>71117</v>
       </c>
       <c r="Q21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="74"/>
       <c r="T21" s="113" t="s">
         <v>133</v>
       </c>
-      <c r="U21" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U21" s="123" t="s">
+        <v>160</v>
       </c>
       <c r="V21" s="163">
         <v>5.54</v>
       </c>
       <c r="W21" s="124">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="X21" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y21" s="166">
+        <v>7294</v>
       </c>
       <c r="Z21" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA21" s="168">
+        <v>40.81</v>
       </c>
       <c r="AB21" s="114">
-        <v>3.34</v>
+        <v>3.35</v>
       </c>
       <c r="AC21" s="125">
-        <v>92.9</v>
+        <v>106.39</v>
       </c>
       <c r="AD21" s="75"/>
       <c r="AE21" s="75"/>
-      <c r="AF21" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF21" s="172">
+        <v>1.42</v>
+      </c>
+      <c r="AG21" s="174">
+        <v>40.39</v>
+      </c>
+      <c r="AH21" s="174">
+        <v>58.2</v>
       </c>
       <c r="AI21" s="126">
         <v>0</v>
       </c>
       <c r="AJ21" s="126">
         <v>0</v>
       </c>
       <c r="AK21" s="126">
         <v>0</v>
       </c>
       <c r="AL21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM21" s="75"/>
       <c r="AN21" s="76"/>
       <c r="AO21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP21" s="127">
-        <v>516.1</v>
+        <v>549.20000000000005</v>
       </c>
       <c r="AQ21" s="128">
-        <v>36.520000000000003</v>
+        <v>16.29</v>
       </c>
       <c r="AR21" s="129">
-        <v>759.5</v>
+        <v>921.5</v>
       </c>
       <c r="AS21" s="129">
-        <v>412.9</v>
+        <v>495.4</v>
       </c>
       <c r="AT21" s="129">
-        <v>346.6</v>
+        <v>426.1</v>
       </c>
       <c r="AU21" s="130">
-        <v>66.3</v>
+        <v>69.3</v>
       </c>
       <c r="AV21" s="77"/>
       <c r="AW21" s="78"/>
       <c r="AX21" s="133">
-        <v>113.24</v>
+        <v>113.75</v>
       </c>
       <c r="AY21" s="128">
-        <v>3.7</v>
+        <v>3.63</v>
       </c>
       <c r="AZ21" s="131">
-        <v>109</v>
+        <v>109.05</v>
       </c>
       <c r="BA21" s="132">
-        <v>1.62</v>
+        <v>2.34</v>
       </c>
       <c r="BB21" s="128">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="BC21" s="128">
-        <v>3.33</v>
+        <v>2.99</v>
       </c>
       <c r="BD21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE21" s="75"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="74"/>
       <c r="BH21" s="74"/>
       <c r="BI21" s="74"/>
       <c r="BJ21" s="74"/>
     </row>
     <row r="22" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="114">
-        <v>1.26</v>
+        <v>2</v>
       </c>
       <c r="D22" s="114">
-        <v>3.98</v>
+        <v>3.52</v>
       </c>
       <c r="E22" s="114">
-        <v>3123.06</v>
+        <v>3287.72</v>
       </c>
       <c r="F22" s="115">
-        <v>3104.54</v>
+        <v>3282.61</v>
       </c>
       <c r="G22" s="116">
-        <v>33.182000000000002</v>
+        <v>32.017000000000003</v>
       </c>
       <c r="H22" s="117">
-        <v>5780.22</v>
+        <v>5828.32</v>
       </c>
       <c r="I22" s="73"/>
       <c r="J22" s="52"/>
       <c r="K22" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.81799999999999995</v>
       </c>
       <c r="L22" s="119">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="M22" s="120">
         <v>2</v>
       </c>
       <c r="N22" s="119">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
       <c r="O22" s="119">
-        <v>20695.900000000001</v>
+        <v>20235.03</v>
       </c>
       <c r="P22" s="157">
-        <v>71117</v>
+        <v>61664</v>
       </c>
       <c r="Q22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="R22" s="74"/>
       <c r="T22" s="113" t="s">
         <v>134</v>
       </c>
-      <c r="U22" s="123" t="str">
-[...1 lines deleted...]
-        <v>I</v>
+      <c r="U22" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V22" s="163">
-        <v>5.54</v>
+        <v>7.71</v>
       </c>
       <c r="W22" s="124">
-        <f t="shared" si="1"/>
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="X22" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>7294</v>
+        <v/>
+      </c>
+      <c r="Y22" s="143">
+        <v>0</v>
       </c>
       <c r="Z22" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>40.81</v>
+        <v/>
+      </c>
+      <c r="AA22" s="144">
+        <v>0</v>
       </c>
       <c r="AB22" s="114">
-        <v>3.35</v>
+        <v>3.32</v>
       </c>
       <c r="AC22" s="125">
-        <v>106.39</v>
+        <v>110.05</v>
       </c>
       <c r="AD22" s="75"/>
       <c r="AE22" s="75"/>
-      <c r="AF22" s="172">
-[...6 lines deleted...]
-        <v>58.2</v>
+      <c r="AF22" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="126">
+        <v>0</v>
       </c>
       <c r="AI22" s="126">
         <v>0</v>
       </c>
       <c r="AJ22" s="126">
         <v>0</v>
       </c>
       <c r="AK22" s="126">
         <v>0</v>
       </c>
       <c r="AL22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="AM22" s="75"/>
       <c r="AN22" s="76"/>
       <c r="AO22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="AP22" s="127">
-        <v>549.20000000000005</v>
+        <v>590.6</v>
       </c>
       <c r="AQ22" s="128">
-        <v>16.29</v>
+        <v>25.22</v>
       </c>
       <c r="AR22" s="129">
-        <v>921.5</v>
+        <v>898.8</v>
       </c>
       <c r="AS22" s="129">
-        <v>495.4</v>
+        <v>486.5</v>
       </c>
       <c r="AT22" s="129">
-        <v>426.1</v>
+        <v>412.4</v>
       </c>
       <c r="AU22" s="130">
-        <v>69.3</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="AV22" s="77"/>
       <c r="AW22" s="78"/>
       <c r="AX22" s="133">
-        <v>113.75</v>
+        <v>112.23</v>
       </c>
       <c r="AY22" s="128">
-        <v>3.63</v>
+        <v>0.51</v>
       </c>
       <c r="AZ22" s="131">
-        <v>109.05</v>
+        <v>109.33</v>
       </c>
       <c r="BA22" s="132">
-        <v>2.34</v>
+        <v>2.0299999999999998</v>
       </c>
       <c r="BB22" s="128">
-        <v>1.4</v>
+        <v>-2.12</v>
       </c>
       <c r="BC22" s="128">
-        <v>2.99</v>
+        <v>-0.42</v>
       </c>
       <c r="BD22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="BE22" s="75"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="74"/>
       <c r="BH22" s="74"/>
       <c r="BI22" s="74"/>
       <c r="BJ22" s="74"/>
     </row>
     <row r="23" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="C23" s="114">
-        <v>2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="D23" s="114">
-        <v>3.52</v>
+        <v>3.32</v>
       </c>
       <c r="E23" s="114">
-        <v>3287.72</v>
+        <v>3315.9</v>
       </c>
       <c r="F23" s="115">
-        <v>3282.61</v>
+        <v>3261.15</v>
       </c>
       <c r="G23" s="116">
-        <v>32.017000000000003</v>
+        <v>29.928999999999998</v>
       </c>
       <c r="H23" s="117">
-        <v>5828.32</v>
+        <v>5929.48</v>
       </c>
       <c r="I23" s="73"/>
       <c r="J23" s="52"/>
       <c r="K23" s="118">
-        <v>0.81799999999999995</v>
+        <v>0.82</v>
       </c>
       <c r="L23" s="119">
-        <v>1.57</v>
+        <v>1.52</v>
       </c>
       <c r="M23" s="120">
         <v>2</v>
       </c>
       <c r="N23" s="119">
-        <v>1.6</v>
+        <v>1.57</v>
       </c>
       <c r="O23" s="119">
-        <v>20235.03</v>
+        <v>21347.3</v>
       </c>
       <c r="P23" s="157">
-        <v>61664</v>
+        <v>67014</v>
       </c>
       <c r="Q23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="R23" s="74"/>
       <c r="T23" s="113" t="s">
         <v>135</v>
       </c>
-      <c r="U23" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U23" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V23" s="163">
         <v>7.71</v>
       </c>
       <c r="W23" s="124">
-        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X23" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y23" s="143">
         <v>0</v>
       </c>
       <c r="Z23" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA23" s="144">
         <v>0</v>
       </c>
       <c r="AB23" s="114">
-        <v>3.32</v>
+        <v>3.3</v>
       </c>
       <c r="AC23" s="125">
-        <v>110.05</v>
+        <v>122.25</v>
       </c>
       <c r="AD23" s="75"/>
       <c r="AE23" s="75"/>
       <c r="AF23" s="145">
         <v>0</v>
       </c>
       <c r="AG23" s="126">
         <v>0</v>
       </c>
       <c r="AH23" s="126">
         <v>0</v>
       </c>
       <c r="AI23" s="126">
         <v>0</v>
       </c>
       <c r="AJ23" s="126">
         <v>0</v>
       </c>
       <c r="AK23" s="126">
         <v>0</v>
       </c>
       <c r="AL23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="AM23" s="75"/>
       <c r="AN23" s="76"/>
       <c r="AO23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="AP23" s="127">
-        <v>590.6</v>
+        <v>607.79999999999995</v>
       </c>
       <c r="AQ23" s="128">
-        <v>25.22</v>
+        <v>24.15</v>
       </c>
       <c r="AR23" s="129">
-        <v>898.8</v>
+        <v>908.5</v>
       </c>
       <c r="AS23" s="129">
-        <v>486.5</v>
+        <v>517.4</v>
       </c>
       <c r="AT23" s="129">
-        <v>412.4</v>
+        <v>391.1</v>
       </c>
       <c r="AU23" s="130">
-        <v>74.099999999999994</v>
+        <v>126.3</v>
       </c>
       <c r="AV23" s="77"/>
       <c r="AW23" s="78"/>
       <c r="AX23" s="133">
-        <v>112.23</v>
+        <v>106.97</v>
       </c>
       <c r="AY23" s="128">
-        <v>0.51</v>
+        <v>-4.3899999999999997</v>
       </c>
       <c r="AZ23" s="131">
-        <v>109.33</v>
+        <v>109.03</v>
       </c>
       <c r="BA23" s="132">
-        <v>2.0299999999999998</v>
+        <v>1.54</v>
       </c>
       <c r="BB23" s="128">
-        <v>-2.12</v>
+        <v>-9.17</v>
       </c>
       <c r="BC23" s="128">
-        <v>-0.42</v>
+        <v>-7.3</v>
       </c>
       <c r="BD23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="BE23" s="75"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="74"/>
       <c r="BH23" s="74"/>
       <c r="BI23" s="74"/>
       <c r="BJ23" s="74"/>
     </row>
     <row r="24" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="114">
-        <v>2.2000000000000002</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="D24" s="114">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="E24" s="114">
-        <v>3315.9</v>
+        <v>3303.31</v>
       </c>
       <c r="F24" s="115">
-        <v>3261.15</v>
+        <v>3200.66</v>
       </c>
       <c r="G24" s="116">
-        <v>29.928999999999998</v>
+        <v>29.902000000000001</v>
       </c>
       <c r="H24" s="117">
-        <v>5929.48</v>
+        <v>5984.32</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="52"/>
       <c r="K24" s="118">
-        <v>0.82</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L24" s="119">
-        <v>1.52</v>
+        <v>1.49</v>
       </c>
       <c r="M24" s="120">
         <v>2</v>
       </c>
       <c r="N24" s="119">
-        <v>1.57</v>
+        <v>1.52</v>
       </c>
       <c r="O24" s="119">
-        <v>21347.3</v>
+        <v>22256.02</v>
       </c>
       <c r="P24" s="157">
-        <v>67014</v>
+        <v>77815</v>
       </c>
       <c r="Q24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="R24" s="74"/>
       <c r="T24" s="113" t="s">
         <v>136</v>
       </c>
-      <c r="U24" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U24" s="123" t="s">
+        <v>161</v>
       </c>
       <c r="V24" s="163">
         <v>7.71</v>
       </c>
       <c r="W24" s="124">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="X24" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y24" s="166">
+        <v>8349</v>
       </c>
       <c r="Z24" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA24" s="168">
+        <v>45.42</v>
       </c>
       <c r="AB24" s="114">
-        <v>3.3</v>
+        <v>3.36</v>
       </c>
       <c r="AC24" s="125">
-        <v>122.25</v>
+        <v>113.41</v>
       </c>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
-      <c r="AF24" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF24" s="172">
+        <v>1.75</v>
+      </c>
+      <c r="AG24" s="174">
+        <v>44.24</v>
+      </c>
+      <c r="AH24" s="174">
+        <v>54</v>
       </c>
       <c r="AI24" s="126">
         <v>0</v>
       </c>
       <c r="AJ24" s="126">
         <v>0</v>
       </c>
       <c r="AK24" s="126">
         <v>0</v>
       </c>
       <c r="AL24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="AM24" s="75"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="AP24" s="127">
-        <v>607.79999999999995</v>
+        <v>597.5</v>
       </c>
       <c r="AQ24" s="128">
-        <v>24.15</v>
+        <v>30.96</v>
       </c>
       <c r="AR24" s="129">
-        <v>908.5</v>
+        <v>945.9</v>
       </c>
       <c r="AS24" s="129">
-        <v>517.4</v>
+        <v>533.29999999999995</v>
       </c>
       <c r="AT24" s="129">
-        <v>391.1</v>
+        <v>412.6</v>
       </c>
       <c r="AU24" s="130">
-        <v>126.3</v>
+        <v>120.6</v>
       </c>
       <c r="AV24" s="77"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="133">
-        <v>106.97</v>
+        <v>105.99</v>
       </c>
       <c r="AY24" s="128">
-        <v>-4.3899999999999997</v>
+        <v>-5.42</v>
       </c>
       <c r="AZ24" s="131">
-        <v>109.03</v>
+        <v>109.17</v>
       </c>
       <c r="BA24" s="132">
-        <v>1.54</v>
+        <v>1.36</v>
       </c>
       <c r="BB24" s="128">
-        <v>-9.17</v>
+        <v>-10.41</v>
       </c>
       <c r="BC24" s="128">
-        <v>-7.3</v>
+        <v>-8.14</v>
       </c>
       <c r="BD24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="BE24" s="75"/>
       <c r="BF24" s="50"/>
       <c r="BG24" s="74"/>
       <c r="BH24" s="74"/>
       <c r="BI24" s="74"/>
       <c r="BJ24" s="74"/>
     </row>
     <row r="25" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="114">
-        <v>2.5099999999999998</v>
+        <v>3.7</v>
       </c>
       <c r="D25" s="114">
-        <v>3.1</v>
+        <v>4.05</v>
       </c>
       <c r="E25" s="114">
-        <v>3303.31</v>
+        <v>3290.03</v>
       </c>
       <c r="F25" s="115">
-        <v>3200.66</v>
+        <v>3271.94</v>
       </c>
       <c r="G25" s="116">
-        <v>29.902000000000001</v>
+        <v>29.916</v>
       </c>
       <c r="H25" s="117">
-        <v>5984.32</v>
+        <v>5978.69</v>
       </c>
       <c r="I25" s="73"/>
       <c r="J25" s="52"/>
       <c r="K25" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82399999999999995</v>
       </c>
       <c r="L25" s="119">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="M25" s="120">
         <v>2</v>
       </c>
       <c r="N25" s="119">
-        <v>1.52</v>
+        <v>1.41</v>
       </c>
       <c r="O25" s="119">
-        <v>22256.02</v>
+        <v>23542.52</v>
       </c>
       <c r="P25" s="157">
-        <v>77815</v>
+        <v>79381</v>
       </c>
       <c r="Q25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="R25" s="74"/>
       <c r="T25" s="113" t="s">
         <v>137</v>
       </c>
-      <c r="U25" s="123" t="str">
-[...1 lines deleted...]
-        <v>Ⅱ</v>
+      <c r="U25" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V25" s="163">
-        <v>7.71</v>
+        <v>8.42</v>
       </c>
       <c r="W25" s="124">
-        <f t="shared" si="1"/>
-        <v>7.71</v>
+        <v>0</v>
       </c>
       <c r="X25" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>8349</v>
+        <v/>
+      </c>
+      <c r="Y25" s="143">
+        <v>0</v>
       </c>
       <c r="Z25" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>45.42</v>
+        <v/>
+      </c>
+      <c r="AA25" s="144">
+        <v>0</v>
       </c>
       <c r="AB25" s="114">
-        <v>3.36</v>
+        <v>3.4</v>
       </c>
       <c r="AC25" s="125">
-        <v>113.41</v>
+        <v>115.63</v>
       </c>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
-      <c r="AF25" s="172">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="AF25" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="126">
+        <v>0</v>
       </c>
       <c r="AI25" s="126">
         <v>0</v>
       </c>
       <c r="AJ25" s="126">
         <v>0</v>
       </c>
       <c r="AK25" s="126">
         <v>0</v>
       </c>
       <c r="AL25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="AM25" s="75"/>
       <c r="AN25" s="76"/>
       <c r="AO25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="AP25" s="127">
-        <v>597.5</v>
+        <v>605.1</v>
       </c>
       <c r="AQ25" s="128">
-        <v>30.96</v>
+        <v>20.77</v>
       </c>
       <c r="AR25" s="129">
-        <v>945.9</v>
+        <v>990</v>
       </c>
       <c r="AS25" s="129">
-        <v>533.29999999999995</v>
+        <v>566.79999999999995</v>
       </c>
       <c r="AT25" s="129">
-        <v>412.6</v>
+        <v>423.2</v>
       </c>
       <c r="AU25" s="130">
-        <v>120.6</v>
+        <v>143.6</v>
       </c>
       <c r="AV25" s="77"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="133">
-        <v>105.99</v>
+        <v>105.34</v>
       </c>
       <c r="AY25" s="128">
-        <v>-5.42</v>
+        <v>-6.57</v>
       </c>
       <c r="AZ25" s="131">
-        <v>109.17</v>
+        <v>109.57</v>
       </c>
       <c r="BA25" s="132">
-        <v>1.36</v>
+        <v>1.53</v>
       </c>
       <c r="BB25" s="128">
-        <v>-10.41</v>
+        <v>-11.99</v>
       </c>
       <c r="BC25" s="128">
-        <v>-8.14</v>
+        <v>-10.11</v>
       </c>
       <c r="BD25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="BE25" s="75"/>
       <c r="BF25" s="50"/>
       <c r="BG25" s="74"/>
       <c r="BH25" s="74"/>
       <c r="BI25" s="74"/>
       <c r="BJ25" s="74"/>
     </row>
     <row r="26" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="114">
-        <v>3.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="D26" s="114">
-        <v>4.05</v>
+        <v>5.05</v>
       </c>
       <c r="E26" s="114">
-        <v>3290.03</v>
+        <v>3446.75</v>
       </c>
       <c r="F26" s="115">
-        <v>3271.94</v>
+        <v>3384.25</v>
       </c>
       <c r="G26" s="116">
-        <v>29.916</v>
+        <v>30.605</v>
       </c>
       <c r="H26" s="117">
-        <v>5978.69</v>
+        <v>5974.3</v>
       </c>
       <c r="I26" s="73"/>
       <c r="J26" s="52"/>
       <c r="K26" s="118">
-        <v>0.82399999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L26" s="119">
         <v>1.45</v>
       </c>
       <c r="M26" s="120">
         <v>2</v>
       </c>
       <c r="N26" s="119">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="O26" s="119">
-        <v>23542.52</v>
+        <v>24233.1</v>
       </c>
       <c r="P26" s="157">
-        <v>79381</v>
+        <v>94249</v>
       </c>
       <c r="Q26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="R26" s="74"/>
       <c r="T26" s="113" t="s">
         <v>138</v>
       </c>
-      <c r="U26" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U26" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V26" s="163">
         <v>8.42</v>
       </c>
       <c r="W26" s="124">
-        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X26" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y26" s="143">
         <v>0</v>
       </c>
       <c r="Z26" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA26" s="144">
         <v>0</v>
       </c>
       <c r="AB26" s="114">
-        <v>3.4</v>
+        <v>3.45</v>
       </c>
       <c r="AC26" s="125">
-        <v>115.63</v>
+        <v>118.22</v>
       </c>
       <c r="AD26" s="75"/>
       <c r="AE26" s="75"/>
       <c r="AF26" s="145">
         <v>0</v>
       </c>
       <c r="AG26" s="126">
         <v>0</v>
       </c>
       <c r="AH26" s="126">
         <v>0</v>
       </c>
       <c r="AI26" s="126">
         <v>0</v>
       </c>
       <c r="AJ26" s="126">
         <v>0</v>
       </c>
       <c r="AK26" s="126">
         <v>0</v>
       </c>
       <c r="AL26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="AM26" s="75"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="AP26" s="127">
-        <v>605.1</v>
+        <v>600.79999999999995</v>
       </c>
       <c r="AQ26" s="128">
-        <v>20.77</v>
+        <v>19.48</v>
       </c>
       <c r="AR26" s="129">
-        <v>990</v>
+        <v>1000.9</v>
       </c>
       <c r="AS26" s="129">
-        <v>566.79999999999995</v>
+        <v>584.29999999999995</v>
       </c>
       <c r="AT26" s="129">
-        <v>423.2</v>
+        <v>416.6</v>
       </c>
       <c r="AU26" s="130">
-        <v>143.6</v>
+        <v>167.7</v>
       </c>
       <c r="AV26" s="77"/>
       <c r="AW26" s="78"/>
       <c r="AX26" s="133">
-        <v>105.34</v>
+        <v>107.39</v>
       </c>
       <c r="AY26" s="128">
-        <v>-6.57</v>
+        <v>-4.74</v>
       </c>
       <c r="AZ26" s="131">
-        <v>109.57</v>
+        <v>110.07</v>
       </c>
       <c r="BA26" s="132">
-        <v>1.53</v>
+        <v>1.6</v>
       </c>
       <c r="BB26" s="128">
-        <v>-11.99</v>
+        <v>-8.64</v>
       </c>
       <c r="BC26" s="128">
-        <v>-10.11</v>
+        <v>-6.55</v>
       </c>
       <c r="BD26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="BE26" s="75"/>
       <c r="BF26" s="50"/>
       <c r="BG26" s="74"/>
       <c r="BH26" s="74"/>
       <c r="BI26" s="74"/>
       <c r="BJ26" s="74"/>
     </row>
     <row r="27" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="114">
-        <v>4.5999999999999996</v>
+        <v>5.31</v>
       </c>
       <c r="D27" s="114">
-        <v>5.05</v>
+        <v>5.34</v>
       </c>
       <c r="E27" s="114">
-        <v>3446.75</v>
+        <v>3858.18</v>
       </c>
       <c r="F27" s="115">
-        <v>3384.25</v>
+        <v>3833.22</v>
       </c>
       <c r="G27" s="116">
-        <v>30.605</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="H27" s="117">
-        <v>5974.3</v>
+        <v>6029.43</v>
       </c>
       <c r="I27" s="73"/>
       <c r="J27" s="52"/>
       <c r="K27" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L27" s="119">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="M27" s="120">
         <v>2</v>
       </c>
       <c r="N27" s="119">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="O27" s="119">
-        <v>24233.1</v>
+        <v>25820.54</v>
       </c>
       <c r="P27" s="157">
-        <v>94249</v>
+        <v>101884</v>
       </c>
       <c r="Q27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="R27" s="74"/>
       <c r="T27" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="U27" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U27" s="123" t="s">
+        <v>162</v>
       </c>
       <c r="V27" s="163">
         <v>8.42</v>
       </c>
       <c r="W27" s="124">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="X27" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y27" s="166">
+        <v>8621</v>
       </c>
       <c r="Z27" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA27" s="168">
+        <v>43.69</v>
       </c>
       <c r="AB27" s="114">
-        <v>3.45</v>
+        <v>3.38</v>
       </c>
       <c r="AC27" s="125">
-        <v>118.22</v>
+        <v>118.12</v>
       </c>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
-      <c r="AF27" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF27" s="172">
+        <v>1.35</v>
+      </c>
+      <c r="AG27" s="174">
+        <v>45.02</v>
+      </c>
+      <c r="AH27" s="174">
+        <v>53.63</v>
       </c>
       <c r="AI27" s="126">
         <v>0</v>
       </c>
       <c r="AJ27" s="126">
         <v>0</v>
       </c>
       <c r="AK27" s="126">
         <v>0</v>
       </c>
       <c r="AL27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="AM27" s="75"/>
       <c r="AN27" s="76"/>
       <c r="AO27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="AP27" s="127">
-        <v>600.79999999999995</v>
+        <v>703.4</v>
       </c>
       <c r="AQ27" s="128">
-        <v>19.48</v>
+        <v>30.6</v>
       </c>
       <c r="AR27" s="129">
-        <v>1000.9</v>
+        <v>960.8</v>
       </c>
       <c r="AS27" s="129">
-        <v>584.29999999999995</v>
+        <v>542.29999999999995</v>
       </c>
       <c r="AT27" s="129">
-        <v>416.6</v>
+        <v>418.5</v>
       </c>
       <c r="AU27" s="130">
-        <v>167.7</v>
+        <v>123.8</v>
       </c>
       <c r="AV27" s="77"/>
       <c r="AW27" s="78"/>
       <c r="AX27" s="133">
-        <v>107.39</v>
+        <v>107.54</v>
       </c>
       <c r="AY27" s="128">
-        <v>-4.74</v>
+        <v>-3.74</v>
       </c>
       <c r="AZ27" s="131">
-        <v>110.07</v>
+        <v>109.82</v>
       </c>
       <c r="BA27" s="132">
-        <v>1.6</v>
+        <v>1.25</v>
       </c>
       <c r="BB27" s="128">
-        <v>-8.64</v>
+        <v>-6.71</v>
       </c>
       <c r="BC27" s="128">
-        <v>-6.55</v>
+        <v>-4.97</v>
       </c>
       <c r="BD27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="BE27" s="75"/>
       <c r="BF27" s="50"/>
       <c r="BG27" s="74"/>
       <c r="BH27" s="74"/>
       <c r="BI27" s="74"/>
       <c r="BJ27" s="74"/>
     </row>
     <row r="28" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="114">
-        <v>5.31</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="D28" s="114">
-        <v>5.34</v>
+        <v>5.21</v>
       </c>
       <c r="E28" s="114">
-        <v>3858.18</v>
+        <v>4001.78</v>
       </c>
       <c r="F28" s="115">
-        <v>3833.22</v>
+        <v>3996.57</v>
       </c>
       <c r="G28" s="116">
-        <v>30.469000000000001</v>
+        <v>30.748999999999999</v>
       </c>
       <c r="H28" s="117">
-        <v>6029.43</v>
+        <v>6001.97</v>
       </c>
       <c r="I28" s="73"/>
       <c r="J28" s="52"/>
       <c r="K28" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L28" s="119">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="M28" s="120">
         <v>2</v>
       </c>
       <c r="N28" s="119">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="O28" s="119">
-        <v>25820.54</v>
+        <v>28233.35</v>
       </c>
       <c r="P28" s="157">
-        <v>101884</v>
+        <v>108957</v>
       </c>
       <c r="Q28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="R28" s="74"/>
       <c r="T28" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="U28" s="123" t="str">
-[...1 lines deleted...]
-        <v>Ⅲ</v>
+      <c r="U28" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V28" s="163">
-        <v>8.42</v>
+        <v>12.65</v>
       </c>
       <c r="W28" s="124">
-        <f t="shared" si="1"/>
-        <v>8.42</v>
+        <v>0</v>
       </c>
       <c r="X28" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>8621</v>
+        <v/>
+      </c>
+      <c r="Y28" s="143">
+        <v>0</v>
       </c>
       <c r="Z28" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>43.69</v>
+        <v/>
+      </c>
+      <c r="AA28" s="144">
+        <v>0</v>
       </c>
       <c r="AB28" s="114">
-        <v>3.38</v>
+        <v>3.36</v>
       </c>
       <c r="AC28" s="125">
-        <v>118.12</v>
+        <v>116.56</v>
       </c>
       <c r="AD28" s="75"/>
       <c r="AE28" s="75"/>
-      <c r="AF28" s="172">
-[...6 lines deleted...]
-        <v>53.63</v>
+      <c r="AF28" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="126">
+        <v>0</v>
       </c>
       <c r="AI28" s="126">
         <v>0</v>
       </c>
       <c r="AJ28" s="126">
         <v>0</v>
       </c>
       <c r="AK28" s="126">
         <v>0</v>
       </c>
       <c r="AL28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="AM28" s="75"/>
       <c r="AN28" s="76"/>
       <c r="AO28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="AP28" s="127">
-        <v>703.4</v>
+        <v>694.3</v>
       </c>
       <c r="AQ28" s="128">
-        <v>30.6</v>
+        <v>25.04</v>
       </c>
       <c r="AR28" s="129">
-        <v>960.8</v>
+        <v>1000.9</v>
       </c>
       <c r="AS28" s="129">
-        <v>542.29999999999995</v>
+        <v>608.9</v>
       </c>
       <c r="AT28" s="129">
-        <v>418.5</v>
+        <v>392</v>
       </c>
       <c r="AU28" s="130">
-        <v>123.8</v>
+        <v>216.9</v>
       </c>
       <c r="AV28" s="77"/>
       <c r="AW28" s="78"/>
       <c r="AX28" s="133">
-        <v>107.54</v>
+        <v>107.91</v>
       </c>
       <c r="AY28" s="128">
-        <v>-3.74</v>
+        <v>-3.21</v>
       </c>
       <c r="AZ28" s="131">
-        <v>109.82</v>
+        <v>110.33</v>
       </c>
       <c r="BA28" s="132">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="BB28" s="128">
-        <v>-6.71</v>
+        <v>-6.24</v>
       </c>
       <c r="BC28" s="128">
-        <v>-4.97</v>
+        <v>-3.94</v>
       </c>
       <c r="BD28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="BE28" s="75"/>
       <c r="BF28" s="50"/>
       <c r="BG28" s="74"/>
       <c r="BH28" s="74"/>
       <c r="BI28" s="74"/>
       <c r="BJ28" s="74"/>
     </row>
     <row r="29" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="114">
-        <v>4.6500000000000004</v>
+        <v>5.19</v>
       </c>
       <c r="D29" s="114">
-        <v>5.21</v>
+        <v>5.17</v>
       </c>
       <c r="E29" s="114">
-        <v>4001.78</v>
+        <v>4230.37</v>
       </c>
       <c r="F29" s="115">
-        <v>3996.57</v>
+        <v>4159.29</v>
       </c>
       <c r="G29" s="116">
-        <v>30.748999999999999</v>
+        <v>31.408000000000001</v>
       </c>
       <c r="H29" s="117">
-        <v>6001.97</v>
+        <v>5997.91</v>
       </c>
       <c r="I29" s="73"/>
       <c r="J29" s="52"/>
       <c r="K29" s="118">
-        <v>0.82199999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L29" s="119">
-        <v>1.48</v>
+        <v>1.49</v>
       </c>
       <c r="M29" s="120">
         <v>2</v>
       </c>
       <c r="N29" s="119">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="O29" s="119">
-        <v>28233.35</v>
+        <v>27626.48</v>
       </c>
       <c r="P29" s="157">
-        <v>108957</v>
+        <v>114304</v>
       </c>
       <c r="Q29" s="122" t="s">
         <v>154</v>
       </c>
       <c r="R29" s="74"/>
       <c r="T29" s="113" t="s">
         <v>141</v>
       </c>
-      <c r="U29" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U29" s="123" t="s">
+        <v>159</v>
       </c>
       <c r="V29" s="163">
         <v>12.65</v>
       </c>
       <c r="W29" s="124">
-        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X29" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y29" s="143">
         <v>0</v>
       </c>
       <c r="Z29" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA29" s="144">
         <v>0</v>
       </c>
       <c r="AB29" s="114">
-        <v>3.36</v>
+        <v>3.33</v>
       </c>
       <c r="AC29" s="125">
-        <v>116.56</v>
+        <v>121.28</v>
       </c>
       <c r="AD29" s="75"/>
       <c r="AE29" s="75"/>
       <c r="AF29" s="145">
         <v>0</v>
       </c>
       <c r="AG29" s="126">
         <v>0</v>
       </c>
       <c r="AH29" s="126">
         <v>0</v>
       </c>
       <c r="AI29" s="126">
         <v>0</v>
       </c>
       <c r="AJ29" s="126">
         <v>0</v>
       </c>
       <c r="AK29" s="126">
         <v>0</v>
       </c>
       <c r="AL29" s="122" t="s">
         <v>154</v>
       </c>
       <c r="AM29" s="75"/>
       <c r="AN29" s="76"/>
       <c r="AO29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="AP29" s="127">
-        <v>694.3</v>
+        <v>730</v>
       </c>
       <c r="AQ29" s="128">
-        <v>25.04</v>
+        <v>39.47</v>
       </c>
       <c r="AR29" s="129">
-        <v>1000.9</v>
+        <v>1120.0999999999999</v>
       </c>
       <c r="AS29" s="129">
-        <v>608.9</v>
+        <v>640.5</v>
       </c>
       <c r="AT29" s="129">
-        <v>392</v>
+        <v>479.6</v>
       </c>
       <c r="AU29" s="130">
-        <v>216.9</v>
+        <v>160.80000000000001</v>
       </c>
       <c r="AV29" s="77"/>
       <c r="AW29" s="78"/>
       <c r="AX29" s="133">
-        <v>107.91</v>
+        <v>109.13</v>
       </c>
       <c r="AY29" s="128">
-        <v>-3.21</v>
+        <v>-2.5499999999999998</v>
       </c>
       <c r="AZ29" s="131">
-        <v>110.33</v>
+        <v>110.16</v>
       </c>
       <c r="BA29" s="132">
-        <v>1.47</v>
+        <v>1.21</v>
       </c>
       <c r="BB29" s="128">
-        <v>-6.24</v>
+        <v>-4.03</v>
       </c>
       <c r="BC29" s="128">
-        <v>-3.94</v>
+        <v>-1.21</v>
       </c>
       <c r="BD29" s="122" t="s">
         <v>154</v>
       </c>
       <c r="BE29" s="75"/>
       <c r="BF29" s="50"/>
       <c r="BG29" s="74"/>
       <c r="BH29" s="74"/>
       <c r="BI29" s="74"/>
       <c r="BJ29" s="74"/>
     </row>
     <row r="30" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="114">
-        <v>5.19</v>
+        <v>5.09</v>
       </c>
       <c r="D30" s="114">
-        <v>5.17</v>
+        <v>5.16</v>
       </c>
       <c r="E30" s="114">
-        <v>4230.37</v>
+        <v>4314.12</v>
       </c>
       <c r="F30" s="115">
-        <v>4159.29</v>
+        <v>4303.72</v>
       </c>
       <c r="G30" s="116">
-        <v>31.408000000000001</v>
+        <v>31.437999999999999</v>
       </c>
       <c r="H30" s="117">
-        <v>5997.91</v>
+        <v>6025.53</v>
       </c>
       <c r="I30" s="73"/>
       <c r="J30" s="52"/>
       <c r="K30" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="L30" s="119">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="M30" s="120">
         <v>2</v>
       </c>
       <c r="N30" s="119">
-        <v>1.3</v>
+        <v>1.34</v>
       </c>
       <c r="O30" s="119">
-        <v>27626.48</v>
+        <v>28963.599999999999</v>
       </c>
       <c r="P30" s="157">
-        <v>114304</v>
+        <v>106492</v>
       </c>
       <c r="Q30" s="122" t="s">
         <v>155</v>
       </c>
       <c r="R30" s="74"/>
       <c r="T30" s="113" t="s">
         <v>142</v>
       </c>
-      <c r="U30" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U30" s="123" t="s">
+        <v>163</v>
       </c>
       <c r="V30" s="163">
         <v>12.65</v>
       </c>
       <c r="W30" s="124">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.65</v>
       </c>
       <c r="X30" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="Y30" s="166">
+        <v>9496</v>
       </c>
       <c r="Z30" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="AA30" s="168">
+        <v>44.48</v>
       </c>
       <c r="AB30" s="114">
-        <v>3.33</v>
+        <v>3.3</v>
       </c>
       <c r="AC30" s="125">
-        <v>121.28</v>
+        <v>133.38</v>
       </c>
       <c r="AD30" s="75"/>
       <c r="AE30" s="75"/>
-      <c r="AF30" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF30" s="172">
+        <v>1.28</v>
+      </c>
+      <c r="AG30" s="174">
+        <v>43.88</v>
+      </c>
+      <c r="AH30" s="174">
+        <v>54.84</v>
       </c>
       <c r="AI30" s="126">
         <v>0</v>
       </c>
       <c r="AJ30" s="126">
         <v>0</v>
       </c>
       <c r="AK30" s="126">
         <v>0</v>
       </c>
       <c r="AL30" s="122" t="s">
         <v>155</v>
       </c>
       <c r="AM30" s="75"/>
       <c r="AN30" s="76"/>
       <c r="AO30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="AP30" s="127">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="AQ30" s="128">
-        <v>39.47</v>
+        <v>43.79</v>
       </c>
       <c r="AR30" s="129">
-        <v>1120.0999999999999</v>
+        <v>1054.9000000000001</v>
       </c>
       <c r="AS30" s="129">
-        <v>640.5</v>
+        <v>624.70000000000005</v>
       </c>
       <c r="AT30" s="129">
-        <v>479.6</v>
+        <v>430.3</v>
       </c>
       <c r="AU30" s="130">
-        <v>160.80000000000001</v>
+        <v>194.4</v>
       </c>
       <c r="AV30" s="77"/>
       <c r="AW30" s="78"/>
       <c r="AX30" s="133">
-        <v>109.13</v>
+        <v>110.19</v>
       </c>
       <c r="AY30" s="128">
-        <v>-2.5499999999999998</v>
+        <v>-2</v>
       </c>
       <c r="AZ30" s="131">
-        <v>110.16</v>
+        <v>110.24</v>
       </c>
       <c r="BA30" s="132">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="BB30" s="128">
-        <v>-4.03</v>
+        <v>-3.98</v>
       </c>
       <c r="BC30" s="128">
-        <v>-1.21</v>
+        <v>-0.12</v>
       </c>
       <c r="BD30" s="122" t="s">
         <v>155</v>
       </c>
       <c r="BE30" s="75"/>
       <c r="BF30" s="50"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
     </row>
     <row r="31" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B31" s="113" t="s">
+      <c r="B31" s="148" t="s">
         <v>143</v>
       </c>
-      <c r="C31" s="114">
-[...16 lines deleted...]
-      </c>
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="114"/>
+      <c r="F31" s="115"/>
+      <c r="G31" s="116"/>
+      <c r="H31" s="117"/>
       <c r="I31" s="73"/>
       <c r="J31" s="52"/>
-      <c r="K31" s="118">
-[...18 lines deleted...]
-        <v>156</v>
+      <c r="K31" s="118"/>
+      <c r="L31" s="119"/>
+      <c r="M31" s="120"/>
+      <c r="N31" s="119"/>
+      <c r="O31" s="119"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="159">
+        <v>2026</v>
       </c>
       <c r="R31" s="74"/>
-      <c r="T31" s="113" t="s">
+      <c r="T31" s="148" t="s">
         <v>143</v>
       </c>
-      <c r="U31" s="123" t="str">
-[...6 lines deleted...]
-      <c r="W31" s="124">
+      <c r="U31" s="162" t="str">
+        <f>IF(TRIM(T31)="3月","I",IF(TRIM(T31)="6月","Ⅱ",IF(TRIM(T31)="9月","Ⅲ",IF(TRIM(T31)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="V31" s="123" t="str">
+        <f t="shared" ref="V31" si="4">IF(TRIM(U31)="3月","I",IF(TRIM(U31)="6月","Ⅱ",IF(TRIM(U31)="9月","Ⅲ",IF(TRIM(U31)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="W31" s="165" t="str">
         <f t="shared" si="1"/>
-        <v>12.65</v>
-[...1 lines deleted...]
-      <c r="X31" s="123" t="str">
+        <v/>
+      </c>
+      <c r="X31" s="162" t="str">
         <f t="shared" si="2"/>
-        <v>IV</v>
-[...4 lines deleted...]
-      <c r="Z31" s="123" t="str">
+        <v/>
+      </c>
+      <c r="Y31" s="143"/>
+      <c r="Z31" s="162" t="str">
         <f t="shared" si="3"/>
-        <v>IV</v>
-[...9 lines deleted...]
-      </c>
+        <v/>
+      </c>
+      <c r="AA31" s="144"/>
+      <c r="AB31" s="114"/>
+      <c r="AC31" s="125"/>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
-      <c r="AF31" s="172">
-[...18 lines deleted...]
-        <v>156</v>
+      <c r="AF31" s="145"/>
+      <c r="AG31" s="126"/>
+      <c r="AH31" s="126"/>
+      <c r="AI31" s="126"/>
+      <c r="AJ31" s="126"/>
+      <c r="AK31" s="126"/>
+      <c r="AL31" s="159">
+        <v>2026</v>
       </c>
       <c r="AM31" s="75"/>
       <c r="AN31" s="76"/>
-      <c r="AO31" s="113" t="s">
+      <c r="AO31" s="148" t="s">
         <v>143</v>
       </c>
-      <c r="AP31" s="127">
-[...16 lines deleted...]
-      </c>
+      <c r="AP31" s="127"/>
+      <c r="AQ31" s="128"/>
+      <c r="AR31" s="129"/>
+      <c r="AS31" s="129"/>
+      <c r="AT31" s="129"/>
+      <c r="AU31" s="130"/>
       <c r="AV31" s="77"/>
       <c r="AW31" s="78"/>
-      <c r="AX31" s="133">
-[...18 lines deleted...]
-        <v>156</v>
+      <c r="AX31" s="133"/>
+      <c r="AY31" s="128"/>
+      <c r="AZ31" s="131"/>
+      <c r="BA31" s="132"/>
+      <c r="BB31" s="128"/>
+      <c r="BC31" s="128"/>
+      <c r="BD31" s="159">
+        <v>2026</v>
       </c>
       <c r="BE31" s="75"/>
       <c r="BF31" s="50"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
     </row>
     <row r="32" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B32" s="148" t="s">
+      <c r="B32" s="113" t="s">
         <v>144</v>
       </c>
-      <c r="C32" s="114"/>
-[...4 lines deleted...]
-      <c r="H32" s="117"/>
+      <c r="C32" s="114">
+        <v>6.23</v>
+      </c>
+      <c r="D32" s="114">
+        <v>5.31</v>
+      </c>
+      <c r="E32" s="114">
+        <v>4864.3500000000004</v>
+      </c>
+      <c r="F32" s="115">
+        <v>5150.66</v>
+      </c>
+      <c r="G32" s="116">
+        <v>31.468</v>
+      </c>
+      <c r="H32" s="117">
+        <v>6044.57</v>
+      </c>
       <c r="I32" s="73"/>
       <c r="J32" s="52"/>
-      <c r="K32" s="118"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="K32" s="118">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="L32" s="119">
+        <v>1.54</v>
+      </c>
+      <c r="M32" s="120">
+        <v>2</v>
+      </c>
+      <c r="N32" s="119">
+        <v>1.41</v>
+      </c>
+      <c r="O32" s="119">
+        <v>32063.75</v>
+      </c>
+      <c r="P32" s="157">
+        <v>166354</v>
+      </c>
+      <c r="Q32" s="122" t="s">
+        <v>156</v>
       </c>
       <c r="R32" s="74"/>
-      <c r="T32" s="148" t="s">
+      <c r="T32" s="113" t="s">
         <v>144</v>
       </c>
-      <c r="U32" s="162" t="str">
-        <f t="shared" si="0"/>
+      <c r="U32" s="123" t="str">
+        <f>IF(TRIM(T32)="3月","I",IF(TRIM(T32)="6月","Ⅱ",IF(TRIM(T32)="9月","Ⅲ",IF(TRIM(T32)="12月","IV",""))))</f>
         <v/>
       </c>
-      <c r="V32" s="123" t="str">
-[...3 lines deleted...]
-      <c r="W32" s="165" t="str">
+      <c r="V32" s="163">
+        <v>11.46</v>
+      </c>
+      <c r="W32" s="124">
         <f t="shared" si="1"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X32" s="162" t="str">
+        <v>0</v>
+      </c>
+      <c r="X32" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y32" s="143"/>
-      <c r="Z32" s="162" t="str">
+      <c r="Y32" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA32" s="144"/>
-[...1 lines deleted...]
-      <c r="AC32" s="125"/>
+      <c r="AA32" s="144">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="114">
+        <v>3.29</v>
+      </c>
+      <c r="AC32" s="125">
+        <v>123.9</v>
+      </c>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
-      <c r="AF32" s="145"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AF32" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="122" t="s">
+        <v>156</v>
       </c>
       <c r="AM32" s="75"/>
       <c r="AN32" s="76"/>
-      <c r="AO32" s="148" t="s">
+      <c r="AO32" s="113" t="s">
         <v>144</v>
       </c>
-      <c r="AP32" s="127"/>
-[...4 lines deleted...]
-      <c r="AU32" s="130"/>
+      <c r="AP32" s="127">
+        <v>769.1</v>
+      </c>
+      <c r="AQ32" s="128">
+        <v>60.11</v>
+      </c>
+      <c r="AR32" s="129">
+        <v>1126</v>
+      </c>
+      <c r="AS32" s="129">
+        <v>657.6</v>
+      </c>
+      <c r="AT32" s="129">
+        <v>468.4</v>
+      </c>
+      <c r="AU32" s="130">
+        <v>189.2</v>
+      </c>
       <c r="AV32" s="77"/>
       <c r="AW32" s="78"/>
-      <c r="AX32" s="133"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AX32" s="133">
+        <v>111.33</v>
+      </c>
+      <c r="AY32" s="128">
+        <v>-1.49</v>
+      </c>
+      <c r="AZ32" s="131">
+        <v>110.21</v>
+      </c>
+      <c r="BA32" s="132">
+        <v>0.7</v>
+      </c>
+      <c r="BB32" s="128">
+        <v>-3.23</v>
+      </c>
+      <c r="BC32" s="128">
+        <v>1.83</v>
+      </c>
+      <c r="BD32" s="122" t="s">
+        <v>156</v>
       </c>
       <c r="BE32" s="75"/>
       <c r="BF32" s="50"/>
       <c r="BG32" s="74"/>
       <c r="BH32" s="74"/>
       <c r="BI32" s="74"/>
       <c r="BJ32" s="74"/>
     </row>
     <row r="33" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="114">
-        <v>6.23</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D33" s="114">
-        <v>5.31</v>
+        <v>5.81</v>
       </c>
       <c r="E33" s="114">
-        <v>4864.3500000000004</v>
+        <v>5186.8599999999997</v>
       </c>
       <c r="F33" s="115">
-        <v>5150.66</v>
+        <v>5160.55</v>
       </c>
       <c r="G33" s="116">
-        <v>31.468</v>
+        <v>31.251000000000001</v>
       </c>
       <c r="H33" s="117">
-        <v>6044.57</v>
+        <v>6054.87</v>
       </c>
       <c r="I33" s="73"/>
       <c r="J33" s="52"/>
       <c r="K33" s="118">
-        <v>0.81499999999999995</v>
+        <v>0.81899999999999995</v>
       </c>
       <c r="L33" s="119">
-        <v>1.54</v>
+        <v>1.58</v>
       </c>
       <c r="M33" s="120">
         <v>2</v>
       </c>
       <c r="N33" s="119">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
       <c r="O33" s="119">
-        <v>32063.75</v>
+        <v>35414.49</v>
       </c>
       <c r="P33" s="157">
-        <v>166354</v>
+        <v>97851</v>
       </c>
       <c r="Q33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="R33" s="74"/>
       <c r="T33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="U33" s="123" t="str">
-        <f t="shared" si="0"/>
+        <f>IF(TRIM(T33)="3月","I",IF(TRIM(T33)="6月","Ⅱ",IF(TRIM(T33)="9月","Ⅲ",IF(TRIM(T33)="12月","IV",""))))</f>
         <v/>
       </c>
       <c r="V33" s="163">
         <v>11.46</v>
       </c>
       <c r="W33" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X33" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y33" s="143">
         <v>0</v>
       </c>
       <c r="Z33" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA33" s="144">
         <v>0</v>
       </c>
       <c r="AB33" s="114">
-        <v>3.29</v>
+        <v>3.32</v>
       </c>
       <c r="AC33" s="125">
-        <v>124.51</v>
+        <v>109.46</v>
       </c>
       <c r="AD33" s="75"/>
       <c r="AE33" s="75"/>
       <c r="AF33" s="145">
         <v>0</v>
       </c>
       <c r="AG33" s="126">
         <v>0</v>
       </c>
       <c r="AH33" s="126">
         <v>0</v>
       </c>
       <c r="AI33" s="126">
         <v>0</v>
       </c>
       <c r="AJ33" s="126">
         <v>0</v>
       </c>
       <c r="AK33" s="126">
         <v>0</v>
       </c>
       <c r="AL33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="AM33" s="75"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="AP33" s="127">
-        <v>769.1</v>
+        <v>638.79999999999995</v>
       </c>
       <c r="AQ33" s="128">
-        <v>60.11</v>
+        <v>23.77</v>
       </c>
       <c r="AR33" s="129">
-        <v>1126.4000000000001</v>
+        <v>868.3</v>
       </c>
       <c r="AS33" s="129">
-        <v>657.6</v>
+        <v>498</v>
       </c>
       <c r="AT33" s="129">
-        <v>468.7</v>
+        <v>370.3</v>
       </c>
       <c r="AU33" s="130">
-        <v>188.9</v>
+        <v>127.7</v>
       </c>
       <c r="AV33" s="77"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="133">
-        <v>111.21</v>
+        <v>112.59</v>
       </c>
       <c r="AY33" s="128">
-        <v>-1.59</v>
+        <v>-0.56999999999999995</v>
       </c>
       <c r="AZ33" s="131">
-        <v>110.2</v>
+        <v>110.93</v>
       </c>
       <c r="BA33" s="132">
-        <v>0.69</v>
+        <v>1.77</v>
       </c>
       <c r="BB33" s="128">
-        <v>-3.42</v>
+        <v>-0.61</v>
       </c>
       <c r="BC33" s="128">
-        <v>1.81</v>
+        <v>4.57</v>
       </c>
       <c r="BD33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="BE33" s="75"/>
       <c r="BF33" s="50"/>
       <c r="BG33" s="74"/>
       <c r="BH33" s="74"/>
       <c r="BI33" s="74"/>
       <c r="BJ33" s="74"/>
     </row>
     <row r="34" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="114">
-        <v>5186.8599999999997</v>
+        <v>4669.5600000000004</v>
       </c>
       <c r="F34" s="115">
-        <v>5160.55</v>
+        <v>4535.22</v>
       </c>
       <c r="G34" s="116">
-        <v>31.251000000000001</v>
+        <v>31.98</v>
       </c>
       <c r="H34" s="117">
-        <v>6054.87</v>
+        <v>5968.86</v>
       </c>
       <c r="I34" s="73"/>
       <c r="J34" s="52"/>
       <c r="K34" s="160" t="s">
         <v>158</v>
       </c>
       <c r="L34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="120">
         <v>2</v>
       </c>
       <c r="N34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="O34" s="119">
-        <v>35414.49</v>
+        <v>31722.99</v>
       </c>
       <c r="P34" s="157">
-        <v>97851</v>
+        <v>179666</v>
       </c>
       <c r="Q34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R34" s="74"/>
       <c r="T34" s="113" t="s">
         <v>133</v>
       </c>
-      <c r="U34" s="123" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="U34" s="123" t="s">
+        <v>160</v>
       </c>
       <c r="V34" s="163">
         <v>11.46</v>
       </c>
       <c r="W34" s="124">
-        <f t="shared" si="1"/>
-        <v>0</v>
+        <v>11.46</v>
       </c>
       <c r="X34" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y34" s="166">
+        <v>9173</v>
       </c>
       <c r="Z34" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA34" s="168">
+        <v>47.76</v>
       </c>
       <c r="AB34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="AC34" s="171" t="s">
         <v>158</v>
       </c>
       <c r="AD34" s="75"/>
       <c r="AE34" s="75"/>
-      <c r="AF34" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF34" s="172" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG34" s="174" t="s">
+        <v>164</v>
+      </c>
+      <c r="AH34" s="174" t="s">
+        <v>164</v>
       </c>
       <c r="AI34" s="126">
         <v>0</v>
       </c>
       <c r="AJ34" s="126">
         <v>0</v>
       </c>
       <c r="AK34" s="126">
         <v>0</v>
       </c>
       <c r="AL34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM34" s="75"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP34" s="181" t="s">
         <v>158</v>
       </c>
       <c r="AQ34" s="182" t="s">
         <v>158</v>
       </c>
       <c r="AR34" s="129">
-        <v>868.3</v>
+        <v>1390.9</v>
       </c>
       <c r="AS34" s="129">
-        <v>498</v>
+        <v>801.8</v>
       </c>
       <c r="AT34" s="129">
-        <v>370.3</v>
+        <v>589.1</v>
       </c>
       <c r="AU34" s="130">
-        <v>127.7</v>
+        <v>212.7</v>
       </c>
       <c r="AV34" s="77"/>
       <c r="AW34" s="78"/>
       <c r="AX34" s="133">
-        <v>112.03</v>
+        <v>116.63</v>
       </c>
       <c r="AY34" s="128">
-        <v>-1.07</v>
+        <v>2.5299999999999998</v>
       </c>
       <c r="AZ34" s="131">
-        <v>110.91</v>
+        <v>110.36</v>
       </c>
       <c r="BA34" s="132">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="BB34" s="128">
-        <v>-1.02</v>
+        <v>4.83</v>
       </c>
       <c r="BC34" s="128">
-        <v>3.71</v>
+        <v>8.83</v>
       </c>
       <c r="BD34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE34" s="75"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="74"/>
       <c r="BH34" s="74"/>
       <c r="BI34" s="74"/>
       <c r="BJ34" s="74"/>
     </row>
     <row r="35" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B35" s="198" t="s">
+      <c r="B35" s="268" t="s">
         <v>6</v>
       </c>
-      <c r="C35" s="198"/>
-[...5 lines deleted...]
-      <c r="K35" s="199" t="s">
+      <c r="C35" s="268"/>
+      <c r="D35" s="268"/>
+      <c r="E35" s="268"/>
+      <c r="F35" s="268"/>
+      <c r="G35" s="268"/>
+      <c r="H35" s="268"/>
+      <c r="K35" s="269" t="s">
         <v>74</v>
       </c>
-      <c r="L35" s="199"/>
-[...5 lines deleted...]
-      <c r="T35" s="195" t="s">
+      <c r="L35" s="269"/>
+      <c r="M35" s="269"/>
+      <c r="N35" s="269"/>
+      <c r="O35" s="269"/>
+      <c r="P35" s="269"/>
+      <c r="Q35" s="269"/>
+      <c r="T35" s="306" t="s">
         <v>78</v>
       </c>
-      <c r="U35" s="195"/>
-[...7 lines deleted...]
-      <c r="AC35" s="195"/>
+      <c r="U35" s="306"/>
+      <c r="V35" s="306"/>
+      <c r="W35" s="306"/>
+      <c r="X35" s="306"/>
+      <c r="Y35" s="306"/>
+      <c r="Z35" s="306"/>
+      <c r="AA35" s="306"/>
+      <c r="AB35" s="306"/>
+      <c r="AC35" s="306"/>
       <c r="AD35" s="43"/>
       <c r="AE35" s="43"/>
-      <c r="AF35" s="196" t="s">
+      <c r="AF35" s="307" t="s">
         <v>79</v>
       </c>
-      <c r="AG35" s="189"/>
-[...4 lines deleted...]
-      <c r="AL35" s="189"/>
+      <c r="AG35" s="300"/>
+      <c r="AH35" s="300"/>
+      <c r="AI35" s="300"/>
+      <c r="AJ35" s="300"/>
+      <c r="AK35" s="300"/>
+      <c r="AL35" s="300"/>
       <c r="AM35" s="43"/>
       <c r="AN35" s="43"/>
-      <c r="AO35" s="194" t="s">
+      <c r="AO35" s="305" t="s">
         <v>9</v>
       </c>
-      <c r="AP35" s="194"/>
-[...4 lines deleted...]
-      <c r="AU35" s="194"/>
+      <c r="AP35" s="305"/>
+      <c r="AQ35" s="305"/>
+      <c r="AR35" s="305"/>
+      <c r="AS35" s="305"/>
+      <c r="AT35" s="305"/>
+      <c r="AU35" s="305"/>
       <c r="AV35" s="51"/>
       <c r="AW35" s="51"/>
-      <c r="AX35" s="188" t="s">
+      <c r="AX35" s="299" t="s">
         <v>79</v>
       </c>
-      <c r="AY35" s="189"/>
-[...4 lines deleted...]
-      <c r="BD35" s="189"/>
+      <c r="AY35" s="300"/>
+      <c r="AZ35" s="300"/>
+      <c r="BA35" s="300"/>
+      <c r="BB35" s="300"/>
+      <c r="BC35" s="300"/>
+      <c r="BD35" s="300"/>
       <c r="BE35" s="53"/>
     </row>
     <row r="36" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B36" s="135" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="135"/>
       <c r="D36" s="135"/>
       <c r="E36" s="135"/>
       <c r="F36" s="135"/>
       <c r="G36" s="135"/>
       <c r="H36" s="135"/>
       <c r="K36" s="137" t="s">
         <v>102</v>
       </c>
       <c r="L36" s="137"/>
       <c r="M36" s="137"/>
       <c r="N36" s="137"/>
       <c r="O36" s="137"/>
       <c r="P36" s="137"/>
       <c r="Q36" s="137"/>
-      <c r="T36" s="193" t="s">
+      <c r="T36" s="304" t="s">
         <v>94</v>
       </c>
-      <c r="U36" s="193"/>
-[...7 lines deleted...]
-      <c r="AC36" s="193"/>
+      <c r="U36" s="304"/>
+      <c r="V36" s="304"/>
+      <c r="W36" s="304"/>
+      <c r="X36" s="304"/>
+      <c r="Y36" s="304"/>
+      <c r="Z36" s="304"/>
+      <c r="AA36" s="304"/>
+      <c r="AB36" s="304"/>
+      <c r="AC36" s="304"/>
       <c r="AD36" s="43"/>
       <c r="AE36" s="43"/>
-      <c r="AF36" s="190" t="s">
+      <c r="AF36" s="301" t="s">
         <v>64</v>
       </c>
-      <c r="AG36" s="191"/>
-[...4 lines deleted...]
-      <c r="AL36" s="191"/>
+      <c r="AG36" s="302"/>
+      <c r="AH36" s="302"/>
+      <c r="AI36" s="302"/>
+      <c r="AJ36" s="302"/>
+      <c r="AK36" s="302"/>
+      <c r="AL36" s="302"/>
       <c r="AM36" s="43"/>
       <c r="AN36" s="43"/>
       <c r="AO36" s="135" t="s">
         <v>65</v>
       </c>
       <c r="AP36" s="135"/>
       <c r="AQ36" s="135"/>
       <c r="AR36" s="135"/>
       <c r="AS36" s="135"/>
       <c r="AT36" s="135"/>
       <c r="AU36" s="135"/>
       <c r="AV36" s="51"/>
       <c r="AW36" s="51"/>
       <c r="AX36" s="138" t="s">
         <v>64</v>
       </c>
       <c r="AY36" s="138"/>
       <c r="AZ36" s="138"/>
       <c r="BA36" s="138"/>
       <c r="BB36" s="138"/>
       <c r="BC36" s="138"/>
       <c r="BD36" s="138"/>
       <c r="BE36" s="53"/>
     </row>
     <row r="37" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B37" s="147" t="s">
         <v>119</v>
       </c>
       <c r="C37" s="136"/>
       <c r="D37" s="136"/>
       <c r="E37" s="136"/>
       <c r="F37" s="136"/>
       <c r="G37" s="136"/>
       <c r="H37" s="136"/>
       <c r="K37" s="53"/>
       <c r="L37" s="53"/>
       <c r="M37" s="53"/>
       <c r="N37" s="53"/>
       <c r="O37" s="53"/>
       <c r="P37" s="53"/>
       <c r="Q37" s="53"/>
-      <c r="T37" s="192" t="s">
+      <c r="T37" s="303" t="s">
         <v>103</v>
       </c>
-      <c r="U37" s="192"/>
-[...7 lines deleted...]
-      <c r="AC37" s="192"/>
+      <c r="U37" s="303"/>
+      <c r="V37" s="303"/>
+      <c r="W37" s="303"/>
+      <c r="X37" s="303"/>
+      <c r="Y37" s="303"/>
+      <c r="Z37" s="303"/>
+      <c r="AA37" s="303"/>
+      <c r="AB37" s="303"/>
+      <c r="AC37" s="303"/>
       <c r="AD37" s="43"/>
       <c r="AE37" s="43"/>
       <c r="AF37" s="139" t="s">
         <v>104</v>
       </c>
       <c r="AG37" s="139"/>
       <c r="AH37" s="139"/>
       <c r="AI37" s="139"/>
       <c r="AJ37" s="139"/>
       <c r="AK37" s="139"/>
       <c r="AL37" s="139"/>
       <c r="AM37" s="43" t="s">
         <v>7</v>
       </c>
       <c r="AN37" s="43"/>
       <c r="AO37" s="140" t="s">
         <v>106</v>
       </c>
       <c r="AP37" s="136"/>
       <c r="AQ37" s="136"/>
       <c r="AR37" s="136"/>
       <c r="AS37" s="136"/>
       <c r="AT37" s="136"/>
       <c r="AU37" s="136"/>
       <c r="AV37" s="51"/>
@@ -20144,62 +13967,62 @@
       <c r="AY38" s="138"/>
       <c r="AZ38" s="138"/>
       <c r="BA38" s="138"/>
       <c r="BB38" s="138"/>
       <c r="BC38" s="138"/>
       <c r="BD38" s="138"/>
       <c r="BE38" s="53"/>
     </row>
     <row r="39" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B39" s="110" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="54"/>
       <c r="F39" s="54"/>
       <c r="G39" s="54"/>
       <c r="H39" s="54"/>
       <c r="K39" s="53"/>
       <c r="L39" s="53"/>
       <c r="M39" s="53"/>
       <c r="N39" s="53"/>
       <c r="O39" s="53"/>
       <c r="P39" s="53"/>
       <c r="Q39" s="53"/>
-      <c r="T39" s="296" t="s">
+      <c r="T39" s="209" t="s">
         <v>77</v>
       </c>
-      <c r="U39" s="297"/>
-[...7 lines deleted...]
-      <c r="AC39" s="297"/>
+      <c r="U39" s="210"/>
+      <c r="V39" s="210"/>
+      <c r="W39" s="210"/>
+      <c r="X39" s="210"/>
+      <c r="Y39" s="210"/>
+      <c r="Z39" s="210"/>
+      <c r="AA39" s="210"/>
+      <c r="AB39" s="210"/>
+      <c r="AC39" s="210"/>
       <c r="AD39" s="43"/>
       <c r="AE39" s="43"/>
       <c r="AF39" s="139" t="s">
         <v>105</v>
       </c>
       <c r="AG39" s="139"/>
       <c r="AH39" s="139"/>
       <c r="AI39" s="139"/>
       <c r="AJ39" s="139"/>
       <c r="AK39" s="139"/>
       <c r="AL39" s="139"/>
       <c r="AM39" s="43"/>
       <c r="AN39" s="43"/>
       <c r="AO39" s="111" t="s">
         <v>93</v>
       </c>
       <c r="AP39" s="54"/>
       <c r="AQ39" s="54"/>
       <c r="AR39" s="54"/>
       <c r="AS39" s="54"/>
       <c r="AT39" s="54"/>
       <c r="AU39" s="54"/>
       <c r="AV39" s="51"/>
       <c r="AW39" s="51"/>
       <c r="AX39" s="55"/>
@@ -20216,59 +14039,59 @@
       <c r="C40" s="54"/>
       <c r="D40" s="54"/>
       <c r="E40" s="54"/>
       <c r="F40" s="54"/>
       <c r="G40" s="54"/>
       <c r="H40" s="54"/>
       <c r="K40" s="53"/>
       <c r="L40" s="53"/>
       <c r="M40" s="53"/>
       <c r="N40" s="53"/>
       <c r="O40" s="53"/>
       <c r="P40" s="53"/>
       <c r="Q40" s="53"/>
       <c r="T40" s="66"/>
       <c r="U40" s="67"/>
       <c r="V40" s="67"/>
       <c r="W40" s="67"/>
       <c r="X40" s="67"/>
       <c r="Y40" s="67"/>
       <c r="Z40" s="67"/>
       <c r="AA40" s="67"/>
       <c r="AB40" s="67"/>
       <c r="AC40" s="67"/>
       <c r="AD40" s="43"/>
       <c r="AE40" s="43"/>
-      <c r="AF40" s="290" t="s">
+      <c r="AF40" s="194" t="s">
         <v>96</v>
       </c>
-      <c r="AG40" s="290"/>
-[...4 lines deleted...]
-      <c r="AL40" s="290"/>
+      <c r="AG40" s="194"/>
+      <c r="AH40" s="194"/>
+      <c r="AI40" s="194"/>
+      <c r="AJ40" s="194"/>
+      <c r="AK40" s="194"/>
+      <c r="AL40" s="194"/>
       <c r="AM40" s="43"/>
       <c r="AN40" s="43"/>
       <c r="AO40" s="69"/>
       <c r="AP40" s="54"/>
       <c r="AQ40" s="54"/>
       <c r="AR40" s="54"/>
       <c r="AS40" s="54"/>
       <c r="AT40" s="54"/>
       <c r="AU40" s="54"/>
       <c r="AV40" s="51"/>
       <c r="AW40" s="51"/>
       <c r="AX40" s="55"/>
       <c r="AY40" s="55"/>
       <c r="AZ40" s="55"/>
       <c r="BA40" s="55"/>
       <c r="BB40" s="55"/>
       <c r="BC40" s="55"/>
       <c r="BD40" s="55"/>
       <c r="BE40" s="53"/>
     </row>
     <row r="41" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B41" s="54"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
@@ -20354,116 +14177,116 @@
       <c r="AI42" s="141"/>
       <c r="AJ42" s="141"/>
       <c r="AK42" s="141"/>
       <c r="AL42" s="141"/>
       <c r="AM42" s="43"/>
       <c r="AN42" s="43"/>
       <c r="AO42" s="69"/>
       <c r="AP42" s="54"/>
       <c r="AQ42" s="54"/>
       <c r="AR42" s="54"/>
       <c r="AS42" s="54"/>
       <c r="AT42" s="54"/>
       <c r="AU42" s="54"/>
       <c r="AV42" s="51"/>
       <c r="AW42" s="51"/>
       <c r="AX42" s="55"/>
       <c r="AY42" s="55"/>
       <c r="AZ42" s="55"/>
       <c r="BA42" s="55"/>
       <c r="BB42" s="55"/>
       <c r="BC42" s="55"/>
       <c r="BD42" s="55"/>
       <c r="BE42" s="53"/>
     </row>
     <row r="43" spans="2:62" s="56" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B43" s="197" t="s">
+      <c r="B43" s="298" t="s">
         <v>111</v>
       </c>
-      <c r="C43" s="197"/>
-[...4 lines deleted...]
-      <c r="H43" s="197"/>
+      <c r="C43" s="298"/>
+      <c r="D43" s="298"/>
+      <c r="E43" s="298"/>
+      <c r="F43" s="298"/>
+      <c r="G43" s="298"/>
+      <c r="H43" s="298"/>
       <c r="I43" s="57"/>
       <c r="J43" s="57"/>
-      <c r="K43" s="197" t="s">
+      <c r="K43" s="298" t="s">
         <v>112</v>
       </c>
-      <c r="L43" s="197"/>
-[...4 lines deleted...]
-      <c r="Q43" s="197"/>
+      <c r="L43" s="298"/>
+      <c r="M43" s="298"/>
+      <c r="N43" s="298"/>
+      <c r="O43" s="298"/>
+      <c r="P43" s="298"/>
+      <c r="Q43" s="298"/>
       <c r="R43" s="57"/>
-      <c r="T43" s="197" t="s">
+      <c r="T43" s="298" t="s">
         <v>113</v>
       </c>
-      <c r="U43" s="197"/>
-[...7 lines deleted...]
-      <c r="AC43" s="197"/>
+      <c r="U43" s="298"/>
+      <c r="V43" s="298"/>
+      <c r="W43" s="298"/>
+      <c r="X43" s="298"/>
+      <c r="Y43" s="298"/>
+      <c r="Z43" s="298"/>
+      <c r="AA43" s="298"/>
+      <c r="AB43" s="298"/>
+      <c r="AC43" s="298"/>
       <c r="AD43" s="58"/>
       <c r="AE43" s="59"/>
-      <c r="AF43" s="197" t="s">
+      <c r="AF43" s="298" t="s">
         <v>114</v>
       </c>
-      <c r="AG43" s="197"/>
-[...4 lines deleted...]
-      <c r="AL43" s="197"/>
+      <c r="AG43" s="298"/>
+      <c r="AH43" s="298"/>
+      <c r="AI43" s="298"/>
+      <c r="AJ43" s="298"/>
+      <c r="AK43" s="298"/>
+      <c r="AL43" s="298"/>
       <c r="AM43" s="59"/>
       <c r="AN43" s="59"/>
-      <c r="AO43" s="197" t="s">
+      <c r="AO43" s="298" t="s">
         <v>115</v>
       </c>
-      <c r="AP43" s="197"/>
-[...4 lines deleted...]
-      <c r="AU43" s="197"/>
+      <c r="AP43" s="298"/>
+      <c r="AQ43" s="298"/>
+      <c r="AR43" s="298"/>
+      <c r="AS43" s="298"/>
+      <c r="AT43" s="298"/>
+      <c r="AU43" s="298"/>
       <c r="AV43" s="60"/>
       <c r="AW43" s="60"/>
-      <c r="AX43" s="197" t="s">
+      <c r="AX43" s="298" t="s">
         <v>116</v>
       </c>
-      <c r="AY43" s="197"/>
-[...4 lines deleted...]
-      <c r="BD43" s="197"/>
+      <c r="AY43" s="298"/>
+      <c r="AZ43" s="298"/>
+      <c r="BA43" s="298"/>
+      <c r="BB43" s="298"/>
+      <c r="BC43" s="298"/>
+      <c r="BD43" s="298"/>
       <c r="BE43" s="59"/>
     </row>
     <row r="44" spans="2:62" ht="16.5">
       <c r="T44" s="49"/>
       <c r="AA44" s="142"/>
       <c r="AO44" s="49"/>
     </row>
     <row r="45" spans="2:62">
       <c r="T45" s="49"/>
       <c r="AO45" s="49"/>
     </row>
     <row r="46" spans="2:62" ht="17.25" customHeight="1">
       <c r="H46" s="71"/>
       <c r="U46" s="107"/>
       <c r="V46" s="107"/>
     </row>
     <row r="47" spans="2:62" ht="17.25" customHeight="1">
       <c r="H47" s="71"/>
       <c r="U47" s="108"/>
       <c r="V47" s="108"/>
     </row>
     <row r="48" spans="2:62" ht="17.25" customHeight="1">
       <c r="H48" s="71"/>
       <c r="U48" s="108"/>
       <c r="V48" s="108"/>
@@ -20491,115 +14314,115 @@
       <c r="G52" s="64"/>
       <c r="H52" s="62"/>
       <c r="U52" s="70"/>
       <c r="V52" s="70"/>
     </row>
     <row r="53" spans="6:22">
       <c r="F53" s="63"/>
       <c r="G53" s="64"/>
       <c r="H53" s="62"/>
       <c r="U53" s="70"/>
       <c r="V53" s="70"/>
     </row>
     <row r="54" spans="6:22">
       <c r="F54" s="63"/>
       <c r="G54" s="64"/>
       <c r="H54" s="62"/>
       <c r="U54" s="70"/>
       <c r="V54" s="70"/>
     </row>
     <row r="55" spans="6:22" ht="15" customHeight="1">
       <c r="U55" s="70"/>
       <c r="V55" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="65">
-    <mergeCell ref="T1:W1"/>
-[...11 lines deleted...]
-    <mergeCell ref="U4:W5"/>
+    <mergeCell ref="AX35:BD35"/>
+    <mergeCell ref="AF36:AL36"/>
+    <mergeCell ref="T37:AC37"/>
+    <mergeCell ref="T36:AC36"/>
+    <mergeCell ref="AO35:AU35"/>
+    <mergeCell ref="T35:AC35"/>
+    <mergeCell ref="AF35:AL35"/>
+    <mergeCell ref="AX43:BD43"/>
+    <mergeCell ref="AO43:AU43"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="T43:AC43"/>
+    <mergeCell ref="K43:Q43"/>
+    <mergeCell ref="AF43:AL43"/>
+    <mergeCell ref="B35:H35"/>
+    <mergeCell ref="K35:Q35"/>
+    <mergeCell ref="B4:B7"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:O7"/>
+    <mergeCell ref="Q4:Q7"/>
+    <mergeCell ref="P5:P7"/>
+    <mergeCell ref="AO4:AO7"/>
+    <mergeCell ref="Z6:AA7"/>
+    <mergeCell ref="AB6:AB7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="Z4:AA5"/>
+    <mergeCell ref="AJ6:AJ7"/>
+    <mergeCell ref="AF6:AF7"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="AF4:AK4"/>
     <mergeCell ref="AH5:AK5"/>
     <mergeCell ref="AC4:AC5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BB7"/>
     <mergeCell ref="BC5:BC7"/>
     <mergeCell ref="BI5:BJ5"/>
     <mergeCell ref="AR4:AU4"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="BD4:BD7"/>
     <mergeCell ref="AX4:BC4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AK6:AK7"/>
     <mergeCell ref="AR5:AU5"/>
     <mergeCell ref="AP5:AQ5"/>
-    <mergeCell ref="AO4:AO7"/>
-[...34 lines deleted...]
-    <mergeCell ref="AF35:AL35"/>
+    <mergeCell ref="T1:W1"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="AB4:AB5"/>
+    <mergeCell ref="AF40:AL40"/>
+    <mergeCell ref="AI6:AI7"/>
+    <mergeCell ref="AL4:AL7"/>
+    <mergeCell ref="U7:W7"/>
+    <mergeCell ref="U6:W6"/>
+    <mergeCell ref="T4:T7"/>
+    <mergeCell ref="T39:AC39"/>
+    <mergeCell ref="X4:Y5"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="U4:W5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.74803149606299213" bottom="0.19685039370078741" header="0" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="24" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="5" manualBreakCount="5">
     <brk id="9" min="1" max="42" man="1"/>
     <brk id="18" min="1" max="42" man="1"/>
     <brk id="30" min="1" max="42" man="1"/>
     <brk id="39" min="1" max="42" man="1"/>
     <brk id="48" min="1" max="42" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>