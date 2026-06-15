--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -1,120 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB6781A8-462F-47B0-8053-D89AF8CC4F65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{232942CF-3D5D-465D-87D9-1D058FB1A83F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{A011DE79-D42A-4C53-A149-6837F70D6A03}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{A8A0BE64-50D2-42A8-B563-9094A282CE9E}"/>
   </bookViews>
   <sheets>
     <sheet name="140" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'140'!$A$2:$BE$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Z34" i="4" l="1"/>
   <c r="X34" i="4"/>
+  <c r="W34" i="4"/>
+  <c r="U34" i="4"/>
   <c r="Z33" i="4"/>
   <c r="X33" i="4"/>
   <c r="W33" i="4"/>
   <c r="U33" i="4"/>
   <c r="Z32" i="4"/>
   <c r="X32" i="4"/>
   <c r="W32" i="4"/>
   <c r="U32" i="4"/>
   <c r="Z31" i="4"/>
   <c r="X31" i="4"/>
   <c r="W31" i="4"/>
   <c r="U31" i="4"/>
-  <c r="V31" i="4" s="1"/>
   <c r="Z30" i="4"/>
   <c r="X30" i="4"/>
+  <c r="W30" i="4"/>
+  <c r="U30" i="4"/>
   <c r="Z29" i="4"/>
   <c r="X29" i="4"/>
+  <c r="W29" i="4"/>
+  <c r="U29" i="4"/>
+  <c r="V29" i="4" s="1"/>
   <c r="Z28" i="4"/>
   <c r="X28" i="4"/>
+  <c r="W28" i="4"/>
+  <c r="U28" i="4"/>
   <c r="Z27" i="4"/>
   <c r="X27" i="4"/>
+  <c r="W27" i="4"/>
+  <c r="U27" i="4"/>
   <c r="Z26" i="4"/>
   <c r="X26" i="4"/>
+  <c r="W26" i="4"/>
+  <c r="U26" i="4"/>
   <c r="Z25" i="4"/>
   <c r="X25" i="4"/>
+  <c r="W25" i="4"/>
+  <c r="U25" i="4"/>
   <c r="Z24" i="4"/>
   <c r="X24" i="4"/>
+  <c r="W24" i="4"/>
+  <c r="U24" i="4"/>
   <c r="Z23" i="4"/>
   <c r="X23" i="4"/>
+  <c r="W23" i="4"/>
+  <c r="U23" i="4"/>
   <c r="Z22" i="4"/>
   <c r="X22" i="4"/>
+  <c r="W22" i="4"/>
+  <c r="U22" i="4"/>
   <c r="Z21" i="4"/>
   <c r="X21" i="4"/>
+  <c r="W21" i="4"/>
+  <c r="U21" i="4"/>
   <c r="Z20" i="4"/>
   <c r="X20" i="4"/>
   <c r="W20" i="4"/>
   <c r="U20" i="4"/>
   <c r="Z19" i="4"/>
   <c r="X19" i="4"/>
   <c r="W19" i="4"/>
   <c r="U19" i="4"/>
   <c r="Z18" i="4"/>
   <c r="X18" i="4"/>
   <c r="W18" i="4"/>
   <c r="U18" i="4"/>
   <c r="Z17" i="4"/>
   <c r="X17" i="4"/>
   <c r="W17" i="4"/>
   <c r="U17" i="4"/>
   <c r="Z16" i="4"/>
   <c r="X16" i="4"/>
   <c r="W16" i="4"/>
   <c r="U16" i="4"/>
   <c r="Z15" i="4"/>
   <c r="X15" i="4"/>
   <c r="W15" i="4"/>
   <c r="U15" i="4"/>
   <c r="Z14" i="4"/>
@@ -127,51 +149,51 @@
   <c r="U13" i="4"/>
   <c r="Z12" i="4"/>
   <c r="X12" i="4"/>
   <c r="W12" i="4"/>
   <c r="U12" i="4"/>
   <c r="Z11" i="4"/>
   <c r="X11" i="4"/>
   <c r="W11" i="4"/>
   <c r="U11" i="4"/>
   <c r="Z10" i="4"/>
   <c r="X10" i="4"/>
   <c r="W10" i="4"/>
   <c r="U10" i="4"/>
   <c r="Z9" i="4"/>
   <c r="X9" i="4"/>
   <c r="W9" i="4"/>
   <c r="U9" i="4"/>
   <c r="Z8" i="4"/>
   <c r="X8" i="4"/>
   <c r="W8" i="4"/>
   <c r="U8" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="159">
   <si>
     <r>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頁</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -2728,158 +2750,140 @@
   <si>
     <t>109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>114年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>　　  5月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  6月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  7月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  8月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  9月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 10月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 11月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 12月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  1月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  2月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>　　  3月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>　　  4月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　  5月</t>
-[...40 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t xml:space="preserve">         Mar.</t>
   </si>
   <si>
     <t xml:space="preserve">         Apr.</t>
-  </si>
-[...28 lines deleted...]
-    <t xml:space="preserve">         Feb.</t>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...16 lines deleted...]
-    <t>...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="30">
     <numFmt numFmtId="176" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;????_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="#\ ##0.000"/>
     <numFmt numFmtId="180" formatCode="#\ ##0"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0.00_ "/>
     <numFmt numFmtId="183" formatCode="0.000"/>
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
     <numFmt numFmtId="185" formatCode="\+#,##0.00\ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="186" formatCode="###\ ##0.00;\-###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="###\ ##0"/>
     <numFmt numFmtId="188" formatCode="########0.00"/>
     <numFmt numFmtId="189" formatCode="#\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="190" formatCode="###\ ###\ ##0.00;\-###\ ###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="191" formatCode="##\ ##0.0"/>
     <numFmt numFmtId="192" formatCode="###\ ###\ ##0.0"/>
     <numFmt numFmtId="193" formatCode="#\ ###\ ###\ ##0.0"/>
@@ -4444,1494 +4448,451 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="sample" xfId="1" xr:uid="{EF89B185-54C6-40D2-A264-FED0065ABB0D}"/>
+    <cellStyle name="sample" xfId="1" xr:uid="{4D548865-B2FA-4AC8-B442-3897B2DC2A80}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="年資料" xfId="2" xr:uid="{CFDC36E7-C6D1-4DC9-A408-2F93F9827F3C}"/>
+    <cellStyle name="年資料" xfId="2" xr:uid="{E7F82EBD-92A9-45E3-B7C0-0563FC3BB00F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47644</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>194341</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>719819</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>16277</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B6F855-0052-4C66-A99B-C3291F9AC653}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C57E0F4-A8D8-4868-833F-6261C05E6B37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="18535650" y="7953394"/>
-[...2 lines deleted...]
-          <a:chExt cx="804090" cy="357566"/>
+          <a:off x="14478000" y="5334000"/>
+          <a:ext cx="2891519" cy="178202"/>
+          <a:chOff x="14500411" y="5321674"/>
+          <a:chExt cx="2891519" cy="178202"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CA0EE6B-2F24-3173-6240-38AC24927C6C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C073DCB9-85B2-2007-9305-72F11515CE9E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16212553" y="6747711"/>
-            <a:ext cx="804090" cy="177232"/>
+            <a:off x="14500411" y="5321674"/>
+            <a:ext cx="734196" cy="178202"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F158F794-8685-1A7A-70ED-80F36463BF14}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B15B54A-DBA9-6B1B-1169-B2C6014CBD27}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16212553" y="6928045"/>
-            <a:ext cx="804090" cy="177232"/>
+            <a:off x="15651836" y="5321674"/>
+            <a:ext cx="747793" cy="178202"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="5" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA94B1D0-C180-CD51-DA76-3541CCD439E6}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16657734" y="5321674"/>
+            <a:ext cx="734196" cy="178202"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>180975</xdr:rowOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>754269</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>206778</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="5" name="群組 4">
+        <xdr:cNvPr id="10" name="群組 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6AC792-6256-40EC-AEBB-BA91136BA69D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE6F548A-3220-4D4F-9E61-FD994DEB9D86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="14468481" y="5238750"/>
-[...1143 lines deleted...]
-          <a:chExt cx="2179320" cy="182883"/>
+          <a:off x="14516100" y="7058025"/>
+          <a:ext cx="2887869" cy="178203"/>
+          <a:chOff x="14511618" y="7074275"/>
+          <a:chExt cx="2887869" cy="178203"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="32" name="Text Box 1">
+          <xdr:cNvPr id="11" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13B6772B-1767-C078-4114-C2CD038D42F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFD56281-427E-BDB1-22BA-0627E67B6E1B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17173646" y="7142149"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="14511618" y="7074275"/>
+            <a:ext cx="736257" cy="178203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5971,65 +4932,1181 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="33" name="Text Box 1">
+          <xdr:cNvPr id="12" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{689B96A4-23C8-D219-4EFC-D1460E6B6DB6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF863E1-0F41-1097-ED64-0F20E776E354}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16443043" y="7142152"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="15594054" y="7074275"/>
+            <a:ext cx="749891" cy="178203"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1086705-DE2D-060E-D7D4-424493F9B518}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16663230" y="7074275"/>
+            <a:ext cx="736257" cy="178203"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>754171</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>208457</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="14" name="群組 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70A7FA14-942C-4DED-A12A-1DA96B91450A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="14506575" y="7924800"/>
+          <a:ext cx="2897296" cy="189407"/>
+          <a:chOff x="14500412" y="7939368"/>
+          <a:chExt cx="2897296" cy="189407"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F094CF-6129-6688-5F79-A433DEE0D3A2}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="14500412" y="7939368"/>
+            <a:ext cx="729660" cy="178201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="16" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C72706B-28D9-CAC2-5FAD-19BC70210A56}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="15577474" y="7950574"/>
+            <a:ext cx="743172" cy="178201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="17" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E34F0C37-E496-0F77-AED5-8371DB08AA6D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16668048" y="7950574"/>
+            <a:ext cx="729660" cy="178201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>910995</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>217757</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="18" name="群組 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E3A7D9-77DE-4FD7-BAE0-722F086B134A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="18554700" y="7953375"/>
+          <a:ext cx="853845" cy="389207"/>
+          <a:chOff x="18575991" y="7950573"/>
+          <a:chExt cx="853845" cy="389207"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="19" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4923CDF4-69CF-12FD-DCA5-6094E9B871C5}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="18583550" y="7950573"/>
+            <a:ext cx="846286" cy="181986"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="20" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D281E564-8FD8-6D36-90CF-0ABD6FE8BFC7}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="18575991" y="8152753"/>
+            <a:ext cx="849601" cy="187027"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>791210</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>216302</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="21" name="群組 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE095DB-094E-48DC-B0D5-49191CFAD935}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="19783425" y="5314950"/>
+          <a:ext cx="2648585" cy="178202"/>
+          <a:chOff x="19817603" y="5321673"/>
+          <a:chExt cx="2648585" cy="178202"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="22" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39D1F33-8397-ED5B-FADC-9A4064DB9A83}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="21698903" y="5321673"/>
+            <a:ext cx="767285" cy="178202"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="23" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58C9D07-4710-8FDF-ED7F-BB3968C779C1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="20776148" y="5321673"/>
+            <a:ext cx="774075" cy="178202"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="24" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB0318FD-92DB-8ED0-67DB-504B8B62E533}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="19817603" y="5321673"/>
+            <a:ext cx="767285" cy="178202"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>787297</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>16278</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="25" name="群組 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{757E4AF7-E977-4393-990F-E21FBECE9C48}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="19812000" y="7086600"/>
+          <a:ext cx="2616097" cy="178203"/>
+          <a:chOff x="19893803" y="7074273"/>
+          <a:chExt cx="2616097" cy="178203"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="26" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E076DABB-00BB-B43D-FDE4-07FB6A49F4B1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="21747553" y="7074273"/>
+            <a:ext cx="762347" cy="178203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6069,65 +6146,163 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="34" name="Text Box 1">
+          <xdr:cNvPr id="27" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7486F1A-4289-C560-3675-081095029563}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB487093-91F9-C5AE-2CFC-7550CB80F30D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="15712440" y="7142150"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="20817024" y="7074273"/>
+            <a:ext cx="769094" cy="178203"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="28" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7830D351-E81D-069B-30C0-582578BE3A34}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="19893803" y="7074273"/>
+            <a:ext cx="762347" cy="178203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6171,196 +6346,96 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>22609</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>7963</xdr:rowOff>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>34</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>789057</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>206776</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="24" name="群組 53">
+        <xdr:cNvPr id="29" name="群組 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A16218C0-C6C6-FE58-97DA-A63B2017E65C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B762F700-6F44-4230-8B63-FABB1386C759}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr>
-[...1 lines deleted...]
-        </xdr:cNvGrpSpPr>
+        <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr bwMode="auto">
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19815559" y="7475563"/>
-[...2 lines deleted...]
-          <a:chExt cx="2179320" cy="182880"/>
+          <a:off x="19812000" y="7934325"/>
+          <a:ext cx="2617857" cy="178201"/>
+          <a:chOff x="19893803" y="7939366"/>
+          <a:chExt cx="2617857" cy="178201"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="29" name="Text Box 1">
+          <xdr:cNvPr id="30" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEDBA12-EEAD-E16A-B468-8D9BF582AF28}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6124CA80-2BAE-4AA2-C9D7-8A5F09327EF7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17173646" y="7208520"/>
-[...98 lines deleted...]
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="21748738" y="7939366"/>
+            <a:ext cx="762922" cy="178201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6403,62 +6478,160 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="31" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40619B2D-17E6-0EDB-BB2B-41E009186F36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055A8D8A-4263-5483-6DEC-A23033C124CE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="15712440" y="7208520"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="20827139" y="7939366"/>
+            <a:ext cx="769674" cy="178201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="32" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA4138D-6D4A-842D-71A5-4BFCBBBBE652}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="19893803" y="7939366"/>
+            <a:ext cx="762922" cy="178201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6501,2191 +6674,2818 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>219074</xdr:rowOff>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>34</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>209964</xdr:rowOff>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>809766</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>14409</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="25" name="群組 53">
+        <xdr:cNvPr id="33" name="群組 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85180E7E-059E-A589-85E4-2C7EF57C1972}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109A194E-55A0-4121-95F8-06308A259F04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr>
-[...1 lines deleted...]
-        </xdr:cNvGrpSpPr>
+        <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr bwMode="auto">
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19812000" y="5276849"/>
-[...2 lines deleted...]
-          <a:chExt cx="2179320" cy="182880"/>
+          <a:off x="29060775" y="7953375"/>
+          <a:ext cx="3600591" cy="185859"/>
+          <a:chOff x="29123529" y="7950573"/>
+          <a:chExt cx="3600591" cy="185859"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="26" name="Text Box 1">
+          <xdr:cNvPr id="34" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF70A31-530E-44AC-D746-8EF7EE9BD53C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D357A559-6783-0FD7-E1CF-5E20C0462EC0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17173646" y="7208520"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="29123529" y="7950573"/>
+            <a:ext cx="799097" cy="185859"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="35" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1D1A34-EBE2-3503-ED5C-84E4499B941C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30058779" y="7950573"/>
+            <a:ext cx="799097" cy="185859"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="36" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EF473A5-96B4-BD45-F689-66223ED7AD01}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30989770" y="7950573"/>
+            <a:ext cx="799097" cy="185859"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="37" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF4ECEC3-E004-7BB6-ADC0-515093DAD451}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="31925023" y="7950573"/>
+            <a:ext cx="799097" cy="185859"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="新細明體"/>
-                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>820970</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>9812</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="38" name="群組 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9AA0F27-B4BF-4B5B-9DA4-A34DD2474E34}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="29060775" y="8172450"/>
+          <a:ext cx="3611795" cy="181262"/>
+          <a:chOff x="29056853" y="8281147"/>
+          <a:chExt cx="3606752" cy="181262"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="39" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB70A99-E07D-A7B1-D72F-0F9694B55BA3}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29056853" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="27" name="Text Box 1">
+          <xdr:cNvPr id="40" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B048B002-1932-EA0C-64D1-928BBDAE22C8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F562C05-4D44-8532-E264-A243534855DC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16443043" y="7208520"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="29990422" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="41" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0522CABD-08A6-091C-D6C5-46B827ECD25A}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="30930940" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="42" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BBABA47-9463-068E-39B4-2CB1814DAE07}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="31864508" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="新細明體"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>811445</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>209837</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="43" name="群組 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F7421BC-E98C-4A75-9063-E56EC2056C7B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="29051250" y="8372475"/>
+          <a:ext cx="3611795" cy="181262"/>
+          <a:chOff x="29056853" y="8281147"/>
+          <a:chExt cx="3606752" cy="181262"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="28" name="Text Box 1">
+          <xdr:cNvPr id="44" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0A7727A-D705-02AA-5556-BF4E1DC0CFC2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{808C1FF8-A28E-F59A-2789-12C8BC8B330F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="15712440" y="7208520"/>
-            <a:ext cx="718114" cy="182880"/>
+            <a:off x="29056853" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="新細明體"/>
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
-    </xdr:grpSp>
-[...33 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="47" name="Text Box 1">
+          <xdr:cNvPr id="45" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5138E93-9D0C-7E00-B619-31651606E6FD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406DEEA6-7167-03BF-0E9E-80E2D6FAD654}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23457362" y="6737312"/>
-            <a:ext cx="316265" cy="234180"/>
+            <a:off x="29990422" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="48" name="Text Box 1">
+          <xdr:cNvPr id="46" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BF802B0-E4EA-4B0A-0006-F9DA7910D720}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E24C19F-4085-D4DB-0D21-02FAE649CB01}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24188574" y="6737312"/>
-            <a:ext cx="316265" cy="234180"/>
+            <a:off x="30930940" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="49" name="Text Box 1">
+          <xdr:cNvPr id="47" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBD13B6-2401-1421-6401-3EE310A81257}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80962B48-2378-91D7-1157-69E68D07C9B4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24919786" y="6737312"/>
-            <a:ext cx="316265" cy="234180"/>
+            <a:off x="31864508" y="8281147"/>
+            <a:ext cx="799097" cy="181262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>p</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>907881</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>211108</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="48" name="群組 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F740845-C499-44FC-A6AC-6F833527CA4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="34966275" y="8153400"/>
+          <a:ext cx="1822281" cy="182533"/>
+          <a:chOff x="33068559" y="8068235"/>
+          <a:chExt cx="1818919" cy="187576"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="50" name="Text Box 1">
+          <xdr:cNvPr id="49" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915BA4E8-7760-4415-F75B-E3F2DA0C05AD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE1C37D3-AC9D-216C-3F64-CAF663394B18}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25650998" y="6737312"/>
-            <a:ext cx="316265" cy="234180"/>
+            <a:off x="33068559" y="8068235"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
-    </xdr:grpSp>
-[...33 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="43" name="Text Box 1">
+          <xdr:cNvPr id="50" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02194E04-5DD6-0ADF-6E7C-3B8F11B53445}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E13F66-3A28-DCDD-E1A9-948E60979CD4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23457362" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="34099500" y="8068236"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>884685</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>14444</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="51" name="群組 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A92DBBD-F051-4844-9ACD-8886972D706F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="33147000" y="7743825"/>
+          <a:ext cx="789435" cy="614519"/>
+          <a:chOff x="35016141" y="7731499"/>
+          <a:chExt cx="789435" cy="614519"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="44" name="Text Box 1">
+          <xdr:cNvPr id="52" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426D30A0-43C2-4C54-991D-93F701A03BE9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9EFB6-4D1E-9354-1240-64FC508D2AA0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24188574" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016141" y="7731499"/>
+            <a:ext cx="789434" cy="182532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="45" name="Text Box 1">
+          <xdr:cNvPr id="53" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{798D6627-00B3-58F3-4AE8-9900A0C0955F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F602BFA-3731-AE72-ADC8-FF370E472E4E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24919786" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016142" y="7950573"/>
+            <a:ext cx="789434" cy="182533"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="46" name="Text Box 1">
+          <xdr:cNvPr id="54" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15ED2B19-A42F-F596-EFC7-DF126DF3DC4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF5F05EB-43F0-B475-C90A-39F40333FA3C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25650998" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016141" y="8158443"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>43</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>208546</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>46</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>11348</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>865635</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>14444</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="38" name="群組 37">
+        <xdr:cNvPr id="55" name="群組 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61A4E0EC-B2E4-583D-3FB3-3C6C6AD8F857}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B962868-D1A3-42A0-A59A-F74F8CE582C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="29196393" y="8333371"/>
-[...2 lines deleted...]
-          <a:chExt cx="2509901" cy="234181"/>
+          <a:off x="34070925" y="7743825"/>
+          <a:ext cx="789435" cy="614519"/>
+          <a:chOff x="35016141" y="7731499"/>
+          <a:chExt cx="789435" cy="614519"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="39" name="Text Box 1">
+          <xdr:cNvPr id="56" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8DB37A6-7D3E-B470-C585-37D6C573E5AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE70997-5E71-0C78-77C5-1C38BF5A8B1C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23457362" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016141" y="7731499"/>
+            <a:ext cx="789434" cy="182532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="40" name="Text Box 1">
+          <xdr:cNvPr id="57" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F129DE77-8BFE-C8E3-5AED-BCBDC921D53C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A13D315-334C-08C2-1427-93EBDEA21509}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24188574" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016142" y="7950573"/>
+            <a:ext cx="789434" cy="182533"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="41" name="Text Box 1">
+          <xdr:cNvPr id="58" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D73C6BB-12FD-85ED-4868-D88463224C1E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CF82C3-0ECF-B4E2-C6A0-95A448AA7A3B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24919786" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016141" y="8158443"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>903735</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>14444</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="59" name="群組 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E5BF2D7-96CA-4ABE-A590-6AF6A9320048}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="36937950" y="7743825"/>
+          <a:ext cx="789435" cy="614519"/>
+          <a:chOff x="35016141" y="7731499"/>
+          <a:chExt cx="789435" cy="614519"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="42" name="Text Box 1">
+          <xdr:cNvPr id="60" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FACFFB56-DDB0-9822-B066-81317EF85EC5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C3A3FD-CE4F-0481-C7D9-5E707C1657D6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25650998" y="7083675"/>
-            <a:ext cx="316265" cy="234181"/>
+            <a:off x="35016141" y="7731499"/>
+            <a:ext cx="789434" cy="182532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>p</a:t>
+              <a:t>r</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
-    </xdr:grpSp>
-[...33 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="52" name="Text Box 1">
+          <xdr:cNvPr id="61" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442DBD0D-785A-E75D-FF29-3C9C96FD6DE1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8F93000-0E1C-0F46-B331-6D25F41C4E40}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29211672" y="6725415"/>
-            <a:ext cx="313755" cy="242216"/>
+            <a:off x="35016142" y="7950573"/>
+            <a:ext cx="789434" cy="182533"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Narrow"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="53" name="Text Box 1">
+          <xdr:cNvPr id="62" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42FC4C2-FD03-D793-371F-265A19B8CF82}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A915FFED-F6AE-067C-41B2-0CE1C2A54788}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29211671" y="6913588"/>
-            <a:ext cx="313755" cy="242216"/>
+            <a:off x="35016141" y="8158443"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Narrow"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>884685</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>14444</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="63" name="群組 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34A06189-E4BA-4BB8-A522-FA92E81F72FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="37861875" y="7743825"/>
+          <a:ext cx="789435" cy="614519"/>
+          <a:chOff x="35016141" y="7731499"/>
+          <a:chExt cx="789435" cy="614519"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="54" name="Text Box 1">
+          <xdr:cNvPr id="64" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DCD0A8C-72B0-F1B6-D69B-630F8D6903D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B9668A-56B1-CFDF-F4C0-85971F3B179F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30050418" y="6725416"/>
-            <a:ext cx="313755" cy="242216"/>
+            <a:off x="35016141" y="7731499"/>
+            <a:ext cx="789434" cy="182532"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Narrow"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="55" name="Text Box 1">
+          <xdr:cNvPr id="65" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FAB900E-10A3-FBC6-6D96-819DB38FB7CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0C1CFC8-FDF6-94B7-248B-23CDBF269B18}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30050417" y="6904132"/>
-            <a:ext cx="313755" cy="242216"/>
+            <a:off x="35016142" y="7950573"/>
+            <a:ext cx="789434" cy="182533"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Narrow"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
-    </xdr:grpSp>
-[...33 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="57" name="Text Box 1">
+          <xdr:cNvPr id="66" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53FF30CB-EF00-7F1E-CFEC-EC3A7209F18B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81F7884-284F-BC4F-EA9D-CE80D20948C6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29211672" y="6725415"/>
-            <a:ext cx="313755" cy="242216"/>
+            <a:off x="35016141" y="8158443"/>
+            <a:ext cx="787978" cy="187575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="0" anchor="t" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0">
-              <a:defRPr sz="1000"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial Narrow"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
-          </a:p>
-[...481 lines deleted...]
-            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -8941,58 +9741,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5DDF902-9294-4C96-90DA-4D528D9B1213}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{493EFD29-9B76-4FD6-95E8-CE3E026A8508}">
   <dimension ref="B1:BO55"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="1.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="12.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="5" customWidth="1"/>
     <col min="11" max="16" width="12.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="5" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="5" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="5" customWidth="1"/>
     <col min="20" max="20" width="10.125" style="5" customWidth="1"/>
     <col min="21" max="21" width="3.625" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="6" customWidth="1"/>
     <col min="24" max="24" width="3.625" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.625" style="7" customWidth="1"/>
     <col min="26" max="26" width="3.625" style="7" customWidth="1"/>
     <col min="27" max="27" width="10.625" style="8" customWidth="1"/>
     <col min="28" max="29" width="13.625" style="8" customWidth="1"/>
     <col min="30" max="30" width="1.625" style="8" customWidth="1"/>
     <col min="31" max="31" width="1.75" style="8" customWidth="1"/>
     <col min="32" max="36" width="12.125" style="8" customWidth="1"/>
@@ -9627,58 +10427,58 @@
         <v>0.38600000000000001</v>
       </c>
       <c r="L8" s="155">
         <v>0.69</v>
       </c>
       <c r="M8" s="156">
         <v>1.875</v>
       </c>
       <c r="N8" s="155">
         <v>1.46</v>
       </c>
       <c r="O8" s="155">
         <v>8611.51</v>
       </c>
       <c r="P8" s="158">
         <v>196033</v>
       </c>
       <c r="Q8" s="159">
         <v>2013</v>
       </c>
       <c r="R8" s="74"/>
       <c r="T8" s="148" t="s">
         <v>120</v>
       </c>
       <c r="U8" s="162" t="str">
-        <f t="shared" ref="U8:U20" si="0">IF(TRIM(T8)="3月","I",IF(TRIM(T8)="6月","Ⅱ",IF(TRIM(T8)="9月","Ⅲ",IF(TRIM(T8)="12月","IV",""))))</f>
+        <f t="shared" ref="U8:U34" si="0">IF(TRIM(T8)="3月","I",IF(TRIM(T8)="6月","Ⅱ",IF(TRIM(T8)="9月","Ⅲ",IF(TRIM(T8)="12月","IV",""))))</f>
         <v/>
       </c>
       <c r="V8" s="164">
         <v>2.48</v>
       </c>
       <c r="W8" s="165">
-        <f t="shared" ref="W8:W33" si="1">IF(RIGHT(T8,1)="年",IF(V8=0,"",V8),IF(U8&gt;"",V8,0))</f>
+        <f t="shared" ref="W8:W34" si="1">IF(RIGHT(T8,1)="年",IF(V8=0,"",V8),IF(U8&gt;"",V8,0))</f>
         <v>2.48</v>
       </c>
       <c r="X8" s="162" t="str">
         <f t="shared" ref="X8:X34" si="2">U8</f>
         <v/>
       </c>
       <c r="Y8" s="167">
         <v>18985</v>
       </c>
       <c r="Z8" s="162" t="str">
         <f t="shared" ref="Z8:Z34" si="3">U8</f>
         <v/>
       </c>
       <c r="AA8" s="169">
         <v>32.39</v>
       </c>
       <c r="AB8" s="149">
         <v>4.18</v>
       </c>
       <c r="AC8" s="170">
         <v>66.92</v>
       </c>
       <c r="AD8" s="75"/>
       <c r="AE8" s="75"/>
       <c r="AF8" s="173">
@@ -11503,95 +12303,95 @@
       </c>
       <c r="M20" s="156">
         <v>2</v>
       </c>
       <c r="N20" s="155">
         <v>1.45</v>
       </c>
       <c r="O20" s="155">
         <v>28963.599999999999</v>
       </c>
       <c r="P20" s="158">
         <v>1010798</v>
       </c>
       <c r="Q20" s="159">
         <v>2025</v>
       </c>
       <c r="R20" s="74"/>
       <c r="T20" s="148" t="s">
         <v>132</v>
       </c>
       <c r="U20" s="162" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V20" s="164">
-        <v>8.68</v>
+        <v>8.76</v>
       </c>
       <c r="W20" s="165">
         <f t="shared" si="1"/>
-        <v>8.68</v>
+        <v>8.76</v>
       </c>
       <c r="X20" s="162" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y20" s="167">
-        <v>33760</v>
+        <v>33848</v>
       </c>
       <c r="Z20" s="162" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA20" s="169">
-        <v>43.65</v>
+        <v>43.94</v>
       </c>
       <c r="AB20" s="149">
         <v>3.35</v>
       </c>
       <c r="AC20" s="170">
         <v>113.76</v>
       </c>
       <c r="AD20" s="75"/>
       <c r="AE20" s="75"/>
       <c r="AF20" s="173">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="AG20" s="175">
         <v>43.45</v>
       </c>
       <c r="AH20" s="175">
-        <v>55.11</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>55.1</v>
+      </c>
+      <c r="AI20" s="176" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ20" s="176" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK20" s="176" t="s">
+        <v>158</v>
       </c>
       <c r="AL20" s="159">
         <v>2025</v>
       </c>
       <c r="AM20" s="75"/>
       <c r="AN20" s="76"/>
       <c r="AO20" s="148" t="s">
         <v>132</v>
       </c>
       <c r="AP20" s="177">
         <v>7437.3</v>
       </c>
       <c r="AQ20" s="178">
         <v>25.97</v>
       </c>
       <c r="AR20" s="179">
         <v>11235.3</v>
       </c>
       <c r="AS20" s="179">
         <v>6399.8</v>
       </c>
       <c r="AT20" s="179">
         <v>4835.3999999999996</v>
       </c>
       <c r="AU20" s="180">
@@ -11610,2129 +12410,2151 @@
       </c>
       <c r="BA20" s="186">
         <v>1.66</v>
       </c>
       <c r="BB20" s="178">
         <v>-4.84</v>
       </c>
       <c r="BC20" s="178">
         <v>-2.72</v>
       </c>
       <c r="BD20" s="159">
         <v>2025</v>
       </c>
       <c r="BE20" s="75"/>
       <c r="BF20" s="50"/>
       <c r="BG20" s="74"/>
       <c r="BH20" s="74"/>
       <c r="BI20" s="74"/>
       <c r="BJ20" s="74"/>
     </row>
     <row r="21" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="114">
-        <v>1.26</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="114">
-        <v>3.98</v>
+        <v>3.32</v>
       </c>
       <c r="E21" s="114">
-        <v>3123.06</v>
+        <v>3315.9</v>
       </c>
       <c r="F21" s="115">
-        <v>3104.54</v>
+        <v>3261.15</v>
       </c>
       <c r="G21" s="116">
-        <v>33.182000000000002</v>
+        <v>29.928999999999998</v>
       </c>
       <c r="H21" s="117">
-        <v>5780.22</v>
+        <v>5929.48</v>
       </c>
       <c r="I21" s="73"/>
       <c r="J21" s="52"/>
       <c r="K21" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82</v>
       </c>
       <c r="L21" s="119">
-        <v>1.6</v>
+        <v>1.52</v>
       </c>
       <c r="M21" s="120">
         <v>2</v>
       </c>
       <c r="N21" s="119">
-        <v>1.64</v>
+        <v>1.57</v>
       </c>
       <c r="O21" s="119">
-        <v>20695.900000000001</v>
+        <v>21347.3</v>
       </c>
       <c r="P21" s="157">
-        <v>71117</v>
+        <v>67014</v>
       </c>
       <c r="Q21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="74"/>
       <c r="T21" s="113" t="s">
         <v>133</v>
       </c>
-      <c r="U21" s="123" t="s">
-        <v>160</v>
+      <c r="U21" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V21" s="163">
-        <v>5.54</v>
+        <v>7.71</v>
       </c>
       <c r="W21" s="124">
-        <v>5.54</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="X21" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>7294</v>
+        <v/>
+      </c>
+      <c r="Y21" s="143">
+        <v>0</v>
       </c>
       <c r="Z21" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>40.81</v>
+        <v/>
+      </c>
+      <c r="AA21" s="144">
+        <v>0</v>
       </c>
       <c r="AB21" s="114">
-        <v>3.35</v>
+        <v>3.3</v>
       </c>
       <c r="AC21" s="125">
-        <v>106.39</v>
+        <v>122.25</v>
       </c>
       <c r="AD21" s="75"/>
       <c r="AE21" s="75"/>
-      <c r="AF21" s="172">
-[...6 lines deleted...]
-        <v>58.2</v>
+      <c r="AF21" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="126">
+        <v>0</v>
       </c>
       <c r="AI21" s="126">
         <v>0</v>
       </c>
       <c r="AJ21" s="126">
         <v>0</v>
       </c>
       <c r="AK21" s="126">
         <v>0</v>
       </c>
       <c r="AL21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM21" s="75"/>
       <c r="AN21" s="76"/>
       <c r="AO21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP21" s="127">
-        <v>549.20000000000005</v>
+        <v>607.79999999999995</v>
       </c>
       <c r="AQ21" s="128">
-        <v>16.29</v>
+        <v>24.15</v>
       </c>
       <c r="AR21" s="129">
-        <v>921.5</v>
+        <v>908.5</v>
       </c>
       <c r="AS21" s="129">
-        <v>495.4</v>
+        <v>517.4</v>
       </c>
       <c r="AT21" s="129">
-        <v>426.1</v>
+        <v>391.1</v>
       </c>
       <c r="AU21" s="130">
-        <v>69.3</v>
+        <v>126.3</v>
       </c>
       <c r="AV21" s="77"/>
       <c r="AW21" s="78"/>
       <c r="AX21" s="133">
-        <v>113.75</v>
+        <v>106.97</v>
       </c>
       <c r="AY21" s="128">
-        <v>3.63</v>
+        <v>-4.3899999999999997</v>
       </c>
       <c r="AZ21" s="131">
-        <v>109.05</v>
+        <v>109.03</v>
       </c>
       <c r="BA21" s="132">
-        <v>2.34</v>
+        <v>1.54</v>
       </c>
       <c r="BB21" s="128">
-        <v>1.4</v>
+        <v>-9.17</v>
       </c>
       <c r="BC21" s="128">
-        <v>2.99</v>
+        <v>-7.3</v>
       </c>
       <c r="BD21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE21" s="75"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="74"/>
       <c r="BH21" s="74"/>
       <c r="BI21" s="74"/>
       <c r="BJ21" s="74"/>
     </row>
     <row r="22" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="114">
-        <v>2</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="D22" s="114">
-        <v>3.52</v>
+        <v>3.1</v>
       </c>
       <c r="E22" s="114">
-        <v>3287.72</v>
+        <v>3303.31</v>
       </c>
       <c r="F22" s="115">
-        <v>3282.61</v>
+        <v>3200.66</v>
       </c>
       <c r="G22" s="116">
-        <v>32.017000000000003</v>
+        <v>29.902000000000001</v>
       </c>
       <c r="H22" s="117">
-        <v>5828.32</v>
+        <v>5984.32</v>
       </c>
       <c r="I22" s="73"/>
       <c r="J22" s="52"/>
       <c r="K22" s="118">
-        <v>0.81799999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L22" s="119">
-        <v>1.57</v>
+        <v>1.49</v>
       </c>
       <c r="M22" s="120">
         <v>2</v>
       </c>
       <c r="N22" s="119">
-        <v>1.6</v>
+        <v>1.52</v>
       </c>
       <c r="O22" s="119">
-        <v>20235.03</v>
+        <v>22256.02</v>
       </c>
       <c r="P22" s="157">
-        <v>61664</v>
+        <v>77815</v>
       </c>
       <c r="Q22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="R22" s="74"/>
       <c r="T22" s="113" t="s">
         <v>134</v>
       </c>
-      <c r="U22" s="123" t="s">
-        <v>159</v>
+      <c r="U22" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v>Ⅱ</v>
       </c>
       <c r="V22" s="163">
         <v>7.71</v>
       </c>
       <c r="W22" s="124">
-        <v>0</v>
+        <f t="shared" si="1"/>
+        <v>7.71</v>
       </c>
       <c r="X22" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y22" s="166">
+        <v>8349</v>
       </c>
       <c r="Z22" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA22" s="168">
+        <v>45.42</v>
       </c>
       <c r="AB22" s="114">
-        <v>3.32</v>
+        <v>3.36</v>
       </c>
       <c r="AC22" s="125">
-        <v>110.05</v>
+        <v>113.41</v>
       </c>
       <c r="AD22" s="75"/>
       <c r="AE22" s="75"/>
-      <c r="AF22" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF22" s="172">
+        <v>1.75</v>
+      </c>
+      <c r="AG22" s="174">
+        <v>44.24</v>
+      </c>
+      <c r="AH22" s="174">
+        <v>54</v>
       </c>
       <c r="AI22" s="126">
         <v>0</v>
       </c>
       <c r="AJ22" s="126">
         <v>0</v>
       </c>
       <c r="AK22" s="126">
         <v>0</v>
       </c>
       <c r="AL22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="AM22" s="75"/>
       <c r="AN22" s="76"/>
       <c r="AO22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="AP22" s="127">
-        <v>590.6</v>
+        <v>597.5</v>
       </c>
       <c r="AQ22" s="128">
-        <v>25.22</v>
+        <v>30.96</v>
       </c>
       <c r="AR22" s="129">
-        <v>898.8</v>
+        <v>945.9</v>
       </c>
       <c r="AS22" s="129">
-        <v>486.5</v>
+        <v>533.29999999999995</v>
       </c>
       <c r="AT22" s="129">
-        <v>412.4</v>
+        <v>412.6</v>
       </c>
       <c r="AU22" s="130">
-        <v>74.099999999999994</v>
+        <v>120.6</v>
       </c>
       <c r="AV22" s="77"/>
       <c r="AW22" s="78"/>
       <c r="AX22" s="133">
-        <v>112.23</v>
+        <v>105.99</v>
       </c>
       <c r="AY22" s="128">
-        <v>0.51</v>
+        <v>-5.42</v>
       </c>
       <c r="AZ22" s="131">
-        <v>109.33</v>
+        <v>109.17</v>
       </c>
       <c r="BA22" s="132">
-        <v>2.0299999999999998</v>
+        <v>1.36</v>
       </c>
       <c r="BB22" s="128">
-        <v>-2.12</v>
+        <v>-10.41</v>
       </c>
       <c r="BC22" s="128">
-        <v>-0.42</v>
+        <v>-8.14</v>
       </c>
       <c r="BD22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="BE22" s="75"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="74"/>
       <c r="BH22" s="74"/>
       <c r="BI22" s="74"/>
       <c r="BJ22" s="74"/>
     </row>
     <row r="23" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="C23" s="114">
-        <v>2.2000000000000002</v>
+        <v>3.7</v>
       </c>
       <c r="D23" s="114">
-        <v>3.32</v>
+        <v>4.05</v>
       </c>
       <c r="E23" s="114">
-        <v>3315.9</v>
+        <v>3290.03</v>
       </c>
       <c r="F23" s="115">
-        <v>3261.15</v>
+        <v>3271.94</v>
       </c>
       <c r="G23" s="116">
-        <v>29.928999999999998</v>
+        <v>29.916</v>
       </c>
       <c r="H23" s="117">
-        <v>5929.48</v>
+        <v>5978.69</v>
       </c>
       <c r="I23" s="73"/>
       <c r="J23" s="52"/>
       <c r="K23" s="118">
-        <v>0.82</v>
+        <v>0.82399999999999995</v>
       </c>
       <c r="L23" s="119">
-        <v>1.52</v>
+        <v>1.45</v>
       </c>
       <c r="M23" s="120">
         <v>2</v>
       </c>
       <c r="N23" s="119">
-        <v>1.57</v>
+        <v>1.41</v>
       </c>
       <c r="O23" s="119">
-        <v>21347.3</v>
+        <v>23542.52</v>
       </c>
       <c r="P23" s="157">
-        <v>67014</v>
+        <v>79381</v>
       </c>
       <c r="Q23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="R23" s="74"/>
       <c r="T23" s="113" t="s">
         <v>135</v>
       </c>
-      <c r="U23" s="123" t="s">
-        <v>159</v>
+      <c r="U23" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V23" s="163">
-        <v>7.71</v>
+        <v>8.42</v>
       </c>
       <c r="W23" s="124">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X23" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y23" s="143">
         <v>0</v>
       </c>
       <c r="Z23" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA23" s="144">
         <v>0</v>
       </c>
       <c r="AB23" s="114">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="AC23" s="125">
-        <v>122.25</v>
+        <v>115.63</v>
       </c>
       <c r="AD23" s="75"/>
       <c r="AE23" s="75"/>
       <c r="AF23" s="145">
         <v>0</v>
       </c>
       <c r="AG23" s="126">
         <v>0</v>
       </c>
       <c r="AH23" s="126">
         <v>0</v>
       </c>
       <c r="AI23" s="126">
         <v>0</v>
       </c>
       <c r="AJ23" s="126">
         <v>0</v>
       </c>
       <c r="AK23" s="126">
         <v>0</v>
       </c>
       <c r="AL23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="AM23" s="75"/>
       <c r="AN23" s="76"/>
       <c r="AO23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="AP23" s="127">
-        <v>607.79999999999995</v>
+        <v>605.1</v>
       </c>
       <c r="AQ23" s="128">
-        <v>24.15</v>
+        <v>20.77</v>
       </c>
       <c r="AR23" s="129">
-        <v>908.5</v>
+        <v>990</v>
       </c>
       <c r="AS23" s="129">
-        <v>517.4</v>
+        <v>566.79999999999995</v>
       </c>
       <c r="AT23" s="129">
-        <v>391.1</v>
+        <v>423.2</v>
       </c>
       <c r="AU23" s="130">
-        <v>126.3</v>
+        <v>143.6</v>
       </c>
       <c r="AV23" s="77"/>
       <c r="AW23" s="78"/>
       <c r="AX23" s="133">
-        <v>106.97</v>
+        <v>105.34</v>
       </c>
       <c r="AY23" s="128">
-        <v>-4.3899999999999997</v>
+        <v>-6.57</v>
       </c>
       <c r="AZ23" s="131">
-        <v>109.03</v>
+        <v>109.57</v>
       </c>
       <c r="BA23" s="132">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
       <c r="BB23" s="128">
-        <v>-9.17</v>
+        <v>-11.99</v>
       </c>
       <c r="BC23" s="128">
-        <v>-7.3</v>
+        <v>-10.11</v>
       </c>
       <c r="BD23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="BE23" s="75"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="74"/>
       <c r="BH23" s="74"/>
       <c r="BI23" s="74"/>
       <c r="BJ23" s="74"/>
     </row>
     <row r="24" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="114">
-        <v>2.5099999999999998</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="D24" s="114">
-        <v>3.1</v>
+        <v>5.05</v>
       </c>
       <c r="E24" s="114">
-        <v>3303.31</v>
+        <v>3446.75</v>
       </c>
       <c r="F24" s="115">
-        <v>3200.66</v>
+        <v>3384.25</v>
       </c>
       <c r="G24" s="116">
-        <v>29.902000000000001</v>
+        <v>30.605</v>
       </c>
       <c r="H24" s="117">
-        <v>5984.32</v>
+        <v>5974.3</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="52"/>
       <c r="K24" s="118">
         <v>0.82299999999999995</v>
       </c>
       <c r="L24" s="119">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="M24" s="120">
         <v>2</v>
       </c>
       <c r="N24" s="119">
-        <v>1.52</v>
+        <v>1.39</v>
       </c>
       <c r="O24" s="119">
-        <v>22256.02</v>
+        <v>24233.1</v>
       </c>
       <c r="P24" s="157">
-        <v>77815</v>
+        <v>94249</v>
       </c>
       <c r="Q24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="R24" s="74"/>
       <c r="T24" s="113" t="s">
         <v>136</v>
       </c>
-      <c r="U24" s="123" t="s">
-        <v>161</v>
+      <c r="U24" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V24" s="163">
-        <v>7.71</v>
+        <v>8.42</v>
       </c>
       <c r="W24" s="124">
-        <v>7.71</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="X24" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>8349</v>
+        <v/>
+      </c>
+      <c r="Y24" s="143">
+        <v>0</v>
       </c>
       <c r="Z24" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>45.42</v>
+        <v/>
+      </c>
+      <c r="AA24" s="144">
+        <v>0</v>
       </c>
       <c r="AB24" s="114">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="AC24" s="125">
-        <v>113.41</v>
+        <v>118.22</v>
       </c>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
-      <c r="AF24" s="172">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="AF24" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="126">
+        <v>0</v>
       </c>
       <c r="AI24" s="126">
         <v>0</v>
       </c>
       <c r="AJ24" s="126">
         <v>0</v>
       </c>
       <c r="AK24" s="126">
         <v>0</v>
       </c>
       <c r="AL24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="AM24" s="75"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="AP24" s="127">
-        <v>597.5</v>
+        <v>600.79999999999995</v>
       </c>
       <c r="AQ24" s="128">
-        <v>30.96</v>
+        <v>19.48</v>
       </c>
       <c r="AR24" s="129">
-        <v>945.9</v>
+        <v>1000.9</v>
       </c>
       <c r="AS24" s="129">
-        <v>533.29999999999995</v>
+        <v>584.29999999999995</v>
       </c>
       <c r="AT24" s="129">
-        <v>412.6</v>
+        <v>416.6</v>
       </c>
       <c r="AU24" s="130">
-        <v>120.6</v>
+        <v>167.7</v>
       </c>
       <c r="AV24" s="77"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="133">
-        <v>105.99</v>
+        <v>107.39</v>
       </c>
       <c r="AY24" s="128">
-        <v>-5.42</v>
+        <v>-4.74</v>
       </c>
       <c r="AZ24" s="131">
-        <v>109.17</v>
+        <v>110.07</v>
       </c>
       <c r="BA24" s="132">
-        <v>1.36</v>
+        <v>1.6</v>
       </c>
       <c r="BB24" s="128">
-        <v>-10.41</v>
+        <v>-8.64</v>
       </c>
       <c r="BC24" s="128">
-        <v>-8.14</v>
+        <v>-6.55</v>
       </c>
       <c r="BD24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="BE24" s="75"/>
       <c r="BF24" s="50"/>
       <c r="BG24" s="74"/>
       <c r="BH24" s="74"/>
       <c r="BI24" s="74"/>
       <c r="BJ24" s="74"/>
     </row>
     <row r="25" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="114">
-        <v>3.7</v>
+        <v>5.31</v>
       </c>
       <c r="D25" s="114">
-        <v>4.05</v>
+        <v>5.34</v>
       </c>
       <c r="E25" s="114">
-        <v>3290.03</v>
+        <v>3858.18</v>
       </c>
       <c r="F25" s="115">
-        <v>3271.94</v>
+        <v>3833.22</v>
       </c>
       <c r="G25" s="116">
-        <v>29.916</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="H25" s="117">
-        <v>5978.69</v>
+        <v>6029.43</v>
       </c>
       <c r="I25" s="73"/>
       <c r="J25" s="52"/>
       <c r="K25" s="118">
-        <v>0.82399999999999995</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L25" s="119">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="M25" s="120">
         <v>2</v>
       </c>
       <c r="N25" s="119">
-        <v>1.41</v>
+        <v>1.37</v>
       </c>
       <c r="O25" s="119">
-        <v>23542.52</v>
+        <v>25820.54</v>
       </c>
       <c r="P25" s="157">
-        <v>79381</v>
+        <v>101884</v>
       </c>
       <c r="Q25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="R25" s="74"/>
       <c r="T25" s="113" t="s">
         <v>137</v>
       </c>
-      <c r="U25" s="123" t="s">
-        <v>159</v>
+      <c r="U25" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v>Ⅲ</v>
       </c>
       <c r="V25" s="163">
         <v>8.42</v>
       </c>
       <c r="W25" s="124">
-        <v>0</v>
+        <f t="shared" si="1"/>
+        <v>8.42</v>
       </c>
       <c r="X25" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y25" s="166">
+        <v>8621</v>
       </c>
       <c r="Z25" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA25" s="168">
+        <v>43.69</v>
       </c>
       <c r="AB25" s="114">
-        <v>3.4</v>
+        <v>3.38</v>
       </c>
       <c r="AC25" s="125">
-        <v>115.63</v>
+        <v>118.12</v>
       </c>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
-      <c r="AF25" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF25" s="172">
+        <v>1.35</v>
+      </c>
+      <c r="AG25" s="174">
+        <v>45.02</v>
+      </c>
+      <c r="AH25" s="174">
+        <v>53.63</v>
       </c>
       <c r="AI25" s="126">
         <v>0</v>
       </c>
       <c r="AJ25" s="126">
         <v>0</v>
       </c>
       <c r="AK25" s="126">
         <v>0</v>
       </c>
       <c r="AL25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="AM25" s="75"/>
       <c r="AN25" s="76"/>
       <c r="AO25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="AP25" s="127">
-        <v>605.1</v>
+        <v>703.4</v>
       </c>
       <c r="AQ25" s="128">
-        <v>20.77</v>
+        <v>30.6</v>
       </c>
       <c r="AR25" s="129">
-        <v>990</v>
+        <v>960.8</v>
       </c>
       <c r="AS25" s="129">
-        <v>566.79999999999995</v>
+        <v>542.29999999999995</v>
       </c>
       <c r="AT25" s="129">
-        <v>423.2</v>
+        <v>418.5</v>
       </c>
       <c r="AU25" s="130">
-        <v>143.6</v>
+        <v>123.8</v>
       </c>
       <c r="AV25" s="77"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="133">
-        <v>105.34</v>
+        <v>107.54</v>
       </c>
       <c r="AY25" s="128">
-        <v>-6.57</v>
+        <v>-3.74</v>
       </c>
       <c r="AZ25" s="131">
-        <v>109.57</v>
+        <v>109.82</v>
       </c>
       <c r="BA25" s="132">
-        <v>1.53</v>
+        <v>1.25</v>
       </c>
       <c r="BB25" s="128">
-        <v>-11.99</v>
+        <v>-6.71</v>
       </c>
       <c r="BC25" s="128">
-        <v>-10.11</v>
+        <v>-4.97</v>
       </c>
       <c r="BD25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="BE25" s="75"/>
       <c r="BF25" s="50"/>
       <c r="BG25" s="74"/>
       <c r="BH25" s="74"/>
       <c r="BI25" s="74"/>
       <c r="BJ25" s="74"/>
     </row>
     <row r="26" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="114">
-        <v>4.5999999999999996</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="D26" s="114">
-        <v>5.05</v>
+        <v>5.21</v>
       </c>
       <c r="E26" s="114">
-        <v>3446.75</v>
+        <v>4001.78</v>
       </c>
       <c r="F26" s="115">
-        <v>3384.25</v>
+        <v>3996.57</v>
       </c>
       <c r="G26" s="116">
-        <v>30.605</v>
+        <v>30.748999999999999</v>
       </c>
       <c r="H26" s="117">
-        <v>5974.3</v>
+        <v>6001.97</v>
       </c>
       <c r="I26" s="73"/>
       <c r="J26" s="52"/>
       <c r="K26" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L26" s="119">
-        <v>1.45</v>
+        <v>1.48</v>
       </c>
       <c r="M26" s="120">
         <v>2</v>
       </c>
       <c r="N26" s="119">
-        <v>1.39</v>
+        <v>1.27</v>
       </c>
       <c r="O26" s="119">
-        <v>24233.1</v>
+        <v>28233.35</v>
       </c>
       <c r="P26" s="157">
-        <v>94249</v>
+        <v>108957</v>
       </c>
       <c r="Q26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="R26" s="74"/>
       <c r="T26" s="113" t="s">
         <v>138</v>
       </c>
-      <c r="U26" s="123" t="s">
-        <v>159</v>
+      <c r="U26" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V26" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W26" s="124">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X26" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y26" s="143">
         <v>0</v>
       </c>
       <c r="Z26" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA26" s="144">
         <v>0</v>
       </c>
       <c r="AB26" s="114">
-        <v>3.45</v>
+        <v>3.36</v>
       </c>
       <c r="AC26" s="125">
-        <v>118.22</v>
+        <v>116.56</v>
       </c>
       <c r="AD26" s="75"/>
       <c r="AE26" s="75"/>
       <c r="AF26" s="145">
         <v>0</v>
       </c>
       <c r="AG26" s="126">
         <v>0</v>
       </c>
       <c r="AH26" s="126">
         <v>0</v>
       </c>
       <c r="AI26" s="126">
         <v>0</v>
       </c>
       <c r="AJ26" s="126">
         <v>0</v>
       </c>
       <c r="AK26" s="126">
         <v>0</v>
       </c>
       <c r="AL26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="AM26" s="75"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="AP26" s="127">
-        <v>600.79999999999995</v>
+        <v>694.3</v>
       </c>
       <c r="AQ26" s="128">
-        <v>19.48</v>
+        <v>25.04</v>
       </c>
       <c r="AR26" s="129">
         <v>1000.9</v>
       </c>
       <c r="AS26" s="129">
-        <v>584.29999999999995</v>
+        <v>608.9</v>
       </c>
       <c r="AT26" s="129">
-        <v>416.6</v>
+        <v>392</v>
       </c>
       <c r="AU26" s="130">
-        <v>167.7</v>
+        <v>216.9</v>
       </c>
       <c r="AV26" s="77"/>
       <c r="AW26" s="78"/>
       <c r="AX26" s="133">
-        <v>107.39</v>
+        <v>107.91</v>
       </c>
       <c r="AY26" s="128">
-        <v>-4.74</v>
+        <v>-3.21</v>
       </c>
       <c r="AZ26" s="131">
-        <v>110.07</v>
+        <v>110.33</v>
       </c>
       <c r="BA26" s="132">
-        <v>1.6</v>
+        <v>1.47</v>
       </c>
       <c r="BB26" s="128">
-        <v>-8.64</v>
+        <v>-6.24</v>
       </c>
       <c r="BC26" s="128">
-        <v>-6.55</v>
+        <v>-3.94</v>
       </c>
       <c r="BD26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="BE26" s="75"/>
       <c r="BF26" s="50"/>
       <c r="BG26" s="74"/>
       <c r="BH26" s="74"/>
       <c r="BI26" s="74"/>
       <c r="BJ26" s="74"/>
     </row>
     <row r="27" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="114">
-        <v>5.31</v>
+        <v>5.19</v>
       </c>
       <c r="D27" s="114">
-        <v>5.34</v>
+        <v>5.17</v>
       </c>
       <c r="E27" s="114">
-        <v>3858.18</v>
+        <v>4230.37</v>
       </c>
       <c r="F27" s="115">
-        <v>3833.22</v>
+        <v>4159.29</v>
       </c>
       <c r="G27" s="116">
-        <v>30.469000000000001</v>
+        <v>31.408000000000001</v>
       </c>
       <c r="H27" s="117">
-        <v>6029.43</v>
+        <v>5997.91</v>
       </c>
       <c r="I27" s="73"/>
       <c r="J27" s="52"/>
       <c r="K27" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L27" s="119">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="M27" s="120">
         <v>2</v>
       </c>
       <c r="N27" s="119">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="O27" s="119">
-        <v>25820.54</v>
+        <v>27626.48</v>
       </c>
       <c r="P27" s="157">
-        <v>101884</v>
+        <v>114304</v>
       </c>
       <c r="Q27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="R27" s="74"/>
       <c r="T27" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="U27" s="123" t="s">
-        <v>162</v>
+      <c r="U27" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V27" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W27" s="124">
-        <v>8.42</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="X27" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>8621</v>
+        <v/>
+      </c>
+      <c r="Y27" s="143">
+        <v>0</v>
       </c>
       <c r="Z27" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>43.69</v>
+        <v/>
+      </c>
+      <c r="AA27" s="144">
+        <v>0</v>
       </c>
       <c r="AB27" s="114">
-        <v>3.38</v>
+        <v>3.33</v>
       </c>
       <c r="AC27" s="125">
-        <v>118.12</v>
+        <v>121.28</v>
       </c>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
-      <c r="AF27" s="172">
-[...6 lines deleted...]
-        <v>53.63</v>
+      <c r="AF27" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="126">
+        <v>0</v>
       </c>
       <c r="AI27" s="126">
         <v>0</v>
       </c>
       <c r="AJ27" s="126">
         <v>0</v>
       </c>
       <c r="AK27" s="126">
         <v>0</v>
       </c>
       <c r="AL27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="AM27" s="75"/>
       <c r="AN27" s="76"/>
       <c r="AO27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="AP27" s="127">
-        <v>703.4</v>
+        <v>730</v>
       </c>
       <c r="AQ27" s="128">
-        <v>30.6</v>
+        <v>39.47</v>
       </c>
       <c r="AR27" s="129">
-        <v>960.8</v>
+        <v>1120.0999999999999</v>
       </c>
       <c r="AS27" s="129">
-        <v>542.29999999999995</v>
+        <v>640.5</v>
       </c>
       <c r="AT27" s="129">
-        <v>418.5</v>
+        <v>479.6</v>
       </c>
       <c r="AU27" s="130">
-        <v>123.8</v>
+        <v>160.80000000000001</v>
       </c>
       <c r="AV27" s="77"/>
       <c r="AW27" s="78"/>
       <c r="AX27" s="133">
-        <v>107.54</v>
+        <v>109.13</v>
       </c>
       <c r="AY27" s="128">
-        <v>-3.74</v>
+        <v>-2.5499999999999998</v>
       </c>
       <c r="AZ27" s="131">
-        <v>109.82</v>
+        <v>110.16</v>
       </c>
       <c r="BA27" s="132">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="BB27" s="128">
-        <v>-6.71</v>
+        <v>-4.03</v>
       </c>
       <c r="BC27" s="128">
-        <v>-4.97</v>
+        <v>-1.21</v>
       </c>
       <c r="BD27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="BE27" s="75"/>
       <c r="BF27" s="50"/>
       <c r="BG27" s="74"/>
       <c r="BH27" s="74"/>
       <c r="BI27" s="74"/>
       <c r="BJ27" s="74"/>
     </row>
     <row r="28" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="114">
-        <v>4.6500000000000004</v>
+        <v>5.09</v>
       </c>
       <c r="D28" s="114">
-        <v>5.21</v>
+        <v>5.16</v>
       </c>
       <c r="E28" s="114">
-        <v>4001.78</v>
+        <v>4314.12</v>
       </c>
       <c r="F28" s="115">
-        <v>3996.57</v>
+        <v>4303.72</v>
       </c>
       <c r="G28" s="116">
-        <v>30.748999999999999</v>
+        <v>31.437999999999999</v>
       </c>
       <c r="H28" s="117">
-        <v>6001.97</v>
+        <v>6025.53</v>
       </c>
       <c r="I28" s="73"/>
       <c r="J28" s="52"/>
       <c r="K28" s="118">
-        <v>0.82199999999999995</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="L28" s="119">
-        <v>1.48</v>
+        <v>1.51</v>
       </c>
       <c r="M28" s="120">
         <v>2</v>
       </c>
       <c r="N28" s="119">
-        <v>1.27</v>
+        <v>1.34</v>
       </c>
       <c r="O28" s="119">
-        <v>28233.35</v>
+        <v>28963.599999999999</v>
       </c>
       <c r="P28" s="157">
-        <v>108957</v>
+        <v>106492</v>
       </c>
       <c r="Q28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="R28" s="74"/>
       <c r="T28" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="U28" s="123" t="s">
-        <v>159</v>
+      <c r="U28" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v>IV</v>
       </c>
       <c r="V28" s="163">
-        <v>12.65</v>
+        <v>12.95</v>
       </c>
       <c r="W28" s="124">
-        <v>0</v>
+        <f t="shared" si="1"/>
+        <v>12.95</v>
       </c>
       <c r="X28" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="Y28" s="166">
+        <v>9584</v>
       </c>
       <c r="Z28" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="AA28" s="168">
+        <v>45.49</v>
       </c>
       <c r="AB28" s="114">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="AC28" s="125">
-        <v>116.56</v>
+        <v>133.38</v>
       </c>
       <c r="AD28" s="75"/>
       <c r="AE28" s="75"/>
-      <c r="AF28" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF28" s="172">
+        <v>1.27</v>
+      </c>
+      <c r="AG28" s="174">
+        <v>43.9</v>
+      </c>
+      <c r="AH28" s="174">
+        <v>54.82</v>
       </c>
       <c r="AI28" s="126">
         <v>0</v>
       </c>
       <c r="AJ28" s="126">
         <v>0</v>
       </c>
       <c r="AK28" s="126">
         <v>0</v>
       </c>
       <c r="AL28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="AM28" s="75"/>
       <c r="AN28" s="76"/>
       <c r="AO28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="AP28" s="127">
-        <v>694.3</v>
+        <v>762</v>
       </c>
       <c r="AQ28" s="128">
-        <v>25.04</v>
+        <v>43.79</v>
       </c>
       <c r="AR28" s="129">
-        <v>1000.9</v>
+        <v>1054.9000000000001</v>
       </c>
       <c r="AS28" s="129">
-        <v>608.9</v>
+        <v>624.70000000000005</v>
       </c>
       <c r="AT28" s="129">
-        <v>392</v>
+        <v>430.3</v>
       </c>
       <c r="AU28" s="130">
-        <v>216.9</v>
+        <v>194.4</v>
       </c>
       <c r="AV28" s="77"/>
       <c r="AW28" s="78"/>
       <c r="AX28" s="133">
-        <v>107.91</v>
+        <v>110.19</v>
       </c>
       <c r="AY28" s="128">
-        <v>-3.21</v>
+        <v>-2</v>
       </c>
       <c r="AZ28" s="131">
-        <v>110.33</v>
+        <v>110.24</v>
       </c>
       <c r="BA28" s="132">
-        <v>1.47</v>
+        <v>1.3</v>
       </c>
       <c r="BB28" s="128">
-        <v>-6.24</v>
+        <v>-3.98</v>
       </c>
       <c r="BC28" s="128">
-        <v>-3.94</v>
+        <v>-0.12</v>
       </c>
       <c r="BD28" s="122" t="s">
         <v>153</v>
       </c>
       <c r="BE28" s="75"/>
       <c r="BF28" s="50"/>
       <c r="BG28" s="74"/>
       <c r="BH28" s="74"/>
       <c r="BI28" s="74"/>
       <c r="BJ28" s="74"/>
     </row>
     <row r="29" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B29" s="113" t="s">
+      <c r="B29" s="148" t="s">
         <v>141</v>
       </c>
-      <c r="C29" s="114">
-[...16 lines deleted...]
-      </c>
+      <c r="C29" s="114"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="115"/>
+      <c r="G29" s="116"/>
+      <c r="H29" s="117"/>
       <c r="I29" s="73"/>
       <c r="J29" s="52"/>
-      <c r="K29" s="118">
-[...18 lines deleted...]
-        <v>154</v>
+      <c r="K29" s="118"/>
+      <c r="L29" s="119"/>
+      <c r="M29" s="120"/>
+      <c r="N29" s="119"/>
+      <c r="O29" s="119"/>
+      <c r="P29" s="121"/>
+      <c r="Q29" s="159">
+        <v>2026</v>
       </c>
       <c r="R29" s="74"/>
-      <c r="T29" s="113" t="s">
+      <c r="T29" s="148" t="s">
         <v>141</v>
       </c>
-      <c r="U29" s="123" t="s">
-[...8 lines deleted...]
-      <c r="X29" s="123" t="str">
+      <c r="U29" s="162" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="V29" s="123" t="str">
+        <f t="shared" ref="V29" si="4">IF(TRIM(U29)="3月","I",IF(TRIM(U29)="6月","Ⅱ",IF(TRIM(U29)="9月","Ⅲ",IF(TRIM(U29)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="W29" s="165" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="X29" s="162" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y29" s="143">
-[...2 lines deleted...]
-      <c r="Z29" s="123" t="str">
+      <c r="Y29" s="143"/>
+      <c r="Z29" s="162" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA29" s="144">
-[...7 lines deleted...]
-      </c>
+      <c r="AA29" s="144"/>
+      <c r="AB29" s="114"/>
+      <c r="AC29" s="125"/>
       <c r="AD29" s="75"/>
       <c r="AE29" s="75"/>
-      <c r="AF29" s="145">
-[...18 lines deleted...]
-        <v>154</v>
+      <c r="AF29" s="145"/>
+      <c r="AG29" s="126"/>
+      <c r="AH29" s="126"/>
+      <c r="AI29" s="126"/>
+      <c r="AJ29" s="126"/>
+      <c r="AK29" s="126"/>
+      <c r="AL29" s="159">
+        <v>2026</v>
       </c>
       <c r="AM29" s="75"/>
       <c r="AN29" s="76"/>
-      <c r="AO29" s="113" t="s">
+      <c r="AO29" s="148" t="s">
         <v>141</v>
       </c>
-      <c r="AP29" s="127">
-[...16 lines deleted...]
-      </c>
+      <c r="AP29" s="127"/>
+      <c r="AQ29" s="128"/>
+      <c r="AR29" s="129"/>
+      <c r="AS29" s="129"/>
+      <c r="AT29" s="129"/>
+      <c r="AU29" s="130"/>
       <c r="AV29" s="77"/>
       <c r="AW29" s="78"/>
-      <c r="AX29" s="133">
-[...18 lines deleted...]
-        <v>154</v>
+      <c r="AX29" s="133"/>
+      <c r="AY29" s="128"/>
+      <c r="AZ29" s="131"/>
+      <c r="BA29" s="132"/>
+      <c r="BB29" s="128"/>
+      <c r="BC29" s="128"/>
+      <c r="BD29" s="159">
+        <v>2026</v>
       </c>
       <c r="BE29" s="75"/>
       <c r="BF29" s="50"/>
       <c r="BG29" s="74"/>
       <c r="BH29" s="74"/>
       <c r="BI29" s="74"/>
       <c r="BJ29" s="74"/>
     </row>
     <row r="30" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="114">
-        <v>5.09</v>
+        <v>6.23</v>
       </c>
       <c r="D30" s="114">
-        <v>5.16</v>
+        <v>5.31</v>
       </c>
       <c r="E30" s="114">
-        <v>4314.12</v>
+        <v>4864.3500000000004</v>
       </c>
       <c r="F30" s="115">
-        <v>4303.72</v>
+        <v>5150.66</v>
       </c>
       <c r="G30" s="116">
-        <v>31.437999999999999</v>
+        <v>31.468</v>
       </c>
       <c r="H30" s="117">
-        <v>6025.53</v>
+        <v>6044.57</v>
       </c>
       <c r="I30" s="73"/>
       <c r="J30" s="52"/>
       <c r="K30" s="118">
-        <v>0.81100000000000005</v>
+        <v>0.81499999999999995</v>
       </c>
       <c r="L30" s="119">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="M30" s="120">
         <v>2</v>
       </c>
       <c r="N30" s="119">
-        <v>1.34</v>
+        <v>1.41</v>
       </c>
       <c r="O30" s="119">
-        <v>28963.599999999999</v>
+        <v>32063.75</v>
       </c>
       <c r="P30" s="157">
-        <v>106492</v>
+        <v>166354</v>
       </c>
       <c r="Q30" s="122" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="R30" s="74"/>
       <c r="T30" s="113" t="s">
         <v>142</v>
       </c>
-      <c r="U30" s="123" t="s">
-        <v>163</v>
+      <c r="U30" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V30" s="163">
-        <v>12.65</v>
+        <v>14.55</v>
       </c>
       <c r="W30" s="124">
-        <v>12.65</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="X30" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>IV</v>
-[...2 lines deleted...]
-        <v>9496</v>
+        <v/>
+      </c>
+      <c r="Y30" s="143">
+        <v>0</v>
       </c>
       <c r="Z30" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>IV</v>
-[...2 lines deleted...]
-        <v>44.48</v>
+        <v/>
+      </c>
+      <c r="AA30" s="144">
+        <v>0</v>
       </c>
       <c r="AB30" s="114">
-        <v>3.3</v>
+        <v>3.29</v>
       </c>
       <c r="AC30" s="125">
-        <v>133.38</v>
+        <v>123.9</v>
       </c>
       <c r="AD30" s="75"/>
       <c r="AE30" s="75"/>
-      <c r="AF30" s="172">
-[...6 lines deleted...]
-        <v>54.84</v>
+      <c r="AF30" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="126">
+        <v>0</v>
       </c>
       <c r="AI30" s="126">
         <v>0</v>
       </c>
       <c r="AJ30" s="126">
         <v>0</v>
       </c>
       <c r="AK30" s="126">
         <v>0</v>
       </c>
       <c r="AL30" s="122" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="AM30" s="75"/>
       <c r="AN30" s="76"/>
       <c r="AO30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="AP30" s="127">
-        <v>762</v>
+        <v>769.1</v>
       </c>
       <c r="AQ30" s="128">
-        <v>43.79</v>
+        <v>60.11</v>
       </c>
       <c r="AR30" s="129">
-        <v>1054.9000000000001</v>
+        <v>1126</v>
       </c>
       <c r="AS30" s="129">
-        <v>624.70000000000005</v>
+        <v>657.6</v>
       </c>
       <c r="AT30" s="129">
-        <v>430.3</v>
+        <v>468.4</v>
       </c>
       <c r="AU30" s="130">
-        <v>194.4</v>
+        <v>189.2</v>
       </c>
       <c r="AV30" s="77"/>
       <c r="AW30" s="78"/>
       <c r="AX30" s="133">
-        <v>110.19</v>
+        <v>111.37</v>
       </c>
       <c r="AY30" s="128">
-        <v>-2</v>
+        <v>-1.45</v>
       </c>
       <c r="AZ30" s="131">
-        <v>110.24</v>
+        <v>110.22</v>
       </c>
       <c r="BA30" s="132">
-        <v>1.3</v>
+        <v>0.71</v>
       </c>
       <c r="BB30" s="128">
-        <v>-3.98</v>
+        <v>-3.06</v>
       </c>
       <c r="BC30" s="128">
-        <v>-0.12</v>
+        <v>1.84</v>
       </c>
       <c r="BD30" s="122" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="BE30" s="75"/>
       <c r="BF30" s="50"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
     </row>
     <row r="31" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B31" s="148" t="s">
+      <c r="B31" s="113" t="s">
         <v>143</v>
       </c>
-      <c r="C31" s="114"/>
-[...4 lines deleted...]
-      <c r="H31" s="117"/>
+      <c r="C31" s="114">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D31" s="114">
+        <v>5.81</v>
+      </c>
+      <c r="E31" s="114">
+        <v>5186.8599999999997</v>
+      </c>
+      <c r="F31" s="115">
+        <v>5160.55</v>
+      </c>
+      <c r="G31" s="116">
+        <v>31.251000000000001</v>
+      </c>
+      <c r="H31" s="117">
+        <v>6054.87</v>
+      </c>
       <c r="I31" s="73"/>
       <c r="J31" s="52"/>
-      <c r="K31" s="118"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="K31" s="118">
+        <v>0.81899999999999995</v>
+      </c>
+      <c r="L31" s="119">
+        <v>1.58</v>
+      </c>
+      <c r="M31" s="120">
+        <v>2</v>
+      </c>
+      <c r="N31" s="119">
+        <v>1.42</v>
+      </c>
+      <c r="O31" s="119">
+        <v>35414.49</v>
+      </c>
+      <c r="P31" s="157">
+        <v>97851</v>
+      </c>
+      <c r="Q31" s="122" t="s">
+        <v>155</v>
       </c>
       <c r="R31" s="74"/>
-      <c r="T31" s="148" t="s">
+      <c r="T31" s="113" t="s">
         <v>143</v>
       </c>
-      <c r="U31" s="162" t="str">
-        <f>IF(TRIM(T31)="3月","I",IF(TRIM(T31)="6月","Ⅱ",IF(TRIM(T31)="9月","Ⅲ",IF(TRIM(T31)="12月","IV",""))))</f>
+      <c r="U31" s="123" t="str">
+        <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V31" s="123" t="str">
-[...3 lines deleted...]
-      <c r="W31" s="165" t="str">
+      <c r="V31" s="163">
+        <v>14.55</v>
+      </c>
+      <c r="W31" s="124">
         <f t="shared" si="1"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X31" s="162" t="str">
+        <v>0</v>
+      </c>
+      <c r="X31" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y31" s="143"/>
-      <c r="Z31" s="162" t="str">
+      <c r="Y31" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA31" s="144"/>
-[...1 lines deleted...]
-      <c r="AC31" s="125"/>
+      <c r="AA31" s="144">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="114">
+        <v>3.32</v>
+      </c>
+      <c r="AC31" s="125">
+        <v>108.35</v>
+      </c>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
-      <c r="AF31" s="145"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AF31" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AL31" s="122" t="s">
+        <v>155</v>
       </c>
       <c r="AM31" s="75"/>
       <c r="AN31" s="76"/>
-      <c r="AO31" s="148" t="s">
+      <c r="AO31" s="113" t="s">
         <v>143</v>
       </c>
-      <c r="AP31" s="127"/>
-[...4 lines deleted...]
-      <c r="AU31" s="130"/>
+      <c r="AP31" s="127">
+        <v>638.79999999999995</v>
+      </c>
+      <c r="AQ31" s="128">
+        <v>23.77</v>
+      </c>
+      <c r="AR31" s="129">
+        <v>868.2</v>
+      </c>
+      <c r="AS31" s="129">
+        <v>497.9</v>
+      </c>
+      <c r="AT31" s="129">
+        <v>370.3</v>
+      </c>
+      <c r="AU31" s="130">
+        <v>127.6</v>
+      </c>
       <c r="AV31" s="77"/>
       <c r="AW31" s="78"/>
-      <c r="AX31" s="133"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AX31" s="133">
+        <v>112.67</v>
+      </c>
+      <c r="AY31" s="128">
+        <v>-0.5</v>
+      </c>
+      <c r="AZ31" s="131">
+        <v>110.91</v>
+      </c>
+      <c r="BA31" s="132">
+        <v>1.75</v>
+      </c>
+      <c r="BB31" s="128">
+        <v>-0.24</v>
+      </c>
+      <c r="BC31" s="128">
+        <v>4.67</v>
+      </c>
+      <c r="BD31" s="122" t="s">
+        <v>155</v>
       </c>
       <c r="BE31" s="75"/>
       <c r="BF31" s="50"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
     </row>
     <row r="32" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="114">
-        <v>6.23</v>
+        <v>7.38</v>
       </c>
       <c r="D32" s="114">
-        <v>5.31</v>
+        <v>5.66</v>
       </c>
       <c r="E32" s="114">
-        <v>4864.3500000000004</v>
+        <v>4669.5600000000004</v>
       </c>
       <c r="F32" s="115">
-        <v>5150.66</v>
+        <v>4535.22</v>
       </c>
       <c r="G32" s="116">
-        <v>31.468</v>
+        <v>31.98</v>
       </c>
       <c r="H32" s="117">
-        <v>6044.57</v>
+        <v>5968.86</v>
       </c>
       <c r="I32" s="73"/>
       <c r="J32" s="52"/>
       <c r="K32" s="118">
-        <v>0.81499999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L32" s="119">
-        <v>1.54</v>
+        <v>1.61</v>
       </c>
       <c r="M32" s="120">
         <v>2</v>
       </c>
       <c r="N32" s="119">
-        <v>1.41</v>
+        <v>1.51</v>
       </c>
       <c r="O32" s="119">
-        <v>32063.75</v>
+        <v>31722.99</v>
       </c>
       <c r="P32" s="157">
-        <v>166354</v>
+        <v>179666</v>
       </c>
       <c r="Q32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="R32" s="74"/>
       <c r="T32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="U32" s="123" t="str">
-        <f>IF(TRIM(T32)="3月","I",IF(TRIM(T32)="6月","Ⅱ",IF(TRIM(T32)="9月","Ⅲ",IF(TRIM(T32)="12月","IV",""))))</f>
-        <v/>
+        <f t="shared" si="0"/>
+        <v>I</v>
       </c>
       <c r="V32" s="163">
-        <v>11.46</v>
+        <v>14.55</v>
       </c>
       <c r="W32" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>14.55</v>
       </c>
       <c r="X32" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y32" s="166">
+        <v>9087</v>
       </c>
       <c r="Z32" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA32" s="168">
+        <v>45.46</v>
       </c>
       <c r="AB32" s="114">
-        <v>3.29</v>
+        <v>3.34</v>
       </c>
       <c r="AC32" s="125">
-        <v>123.9</v>
+        <v>134.18</v>
       </c>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
-      <c r="AF32" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF32" s="172">
+        <v>1.07</v>
+      </c>
+      <c r="AG32" s="174">
+        <v>43.75</v>
+      </c>
+      <c r="AH32" s="174">
+        <v>55.18</v>
       </c>
       <c r="AI32" s="126">
         <v>0</v>
       </c>
       <c r="AJ32" s="126">
         <v>0</v>
       </c>
       <c r="AK32" s="126">
         <v>0</v>
       </c>
       <c r="AL32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="AM32" s="75"/>
       <c r="AN32" s="76"/>
       <c r="AO32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="AP32" s="127">
-        <v>769.1</v>
+        <v>911.2</v>
       </c>
       <c r="AQ32" s="128">
-        <v>60.11</v>
+        <v>65.91</v>
       </c>
       <c r="AR32" s="129">
-        <v>1126</v>
+        <v>1390.9</v>
       </c>
       <c r="AS32" s="129">
-        <v>657.6</v>
+        <v>801.8</v>
       </c>
       <c r="AT32" s="129">
-        <v>468.4</v>
+        <v>589.1</v>
       </c>
       <c r="AU32" s="130">
-        <v>189.2</v>
+        <v>212.7</v>
       </c>
       <c r="AV32" s="77"/>
       <c r="AW32" s="78"/>
       <c r="AX32" s="133">
-        <v>111.33</v>
+        <v>118.37</v>
       </c>
       <c r="AY32" s="128">
-        <v>-1.49</v>
+        <v>4.0599999999999996</v>
       </c>
       <c r="AZ32" s="131">
-        <v>110.21</v>
+        <v>110.36</v>
       </c>
       <c r="BA32" s="132">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="BB32" s="128">
-        <v>-3.23</v>
+        <v>6.2</v>
       </c>
       <c r="BC32" s="128">
-        <v>1.83</v>
+        <v>10.8</v>
       </c>
       <c r="BD32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="BE32" s="75"/>
       <c r="BF32" s="50"/>
       <c r="BG32" s="74"/>
       <c r="BH32" s="74"/>
       <c r="BI32" s="74"/>
       <c r="BJ32" s="74"/>
     </row>
     <row r="33" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="114">
-        <v>8.3000000000000007</v>
+        <v>9.4499999999999993</v>
       </c>
       <c r="D33" s="114">
-        <v>5.81</v>
+        <v>7.41</v>
       </c>
       <c r="E33" s="114">
-        <v>5186.8599999999997</v>
+        <v>4621.59</v>
       </c>
       <c r="F33" s="115">
-        <v>5160.55</v>
+        <v>4571.97</v>
       </c>
       <c r="G33" s="116">
-        <v>31.251000000000001</v>
+        <v>31.648</v>
       </c>
       <c r="H33" s="117">
-        <v>6054.87</v>
+        <v>6024.88</v>
       </c>
       <c r="I33" s="73"/>
       <c r="J33" s="52"/>
       <c r="K33" s="118">
-        <v>0.81899999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L33" s="119">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="M33" s="120">
         <v>2</v>
       </c>
       <c r="N33" s="119">
-        <v>1.42</v>
+        <v>1.5</v>
       </c>
       <c r="O33" s="119">
-        <v>35414.49</v>
+        <v>38926.629999999997</v>
       </c>
       <c r="P33" s="157">
-        <v>97851</v>
+        <v>191393</v>
       </c>
       <c r="Q33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="R33" s="74"/>
       <c r="T33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="U33" s="123" t="str">
-        <f>IF(TRIM(T33)="3月","I",IF(TRIM(T33)="6月","Ⅱ",IF(TRIM(T33)="9月","Ⅲ",IF(TRIM(T33)="12月","IV",""))))</f>
+        <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V33" s="163">
-        <v>11.46</v>
+        <v>10.83</v>
       </c>
       <c r="W33" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X33" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y33" s="143">
         <v>0</v>
       </c>
       <c r="Z33" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA33" s="144">
         <v>0</v>
       </c>
       <c r="AB33" s="114">
-        <v>3.32</v>
+        <v>3.3</v>
       </c>
       <c r="AC33" s="125">
-        <v>109.46</v>
+        <v>125.63</v>
       </c>
       <c r="AD33" s="75"/>
       <c r="AE33" s="75"/>
       <c r="AF33" s="145">
         <v>0</v>
       </c>
       <c r="AG33" s="126">
         <v>0</v>
       </c>
       <c r="AH33" s="126">
         <v>0</v>
       </c>
       <c r="AI33" s="126">
         <v>0</v>
       </c>
       <c r="AJ33" s="126">
         <v>0</v>
       </c>
       <c r="AK33" s="126">
         <v>0</v>
       </c>
       <c r="AL33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="AM33" s="75"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="AP33" s="127">
-        <v>638.79999999999995</v>
+        <v>874.5</v>
       </c>
       <c r="AQ33" s="128">
-        <v>23.77</v>
+        <v>48.07</v>
       </c>
       <c r="AR33" s="129">
-        <v>868.3</v>
+        <v>1208.9000000000001</v>
       </c>
       <c r="AS33" s="129">
-        <v>498</v>
+        <v>676.2</v>
       </c>
       <c r="AT33" s="129">
-        <v>370.3</v>
+        <v>532.70000000000005</v>
       </c>
       <c r="AU33" s="130">
-        <v>127.7</v>
+        <v>143.5</v>
       </c>
       <c r="AV33" s="77"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="133">
-        <v>112.59</v>
+        <v>122.14</v>
       </c>
       <c r="AY33" s="128">
-        <v>-0.56999999999999995</v>
+        <v>8.83</v>
       </c>
       <c r="AZ33" s="131">
-        <v>110.93</v>
+        <v>111.22</v>
       </c>
       <c r="BA33" s="132">
-        <v>1.77</v>
+        <v>1.73</v>
       </c>
       <c r="BB33" s="128">
-        <v>-0.61</v>
+        <v>10.84</v>
       </c>
       <c r="BC33" s="128">
-        <v>4.57</v>
+        <v>15.18</v>
       </c>
       <c r="BD33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="BE33" s="75"/>
       <c r="BF33" s="50"/>
       <c r="BG33" s="74"/>
       <c r="BH33" s="74"/>
       <c r="BI33" s="74"/>
       <c r="BJ33" s="74"/>
     </row>
     <row r="34" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="114">
-        <v>4669.5600000000004</v>
+        <v>4535.82</v>
       </c>
       <c r="F34" s="115">
-        <v>4535.22</v>
+        <v>4487.54</v>
       </c>
       <c r="G34" s="116">
-        <v>31.98</v>
+        <v>31.384</v>
       </c>
       <c r="H34" s="117">
-        <v>5968.86</v>
+        <v>6050.74</v>
       </c>
       <c r="I34" s="73"/>
       <c r="J34" s="52"/>
       <c r="K34" s="160" t="s">
         <v>158</v>
       </c>
       <c r="L34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="120">
         <v>2</v>
       </c>
       <c r="N34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="O34" s="119">
-        <v>31722.99</v>
+        <v>44732.94</v>
       </c>
       <c r="P34" s="157">
-        <v>179666</v>
+        <v>263352</v>
       </c>
       <c r="Q34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R34" s="74"/>
       <c r="T34" s="113" t="s">
         <v>133</v>
       </c>
-      <c r="U34" s="123" t="s">
-        <v>160</v>
+      <c r="U34" s="123" t="str">
+        <f t="shared" si="0"/>
+        <v/>
       </c>
       <c r="V34" s="163">
-        <v>11.46</v>
+        <v>10.83</v>
       </c>
       <c r="W34" s="124">
-        <v>11.46</v>
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="X34" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>9173</v>
+        <v/>
+      </c>
+      <c r="Y34" s="143">
+        <v>0</v>
       </c>
       <c r="Z34" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>47.76</v>
+        <v/>
+      </c>
+      <c r="AA34" s="144">
+        <v>0</v>
       </c>
       <c r="AB34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="AC34" s="171" t="s">
         <v>158</v>
       </c>
       <c r="AD34" s="75"/>
       <c r="AE34" s="75"/>
-      <c r="AF34" s="172" t="s">
-[...6 lines deleted...]
-        <v>164</v>
+      <c r="AF34" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="126">
+        <v>0</v>
       </c>
       <c r="AI34" s="126">
         <v>0</v>
       </c>
       <c r="AJ34" s="126">
         <v>0</v>
       </c>
       <c r="AK34" s="126">
         <v>0</v>
       </c>
       <c r="AL34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM34" s="75"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP34" s="181" t="s">
         <v>158</v>
       </c>
       <c r="AQ34" s="182" t="s">
         <v>158</v>
       </c>
       <c r="AR34" s="129">
-        <v>1390.9</v>
+        <v>1390.5</v>
       </c>
       <c r="AS34" s="129">
-        <v>801.8</v>
+        <v>784.8</v>
       </c>
       <c r="AT34" s="129">
-        <v>589.1</v>
+        <v>605.70000000000005</v>
       </c>
       <c r="AU34" s="130">
-        <v>212.7</v>
+        <v>179.1</v>
       </c>
       <c r="AV34" s="77"/>
       <c r="AW34" s="78"/>
       <c r="AX34" s="133">
-        <v>116.63</v>
+        <v>122.06</v>
       </c>
       <c r="AY34" s="128">
-        <v>2.5299999999999998</v>
+        <v>14.11</v>
       </c>
       <c r="AZ34" s="131">
-        <v>110.36</v>
+        <v>111.43</v>
       </c>
       <c r="BA34" s="132">
-        <v>1.2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BB34" s="128">
-        <v>4.83</v>
+        <v>22.33</v>
       </c>
       <c r="BC34" s="128">
-        <v>8.83</v>
+        <v>23.25</v>
       </c>
       <c r="BD34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE34" s="75"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="74"/>
       <c r="BH34" s="74"/>
       <c r="BI34" s="74"/>
       <c r="BJ34" s="74"/>
     </row>
     <row r="35" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B35" s="268" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="268"/>
       <c r="D35" s="268"/>
       <c r="E35" s="268"/>
       <c r="F35" s="268"/>
       <c r="G35" s="268"/>
       <c r="H35" s="268"/>
       <c r="K35" s="269" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="269"/>