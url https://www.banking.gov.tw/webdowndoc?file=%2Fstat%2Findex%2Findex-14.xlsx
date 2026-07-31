--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -1,110 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{232942CF-3D5D-465D-87D9-1D058FB1A83F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E322D09-831C-41DE-83AF-20AB726046E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{A8A0BE64-50D2-42A8-B563-9094A282CE9E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{E24CD148-E0B7-47A3-9ADC-2A53767B9B48}"/>
   </bookViews>
   <sheets>
     <sheet name="140" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'140'!$A$2:$BE$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Z34" i="4" l="1"/>
   <c r="X34" i="4"/>
   <c r="W34" i="4"/>
   <c r="U34" i="4"/>
   <c r="Z33" i="4"/>
   <c r="X33" i="4"/>
   <c r="W33" i="4"/>
   <c r="U33" i="4"/>
   <c r="Z32" i="4"/>
   <c r="X32" i="4"/>
   <c r="W32" i="4"/>
   <c r="U32" i="4"/>
   <c r="Z31" i="4"/>
   <c r="X31" i="4"/>
   <c r="W31" i="4"/>
   <c r="U31" i="4"/>
   <c r="Z30" i="4"/>
   <c r="X30" i="4"/>
   <c r="W30" i="4"/>
   <c r="U30" i="4"/>
   <c r="Z29" i="4"/>
   <c r="X29" i="4"/>
   <c r="W29" i="4"/>
   <c r="U29" i="4"/>
-  <c r="V29" i="4" s="1"/>
   <c r="Z28" i="4"/>
   <c r="X28" i="4"/>
   <c r="W28" i="4"/>
   <c r="U28" i="4"/>
   <c r="Z27" i="4"/>
   <c r="X27" i="4"/>
   <c r="W27" i="4"/>
   <c r="U27" i="4"/>
   <c r="Z26" i="4"/>
   <c r="X26" i="4"/>
   <c r="W26" i="4"/>
   <c r="U26" i="4"/>
   <c r="Z25" i="4"/>
   <c r="X25" i="4"/>
   <c r="W25" i="4"/>
   <c r="U25" i="4"/>
   <c r="Z24" i="4"/>
   <c r="X24" i="4"/>
   <c r="W24" i="4"/>
   <c r="U24" i="4"/>
   <c r="Z23" i="4"/>
   <c r="X23" i="4"/>
   <c r="W23" i="4"/>
   <c r="U23" i="4"/>
   <c r="Z22" i="4"/>
@@ -145,55 +144,56 @@
   <c r="U14" i="4"/>
   <c r="Z13" i="4"/>
   <c r="X13" i="4"/>
   <c r="W13" i="4"/>
   <c r="U13" i="4"/>
   <c r="Z12" i="4"/>
   <c r="X12" i="4"/>
   <c r="W12" i="4"/>
   <c r="U12" i="4"/>
   <c r="Z11" i="4"/>
   <c r="X11" i="4"/>
   <c r="W11" i="4"/>
   <c r="U11" i="4"/>
   <c r="Z10" i="4"/>
   <c r="X10" i="4"/>
   <c r="W10" i="4"/>
   <c r="U10" i="4"/>
   <c r="Z9" i="4"/>
   <c r="X9" i="4"/>
   <c r="W9" i="4"/>
   <c r="U9" i="4"/>
   <c r="Z8" i="4"/>
   <c r="X8" i="4"/>
   <c r="W8" i="4"/>
   <c r="U8" i="4"/>
+  <c r="V28" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="159">
   <si>
     <r>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頁</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -2750,136 +2750,136 @@
   <si>
     <t>109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>114年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>　　  6月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  7月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  8月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  9月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 10月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 11月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 12月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  1月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  2月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  3月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  4月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>　　  5月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　  6月</t>
-[...44 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
   </si>
   <si>
     <t xml:space="preserve">         May</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         Apr.</t>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="30">
     <numFmt numFmtId="176" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;????_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="#\ ##0.000"/>
     <numFmt numFmtId="180" formatCode="#\ ##0"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0.00_ "/>
     <numFmt numFmtId="183" formatCode="0.000"/>
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
     <numFmt numFmtId="185" formatCode="\+#,##0.00\ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="186" formatCode="###\ ##0.00;\-###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="###\ ##0"/>
     <numFmt numFmtId="188" formatCode="########0.00"/>
     <numFmt numFmtId="189" formatCode="#\ ###\ ###\ ##0.00"/>
@@ -4448,122 +4448,1115 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="sample" xfId="1" xr:uid="{4D548865-B2FA-4AC8-B442-3897B2DC2A80}"/>
+    <cellStyle name="sample" xfId="1" xr:uid="{EB040C7E-7D2F-41D1-85B3-577D2A104E5D}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="年資料" xfId="2" xr:uid="{E7F82EBD-92A9-45E3-B7C0-0563FC3BB00F}"/>
+    <cellStyle name="年資料" xfId="2" xr:uid="{356EE6A4-ACCB-4456-8828-A938BE277C6E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>719819</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16277</xdr:rowOff>
+      <xdr:colOff>702528</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>204378</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="群組 1">
+        <xdr:cNvPr id="2" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C57E0F4-A8D8-4868-833F-6261C05E6B37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60B05D6A-E011-4426-9656-8B801F38C3D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14478000" y="5334000"/>
-[...2 lines deleted...]
-          <a:chExt cx="2891519" cy="178202"/>
+          <a:off x="14430375" y="7724775"/>
+          <a:ext cx="2921853" cy="166278"/>
+          <a:chOff x="11371386" y="7208520"/>
+          <a:chExt cx="2758480" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C073DCB9-85B2-2007-9305-72F11515CE9E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE550E3-A65C-44C3-935C-9D3DCD110B15}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="14500411" y="5321674"/>
-            <a:ext cx="734196" cy="178202"/>
+            <a:off x="11371386" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314A8998-B91D-4299-9EBE-27E223502FC1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="12433389" y="7208520"/>
+            <a:ext cx="694267" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="5" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D971CFA-25F6-D6F7-46FA-F80E702DC6E2}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="13448222" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>722969</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>3238</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="6" name="群組 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72ADFCD2-D755-44AE-A565-025B120E69E1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="14439900" y="8401050"/>
+          <a:ext cx="2932769" cy="165163"/>
+          <a:chOff x="11361420" y="7208520"/>
+          <a:chExt cx="2771174" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3EB16A1-B275-8FE4-D45D-C256C9B86B6F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="11361420" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="8" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C75EBA5C-0B01-DA27-5CEA-2B2DD192DBF8}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="12413587" y="7208520"/>
+            <a:ext cx="694267" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FB6D33-E64E-C86C-1F65-D9F749397F19}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="13450949" y="7208520"/>
+            <a:ext cx="681645" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>733815</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>4354</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="10" name="群組 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{495F7A3D-0B32-4FED-8841-59C87B3BAD63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="14478000" y="6867525"/>
+          <a:ext cx="2905515" cy="166279"/>
+          <a:chOff x="11361420" y="7208520"/>
+          <a:chExt cx="2738107" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="11" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A8B404-313D-F64C-1329-7D00E756F24B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="11361420" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66BED529-1068-7422-CFB7-1F13170A6B00}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="12413187" y="7208520"/>
+            <a:ext cx="694267" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F3CD0F-30AE-DF8C-9C5D-A49E8872EBDB}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="13417883" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>725357</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1180</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="14" name="群組 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{412244DC-E645-48CD-98D0-8002A6057299}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="14458950" y="5334000"/>
+          <a:ext cx="2916107" cy="163105"/>
+          <a:chOff x="11361420" y="5455920"/>
+          <a:chExt cx="2759042" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAC449D-47FA-5193-B6B2-1659ABF9D651}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="11361420" y="5455920"/>
+            <a:ext cx="681644" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4603,65 +5596,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="4" name="Text Box 1">
+          <xdr:cNvPr id="16" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B15B54A-DBA9-6B1B-1169-B2C6014CBD27}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA898063-1EDA-5C3C-4A5D-87FA9B4ACC04}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="15651836" y="5321674"/>
-            <a:ext cx="747793" cy="178202"/>
+            <a:off x="12423769" y="5455920"/>
+            <a:ext cx="694267" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4701,65 +5694,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="5" name="Text Box 1">
+          <xdr:cNvPr id="17" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA94B1D0-C180-CD51-DA76-3541CCD439E6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6652502B-DAFE-8A21-B1C0-03896327B3FC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16657734" y="5321674"/>
-            <a:ext cx="734196" cy="178202"/>
+            <a:off x="13438818" y="5455920"/>
+            <a:ext cx="681644" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4802,755 +5795,97 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>22</xdr:col>
+      <xdr:col>28</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47634</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>206778</xdr:rowOff>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>39475</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>191841</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="10" name="群組 9">
+        <xdr:cNvPr id="18" name="群組 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE6F548A-3220-4D4F-9E61-FD994DEB9D86}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB030D6-6859-4953-849C-C35F28B4FC18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="14516100" y="7058025"/>
-[...2 lines deleted...]
-          <a:chExt cx="2887869" cy="178203"/>
+          <a:off x="18535650" y="7953384"/>
+          <a:ext cx="1039600" cy="363282"/>
+          <a:chOff x="16256000" y="6667501"/>
+          <a:chExt cx="1038542" cy="366542"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="11" name="Text Box 1">
+          <xdr:cNvPr id="19" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFD56281-427E-BDB1-22BA-0627E67B6E1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E661E9-832D-AAFC-B6EF-6C1285B5BBCB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="14511618" y="7074275"/>
-[...658 lines deleted...]
-            <a:ext cx="846286" cy="181986"/>
+            <a:off x="16264439" y="6667501"/>
+            <a:ext cx="936493" cy="173991"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5591,62 +5926,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="20" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D281E564-8FD8-6D36-90CF-0ABD6FE8BFC7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC2FD7C-9F31-E930-6D2D-FDF24660C03C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="18575991" y="8152753"/>
-            <a:ext cx="849601" cy="187027"/>
+            <a:off x="16256000" y="6860053"/>
+            <a:ext cx="1038542" cy="173990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5687,97 +6022,761 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>30</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>791210</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>216302</xdr:rowOff>
+      <xdr:colOff>782818</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>194853</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="21" name="群組 20">
+        <xdr:cNvPr id="21" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AE095DB-094E-48DC-B0D5-49191CFAD935}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B3F853-833A-452E-8373-59B21B077640}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19783425" y="5314950"/>
-[...2 lines deleted...]
-          <a:chExt cx="2648585" cy="178202"/>
+          <a:off x="19792950" y="7715250"/>
+          <a:ext cx="2630668" cy="166278"/>
+          <a:chOff x="15712440" y="7208520"/>
+          <a:chExt cx="2360156" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="22" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39D1F33-8397-ED5B-FADC-9A4064DB9A83}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10A948C1-D382-DD80-0AF8-1C66D69145BA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="21698903" y="5321673"/>
-            <a:ext cx="767285" cy="178202"/>
+            <a:off x="17360853" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="23" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D998106D-0EE1-D0E2-0149-9033EC59A799}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16557294" y="7208520"/>
+            <a:ext cx="718042" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="24" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A074BFC-D52C-BB16-BE65-35C6E85CE433}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="15712440" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>p</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>783174</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>204379</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="25" name="群組 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43DBAB41-99A7-4AB6-97AC-805F014950AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="19773900" y="6848475"/>
+          <a:ext cx="2650074" cy="166279"/>
+          <a:chOff x="15712440" y="7208520"/>
+          <a:chExt cx="2379339" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="26" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E1D214-A6C3-B73F-161F-B8AE5DC2FCC1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="17380036" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="27" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2D4179-1446-7ACF-3B50-FC871873CFBD}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="16547852" y="7208520"/>
+            <a:ext cx="718042" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="28" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75CD0FE1-3CED-2CE5-3A1A-A70B0E0C4550}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="15712440" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="216000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>757433</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1180</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29" name="群組 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE28B762-0B11-4B15-9864-475C6FBF40BF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="19773900" y="5334000"/>
+          <a:ext cx="2624333" cy="163105"/>
+          <a:chOff x="15712440" y="7208520"/>
+          <a:chExt cx="2424329" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="30" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6A7F98-2F30-435D-89BE-24A15CF1DCD3}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="17425026" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5817,65 +6816,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="23" name="Text Box 1">
+          <xdr:cNvPr id="31" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F58C9D07-4710-8FDF-ED7F-BB3968C779C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9936FDDD-847A-8819-1422-6D91829ABD39}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="20776148" y="5321673"/>
-            <a:ext cx="774075" cy="178202"/>
+            <a:off x="16580283" y="7208520"/>
+            <a:ext cx="718042" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5915,65 +6914,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="24" name="Text Box 1">
+          <xdr:cNvPr id="32" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB0318FD-92DB-8ED0-67DB-504B8B62E533}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F249E8D4-C280-C48A-43AE-7365896D8B03}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="19817603" y="5321673"/>
-            <a:ext cx="767285" cy="178202"/>
+            <a:off x="15712440" y="7208520"/>
+            <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6016,755 +7015,99 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>33</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>16278</xdr:rowOff>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>768079</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>15939</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="25" name="群組 24">
+        <xdr:cNvPr id="33" name="群組 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{757E4AF7-E977-4393-990F-E21FBECE9C48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0B79A6-3E26-47E9-8280-4094076398BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19812000" y="7086600"/>
-[...2 lines deleted...]
-          <a:chExt cx="2616097" cy="178203"/>
+          <a:off x="29089350" y="7962900"/>
+          <a:ext cx="3530329" cy="177864"/>
+          <a:chOff x="23048259" y="6947647"/>
+          <a:chExt cx="3268457" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="26" name="Text Box 1">
+          <xdr:cNvPr id="34" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E076DABB-00BB-B43D-FDE4-07FB6A49F4B1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE1524EF-8A5B-6654-13A1-BF121C26A260}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="21747553" y="7074273"/>
-[...658 lines deleted...]
-            <a:ext cx="799097" cy="185859"/>
+            <a:off x="23048259" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6805,62 +7148,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="35" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A1D1A34-EBE2-3503-ED5C-84E4499B941C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C56932E-29F5-44C2-CBE3-B5BCB4BEDE26}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30058779" y="7950573"/>
-            <a:ext cx="799097" cy="185859"/>
+            <a:off x="23883425" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6901,62 +7244,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="36" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EF473A5-96B4-BD45-F689-66223ED7AD01}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357FCFC6-1498-B009-A90C-4F03647E912A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30989770" y="7950573"/>
-            <a:ext cx="799097" cy="185859"/>
+            <a:off x="24744444" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6997,62 +7340,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="37" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF4ECEC3-E004-7BB6-ADC0-515093DAD451}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E13014-5DDF-E8CF-8C63-4D7CC460A4BF}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="31925023" y="7950573"/>
-            <a:ext cx="799097" cy="185859"/>
+            <a:off x="25599232" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7094,96 +7437,98 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>66675</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>820970</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9812</xdr:rowOff>
+      <xdr:colOff>757479</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>204693</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="38" name="群組 37">
+        <xdr:cNvPr id="38" name="群組 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9AA0F27-B4BF-4B5B-9DA4-A34DD2474E34}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{392A49FD-F781-42EF-BE6C-A4E8104114DF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29060775" y="8172450"/>
-[...2 lines deleted...]
-          <a:chExt cx="3606752" cy="181262"/>
+          <a:off x="29089350" y="8153400"/>
+          <a:ext cx="3519729" cy="176118"/>
+          <a:chOff x="23048259" y="6947647"/>
+          <a:chExt cx="3258642" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="39" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB70A99-E07D-A7B1-D72F-0F9694B55BA3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A0DBED-5C28-38E6-DCD1-13EF4508D5E2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29056853" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="23048259" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7224,62 +7569,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="40" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F562C05-4D44-8532-E264-A243534855DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928EFB11-CB5F-DD77-0AC3-C9ACDFA48907}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29990422" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="23883425" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7320,62 +7665,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="41" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0522CABD-08A6-091C-D6C5-46B827ECD25A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E5E4B7-CF55-07E4-D5C6-9730E7A6834B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30930940" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="24744444" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7416,62 +7761,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="42" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BBABA47-9463-068E-39B4-2CB1814DAE07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6044E68-1145-211D-B2A1-76318803D91C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="31864508" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="25589417" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7513,96 +7858,98 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>811445</xdr:colOff>
+      <xdr:colOff>747954</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>209837</xdr:rowOff>
+      <xdr:rowOff>204693</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="43" name="群組 42">
+        <xdr:cNvPr id="43" name="群組 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F7421BC-E98C-4A75-9063-E56EC2056C7B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818422D5-23DE-449F-BA18-D13108D9EBD1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29051250" y="8372475"/>
-[...2 lines deleted...]
-          <a:chExt cx="3606752" cy="181262"/>
+          <a:off x="29079825" y="8372475"/>
+          <a:ext cx="3519729" cy="176118"/>
+          <a:chOff x="23048259" y="6947647"/>
+          <a:chExt cx="3258642" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="44" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{808C1FF8-A28E-F59A-2789-12C8BC8B330F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143FFB32-806D-F274-C9ED-2F3C9959C25D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29056853" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="23048259" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7643,62 +7990,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="45" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406DEEA6-7167-03BF-0E9E-80E2D6FAD654}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83777D35-B524-3A54-84BE-2E2CB15EDD72}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="29990422" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="23883425" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7739,62 +8086,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="46" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E24C19F-4085-D4DB-0D21-02FAE649CB01}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7371D1AF-893F-95A1-6D79-D0DEC1032E42}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="30930940" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="24744444" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7835,62 +8182,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="47" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80962B48-2378-91D7-1157-69E68D07C9B4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421D9944-1303-F3CB-7868-0BA99C0300C9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="31864508" y="8281147"/>
-            <a:ext cx="799097" cy="181262"/>
+            <a:off x="25589417" y="6947647"/>
+            <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7931,97 +8278,97 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>51</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>52</xdr:col>
-      <xdr:colOff>907881</xdr:colOff>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>846823</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>211108</xdr:rowOff>
+      <xdr:rowOff>207832</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="48" name="群組 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F740845-C499-44FC-A6AC-6F833527CA4A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F19DD32-78BA-45F2-B38E-9D2D29729BFB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="34966275" y="8153400"/>
-[...2 lines deleted...]
-          <a:chExt cx="1818919" cy="187576"/>
+          <a:off x="36880800" y="7724775"/>
+          <a:ext cx="789673" cy="607882"/>
+          <a:chOff x="36924184" y="7750174"/>
+          <a:chExt cx="789673" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="49" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE1C37D3-AC9D-216C-3F64-CAF663394B18}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD5E7A7-2F2A-40CC-F96D-6B1E2A00D5EC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="33068559" y="8068235"/>
-            <a:ext cx="787978" cy="187575"/>
+            <a:off x="36924196" y="7979833"/>
+            <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8062,62 +8409,481 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="50" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E13F66-3A28-DCDD-E1A9-948E60979CD4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75852125-580F-D259-3632-AA38E5DCD4E7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="34099500" y="8068236"/>
-            <a:ext cx="787978" cy="187575"/>
+            <a:off x="36924184" y="8188325"/>
+            <a:ext cx="785099" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="51" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4039A7A2-A45E-1C2F-4DAF-CE52E1505853}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="36929483" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>837298</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>217357</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="52" name="群組 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF0B3FD-FB42-414E-880D-AA46D4F2DC3A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="37814250" y="7734300"/>
+          <a:ext cx="789673" cy="607882"/>
+          <a:chOff x="36924184" y="7750174"/>
+          <a:chExt cx="789673" cy="607882"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="53" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B166AA2-479D-6EA0-EEF7-0D45751FAAE8}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="36924196" y="7979833"/>
+            <a:ext cx="785100" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="54" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49745A2D-8C94-A8A0-1E56-63B3BACBDA98}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="36924184" y="8188325"/>
+            <a:ext cx="785099" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="55" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF32FC56-BD25-0E57-E211-B12987E82E41}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="36929483" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8159,96 +8925,96 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>884685</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>14444</xdr:rowOff>
+      <xdr:colOff>837298</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>17332</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="51" name="群組 50">
+        <xdr:cNvPr id="56" name="群組 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A92DBBD-F051-4844-9ACD-8886972D706F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF349E05-028A-4619-ACC9-424E5C080F9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="33147000" y="7743825"/>
-[...2 lines deleted...]
-          <a:chExt cx="789435" cy="614519"/>
+          <a:off x="33099375" y="7534275"/>
+          <a:ext cx="789673" cy="607882"/>
+          <a:chOff x="36924184" y="7750174"/>
+          <a:chExt cx="789673" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="52" name="Text Box 1">
+          <xdr:cNvPr id="57" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B9EFB6-4D1E-9354-1240-64FC508D2AA0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2D2BAAD-0365-5C40-DE60-322076E74A9E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="7731499"/>
-            <a:ext cx="789434" cy="182532"/>
+            <a:off x="36924196" y="7979833"/>
+            <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8286,65 +9052,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="53" name="Text Box 1">
+          <xdr:cNvPr id="58" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F602BFA-3731-AE72-ADC8-FF370E472E4E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F0B5C3-DD40-5ACB-A80F-F0BAE38119EB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016142" y="7950573"/>
-            <a:ext cx="789434" cy="182533"/>
+            <a:off x="36924184" y="8188325"/>
+            <a:ext cx="785099" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8382,65 +9148,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="54" name="Text Box 1">
+          <xdr:cNvPr id="59" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF5F05EB-43F0-B475-C90A-39F40333FA3C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCF3C8D0-6E5E-C975-2D0C-5F37411CEBF1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="8158443"/>
-            <a:ext cx="787978" cy="187575"/>
+            <a:off x="36929483" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8482,96 +9248,96 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>50</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
-      <xdr:colOff>865635</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>14444</xdr:rowOff>
+      <xdr:colOff>856348</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>17332</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="55" name="群組 54">
+        <xdr:cNvPr id="60" name="群組 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B962868-D1A3-42A0-A59A-F74F8CE582C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A14DB21-00B8-426B-8A90-517716255079}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="34070925" y="7743825"/>
-[...2 lines deleted...]
-          <a:chExt cx="789435" cy="614519"/>
+          <a:off x="34061400" y="7534275"/>
+          <a:ext cx="789673" cy="607882"/>
+          <a:chOff x="36924184" y="7750174"/>
+          <a:chExt cx="789673" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="56" name="Text Box 1">
+          <xdr:cNvPr id="61" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE70997-5E71-0C78-77C5-1C38BF5A8B1C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0889787D-2E42-A7BE-FDCC-AE544025553D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="7731499"/>
-            <a:ext cx="789434" cy="182532"/>
+            <a:off x="36924196" y="7979833"/>
+            <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8609,65 +9375,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="57" name="Text Box 1">
+          <xdr:cNvPr id="62" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A13D315-334C-08C2-1427-93EBDEA21509}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA17D6FB-E8B7-C32A-7815-189E3C276FCC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016142" y="7950573"/>
-            <a:ext cx="789434" cy="182533"/>
+            <a:off x="36924184" y="8188325"/>
+            <a:ext cx="785099" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8705,65 +9471,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="58" name="Text Box 1">
+          <xdr:cNvPr id="63" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CF82C3-0ECF-B4E2-C6A0-95A448AA7A3B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D8D6269-A02E-C0B4-D581-CE1EE9B83741}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="8158443"/>
-            <a:ext cx="787978" cy="187575"/>
+            <a:off x="36929483" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8804,546 +9570,127 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>53</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>53</xdr:col>
-      <xdr:colOff>903735</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>823147</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>14444</xdr:rowOff>
+      <xdr:rowOff>17331</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="59" name="群組 58">
+        <xdr:cNvPr id="64" name="群組 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E5BF2D7-96CA-4ABE-A590-6AF6A9320048}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30612FE9-2018-495F-AFAA-931B1AD0B53A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="36937950" y="7743825"/>
-[...2 lines deleted...]
-          <a:chExt cx="789435" cy="614519"/>
+          <a:off x="33070800" y="8181975"/>
+          <a:ext cx="1747072" cy="179256"/>
+          <a:chOff x="33136409" y="7989358"/>
+          <a:chExt cx="1747072" cy="179256"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="60" name="Text Box 1">
+          <xdr:cNvPr id="65" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C3A3FD-CE4F-0481-C7D9-5E707C1657D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CBB5A2-7B8C-7AA6-5EDA-19E4AFF9DD31}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="7731499"/>
-            <a:ext cx="789434" cy="182532"/>
+            <a:off x="33136409" y="7998883"/>
+            <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
-[...418 lines deleted...]
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -9354,92 +9701,92 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="66" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81F7884-284F-BC4F-EA9D-CE80D20948C6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD3B1C7C-4AE4-356B-6217-AD74837C2CC3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35016141" y="8158443"/>
-            <a:ext cx="787978" cy="187575"/>
+            <a:off x="34098381" y="7989358"/>
+            <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -9741,58 +10088,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{493EFD29-9B76-4FD6-95E8-CE3E026A8508}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{079FB35D-B5B3-4AE9-92FF-D941899FA2B0}">
   <dimension ref="B1:BO55"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="1.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="12.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="5" customWidth="1"/>
     <col min="11" max="16" width="12.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="5" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="5" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="5" customWidth="1"/>
     <col min="20" max="20" width="10.125" style="5" customWidth="1"/>
     <col min="21" max="21" width="3.625" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="6" customWidth="1"/>
     <col min="24" max="24" width="3.625" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.625" style="7" customWidth="1"/>
     <col min="26" max="26" width="3.625" style="7" customWidth="1"/>
     <col min="27" max="27" width="10.625" style="8" customWidth="1"/>
     <col min="28" max="29" width="13.625" style="8" customWidth="1"/>
     <col min="30" max="30" width="1.625" style="8" customWidth="1"/>
     <col min="31" max="31" width="1.75" style="8" customWidth="1"/>
     <col min="32" max="36" width="12.125" style="8" customWidth="1"/>
@@ -12410,2151 +12757,2151 @@
       </c>
       <c r="BA20" s="186">
         <v>1.66</v>
       </c>
       <c r="BB20" s="178">
         <v>-4.84</v>
       </c>
       <c r="BC20" s="178">
         <v>-2.72</v>
       </c>
       <c r="BD20" s="159">
         <v>2025</v>
       </c>
       <c r="BE20" s="75"/>
       <c r="BF20" s="50"/>
       <c r="BG20" s="74"/>
       <c r="BH20" s="74"/>
       <c r="BI20" s="74"/>
       <c r="BJ20" s="74"/>
     </row>
     <row r="21" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="114">
-        <v>2.2000000000000002</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="D21" s="114">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="E21" s="114">
-        <v>3315.9</v>
+        <v>3303.31</v>
       </c>
       <c r="F21" s="115">
-        <v>3261.15</v>
+        <v>3200.66</v>
       </c>
       <c r="G21" s="116">
-        <v>29.928999999999998</v>
+        <v>29.902000000000001</v>
       </c>
       <c r="H21" s="117">
-        <v>5929.48</v>
+        <v>5984.32</v>
       </c>
       <c r="I21" s="73"/>
       <c r="J21" s="52"/>
       <c r="K21" s="118">
-        <v>0.82</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L21" s="119">
-        <v>1.52</v>
+        <v>1.49</v>
       </c>
       <c r="M21" s="120">
         <v>2</v>
       </c>
       <c r="N21" s="119">
-        <v>1.57</v>
+        <v>1.52</v>
       </c>
       <c r="O21" s="119">
-        <v>21347.3</v>
+        <v>22256.02</v>
       </c>
       <c r="P21" s="157">
-        <v>67014</v>
+        <v>77815</v>
       </c>
       <c r="Q21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="74"/>
       <c r="T21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U21" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅱ</v>
       </c>
       <c r="V21" s="163">
         <v>7.71</v>
       </c>
       <c r="W21" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="X21" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y21" s="166">
+        <v>8349</v>
       </c>
       <c r="Z21" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA21" s="168">
+        <v>45.42</v>
       </c>
       <c r="AB21" s="114">
-        <v>3.3</v>
+        <v>3.36</v>
       </c>
       <c r="AC21" s="125">
-        <v>122.25</v>
+        <v>113.41</v>
       </c>
       <c r="AD21" s="75"/>
       <c r="AE21" s="75"/>
-      <c r="AF21" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF21" s="172">
+        <v>1.75</v>
+      </c>
+      <c r="AG21" s="174">
+        <v>44.24</v>
+      </c>
+      <c r="AH21" s="174">
+        <v>54</v>
       </c>
       <c r="AI21" s="126">
         <v>0</v>
       </c>
       <c r="AJ21" s="126">
         <v>0</v>
       </c>
       <c r="AK21" s="126">
         <v>0</v>
       </c>
       <c r="AL21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM21" s="75"/>
       <c r="AN21" s="76"/>
       <c r="AO21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP21" s="127">
-        <v>607.79999999999995</v>
+        <v>597.5</v>
       </c>
       <c r="AQ21" s="128">
-        <v>24.15</v>
+        <v>30.96</v>
       </c>
       <c r="AR21" s="129">
-        <v>908.5</v>
+        <v>945.9</v>
       </c>
       <c r="AS21" s="129">
-        <v>517.4</v>
+        <v>533.29999999999995</v>
       </c>
       <c r="AT21" s="129">
-        <v>391.1</v>
+        <v>412.6</v>
       </c>
       <c r="AU21" s="130">
-        <v>126.3</v>
+        <v>120.6</v>
       </c>
       <c r="AV21" s="77"/>
       <c r="AW21" s="78"/>
       <c r="AX21" s="133">
-        <v>106.97</v>
+        <v>105.99</v>
       </c>
       <c r="AY21" s="128">
-        <v>-4.3899999999999997</v>
+        <v>-5.42</v>
       </c>
       <c r="AZ21" s="131">
-        <v>109.03</v>
+        <v>109.17</v>
       </c>
       <c r="BA21" s="132">
-        <v>1.54</v>
+        <v>1.36</v>
       </c>
       <c r="BB21" s="128">
-        <v>-9.17</v>
+        <v>-10.41</v>
       </c>
       <c r="BC21" s="128">
-        <v>-7.3</v>
+        <v>-8.14</v>
       </c>
       <c r="BD21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE21" s="75"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="74"/>
       <c r="BH21" s="74"/>
       <c r="BI21" s="74"/>
       <c r="BJ21" s="74"/>
     </row>
     <row r="22" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="114">
-        <v>2.5099999999999998</v>
+        <v>3.7</v>
       </c>
       <c r="D22" s="114">
-        <v>3.1</v>
+        <v>4.05</v>
       </c>
       <c r="E22" s="114">
-        <v>3303.31</v>
+        <v>3290.03</v>
       </c>
       <c r="F22" s="115">
-        <v>3200.66</v>
+        <v>3271.94</v>
       </c>
       <c r="G22" s="116">
-        <v>29.902000000000001</v>
+        <v>29.916</v>
       </c>
       <c r="H22" s="117">
-        <v>5984.32</v>
+        <v>5978.69</v>
       </c>
       <c r="I22" s="73"/>
       <c r="J22" s="52"/>
       <c r="K22" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82399999999999995</v>
       </c>
       <c r="L22" s="119">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="M22" s="120">
         <v>2</v>
       </c>
       <c r="N22" s="119">
-        <v>1.52</v>
+        <v>1.41</v>
       </c>
       <c r="O22" s="119">
-        <v>22256.02</v>
+        <v>23542.52</v>
       </c>
       <c r="P22" s="157">
-        <v>77815</v>
+        <v>79381</v>
       </c>
       <c r="Q22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="R22" s="74"/>
       <c r="T22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="U22" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅱ</v>
+        <v/>
       </c>
       <c r="V22" s="163">
-        <v>7.71</v>
+        <v>8.42</v>
       </c>
       <c r="W22" s="124">
         <f t="shared" si="1"/>
-        <v>7.71</v>
+        <v>0</v>
       </c>
       <c r="X22" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>8349</v>
+        <v/>
+      </c>
+      <c r="Y22" s="143">
+        <v>0</v>
       </c>
       <c r="Z22" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>45.42</v>
+        <v/>
+      </c>
+      <c r="AA22" s="144">
+        <v>0</v>
       </c>
       <c r="AB22" s="114">
-        <v>3.36</v>
+        <v>3.4</v>
       </c>
       <c r="AC22" s="125">
-        <v>113.41</v>
+        <v>115.63</v>
       </c>
       <c r="AD22" s="75"/>
       <c r="AE22" s="75"/>
-      <c r="AF22" s="172">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="AF22" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="126">
+        <v>0</v>
       </c>
       <c r="AI22" s="126">
         <v>0</v>
       </c>
       <c r="AJ22" s="126">
         <v>0</v>
       </c>
       <c r="AK22" s="126">
         <v>0</v>
       </c>
       <c r="AL22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="AM22" s="75"/>
       <c r="AN22" s="76"/>
       <c r="AO22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="AP22" s="127">
-        <v>597.5</v>
+        <v>605.1</v>
       </c>
       <c r="AQ22" s="128">
-        <v>30.96</v>
+        <v>20.77</v>
       </c>
       <c r="AR22" s="129">
-        <v>945.9</v>
+        <v>990</v>
       </c>
       <c r="AS22" s="129">
-        <v>533.29999999999995</v>
+        <v>566.79999999999995</v>
       </c>
       <c r="AT22" s="129">
-        <v>412.6</v>
+        <v>423.2</v>
       </c>
       <c r="AU22" s="130">
-        <v>120.6</v>
+        <v>143.6</v>
       </c>
       <c r="AV22" s="77"/>
       <c r="AW22" s="78"/>
       <c r="AX22" s="133">
-        <v>105.99</v>
+        <v>105.34</v>
       </c>
       <c r="AY22" s="128">
-        <v>-5.42</v>
+        <v>-6.57</v>
       </c>
       <c r="AZ22" s="131">
-        <v>109.17</v>
+        <v>109.57</v>
       </c>
       <c r="BA22" s="132">
-        <v>1.36</v>
+        <v>1.53</v>
       </c>
       <c r="BB22" s="128">
-        <v>-10.41</v>
+        <v>-11.99</v>
       </c>
       <c r="BC22" s="128">
-        <v>-8.14</v>
+        <v>-10.11</v>
       </c>
       <c r="BD22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="BE22" s="75"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="74"/>
       <c r="BH22" s="74"/>
       <c r="BI22" s="74"/>
       <c r="BJ22" s="74"/>
     </row>
     <row r="23" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="C23" s="114">
-        <v>3.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="114">
-        <v>4.05</v>
+        <v>5.05</v>
       </c>
       <c r="E23" s="114">
-        <v>3290.03</v>
+        <v>3446.75</v>
       </c>
       <c r="F23" s="115">
-        <v>3271.94</v>
+        <v>3384.25</v>
       </c>
       <c r="G23" s="116">
-        <v>29.916</v>
+        <v>30.605</v>
       </c>
       <c r="H23" s="117">
-        <v>5978.69</v>
+        <v>5974.3</v>
       </c>
       <c r="I23" s="73"/>
       <c r="J23" s="52"/>
       <c r="K23" s="118">
-        <v>0.82399999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L23" s="119">
         <v>1.45</v>
       </c>
       <c r="M23" s="120">
         <v>2</v>
       </c>
       <c r="N23" s="119">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="O23" s="119">
-        <v>23542.52</v>
+        <v>24233.1</v>
       </c>
       <c r="P23" s="157">
-        <v>79381</v>
+        <v>94249</v>
       </c>
       <c r="Q23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="R23" s="74"/>
       <c r="T23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="U23" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V23" s="163">
         <v>8.42</v>
       </c>
       <c r="W23" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X23" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y23" s="143">
         <v>0</v>
       </c>
       <c r="Z23" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA23" s="144">
         <v>0</v>
       </c>
       <c r="AB23" s="114">
-        <v>3.4</v>
+        <v>3.45</v>
       </c>
       <c r="AC23" s="125">
-        <v>115.63</v>
+        <v>118.22</v>
       </c>
       <c r="AD23" s="75"/>
       <c r="AE23" s="75"/>
       <c r="AF23" s="145">
         <v>0</v>
       </c>
       <c r="AG23" s="126">
         <v>0</v>
       </c>
       <c r="AH23" s="126">
         <v>0</v>
       </c>
       <c r="AI23" s="126">
         <v>0</v>
       </c>
       <c r="AJ23" s="126">
         <v>0</v>
       </c>
       <c r="AK23" s="126">
         <v>0</v>
       </c>
       <c r="AL23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="AM23" s="75"/>
       <c r="AN23" s="76"/>
       <c r="AO23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="AP23" s="127">
-        <v>605.1</v>
+        <v>600.79999999999995</v>
       </c>
       <c r="AQ23" s="128">
-        <v>20.77</v>
+        <v>19.48</v>
       </c>
       <c r="AR23" s="129">
-        <v>990</v>
+        <v>1000.9</v>
       </c>
       <c r="AS23" s="129">
-        <v>566.79999999999995</v>
+        <v>584.29999999999995</v>
       </c>
       <c r="AT23" s="129">
-        <v>423.2</v>
+        <v>416.6</v>
       </c>
       <c r="AU23" s="130">
-        <v>143.6</v>
+        <v>167.7</v>
       </c>
       <c r="AV23" s="77"/>
       <c r="AW23" s="78"/>
       <c r="AX23" s="133">
-        <v>105.34</v>
+        <v>107.39</v>
       </c>
       <c r="AY23" s="128">
-        <v>-6.57</v>
+        <v>-4.74</v>
       </c>
       <c r="AZ23" s="131">
-        <v>109.57</v>
+        <v>110.07</v>
       </c>
       <c r="BA23" s="132">
-        <v>1.53</v>
+        <v>1.6</v>
       </c>
       <c r="BB23" s="128">
-        <v>-11.99</v>
+        <v>-8.64</v>
       </c>
       <c r="BC23" s="128">
-        <v>-10.11</v>
+        <v>-6.55</v>
       </c>
       <c r="BD23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="BE23" s="75"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="74"/>
       <c r="BH23" s="74"/>
       <c r="BI23" s="74"/>
       <c r="BJ23" s="74"/>
     </row>
     <row r="24" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="114">
-        <v>4.5999999999999996</v>
+        <v>5.31</v>
       </c>
       <c r="D24" s="114">
-        <v>5.05</v>
+        <v>5.34</v>
       </c>
       <c r="E24" s="114">
-        <v>3446.75</v>
+        <v>3858.18</v>
       </c>
       <c r="F24" s="115">
-        <v>3384.25</v>
+        <v>3833.22</v>
       </c>
       <c r="G24" s="116">
-        <v>30.605</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="H24" s="117">
-        <v>5974.3</v>
+        <v>6029.43</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="52"/>
       <c r="K24" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L24" s="119">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="M24" s="120">
         <v>2</v>
       </c>
       <c r="N24" s="119">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="O24" s="119">
-        <v>24233.1</v>
+        <v>25820.54</v>
       </c>
       <c r="P24" s="157">
-        <v>94249</v>
+        <v>101884</v>
       </c>
       <c r="Q24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="R24" s="74"/>
       <c r="T24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="U24" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅲ</v>
       </c>
       <c r="V24" s="163">
         <v>8.42</v>
       </c>
       <c r="W24" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="X24" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y24" s="166">
+        <v>8621</v>
       </c>
       <c r="Z24" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA24" s="168">
+        <v>43.69</v>
       </c>
       <c r="AB24" s="114">
-        <v>3.45</v>
+        <v>3.38</v>
       </c>
       <c r="AC24" s="125">
-        <v>118.22</v>
+        <v>118.12</v>
       </c>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
-      <c r="AF24" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF24" s="172">
+        <v>1.35</v>
+      </c>
+      <c r="AG24" s="174">
+        <v>45.02</v>
+      </c>
+      <c r="AH24" s="174">
+        <v>53.63</v>
       </c>
       <c r="AI24" s="126">
         <v>0</v>
       </c>
       <c r="AJ24" s="126">
         <v>0</v>
       </c>
       <c r="AK24" s="126">
         <v>0</v>
       </c>
       <c r="AL24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="AM24" s="75"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="AP24" s="127">
-        <v>600.79999999999995</v>
+        <v>703.4</v>
       </c>
       <c r="AQ24" s="128">
-        <v>19.48</v>
+        <v>30.6</v>
       </c>
       <c r="AR24" s="129">
-        <v>1000.9</v>
+        <v>960.8</v>
       </c>
       <c r="AS24" s="129">
-        <v>584.29999999999995</v>
+        <v>542.29999999999995</v>
       </c>
       <c r="AT24" s="129">
-        <v>416.6</v>
+        <v>418.5</v>
       </c>
       <c r="AU24" s="130">
-        <v>167.7</v>
+        <v>123.8</v>
       </c>
       <c r="AV24" s="77"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="133">
-        <v>107.39</v>
+        <v>107.54</v>
       </c>
       <c r="AY24" s="128">
-        <v>-4.74</v>
+        <v>-3.74</v>
       </c>
       <c r="AZ24" s="131">
-        <v>110.07</v>
+        <v>109.82</v>
       </c>
       <c r="BA24" s="132">
-        <v>1.6</v>
+        <v>1.25</v>
       </c>
       <c r="BB24" s="128">
-        <v>-8.64</v>
+        <v>-6.71</v>
       </c>
       <c r="BC24" s="128">
-        <v>-6.55</v>
+        <v>-4.97</v>
       </c>
       <c r="BD24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="BE24" s="75"/>
       <c r="BF24" s="50"/>
       <c r="BG24" s="74"/>
       <c r="BH24" s="74"/>
       <c r="BI24" s="74"/>
       <c r="BJ24" s="74"/>
     </row>
     <row r="25" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="114">
-        <v>5.31</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="D25" s="114">
-        <v>5.34</v>
+        <v>5.21</v>
       </c>
       <c r="E25" s="114">
-        <v>3858.18</v>
+        <v>4001.78</v>
       </c>
       <c r="F25" s="115">
-        <v>3833.22</v>
+        <v>3996.57</v>
       </c>
       <c r="G25" s="116">
-        <v>30.469000000000001</v>
+        <v>30.748999999999999</v>
       </c>
       <c r="H25" s="117">
-        <v>6029.43</v>
+        <v>6001.97</v>
       </c>
       <c r="I25" s="73"/>
       <c r="J25" s="52"/>
       <c r="K25" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L25" s="119">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="M25" s="120">
         <v>2</v>
       </c>
       <c r="N25" s="119">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="O25" s="119">
-        <v>25820.54</v>
+        <v>28233.35</v>
       </c>
       <c r="P25" s="157">
-        <v>101884</v>
+        <v>108957</v>
       </c>
       <c r="Q25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="R25" s="74"/>
       <c r="T25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="U25" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅲ</v>
+        <v/>
       </c>
       <c r="V25" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W25" s="124">
         <f t="shared" si="1"/>
-        <v>8.42</v>
+        <v>0</v>
       </c>
       <c r="X25" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>8621</v>
+        <v/>
+      </c>
+      <c r="Y25" s="143">
+        <v>0</v>
       </c>
       <c r="Z25" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>43.69</v>
+        <v/>
+      </c>
+      <c r="AA25" s="144">
+        <v>0</v>
       </c>
       <c r="AB25" s="114">
-        <v>3.38</v>
+        <v>3.36</v>
       </c>
       <c r="AC25" s="125">
-        <v>118.12</v>
+        <v>116.56</v>
       </c>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
-      <c r="AF25" s="172">
-[...6 lines deleted...]
-        <v>53.63</v>
+      <c r="AF25" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="126">
+        <v>0</v>
       </c>
       <c r="AI25" s="126">
         <v>0</v>
       </c>
       <c r="AJ25" s="126">
         <v>0</v>
       </c>
       <c r="AK25" s="126">
         <v>0</v>
       </c>
       <c r="AL25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="AM25" s="75"/>
       <c r="AN25" s="76"/>
       <c r="AO25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="AP25" s="127">
-        <v>703.4</v>
+        <v>694.3</v>
       </c>
       <c r="AQ25" s="128">
-        <v>30.6</v>
+        <v>25.04</v>
       </c>
       <c r="AR25" s="129">
-        <v>960.8</v>
+        <v>1000.9</v>
       </c>
       <c r="AS25" s="129">
-        <v>542.29999999999995</v>
+        <v>608.9</v>
       </c>
       <c r="AT25" s="129">
-        <v>418.5</v>
+        <v>392</v>
       </c>
       <c r="AU25" s="130">
-        <v>123.8</v>
+        <v>216.9</v>
       </c>
       <c r="AV25" s="77"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="133">
-        <v>107.54</v>
+        <v>107.91</v>
       </c>
       <c r="AY25" s="128">
-        <v>-3.74</v>
+        <v>-3.21</v>
       </c>
       <c r="AZ25" s="131">
-        <v>109.82</v>
+        <v>110.33</v>
       </c>
       <c r="BA25" s="132">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="BB25" s="128">
-        <v>-6.71</v>
+        <v>-6.24</v>
       </c>
       <c r="BC25" s="128">
-        <v>-4.97</v>
+        <v>-3.94</v>
       </c>
       <c r="BD25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="BE25" s="75"/>
       <c r="BF25" s="50"/>
       <c r="BG25" s="74"/>
       <c r="BH25" s="74"/>
       <c r="BI25" s="74"/>
       <c r="BJ25" s="74"/>
     </row>
     <row r="26" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="114">
-        <v>4.6500000000000004</v>
+        <v>5.19</v>
       </c>
       <c r="D26" s="114">
-        <v>5.21</v>
+        <v>5.17</v>
       </c>
       <c r="E26" s="114">
-        <v>4001.78</v>
+        <v>4230.37</v>
       </c>
       <c r="F26" s="115">
-        <v>3996.57</v>
+        <v>4159.29</v>
       </c>
       <c r="G26" s="116">
-        <v>30.748999999999999</v>
+        <v>31.408000000000001</v>
       </c>
       <c r="H26" s="117">
-        <v>6001.97</v>
+        <v>5997.91</v>
       </c>
       <c r="I26" s="73"/>
       <c r="J26" s="52"/>
       <c r="K26" s="118">
-        <v>0.82199999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L26" s="119">
-        <v>1.48</v>
+        <v>1.49</v>
       </c>
       <c r="M26" s="120">
         <v>2</v>
       </c>
       <c r="N26" s="119">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="O26" s="119">
-        <v>28233.35</v>
+        <v>27626.48</v>
       </c>
       <c r="P26" s="157">
-        <v>108957</v>
+        <v>114304</v>
       </c>
       <c r="Q26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="R26" s="74"/>
       <c r="T26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="U26" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V26" s="163">
         <v>12.95</v>
       </c>
       <c r="W26" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X26" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y26" s="143">
         <v>0</v>
       </c>
       <c r="Z26" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA26" s="144">
         <v>0</v>
       </c>
       <c r="AB26" s="114">
-        <v>3.36</v>
+        <v>3.33</v>
       </c>
       <c r="AC26" s="125">
-        <v>116.56</v>
+        <v>121.28</v>
       </c>
       <c r="AD26" s="75"/>
       <c r="AE26" s="75"/>
       <c r="AF26" s="145">
         <v>0</v>
       </c>
       <c r="AG26" s="126">
         <v>0</v>
       </c>
       <c r="AH26" s="126">
         <v>0</v>
       </c>
       <c r="AI26" s="126">
         <v>0</v>
       </c>
       <c r="AJ26" s="126">
         <v>0</v>
       </c>
       <c r="AK26" s="126">
         <v>0</v>
       </c>
       <c r="AL26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="AM26" s="75"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="AP26" s="127">
-        <v>694.3</v>
+        <v>730</v>
       </c>
       <c r="AQ26" s="128">
-        <v>25.04</v>
+        <v>39.47</v>
       </c>
       <c r="AR26" s="129">
-        <v>1000.9</v>
+        <v>1120.0999999999999</v>
       </c>
       <c r="AS26" s="129">
-        <v>608.9</v>
+        <v>640.5</v>
       </c>
       <c r="AT26" s="129">
-        <v>392</v>
+        <v>479.6</v>
       </c>
       <c r="AU26" s="130">
-        <v>216.9</v>
+        <v>160.80000000000001</v>
       </c>
       <c r="AV26" s="77"/>
       <c r="AW26" s="78"/>
       <c r="AX26" s="133">
-        <v>107.91</v>
+        <v>109.13</v>
       </c>
       <c r="AY26" s="128">
-        <v>-3.21</v>
+        <v>-2.5499999999999998</v>
       </c>
       <c r="AZ26" s="131">
-        <v>110.33</v>
+        <v>110.16</v>
       </c>
       <c r="BA26" s="132">
-        <v>1.47</v>
+        <v>1.21</v>
       </c>
       <c r="BB26" s="128">
-        <v>-6.24</v>
+        <v>-4.03</v>
       </c>
       <c r="BC26" s="128">
-        <v>-3.94</v>
+        <v>-1.21</v>
       </c>
       <c r="BD26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="BE26" s="75"/>
       <c r="BF26" s="50"/>
       <c r="BG26" s="74"/>
       <c r="BH26" s="74"/>
       <c r="BI26" s="74"/>
       <c r="BJ26" s="74"/>
     </row>
     <row r="27" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="114">
-        <v>5.19</v>
+        <v>5.09</v>
       </c>
       <c r="D27" s="114">
-        <v>5.17</v>
+        <v>5.16</v>
       </c>
       <c r="E27" s="114">
-        <v>4230.37</v>
+        <v>4314.12</v>
       </c>
       <c r="F27" s="115">
-        <v>4159.29</v>
+        <v>4303.72</v>
       </c>
       <c r="G27" s="116">
-        <v>31.408000000000001</v>
+        <v>31.437999999999999</v>
       </c>
       <c r="H27" s="117">
-        <v>5997.91</v>
+        <v>6025.53</v>
       </c>
       <c r="I27" s="73"/>
       <c r="J27" s="52"/>
       <c r="K27" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="L27" s="119">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="M27" s="120">
         <v>2</v>
       </c>
       <c r="N27" s="119">
-        <v>1.3</v>
+        <v>1.34</v>
       </c>
       <c r="O27" s="119">
-        <v>27626.48</v>
+        <v>28963.599999999999</v>
       </c>
       <c r="P27" s="157">
-        <v>114304</v>
+        <v>106492</v>
       </c>
       <c r="Q27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="R27" s="74"/>
       <c r="T27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="U27" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>IV</v>
       </c>
       <c r="V27" s="163">
         <v>12.95</v>
       </c>
       <c r="W27" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="X27" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="Y27" s="166">
+        <v>9584</v>
       </c>
       <c r="Z27" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="AA27" s="168">
+        <v>45.49</v>
       </c>
       <c r="AB27" s="114">
-        <v>3.33</v>
+        <v>3.3</v>
       </c>
       <c r="AC27" s="125">
-        <v>121.28</v>
+        <v>133.38</v>
       </c>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
-      <c r="AF27" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF27" s="172">
+        <v>1.27</v>
+      </c>
+      <c r="AG27" s="174">
+        <v>43.9</v>
+      </c>
+      <c r="AH27" s="174">
+        <v>54.82</v>
       </c>
       <c r="AI27" s="126">
         <v>0</v>
       </c>
       <c r="AJ27" s="126">
         <v>0</v>
       </c>
       <c r="AK27" s="126">
         <v>0</v>
       </c>
       <c r="AL27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="AM27" s="75"/>
       <c r="AN27" s="76"/>
       <c r="AO27" s="113" t="s">
         <v>139</v>
       </c>
       <c r="AP27" s="127">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="AQ27" s="128">
-        <v>39.47</v>
+        <v>43.79</v>
       </c>
       <c r="AR27" s="129">
-        <v>1120.0999999999999</v>
+        <v>1054.9000000000001</v>
       </c>
       <c r="AS27" s="129">
-        <v>640.5</v>
+        <v>624.70000000000005</v>
       </c>
       <c r="AT27" s="129">
-        <v>479.6</v>
+        <v>430.3</v>
       </c>
       <c r="AU27" s="130">
-        <v>160.80000000000001</v>
+        <v>194.4</v>
       </c>
       <c r="AV27" s="77"/>
       <c r="AW27" s="78"/>
       <c r="AX27" s="133">
-        <v>109.13</v>
+        <v>110.19</v>
       </c>
       <c r="AY27" s="128">
-        <v>-2.5499999999999998</v>
+        <v>-2</v>
       </c>
       <c r="AZ27" s="131">
-        <v>110.16</v>
+        <v>110.24</v>
       </c>
       <c r="BA27" s="132">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="BB27" s="128">
-        <v>-4.03</v>
+        <v>-3.98</v>
       </c>
       <c r="BC27" s="128">
-        <v>-1.21</v>
+        <v>-0.12</v>
       </c>
       <c r="BD27" s="122" t="s">
         <v>152</v>
       </c>
       <c r="BE27" s="75"/>
       <c r="BF27" s="50"/>
       <c r="BG27" s="74"/>
       <c r="BH27" s="74"/>
       <c r="BI27" s="74"/>
       <c r="BJ27" s="74"/>
     </row>
     <row r="28" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B28" s="113" t="s">
+      <c r="B28" s="148" t="s">
         <v>140</v>
       </c>
-      <c r="C28" s="114">
-[...16 lines deleted...]
-      </c>
+      <c r="C28" s="114"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="114"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="116"/>
+      <c r="H28" s="117"/>
       <c r="I28" s="73"/>
       <c r="J28" s="52"/>
-      <c r="K28" s="118">
-[...18 lines deleted...]
-        <v>153</v>
+      <c r="K28" s="118"/>
+      <c r="L28" s="119"/>
+      <c r="M28" s="120"/>
+      <c r="N28" s="119"/>
+      <c r="O28" s="119"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="159">
+        <v>2026</v>
       </c>
       <c r="R28" s="74"/>
-      <c r="T28" s="113" t="s">
+      <c r="T28" s="148" t="s">
         <v>140</v>
       </c>
-      <c r="U28" s="123" t="str">
+      <c r="U28" s="162" t="str">
         <f t="shared" si="0"/>
-        <v>IV</v>
-[...4 lines deleted...]
-      <c r="W28" s="124">
+        <v/>
+      </c>
+      <c r="V28" s="123" t="str">
+        <f t="shared" ref="V28" si="4">IF(TRIM(U28)="3月","I",IF(TRIM(U28)="6月","Ⅱ",IF(TRIM(U28)="9月","Ⅲ",IF(TRIM(U28)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="W28" s="165" t="str">
         <f t="shared" si="1"/>
-        <v>12.95</v>
-[...1 lines deleted...]
-      <c r="X28" s="123" t="str">
+        <v/>
+      </c>
+      <c r="X28" s="162" t="str">
         <f t="shared" si="2"/>
-        <v>IV</v>
-[...4 lines deleted...]
-      <c r="Z28" s="123" t="str">
+        <v/>
+      </c>
+      <c r="Y28" s="143"/>
+      <c r="Z28" s="162" t="str">
         <f t="shared" si="3"/>
-        <v>IV</v>
-[...9 lines deleted...]
-      </c>
+        <v/>
+      </c>
+      <c r="AA28" s="144"/>
+      <c r="AB28" s="114"/>
+      <c r="AC28" s="125"/>
       <c r="AD28" s="75"/>
       <c r="AE28" s="75"/>
-      <c r="AF28" s="172">
-[...18 lines deleted...]
-        <v>153</v>
+      <c r="AF28" s="145"/>
+      <c r="AG28" s="126"/>
+      <c r="AH28" s="126"/>
+      <c r="AI28" s="126"/>
+      <c r="AJ28" s="126"/>
+      <c r="AK28" s="126"/>
+      <c r="AL28" s="159">
+        <v>2026</v>
       </c>
       <c r="AM28" s="75"/>
       <c r="AN28" s="76"/>
-      <c r="AO28" s="113" t="s">
+      <c r="AO28" s="148" t="s">
         <v>140</v>
       </c>
-      <c r="AP28" s="127">
-[...16 lines deleted...]
-      </c>
+      <c r="AP28" s="127"/>
+      <c r="AQ28" s="128"/>
+      <c r="AR28" s="129"/>
+      <c r="AS28" s="129"/>
+      <c r="AT28" s="129"/>
+      <c r="AU28" s="130"/>
       <c r="AV28" s="77"/>
       <c r="AW28" s="78"/>
-      <c r="AX28" s="133">
-[...18 lines deleted...]
-        <v>153</v>
+      <c r="AX28" s="133"/>
+      <c r="AY28" s="128"/>
+      <c r="AZ28" s="131"/>
+      <c r="BA28" s="132"/>
+      <c r="BB28" s="128"/>
+      <c r="BC28" s="128"/>
+      <c r="BD28" s="159">
+        <v>2026</v>
       </c>
       <c r="BE28" s="75"/>
       <c r="BF28" s="50"/>
       <c r="BG28" s="74"/>
       <c r="BH28" s="74"/>
       <c r="BI28" s="74"/>
       <c r="BJ28" s="74"/>
     </row>
     <row r="29" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B29" s="148" t="s">
+      <c r="B29" s="113" t="s">
         <v>141</v>
       </c>
-      <c r="C29" s="114"/>
-[...4 lines deleted...]
-      <c r="H29" s="117"/>
+      <c r="C29" s="114">
+        <v>6.23</v>
+      </c>
+      <c r="D29" s="114">
+        <v>5.31</v>
+      </c>
+      <c r="E29" s="114">
+        <v>4864.3500000000004</v>
+      </c>
+      <c r="F29" s="115">
+        <v>5150.66</v>
+      </c>
+      <c r="G29" s="116">
+        <v>31.468</v>
+      </c>
+      <c r="H29" s="117">
+        <v>6044.57</v>
+      </c>
       <c r="I29" s="73"/>
       <c r="J29" s="52"/>
-      <c r="K29" s="118"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="K29" s="118">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="L29" s="119">
+        <v>1.54</v>
+      </c>
+      <c r="M29" s="120">
+        <v>2</v>
+      </c>
+      <c r="N29" s="119">
+        <v>1.41</v>
+      </c>
+      <c r="O29" s="119">
+        <v>32063.75</v>
+      </c>
+      <c r="P29" s="157">
+        <v>166354</v>
+      </c>
+      <c r="Q29" s="122" t="s">
+        <v>153</v>
       </c>
       <c r="R29" s="74"/>
-      <c r="T29" s="148" t="s">
+      <c r="T29" s="113" t="s">
         <v>141</v>
       </c>
-      <c r="U29" s="162" t="str">
+      <c r="U29" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V29" s="123" t="str">
-[...3 lines deleted...]
-      <c r="W29" s="165" t="str">
+      <c r="V29" s="163">
+        <v>14.55</v>
+      </c>
+      <c r="W29" s="124">
         <f t="shared" si="1"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X29" s="162" t="str">
+        <v>0</v>
+      </c>
+      <c r="X29" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y29" s="143"/>
-      <c r="Z29" s="162" t="str">
+      <c r="Y29" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA29" s="144"/>
-[...1 lines deleted...]
-      <c r="AC29" s="125"/>
+      <c r="AA29" s="144">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="114">
+        <v>3.29</v>
+      </c>
+      <c r="AC29" s="125">
+        <v>123.9</v>
+      </c>
       <c r="AD29" s="75"/>
       <c r="AE29" s="75"/>
-      <c r="AF29" s="145"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AF29" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="126">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="126">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="126">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="126">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="122" t="s">
+        <v>153</v>
       </c>
       <c r="AM29" s="75"/>
       <c r="AN29" s="76"/>
-      <c r="AO29" s="148" t="s">
+      <c r="AO29" s="113" t="s">
         <v>141</v>
       </c>
-      <c r="AP29" s="127"/>
-[...4 lines deleted...]
-      <c r="AU29" s="130"/>
+      <c r="AP29" s="127">
+        <v>769.1</v>
+      </c>
+      <c r="AQ29" s="128">
+        <v>60.11</v>
+      </c>
+      <c r="AR29" s="129">
+        <v>1126</v>
+      </c>
+      <c r="AS29" s="129">
+        <v>657.6</v>
+      </c>
+      <c r="AT29" s="129">
+        <v>468.4</v>
+      </c>
+      <c r="AU29" s="130">
+        <v>189.2</v>
+      </c>
       <c r="AV29" s="77"/>
       <c r="AW29" s="78"/>
-      <c r="AX29" s="133"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AX29" s="133">
+        <v>111.37</v>
+      </c>
+      <c r="AY29" s="128">
+        <v>-1.45</v>
+      </c>
+      <c r="AZ29" s="131">
+        <v>110.22</v>
+      </c>
+      <c r="BA29" s="132">
+        <v>0.71</v>
+      </c>
+      <c r="BB29" s="128">
+        <v>-3.06</v>
+      </c>
+      <c r="BC29" s="128">
+        <v>1.84</v>
+      </c>
+      <c r="BD29" s="122" t="s">
+        <v>153</v>
       </c>
       <c r="BE29" s="75"/>
       <c r="BF29" s="50"/>
       <c r="BG29" s="74"/>
       <c r="BH29" s="74"/>
       <c r="BI29" s="74"/>
       <c r="BJ29" s="74"/>
     </row>
     <row r="30" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="114">
-        <v>6.23</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D30" s="114">
-        <v>5.31</v>
+        <v>5.81</v>
       </c>
       <c r="E30" s="114">
-        <v>4864.3500000000004</v>
+        <v>5186.8599999999997</v>
       </c>
       <c r="F30" s="115">
-        <v>5150.66</v>
+        <v>5160.55</v>
       </c>
       <c r="G30" s="116">
-        <v>31.468</v>
+        <v>31.251000000000001</v>
       </c>
       <c r="H30" s="117">
-        <v>6044.57</v>
+        <v>6054.87</v>
       </c>
       <c r="I30" s="73"/>
       <c r="J30" s="52"/>
       <c r="K30" s="118">
-        <v>0.81499999999999995</v>
+        <v>0.81899999999999995</v>
       </c>
       <c r="L30" s="119">
-        <v>1.54</v>
+        <v>1.58</v>
       </c>
       <c r="M30" s="120">
         <v>2</v>
       </c>
       <c r="N30" s="119">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
       <c r="O30" s="119">
-        <v>32063.75</v>
+        <v>35414.49</v>
       </c>
       <c r="P30" s="157">
-        <v>166354</v>
+        <v>97851</v>
       </c>
       <c r="Q30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="R30" s="74"/>
       <c r="T30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="U30" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V30" s="163">
         <v>14.55</v>
       </c>
       <c r="W30" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X30" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y30" s="143">
         <v>0</v>
       </c>
       <c r="Z30" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA30" s="144">
         <v>0</v>
       </c>
       <c r="AB30" s="114">
-        <v>3.29</v>
+        <v>3.32</v>
       </c>
       <c r="AC30" s="125">
-        <v>123.9</v>
+        <v>108.35</v>
       </c>
       <c r="AD30" s="75"/>
       <c r="AE30" s="75"/>
       <c r="AF30" s="145">
         <v>0</v>
       </c>
       <c r="AG30" s="126">
         <v>0</v>
       </c>
       <c r="AH30" s="126">
         <v>0</v>
       </c>
       <c r="AI30" s="126">
         <v>0</v>
       </c>
       <c r="AJ30" s="126">
         <v>0</v>
       </c>
       <c r="AK30" s="126">
         <v>0</v>
       </c>
       <c r="AL30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="AM30" s="75"/>
       <c r="AN30" s="76"/>
       <c r="AO30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="AP30" s="127">
-        <v>769.1</v>
+        <v>638.79999999999995</v>
       </c>
       <c r="AQ30" s="128">
-        <v>60.11</v>
+        <v>23.77</v>
       </c>
       <c r="AR30" s="129">
-        <v>1126</v>
+        <v>868.2</v>
       </c>
       <c r="AS30" s="129">
-        <v>657.6</v>
+        <v>497.9</v>
       </c>
       <c r="AT30" s="129">
-        <v>468.4</v>
+        <v>370.3</v>
       </c>
       <c r="AU30" s="130">
-        <v>189.2</v>
+        <v>127.6</v>
       </c>
       <c r="AV30" s="77"/>
       <c r="AW30" s="78"/>
       <c r="AX30" s="133">
-        <v>111.37</v>
+        <v>112.65</v>
       </c>
       <c r="AY30" s="128">
-        <v>-1.45</v>
+        <v>-0.52</v>
       </c>
       <c r="AZ30" s="131">
-        <v>110.22</v>
+        <v>110.91</v>
       </c>
       <c r="BA30" s="132">
-        <v>0.71</v>
+        <v>1.75</v>
       </c>
       <c r="BB30" s="128">
-        <v>-3.06</v>
+        <v>-0.24</v>
       </c>
       <c r="BC30" s="128">
-        <v>1.84</v>
+        <v>4.67</v>
       </c>
       <c r="BD30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="BE30" s="75"/>
       <c r="BF30" s="50"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
     </row>
     <row r="31" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="C31" s="114">
-        <v>8.3000000000000007</v>
+        <v>7.38</v>
       </c>
       <c r="D31" s="114">
-        <v>5.81</v>
+        <v>5.66</v>
       </c>
       <c r="E31" s="114">
-        <v>5186.8599999999997</v>
+        <v>4669.5600000000004</v>
       </c>
       <c r="F31" s="115">
-        <v>5160.55</v>
+        <v>4535.22</v>
       </c>
       <c r="G31" s="116">
-        <v>31.251000000000001</v>
+        <v>31.98</v>
       </c>
       <c r="H31" s="117">
-        <v>6054.87</v>
+        <v>5968.86</v>
       </c>
       <c r="I31" s="73"/>
       <c r="J31" s="52"/>
       <c r="K31" s="118">
-        <v>0.81899999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L31" s="119">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="M31" s="120">
         <v>2</v>
       </c>
       <c r="N31" s="119">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="O31" s="119">
-        <v>35414.49</v>
+        <v>31722.99</v>
       </c>
       <c r="P31" s="157">
-        <v>97851</v>
+        <v>179666</v>
       </c>
       <c r="Q31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="R31" s="74"/>
       <c r="T31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="U31" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>I</v>
       </c>
       <c r="V31" s="163">
         <v>14.55</v>
       </c>
       <c r="W31" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>14.55</v>
       </c>
       <c r="X31" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y31" s="166">
+        <v>9087</v>
       </c>
       <c r="Z31" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA31" s="168">
+        <v>45.46</v>
       </c>
       <c r="AB31" s="114">
-        <v>3.32</v>
+        <v>3.34</v>
       </c>
       <c r="AC31" s="125">
-        <v>108.35</v>
+        <v>134.18</v>
       </c>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
-      <c r="AF31" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF31" s="172">
+        <v>1.07</v>
+      </c>
+      <c r="AG31" s="174">
+        <v>43.75</v>
+      </c>
+      <c r="AH31" s="174">
+        <v>55.18</v>
       </c>
       <c r="AI31" s="126">
         <v>0</v>
       </c>
       <c r="AJ31" s="126">
         <v>0</v>
       </c>
       <c r="AK31" s="126">
         <v>0</v>
       </c>
       <c r="AL31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="AM31" s="75"/>
       <c r="AN31" s="76"/>
       <c r="AO31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="AP31" s="127">
-        <v>638.79999999999995</v>
+        <v>911.2</v>
       </c>
       <c r="AQ31" s="128">
-        <v>23.77</v>
+        <v>65.91</v>
       </c>
       <c r="AR31" s="129">
-        <v>868.2</v>
+        <v>1390.9</v>
       </c>
       <c r="AS31" s="129">
-        <v>497.9</v>
+        <v>801.8</v>
       </c>
       <c r="AT31" s="129">
-        <v>370.3</v>
+        <v>589.1</v>
       </c>
       <c r="AU31" s="130">
-        <v>127.6</v>
+        <v>212.7</v>
       </c>
       <c r="AV31" s="77"/>
       <c r="AW31" s="78"/>
       <c r="AX31" s="133">
-        <v>112.67</v>
+        <v>117.8</v>
       </c>
       <c r="AY31" s="128">
-        <v>-0.5</v>
+        <v>3.56</v>
       </c>
       <c r="AZ31" s="131">
-        <v>110.91</v>
+        <v>110.36</v>
       </c>
       <c r="BA31" s="132">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="BB31" s="128">
-        <v>-0.24</v>
+        <v>6.22</v>
       </c>
       <c r="BC31" s="128">
-        <v>4.67</v>
+        <v>10.44</v>
       </c>
       <c r="BD31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="BE31" s="75"/>
       <c r="BF31" s="50"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
     </row>
     <row r="32" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="114">
-        <v>7.38</v>
+        <v>9.4499999999999993</v>
       </c>
       <c r="D32" s="114">
-        <v>5.66</v>
+        <v>7.41</v>
       </c>
       <c r="E32" s="114">
-        <v>4669.5600000000004</v>
+        <v>4621.59</v>
       </c>
       <c r="F32" s="115">
-        <v>4535.22</v>
+        <v>4571.97</v>
       </c>
       <c r="G32" s="116">
-        <v>31.98</v>
+        <v>31.648</v>
       </c>
       <c r="H32" s="117">
-        <v>5968.86</v>
+        <v>6024.88</v>
       </c>
       <c r="I32" s="73"/>
       <c r="J32" s="52"/>
       <c r="K32" s="118">
         <v>0.82299999999999995</v>
       </c>
       <c r="L32" s="119">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="M32" s="120">
         <v>2</v>
       </c>
       <c r="N32" s="119">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="O32" s="119">
-        <v>31722.99</v>
+        <v>38926.629999999997</v>
       </c>
       <c r="P32" s="157">
-        <v>179666</v>
+        <v>191393</v>
       </c>
       <c r="Q32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="R32" s="74"/>
       <c r="T32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="U32" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>I</v>
+        <v/>
       </c>
       <c r="V32" s="163">
-        <v>14.55</v>
+        <v>10.83</v>
       </c>
       <c r="W32" s="124">
         <f t="shared" si="1"/>
-        <v>14.55</v>
+        <v>0</v>
       </c>
       <c r="X32" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>9087</v>
+        <v/>
+      </c>
+      <c r="Y32" s="143">
+        <v>0</v>
       </c>
       <c r="Z32" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>45.46</v>
+        <v/>
+      </c>
+      <c r="AA32" s="144">
+        <v>0</v>
       </c>
       <c r="AB32" s="114">
-        <v>3.34</v>
+        <v>3.3</v>
       </c>
       <c r="AC32" s="125">
-        <v>134.18</v>
+        <v>126.49</v>
       </c>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
-      <c r="AF32" s="172">
-[...6 lines deleted...]
-        <v>55.18</v>
+      <c r="AF32" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="126">
+        <v>0</v>
       </c>
       <c r="AI32" s="126">
         <v>0</v>
       </c>
       <c r="AJ32" s="126">
         <v>0</v>
       </c>
       <c r="AK32" s="126">
         <v>0</v>
       </c>
       <c r="AL32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="AM32" s="75"/>
       <c r="AN32" s="76"/>
       <c r="AO32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="AP32" s="127">
-        <v>911.2</v>
+        <v>874.5</v>
       </c>
       <c r="AQ32" s="128">
-        <v>65.91</v>
+        <v>48.07</v>
       </c>
       <c r="AR32" s="129">
-        <v>1390.9</v>
+        <v>1208.8</v>
       </c>
       <c r="AS32" s="129">
-        <v>801.8</v>
+        <v>676.2</v>
       </c>
       <c r="AT32" s="129">
-        <v>589.1</v>
+        <v>532.6</v>
       </c>
       <c r="AU32" s="130">
-        <v>212.7</v>
+        <v>143.5</v>
       </c>
       <c r="AV32" s="77"/>
       <c r="AW32" s="78"/>
       <c r="AX32" s="133">
-        <v>118.37</v>
+        <v>121.65</v>
       </c>
       <c r="AY32" s="128">
-        <v>4.0599999999999996</v>
+        <v>8.39</v>
       </c>
       <c r="AZ32" s="131">
-        <v>110.36</v>
+        <v>111.22</v>
       </c>
       <c r="BA32" s="132">
-        <v>1.2</v>
+        <v>1.73</v>
       </c>
       <c r="BB32" s="128">
-        <v>6.2</v>
+        <v>10.85</v>
       </c>
       <c r="BC32" s="128">
-        <v>10.8</v>
+        <v>15.13</v>
       </c>
       <c r="BD32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="BE32" s="75"/>
       <c r="BF32" s="50"/>
       <c r="BG32" s="74"/>
       <c r="BH32" s="74"/>
       <c r="BI32" s="74"/>
       <c r="BJ32" s="74"/>
     </row>
     <row r="33" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="114">
-        <v>9.4499999999999993</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="D33" s="114">
-        <v>7.41</v>
+        <v>8.36</v>
       </c>
       <c r="E33" s="114">
-        <v>4621.59</v>
+        <v>4535.82</v>
       </c>
       <c r="F33" s="115">
-        <v>4571.97</v>
+        <v>4487.54</v>
       </c>
       <c r="G33" s="116">
-        <v>31.648</v>
+        <v>31.384</v>
       </c>
       <c r="H33" s="117">
-        <v>6024.88</v>
+        <v>6050.74</v>
       </c>
       <c r="I33" s="73"/>
       <c r="J33" s="52"/>
       <c r="K33" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82499999999999996</v>
       </c>
       <c r="L33" s="119">
-        <v>1.62</v>
+        <v>1.63</v>
       </c>
       <c r="M33" s="120">
         <v>2</v>
       </c>
       <c r="N33" s="119">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="O33" s="119">
-        <v>38926.629999999997</v>
+        <v>44732.94</v>
       </c>
       <c r="P33" s="157">
-        <v>191393</v>
+        <v>263352</v>
       </c>
       <c r="Q33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="R33" s="74"/>
       <c r="T33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="U33" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V33" s="163">
         <v>10.83</v>
       </c>
       <c r="W33" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X33" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y33" s="143">
         <v>0</v>
       </c>
       <c r="Z33" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA33" s="144">
         <v>0</v>
       </c>
       <c r="AB33" s="114">
-        <v>3.3</v>
+        <v>3.27</v>
       </c>
       <c r="AC33" s="125">
-        <v>125.63</v>
+        <v>136.65</v>
       </c>
       <c r="AD33" s="75"/>
       <c r="AE33" s="75"/>
       <c r="AF33" s="145">
         <v>0</v>
       </c>
       <c r="AG33" s="126">
         <v>0</v>
       </c>
       <c r="AH33" s="126">
         <v>0</v>
       </c>
       <c r="AI33" s="126">
         <v>0</v>
       </c>
       <c r="AJ33" s="126">
         <v>0</v>
       </c>
       <c r="AK33" s="126">
         <v>0</v>
       </c>
       <c r="AL33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="AM33" s="75"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="AP33" s="127">
-        <v>874.5</v>
+        <v>894.8</v>
       </c>
       <c r="AQ33" s="128">
-        <v>48.07</v>
+        <v>47.21</v>
       </c>
       <c r="AR33" s="129">
-        <v>1208.9000000000001</v>
+        <v>1390.5</v>
       </c>
       <c r="AS33" s="129">
-        <v>676.2</v>
+        <v>784.8</v>
       </c>
       <c r="AT33" s="129">
-        <v>532.70000000000005</v>
+        <v>605.70000000000005</v>
       </c>
       <c r="AU33" s="130">
-        <v>143.5</v>
+        <v>179.1</v>
       </c>
       <c r="AV33" s="77"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="133">
-        <v>122.14</v>
+        <v>122.42</v>
       </c>
       <c r="AY33" s="128">
-        <v>8.83</v>
+        <v>14.44</v>
       </c>
       <c r="AZ33" s="131">
-        <v>111.22</v>
+        <v>111.43</v>
       </c>
       <c r="BA33" s="132">
-        <v>1.73</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BB33" s="128">
-        <v>10.84</v>
+        <v>23</v>
       </c>
       <c r="BC33" s="128">
-        <v>15.18</v>
+        <v>25.1</v>
       </c>
       <c r="BD33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="BE33" s="75"/>
       <c r="BF33" s="50"/>
       <c r="BG33" s="74"/>
       <c r="BH33" s="74"/>
       <c r="BI33" s="74"/>
       <c r="BJ33" s="74"/>
     </row>
     <row r="34" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="114">
-        <v>4535.82</v>
+        <v>4007.23</v>
       </c>
       <c r="F34" s="115">
-        <v>4487.54</v>
+        <v>4010.44</v>
       </c>
       <c r="G34" s="116">
-        <v>31.384</v>
+        <v>31.837</v>
       </c>
       <c r="H34" s="117">
-        <v>6050.74</v>
+        <v>5971.52</v>
       </c>
       <c r="I34" s="73"/>
       <c r="J34" s="52"/>
       <c r="K34" s="160" t="s">
         <v>158</v>
       </c>
       <c r="L34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="120">
         <v>2</v>
       </c>
       <c r="N34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="O34" s="119">
-        <v>44732.94</v>
+        <v>46125.91</v>
       </c>
       <c r="P34" s="157">
-        <v>263352</v>
+        <v>290613</v>
       </c>
       <c r="Q34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R34" s="74"/>
       <c r="T34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U34" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅱ</v>
       </c>
       <c r="V34" s="163">
         <v>10.83</v>
       </c>
       <c r="W34" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>10.83</v>
       </c>
       <c r="X34" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y34" s="166">
+        <v>9634</v>
       </c>
       <c r="Z34" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA34" s="168">
+        <v>49.76</v>
       </c>
       <c r="AB34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="AC34" s="171" t="s">
         <v>158</v>
       </c>
       <c r="AD34" s="75"/>
       <c r="AE34" s="75"/>
-      <c r="AF34" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF34" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG34" s="126" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH34" s="126" t="s">
+        <v>158</v>
       </c>
       <c r="AI34" s="126">
         <v>0</v>
       </c>
       <c r="AJ34" s="126">
         <v>0</v>
       </c>
       <c r="AK34" s="126">
         <v>0</v>
       </c>
       <c r="AL34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM34" s="75"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP34" s="181" t="s">
         <v>158</v>
       </c>
       <c r="AQ34" s="182" t="s">
         <v>158</v>
       </c>
       <c r="AR34" s="129">
-        <v>1390.5</v>
+        <v>1374.6</v>
       </c>
       <c r="AS34" s="129">
-        <v>784.8</v>
+        <v>748.3</v>
       </c>
       <c r="AT34" s="129">
-        <v>605.70000000000005</v>
+        <v>626.29999999999995</v>
       </c>
       <c r="AU34" s="130">
-        <v>179.1</v>
+        <v>122</v>
       </c>
       <c r="AV34" s="77"/>
       <c r="AW34" s="78"/>
       <c r="AX34" s="133">
-        <v>122.06</v>
+        <v>121.99</v>
       </c>
       <c r="AY34" s="128">
-        <v>14.11</v>
+        <v>15.1</v>
       </c>
       <c r="AZ34" s="131">
-        <v>111.43</v>
+        <v>112.01</v>
       </c>
       <c r="BA34" s="132">
-        <v>2.2000000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="BB34" s="128">
-        <v>22.33</v>
+        <v>23.07</v>
       </c>
       <c r="BC34" s="128">
-        <v>23.25</v>
+        <v>26.63</v>
       </c>
       <c r="BD34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE34" s="75"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="74"/>
       <c r="BH34" s="74"/>
       <c r="BI34" s="74"/>
       <c r="BJ34" s="74"/>
     </row>
     <row r="35" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B35" s="268" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="268"/>
       <c r="D35" s="268"/>
       <c r="E35" s="268"/>
       <c r="F35" s="268"/>
       <c r="G35" s="268"/>
       <c r="H35" s="268"/>
       <c r="K35" s="269" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="269"/>