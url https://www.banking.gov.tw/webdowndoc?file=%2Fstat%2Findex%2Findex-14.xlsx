--- v5 (2026-07-31)
+++ v6 (2026-09-14)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E322D09-831C-41DE-83AF-20AB726046E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF1B1DE9-E66C-4DA1-95DD-7F1644A1E01B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{E24CD148-E0B7-47A3-9ADC-2A53767B9B48}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{F63B2A36-7A18-4270-B4B1-77DA80C2FE4B}"/>
   </bookViews>
   <sheets>
     <sheet name="140" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'140'!$A$2:$BE$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -68,50 +68,51 @@
   <c r="U33" i="4"/>
   <c r="Z32" i="4"/>
   <c r="X32" i="4"/>
   <c r="W32" i="4"/>
   <c r="U32" i="4"/>
   <c r="Z31" i="4"/>
   <c r="X31" i="4"/>
   <c r="W31" i="4"/>
   <c r="U31" i="4"/>
   <c r="Z30" i="4"/>
   <c r="X30" i="4"/>
   <c r="W30" i="4"/>
   <c r="U30" i="4"/>
   <c r="Z29" i="4"/>
   <c r="X29" i="4"/>
   <c r="W29" i="4"/>
   <c r="U29" i="4"/>
   <c r="Z28" i="4"/>
   <c r="X28" i="4"/>
   <c r="W28" i="4"/>
   <c r="U28" i="4"/>
   <c r="Z27" i="4"/>
   <c r="X27" i="4"/>
   <c r="W27" i="4"/>
   <c r="U27" i="4"/>
+  <c r="V27" i="4" s="1"/>
   <c r="Z26" i="4"/>
   <c r="X26" i="4"/>
   <c r="W26" i="4"/>
   <c r="U26" i="4"/>
   <c r="Z25" i="4"/>
   <c r="X25" i="4"/>
   <c r="W25" i="4"/>
   <c r="U25" i="4"/>
   <c r="Z24" i="4"/>
   <c r="X24" i="4"/>
   <c r="W24" i="4"/>
   <c r="U24" i="4"/>
   <c r="Z23" i="4"/>
   <c r="X23" i="4"/>
   <c r="W23" i="4"/>
   <c r="U23" i="4"/>
   <c r="Z22" i="4"/>
   <c r="X22" i="4"/>
   <c r="W22" i="4"/>
   <c r="U22" i="4"/>
   <c r="Z21" i="4"/>
   <c r="X21" i="4"/>
   <c r="W21" i="4"/>
   <c r="U21" i="4"/>
   <c r="Z20" i="4"/>
@@ -144,56 +145,55 @@
   <c r="U14" i="4"/>
   <c r="Z13" i="4"/>
   <c r="X13" i="4"/>
   <c r="W13" i="4"/>
   <c r="U13" i="4"/>
   <c r="Z12" i="4"/>
   <c r="X12" i="4"/>
   <c r="W12" i="4"/>
   <c r="U12" i="4"/>
   <c r="Z11" i="4"/>
   <c r="X11" i="4"/>
   <c r="W11" i="4"/>
   <c r="U11" i="4"/>
   <c r="Z10" i="4"/>
   <c r="X10" i="4"/>
   <c r="W10" i="4"/>
   <c r="U10" i="4"/>
   <c r="Z9" i="4"/>
   <c r="X9" i="4"/>
   <c r="W9" i="4"/>
   <c r="U9" i="4"/>
   <c r="Z8" i="4"/>
   <c r="X8" i="4"/>
   <c r="W8" i="4"/>
   <c r="U8" i="4"/>
-  <c r="V28" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="159">
   <si>
     <r>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頁</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -2750,136 +2750,136 @@
   <si>
     <t>109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>114年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>　　  7月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  8月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  9月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 10月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 11月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 12月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  1月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  2月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  3月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  4月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  5月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>　　  6月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　  7月</t>
-[...44 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
   </si>
   <si>
     <t xml:space="preserve">         June</t>
-  </si>
-[...31 lines deleted...]
-    <t xml:space="preserve">         May</t>
   </si>
   <si>
     <t>…</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="30">
     <numFmt numFmtId="176" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;????_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="#\ ##0.000"/>
     <numFmt numFmtId="180" formatCode="#\ ##0"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0.00_ "/>
     <numFmt numFmtId="183" formatCode="0.000"/>
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
     <numFmt numFmtId="185" formatCode="\+#,##0.00\ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="186" formatCode="###\ ##0.00;\-###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="###\ ##0"/>
     <numFmt numFmtId="188" formatCode="########0.00"/>
     <numFmt numFmtId="189" formatCode="#\ ###\ ###\ ##0.00"/>
@@ -4448,113 +4448,444 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="sample" xfId="1" xr:uid="{EB040C7E-7D2F-41D1-85B3-577D2A104E5D}"/>
+    <cellStyle name="sample" xfId="1" xr:uid="{01F3578A-C4EA-4346-B369-6F537796336D}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="年資料" xfId="2" xr:uid="{356EE6A4-ACCB-4456-8828-A938BE277C6E}"/>
+    <cellStyle name="年資料" xfId="2" xr:uid="{51E279B0-02A3-4E5E-88FC-BFC6F4DF321B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>702528</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>204378</xdr:rowOff>
+      <xdr:colOff>714765</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>194854</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="群組 13">
+        <xdr:cNvPr id="2" name="群組 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60B05D6A-E011-4426-9656-8B801F38C3D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F0E2ADC-A024-41C9-99C8-F775EAF8C7B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14430375" y="7724775"/>
-[...2 lines deleted...]
-          <a:chExt cx="2758480" cy="182880"/>
+          <a:off x="14478000" y="7496175"/>
+          <a:ext cx="2886465" cy="166279"/>
+          <a:chOff x="11361420" y="7208520"/>
+          <a:chExt cx="2720155" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE550E3-A65C-44C3-935C-9D3DCD110B15}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92A57EE-34F9-91BB-0349-60E2187FF027}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="11361420" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D040F88-B4C8-56A3-CE7A-EA48662E3391}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="12413187" y="7208520"/>
+            <a:ext cx="694267" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="5" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C43AF610-B71D-C1E5-8362-96A37B49DE46}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="13399931" y="7208520"/>
+            <a:ext cx="681644" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>702524</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>194853</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="6" name="群組 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E1E94F-DD0E-45DB-B483-6F4A5B103C88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="14468475" y="8153400"/>
+          <a:ext cx="2883749" cy="166278"/>
+          <a:chOff x="11371386" y="7208520"/>
+          <a:chExt cx="2722508" cy="182880"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B670C-2075-45B0-3217-EAA2E1405862}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="11371386" y="7208520"/>
             <a:ext cx="681644" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4605,54 +4936,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="4" name="Text Box 1">
+          <xdr:cNvPr id="8" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314A8998-B91D-4299-9EBE-27E223502FC1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8250AA2F-B008-4E0D-DDD3-14B577FB9D1D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="12433389" y="7208520"/>
             <a:ext cx="694267" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -4703,64 +5034,64 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="5" name="Text Box 1">
+          <xdr:cNvPr id="9" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D971CFA-25F6-D6F7-46FA-F80E702DC6E2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B920323A-F252-93FE-A58D-D06B44B71814}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="13448222" y="7208520"/>
+            <a:off x="13412250" y="7208520"/>
             <a:ext cx="681644" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -4804,1088 +5135,97 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>20</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>33</xdr:row>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>1028700</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>3238</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>1025062</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>216758</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="6" name="群組 5">
+        <xdr:cNvPr id="10" name="群組 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72ADFCD2-D755-44AE-A565-025B120E69E1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E227815-9DFF-475E-A414-30ED1F7A3804}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr>
-[...1 lines deleted...]
-        </xdr:cNvGrpSpPr>
+        <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr bwMode="auto">
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="14439900" y="8401050"/>
-[...2 lines deleted...]
-          <a:chExt cx="2771174" cy="182880"/>
+          <a:off x="18488025" y="7962900"/>
+          <a:ext cx="1034587" cy="378683"/>
+          <a:chOff x="16211550" y="6724650"/>
+          <a:chExt cx="1034587" cy="378683"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="7" name="Text Box 1">
+          <xdr:cNvPr id="11" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3EB16A1-B275-8FE4-D45D-C256C9B86B6F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544E2B7D-AD12-435E-AC91-6C5B3955479A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="11361420" y="7208520"/>
-[...989 lines deleted...]
-            <a:ext cx="936493" cy="173991"/>
+            <a:off x="16223123" y="6724650"/>
+            <a:ext cx="939430" cy="179867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5923,65 +5263,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="20" name="Text Box 1">
+          <xdr:cNvPr id="12" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC2FD7C-9F31-E930-6D2D-FDF24660C03C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407A7F8D-8099-846F-59DE-4F830ADB56D3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16256000" y="6860053"/>
-            <a:ext cx="1038542" cy="173990"/>
+            <a:off x="16211550" y="6923467"/>
+            <a:ext cx="1034587" cy="179866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6022,98 +5362,98 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>782818</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194853</xdr:rowOff>
+      <xdr:colOff>754245</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>185328</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="21" name="群組 53">
+        <xdr:cNvPr id="13" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B3F853-833A-452E-8373-59B21B077640}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5673304B-286A-42CC-96EB-AAA91FF99C75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19792950" y="7715250"/>
-          <a:ext cx="2630668" cy="166278"/>
+          <a:off x="19745325" y="8143875"/>
+          <a:ext cx="2649720" cy="166278"/>
           <a:chOff x="15712440" y="7208520"/>
-          <a:chExt cx="2360156" cy="182880"/>
+          <a:chExt cx="2377248" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="22" name="Text Box 1">
+          <xdr:cNvPr id="14" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10A948C1-D382-DD80-0AF8-1C66D69145BA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4181E0C1-404B-6A73-8BBA-B0292732069C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17360853" y="7208520"/>
+            <a:off x="17377945" y="7208520"/>
             <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -6154,54 +5494,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="23" name="Text Box 1">
+          <xdr:cNvPr id="15" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D998106D-0EE1-D0E2-0149-9033EC59A799}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777F2F9A-9E02-0D91-0693-5F3DBC00904A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="16557294" y="7208520"/>
             <a:ext cx="718042" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6252,54 +5592,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="24" name="Text Box 1">
+          <xdr:cNvPr id="16" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A074BFC-D52C-BB16-BE65-35C6E85CE433}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE583633-0FA4-1087-0BE3-A499B95D2B53}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="15712440" y="7208520"/>
             <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6354,87 +5694,87 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>783174</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>204379</xdr:rowOff>
+      <xdr:colOff>773649</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>4354</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="25" name="群組 53">
+        <xdr:cNvPr id="17" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43DBAB41-99A7-4AB6-97AC-805F014950AC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96DB75DD-459C-415F-8BDD-CD67DBCBE8AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19773900" y="6848475"/>
+          <a:off x="19764375" y="7524750"/>
           <a:ext cx="2650074" cy="166279"/>
           <a:chOff x="15712440" y="7208520"/>
           <a:chExt cx="2379339" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="26" name="Text Box 1">
+          <xdr:cNvPr id="18" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E1D214-A6C3-B73F-161F-B8AE5DC2FCC1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7979A036-DA73-5578-468A-B7BEEFCECE8A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="17380036" y="7208520"/>
             <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6485,54 +5825,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="27" name="Text Box 1">
+          <xdr:cNvPr id="19" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2D4179-1446-7ACF-3B50-FC871873CFBD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49299A56-C0A3-55EA-9B18-E5A78A7D96D8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="16547852" y="7208520"/>
             <a:ext cx="718042" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6583,54 +5923,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="28" name="Text Box 1">
+          <xdr:cNvPr id="20" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75CD0FE1-3CED-2CE5-3A1A-A70B0E0C4550}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07DDD14F-D99F-7FB5-14F3-77BC0CA89456}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="15712440" y="7208520"/>
             <a:ext cx="711743" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -6684,419 +6024,88 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>30</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>33</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>1180</xdr:rowOff>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>758554</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>6414</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="29" name="群組 53">
+        <xdr:cNvPr id="21" name="群組 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE28B762-0B11-4B15-9864-475C6FBF40BF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51EFA507-A6CE-4063-8E8E-BBC79B29B64D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19773900" y="5334000"/>
-[...330 lines deleted...]
-          <a:off x="29089350" y="7962900"/>
+          <a:off x="29079825" y="7953375"/>
           <a:ext cx="3530329" cy="177864"/>
           <a:chOff x="23048259" y="6947647"/>
           <a:chExt cx="3268457" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="34" name="Text Box 1">
+          <xdr:cNvPr id="22" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE1524EF-8A5B-6654-13A1-BF121C26A260}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492B01F5-CD5E-CAA6-6C9B-3BD8C2A345C6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7145,54 +6154,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="35" name="Text Box 1">
+          <xdr:cNvPr id="23" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C56932E-29F5-44C2-CBE3-B5BCB4BEDE26}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D8C414-E368-89DE-8619-DC144F012C7F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23883425" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7241,54 +6250,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="36" name="Text Box 1">
+          <xdr:cNvPr id="24" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357FCFC6-1498-B009-A90C-4F03647E912A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D07198B-3B75-4CF6-8A5B-757B6E27B68B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="24744444" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7337,54 +6346,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="37" name="Text Box 1">
+          <xdr:cNvPr id="25" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E13014-5DDF-E8CF-8C63-4D7CC460A4BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3049865C-FC70-0CB4-477E-BCCC60CA6DDB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="25599232" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7437,87 +6446,87 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>757479</xdr:colOff>
+      <xdr:colOff>738429</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>204693</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="38" name="群組 45">
+        <xdr:cNvPr id="26" name="群組 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{392A49FD-F781-42EF-BE6C-A4E8104114DF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52AE89C5-6A61-4D6A-B81C-6233019216CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29089350" y="8153400"/>
+          <a:off x="29070300" y="8153400"/>
           <a:ext cx="3519729" cy="176118"/>
           <a:chOff x="23048259" y="6947647"/>
           <a:chExt cx="3258642" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="39" name="Text Box 1">
+          <xdr:cNvPr id="27" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A0DBED-5C28-38E6-DCD1-13EF4508D5E2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC30FDE-8445-572B-75E0-4B4A859E4687}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7566,54 +6575,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="40" name="Text Box 1">
+          <xdr:cNvPr id="28" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928EFB11-CB5F-DD77-0AC3-C9ACDFA48907}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1344DDC3-A66D-9F9A-D23D-56072D5FE73C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23883425" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7662,54 +6671,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="41" name="Text Box 1">
+          <xdr:cNvPr id="29" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E5E4B7-CF55-07E4-D5C6-9730E7A6834B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B50462-B9B2-7B25-80BB-09903944F35E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="24744444" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7758,54 +6767,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="42" name="Text Box 1">
+          <xdr:cNvPr id="30" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6044E68-1145-211D-B2A1-76318803D91C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31873F86-BB8D-0E9F-89BC-D8AED33D75DB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="25589417" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7860,85 +6869,85 @@
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
       <xdr:colOff>747954</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>204693</xdr:rowOff>
+      <xdr:rowOff>214218</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="43" name="群組 45">
+        <xdr:cNvPr id="31" name="群組 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818422D5-23DE-449F-BA18-D13108D9EBD1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3390655D-B89E-4872-B8CB-377DC0EB6237}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29079825" y="8372475"/>
+          <a:off x="29079825" y="8382000"/>
           <a:ext cx="3519729" cy="176118"/>
           <a:chOff x="23048259" y="6947647"/>
           <a:chExt cx="3258642" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="44" name="Text Box 1">
+          <xdr:cNvPr id="32" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143FFB32-806D-F274-C9ED-2F3C9959C25D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580857B7-8722-D49D-4C1E-A92D451B3F90}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -7987,54 +6996,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="45" name="Text Box 1">
+          <xdr:cNvPr id="33" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83777D35-B524-3A54-84BE-2E2CB15EDD72}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2312E99-2771-860F-7F04-7905CC9D31C8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23883425" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8083,54 +7092,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="46" name="Text Box 1">
+          <xdr:cNvPr id="34" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7371D1AF-893F-95A1-6D79-D0DEC1032E42}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{029E9C85-4194-B7C5-0E75-D7776D8818CE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="24744444" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8179,54 +7188,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="47" name="Text Box 1">
+          <xdr:cNvPr id="35" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421D9944-1303-F3CB-7868-0BA99C0300C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA7CE072-B663-D6CE-7D0B-7A560A9E067D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="25589417" y="6947647"/>
             <a:ext cx="717484" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8279,85 +7288,85 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>53</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>53</xdr:col>
-      <xdr:colOff>846823</xdr:colOff>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>819307</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>207832</xdr:rowOff>
+      <xdr:rowOff>198307</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="48" name="群組 47">
+        <xdr:cNvPr id="36" name="群組 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F19DD32-78BA-45F2-B38E-9D2D29729BFB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C73ED0B6-ED4D-456B-80CC-738AE646E95D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="36880800" y="7724775"/>
-          <a:ext cx="789673" cy="607882"/>
+          <a:off x="36842700" y="7715250"/>
+          <a:ext cx="1743232" cy="607882"/>
           <a:chOff x="36924184" y="7750174"/>
-          <a:chExt cx="789673" cy="607882"/>
+          <a:chExt cx="1743232" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="49" name="Text Box 1">
+          <xdr:cNvPr id="37" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD5E7A7-2F2A-40CC-F96D-6B1E2A00D5EC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE7CD99-5929-2BF1-A95D-186428474B82}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924196" y="7979833"/>
             <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8406,54 +7415,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="50" name="Text Box 1">
+          <xdr:cNvPr id="38" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75852125-580F-D259-3632-AA38E5DCD4E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3911A47-311B-899E-D1F1-D74DE50FC7D5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924184" y="8188325"/>
             <a:ext cx="785099" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8502,54 +7511,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="51" name="Text Box 1">
+          <xdr:cNvPr id="39" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4039A7A2-A45E-1C2F-4DAF-CE52E1505853}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3110E77-FD67-6F97-57AA-8B37512030B8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36929483" y="7750174"/>
             <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8596,91 +7605,379 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="40" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D677B45-5D3C-A3F1-DEAD-90A86BB886D3}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883041" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="41" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FD0866-6820-8F7A-0C35-2DF57D6A817A}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883042" y="7979833"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="42" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{617E1954-BA3D-B9DB-E90B-F1ABFB388905}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883040" y="8188324"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>54</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>54</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>217357</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>819307</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>17332</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="52" name="群組 51">
+        <xdr:cNvPr id="43" name="群組 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF0B3FD-FB42-414E-880D-AA46D4F2DC3A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD3C6D3-5B8A-4252-91EA-15EA3F94CE2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="37814250" y="7734300"/>
-          <a:ext cx="789673" cy="607882"/>
+          <a:off x="33070800" y="7753350"/>
+          <a:ext cx="1743232" cy="607882"/>
           <a:chOff x="36924184" y="7750174"/>
-          <a:chExt cx="789673" cy="607882"/>
+          <a:chExt cx="1743232" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="53" name="Text Box 1">
+          <xdr:cNvPr id="44" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B166AA2-479D-6EA0-EEF7-0D45751FAAE8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{298B8130-7046-6636-1F39-B37683F4A191}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924196" y="7979833"/>
             <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8729,54 +8026,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="54" name="Text Box 1">
+          <xdr:cNvPr id="45" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49745A2D-8C94-A8A0-1E56-63B3BACBDA98}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2444D1D1-6749-8560-75E9-4F766748E0A0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924184" y="8188325"/>
             <a:ext cx="785099" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8825,54 +8122,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="55" name="Text Box 1">
+          <xdr:cNvPr id="46" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF32FC56-BD25-0E57-E211-B12987E82E41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50AB5C2B-A0AD-49C3-03AA-2BC5476C61FA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36929483" y="7750174"/>
             <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -8919,91 +8216,379 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="47" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6EE7C33-B46A-B357-0CA4-7B49623D0180}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883041" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="48" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C40FAF1-22AD-78E6-B5D6-E7FAC739075C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883042" y="7979833"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="49" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67813C49-5713-7E8D-0BF7-3D5F1D964D70}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="37883040" y="8188324"/>
+            <a:ext cx="784374" cy="169731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>49</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>49</xdr:col>
-      <xdr:colOff>837298</xdr:colOff>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>895507</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>17332</xdr:rowOff>
+      <xdr:rowOff>217357</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="56" name="群組 55">
+        <xdr:cNvPr id="50" name="群組 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF349E05-028A-4619-ACC9-424E5C080F9C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9DB6077-5218-4964-9EE6-D790242B3B04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="33099375" y="7534275"/>
-          <a:ext cx="789673" cy="607882"/>
+          <a:off x="35032950" y="7734300"/>
+          <a:ext cx="1743232" cy="607882"/>
           <a:chOff x="36924184" y="7750174"/>
-          <a:chExt cx="789673" cy="607882"/>
+          <a:chExt cx="1743232" cy="607882"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="57" name="Text Box 1">
+          <xdr:cNvPr id="51" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2D2BAAD-0365-5C40-DE60-322076E74A9E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480D900A-3E00-F6E0-DE39-AF2F2658F19E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924196" y="7979833"/>
             <a:ext cx="785100" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -9052,54 +8637,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="58" name="Text Box 1">
+          <xdr:cNvPr id="52" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F0B5C3-DD40-5ACB-A80F-F0BAE38119EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD2F9C24-CF39-EBF7-4432-6B9717F51993}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36924184" y="8188325"/>
             <a:ext cx="785099" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -9148,54 +8733,54 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="59" name="Text Box 1">
+          <xdr:cNvPr id="53" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCF3C8D0-6E5E-C975-2D0C-5F37411CEBF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E1936A0-6601-14BF-2314-5084DE49CA97}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="36929483" y="7750174"/>
             <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
@@ -9242,102 +8827,67 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
-    </xdr:grpSp>
-[...33 lines deleted...]
-      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="61" name="Text Box 1">
+          <xdr:cNvPr id="54" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0889787D-2E42-A7BE-FDCC-AE544025553D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{889DA01A-410F-4D7F-F047-B3BDB763A297}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924196" y="7979833"/>
-            <a:ext cx="785100" cy="169731"/>
+            <a:off x="37883041" y="7750174"/>
+            <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -9375,65 +8925,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="62" name="Text Box 1">
+          <xdr:cNvPr id="55" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA17D6FB-E8B7-C32A-7815-189E3C276FCC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCDE6C6-B946-455E-1187-ABC9CE88E4FD}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924184" y="8188325"/>
-            <a:ext cx="785099" cy="169731"/>
+            <a:off x="37883042" y="7979833"/>
+            <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -9471,322 +9021,95 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="63" name="Text Box 1">
+          <xdr:cNvPr id="56" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D8D6269-A02E-C0B4-D581-CE1EE9B83741}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F73422AF-4121-4B3C-705A-27F7C48C2BDA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36929483" y="7750174"/>
+            <a:off x="37883040" y="8188324"/>
             <a:ext cx="784374" cy="169731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
-          <a:lstStyle/>
-[...225 lines deleted...]
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -10088,51 +9411,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{079FB35D-B5B3-4AE9-92FF-D941899FA2B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03FF67D0-0835-4421-886B-432F2A6ECA92}">
   <dimension ref="B1:BO55"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="1.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="12.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="5" customWidth="1"/>
     <col min="11" max="16" width="12.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="5" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="5" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="5" customWidth="1"/>
     <col min="20" max="20" width="10.125" style="5" customWidth="1"/>
     <col min="21" max="21" width="3.625" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="6" customWidth="1"/>
     <col min="24" max="24" width="3.625" style="6" customWidth="1"/>
@@ -12687,58 +12010,58 @@
       </c>
       <c r="Z20" s="162" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA20" s="169">
         <v>43.94</v>
       </c>
       <c r="AB20" s="149">
         <v>3.35</v>
       </c>
       <c r="AC20" s="170">
         <v>113.76</v>
       </c>
       <c r="AD20" s="75"/>
       <c r="AE20" s="75"/>
       <c r="AF20" s="173">
         <v>1.44</v>
       </c>
       <c r="AG20" s="175">
         <v>43.45</v>
       </c>
       <c r="AH20" s="175">
         <v>55.1</v>
       </c>
-      <c r="AI20" s="176" t="s">
-[...6 lines deleted...]
-        <v>158</v>
+      <c r="AI20" s="176">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="176">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="176">
+        <v>0</v>
       </c>
       <c r="AL20" s="159">
         <v>2025</v>
       </c>
       <c r="AM20" s="75"/>
       <c r="AN20" s="76"/>
       <c r="AO20" s="148" t="s">
         <v>132</v>
       </c>
       <c r="AP20" s="177">
         <v>7437.3</v>
       </c>
       <c r="AQ20" s="178">
         <v>25.97</v>
       </c>
       <c r="AR20" s="179">
         <v>11235.3</v>
       </c>
       <c r="AS20" s="179">
         <v>6399.8</v>
       </c>
       <c r="AT20" s="179">
         <v>4835.3999999999996</v>
       </c>
       <c r="AU20" s="180">
@@ -12757,2151 +12080,2151 @@
       </c>
       <c r="BA20" s="186">
         <v>1.66</v>
       </c>
       <c r="BB20" s="178">
         <v>-4.84</v>
       </c>
       <c r="BC20" s="178">
         <v>-2.72</v>
       </c>
       <c r="BD20" s="159">
         <v>2025</v>
       </c>
       <c r="BE20" s="75"/>
       <c r="BF20" s="50"/>
       <c r="BG20" s="74"/>
       <c r="BH20" s="74"/>
       <c r="BI20" s="74"/>
       <c r="BJ20" s="74"/>
     </row>
     <row r="21" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="114">
-        <v>2.5099999999999998</v>
+        <v>3.7</v>
       </c>
       <c r="D21" s="114">
-        <v>3.1</v>
+        <v>4.05</v>
       </c>
       <c r="E21" s="114">
-        <v>3303.31</v>
+        <v>3290.03</v>
       </c>
       <c r="F21" s="115">
-        <v>3200.66</v>
+        <v>3271.94</v>
       </c>
       <c r="G21" s="116">
-        <v>29.902000000000001</v>
+        <v>29.916</v>
       </c>
       <c r="H21" s="117">
-        <v>5984.32</v>
+        <v>5978.69</v>
       </c>
       <c r="I21" s="73"/>
       <c r="J21" s="52"/>
       <c r="K21" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82399999999999995</v>
       </c>
       <c r="L21" s="119">
-        <v>1.49</v>
+        <v>1.45</v>
       </c>
       <c r="M21" s="120">
         <v>2</v>
       </c>
       <c r="N21" s="119">
-        <v>1.52</v>
+        <v>1.41</v>
       </c>
       <c r="O21" s="119">
-        <v>22256.02</v>
+        <v>23542.52</v>
       </c>
       <c r="P21" s="157">
-        <v>77815</v>
+        <v>79381</v>
       </c>
       <c r="Q21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="74"/>
       <c r="T21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U21" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅱ</v>
+        <v/>
       </c>
       <c r="V21" s="163">
-        <v>7.71</v>
+        <v>8.42</v>
       </c>
       <c r="W21" s="124">
         <f t="shared" si="1"/>
-        <v>7.71</v>
+        <v>0</v>
       </c>
       <c r="X21" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>8349</v>
+        <v/>
+      </c>
+      <c r="Y21" s="143">
+        <v>0</v>
       </c>
       <c r="Z21" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>45.42</v>
+        <v/>
+      </c>
+      <c r="AA21" s="144">
+        <v>0</v>
       </c>
       <c r="AB21" s="114">
-        <v>3.36</v>
+        <v>3.4</v>
       </c>
       <c r="AC21" s="125">
-        <v>113.41</v>
+        <v>115.63</v>
       </c>
       <c r="AD21" s="75"/>
       <c r="AE21" s="75"/>
-      <c r="AF21" s="172">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="AF21" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="126">
+        <v>0</v>
       </c>
       <c r="AI21" s="126">
         <v>0</v>
       </c>
       <c r="AJ21" s="126">
         <v>0</v>
       </c>
       <c r="AK21" s="126">
         <v>0</v>
       </c>
       <c r="AL21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM21" s="75"/>
       <c r="AN21" s="76"/>
       <c r="AO21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP21" s="127">
-        <v>597.5</v>
+        <v>605.1</v>
       </c>
       <c r="AQ21" s="128">
-        <v>30.96</v>
+        <v>20.77</v>
       </c>
       <c r="AR21" s="129">
-        <v>945.9</v>
+        <v>990</v>
       </c>
       <c r="AS21" s="129">
-        <v>533.29999999999995</v>
+        <v>566.79999999999995</v>
       </c>
       <c r="AT21" s="129">
-        <v>412.6</v>
+        <v>423.2</v>
       </c>
       <c r="AU21" s="130">
-        <v>120.6</v>
+        <v>143.6</v>
       </c>
       <c r="AV21" s="77"/>
       <c r="AW21" s="78"/>
       <c r="AX21" s="133">
-        <v>105.99</v>
+        <v>105.34</v>
       </c>
       <c r="AY21" s="128">
-        <v>-5.42</v>
+        <v>-6.57</v>
       </c>
       <c r="AZ21" s="131">
-        <v>109.17</v>
+        <v>109.57</v>
       </c>
       <c r="BA21" s="132">
-        <v>1.36</v>
+        <v>1.53</v>
       </c>
       <c r="BB21" s="128">
-        <v>-10.41</v>
+        <v>-11.99</v>
       </c>
       <c r="BC21" s="128">
-        <v>-8.14</v>
+        <v>-10.11</v>
       </c>
       <c r="BD21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE21" s="75"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="74"/>
       <c r="BH21" s="74"/>
       <c r="BI21" s="74"/>
       <c r="BJ21" s="74"/>
     </row>
     <row r="22" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="114">
-        <v>3.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="D22" s="114">
-        <v>4.05</v>
+        <v>5.05</v>
       </c>
       <c r="E22" s="114">
-        <v>3290.03</v>
+        <v>3446.75</v>
       </c>
       <c r="F22" s="115">
-        <v>3271.94</v>
+        <v>3384.25</v>
       </c>
       <c r="G22" s="116">
-        <v>29.916</v>
+        <v>30.605</v>
       </c>
       <c r="H22" s="117">
-        <v>5978.69</v>
+        <v>5974.3</v>
       </c>
       <c r="I22" s="73"/>
       <c r="J22" s="52"/>
       <c r="K22" s="118">
-        <v>0.82399999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L22" s="119">
         <v>1.45</v>
       </c>
       <c r="M22" s="120">
         <v>2</v>
       </c>
       <c r="N22" s="119">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="O22" s="119">
-        <v>23542.52</v>
+        <v>24233.1</v>
       </c>
       <c r="P22" s="157">
-        <v>79381</v>
+        <v>94249</v>
       </c>
       <c r="Q22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="R22" s="74"/>
       <c r="T22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="U22" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V22" s="163">
         <v>8.42</v>
       </c>
       <c r="W22" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X22" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y22" s="143">
         <v>0</v>
       </c>
       <c r="Z22" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA22" s="144">
         <v>0</v>
       </c>
       <c r="AB22" s="114">
-        <v>3.4</v>
+        <v>3.45</v>
       </c>
       <c r="AC22" s="125">
-        <v>115.63</v>
+        <v>118.22</v>
       </c>
       <c r="AD22" s="75"/>
       <c r="AE22" s="75"/>
       <c r="AF22" s="145">
         <v>0</v>
       </c>
       <c r="AG22" s="126">
         <v>0</v>
       </c>
       <c r="AH22" s="126">
         <v>0</v>
       </c>
       <c r="AI22" s="126">
         <v>0</v>
       </c>
       <c r="AJ22" s="126">
         <v>0</v>
       </c>
       <c r="AK22" s="126">
         <v>0</v>
       </c>
       <c r="AL22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="AM22" s="75"/>
       <c r="AN22" s="76"/>
       <c r="AO22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="AP22" s="127">
-        <v>605.1</v>
+        <v>600.79999999999995</v>
       </c>
       <c r="AQ22" s="128">
-        <v>20.77</v>
+        <v>19.48</v>
       </c>
       <c r="AR22" s="129">
-        <v>990</v>
+        <v>1000.9</v>
       </c>
       <c r="AS22" s="129">
-        <v>566.79999999999995</v>
+        <v>584.29999999999995</v>
       </c>
       <c r="AT22" s="129">
-        <v>423.2</v>
+        <v>416.6</v>
       </c>
       <c r="AU22" s="130">
-        <v>143.6</v>
+        <v>167.7</v>
       </c>
       <c r="AV22" s="77"/>
       <c r="AW22" s="78"/>
       <c r="AX22" s="133">
-        <v>105.34</v>
+        <v>107.39</v>
       </c>
       <c r="AY22" s="128">
-        <v>-6.57</v>
+        <v>-4.74</v>
       </c>
       <c r="AZ22" s="131">
-        <v>109.57</v>
+        <v>110.07</v>
       </c>
       <c r="BA22" s="132">
-        <v>1.53</v>
+        <v>1.6</v>
       </c>
       <c r="BB22" s="128">
-        <v>-11.99</v>
+        <v>-8.64</v>
       </c>
       <c r="BC22" s="128">
-        <v>-10.11</v>
+        <v>-6.55</v>
       </c>
       <c r="BD22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="BE22" s="75"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="74"/>
       <c r="BH22" s="74"/>
       <c r="BI22" s="74"/>
       <c r="BJ22" s="74"/>
     </row>
     <row r="23" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="C23" s="114">
-        <v>4.5999999999999996</v>
+        <v>5.31</v>
       </c>
       <c r="D23" s="114">
-        <v>5.05</v>
+        <v>5.34</v>
       </c>
       <c r="E23" s="114">
-        <v>3446.75</v>
+        <v>3858.18</v>
       </c>
       <c r="F23" s="115">
-        <v>3384.25</v>
+        <v>3833.22</v>
       </c>
       <c r="G23" s="116">
-        <v>30.605</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="H23" s="117">
-        <v>5974.3</v>
+        <v>6029.43</v>
       </c>
       <c r="I23" s="73"/>
       <c r="J23" s="52"/>
       <c r="K23" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L23" s="119">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="M23" s="120">
         <v>2</v>
       </c>
       <c r="N23" s="119">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="O23" s="119">
-        <v>24233.1</v>
+        <v>25820.54</v>
       </c>
       <c r="P23" s="157">
-        <v>94249</v>
+        <v>101884</v>
       </c>
       <c r="Q23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="R23" s="74"/>
       <c r="T23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="U23" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅲ</v>
       </c>
       <c r="V23" s="163">
         <v>8.42</v>
       </c>
       <c r="W23" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="X23" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y23" s="166">
+        <v>8621</v>
       </c>
       <c r="Z23" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA23" s="168">
+        <v>43.69</v>
       </c>
       <c r="AB23" s="114">
-        <v>3.45</v>
+        <v>3.38</v>
       </c>
       <c r="AC23" s="125">
-        <v>118.22</v>
+        <v>118.12</v>
       </c>
       <c r="AD23" s="75"/>
       <c r="AE23" s="75"/>
-      <c r="AF23" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF23" s="172">
+        <v>1.35</v>
+      </c>
+      <c r="AG23" s="174">
+        <v>45.02</v>
+      </c>
+      <c r="AH23" s="174">
+        <v>53.63</v>
       </c>
       <c r="AI23" s="126">
         <v>0</v>
       </c>
       <c r="AJ23" s="126">
         <v>0</v>
       </c>
       <c r="AK23" s="126">
         <v>0</v>
       </c>
       <c r="AL23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="AM23" s="75"/>
       <c r="AN23" s="76"/>
       <c r="AO23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="AP23" s="127">
-        <v>600.79999999999995</v>
+        <v>703.4</v>
       </c>
       <c r="AQ23" s="128">
-        <v>19.48</v>
+        <v>30.6</v>
       </c>
       <c r="AR23" s="129">
-        <v>1000.9</v>
+        <v>960.8</v>
       </c>
       <c r="AS23" s="129">
-        <v>584.29999999999995</v>
+        <v>542.29999999999995</v>
       </c>
       <c r="AT23" s="129">
-        <v>416.6</v>
+        <v>418.5</v>
       </c>
       <c r="AU23" s="130">
-        <v>167.7</v>
+        <v>123.8</v>
       </c>
       <c r="AV23" s="77"/>
       <c r="AW23" s="78"/>
       <c r="AX23" s="133">
-        <v>107.39</v>
+        <v>107.54</v>
       </c>
       <c r="AY23" s="128">
-        <v>-4.74</v>
+        <v>-3.74</v>
       </c>
       <c r="AZ23" s="131">
-        <v>110.07</v>
+        <v>109.82</v>
       </c>
       <c r="BA23" s="132">
-        <v>1.6</v>
+        <v>1.25</v>
       </c>
       <c r="BB23" s="128">
-        <v>-8.64</v>
+        <v>-6.71</v>
       </c>
       <c r="BC23" s="128">
-        <v>-6.55</v>
+        <v>-4.97</v>
       </c>
       <c r="BD23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="BE23" s="75"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="74"/>
       <c r="BH23" s="74"/>
       <c r="BI23" s="74"/>
       <c r="BJ23" s="74"/>
     </row>
     <row r="24" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="114">
-        <v>5.31</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="D24" s="114">
-        <v>5.34</v>
+        <v>5.21</v>
       </c>
       <c r="E24" s="114">
-        <v>3858.18</v>
+        <v>4001.78</v>
       </c>
       <c r="F24" s="115">
-        <v>3833.22</v>
+        <v>3996.57</v>
       </c>
       <c r="G24" s="116">
-        <v>30.469000000000001</v>
+        <v>30.748999999999999</v>
       </c>
       <c r="H24" s="117">
-        <v>6029.43</v>
+        <v>6001.97</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="52"/>
       <c r="K24" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L24" s="119">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="M24" s="120">
         <v>2</v>
       </c>
       <c r="N24" s="119">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="O24" s="119">
-        <v>25820.54</v>
+        <v>28233.35</v>
       </c>
       <c r="P24" s="157">
-        <v>101884</v>
+        <v>108957</v>
       </c>
       <c r="Q24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="R24" s="74"/>
       <c r="T24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="U24" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅲ</v>
+        <v/>
       </c>
       <c r="V24" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W24" s="124">
         <f t="shared" si="1"/>
-        <v>8.42</v>
+        <v>0</v>
       </c>
       <c r="X24" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>8621</v>
+        <v/>
+      </c>
+      <c r="Y24" s="143">
+        <v>0</v>
       </c>
       <c r="Z24" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>43.69</v>
+        <v/>
+      </c>
+      <c r="AA24" s="144">
+        <v>0</v>
       </c>
       <c r="AB24" s="114">
-        <v>3.38</v>
+        <v>3.36</v>
       </c>
       <c r="AC24" s="125">
-        <v>118.12</v>
+        <v>116.56</v>
       </c>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
-      <c r="AF24" s="172">
-[...6 lines deleted...]
-        <v>53.63</v>
+      <c r="AF24" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="126">
+        <v>0</v>
       </c>
       <c r="AI24" s="126">
         <v>0</v>
       </c>
       <c r="AJ24" s="126">
         <v>0</v>
       </c>
       <c r="AK24" s="126">
         <v>0</v>
       </c>
       <c r="AL24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="AM24" s="75"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="AP24" s="127">
-        <v>703.4</v>
+        <v>694.3</v>
       </c>
       <c r="AQ24" s="128">
-        <v>30.6</v>
+        <v>25.04</v>
       </c>
       <c r="AR24" s="129">
-        <v>960.8</v>
+        <v>1000.9</v>
       </c>
       <c r="AS24" s="129">
-        <v>542.29999999999995</v>
+        <v>608.9</v>
       </c>
       <c r="AT24" s="129">
-        <v>418.5</v>
+        <v>392</v>
       </c>
       <c r="AU24" s="130">
-        <v>123.8</v>
+        <v>216.9</v>
       </c>
       <c r="AV24" s="77"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="133">
-        <v>107.54</v>
+        <v>107.91</v>
       </c>
       <c r="AY24" s="128">
-        <v>-3.74</v>
+        <v>-3.21</v>
       </c>
       <c r="AZ24" s="131">
-        <v>109.82</v>
+        <v>110.33</v>
       </c>
       <c r="BA24" s="132">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="BB24" s="128">
-        <v>-6.71</v>
+        <v>-6.24</v>
       </c>
       <c r="BC24" s="128">
-        <v>-4.97</v>
+        <v>-3.94</v>
       </c>
       <c r="BD24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="BE24" s="75"/>
       <c r="BF24" s="50"/>
       <c r="BG24" s="74"/>
       <c r="BH24" s="74"/>
       <c r="BI24" s="74"/>
       <c r="BJ24" s="74"/>
     </row>
     <row r="25" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="C25" s="114">
-        <v>4.6500000000000004</v>
+        <v>5.19</v>
       </c>
       <c r="D25" s="114">
-        <v>5.21</v>
+        <v>5.17</v>
       </c>
       <c r="E25" s="114">
-        <v>4001.78</v>
+        <v>4230.37</v>
       </c>
       <c r="F25" s="115">
-        <v>3996.57</v>
+        <v>4159.29</v>
       </c>
       <c r="G25" s="116">
-        <v>30.748999999999999</v>
+        <v>31.408000000000001</v>
       </c>
       <c r="H25" s="117">
-        <v>6001.97</v>
+        <v>5997.91</v>
       </c>
       <c r="I25" s="73"/>
       <c r="J25" s="52"/>
       <c r="K25" s="118">
-        <v>0.82199999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L25" s="119">
-        <v>1.48</v>
+        <v>1.49</v>
       </c>
       <c r="M25" s="120">
         <v>2</v>
       </c>
       <c r="N25" s="119">
-        <v>1.27</v>
+        <v>1.3</v>
       </c>
       <c r="O25" s="119">
-        <v>28233.35</v>
+        <v>27626.48</v>
       </c>
       <c r="P25" s="157">
-        <v>108957</v>
+        <v>114304</v>
       </c>
       <c r="Q25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="R25" s="74"/>
       <c r="T25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="U25" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V25" s="163">
         <v>12.95</v>
       </c>
       <c r="W25" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X25" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y25" s="143">
         <v>0</v>
       </c>
       <c r="Z25" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA25" s="144">
         <v>0</v>
       </c>
       <c r="AB25" s="114">
-        <v>3.36</v>
+        <v>3.33</v>
       </c>
       <c r="AC25" s="125">
-        <v>116.56</v>
+        <v>121.28</v>
       </c>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
       <c r="AF25" s="145">
         <v>0</v>
       </c>
       <c r="AG25" s="126">
         <v>0</v>
       </c>
       <c r="AH25" s="126">
         <v>0</v>
       </c>
       <c r="AI25" s="126">
         <v>0</v>
       </c>
       <c r="AJ25" s="126">
         <v>0</v>
       </c>
       <c r="AK25" s="126">
         <v>0</v>
       </c>
       <c r="AL25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="AM25" s="75"/>
       <c r="AN25" s="76"/>
       <c r="AO25" s="113" t="s">
         <v>137</v>
       </c>
       <c r="AP25" s="127">
-        <v>694.3</v>
+        <v>730</v>
       </c>
       <c r="AQ25" s="128">
-        <v>25.04</v>
+        <v>39.47</v>
       </c>
       <c r="AR25" s="129">
-        <v>1000.9</v>
+        <v>1120.0999999999999</v>
       </c>
       <c r="AS25" s="129">
-        <v>608.9</v>
+        <v>640.5</v>
       </c>
       <c r="AT25" s="129">
-        <v>392</v>
+        <v>479.6</v>
       </c>
       <c r="AU25" s="130">
-        <v>216.9</v>
+        <v>160.80000000000001</v>
       </c>
       <c r="AV25" s="77"/>
       <c r="AW25" s="78"/>
       <c r="AX25" s="133">
-        <v>107.91</v>
+        <v>109.13</v>
       </c>
       <c r="AY25" s="128">
-        <v>-3.21</v>
+        <v>-2.5499999999999998</v>
       </c>
       <c r="AZ25" s="131">
-        <v>110.33</v>
+        <v>110.16</v>
       </c>
       <c r="BA25" s="132">
-        <v>1.47</v>
+        <v>1.21</v>
       </c>
       <c r="BB25" s="128">
-        <v>-6.24</v>
+        <v>-4.03</v>
       </c>
       <c r="BC25" s="128">
-        <v>-3.94</v>
+        <v>-1.21</v>
       </c>
       <c r="BD25" s="122" t="s">
         <v>150</v>
       </c>
       <c r="BE25" s="75"/>
       <c r="BF25" s="50"/>
       <c r="BG25" s="74"/>
       <c r="BH25" s="74"/>
       <c r="BI25" s="74"/>
       <c r="BJ25" s="74"/>
     </row>
     <row r="26" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="114">
-        <v>5.19</v>
+        <v>5.09</v>
       </c>
       <c r="D26" s="114">
-        <v>5.17</v>
+        <v>5.16</v>
       </c>
       <c r="E26" s="114">
-        <v>4230.37</v>
+        <v>4314.12</v>
       </c>
       <c r="F26" s="115">
-        <v>4159.29</v>
+        <v>4303.72</v>
       </c>
       <c r="G26" s="116">
-        <v>31.408000000000001</v>
+        <v>31.437999999999999</v>
       </c>
       <c r="H26" s="117">
-        <v>5997.91</v>
+        <v>6025.53</v>
       </c>
       <c r="I26" s="73"/>
       <c r="J26" s="52"/>
       <c r="K26" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="L26" s="119">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="M26" s="120">
         <v>2</v>
       </c>
       <c r="N26" s="119">
-        <v>1.3</v>
+        <v>1.34</v>
       </c>
       <c r="O26" s="119">
-        <v>27626.48</v>
+        <v>28963.599999999999</v>
       </c>
       <c r="P26" s="157">
-        <v>114304</v>
+        <v>106492</v>
       </c>
       <c r="Q26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="R26" s="74"/>
       <c r="T26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="U26" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>IV</v>
       </c>
       <c r="V26" s="163">
         <v>12.95</v>
       </c>
       <c r="W26" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="X26" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="Y26" s="166">
+        <v>9584</v>
       </c>
       <c r="Z26" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="AA26" s="168">
+        <v>45.49</v>
       </c>
       <c r="AB26" s="114">
-        <v>3.33</v>
+        <v>3.3</v>
       </c>
       <c r="AC26" s="125">
-        <v>121.28</v>
+        <v>133.38</v>
       </c>
       <c r="AD26" s="75"/>
       <c r="AE26" s="75"/>
-      <c r="AF26" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF26" s="172">
+        <v>1.27</v>
+      </c>
+      <c r="AG26" s="174">
+        <v>43.9</v>
+      </c>
+      <c r="AH26" s="174">
+        <v>54.82</v>
       </c>
       <c r="AI26" s="126">
         <v>0</v>
       </c>
       <c r="AJ26" s="126">
         <v>0</v>
       </c>
       <c r="AK26" s="126">
         <v>0</v>
       </c>
       <c r="AL26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="AM26" s="75"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="AP26" s="127">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="AQ26" s="128">
-        <v>39.47</v>
+        <v>43.79</v>
       </c>
       <c r="AR26" s="129">
-        <v>1120.0999999999999</v>
+        <v>1054.9000000000001</v>
       </c>
       <c r="AS26" s="129">
-        <v>640.5</v>
+        <v>624.70000000000005</v>
       </c>
       <c r="AT26" s="129">
-        <v>479.6</v>
+        <v>430.3</v>
       </c>
       <c r="AU26" s="130">
-        <v>160.80000000000001</v>
+        <v>194.4</v>
       </c>
       <c r="AV26" s="77"/>
       <c r="AW26" s="78"/>
       <c r="AX26" s="133">
-        <v>109.13</v>
+        <v>110.19</v>
       </c>
       <c r="AY26" s="128">
-        <v>-2.5499999999999998</v>
+        <v>-2</v>
       </c>
       <c r="AZ26" s="131">
-        <v>110.16</v>
+        <v>110.24</v>
       </c>
       <c r="BA26" s="132">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="BB26" s="128">
-        <v>-4.03</v>
+        <v>-3.98</v>
       </c>
       <c r="BC26" s="128">
-        <v>-1.21</v>
+        <v>-0.12</v>
       </c>
       <c r="BD26" s="122" t="s">
         <v>151</v>
       </c>
       <c r="BE26" s="75"/>
       <c r="BF26" s="50"/>
       <c r="BG26" s="74"/>
       <c r="BH26" s="74"/>
       <c r="BI26" s="74"/>
       <c r="BJ26" s="74"/>
     </row>
     <row r="27" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B27" s="113" t="s">
+      <c r="B27" s="148" t="s">
         <v>139</v>
       </c>
-      <c r="C27" s="114">
-[...16 lines deleted...]
-      </c>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="115"/>
+      <c r="G27" s="116"/>
+      <c r="H27" s="117"/>
       <c r="I27" s="73"/>
       <c r="J27" s="52"/>
-      <c r="K27" s="118">
-[...18 lines deleted...]
-        <v>152</v>
+      <c r="K27" s="118"/>
+      <c r="L27" s="119"/>
+      <c r="M27" s="120"/>
+      <c r="N27" s="119"/>
+      <c r="O27" s="119"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="159">
+        <v>2026</v>
       </c>
       <c r="R27" s="74"/>
-      <c r="T27" s="113" t="s">
+      <c r="T27" s="148" t="s">
         <v>139</v>
       </c>
-      <c r="U27" s="123" t="str">
+      <c r="U27" s="162" t="str">
         <f t="shared" si="0"/>
-        <v>IV</v>
-[...4 lines deleted...]
-      <c r="W27" s="124">
+        <v/>
+      </c>
+      <c r="V27" s="123" t="str">
+        <f t="shared" ref="V27" si="4">IF(TRIM(U27)="3月","I",IF(TRIM(U27)="6月","Ⅱ",IF(TRIM(U27)="9月","Ⅲ",IF(TRIM(U27)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="W27" s="165" t="str">
         <f t="shared" si="1"/>
-        <v>12.95</v>
-[...1 lines deleted...]
-      <c r="X27" s="123" t="str">
+        <v/>
+      </c>
+      <c r="X27" s="162" t="str">
         <f t="shared" si="2"/>
-        <v>IV</v>
-[...4 lines deleted...]
-      <c r="Z27" s="123" t="str">
+        <v/>
+      </c>
+      <c r="Y27" s="143"/>
+      <c r="Z27" s="162" t="str">
         <f t="shared" si="3"/>
-        <v>IV</v>
-[...9 lines deleted...]
-      </c>
+        <v/>
+      </c>
+      <c r="AA27" s="144"/>
+      <c r="AB27" s="114"/>
+      <c r="AC27" s="125"/>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
-      <c r="AF27" s="172">
-[...18 lines deleted...]
-        <v>152</v>
+      <c r="AF27" s="145"/>
+      <c r="AG27" s="126"/>
+      <c r="AH27" s="126"/>
+      <c r="AI27" s="126"/>
+      <c r="AJ27" s="126"/>
+      <c r="AK27" s="126"/>
+      <c r="AL27" s="159">
+        <v>2026</v>
       </c>
       <c r="AM27" s="75"/>
       <c r="AN27" s="76"/>
-      <c r="AO27" s="113" t="s">
+      <c r="AO27" s="148" t="s">
         <v>139</v>
       </c>
-      <c r="AP27" s="127">
-[...16 lines deleted...]
-      </c>
+      <c r="AP27" s="127"/>
+      <c r="AQ27" s="128"/>
+      <c r="AR27" s="129"/>
+      <c r="AS27" s="129"/>
+      <c r="AT27" s="129"/>
+      <c r="AU27" s="130"/>
       <c r="AV27" s="77"/>
       <c r="AW27" s="78"/>
-      <c r="AX27" s="133">
-[...18 lines deleted...]
-        <v>152</v>
+      <c r="AX27" s="133"/>
+      <c r="AY27" s="128"/>
+      <c r="AZ27" s="131"/>
+      <c r="BA27" s="132"/>
+      <c r="BB27" s="128"/>
+      <c r="BC27" s="128"/>
+      <c r="BD27" s="159">
+        <v>2026</v>
       </c>
       <c r="BE27" s="75"/>
       <c r="BF27" s="50"/>
       <c r="BG27" s="74"/>
       <c r="BH27" s="74"/>
       <c r="BI27" s="74"/>
       <c r="BJ27" s="74"/>
     </row>
     <row r="28" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B28" s="148" t="s">
+      <c r="B28" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="C28" s="114"/>
-[...4 lines deleted...]
-      <c r="H28" s="117"/>
+      <c r="C28" s="114">
+        <v>6.23</v>
+      </c>
+      <c r="D28" s="114">
+        <v>5.31</v>
+      </c>
+      <c r="E28" s="114">
+        <v>4864.3500000000004</v>
+      </c>
+      <c r="F28" s="115">
+        <v>5150.66</v>
+      </c>
+      <c r="G28" s="116">
+        <v>31.468</v>
+      </c>
+      <c r="H28" s="117">
+        <v>6044.57</v>
+      </c>
       <c r="I28" s="73"/>
       <c r="J28" s="52"/>
-      <c r="K28" s="118"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="K28" s="118">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="L28" s="119">
+        <v>1.54</v>
+      </c>
+      <c r="M28" s="120">
+        <v>2</v>
+      </c>
+      <c r="N28" s="119">
+        <v>1.41</v>
+      </c>
+      <c r="O28" s="119">
+        <v>32063.75</v>
+      </c>
+      <c r="P28" s="157">
+        <v>166354</v>
+      </c>
+      <c r="Q28" s="122" t="s">
+        <v>152</v>
       </c>
       <c r="R28" s="74"/>
-      <c r="T28" s="148" t="s">
+      <c r="T28" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="U28" s="162" t="str">
+      <c r="U28" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V28" s="123" t="str">
-[...3 lines deleted...]
-      <c r="W28" s="165" t="str">
+      <c r="V28" s="163">
+        <v>15.43</v>
+      </c>
+      <c r="W28" s="124">
         <f t="shared" si="1"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X28" s="162" t="str">
+        <v>0</v>
+      </c>
+      <c r="X28" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y28" s="143"/>
-      <c r="Z28" s="162" t="str">
+      <c r="Y28" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA28" s="144"/>
-[...1 lines deleted...]
-      <c r="AC28" s="125"/>
+      <c r="AA28" s="144">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="114">
+        <v>3.29</v>
+      </c>
+      <c r="AC28" s="125">
+        <v>123.9</v>
+      </c>
       <c r="AD28" s="75"/>
       <c r="AE28" s="75"/>
-      <c r="AF28" s="145"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AF28" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="126">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="122" t="s">
+        <v>152</v>
       </c>
       <c r="AM28" s="75"/>
       <c r="AN28" s="76"/>
-      <c r="AO28" s="148" t="s">
+      <c r="AO28" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="AP28" s="127"/>
-[...4 lines deleted...]
-      <c r="AU28" s="130"/>
+      <c r="AP28" s="127">
+        <v>769.1</v>
+      </c>
+      <c r="AQ28" s="128">
+        <v>60.11</v>
+      </c>
+      <c r="AR28" s="129">
+        <v>1126</v>
+      </c>
+      <c r="AS28" s="129">
+        <v>657.6</v>
+      </c>
+      <c r="AT28" s="129">
+        <v>468.4</v>
+      </c>
+      <c r="AU28" s="130">
+        <v>189.2</v>
+      </c>
       <c r="AV28" s="77"/>
       <c r="AW28" s="78"/>
-      <c r="AX28" s="133"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AX28" s="133">
+        <v>111.37</v>
+      </c>
+      <c r="AY28" s="128">
+        <v>-1.45</v>
+      </c>
+      <c r="AZ28" s="131">
+        <v>110.22</v>
+      </c>
+      <c r="BA28" s="132">
+        <v>0.71</v>
+      </c>
+      <c r="BB28" s="128">
+        <v>-3.06</v>
+      </c>
+      <c r="BC28" s="128">
+        <v>1.84</v>
+      </c>
+      <c r="BD28" s="122" t="s">
+        <v>152</v>
       </c>
       <c r="BE28" s="75"/>
       <c r="BF28" s="50"/>
       <c r="BG28" s="74"/>
       <c r="BH28" s="74"/>
       <c r="BI28" s="74"/>
       <c r="BJ28" s="74"/>
     </row>
     <row r="29" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="114">
-        <v>6.23</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D29" s="114">
-        <v>5.31</v>
+        <v>5.81</v>
       </c>
       <c r="E29" s="114">
-        <v>4864.3500000000004</v>
+        <v>5186.8599999999997</v>
       </c>
       <c r="F29" s="115">
-        <v>5150.66</v>
+        <v>5160.55</v>
       </c>
       <c r="G29" s="116">
-        <v>31.468</v>
+        <v>31.251000000000001</v>
       </c>
       <c r="H29" s="117">
-        <v>6044.57</v>
+        <v>6054.87</v>
       </c>
       <c r="I29" s="73"/>
       <c r="J29" s="52"/>
       <c r="K29" s="118">
-        <v>0.81499999999999995</v>
+        <v>0.81899999999999995</v>
       </c>
       <c r="L29" s="119">
-        <v>1.54</v>
+        <v>1.58</v>
       </c>
       <c r="M29" s="120">
         <v>2</v>
       </c>
       <c r="N29" s="119">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
       <c r="O29" s="119">
-        <v>32063.75</v>
+        <v>35414.49</v>
       </c>
       <c r="P29" s="157">
-        <v>166354</v>
+        <v>97851</v>
       </c>
       <c r="Q29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="R29" s="74"/>
       <c r="T29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="U29" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V29" s="163">
-        <v>14.55</v>
+        <v>15.43</v>
       </c>
       <c r="W29" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X29" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y29" s="143">
         <v>0</v>
       </c>
       <c r="Z29" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA29" s="144">
         <v>0</v>
       </c>
       <c r="AB29" s="114">
-        <v>3.29</v>
+        <v>3.32</v>
       </c>
       <c r="AC29" s="125">
-        <v>123.9</v>
+        <v>108.35</v>
       </c>
       <c r="AD29" s="75"/>
       <c r="AE29" s="75"/>
       <c r="AF29" s="145">
         <v>0</v>
       </c>
       <c r="AG29" s="126">
         <v>0</v>
       </c>
       <c r="AH29" s="126">
         <v>0</v>
       </c>
       <c r="AI29" s="126">
         <v>0</v>
       </c>
       <c r="AJ29" s="126">
         <v>0</v>
       </c>
       <c r="AK29" s="126">
         <v>0</v>
       </c>
       <c r="AL29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="AM29" s="75"/>
       <c r="AN29" s="76"/>
       <c r="AO29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="AP29" s="127">
-        <v>769.1</v>
+        <v>638.79999999999995</v>
       </c>
       <c r="AQ29" s="128">
-        <v>60.11</v>
+        <v>23.77</v>
       </c>
       <c r="AR29" s="129">
-        <v>1126</v>
+        <v>868.2</v>
       </c>
       <c r="AS29" s="129">
-        <v>657.6</v>
+        <v>497.9</v>
       </c>
       <c r="AT29" s="129">
-        <v>468.4</v>
+        <v>370.3</v>
       </c>
       <c r="AU29" s="130">
-        <v>189.2</v>
+        <v>127.6</v>
       </c>
       <c r="AV29" s="77"/>
       <c r="AW29" s="78"/>
       <c r="AX29" s="133">
-        <v>111.37</v>
+        <v>112.65</v>
       </c>
       <c r="AY29" s="128">
-        <v>-1.45</v>
+        <v>-0.52</v>
       </c>
       <c r="AZ29" s="131">
-        <v>110.22</v>
+        <v>110.91</v>
       </c>
       <c r="BA29" s="132">
-        <v>0.71</v>
+        <v>1.75</v>
       </c>
       <c r="BB29" s="128">
-        <v>-3.06</v>
+        <v>-0.24</v>
       </c>
       <c r="BC29" s="128">
-        <v>1.84</v>
+        <v>4.67</v>
       </c>
       <c r="BD29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="BE29" s="75"/>
       <c r="BF29" s="50"/>
       <c r="BG29" s="74"/>
       <c r="BH29" s="74"/>
       <c r="BI29" s="74"/>
       <c r="BJ29" s="74"/>
     </row>
     <row r="30" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="114">
-        <v>8.3000000000000007</v>
+        <v>7.38</v>
       </c>
       <c r="D30" s="114">
-        <v>5.81</v>
+        <v>5.66</v>
       </c>
       <c r="E30" s="114">
-        <v>5186.8599999999997</v>
+        <v>4669.5600000000004</v>
       </c>
       <c r="F30" s="115">
-        <v>5160.55</v>
+        <v>4535.22</v>
       </c>
       <c r="G30" s="116">
-        <v>31.251000000000001</v>
+        <v>31.98</v>
       </c>
       <c r="H30" s="117">
-        <v>6054.87</v>
+        <v>5968.86</v>
       </c>
       <c r="I30" s="73"/>
       <c r="J30" s="52"/>
       <c r="K30" s="118">
-        <v>0.81899999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L30" s="119">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="M30" s="120">
         <v>2</v>
       </c>
       <c r="N30" s="119">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="O30" s="119">
-        <v>35414.49</v>
+        <v>31722.99</v>
       </c>
       <c r="P30" s="157">
-        <v>97851</v>
+        <v>179666</v>
       </c>
       <c r="Q30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="R30" s="74"/>
       <c r="T30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="U30" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>I</v>
       </c>
       <c r="V30" s="163">
-        <v>14.55</v>
+        <v>15.43</v>
       </c>
       <c r="W30" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="X30" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y30" s="166">
+        <v>9091</v>
       </c>
       <c r="Z30" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA30" s="168">
+        <v>45.26</v>
       </c>
       <c r="AB30" s="114">
-        <v>3.32</v>
+        <v>3.34</v>
       </c>
       <c r="AC30" s="125">
-        <v>108.35</v>
+        <v>134.18</v>
       </c>
       <c r="AD30" s="75"/>
       <c r="AE30" s="75"/>
-      <c r="AF30" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF30" s="172">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG30" s="174">
+        <v>43.69</v>
+      </c>
+      <c r="AH30" s="174">
+        <v>55.22</v>
       </c>
       <c r="AI30" s="126">
         <v>0</v>
       </c>
       <c r="AJ30" s="126">
         <v>0</v>
       </c>
       <c r="AK30" s="126">
         <v>0</v>
       </c>
       <c r="AL30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="AM30" s="75"/>
       <c r="AN30" s="76"/>
       <c r="AO30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="AP30" s="127">
-        <v>638.79999999999995</v>
+        <v>911.2</v>
       </c>
       <c r="AQ30" s="128">
-        <v>23.77</v>
+        <v>65.91</v>
       </c>
       <c r="AR30" s="129">
-        <v>868.2</v>
+        <v>1390.9</v>
       </c>
       <c r="AS30" s="129">
-        <v>497.9</v>
+        <v>801.8</v>
       </c>
       <c r="AT30" s="129">
-        <v>370.3</v>
+        <v>589.1</v>
       </c>
       <c r="AU30" s="130">
-        <v>127.6</v>
+        <v>212.7</v>
       </c>
       <c r="AV30" s="77"/>
       <c r="AW30" s="78"/>
       <c r="AX30" s="133">
-        <v>112.65</v>
+        <v>117.8</v>
       </c>
       <c r="AY30" s="128">
-        <v>-0.52</v>
+        <v>3.56</v>
       </c>
       <c r="AZ30" s="131">
-        <v>110.91</v>
+        <v>110.36</v>
       </c>
       <c r="BA30" s="132">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
       <c r="BB30" s="128">
-        <v>-0.24</v>
+        <v>6.22</v>
       </c>
       <c r="BC30" s="128">
-        <v>4.67</v>
+        <v>10.44</v>
       </c>
       <c r="BD30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="BE30" s="75"/>
       <c r="BF30" s="50"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
     </row>
     <row r="31" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="C31" s="114">
-        <v>7.38</v>
+        <v>9.4499999999999993</v>
       </c>
       <c r="D31" s="114">
-        <v>5.66</v>
+        <v>7.41</v>
       </c>
       <c r="E31" s="114">
-        <v>4669.5600000000004</v>
+        <v>4621.59</v>
       </c>
       <c r="F31" s="115">
-        <v>4535.22</v>
+        <v>4571.97</v>
       </c>
       <c r="G31" s="116">
-        <v>31.98</v>
+        <v>31.648</v>
       </c>
       <c r="H31" s="117">
-        <v>5968.86</v>
+        <v>6024.88</v>
       </c>
       <c r="I31" s="73"/>
       <c r="J31" s="52"/>
       <c r="K31" s="118">
         <v>0.82299999999999995</v>
       </c>
       <c r="L31" s="119">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="M31" s="120">
         <v>2</v>
       </c>
       <c r="N31" s="119">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="O31" s="119">
-        <v>31722.99</v>
+        <v>38926.629999999997</v>
       </c>
       <c r="P31" s="157">
-        <v>179666</v>
+        <v>191393</v>
       </c>
       <c r="Q31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="R31" s="74"/>
       <c r="T31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="U31" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>I</v>
+        <v/>
       </c>
       <c r="V31" s="163">
-        <v>14.55</v>
+        <v>12.93</v>
       </c>
       <c r="W31" s="124">
         <f t="shared" si="1"/>
-        <v>14.55</v>
+        <v>0</v>
       </c>
       <c r="X31" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>9087</v>
+        <v/>
+      </c>
+      <c r="Y31" s="143">
+        <v>0</v>
       </c>
       <c r="Z31" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>45.46</v>
+        <v/>
+      </c>
+      <c r="AA31" s="144">
+        <v>0</v>
       </c>
       <c r="AB31" s="114">
-        <v>3.34</v>
+        <v>3.3</v>
       </c>
       <c r="AC31" s="125">
-        <v>134.18</v>
+        <v>126.49</v>
       </c>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
-      <c r="AF31" s="172">
-[...6 lines deleted...]
-        <v>55.18</v>
+      <c r="AF31" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="126">
+        <v>0</v>
       </c>
       <c r="AI31" s="126">
         <v>0</v>
       </c>
       <c r="AJ31" s="126">
         <v>0</v>
       </c>
       <c r="AK31" s="126">
         <v>0</v>
       </c>
       <c r="AL31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="AM31" s="75"/>
       <c r="AN31" s="76"/>
       <c r="AO31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="AP31" s="127">
-        <v>911.2</v>
+        <v>874.5</v>
       </c>
       <c r="AQ31" s="128">
-        <v>65.91</v>
+        <v>48.07</v>
       </c>
       <c r="AR31" s="129">
-        <v>1390.9</v>
+        <v>1208.8</v>
       </c>
       <c r="AS31" s="129">
-        <v>801.8</v>
+        <v>676.2</v>
       </c>
       <c r="AT31" s="129">
-        <v>589.1</v>
+        <v>532.6</v>
       </c>
       <c r="AU31" s="130">
-        <v>212.7</v>
+        <v>143.5</v>
       </c>
       <c r="AV31" s="77"/>
       <c r="AW31" s="78"/>
       <c r="AX31" s="133">
-        <v>117.8</v>
+        <v>121.7</v>
       </c>
       <c r="AY31" s="128">
-        <v>3.56</v>
+        <v>8.44</v>
       </c>
       <c r="AZ31" s="131">
-        <v>110.36</v>
+        <v>111.21</v>
       </c>
       <c r="BA31" s="132">
-        <v>1.2</v>
+        <v>1.72</v>
       </c>
       <c r="BB31" s="128">
-        <v>6.22</v>
+        <v>11</v>
       </c>
       <c r="BC31" s="128">
-        <v>10.44</v>
+        <v>15.28</v>
       </c>
       <c r="BD31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="BE31" s="75"/>
       <c r="BF31" s="50"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
     </row>
     <row r="32" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="114">
-        <v>9.4499999999999993</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="D32" s="114">
-        <v>7.41</v>
+        <v>8.36</v>
       </c>
       <c r="E32" s="114">
-        <v>4621.59</v>
+        <v>4535.82</v>
       </c>
       <c r="F32" s="115">
-        <v>4571.97</v>
+        <v>4487.54</v>
       </c>
       <c r="G32" s="116">
-        <v>31.648</v>
+        <v>31.384</v>
       </c>
       <c r="H32" s="117">
-        <v>6024.88</v>
+        <v>6050.74</v>
       </c>
       <c r="I32" s="73"/>
       <c r="J32" s="52"/>
       <c r="K32" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82499999999999996</v>
       </c>
       <c r="L32" s="119">
-        <v>1.62</v>
+        <v>1.63</v>
       </c>
       <c r="M32" s="120">
         <v>2</v>
       </c>
       <c r="N32" s="119">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="O32" s="119">
-        <v>38926.629999999997</v>
+        <v>44732.94</v>
       </c>
       <c r="P32" s="157">
-        <v>191393</v>
+        <v>263352</v>
       </c>
       <c r="Q32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="R32" s="74"/>
       <c r="T32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="U32" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V32" s="163">
-        <v>10.83</v>
+        <v>12.93</v>
       </c>
       <c r="W32" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X32" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y32" s="143">
         <v>0</v>
       </c>
       <c r="Z32" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA32" s="144">
         <v>0</v>
       </c>
       <c r="AB32" s="114">
-        <v>3.3</v>
+        <v>3.27</v>
       </c>
       <c r="AC32" s="125">
-        <v>126.49</v>
+        <v>136.74</v>
       </c>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
       <c r="AF32" s="145">
         <v>0</v>
       </c>
       <c r="AG32" s="126">
         <v>0</v>
       </c>
       <c r="AH32" s="126">
         <v>0</v>
       </c>
       <c r="AI32" s="126">
         <v>0</v>
       </c>
       <c r="AJ32" s="126">
         <v>0</v>
       </c>
       <c r="AK32" s="126">
         <v>0</v>
       </c>
       <c r="AL32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="AM32" s="75"/>
       <c r="AN32" s="76"/>
       <c r="AO32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="AP32" s="127">
-        <v>874.5</v>
+        <v>894.8</v>
       </c>
       <c r="AQ32" s="128">
-        <v>48.07</v>
+        <v>47.21</v>
       </c>
       <c r="AR32" s="129">
-        <v>1208.8</v>
+        <v>1390.2</v>
       </c>
       <c r="AS32" s="129">
-        <v>676.2</v>
+        <v>784.8</v>
       </c>
       <c r="AT32" s="129">
-        <v>532.6</v>
+        <v>605.4</v>
       </c>
       <c r="AU32" s="130">
-        <v>143.5</v>
+        <v>179.4</v>
       </c>
       <c r="AV32" s="77"/>
       <c r="AW32" s="78"/>
       <c r="AX32" s="133">
-        <v>121.65</v>
+        <v>122.53</v>
       </c>
       <c r="AY32" s="128">
-        <v>8.39</v>
+        <v>14.55</v>
       </c>
       <c r="AZ32" s="131">
-        <v>111.22</v>
+        <v>111.42</v>
       </c>
       <c r="BA32" s="132">
-        <v>1.73</v>
+        <v>2.19</v>
       </c>
       <c r="BB32" s="128">
-        <v>10.85</v>
+        <v>23.81</v>
       </c>
       <c r="BC32" s="128">
-        <v>15.13</v>
+        <v>25.39</v>
       </c>
       <c r="BD32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="BE32" s="75"/>
       <c r="BF32" s="50"/>
       <c r="BG32" s="74"/>
       <c r="BH32" s="74"/>
       <c r="BI32" s="74"/>
       <c r="BJ32" s="74"/>
     </row>
     <row r="33" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="114">
-        <v>9.7100000000000009</v>
+        <v>8.16</v>
       </c>
       <c r="D33" s="114">
-        <v>8.36</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="E33" s="114">
-        <v>4535.82</v>
+        <v>4007.23</v>
       </c>
       <c r="F33" s="115">
-        <v>4487.54</v>
+        <v>4010.44</v>
       </c>
       <c r="G33" s="116">
-        <v>31.384</v>
+        <v>31.837</v>
       </c>
       <c r="H33" s="117">
-        <v>6050.74</v>
+        <v>5971.52</v>
       </c>
       <c r="I33" s="73"/>
       <c r="J33" s="52"/>
       <c r="K33" s="118">
-        <v>0.82499999999999996</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L33" s="119">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="M33" s="120">
         <v>2</v>
       </c>
       <c r="N33" s="119">
-        <v>1.58</v>
+        <v>1.77</v>
       </c>
       <c r="O33" s="119">
-        <v>44732.94</v>
+        <v>46125.91</v>
       </c>
       <c r="P33" s="157">
-        <v>263352</v>
+        <v>290613</v>
       </c>
       <c r="Q33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="R33" s="74"/>
       <c r="T33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="U33" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅱ</v>
       </c>
       <c r="V33" s="163">
-        <v>10.83</v>
+        <v>12.93</v>
       </c>
       <c r="W33" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="X33" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y33" s="166">
+        <v>9876</v>
       </c>
       <c r="Z33" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA33" s="168">
+        <v>51.16</v>
       </c>
       <c r="AB33" s="114">
-        <v>3.27</v>
+        <v>3.34</v>
       </c>
       <c r="AC33" s="125">
-        <v>136.65</v>
+        <v>139.44</v>
       </c>
       <c r="AD33" s="75"/>
       <c r="AE33" s="75"/>
-      <c r="AF33" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF33" s="172">
+        <v>1.28</v>
+      </c>
+      <c r="AG33" s="174">
+        <v>46.39</v>
+      </c>
+      <c r="AH33" s="174">
+        <v>52.34</v>
       </c>
       <c r="AI33" s="126">
         <v>0</v>
       </c>
       <c r="AJ33" s="126">
         <v>0</v>
       </c>
       <c r="AK33" s="126">
         <v>0</v>
       </c>
       <c r="AL33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="AM33" s="75"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="AP33" s="127">
-        <v>894.8</v>
+        <v>952.6</v>
       </c>
       <c r="AQ33" s="128">
-        <v>47.21</v>
+        <v>59.43</v>
       </c>
       <c r="AR33" s="129">
-        <v>1390.5</v>
+        <v>1374.6</v>
       </c>
       <c r="AS33" s="129">
-        <v>784.8</v>
+        <v>748.3</v>
       </c>
       <c r="AT33" s="129">
-        <v>605.70000000000005</v>
+        <v>626.29999999999995</v>
       </c>
       <c r="AU33" s="130">
-        <v>179.1</v>
+        <v>122</v>
       </c>
       <c r="AV33" s="77"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="133">
-        <v>122.42</v>
+        <v>122.44</v>
       </c>
       <c r="AY33" s="128">
-        <v>14.44</v>
+        <v>15.52</v>
       </c>
       <c r="AZ33" s="131">
-        <v>111.43</v>
+        <v>112</v>
       </c>
       <c r="BA33" s="132">
-        <v>2.2000000000000002</v>
+        <v>2.59</v>
       </c>
       <c r="BB33" s="128">
-        <v>23</v>
+        <v>24.41</v>
       </c>
       <c r="BC33" s="128">
-        <v>25.1</v>
+        <v>27.59</v>
       </c>
       <c r="BD33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="BE33" s="75"/>
       <c r="BF33" s="50"/>
       <c r="BG33" s="74"/>
       <c r="BH33" s="74"/>
       <c r="BI33" s="74"/>
       <c r="BJ33" s="74"/>
     </row>
     <row r="34" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="114">
-        <v>4007.23</v>
+        <v>4040.94</v>
       </c>
       <c r="F34" s="115">
-        <v>4010.44</v>
+        <v>4061.81</v>
       </c>
       <c r="G34" s="116">
-        <v>31.837</v>
+        <v>32.292000000000002</v>
       </c>
       <c r="H34" s="117">
-        <v>5971.52</v>
+        <v>5942.71</v>
       </c>
       <c r="I34" s="73"/>
       <c r="J34" s="52"/>
       <c r="K34" s="160" t="s">
         <v>158</v>
       </c>
       <c r="L34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="120">
         <v>2</v>
       </c>
       <c r="N34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="O34" s="119">
-        <v>46125.91</v>
+        <v>43119.75</v>
       </c>
       <c r="P34" s="157">
-        <v>290613</v>
+        <v>229224</v>
       </c>
       <c r="Q34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R34" s="74"/>
       <c r="T34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U34" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅱ</v>
+        <v/>
       </c>
       <c r="V34" s="163">
-        <v>10.83</v>
+        <v>11.42</v>
       </c>
       <c r="W34" s="124">
         <f t="shared" si="1"/>
-        <v>10.83</v>
+        <v>0</v>
       </c>
       <c r="X34" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>9634</v>
+        <v/>
+      </c>
+      <c r="Y34" s="143">
+        <v>0</v>
       </c>
       <c r="Z34" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>49.76</v>
+        <v/>
+      </c>
+      <c r="AA34" s="144">
+        <v>0</v>
       </c>
       <c r="AB34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="AC34" s="171" t="s">
         <v>158</v>
       </c>
       <c r="AD34" s="75"/>
       <c r="AE34" s="75"/>
-      <c r="AF34" s="145" t="s">
-[...6 lines deleted...]
-        <v>158</v>
+      <c r="AF34" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="126">
+        <v>0</v>
       </c>
       <c r="AI34" s="126">
         <v>0</v>
       </c>
       <c r="AJ34" s="126">
         <v>0</v>
       </c>
       <c r="AK34" s="126">
         <v>0</v>
       </c>
       <c r="AL34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM34" s="75"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP34" s="181" t="s">
         <v>158</v>
       </c>
       <c r="AQ34" s="182" t="s">
         <v>158</v>
       </c>
       <c r="AR34" s="129">
-        <v>1374.6</v>
+        <v>1334.2</v>
       </c>
       <c r="AS34" s="129">
-        <v>748.3</v>
+        <v>753</v>
       </c>
       <c r="AT34" s="129">
-        <v>626.29999999999995</v>
+        <v>581.29999999999995</v>
       </c>
       <c r="AU34" s="130">
-        <v>122</v>
+        <v>171.7</v>
       </c>
       <c r="AV34" s="77"/>
       <c r="AW34" s="78"/>
       <c r="AX34" s="133">
-        <v>121.99</v>
+        <v>123.18</v>
       </c>
       <c r="AY34" s="128">
-        <v>15.1</v>
+        <v>16.940000000000001</v>
       </c>
       <c r="AZ34" s="131">
-        <v>112.01</v>
+        <v>112.35</v>
       </c>
       <c r="BA34" s="132">
-        <v>2.6</v>
+        <v>2.54</v>
       </c>
       <c r="BB34" s="128">
-        <v>23.07</v>
+        <v>28.19</v>
       </c>
       <c r="BC34" s="128">
-        <v>26.63</v>
+        <v>31.56</v>
       </c>
       <c r="BD34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE34" s="75"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="74"/>
       <c r="BH34" s="74"/>
       <c r="BI34" s="74"/>
       <c r="BJ34" s="74"/>
     </row>
     <row r="35" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B35" s="268" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="268"/>
       <c r="D35" s="268"/>
       <c r="E35" s="268"/>
       <c r="F35" s="268"/>
       <c r="G35" s="268"/>
       <c r="H35" s="268"/>
       <c r="K35" s="269" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="269"/>