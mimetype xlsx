--- v6 (2026-09-14)
+++ v7 (2026-10-30)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\11506\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11508EXCEL_ODS\11508\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF1B1DE9-E66C-4DA1-95DD-7F1644A1E01B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3CCB6AC-3048-4049-99CB-A48E7D345382}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{F63B2A36-7A18-4270-B4B1-77DA80C2FE4B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="651" xr2:uid="{31439C2B-ED5E-4A89-8688-81C891FA352C}"/>
   </bookViews>
   <sheets>
     <sheet name="140" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'140'!$A$2:$BE$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -68,59 +68,59 @@
   <c r="U33" i="4"/>
   <c r="Z32" i="4"/>
   <c r="X32" i="4"/>
   <c r="W32" i="4"/>
   <c r="U32" i="4"/>
   <c r="Z31" i="4"/>
   <c r="X31" i="4"/>
   <c r="W31" i="4"/>
   <c r="U31" i="4"/>
   <c r="Z30" i="4"/>
   <c r="X30" i="4"/>
   <c r="W30" i="4"/>
   <c r="U30" i="4"/>
   <c r="Z29" i="4"/>
   <c r="X29" i="4"/>
   <c r="W29" i="4"/>
   <c r="U29" i="4"/>
   <c r="Z28" i="4"/>
   <c r="X28" i="4"/>
   <c r="W28" i="4"/>
   <c r="U28" i="4"/>
   <c r="Z27" i="4"/>
   <c r="X27" i="4"/>
   <c r="W27" i="4"/>
   <c r="U27" i="4"/>
-  <c r="V27" i="4" s="1"/>
   <c r="Z26" i="4"/>
   <c r="X26" i="4"/>
   <c r="W26" i="4"/>
   <c r="U26" i="4"/>
   <c r="Z25" i="4"/>
   <c r="X25" i="4"/>
   <c r="W25" i="4"/>
   <c r="U25" i="4"/>
+  <c r="V25" i="4" s="1"/>
   <c r="Z24" i="4"/>
   <c r="X24" i="4"/>
   <c r="W24" i="4"/>
   <c r="U24" i="4"/>
   <c r="Z23" i="4"/>
   <c r="X23" i="4"/>
   <c r="W23" i="4"/>
   <c r="U23" i="4"/>
   <c r="Z22" i="4"/>
   <c r="X22" i="4"/>
   <c r="W22" i="4"/>
   <c r="U22" i="4"/>
   <c r="Z21" i="4"/>
   <c r="X21" i="4"/>
   <c r="W21" i="4"/>
   <c r="U21" i="4"/>
   <c r="Z20" i="4"/>
   <c r="X20" i="4"/>
   <c r="W20" i="4"/>
   <c r="U20" i="4"/>
   <c r="Z19" i="4"/>
   <c r="X19" i="4"/>
   <c r="W19" i="4"/>
   <c r="U19" i="4"/>
   <c r="Z18" i="4"/>
@@ -149,51 +149,51 @@
   <c r="U13" i="4"/>
   <c r="Z12" i="4"/>
   <c r="X12" i="4"/>
   <c r="W12" i="4"/>
   <c r="U12" i="4"/>
   <c r="Z11" i="4"/>
   <c r="X11" i="4"/>
   <c r="W11" i="4"/>
   <c r="U11" i="4"/>
   <c r="Z10" i="4"/>
   <c r="X10" i="4"/>
   <c r="W10" i="4"/>
   <c r="U10" i="4"/>
   <c r="Z9" i="4"/>
   <c r="X9" i="4"/>
   <c r="W9" i="4"/>
   <c r="U9" i="4"/>
   <c r="Z8" i="4"/>
   <c r="X8" i="4"/>
   <c r="W8" i="4"/>
   <c r="U8" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="160">
   <si>
     <r>
       <t>第</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>25</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>頁</t>
     </r>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
@@ -2750,139 +2750,143 @@
   <si>
     <t>109年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>110年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>111年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>112年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>113年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>114年</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>　　  9月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 10月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 11月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　 12月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  1月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  2月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  3月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  4月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  5月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>　　  6月</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
     <t>　　  7月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>　　  8月</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　  9月</t>
+    <t xml:space="preserve">         Sept.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Oct.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Dec.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Jan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Feb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Mar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Apr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         May</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         July</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Aug.</t>
+  </si>
+  <si>
+    <t>…</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>　　 10月</t>
-[...75 lines deleted...]
-    <t>…</t>
+    <t>...</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="30">
     <numFmt numFmtId="176" formatCode="#\ ##0.00"/>
     <numFmt numFmtId="177" formatCode="#\ ##0.0"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.0000_-;\-* #,##0.0000_-;_-* &quot;-&quot;????_-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="#\ ##0.000"/>
     <numFmt numFmtId="180" formatCode="#\ ##0"/>
     <numFmt numFmtId="181" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="182" formatCode="0.00_ "/>
     <numFmt numFmtId="183" formatCode="0.000"/>
     <numFmt numFmtId="184" formatCode="#,##0_ "/>
     <numFmt numFmtId="185" formatCode="\+#,##0.00\ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="186" formatCode="###\ ##0.00;\-###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="187" formatCode="###\ ##0"/>
     <numFmt numFmtId="188" formatCode="########0.00"/>
     <numFmt numFmtId="189" formatCode="#\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="190" formatCode="###\ ###\ ##0.00;\-###\ ###\ ##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="191" formatCode="##\ ##0.0"/>
     <numFmt numFmtId="192" formatCode="###\ ###\ ##0.0"/>
@@ -4448,124 +4452,124 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="34" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="sample" xfId="1" xr:uid="{01F3578A-C4EA-4346-B369-6F537796336D}"/>
+    <cellStyle name="sample" xfId="1" xr:uid="{FD8EEC08-B728-4BFD-8CD9-2E3B7C204FE9}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="年資料" xfId="2" xr:uid="{51E279B0-02A3-4E5E-88FC-BFC6F4DF321B}"/>
+    <cellStyle name="年資料" xfId="2" xr:uid="{A9ADF763-8417-4D07-B935-D92E96EA8752}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>21</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>714765</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194854</xdr:rowOff>
+      <xdr:colOff>711129</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>215983</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="群組 1">
+        <xdr:cNvPr id="2" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F0E2ADC-A024-41C9-99C8-F775EAF8C7B9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0033AC5A-D96C-4369-A33A-63725E3834DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14478000" y="7496175"/>
-[...2 lines deleted...]
-          <a:chExt cx="2720155" cy="182880"/>
+          <a:off x="14458950" y="7058025"/>
+          <a:ext cx="2901879" cy="187408"/>
+          <a:chOff x="11324432" y="7208520"/>
+          <a:chExt cx="2693548" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92A57EE-34F9-91BB-0349-60E2187FF027}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B9CE22-46DE-C058-0CD0-EE93D35F7D3B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="11361420" y="7208520"/>
-            <a:ext cx="681644" cy="182880"/>
+            <a:off x="11324432" y="7208520"/>
+            <a:ext cx="679269" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4608,62 +4612,62 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D040F88-B4C8-56A3-CE7A-EA48662E3391}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E7A089-04FD-1218-5B73-04CE0A2422B1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="12413187" y="7208520"/>
-            <a:ext cx="694267" cy="182880"/>
+            <a:off x="12368831" y="7208520"/>
+            <a:ext cx="687977" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4706,62 +4710,62 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="5" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C43AF610-B71D-C1E5-8362-96A37B49DE46}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE0BEF59-28DD-C8F4-B8DD-651ACA06FE32}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="13399931" y="7208520"/>
-            <a:ext cx="681644" cy="182880"/>
+            <a:off x="13338711" y="7208520"/>
+            <a:ext cx="679269" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4805,98 +4809,98 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:colOff>247650</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>702524</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194853</xdr:rowOff>
+      <xdr:colOff>697902</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>212725</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="6" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E1E94F-DD0E-45DB-B483-6F4A5B103C88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEC04F06-6C79-410A-B6E0-E2DCCFE57250}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14468475" y="8153400"/>
-[...2 lines deleted...]
-          <a:chExt cx="2722508" cy="182880"/>
+          <a:off x="14449425" y="7705725"/>
+          <a:ext cx="2898177" cy="193675"/>
+          <a:chOff x="11361420" y="7208520"/>
+          <a:chExt cx="2683872" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="7" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674B670C-2075-45B0-3217-EAA2E1405862}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BED9CC2-C630-BEF2-62B9-92EAE80851D3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="11371386" y="7208520"/>
-            <a:ext cx="681644" cy="182880"/>
+            <a:off x="11361420" y="7208520"/>
+            <a:ext cx="679269" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -4939,62 +4943,62 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="8" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8250AA2F-B008-4E0D-DDD3-14B577FB9D1D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22CABE77-735C-D859-D5E3-555EA971D416}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="12433389" y="7208520"/>
-            <a:ext cx="694267" cy="182880"/>
+            <a:off x="12405495" y="7208520"/>
+            <a:ext cx="687977" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5037,62 +5041,62 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B920323A-F252-93FE-A58D-D06B44B71814}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC0C3D6-8773-89B2-8223-520E792606BF}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="13412250" y="7208520"/>
-            <a:ext cx="681644" cy="182880"/>
+            <a:off x="13366023" y="7208520"/>
+            <a:ext cx="679269" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5135,97 +5139,430 @@
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>216758</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>721971</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>215983</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="10" name="群組 9">
+        <xdr:cNvPr id="10" name="群組 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E227815-9DFF-475E-A414-30ED1F7A3804}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7D5E5F7-F7B9-4398-8BF5-2397B928728D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
-      <xdr:grpSpPr>
+      <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="18488025" y="7962900"/>
-[...2 lines deleted...]
-          <a:chExt cx="1034587" cy="378683"/>
+          <a:off x="14458950" y="8372475"/>
+          <a:ext cx="2912721" cy="187408"/>
+          <a:chOff x="11361420" y="7208520"/>
+          <a:chExt cx="2606508" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="11" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544E2B7D-AD12-435E-AC91-6C5B3955479A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF9DFC1C-5B64-FBFA-BEA7-17B4DB995565}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16223123" y="6724650"/>
-            <a:ext cx="939430" cy="179867"/>
+            <a:off x="11361420" y="7208520"/>
+            <a:ext cx="685588" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3B0027-48E1-ADA9-C54B-A4098287B630}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="12353257" y="7208520"/>
+            <a:ext cx="694267" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="108000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761576B7-01BA-1E4F-3089-8DFAAF210D6B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="13282340" y="7208520"/>
+            <a:ext cx="685588" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="新細明體"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> f</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>947988</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>200109</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="14" name="群組 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069A723C-28D0-4C81-997D-3619C4DC2B85}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="18516600" y="7943850"/>
+          <a:ext cx="928938" cy="381084"/>
+          <a:chOff x="14693153" y="6947647"/>
+          <a:chExt cx="830580" cy="356615"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{572C7ED8-D0B2-E8CF-6ED1-6BACE50B0CAF}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="14693153" y="6947647"/>
+            <a:ext cx="830580" cy="178307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5263,65 +5600,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="12" name="Text Box 1">
+          <xdr:cNvPr id="16" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407A7F8D-8099-846F-59DE-4F830ADB56D3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8388651F-BD8A-A36C-E383-16A2027E7AA9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16211550" y="6923467"/>
-            <a:ext cx="1034587" cy="179866"/>
+            <a:off x="14693153" y="7125955"/>
+            <a:ext cx="830580" cy="178307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5363,98 +5700,98 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>754245</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>185328</xdr:rowOff>
+      <xdr:colOff>791076</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>211221</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="13" name="群組 53">
+        <xdr:cNvPr id="17" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5673304B-286A-42CC-96EB-AAA91FF99C75}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{030D6243-1410-467C-ACBA-66EE8BE7DBC4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19745325" y="8143875"/>
-          <a:ext cx="2649720" cy="166278"/>
+          <a:off x="19764375" y="7705725"/>
+          <a:ext cx="2667501" cy="192171"/>
           <a:chOff x="15712440" y="7208520"/>
-          <a:chExt cx="2377248" cy="182880"/>
+          <a:chExt cx="2426081" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="14" name="Text Box 1">
+          <xdr:cNvPr id="18" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4181E0C1-404B-6A73-8BBA-B0292732069C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70615FF6-1AD0-FC58-C6B2-5DB126F3C624}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17377945" y="7208520"/>
-            <a:ext cx="711743" cy="182880"/>
+            <a:off x="17426552" y="7208520"/>
+            <a:ext cx="711969" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5494,65 +5831,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="15" name="Text Box 1">
+          <xdr:cNvPr id="19" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777F2F9A-9E02-0D91-0693-5F3DBC00904A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A46C526A-7ABF-B74F-8437-F4961EDA547B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16557294" y="7208520"/>
-            <a:ext cx="718042" cy="182880"/>
+            <a:off x="16578863" y="7208520"/>
+            <a:ext cx="720652" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5592,65 +5929,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="16" name="Text Box 1">
+          <xdr:cNvPr id="20" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE583633-0FA4-1087-0BE3-A499B95D2B53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82FB756-1302-D7A3-5F30-740072CDB19C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="15712440" y="7208520"/>
-            <a:ext cx="711743" cy="182880"/>
+            <a:ext cx="711969" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5694,98 +6031,98 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>773649</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>4354</xdr:rowOff>
+      <xdr:colOff>790575</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>17462</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="17" name="群組 53">
+        <xdr:cNvPr id="21" name="群組 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96DB75DD-459C-415F-8BDD-CD67DBCBE8AD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA5C7B74-AD3C-4B4E-87BC-382D2A32C99D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19764375" y="7524750"/>
-          <a:ext cx="2650074" cy="166279"/>
+          <a:off x="19773900" y="7077075"/>
+          <a:ext cx="2657475" cy="188912"/>
           <a:chOff x="15712440" y="7208520"/>
-          <a:chExt cx="2379339" cy="182880"/>
+          <a:chExt cx="2416942" cy="182880"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="18" name="Text Box 1">
+          <xdr:cNvPr id="22" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7979A036-DA73-5578-468A-B7BEEFCECE8A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D55D1E-DA11-5F7D-C28F-BE63664E7605}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="17380036" y="7208520"/>
-            <a:ext cx="711743" cy="182880"/>
+            <a:off x="17417413" y="7208520"/>
+            <a:ext cx="711969" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5825,65 +6162,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="19" name="Text Box 1">
+          <xdr:cNvPr id="23" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49299A56-C0A3-55EA-9B18-E5A78A7D96D8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F71A7763-080C-F94C-B46A-906DE772299E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="16547852" y="7208520"/>
-            <a:ext cx="718042" cy="182880"/>
+            <a:off x="16569724" y="7208520"/>
+            <a:ext cx="720652" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -5923,65 +6260,65 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="新細明體"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="20" name="Text Box 1">
+          <xdr:cNvPr id="24" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07DDD14F-D99F-7FB5-14F3-77BC0CA89456}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{463026D0-DEC4-34E1-A214-48AF678CA7B9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="15712440" y="7208520"/>
-            <a:ext cx="711743" cy="182880"/>
+            <a:ext cx="711969" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6025,98 +6362,98 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>758554</xdr:colOff>
+      <xdr:colOff>797268</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>6414</xdr:rowOff>
+      <xdr:rowOff>8940</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="21" name="群組 40">
+        <xdr:cNvPr id="25" name="群組 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51EFA507-A6CE-4063-8E8E-BBC79B29B64D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BABCC8B1-14C0-4340-9C9F-C0607E78C246}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29079825" y="7953375"/>
-          <a:ext cx="3530329" cy="177864"/>
+          <a:off x="29051250" y="7943850"/>
+          <a:ext cx="3597618" cy="189915"/>
           <a:chOff x="23048259" y="6947647"/>
-          <a:chExt cx="3268457" cy="185727"/>
+          <a:chExt cx="3245686" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="22" name="Text Box 1">
+          <xdr:cNvPr id="26" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{492B01F5-CD5E-CAA6-6C9B-3BD8C2A345C6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4DD6AD3-5C84-837B-CA70-B96A29A4C258}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:ext cx="716910" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6154,65 +6491,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="23" name="Text Box 1">
+          <xdr:cNvPr id="27" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D8C414-E368-89DE-8619-DC144F012C7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A93D9C8-086B-2925-A95E-5349063EBC3C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23883425" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="23902661" y="6947647"/>
+            <a:ext cx="716910" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6250,65 +6587,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="24" name="Text Box 1">
+          <xdr:cNvPr id="28" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D07198B-3B75-4CF6-8A5B-757B6E27B68B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5E7B6C4-CB83-ACA1-0711-11879C93F5C5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24744444" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="24722632" y="6947647"/>
+            <a:ext cx="716910" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6346,65 +6683,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="25" name="Text Box 1">
+          <xdr:cNvPr id="29" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3049865C-FC70-0CB4-477E-BCCC60CA6DDB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C273A774-27E0-D496-AA89-EA8B348CAD46}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25599232" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="25577035" y="6947647"/>
+            <a:ext cx="716910" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6446,98 +6783,98 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>738429</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>204693</xdr:rowOff>
+      <xdr:colOff>797260</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>4177</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="26" name="群組 45">
+        <xdr:cNvPr id="30" name="群組 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52AE89C5-6A61-4D6A-B81C-6233019216CA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{414889A5-74C3-463E-8E48-FF11DB6C2D2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29070300" y="8153400"/>
-          <a:ext cx="3519729" cy="176118"/>
+          <a:off x="29041725" y="8153400"/>
+          <a:ext cx="3607135" cy="194677"/>
           <a:chOff x="23048259" y="6947647"/>
-          <a:chExt cx="3258642" cy="185727"/>
+          <a:chExt cx="3264031" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="27" name="Text Box 1">
+          <xdr:cNvPr id="31" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC30FDE-8445-572B-75E0-4B4A859E4687}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29E08358-ECC6-0F6A-3ECC-047764134CF2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6575,65 +6912,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="28" name="Text Box 1">
+          <xdr:cNvPr id="32" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1344DDC3-A66D-9F9A-D23D-56072D5FE73C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE0C6DC7-F539-E3C1-5D7F-91841A7583EE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23883425" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="23905207" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6671,65 +7008,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="29" name="Text Box 1">
+          <xdr:cNvPr id="33" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B50462-B9B2-7B25-80BB-09903944F35E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{418DCF93-B670-52C6-A511-EA707B6D6D0E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24744444" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="24727679" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6767,65 +7104,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="30" name="Text Box 1">
+          <xdr:cNvPr id="34" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31873F86-BB8D-0E9F-89BC-D8AED33D75DB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C1CA4D1-B7C0-9D5D-D903-BEB41A269692}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25589417" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="25593246" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6867,98 +7204,98 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>747954</xdr:colOff>
+      <xdr:colOff>797260</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>214218</xdr:rowOff>
+      <xdr:rowOff>213727</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="31" name="群組 45">
+        <xdr:cNvPr id="35" name="群組 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3390655D-B89E-4872-B8CB-377DC0EB6237}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A93C4DA5-D18A-461E-BC52-26EFB4060AA4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="29079825" y="8382000"/>
-          <a:ext cx="3519729" cy="176118"/>
+          <a:off x="29041725" y="8362950"/>
+          <a:ext cx="3607135" cy="194677"/>
           <a:chOff x="23048259" y="6947647"/>
-          <a:chExt cx="3258642" cy="185727"/>
+          <a:chExt cx="3264031" cy="185727"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="32" name="Text Box 1">
+          <xdr:cNvPr id="36" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580857B7-8722-D49D-4C1E-A92D451B3F90}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F42D9F87-F743-CBED-F0F7-65A58310E548}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="23048259" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -6996,65 +7333,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="33" name="Text Box 1">
+          <xdr:cNvPr id="37" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2312E99-2771-860F-7F04-7905CC9D31C8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3782761F-DB28-2CDC-5DE4-F7FA3F8A9A03}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="23883425" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="23905207" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7092,65 +7429,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="34" name="Text Box 1">
+          <xdr:cNvPr id="38" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{029E9C85-4194-B7C5-0E75-D7776D8818CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFF5F37-4B32-A6ED-B308-55793BA9B43C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="24744444" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="24727679" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7188,65 +7525,65 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="35" name="Text Box 1">
+          <xdr:cNvPr id="39" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA7CE072-B663-D6CE-7D0B-7A560A9E067D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85523AA0-FC81-D4B4-4353-5D5FF6E461B0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="25589417" y="6947647"/>
-            <a:ext cx="717484" cy="185727"/>
+            <a:off x="25593246" y="6947647"/>
+            <a:ext cx="719044" cy="185727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7287,511 +7624,127 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>p</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>53</xdr:col>
-      <xdr:colOff>19050</xdr:colOff>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>54</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>198307</xdr:rowOff>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>864320</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>18466</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="36" name="群組 35">
+        <xdr:cNvPr id="40" name="群組 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C73ED0B6-ED4D-456B-80CC-738AE646E95D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7116542-3896-4956-8651-93A5D7D381F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="36842700" y="7715250"/>
-[...2 lines deleted...]
-          <a:chExt cx="1743232" cy="607882"/>
+          <a:off x="33089850" y="7734300"/>
+          <a:ext cx="826220" cy="628066"/>
+          <a:chOff x="29051254" y="6581775"/>
+          <a:chExt cx="826220" cy="628066"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="37" name="Text Box 1">
+          <xdr:cNvPr id="41" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE7CD99-5929-2BF1-A95D-186428474B82}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE090E8E-4941-A222-C982-31360C88108D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924196" y="7979833"/>
-            <a:ext cx="785100" cy="169731"/>
+            <a:off x="29051260" y="7019925"/>
+            <a:ext cx="793767" cy="189916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
-[...383 lines deleted...]
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -7802,62 +7755,158 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="42" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{617E1954-BA3D-B9DB-E90B-F1ABFB388905}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE57E8BD-A9DF-27B8-D6E7-F41EC29CB469}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="37883040" y="8188324"/>
-            <a:ext cx="784374" cy="169731"/>
+            <a:off x="29051254" y="6581775"/>
+            <a:ext cx="794071" cy="189915"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="43" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FC6DB6C-E94A-9A77-2F4D-FB23E5AD9880}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29083335" y="6812882"/>
+            <a:ext cx="794139" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -7898,223 +7947,127 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>49</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
-      <xdr:colOff>819307</xdr:colOff>
+      <xdr:colOff>872354</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>17332</xdr:rowOff>
+      <xdr:rowOff>22476</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="43" name="群組 42">
+        <xdr:cNvPr id="44" name="群組 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD3C6D3-5B8A-4252-91EA-15EA3F94CE2A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DE92F7-72A8-400D-882F-B18EB83C4B6A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="33070800" y="7753350"/>
-[...2 lines deleted...]
-          <a:chExt cx="1743232" cy="607882"/>
+          <a:off x="34032825" y="7962900"/>
+          <a:ext cx="834254" cy="403476"/>
+          <a:chOff x="33979171" y="7962900"/>
+          <a:chExt cx="834254" cy="403476"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="44" name="Text Box 1">
+          <xdr:cNvPr id="45" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{298B8130-7046-6636-1F39-B37683F4A191}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{569B5AA4-0FA1-A82A-ADBC-BADD7B5E2F20}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924196" y="7979833"/>
-            <a:ext cx="785100" cy="169731"/>
+            <a:off x="33979171" y="7962900"/>
+            <a:ext cx="794071" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
-[...95 lines deleted...]
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -8125,350 +8078,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="46" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50AB5C2B-A0AD-49C3-03AA-2BC5476C61FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ACA0765-1A00-3F7F-B0E8-65DAAD43E369}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36929483" y="7750174"/>
-[...288 lines deleted...]
-            <a:ext cx="784374" cy="169731"/>
+            <a:off x="34019286" y="8176461"/>
+            <a:ext cx="794139" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8510,96 +8175,510 @@
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>803263</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>9944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCECF460-327E-42AD-8DCB-A3F7CAD1201D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="34947225" y="8162925"/>
+          <a:ext cx="793738" cy="190919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>r</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>822313</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19469</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="48" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84FACA1D-C7EA-43B4-87AB-03537E978B39}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="35909250" y="8172450"/>
+          <a:ext cx="793738" cy="190919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>r</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>52</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>217357</xdr:rowOff>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>864320</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>18466</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="50" name="群組 49">
+        <xdr:cNvPr id="49" name="群組 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9DB6077-5218-4964-9EE6-D790242B3B04}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{498F4352-D4D8-4A75-A781-FD6FB5E823FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="35032950" y="7734300"/>
-[...2 lines deleted...]
-          <a:chExt cx="1743232" cy="607882"/>
+          <a:off x="36861750" y="7734300"/>
+          <a:ext cx="826220" cy="628066"/>
+          <a:chOff x="29051254" y="6581775"/>
+          <a:chExt cx="826220" cy="628066"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="51" name="Text Box 1">
+          <xdr:cNvPr id="50" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480D900A-3E00-F6E0-DE39-AF2F2658F19E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDDFB616-61C4-D797-317B-6BCFE9A81FC4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924196" y="7979833"/>
-            <a:ext cx="785100" cy="169731"/>
+            <a:off x="29051260" y="7019925"/>
+            <a:ext cx="793767" cy="189916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="51" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE50766C-4243-1A50-2F50-E53B486808EB}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29051254" y="6581775"/>
+            <a:ext cx="794071" cy="189915"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="52" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB3EDF16-D409-BE7B-596B-D6AE98C524D2}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="29083335" y="6812882"/>
+            <a:ext cx="794139" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -8635,289 +8714,132 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>54</xdr:col>
+      <xdr:colOff>881879</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>22476</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="53" name="群組 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CBD224-18DD-47E6-84C5-03667BEC9C69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="37814250" y="7962900"/>
+          <a:ext cx="834254" cy="403476"/>
+          <a:chOff x="33979171" y="7962900"/>
+          <a:chExt cx="834254" cy="403476"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="52" name="Text Box 1">
+          <xdr:cNvPr id="54" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD2F9C24-CF39-EBF7-4432-6B9717F51993}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F92E286-1A40-620B-57A5-94D46B13B8E5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="36924184" y="8188325"/>
-            <a:ext cx="785099" cy="169731"/>
+            <a:off x="33979171" y="7962900"/>
+            <a:ext cx="794071" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
-[...191 lines deleted...]
-          <a:bodyPr vertOverflow="clip" wrap="square" lIns="144000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
+          <a:bodyPr vertOverflow="clip" wrap="square" lIns="180000" tIns="0" rIns="0" bIns="36000" anchor="ctr" anchorCtr="0" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
@@ -8928,158 +8850,62 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>r</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="zh-TW" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="55" name="Text Box 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCDE6C6-B946-455E-1187-ABC9CE88E4FD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57ED84F7-195C-A775-2630-779DC47D095E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="37883042" y="7979833"/>
-[...96 lines deleted...]
-            <a:ext cx="784374" cy="169731"/>
+            <a:off x="34019286" y="8176461"/>
+            <a:ext cx="794139" cy="189915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
@@ -9411,51 +9237,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03FF67D0-0835-4421-886B-432F2A6ECA92}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E41D755-98FC-494B-A131-FC77129B6303}">
   <dimension ref="B1:BO55"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="1.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="12.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="1.75" style="5" customWidth="1"/>
     <col min="11" max="16" width="12.375" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="5" customWidth="1"/>
     <col min="18" max="18" width="1.625" style="5" customWidth="1"/>
     <col min="19" max="19" width="1.75" style="5" customWidth="1"/>
     <col min="20" max="20" width="10.125" style="5" customWidth="1"/>
     <col min="21" max="21" width="3.625" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.625" style="6" customWidth="1"/>
     <col min="24" max="24" width="3.625" style="6" customWidth="1"/>
@@ -12010,2221 +11836,2221 @@
       </c>
       <c r="Z20" s="162" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA20" s="169">
         <v>43.94</v>
       </c>
       <c r="AB20" s="149">
         <v>3.35</v>
       </c>
       <c r="AC20" s="170">
         <v>113.76</v>
       </c>
       <c r="AD20" s="75"/>
       <c r="AE20" s="75"/>
       <c r="AF20" s="173">
         <v>1.44</v>
       </c>
       <c r="AG20" s="175">
         <v>43.45</v>
       </c>
       <c r="AH20" s="175">
         <v>55.1</v>
       </c>
-      <c r="AI20" s="176">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AI20" s="176" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ20" s="176" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK20" s="176" t="s">
+        <v>158</v>
       </c>
       <c r="AL20" s="159">
         <v>2025</v>
       </c>
       <c r="AM20" s="75"/>
       <c r="AN20" s="76"/>
       <c r="AO20" s="148" t="s">
         <v>132</v>
       </c>
       <c r="AP20" s="177">
         <v>7437.3</v>
       </c>
       <c r="AQ20" s="178">
         <v>25.97</v>
       </c>
       <c r="AR20" s="179">
-        <v>11235.3</v>
+        <v>11250.7</v>
       </c>
       <c r="AS20" s="179">
-        <v>6399.8</v>
+        <v>6399.6</v>
       </c>
       <c r="AT20" s="179">
-        <v>4835.3999999999996</v>
+        <v>4851.1000000000004</v>
       </c>
       <c r="AU20" s="180">
-        <v>1564.4</v>
+        <v>1548.5</v>
       </c>
       <c r="AV20" s="77"/>
       <c r="AW20" s="78"/>
       <c r="AX20" s="187">
         <v>109.39</v>
       </c>
       <c r="AY20" s="178">
         <v>-1.79</v>
       </c>
       <c r="AZ20" s="185">
         <v>109.6</v>
       </c>
       <c r="BA20" s="186">
         <v>1.66</v>
       </c>
       <c r="BB20" s="178">
         <v>-4.84</v>
       </c>
       <c r="BC20" s="178">
         <v>-2.72</v>
       </c>
       <c r="BD20" s="159">
         <v>2025</v>
       </c>
       <c r="BE20" s="75"/>
       <c r="BF20" s="50"/>
       <c r="BG20" s="74"/>
       <c r="BH20" s="74"/>
       <c r="BI20" s="74"/>
       <c r="BJ20" s="74"/>
     </row>
     <row r="21" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="114">
-        <v>3.7</v>
+        <v>5.31</v>
       </c>
       <c r="D21" s="114">
-        <v>4.05</v>
+        <v>5.34</v>
       </c>
       <c r="E21" s="114">
-        <v>3290.03</v>
+        <v>3858.18</v>
       </c>
       <c r="F21" s="115">
-        <v>3271.94</v>
+        <v>3833.22</v>
       </c>
       <c r="G21" s="116">
-        <v>29.916</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="H21" s="117">
-        <v>5978.69</v>
+        <v>6029.43</v>
       </c>
       <c r="I21" s="73"/>
       <c r="J21" s="52"/>
       <c r="K21" s="118">
-        <v>0.82399999999999995</v>
+        <v>0.82099999999999995</v>
       </c>
       <c r="L21" s="119">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="M21" s="120">
         <v>2</v>
       </c>
       <c r="N21" s="119">
-        <v>1.41</v>
+        <v>1.37</v>
       </c>
       <c r="O21" s="119">
-        <v>23542.52</v>
+        <v>25820.54</v>
       </c>
       <c r="P21" s="157">
-        <v>79381</v>
+        <v>101884</v>
       </c>
       <c r="Q21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R21" s="74"/>
       <c r="T21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U21" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅲ</v>
       </c>
       <c r="V21" s="163">
         <v>8.42</v>
       </c>
       <c r="W21" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="X21" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y21" s="166">
+        <v>8621</v>
       </c>
       <c r="Z21" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA21" s="168">
+        <v>43.69</v>
       </c>
       <c r="AB21" s="114">
-        <v>3.4</v>
+        <v>3.38</v>
       </c>
       <c r="AC21" s="125">
-        <v>115.63</v>
+        <v>118.12</v>
       </c>
       <c r="AD21" s="75"/>
       <c r="AE21" s="75"/>
-      <c r="AF21" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF21" s="172">
+        <v>1.35</v>
+      </c>
+      <c r="AG21" s="174">
+        <v>45.02</v>
+      </c>
+      <c r="AH21" s="174">
+        <v>53.63</v>
       </c>
       <c r="AI21" s="126">
         <v>0</v>
       </c>
       <c r="AJ21" s="126">
         <v>0</v>
       </c>
       <c r="AK21" s="126">
         <v>0</v>
       </c>
       <c r="AL21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM21" s="75"/>
       <c r="AN21" s="76"/>
       <c r="AO21" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP21" s="127">
-        <v>605.1</v>
+        <v>703.4</v>
       </c>
       <c r="AQ21" s="128">
-        <v>20.77</v>
+        <v>30.6</v>
       </c>
       <c r="AR21" s="129">
-        <v>990</v>
+        <v>961.4</v>
       </c>
       <c r="AS21" s="129">
-        <v>566.79999999999995</v>
+        <v>542.20000000000005</v>
       </c>
       <c r="AT21" s="129">
-        <v>423.2</v>
+        <v>419.2</v>
       </c>
       <c r="AU21" s="130">
-        <v>143.6</v>
+        <v>123</v>
       </c>
       <c r="AV21" s="77"/>
       <c r="AW21" s="78"/>
       <c r="AX21" s="133">
-        <v>105.34</v>
+        <v>107.54</v>
       </c>
       <c r="AY21" s="128">
-        <v>-6.57</v>
+        <v>-3.74</v>
       </c>
       <c r="AZ21" s="131">
-        <v>109.57</v>
+        <v>109.82</v>
       </c>
       <c r="BA21" s="132">
-        <v>1.53</v>
+        <v>1.25</v>
       </c>
       <c r="BB21" s="128">
-        <v>-11.99</v>
+        <v>-6.71</v>
       </c>
       <c r="BC21" s="128">
-        <v>-10.11</v>
+        <v>-4.97</v>
       </c>
       <c r="BD21" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE21" s="75"/>
       <c r="BF21" s="50"/>
       <c r="BG21" s="74"/>
       <c r="BH21" s="74"/>
       <c r="BI21" s="74"/>
       <c r="BJ21" s="74"/>
     </row>
     <row r="22" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="114">
-        <v>4.5999999999999996</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="D22" s="114">
-        <v>5.05</v>
+        <v>5.21</v>
       </c>
       <c r="E22" s="114">
-        <v>3446.75</v>
+        <v>4001.78</v>
       </c>
       <c r="F22" s="115">
-        <v>3384.25</v>
+        <v>3996.57</v>
       </c>
       <c r="G22" s="116">
-        <v>30.605</v>
+        <v>30.748999999999999</v>
       </c>
       <c r="H22" s="117">
-        <v>5974.3</v>
+        <v>6001.97</v>
       </c>
       <c r="I22" s="73"/>
       <c r="J22" s="52"/>
       <c r="K22" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L22" s="119">
-        <v>1.45</v>
+        <v>1.48</v>
       </c>
       <c r="M22" s="120">
         <v>2</v>
       </c>
       <c r="N22" s="119">
-        <v>1.39</v>
+        <v>1.27</v>
       </c>
       <c r="O22" s="119">
-        <v>24233.1</v>
+        <v>28233.35</v>
       </c>
       <c r="P22" s="157">
-        <v>94249</v>
+        <v>108957</v>
       </c>
       <c r="Q22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="R22" s="74"/>
       <c r="T22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="U22" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V22" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W22" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X22" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y22" s="143">
         <v>0</v>
       </c>
       <c r="Z22" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA22" s="144">
         <v>0</v>
       </c>
       <c r="AB22" s="114">
-        <v>3.45</v>
+        <v>3.36</v>
       </c>
       <c r="AC22" s="125">
-        <v>118.22</v>
+        <v>116.56</v>
       </c>
       <c r="AD22" s="75"/>
       <c r="AE22" s="75"/>
       <c r="AF22" s="145">
         <v>0</v>
       </c>
       <c r="AG22" s="126">
         <v>0</v>
       </c>
       <c r="AH22" s="126">
         <v>0</v>
       </c>
       <c r="AI22" s="126">
         <v>0</v>
       </c>
       <c r="AJ22" s="126">
         <v>0</v>
       </c>
       <c r="AK22" s="126">
         <v>0</v>
       </c>
       <c r="AL22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="AM22" s="75"/>
       <c r="AN22" s="76"/>
       <c r="AO22" s="113" t="s">
         <v>134</v>
       </c>
       <c r="AP22" s="127">
-        <v>600.79999999999995</v>
+        <v>694.3</v>
       </c>
       <c r="AQ22" s="128">
-        <v>19.48</v>
+        <v>25.04</v>
       </c>
       <c r="AR22" s="129">
-        <v>1000.9</v>
+        <v>1002.3</v>
       </c>
       <c r="AS22" s="129">
-        <v>584.29999999999995</v>
+        <v>608.9</v>
       </c>
       <c r="AT22" s="129">
-        <v>416.6</v>
+        <v>393.4</v>
       </c>
       <c r="AU22" s="130">
-        <v>167.7</v>
+        <v>215.5</v>
       </c>
       <c r="AV22" s="77"/>
       <c r="AW22" s="78"/>
       <c r="AX22" s="133">
-        <v>107.39</v>
+        <v>107.91</v>
       </c>
       <c r="AY22" s="128">
-        <v>-4.74</v>
+        <v>-3.21</v>
       </c>
       <c r="AZ22" s="131">
-        <v>110.07</v>
+        <v>110.33</v>
       </c>
       <c r="BA22" s="132">
-        <v>1.6</v>
+        <v>1.47</v>
       </c>
       <c r="BB22" s="128">
-        <v>-8.64</v>
+        <v>-6.24</v>
       </c>
       <c r="BC22" s="128">
-        <v>-6.55</v>
+        <v>-3.94</v>
       </c>
       <c r="BD22" s="122" t="s">
         <v>147</v>
       </c>
       <c r="BE22" s="75"/>
       <c r="BF22" s="50"/>
       <c r="BG22" s="74"/>
       <c r="BH22" s="74"/>
       <c r="BI22" s="74"/>
       <c r="BJ22" s="74"/>
     </row>
     <row r="23" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="C23" s="114">
-        <v>5.31</v>
+        <v>5.19</v>
       </c>
       <c r="D23" s="114">
-        <v>5.34</v>
+        <v>5.17</v>
       </c>
       <c r="E23" s="114">
-        <v>3858.18</v>
+        <v>4230.37</v>
       </c>
       <c r="F23" s="115">
-        <v>3833.22</v>
+        <v>4159.29</v>
       </c>
       <c r="G23" s="116">
-        <v>30.469000000000001</v>
+        <v>31.408000000000001</v>
       </c>
       <c r="H23" s="117">
-        <v>6029.43</v>
+        <v>5997.91</v>
       </c>
       <c r="I23" s="73"/>
       <c r="J23" s="52"/>
       <c r="K23" s="118">
-        <v>0.82099999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L23" s="119">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="M23" s="120">
         <v>2</v>
       </c>
       <c r="N23" s="119">
-        <v>1.37</v>
+        <v>1.3</v>
       </c>
       <c r="O23" s="119">
-        <v>25820.54</v>
+        <v>27626.48</v>
       </c>
       <c r="P23" s="157">
-        <v>101884</v>
+        <v>114304</v>
       </c>
       <c r="Q23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="R23" s="74"/>
       <c r="T23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="U23" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅲ</v>
+        <v/>
       </c>
       <c r="V23" s="163">
-        <v>8.42</v>
+        <v>12.95</v>
       </c>
       <c r="W23" s="124">
         <f t="shared" si="1"/>
-        <v>8.42</v>
+        <v>0</v>
       </c>
       <c r="X23" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>8621</v>
+        <v/>
+      </c>
+      <c r="Y23" s="143">
+        <v>0</v>
       </c>
       <c r="Z23" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅲ</v>
-[...2 lines deleted...]
-        <v>43.69</v>
+        <v/>
+      </c>
+      <c r="AA23" s="144">
+        <v>0</v>
       </c>
       <c r="AB23" s="114">
-        <v>3.38</v>
+        <v>3.33</v>
       </c>
       <c r="AC23" s="125">
-        <v>118.12</v>
+        <v>121.28</v>
       </c>
       <c r="AD23" s="75"/>
       <c r="AE23" s="75"/>
-      <c r="AF23" s="172">
-[...6 lines deleted...]
-        <v>53.63</v>
+      <c r="AF23" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="126">
+        <v>0</v>
       </c>
       <c r="AI23" s="126">
         <v>0</v>
       </c>
       <c r="AJ23" s="126">
         <v>0</v>
       </c>
       <c r="AK23" s="126">
         <v>0</v>
       </c>
       <c r="AL23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="AM23" s="75"/>
       <c r="AN23" s="76"/>
       <c r="AO23" s="113" t="s">
         <v>135</v>
       </c>
       <c r="AP23" s="127">
-        <v>703.4</v>
+        <v>730</v>
       </c>
       <c r="AQ23" s="128">
-        <v>30.6</v>
+        <v>39.47</v>
       </c>
       <c r="AR23" s="129">
-        <v>960.8</v>
+        <v>1121</v>
       </c>
       <c r="AS23" s="129">
-        <v>542.29999999999995</v>
+        <v>640.4</v>
       </c>
       <c r="AT23" s="129">
-        <v>418.5</v>
+        <v>480.6</v>
       </c>
       <c r="AU23" s="130">
-        <v>123.8</v>
+        <v>159.80000000000001</v>
       </c>
       <c r="AV23" s="77"/>
       <c r="AW23" s="78"/>
       <c r="AX23" s="133">
-        <v>107.54</v>
+        <v>109.13</v>
       </c>
       <c r="AY23" s="128">
-        <v>-3.74</v>
+        <v>-2.5499999999999998</v>
       </c>
       <c r="AZ23" s="131">
-        <v>109.82</v>
+        <v>110.16</v>
       </c>
       <c r="BA23" s="132">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="BB23" s="128">
-        <v>-6.71</v>
+        <v>-4.03</v>
       </c>
       <c r="BC23" s="128">
-        <v>-4.97</v>
+        <v>-1.21</v>
       </c>
       <c r="BD23" s="122" t="s">
         <v>148</v>
       </c>
       <c r="BE23" s="75"/>
       <c r="BF23" s="50"/>
       <c r="BG23" s="74"/>
       <c r="BH23" s="74"/>
       <c r="BI23" s="74"/>
       <c r="BJ23" s="74"/>
     </row>
     <row r="24" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="114">
-        <v>4.6500000000000004</v>
+        <v>5.09</v>
       </c>
       <c r="D24" s="114">
-        <v>5.21</v>
+        <v>5.16</v>
       </c>
       <c r="E24" s="114">
-        <v>4001.78</v>
+        <v>4314.12</v>
       </c>
       <c r="F24" s="115">
-        <v>3996.57</v>
+        <v>4303.72</v>
       </c>
       <c r="G24" s="116">
-        <v>30.748999999999999</v>
+        <v>31.437999999999999</v>
       </c>
       <c r="H24" s="117">
-        <v>6001.97</v>
+        <v>6025.53</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="52"/>
       <c r="K24" s="118">
-        <v>0.82199999999999995</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="L24" s="119">
-        <v>1.48</v>
+        <v>1.51</v>
       </c>
       <c r="M24" s="120">
         <v>2</v>
       </c>
       <c r="N24" s="119">
-        <v>1.27</v>
+        <v>1.34</v>
       </c>
       <c r="O24" s="119">
-        <v>28233.35</v>
+        <v>28963.599999999999</v>
       </c>
       <c r="P24" s="157">
-        <v>108957</v>
+        <v>106492</v>
       </c>
       <c r="Q24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="R24" s="74"/>
       <c r="T24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="U24" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>IV</v>
       </c>
       <c r="V24" s="163">
         <v>12.95</v>
       </c>
       <c r="W24" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="X24" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="Y24" s="166">
+        <v>9584</v>
       </c>
       <c r="Z24" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>IV</v>
+      </c>
+      <c r="AA24" s="168">
+        <v>45.49</v>
       </c>
       <c r="AB24" s="114">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="AC24" s="125">
-        <v>116.56</v>
+        <v>133.38</v>
       </c>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
-      <c r="AF24" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF24" s="172">
+        <v>1.27</v>
+      </c>
+      <c r="AG24" s="174">
+        <v>43.9</v>
+      </c>
+      <c r="AH24" s="174">
+        <v>54.82</v>
       </c>
       <c r="AI24" s="126">
         <v>0</v>
       </c>
       <c r="AJ24" s="126">
         <v>0</v>
       </c>
       <c r="AK24" s="126">
         <v>0</v>
       </c>
       <c r="AL24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="AM24" s="75"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="113" t="s">
         <v>136</v>
       </c>
       <c r="AP24" s="127">
-        <v>694.3</v>
+        <v>762</v>
       </c>
       <c r="AQ24" s="128">
-        <v>25.04</v>
+        <v>43.79</v>
       </c>
       <c r="AR24" s="129">
-        <v>1000.9</v>
+        <v>1056.0999999999999</v>
       </c>
       <c r="AS24" s="129">
-        <v>608.9</v>
+        <v>624.6</v>
       </c>
       <c r="AT24" s="129">
-        <v>392</v>
+        <v>431.5</v>
       </c>
       <c r="AU24" s="130">
-        <v>216.9</v>
+        <v>193.1</v>
       </c>
       <c r="AV24" s="77"/>
       <c r="AW24" s="78"/>
       <c r="AX24" s="133">
-        <v>107.91</v>
+        <v>110.19</v>
       </c>
       <c r="AY24" s="128">
-        <v>-3.21</v>
+        <v>-2</v>
       </c>
       <c r="AZ24" s="131">
-        <v>110.33</v>
+        <v>110.24</v>
       </c>
       <c r="BA24" s="132">
-        <v>1.47</v>
+        <v>1.3</v>
       </c>
       <c r="BB24" s="128">
-        <v>-6.24</v>
+        <v>-3.98</v>
       </c>
       <c r="BC24" s="128">
-        <v>-3.94</v>
+        <v>-0.12</v>
       </c>
       <c r="BD24" s="122" t="s">
         <v>149</v>
       </c>
       <c r="BE24" s="75"/>
       <c r="BF24" s="50"/>
       <c r="BG24" s="74"/>
       <c r="BH24" s="74"/>
       <c r="BI24" s="74"/>
       <c r="BJ24" s="74"/>
     </row>
     <row r="25" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B25" s="113" t="s">
+      <c r="B25" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="C25" s="114">
-[...16 lines deleted...]
-      </c>
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="114"/>
+      <c r="F25" s="115"/>
+      <c r="G25" s="116"/>
+      <c r="H25" s="117"/>
       <c r="I25" s="73"/>
       <c r="J25" s="52"/>
-      <c r="K25" s="118">
-[...18 lines deleted...]
-        <v>150</v>
+      <c r="K25" s="118"/>
+      <c r="L25" s="119"/>
+      <c r="M25" s="120"/>
+      <c r="N25" s="119"/>
+      <c r="O25" s="119"/>
+      <c r="P25" s="121"/>
+      <c r="Q25" s="159">
+        <v>2026</v>
       </c>
       <c r="R25" s="74"/>
-      <c r="T25" s="113" t="s">
+      <c r="T25" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="U25" s="123" t="str">
+      <c r="U25" s="162" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V25" s="163">
-[...2 lines deleted...]
-      <c r="W25" s="124">
+      <c r="V25" s="123" t="str">
+        <f t="shared" ref="V25" si="4">IF(TRIM(U25)="3月","I",IF(TRIM(U25)="6月","Ⅱ",IF(TRIM(U25)="9月","Ⅲ",IF(TRIM(U25)="12月","IV",""))))</f>
+        <v/>
+      </c>
+      <c r="W25" s="165" t="str">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="X25" s="123" t="str">
+        <v/>
+      </c>
+      <c r="X25" s="162" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y25" s="143">
-[...2 lines deleted...]
-      <c r="Z25" s="123" t="str">
+      <c r="Y25" s="143"/>
+      <c r="Z25" s="162" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA25" s="144">
-[...7 lines deleted...]
-      </c>
+      <c r="AA25" s="144"/>
+      <c r="AB25" s="114"/>
+      <c r="AC25" s="125"/>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
-      <c r="AF25" s="145">
-[...18 lines deleted...]
-        <v>150</v>
+      <c r="AF25" s="145"/>
+      <c r="AG25" s="126"/>
+      <c r="AH25" s="126"/>
+      <c r="AI25" s="126"/>
+      <c r="AJ25" s="126"/>
+      <c r="AK25" s="126"/>
+      <c r="AL25" s="159">
+        <v>2026</v>
       </c>
       <c r="AM25" s="75"/>
       <c r="AN25" s="76"/>
-      <c r="AO25" s="113" t="s">
+      <c r="AO25" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="AP25" s="127">
-[...16 lines deleted...]
-      </c>
+      <c r="AP25" s="127"/>
+      <c r="AQ25" s="128"/>
+      <c r="AR25" s="129"/>
+      <c r="AS25" s="129"/>
+      <c r="AT25" s="129"/>
+      <c r="AU25" s="130"/>
       <c r="AV25" s="77"/>
       <c r="AW25" s="78"/>
-      <c r="AX25" s="133">
-[...18 lines deleted...]
-        <v>150</v>
+      <c r="AX25" s="133"/>
+      <c r="AY25" s="128"/>
+      <c r="AZ25" s="131"/>
+      <c r="BA25" s="132"/>
+      <c r="BB25" s="128"/>
+      <c r="BC25" s="128"/>
+      <c r="BD25" s="159">
+        <v>2026</v>
       </c>
       <c r="BE25" s="75"/>
       <c r="BF25" s="50"/>
       <c r="BG25" s="74"/>
       <c r="BH25" s="74"/>
       <c r="BI25" s="74"/>
       <c r="BJ25" s="74"/>
     </row>
     <row r="26" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="C26" s="114">
-        <v>5.09</v>
+        <v>6.23</v>
       </c>
       <c r="D26" s="114">
-        <v>5.16</v>
+        <v>5.31</v>
       </c>
       <c r="E26" s="114">
-        <v>4314.12</v>
+        <v>4864.3500000000004</v>
       </c>
       <c r="F26" s="115">
-        <v>4303.72</v>
+        <v>5150.66</v>
       </c>
       <c r="G26" s="116">
-        <v>31.437999999999999</v>
+        <v>31.468</v>
       </c>
       <c r="H26" s="117">
-        <v>6025.53</v>
+        <v>6044.57</v>
       </c>
       <c r="I26" s="73"/>
       <c r="J26" s="52"/>
       <c r="K26" s="118">
-        <v>0.81100000000000005</v>
+        <v>0.81499999999999995</v>
       </c>
       <c r="L26" s="119">
-        <v>1.51</v>
+        <v>1.54</v>
       </c>
       <c r="M26" s="120">
         <v>2</v>
       </c>
       <c r="N26" s="119">
-        <v>1.34</v>
+        <v>1.41</v>
       </c>
       <c r="O26" s="119">
-        <v>28963.599999999999</v>
+        <v>32063.75</v>
       </c>
       <c r="P26" s="157">
-        <v>106492</v>
+        <v>166354</v>
       </c>
       <c r="Q26" s="122" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="R26" s="74"/>
       <c r="T26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="U26" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>IV</v>
+        <v/>
       </c>
       <c r="V26" s="163">
-        <v>12.95</v>
+        <v>15.43</v>
       </c>
       <c r="W26" s="124">
         <f t="shared" si="1"/>
-        <v>12.95</v>
+        <v>0</v>
       </c>
       <c r="X26" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>IV</v>
-[...2 lines deleted...]
-        <v>9584</v>
+        <v/>
+      </c>
+      <c r="Y26" s="143">
+        <v>0</v>
       </c>
       <c r="Z26" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>IV</v>
-[...2 lines deleted...]
-        <v>45.49</v>
+        <v/>
+      </c>
+      <c r="AA26" s="144">
+        <v>0</v>
       </c>
       <c r="AB26" s="114">
-        <v>3.3</v>
+        <v>3.29</v>
       </c>
       <c r="AC26" s="125">
-        <v>133.38</v>
+        <v>123.9</v>
       </c>
       <c r="AD26" s="75"/>
       <c r="AE26" s="75"/>
-      <c r="AF26" s="172">
-[...6 lines deleted...]
-        <v>54.82</v>
+      <c r="AF26" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="126">
+        <v>0</v>
       </c>
       <c r="AI26" s="126">
         <v>0</v>
       </c>
       <c r="AJ26" s="126">
         <v>0</v>
       </c>
       <c r="AK26" s="126">
         <v>0</v>
       </c>
       <c r="AL26" s="122" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="AM26" s="75"/>
       <c r="AN26" s="76"/>
       <c r="AO26" s="113" t="s">
         <v>138</v>
       </c>
       <c r="AP26" s="127">
-        <v>762</v>
+        <v>769.1</v>
       </c>
       <c r="AQ26" s="128">
-        <v>43.79</v>
+        <v>60.11</v>
       </c>
       <c r="AR26" s="129">
-        <v>1054.9000000000001</v>
+        <v>1126</v>
       </c>
       <c r="AS26" s="129">
-        <v>624.70000000000005</v>
+        <v>657.6</v>
       </c>
       <c r="AT26" s="129">
-        <v>430.3</v>
+        <v>468.4</v>
       </c>
       <c r="AU26" s="130">
-        <v>194.4</v>
+        <v>189.2</v>
       </c>
       <c r="AV26" s="77"/>
       <c r="AW26" s="78"/>
       <c r="AX26" s="133">
-        <v>110.19</v>
+        <v>111.37</v>
       </c>
       <c r="AY26" s="128">
-        <v>-2</v>
+        <v>-1.45</v>
       </c>
       <c r="AZ26" s="131">
-        <v>110.24</v>
+        <v>110.22</v>
       </c>
       <c r="BA26" s="132">
-        <v>1.3</v>
+        <v>0.71</v>
       </c>
       <c r="BB26" s="128">
-        <v>-3.98</v>
+        <v>-3.06</v>
       </c>
       <c r="BC26" s="128">
-        <v>-0.12</v>
+        <v>1.84</v>
       </c>
       <c r="BD26" s="122" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="BE26" s="75"/>
       <c r="BF26" s="50"/>
       <c r="BG26" s="74"/>
       <c r="BH26" s="74"/>
       <c r="BI26" s="74"/>
       <c r="BJ26" s="74"/>
     </row>
     <row r="27" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
-      <c r="B27" s="148" t="s">
+      <c r="B27" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="C27" s="114"/>
-[...4 lines deleted...]
-      <c r="H27" s="117"/>
+      <c r="C27" s="114">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D27" s="114">
+        <v>5.81</v>
+      </c>
+      <c r="E27" s="114">
+        <v>5186.8599999999997</v>
+      </c>
+      <c r="F27" s="115">
+        <v>5160.55</v>
+      </c>
+      <c r="G27" s="116">
+        <v>31.251000000000001</v>
+      </c>
+      <c r="H27" s="117">
+        <v>6054.87</v>
+      </c>
       <c r="I27" s="73"/>
       <c r="J27" s="52"/>
-      <c r="K27" s="118"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="K27" s="118">
+        <v>0.81899999999999995</v>
+      </c>
+      <c r="L27" s="119">
+        <v>1.58</v>
+      </c>
+      <c r="M27" s="120">
+        <v>2</v>
+      </c>
+      <c r="N27" s="119">
+        <v>1.42</v>
+      </c>
+      <c r="O27" s="119">
+        <v>35414.49</v>
+      </c>
+      <c r="P27" s="157">
+        <v>97851</v>
+      </c>
+      <c r="Q27" s="122" t="s">
+        <v>151</v>
       </c>
       <c r="R27" s="74"/>
-      <c r="T27" s="148" t="s">
+      <c r="T27" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="U27" s="162" t="str">
+      <c r="U27" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="V27" s="123" t="str">
-[...3 lines deleted...]
-      <c r="W27" s="165" t="str">
+      <c r="V27" s="163">
+        <v>15.43</v>
+      </c>
+      <c r="W27" s="124">
         <f t="shared" si="1"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="X27" s="162" t="str">
+        <v>0</v>
+      </c>
+      <c r="X27" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="Y27" s="143"/>
-      <c r="Z27" s="162" t="str">
+      <c r="Y27" s="143">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="AA27" s="144"/>
-[...1 lines deleted...]
-      <c r="AC27" s="125"/>
+      <c r="AA27" s="144">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="114">
+        <v>3.32</v>
+      </c>
+      <c r="AC27" s="125">
+        <v>108.35</v>
+      </c>
       <c r="AD27" s="75"/>
       <c r="AE27" s="75"/>
-      <c r="AF27" s="145"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AF27" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="126">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="122" t="s">
+        <v>151</v>
       </c>
       <c r="AM27" s="75"/>
       <c r="AN27" s="76"/>
-      <c r="AO27" s="148" t="s">
+      <c r="AO27" s="113" t="s">
         <v>139</v>
       </c>
-      <c r="AP27" s="127"/>
-[...4 lines deleted...]
-      <c r="AU27" s="130"/>
+      <c r="AP27" s="127">
+        <v>638.79999999999995</v>
+      </c>
+      <c r="AQ27" s="128">
+        <v>23.77</v>
+      </c>
+      <c r="AR27" s="129">
+        <v>868.2</v>
+      </c>
+      <c r="AS27" s="129">
+        <v>497.9</v>
+      </c>
+      <c r="AT27" s="129">
+        <v>370.3</v>
+      </c>
+      <c r="AU27" s="130">
+        <v>127.6</v>
+      </c>
       <c r="AV27" s="77"/>
       <c r="AW27" s="78"/>
-      <c r="AX27" s="133"/>
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="AX27" s="133">
+        <v>112.65</v>
+      </c>
+      <c r="AY27" s="128">
+        <v>-0.52</v>
+      </c>
+      <c r="AZ27" s="131">
+        <v>110.91</v>
+      </c>
+      <c r="BA27" s="132">
+        <v>1.75</v>
+      </c>
+      <c r="BB27" s="128">
+        <v>-0.24</v>
+      </c>
+      <c r="BC27" s="128">
+        <v>4.67</v>
+      </c>
+      <c r="BD27" s="122" t="s">
+        <v>151</v>
       </c>
       <c r="BE27" s="75"/>
       <c r="BF27" s="50"/>
       <c r="BG27" s="74"/>
       <c r="BH27" s="74"/>
       <c r="BI27" s="74"/>
       <c r="BJ27" s="74"/>
     </row>
     <row r="28" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="114">
-        <v>6.23</v>
+        <v>7.38</v>
       </c>
       <c r="D28" s="114">
-        <v>5.31</v>
+        <v>5.66</v>
       </c>
       <c r="E28" s="114">
-        <v>4864.3500000000004</v>
+        <v>4669.5600000000004</v>
       </c>
       <c r="F28" s="115">
-        <v>5150.66</v>
+        <v>4535.22</v>
       </c>
       <c r="G28" s="116">
-        <v>31.468</v>
+        <v>31.98</v>
       </c>
       <c r="H28" s="117">
-        <v>6044.57</v>
+        <v>5968.86</v>
       </c>
       <c r="I28" s="73"/>
       <c r="J28" s="52"/>
       <c r="K28" s="118">
-        <v>0.81499999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L28" s="119">
-        <v>1.54</v>
+        <v>1.61</v>
       </c>
       <c r="M28" s="120">
         <v>2</v>
       </c>
       <c r="N28" s="119">
-        <v>1.41</v>
+        <v>1.51</v>
       </c>
       <c r="O28" s="119">
-        <v>32063.75</v>
+        <v>31722.99</v>
       </c>
       <c r="P28" s="157">
-        <v>166354</v>
+        <v>179666</v>
       </c>
       <c r="Q28" s="122" t="s">
         <v>152</v>
       </c>
       <c r="R28" s="74"/>
       <c r="T28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="U28" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>I</v>
       </c>
       <c r="V28" s="163">
         <v>15.43</v>
       </c>
       <c r="W28" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="X28" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="Y28" s="166">
+        <v>9091</v>
       </c>
       <c r="Z28" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>I</v>
+      </c>
+      <c r="AA28" s="168">
+        <v>45.26</v>
       </c>
       <c r="AB28" s="114">
-        <v>3.29</v>
+        <v>3.34</v>
       </c>
       <c r="AC28" s="125">
-        <v>123.9</v>
+        <v>134.18</v>
       </c>
       <c r="AD28" s="75"/>
       <c r="AE28" s="75"/>
-      <c r="AF28" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF28" s="172">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AG28" s="174">
+        <v>43.69</v>
+      </c>
+      <c r="AH28" s="174">
+        <v>55.22</v>
       </c>
       <c r="AI28" s="126">
         <v>0</v>
       </c>
       <c r="AJ28" s="126">
         <v>0</v>
       </c>
       <c r="AK28" s="126">
         <v>0</v>
       </c>
       <c r="AL28" s="122" t="s">
         <v>152</v>
       </c>
       <c r="AM28" s="75"/>
       <c r="AN28" s="76"/>
       <c r="AO28" s="113" t="s">
         <v>140</v>
       </c>
       <c r="AP28" s="127">
-        <v>769.1</v>
+        <v>911.2</v>
       </c>
       <c r="AQ28" s="128">
-        <v>60.11</v>
+        <v>65.91</v>
       </c>
       <c r="AR28" s="129">
-        <v>1126</v>
+        <v>1390.9</v>
       </c>
       <c r="AS28" s="129">
-        <v>657.6</v>
+        <v>801.8</v>
       </c>
       <c r="AT28" s="129">
-        <v>468.4</v>
+        <v>589.1</v>
       </c>
       <c r="AU28" s="130">
-        <v>189.2</v>
+        <v>212.7</v>
       </c>
       <c r="AV28" s="77"/>
       <c r="AW28" s="78"/>
       <c r="AX28" s="133">
-        <v>111.37</v>
+        <v>117.8</v>
       </c>
       <c r="AY28" s="128">
-        <v>-1.45</v>
+        <v>3.56</v>
       </c>
       <c r="AZ28" s="131">
-        <v>110.22</v>
+        <v>110.36</v>
       </c>
       <c r="BA28" s="132">
-        <v>0.71</v>
+        <v>1.2</v>
       </c>
       <c r="BB28" s="128">
-        <v>-3.06</v>
+        <v>6.22</v>
       </c>
       <c r="BC28" s="128">
-        <v>1.84</v>
+        <v>10.44</v>
       </c>
       <c r="BD28" s="122" t="s">
         <v>152</v>
       </c>
       <c r="BE28" s="75"/>
       <c r="BF28" s="50"/>
       <c r="BG28" s="74"/>
       <c r="BH28" s="74"/>
       <c r="BI28" s="74"/>
       <c r="BJ28" s="74"/>
     </row>
     <row r="29" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="114">
-        <v>8.3000000000000007</v>
+        <v>9.4499999999999993</v>
       </c>
       <c r="D29" s="114">
-        <v>5.81</v>
+        <v>7.41</v>
       </c>
       <c r="E29" s="114">
-        <v>5186.8599999999997</v>
+        <v>4621.59</v>
       </c>
       <c r="F29" s="115">
-        <v>5160.55</v>
+        <v>4571.97</v>
       </c>
       <c r="G29" s="116">
-        <v>31.251000000000001</v>
+        <v>31.648</v>
       </c>
       <c r="H29" s="117">
-        <v>6054.87</v>
+        <v>6024.88</v>
       </c>
       <c r="I29" s="73"/>
       <c r="J29" s="52"/>
       <c r="K29" s="118">
-        <v>0.81899999999999995</v>
+        <v>0.82299999999999995</v>
       </c>
       <c r="L29" s="119">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="M29" s="120">
         <v>2</v>
       </c>
       <c r="N29" s="119">
-        <v>1.42</v>
+        <v>1.5</v>
       </c>
       <c r="O29" s="119">
-        <v>35414.49</v>
+        <v>38926.629999999997</v>
       </c>
       <c r="P29" s="157">
-        <v>97851</v>
+        <v>191393</v>
       </c>
       <c r="Q29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="R29" s="74"/>
       <c r="T29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="U29" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V29" s="163">
-        <v>15.43</v>
+        <v>12.93</v>
       </c>
       <c r="W29" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X29" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y29" s="143">
         <v>0</v>
       </c>
       <c r="Z29" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA29" s="144">
         <v>0</v>
       </c>
       <c r="AB29" s="114">
-        <v>3.32</v>
+        <v>3.3</v>
       </c>
       <c r="AC29" s="125">
-        <v>108.35</v>
+        <v>126.49</v>
       </c>
       <c r="AD29" s="75"/>
       <c r="AE29" s="75"/>
       <c r="AF29" s="145">
         <v>0</v>
       </c>
       <c r="AG29" s="126">
         <v>0</v>
       </c>
       <c r="AH29" s="126">
         <v>0</v>
       </c>
       <c r="AI29" s="126">
         <v>0</v>
       </c>
       <c r="AJ29" s="126">
         <v>0</v>
       </c>
       <c r="AK29" s="126">
         <v>0</v>
       </c>
       <c r="AL29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="AM29" s="75"/>
       <c r="AN29" s="76"/>
       <c r="AO29" s="113" t="s">
         <v>141</v>
       </c>
       <c r="AP29" s="127">
-        <v>638.79999999999995</v>
+        <v>874.5</v>
       </c>
       <c r="AQ29" s="128">
-        <v>23.77</v>
+        <v>48.07</v>
       </c>
       <c r="AR29" s="129">
-        <v>868.2</v>
+        <v>1208.8</v>
       </c>
       <c r="AS29" s="129">
-        <v>497.9</v>
+        <v>676.2</v>
       </c>
       <c r="AT29" s="129">
-        <v>370.3</v>
+        <v>532.6</v>
       </c>
       <c r="AU29" s="130">
-        <v>127.6</v>
+        <v>143.5</v>
       </c>
       <c r="AV29" s="77"/>
       <c r="AW29" s="78"/>
       <c r="AX29" s="133">
-        <v>112.65</v>
+        <v>121.7</v>
       </c>
       <c r="AY29" s="128">
-        <v>-0.52</v>
+        <v>8.44</v>
       </c>
       <c r="AZ29" s="131">
-        <v>110.91</v>
+        <v>111.21</v>
       </c>
       <c r="BA29" s="132">
-        <v>1.75</v>
+        <v>1.72</v>
       </c>
       <c r="BB29" s="128">
-        <v>-0.24</v>
+        <v>11</v>
       </c>
       <c r="BC29" s="128">
-        <v>4.67</v>
+        <v>15.28</v>
       </c>
       <c r="BD29" s="122" t="s">
         <v>153</v>
       </c>
       <c r="BE29" s="75"/>
       <c r="BF29" s="50"/>
       <c r="BG29" s="74"/>
       <c r="BH29" s="74"/>
       <c r="BI29" s="74"/>
       <c r="BJ29" s="74"/>
     </row>
     <row r="30" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="114">
-        <v>7.38</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="D30" s="114">
-        <v>5.66</v>
+        <v>8.36</v>
       </c>
       <c r="E30" s="114">
-        <v>4669.5600000000004</v>
+        <v>4535.82</v>
       </c>
       <c r="F30" s="115">
-        <v>4535.22</v>
+        <v>4487.54</v>
       </c>
       <c r="G30" s="116">
-        <v>31.98</v>
+        <v>31.384</v>
       </c>
       <c r="H30" s="117">
-        <v>5968.86</v>
+        <v>6050.74</v>
       </c>
       <c r="I30" s="73"/>
       <c r="J30" s="52"/>
       <c r="K30" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82499999999999996</v>
       </c>
       <c r="L30" s="119">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="M30" s="120">
         <v>2</v>
       </c>
       <c r="N30" s="119">
-        <v>1.51</v>
+        <v>1.58</v>
       </c>
       <c r="O30" s="119">
-        <v>31722.99</v>
+        <v>44732.94</v>
       </c>
       <c r="P30" s="157">
-        <v>179666</v>
+        <v>263352</v>
       </c>
       <c r="Q30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="R30" s="74"/>
       <c r="T30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="U30" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>I</v>
+        <v/>
       </c>
       <c r="V30" s="163">
-        <v>15.43</v>
+        <v>12.93</v>
       </c>
       <c r="W30" s="124">
         <f t="shared" si="1"/>
-        <v>15.43</v>
+        <v>0</v>
       </c>
       <c r="X30" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>9091</v>
+        <v/>
+      </c>
+      <c r="Y30" s="143">
+        <v>0</v>
       </c>
       <c r="Z30" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>I</v>
-[...2 lines deleted...]
-        <v>45.26</v>
+        <v/>
+      </c>
+      <c r="AA30" s="144">
+        <v>0</v>
       </c>
       <c r="AB30" s="114">
-        <v>3.34</v>
+        <v>3.27</v>
       </c>
       <c r="AC30" s="125">
-        <v>134.18</v>
+        <v>136.74</v>
       </c>
       <c r="AD30" s="75"/>
       <c r="AE30" s="75"/>
-      <c r="AF30" s="172">
-[...6 lines deleted...]
-        <v>55.22</v>
+      <c r="AF30" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="126">
+        <v>0</v>
       </c>
       <c r="AI30" s="126">
         <v>0</v>
       </c>
       <c r="AJ30" s="126">
         <v>0</v>
       </c>
       <c r="AK30" s="126">
         <v>0</v>
       </c>
       <c r="AL30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="AM30" s="75"/>
       <c r="AN30" s="76"/>
       <c r="AO30" s="113" t="s">
         <v>142</v>
       </c>
       <c r="AP30" s="127">
-        <v>911.2</v>
+        <v>894.8</v>
       </c>
       <c r="AQ30" s="128">
-        <v>65.91</v>
+        <v>47.21</v>
       </c>
       <c r="AR30" s="129">
-        <v>1390.9</v>
+        <v>1390.2</v>
       </c>
       <c r="AS30" s="129">
-        <v>801.8</v>
+        <v>784.8</v>
       </c>
       <c r="AT30" s="129">
-        <v>589.1</v>
+        <v>605.4</v>
       </c>
       <c r="AU30" s="130">
-        <v>212.7</v>
+        <v>179.4</v>
       </c>
       <c r="AV30" s="77"/>
       <c r="AW30" s="78"/>
       <c r="AX30" s="133">
-        <v>117.8</v>
+        <v>122.52</v>
       </c>
       <c r="AY30" s="128">
-        <v>3.56</v>
+        <v>14.54</v>
       </c>
       <c r="AZ30" s="131">
-        <v>110.36</v>
+        <v>111.42</v>
       </c>
       <c r="BA30" s="132">
-        <v>1.2</v>
+        <v>2.19</v>
       </c>
       <c r="BB30" s="128">
-        <v>6.22</v>
+        <v>23.31</v>
       </c>
       <c r="BC30" s="128">
-        <v>10.44</v>
+        <v>25.38</v>
       </c>
       <c r="BD30" s="122" t="s">
         <v>154</v>
       </c>
       <c r="BE30" s="75"/>
       <c r="BF30" s="50"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
     </row>
     <row r="31" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="C31" s="114">
-        <v>9.4499999999999993</v>
+        <v>8.14</v>
       </c>
       <c r="D31" s="114">
-        <v>7.41</v>
+        <v>8.0399999999999991</v>
       </c>
       <c r="E31" s="114">
-        <v>4621.59</v>
+        <v>4007.23</v>
       </c>
       <c r="F31" s="115">
-        <v>4571.97</v>
+        <v>4010.44</v>
       </c>
       <c r="G31" s="116">
-        <v>31.648</v>
+        <v>31.837</v>
       </c>
       <c r="H31" s="117">
-        <v>6024.88</v>
+        <v>5971.52</v>
       </c>
       <c r="I31" s="73"/>
       <c r="J31" s="52"/>
       <c r="K31" s="118">
         <v>0.82299999999999995</v>
       </c>
       <c r="L31" s="119">
-        <v>1.62</v>
+        <v>1.84</v>
       </c>
       <c r="M31" s="120">
         <v>2</v>
       </c>
       <c r="N31" s="119">
-        <v>1.5</v>
+        <v>1.77</v>
       </c>
       <c r="O31" s="119">
-        <v>38926.629999999997</v>
+        <v>46125.91</v>
       </c>
       <c r="P31" s="157">
-        <v>191393</v>
+        <v>290613</v>
       </c>
       <c r="Q31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="R31" s="74"/>
       <c r="T31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="U31" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅱ</v>
       </c>
       <c r="V31" s="163">
         <v>12.93</v>
       </c>
       <c r="W31" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="X31" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="Y31" s="166">
+        <v>9876</v>
       </c>
       <c r="Z31" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅱ</v>
+      </c>
+      <c r="AA31" s="168">
+        <v>51.16</v>
       </c>
       <c r="AB31" s="114">
-        <v>3.3</v>
+        <v>3.34</v>
       </c>
       <c r="AC31" s="125">
-        <v>126.49</v>
+        <v>139</v>
       </c>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
-      <c r="AF31" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF31" s="172">
+        <v>1.28</v>
+      </c>
+      <c r="AG31" s="174">
+        <v>46.39</v>
+      </c>
+      <c r="AH31" s="174">
+        <v>52.34</v>
       </c>
       <c r="AI31" s="126">
         <v>0</v>
       </c>
       <c r="AJ31" s="126">
         <v>0</v>
       </c>
       <c r="AK31" s="126">
         <v>0</v>
       </c>
       <c r="AL31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="AM31" s="75"/>
       <c r="AN31" s="76"/>
       <c r="AO31" s="113" t="s">
         <v>143</v>
       </c>
       <c r="AP31" s="127">
-        <v>874.5</v>
+        <v>952.6</v>
       </c>
       <c r="AQ31" s="128">
-        <v>48.07</v>
+        <v>59.43</v>
       </c>
       <c r="AR31" s="129">
-        <v>1208.8</v>
+        <v>1374.3</v>
       </c>
       <c r="AS31" s="129">
-        <v>676.2</v>
+        <v>748.1</v>
       </c>
       <c r="AT31" s="129">
-        <v>532.6</v>
+        <v>626.20000000000005</v>
       </c>
       <c r="AU31" s="130">
-        <v>143.5</v>
+        <v>122</v>
       </c>
       <c r="AV31" s="77"/>
       <c r="AW31" s="78"/>
       <c r="AX31" s="133">
-        <v>121.7</v>
+        <v>122.36</v>
       </c>
       <c r="AY31" s="128">
-        <v>8.44</v>
+        <v>15.44</v>
       </c>
       <c r="AZ31" s="131">
-        <v>111.21</v>
+        <v>111.96</v>
       </c>
       <c r="BA31" s="132">
-        <v>1.72</v>
+        <v>2.56</v>
       </c>
       <c r="BB31" s="128">
-        <v>11</v>
+        <v>23.93</v>
       </c>
       <c r="BC31" s="128">
-        <v>15.28</v>
+        <v>27.52</v>
       </c>
       <c r="BD31" s="122" t="s">
         <v>155</v>
       </c>
       <c r="BE31" s="75"/>
       <c r="BF31" s="50"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
     </row>
     <row r="32" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="114">
-        <v>9.7100000000000009</v>
+        <v>6.11</v>
       </c>
       <c r="D32" s="114">
-        <v>8.36</v>
+        <v>6.58</v>
       </c>
       <c r="E32" s="114">
-        <v>4535.82</v>
+        <v>4040.94</v>
       </c>
       <c r="F32" s="115">
-        <v>4487.54</v>
+        <v>4061.81</v>
       </c>
       <c r="G32" s="116">
-        <v>31.384</v>
+        <v>32.292000000000002</v>
       </c>
       <c r="H32" s="117">
-        <v>6050.74</v>
+        <v>5942.71</v>
       </c>
       <c r="I32" s="73"/>
       <c r="J32" s="52"/>
       <c r="K32" s="118">
-        <v>0.82499999999999996</v>
+        <v>0.82399999999999995</v>
       </c>
       <c r="L32" s="119">
-        <v>1.63</v>
+        <v>1.75</v>
       </c>
       <c r="M32" s="120">
         <v>2</v>
       </c>
       <c r="N32" s="119">
-        <v>1.58</v>
+        <v>1.9</v>
       </c>
       <c r="O32" s="119">
-        <v>44732.94</v>
+        <v>43119.75</v>
       </c>
       <c r="P32" s="157">
-        <v>263352</v>
+        <v>229224</v>
       </c>
       <c r="Q32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="R32" s="74"/>
       <c r="T32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="U32" s="123" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V32" s="163">
-        <v>12.93</v>
+        <v>11.42</v>
       </c>
       <c r="W32" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X32" s="123" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y32" s="143">
         <v>0</v>
       </c>
       <c r="Z32" s="123" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AA32" s="144">
         <v>0</v>
       </c>
       <c r="AB32" s="114">
-        <v>3.27</v>
+        <v>3.39</v>
       </c>
       <c r="AC32" s="125">
-        <v>136.74</v>
+        <v>143.32</v>
       </c>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
       <c r="AF32" s="145">
         <v>0</v>
       </c>
       <c r="AG32" s="126">
         <v>0</v>
       </c>
       <c r="AH32" s="126">
         <v>0</v>
       </c>
       <c r="AI32" s="126">
         <v>0</v>
       </c>
       <c r="AJ32" s="126">
         <v>0</v>
       </c>
       <c r="AK32" s="126">
         <v>0</v>
       </c>
       <c r="AL32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="AM32" s="75"/>
       <c r="AN32" s="76"/>
       <c r="AO32" s="113" t="s">
         <v>144</v>
       </c>
       <c r="AP32" s="127">
-        <v>894.8</v>
+        <v>979.4</v>
       </c>
       <c r="AQ32" s="128">
-        <v>47.21</v>
+        <v>61.85</v>
       </c>
       <c r="AR32" s="129">
-        <v>1390.2</v>
+        <v>1334</v>
       </c>
       <c r="AS32" s="129">
-        <v>784.8</v>
+        <v>752.9</v>
       </c>
       <c r="AT32" s="129">
-        <v>605.4</v>
+        <v>581</v>
       </c>
       <c r="AU32" s="130">
-        <v>179.4</v>
+        <v>171.9</v>
       </c>
       <c r="AV32" s="77"/>
       <c r="AW32" s="78"/>
       <c r="AX32" s="133">
-        <v>122.53</v>
+        <v>124.11</v>
       </c>
       <c r="AY32" s="128">
-        <v>14.55</v>
+        <v>17.82</v>
       </c>
       <c r="AZ32" s="131">
-        <v>111.42</v>
+        <v>112.33</v>
       </c>
       <c r="BA32" s="132">
-        <v>2.19</v>
+        <v>2.52</v>
       </c>
       <c r="BB32" s="128">
-        <v>23.81</v>
+        <v>28.15</v>
       </c>
       <c r="BC32" s="128">
-        <v>25.39</v>
+        <v>33.630000000000003</v>
       </c>
       <c r="BD32" s="122" t="s">
         <v>156</v>
       </c>
       <c r="BE32" s="75"/>
       <c r="BF32" s="50"/>
       <c r="BG32" s="74"/>
       <c r="BH32" s="74"/>
       <c r="BI32" s="74"/>
       <c r="BJ32" s="74"/>
     </row>
     <row r="33" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1">
       <c r="B33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="114">
-        <v>8.16</v>
+        <v>7.18</v>
       </c>
       <c r="D33" s="114">
-        <v>8.0500000000000007</v>
+        <v>6.92</v>
       </c>
       <c r="E33" s="114">
-        <v>4007.23</v>
+        <v>4448.29</v>
       </c>
       <c r="F33" s="115">
-        <v>4010.44</v>
+        <v>4428.93</v>
       </c>
       <c r="G33" s="116">
-        <v>31.837</v>
+        <v>31.666</v>
       </c>
       <c r="H33" s="117">
-        <v>5971.52</v>
+        <v>6019.04</v>
       </c>
       <c r="I33" s="73"/>
       <c r="J33" s="52"/>
       <c r="K33" s="118">
-        <v>0.82299999999999995</v>
+        <v>0.82199999999999995</v>
       </c>
       <c r="L33" s="119">
-        <v>1.84</v>
+        <v>1.78</v>
       </c>
       <c r="M33" s="120">
         <v>2</v>
       </c>
       <c r="N33" s="119">
-        <v>1.77</v>
+        <v>1.96</v>
       </c>
       <c r="O33" s="119">
-        <v>46125.91</v>
+        <v>46128.47</v>
       </c>
       <c r="P33" s="157">
-        <v>290613</v>
+        <v>199044</v>
       </c>
       <c r="Q33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="R33" s="74"/>
       <c r="T33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="U33" s="123" t="str">
         <f t="shared" si="0"/>
-        <v>Ⅱ</v>
+        <v/>
       </c>
       <c r="V33" s="163">
-        <v>12.93</v>
+        <v>11.42</v>
       </c>
       <c r="W33" s="124">
         <f t="shared" si="1"/>
-        <v>12.93</v>
+        <v>0</v>
       </c>
       <c r="X33" s="123" t="str">
         <f t="shared" si="2"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>9876</v>
+        <v/>
+      </c>
+      <c r="Y33" s="143">
+        <v>0</v>
       </c>
       <c r="Z33" s="123" t="str">
         <f t="shared" si="3"/>
-        <v>Ⅱ</v>
-[...2 lines deleted...]
-        <v>51.16</v>
+        <v/>
+      </c>
+      <c r="AA33" s="144">
+        <v>0</v>
       </c>
       <c r="AB33" s="114">
-        <v>3.34</v>
+        <v>3.41</v>
       </c>
       <c r="AC33" s="125">
-        <v>139.44</v>
+        <v>145.97</v>
       </c>
       <c r="AD33" s="75"/>
       <c r="AE33" s="75"/>
-      <c r="AF33" s="172">
-[...6 lines deleted...]
-        <v>52.34</v>
+      <c r="AF33" s="145">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="126">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="126">
+        <v>0</v>
       </c>
       <c r="AI33" s="126">
         <v>0</v>
       </c>
       <c r="AJ33" s="126">
         <v>0</v>
       </c>
       <c r="AK33" s="126">
         <v>0</v>
       </c>
       <c r="AL33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="AM33" s="75"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="113" t="s">
         <v>145</v>
       </c>
       <c r="AP33" s="127">
-        <v>952.6</v>
+        <v>1029.5999999999999</v>
       </c>
       <c r="AQ33" s="128">
-        <v>59.43</v>
+        <v>71.349999999999994</v>
       </c>
       <c r="AR33" s="129">
-        <v>1374.6</v>
+        <v>1425</v>
       </c>
       <c r="AS33" s="129">
-        <v>748.3</v>
+        <v>824</v>
       </c>
       <c r="AT33" s="129">
-        <v>626.29999999999995</v>
+        <v>601</v>
       </c>
       <c r="AU33" s="130">
-        <v>122</v>
+        <v>223</v>
       </c>
       <c r="AV33" s="77"/>
       <c r="AW33" s="78"/>
       <c r="AX33" s="133">
-        <v>122.44</v>
+        <v>126.07</v>
       </c>
       <c r="AY33" s="128">
-        <v>15.52</v>
+        <v>17.39</v>
       </c>
       <c r="AZ33" s="131">
-        <v>112</v>
+        <v>112.33</v>
       </c>
       <c r="BA33" s="132">
-        <v>2.59</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="BB33" s="128">
-        <v>24.41</v>
+        <v>28.04</v>
       </c>
       <c r="BC33" s="128">
-        <v>27.59</v>
+        <v>31.65</v>
       </c>
       <c r="BD33" s="122" t="s">
         <v>157</v>
       </c>
       <c r="BE33" s="75"/>
       <c r="BF33" s="50"/>
       <c r="BG33" s="74"/>
       <c r="BH33" s="74"/>
       <c r="BI33" s="74"/>
       <c r="BJ33" s="74"/>
     </row>
     <row r="34" spans="2:62" s="72" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="B34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="D34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="E34" s="114">
-        <v>4040.94</v>
+        <v>4155.99</v>
       </c>
       <c r="F34" s="115">
-        <v>4061.81</v>
+        <v>4175.5200000000004</v>
       </c>
       <c r="G34" s="116">
-        <v>32.292000000000002</v>
+        <v>31.852</v>
       </c>
       <c r="H34" s="117">
-        <v>5942.71</v>
+        <v>6007.45</v>
       </c>
       <c r="I34" s="73"/>
       <c r="J34" s="52"/>
       <c r="K34" s="160" t="s">
         <v>158</v>
       </c>
       <c r="L34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="120">
         <v>2</v>
       </c>
       <c r="N34" s="161" t="s">
         <v>158</v>
       </c>
       <c r="O34" s="119">
-        <v>43119.75</v>
+        <v>47940.13</v>
       </c>
       <c r="P34" s="157">
-        <v>229224</v>
+        <v>176236</v>
       </c>
       <c r="Q34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="R34" s="74"/>
       <c r="T34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="U34" s="123" t="str">
         <f t="shared" si="0"/>
-        <v/>
+        <v>Ⅲ</v>
       </c>
       <c r="V34" s="163">
         <v>11.42</v>
       </c>
       <c r="W34" s="124">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="X34" s="123" t="str">
         <f t="shared" si="2"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="Y34" s="166">
+        <v>9880</v>
       </c>
       <c r="Z34" s="123" t="str">
         <f t="shared" si="3"/>
-        <v/>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>Ⅲ</v>
+      </c>
+      <c r="AA34" s="168">
+        <v>49.81</v>
       </c>
       <c r="AB34" s="153" t="s">
         <v>158</v>
       </c>
       <c r="AC34" s="171" t="s">
         <v>158</v>
       </c>
       <c r="AD34" s="75"/>
       <c r="AE34" s="75"/>
-      <c r="AF34" s="145">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="AF34" s="145" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG34" s="126" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH34" s="126" t="s">
+        <v>159</v>
       </c>
       <c r="AI34" s="126">
         <v>0</v>
       </c>
       <c r="AJ34" s="126">
         <v>0</v>
       </c>
       <c r="AK34" s="126">
         <v>0</v>
       </c>
       <c r="AL34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="AM34" s="75"/>
       <c r="AN34" s="76"/>
       <c r="AO34" s="113" t="s">
         <v>133</v>
       </c>
       <c r="AP34" s="181" t="s">
         <v>158</v>
       </c>
       <c r="AQ34" s="182" t="s">
         <v>158</v>
       </c>
       <c r="AR34" s="129">
-        <v>1334.2</v>
+        <v>1508.1</v>
       </c>
       <c r="AS34" s="129">
-        <v>753</v>
+        <v>872.2</v>
       </c>
       <c r="AT34" s="129">
-        <v>581.29999999999995</v>
+        <v>635.9</v>
       </c>
       <c r="AU34" s="130">
-        <v>171.7</v>
+        <v>236.3</v>
       </c>
       <c r="AV34" s="77"/>
       <c r="AW34" s="78"/>
       <c r="AX34" s="133">
-        <v>123.18</v>
+        <v>127.03</v>
       </c>
       <c r="AY34" s="128">
-        <v>16.940000000000001</v>
+        <v>18.12</v>
       </c>
       <c r="AZ34" s="131">
-        <v>112.35</v>
+        <v>112.82</v>
       </c>
       <c r="BA34" s="132">
-        <v>2.54</v>
+        <v>2.73</v>
       </c>
       <c r="BB34" s="128">
-        <v>28.19</v>
+        <v>29.59</v>
       </c>
       <c r="BC34" s="128">
-        <v>31.56</v>
+        <v>31.34</v>
       </c>
       <c r="BD34" s="122" t="s">
         <v>146</v>
       </c>
       <c r="BE34" s="75"/>
       <c r="BF34" s="50"/>
       <c r="BG34" s="74"/>
       <c r="BH34" s="74"/>
       <c r="BI34" s="74"/>
       <c r="BJ34" s="74"/>
     </row>
     <row r="35" spans="2:62" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="B35" s="268" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="268"/>
       <c r="D35" s="268"/>
       <c r="E35" s="268"/>
       <c r="F35" s="268"/>
       <c r="G35" s="268"/>
       <c r="H35" s="268"/>
       <c r="K35" s="269" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="269"/>