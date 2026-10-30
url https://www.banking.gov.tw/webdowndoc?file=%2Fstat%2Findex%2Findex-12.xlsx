--- v7 (2026-09-14)
+++ v8 (2026-10-30)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11508EXCEL_ODS\11508\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D846CAA8551E11EF0EA12CF3B80ACAD03" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="120" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'120'!$B$2:$L$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>單位：人</t>
   </si>
   <si>
     <t>十二、金融機構員工人數</t>
   </si>
   <si>