--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11501EXCEL_ODS\11501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D5F34AEBA8BE11EF0EA12CF05606F9B0C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="120" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'120'!$B$2:$L$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>單位：人</t>
   </si>
   <si>
     <t>十二、金融機構員工人數</t>
   </si>
   <si>