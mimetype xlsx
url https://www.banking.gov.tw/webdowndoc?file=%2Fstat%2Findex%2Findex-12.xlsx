--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11502EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D5F34AEBA8BE11EF0EA12CF05606F9B0C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="120" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'120'!$B$2:$L$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>單位：人</t>
   </si>
   <si>
     <t>十二、金融機構員工人數</t>
   </si>
   <si>