--- v5 (2026-06-15)
+++ v6 (2026-07-31)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11504EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D5F34AEBA8BE11EF0EA12CF05606F9B0C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="120" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'120'!$B$2:$L$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>單位：人</t>
   </si>
   <si>
     <t>十二、金融機構員工人數</t>
   </si>
   <si>