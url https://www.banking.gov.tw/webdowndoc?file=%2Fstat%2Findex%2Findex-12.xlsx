--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11505EXCEL_ODS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\11.（10日前）金融指標【上網】【給長官】\4.掛網指標\11506EXCEL_ODS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D5F34AEBA8BE11EF0EA12CF05606F9B0C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_D421930D846CAA8551E11EF0EA12CF3B80ACAD03" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="120" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'120'!$B$2:$L$42</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>單位：人</t>
   </si>
   <si>
     <t>十二、金融機構員工人數</t>
   </si>
   <si>
     <t>The Postal Savings System</t>
   </si>
   <si>
@@ -364,168 +364,168 @@
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
       </rPr>
       <t>Number of Employees of Financial Institutions</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Credit </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial Narrow"/>
       </rPr>
       <t>Cooperatives</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> 2008</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2009</t>
   </si>
   <si>
     <t xml:space="preserve"> 2010</t>
   </si>
   <si>
     <t xml:space="preserve"> 2011</t>
   </si>
   <si>
     <t xml:space="preserve"> 2012</t>
   </si>
   <si>
     <t xml:space="preserve"> 2013</t>
   </si>
   <si>
     <t xml:space="preserve"> 2014</t>
   </si>
   <si>
     <t xml:space="preserve"> 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> 2016</t>
   </si>
   <si>
     <t xml:space="preserve"> 2017</t>
   </si>
   <si>
     <t xml:space="preserve"> 2018</t>
   </si>
   <si>
     <t xml:space="preserve"> 2019</t>
   </si>
   <si>
     <t xml:space="preserve"> 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024</t>
   </si>
   <si>
+    <t xml:space="preserve"> 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         June</t>
+  </si>
+  <si>
     <t xml:space="preserve">         Dec.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2025</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> 97年</t>
+    <t xml:space="preserve"> 2026</t>
   </si>
   <si>
     <t xml:space="preserve"> 98年</t>
   </si>
   <si>
     <t xml:space="preserve"> 99年</t>
   </si>
   <si>
     <t>100年</t>
   </si>
   <si>
     <t>101年</t>
   </si>
   <si>
     <t>102年</t>
   </si>
   <si>
     <t>103年</t>
   </si>
   <si>
     <t>104年</t>
   </si>
   <si>
     <t>105年</t>
   </si>
   <si>
     <t>106年</t>
   </si>
   <si>
     <t>107年</t>
   </si>
   <si>
     <t>108年</t>
   </si>
   <si>
     <t>109年</t>
   </si>
   <si>
     <t>110年</t>
   </si>
   <si>
     <t>111年</t>
   </si>
   <si>
     <t>112年</t>
   </si>
   <si>
     <t>113年</t>
   </si>
   <si>
+    <t>114年</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   　   6月</t>
+  </si>
+  <si>
     <t xml:space="preserve">    　12月</t>
   </si>
   <si>
-    <t>114年</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">   　   6月</t>
+    <t>115年</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#\ ###\ ##0"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="###\ ##0"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times"/>
     </font>
     <font>
@@ -2128,649 +2128,635 @@
         <v>31</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="45"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
     </row>
     <row r="8" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C8" s="38" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="39">
-        <v>170063</v>
+        <v>162316</v>
       </c>
       <c r="E8" s="39">
-        <v>132818</v>
+        <v>128348</v>
       </c>
       <c r="F8" s="39">
-        <v>10965</v>
+        <v>7758</v>
       </c>
       <c r="G8" s="39">
-        <v>4736</v>
+        <v>4413</v>
       </c>
       <c r="H8" s="39">
-        <v>14043</v>
+        <v>14404</v>
       </c>
       <c r="I8" s="40">
-        <v>998</v>
+        <v>973</v>
       </c>
       <c r="J8" s="40">
-        <v>6503</v>
+        <v>6420</v>
       </c>
       <c r="K8" s="37" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C9" s="38" t="s">
         <v>53</v>
       </c>
       <c r="D9" s="39">
-        <v>162316</v>
+        <v>164839</v>
       </c>
       <c r="E9" s="39">
-        <v>128348</v>
+        <v>134286</v>
       </c>
       <c r="F9" s="39">
-        <v>7758</v>
+        <v>4798</v>
       </c>
       <c r="G9" s="39">
-        <v>4413</v>
+        <v>4353</v>
       </c>
       <c r="H9" s="39">
-        <v>14404</v>
+        <v>14154</v>
       </c>
       <c r="I9" s="40">
-        <v>973</v>
+        <v>912</v>
       </c>
       <c r="J9" s="40">
-        <v>6420</v>
+        <v>6336</v>
       </c>
       <c r="K9" s="37" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C10" s="38" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="39">
-        <v>164839</v>
+        <v>166003</v>
       </c>
       <c r="E10" s="39">
-        <v>134286</v>
+        <v>135584</v>
       </c>
       <c r="F10" s="39">
-        <v>4798</v>
+        <v>4836</v>
       </c>
       <c r="G10" s="39">
-        <v>4353</v>
+        <v>4214</v>
       </c>
       <c r="H10" s="39">
-        <v>14154</v>
+        <v>14175</v>
       </c>
       <c r="I10" s="40">
-        <v>912</v>
+        <v>857</v>
       </c>
       <c r="J10" s="40">
-        <v>6336</v>
+        <v>6337</v>
       </c>
       <c r="K10" s="37" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C11" s="38" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="39">
-        <v>166003</v>
+        <v>162206</v>
       </c>
       <c r="E11" s="39">
-        <v>135584</v>
+        <v>136957</v>
       </c>
       <c r="F11" s="39">
-        <v>4836</v>
+        <v>3629</v>
       </c>
       <c r="G11" s="39">
-        <v>4214</v>
+        <v>4163</v>
       </c>
       <c r="H11" s="39">
-        <v>14175</v>
+        <v>10327</v>
       </c>
       <c r="I11" s="40">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="J11" s="40">
-        <v>6337</v>
+        <v>6277</v>
       </c>
       <c r="K11" s="37" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C12" s="38" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="39">
-        <v>162206</v>
+        <v>163680</v>
       </c>
       <c r="E12" s="39">
-        <v>136957</v>
+        <v>139654</v>
       </c>
       <c r="F12" s="39">
-        <v>3629</v>
+        <v>2234</v>
       </c>
       <c r="G12" s="39">
-        <v>4163</v>
+        <v>4160</v>
       </c>
       <c r="H12" s="39">
-        <v>10327</v>
+        <v>10292</v>
       </c>
       <c r="I12" s="40">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="J12" s="40">
-        <v>6277</v>
+        <v>6486</v>
       </c>
       <c r="K12" s="37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C13" s="38" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="39">
-        <v>163680</v>
+        <v>165348</v>
       </c>
       <c r="E13" s="39">
-        <v>139654</v>
+        <v>141666</v>
       </c>
       <c r="F13" s="39">
-        <v>2234</v>
+        <v>2344</v>
       </c>
       <c r="G13" s="39">
-        <v>4160</v>
+        <v>3933</v>
       </c>
       <c r="H13" s="39">
-        <v>10292</v>
+        <v>10145</v>
       </c>
       <c r="I13" s="40">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="J13" s="40">
-        <v>6486</v>
+        <v>6393</v>
       </c>
       <c r="K13" s="37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C14" s="38" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="39">
-        <v>165348</v>
+        <v>169218</v>
       </c>
       <c r="E14" s="39">
-        <v>141666</v>
+        <v>145245</v>
       </c>
       <c r="F14" s="39">
-        <v>2344</v>
+        <v>2509</v>
       </c>
       <c r="G14" s="39">
-        <v>3933</v>
+        <v>3926</v>
       </c>
       <c r="H14" s="39">
-        <v>10145</v>
+        <v>10154</v>
       </c>
       <c r="I14" s="40">
-        <v>867</v>
+        <v>888</v>
       </c>
       <c r="J14" s="40">
-        <v>6393</v>
+        <v>6496</v>
       </c>
       <c r="K14" s="37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C15" s="38" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="39">
-        <v>169218</v>
+        <v>172114</v>
       </c>
       <c r="E15" s="39">
-        <v>145245</v>
+        <v>148024</v>
       </c>
       <c r="F15" s="39">
-        <v>2509</v>
+        <v>2476</v>
       </c>
       <c r="G15" s="39">
-        <v>3926</v>
+        <v>3936</v>
       </c>
       <c r="H15" s="39">
-        <v>10154</v>
+        <v>10108</v>
       </c>
       <c r="I15" s="40">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="J15" s="40">
-        <v>6496</v>
+        <v>6678</v>
       </c>
       <c r="K15" s="37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C16" s="38" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="39">
-        <v>172114</v>
+        <v>173842</v>
       </c>
       <c r="E16" s="39">
-        <v>148024</v>
+        <v>149974</v>
       </c>
       <c r="F16" s="39">
-        <v>2476</v>
+        <v>2503</v>
       </c>
       <c r="G16" s="39">
-        <v>3936</v>
+        <v>3944</v>
       </c>
       <c r="H16" s="39">
-        <v>10108</v>
+        <v>9971</v>
       </c>
       <c r="I16" s="40">
-        <v>892</v>
+        <v>915</v>
       </c>
       <c r="J16" s="40">
-        <v>6678</v>
+        <v>6535</v>
       </c>
       <c r="K16" s="37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C17" s="38" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="39">
-        <v>173842</v>
+        <v>175046</v>
       </c>
       <c r="E17" s="39">
-        <v>149974</v>
+        <v>151301</v>
       </c>
       <c r="F17" s="39">
-        <v>2503</v>
+        <v>2546</v>
       </c>
       <c r="G17" s="39">
-        <v>3944</v>
+        <v>3967</v>
       </c>
       <c r="H17" s="39">
-        <v>9971</v>
+        <v>9822</v>
       </c>
       <c r="I17" s="40">
-        <v>915</v>
+        <v>931</v>
       </c>
       <c r="J17" s="40">
-        <v>6535</v>
+        <v>6479</v>
       </c>
       <c r="K17" s="37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C18" s="38" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="39">
-        <v>175046</v>
+        <v>177853</v>
       </c>
       <c r="E18" s="39">
-        <v>151301</v>
+        <v>154173</v>
       </c>
       <c r="F18" s="39">
-        <v>2546</v>
+        <v>2636</v>
       </c>
       <c r="G18" s="39">
-        <v>3967</v>
+        <v>4016</v>
       </c>
       <c r="H18" s="39">
-        <v>9822</v>
+        <v>9723</v>
       </c>
       <c r="I18" s="40">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="J18" s="40">
-        <v>6479</v>
+        <v>6368</v>
       </c>
       <c r="K18" s="37" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C19" s="38" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="39">
-        <v>177853</v>
+        <v>178377</v>
       </c>
       <c r="E19" s="39">
-        <v>154173</v>
+        <v>154778</v>
       </c>
       <c r="F19" s="39">
-        <v>2636</v>
+        <v>2670</v>
       </c>
       <c r="G19" s="39">
-        <v>4016</v>
+        <v>4003</v>
       </c>
       <c r="H19" s="39">
-        <v>9723</v>
+        <v>9678</v>
       </c>
       <c r="I19" s="40">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="J19" s="40">
-        <v>6368</v>
+        <v>6302</v>
       </c>
       <c r="K19" s="37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C20" s="38" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="39">
-        <v>178377</v>
+        <v>178773</v>
       </c>
       <c r="E20" s="39">
-        <v>154778</v>
+        <v>155433</v>
       </c>
       <c r="F20" s="39">
-        <v>2670</v>
+        <v>2632</v>
       </c>
       <c r="G20" s="39">
-        <v>4003</v>
+        <v>3973</v>
       </c>
       <c r="H20" s="39">
-        <v>9678</v>
+        <v>9544</v>
       </c>
       <c r="I20" s="40">
-        <v>946</v>
+        <v>959</v>
       </c>
       <c r="J20" s="40">
-        <v>6302</v>
+        <v>6232</v>
       </c>
       <c r="K20" s="37" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C21" s="38" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="39">
-        <v>178773</v>
+        <v>181366</v>
       </c>
       <c r="E21" s="39">
-        <v>155433</v>
+        <v>158201</v>
       </c>
       <c r="F21" s="39">
-        <v>2632</v>
+        <v>2626</v>
       </c>
       <c r="G21" s="39">
-        <v>3973</v>
+        <v>3947</v>
       </c>
       <c r="H21" s="39">
-        <v>9544</v>
+        <v>9518</v>
       </c>
       <c r="I21" s="40">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="J21" s="40">
-        <v>6232</v>
+        <v>6119</v>
       </c>
       <c r="K21" s="37" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C22" s="38" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="39">
-        <v>181366</v>
+        <v>184650</v>
       </c>
       <c r="E22" s="39">
-        <v>158201</v>
+        <v>161551</v>
       </c>
       <c r="F22" s="39">
-        <v>2626</v>
+        <v>2579</v>
       </c>
       <c r="G22" s="39">
-        <v>3947</v>
+        <v>3998</v>
       </c>
       <c r="H22" s="39">
-        <v>9518</v>
+        <v>9423</v>
       </c>
       <c r="I22" s="40">
-        <v>955</v>
+        <v>969</v>
       </c>
       <c r="J22" s="40">
-        <v>6119</v>
+        <v>6130</v>
       </c>
       <c r="K22" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="38" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="39">
-        <v>184650</v>
+        <v>187650</v>
       </c>
       <c r="E23" s="39">
-        <v>161551</v>
+        <v>164876</v>
       </c>
       <c r="F23" s="39">
-        <v>2579</v>
+        <v>2545</v>
       </c>
       <c r="G23" s="39">
-        <v>3998</v>
+        <v>3965</v>
       </c>
       <c r="H23" s="39">
-        <v>9423</v>
+        <v>9336</v>
       </c>
       <c r="I23" s="40">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="J23" s="40">
-        <v>6130</v>
+        <v>5960</v>
       </c>
       <c r="K23" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C24" s="38" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="39">
-        <v>187650</v>
+        <v>189584</v>
       </c>
       <c r="E24" s="39">
-        <v>164876</v>
+        <v>167178</v>
       </c>
       <c r="F24" s="39">
-        <v>2545</v>
+        <v>2572</v>
       </c>
       <c r="G24" s="39">
-        <v>3965</v>
+        <v>3988</v>
       </c>
       <c r="H24" s="39">
-        <v>9336</v>
+        <v>9072</v>
       </c>
       <c r="I24" s="40">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="J24" s="40">
-        <v>5960</v>
+        <v>5813</v>
       </c>
       <c r="K24" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C25" s="24" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="32">
-        <v>187650</v>
+        <v>186965</v>
       </c>
       <c r="E25" s="32">
-        <v>164876</v>
+        <v>164565</v>
       </c>
       <c r="F25" s="32">
-        <v>2545</v>
+        <v>2563</v>
       </c>
       <c r="G25" s="32">
-        <v>3965</v>
+        <v>3928</v>
       </c>
       <c r="H25" s="32">
-        <v>9336</v>
+        <v>9161</v>
       </c>
       <c r="I25" s="33">
-        <v>968</v>
+        <v>947</v>
       </c>
       <c r="J25" s="33">
-        <v>5960</v>
+        <v>5801</v>
       </c>
       <c r="K25" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="38" t="s">
+      <c r="C26" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="39">
-[...5 lines deleted...]
-      <c r="F26" s="39">
+      <c r="D26" s="32">
+        <v>189584</v>
+      </c>
+      <c r="E26" s="32">
+        <v>167178</v>
+      </c>
+      <c r="F26" s="32">
         <v>2572</v>
       </c>
-      <c r="G26" s="39">
+      <c r="G26" s="32">
         <v>3988</v>
       </c>
-      <c r="H26" s="39">
+      <c r="H26" s="32">
         <v>9072</v>
       </c>
-      <c r="I26" s="40">
+      <c r="I26" s="33">
         <v>961</v>
       </c>
-      <c r="J26" s="40">
+      <c r="J26" s="33">
         <v>5813</v>
       </c>
-      <c r="K26" s="37" t="s">
+      <c r="K26" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="24" t="s">
+      <c r="C27" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="D27" s="32">
-[...20 lines deleted...]
-      <c r="K27" s="25" t="s">
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="3:20" s="9" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="24" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="32">
-        <v>189562</v>
+        <v>188515</v>
       </c>
       <c r="E28" s="32">
-        <v>167156</v>
+        <v>166184</v>
       </c>
       <c r="F28" s="32">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="G28" s="32">
-        <v>3988</v>
+        <v>3930</v>
       </c>
       <c r="H28" s="32">
-        <v>9072</v>
+        <v>9199</v>
       </c>
       <c r="I28" s="33">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="J28" s="33">
-        <v>5813</v>
+        <v>5661</v>
       </c>
       <c r="K28" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="3:20" s="16" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C29" s="26" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="28"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
     </row>