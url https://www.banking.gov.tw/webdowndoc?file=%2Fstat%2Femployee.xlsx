--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\!!!每月上網資料(含月初逾期放款)【佐證資料截圖備查】\1140807_0815_0822(信用狀)_0815(employee)_0902前(金融GDP占比)_0930前(BIS)\0.(8月15日)【employee(半年)】WEB介面多檔上傳管理／stat／\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\!!!每月上網資料(含月初逾期放款)【佐證資料截圖備查】\1150205_0213_0224(信用狀)_0213(employee)_0303前(金融GDP占比)_0331前(BIS)\0.(2月13日)【employee(半年)】WEB介面多檔上傳管理／stat／\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE129650-EE86-4CB5-AC20-AE5E119DF686}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5DCF00C-8600-4BC9-92D3-665FCB52FAD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="728" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="618" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="員工人數" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">員工人數!$N$5:$N$59</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">員工人數!$A$1:$M$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">員工人數!$N$5:$N$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">員工人數!$A$1:$M$62</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">員工人數!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="72">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>備註：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -908,50 +908,54 @@
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>4.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>中華郵政儲匯業務員工人數採總公司「儲匯處」人數加上各支局「儲匯及壽險營業窗口」人數之資料。</t>
     </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>列印</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>金融機構之員工人數</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Number of Employees of Financial Institutions</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
@@ -1088,59 +1092,92 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底信託投資公司皆已改制或併入本國銀行。</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Jun.</t>
+  </si>
+  <si>
+    <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24">
+  <fonts count="23">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
@@ -1226,57 +1263,50 @@
       <sz val="10"/>
       <color indexed="9"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1426,51 +1456,51 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1555,54 +1585,51 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1838,2339 +1865,2528 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q60"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="C32" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C33" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C32" sqref="C32"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="5" width="7.625" style="1" customWidth="1"/>
     <col min="6" max="8" width="8.125" style="1" customWidth="1"/>
     <col min="9" max="10" width="7.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.75" style="5" customWidth="1"/>
     <col min="13" max="13" width="4.375" style="5" customWidth="1"/>
-    <col min="14" max="14" width="6" style="26" customWidth="1"/>
+    <col min="14" max="14" width="6" style="26" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="32"/>
       <c r="O1" s="33"/>
       <c r="Q1" s="42"/>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="Q2" s="42"/>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="38"/>
       <c r="L3" s="39"/>
       <c r="M3" s="40" t="s">
         <v>55</v>
       </c>
       <c r="N3" s="32"/>
       <c r="O3" s="33"/>
     </row>
     <row r="4" spans="1:17" s="25" customFormat="1" ht="33">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="50"/>
+      <c r="B4" s="49"/>
       <c r="C4" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>48</v>
       </c>
       <c r="J4" s="17" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="L4" s="53" t="s">
+      <c r="L4" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="54"/>
+      <c r="M4" s="53"/>
       <c r="N4" s="27"/>
       <c r="O4" s="41"/>
     </row>
     <row r="5" spans="1:17" ht="60.75" thickBot="1">
-      <c r="A5" s="51"/>
-      <c r="B5" s="52"/>
+      <c r="A5" s="50"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="18" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>54</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>53</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="55"/>
-[...1 lines deleted...]
-      <c r="N5" s="27"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="27" t="s">
+        <v>59</v>
+      </c>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="11">
         <v>100671</v>
       </c>
       <c r="D6" s="12">
         <v>7234</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12">
         <v>14733</v>
       </c>
       <c r="G6" s="12">
         <v>13414</v>
       </c>
       <c r="H6" s="12">
         <v>523</v>
       </c>
       <c r="I6" s="12">
         <v>2439</v>
       </c>
       <c r="J6" s="12">
         <v>1371</v>
       </c>
       <c r="K6" s="12">
         <v>9719</v>
       </c>
       <c r="L6" s="23">
         <v>1997</v>
       </c>
-      <c r="N6" s="28"/>
+      <c r="N6" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="13">
         <v>106117</v>
       </c>
       <c r="D7" s="8">
         <v>7691</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="8">
         <v>11307</v>
       </c>
       <c r="G7" s="8">
         <v>13213</v>
       </c>
       <c r="H7" s="8">
         <v>514</v>
       </c>
       <c r="I7" s="8">
         <v>1855</v>
       </c>
       <c r="J7" s="8">
         <v>1563</v>
       </c>
       <c r="K7" s="8">
         <v>9662</v>
       </c>
       <c r="L7" s="23">
         <v>1998</v>
       </c>
-      <c r="N7" s="28"/>
+      <c r="N7" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="13">
         <v>108630</v>
       </c>
       <c r="D8" s="8">
         <v>7575</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="8">
         <v>9541</v>
       </c>
       <c r="G8" s="8">
         <v>13572</v>
       </c>
       <c r="H8" s="8">
         <v>537</v>
       </c>
       <c r="I8" s="8">
         <v>1318</v>
       </c>
       <c r="J8" s="8">
         <v>1852</v>
       </c>
       <c r="K8" s="8">
         <v>9675</v>
       </c>
       <c r="L8" s="23">
         <v>1999</v>
       </c>
-      <c r="N8" s="28"/>
+      <c r="N8" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="13">
         <v>114400</v>
       </c>
       <c r="D9" s="8">
         <v>7512</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="8">
         <v>9247</v>
       </c>
       <c r="G9" s="8">
         <v>13337</v>
       </c>
       <c r="H9" s="8">
         <v>556</v>
       </c>
       <c r="I9" s="8">
         <v>1196</v>
       </c>
       <c r="J9" s="8">
         <v>1615</v>
       </c>
       <c r="K9" s="8">
         <v>9640</v>
       </c>
       <c r="L9" s="23">
         <v>2000</v>
       </c>
-      <c r="N9" s="28"/>
+      <c r="N9" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="13">
         <v>117682</v>
       </c>
       <c r="D10" s="8">
         <v>8235</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>7652</v>
       </c>
       <c r="G10" s="8">
         <v>11953</v>
       </c>
       <c r="H10" s="8">
         <v>534</v>
       </c>
       <c r="I10" s="8">
         <v>992</v>
       </c>
       <c r="J10" s="8">
         <v>1536</v>
       </c>
       <c r="K10" s="8">
         <v>9635</v>
       </c>
       <c r="L10" s="23">
         <v>2001</v>
       </c>
-      <c r="N10" s="28"/>
+      <c r="N10" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="13">
         <v>119388</v>
       </c>
       <c r="D11" s="8">
         <v>7723</v>
       </c>
       <c r="E11" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="8">
         <v>7281</v>
       </c>
       <c r="G11" s="8">
         <v>11271</v>
       </c>
       <c r="H11" s="8">
         <v>512</v>
       </c>
       <c r="I11" s="8">
         <v>881</v>
       </c>
       <c r="J11" s="8">
         <v>1381</v>
       </c>
       <c r="K11" s="8">
         <v>9508</v>
       </c>
       <c r="L11" s="23">
         <v>2002</v>
       </c>
-      <c r="N11" s="28"/>
+      <c r="N11" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="13">
         <v>125026</v>
       </c>
       <c r="D12" s="8">
         <v>7816</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="8">
         <v>6859</v>
       </c>
       <c r="G12" s="8">
         <v>10796</v>
       </c>
       <c r="H12" s="8">
         <v>486</v>
       </c>
       <c r="I12" s="8">
         <v>823</v>
       </c>
       <c r="J12" s="8">
         <v>1359</v>
       </c>
       <c r="K12" s="8">
         <v>6415</v>
       </c>
       <c r="L12" s="23">
         <v>2003</v>
       </c>
-      <c r="N12" s="28"/>
+      <c r="N12" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="14">
         <v>133196</v>
       </c>
       <c r="D13" s="8">
         <v>8526</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="8">
         <v>6309</v>
       </c>
       <c r="G13" s="8">
         <v>10559</v>
       </c>
       <c r="H13" s="8">
         <v>486</v>
       </c>
       <c r="I13" s="8">
         <v>769</v>
       </c>
       <c r="J13" s="8">
         <v>1315</v>
       </c>
       <c r="K13" s="8">
         <v>6392</v>
       </c>
       <c r="L13" s="23">
         <v>2004</v>
       </c>
-      <c r="N13" s="28"/>
+      <c r="N13" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="14">
         <v>134504</v>
       </c>
       <c r="D14" s="8">
         <v>9132</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="8">
         <v>6036</v>
       </c>
       <c r="G14" s="8">
         <v>10437</v>
       </c>
       <c r="H14" s="8">
         <v>474</v>
       </c>
       <c r="I14" s="8">
         <v>758</v>
       </c>
       <c r="J14" s="8">
         <v>1330</v>
       </c>
       <c r="K14" s="8">
         <v>6591</v>
       </c>
       <c r="L14" s="23">
         <v>2005</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N14" s="28"/>
+      <c r="N14" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="14">
         <v>138174</v>
       </c>
       <c r="D15" s="8">
         <v>9356</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>6043</v>
       </c>
       <c r="G15" s="8">
         <v>10347</v>
       </c>
       <c r="H15" s="8">
         <v>482</v>
       </c>
       <c r="I15" s="8">
         <v>586</v>
       </c>
       <c r="J15" s="8">
         <v>1342</v>
       </c>
       <c r="K15" s="8">
         <v>6544</v>
       </c>
       <c r="L15" s="23">
         <v>2005</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N15" s="28"/>
+      <c r="N15" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="14">
         <v>135885</v>
       </c>
       <c r="D16" s="8">
         <v>9120</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="8">
         <v>5694</v>
       </c>
       <c r="G16" s="8">
         <v>11002</v>
       </c>
       <c r="H16" s="8">
         <v>476</v>
       </c>
       <c r="I16" s="8">
         <v>579</v>
       </c>
       <c r="J16" s="8">
         <v>1328</v>
       </c>
       <c r="K16" s="8">
         <v>6442</v>
       </c>
       <c r="L16" s="23">
         <v>2006</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N16" s="28"/>
+      <c r="N16" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="14">
         <v>136415</v>
       </c>
       <c r="D17" s="8">
         <v>9496</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="8">
         <v>5657</v>
       </c>
       <c r="G17" s="8">
         <v>12133</v>
       </c>
       <c r="H17" s="8">
         <v>410</v>
       </c>
       <c r="I17" s="8">
         <v>578</v>
       </c>
       <c r="J17" s="8">
         <v>1187</v>
       </c>
       <c r="K17" s="8">
         <v>6355</v>
       </c>
       <c r="L17" s="23">
         <v>2006</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N17" s="28"/>
+      <c r="N17" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="18" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="14">
         <v>134137</v>
       </c>
       <c r="D18" s="8">
         <v>8454</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="8">
         <v>5234</v>
       </c>
       <c r="G18" s="8">
         <v>13014</v>
       </c>
       <c r="H18" s="8">
         <v>444</v>
       </c>
       <c r="I18" s="8">
         <v>553</v>
       </c>
       <c r="J18" s="8">
         <v>1163</v>
       </c>
       <c r="K18" s="8">
         <v>6449</v>
       </c>
       <c r="L18" s="23">
         <v>2007</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N18" s="28"/>
+      <c r="N18" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="14">
         <v>136144</v>
       </c>
       <c r="D19" s="8">
         <v>8721</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4837</v>
       </c>
       <c r="G19" s="8">
         <v>13203</v>
       </c>
       <c r="H19" s="8">
         <v>494</v>
       </c>
       <c r="I19" s="8">
         <v>201</v>
       </c>
       <c r="J19" s="8">
         <v>1160</v>
       </c>
       <c r="K19" s="8">
         <v>6408</v>
       </c>
       <c r="L19" s="23">
         <v>2007</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N19" s="28"/>
+      <c r="N19" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="14">
         <v>132681</v>
       </c>
       <c r="D20" s="8">
         <v>11226</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>4708</v>
       </c>
       <c r="G20" s="8">
         <v>13274</v>
       </c>
       <c r="H20" s="8">
         <v>493</v>
       </c>
       <c r="I20" s="8">
         <v>192</v>
       </c>
       <c r="J20" s="8">
         <v>1031</v>
       </c>
       <c r="K20" s="8">
         <v>6419</v>
       </c>
       <c r="L20" s="23">
         <v>2008</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N20" s="28"/>
+      <c r="N20" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="14">
         <v>132818</v>
       </c>
       <c r="D21" s="8">
         <v>10965</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>4736</v>
       </c>
       <c r="G21" s="8">
         <v>13463</v>
       </c>
       <c r="H21" s="8">
         <v>580</v>
       </c>
       <c r="I21" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="8">
         <v>998</v>
       </c>
       <c r="K21" s="8">
         <v>6503</v>
       </c>
       <c r="L21" s="23">
         <v>2008</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N21" s="28"/>
+      <c r="N21" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="14">
         <v>125908</v>
       </c>
       <c r="D22" s="8">
         <v>10556</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="8">
         <v>4707</v>
       </c>
       <c r="G22" s="8">
         <v>13551</v>
       </c>
       <c r="H22" s="8">
         <v>587</v>
       </c>
       <c r="I22" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8">
         <v>971</v>
       </c>
       <c r="K22" s="8">
         <v>6434</v>
       </c>
       <c r="L22" s="23">
         <v>2009</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N22" s="28"/>
+      <c r="N22" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="14">
         <v>128348</v>
       </c>
       <c r="D23" s="8">
         <v>7758</v>
       </c>
       <c r="E23" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>4413</v>
       </c>
       <c r="G23" s="8">
         <v>13822</v>
       </c>
       <c r="H23" s="8">
         <v>582</v>
       </c>
       <c r="I23" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J23" s="8">
         <v>973</v>
       </c>
       <c r="K23" s="8">
         <v>6420</v>
       </c>
       <c r="L23" s="23">
         <v>2009</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N23" s="28"/>
+      <c r="N23" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="14">
         <v>132246</v>
       </c>
       <c r="D24" s="8">
         <v>4650</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>4366</v>
       </c>
       <c r="G24" s="8">
         <v>13574</v>
       </c>
       <c r="H24" s="8">
         <v>582</v>
       </c>
       <c r="I24" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>969</v>
       </c>
       <c r="K24" s="8">
         <v>6358</v>
       </c>
       <c r="L24" s="23">
         <v>2010</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N24" s="28"/>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="25" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="14">
         <v>134286</v>
       </c>
       <c r="D25" s="8">
         <v>4798</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>4353</v>
       </c>
       <c r="G25" s="8">
         <v>13569</v>
       </c>
       <c r="H25" s="8">
         <v>585</v>
       </c>
       <c r="I25" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J25" s="8">
         <v>912</v>
       </c>
       <c r="K25" s="8">
         <v>6336</v>
       </c>
       <c r="L25" s="23">
         <v>2010</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N25" s="28"/>
+      <c r="N25" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="26" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="14">
         <v>134950</v>
       </c>
       <c r="D26" s="8">
         <v>4795</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>4311</v>
       </c>
       <c r="G26" s="8">
         <v>13611</v>
       </c>
       <c r="H26" s="8">
         <v>583</v>
       </c>
       <c r="I26" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J26" s="8">
         <v>865</v>
       </c>
       <c r="K26" s="8">
         <v>6289</v>
       </c>
       <c r="L26" s="23">
         <v>2011</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N26" s="28"/>
+      <c r="N26" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="14">
         <v>135584</v>
       </c>
       <c r="D27" s="8">
         <v>4836</v>
       </c>
       <c r="E27" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>4214</v>
       </c>
       <c r="G27" s="8">
         <v>13620</v>
       </c>
       <c r="H27" s="8">
         <v>555</v>
       </c>
       <c r="I27" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J27" s="8">
         <v>857</v>
       </c>
       <c r="K27" s="8">
         <v>6337</v>
       </c>
       <c r="L27" s="23">
         <v>2011</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N27" s="28"/>
+      <c r="N27" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="14">
         <v>136957</v>
       </c>
       <c r="D28" s="8">
         <v>3605</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="8">
         <v>4163</v>
       </c>
       <c r="G28" s="8">
         <v>13638</v>
       </c>
       <c r="H28" s="8">
         <v>555</v>
       </c>
       <c r="I28" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="8">
         <v>853</v>
       </c>
       <c r="K28" s="8">
         <v>6246</v>
       </c>
       <c r="L28" s="23">
         <v>2012</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N28" s="28"/>
+      <c r="N28" s="28">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="14">
         <v>136957</v>
       </c>
       <c r="D29" s="8">
         <v>3629</v>
       </c>
       <c r="E29" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="8">
         <v>4163</v>
       </c>
       <c r="G29" s="8">
         <v>9835</v>
       </c>
       <c r="H29" s="8">
         <v>492</v>
       </c>
       <c r="I29" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J29" s="8">
         <v>853</v>
       </c>
       <c r="K29" s="8">
         <v>6277</v>
       </c>
       <c r="L29" s="23">
         <v>2012</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N29" s="28"/>
+      <c r="N29" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="14">
         <v>138009</v>
       </c>
       <c r="D30" s="8">
         <v>2139</v>
       </c>
       <c r="E30" s="8">
         <v>80</v>
       </c>
       <c r="F30" s="8">
         <v>4095</v>
       </c>
       <c r="G30" s="8">
         <v>9782</v>
       </c>
       <c r="H30" s="8">
         <v>492</v>
       </c>
       <c r="I30" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="8">
         <v>846</v>
       </c>
       <c r="K30" s="8">
         <v>6201</v>
       </c>
       <c r="L30" s="23">
         <v>2013</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N30" s="28"/>
+      <c r="N30" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="31" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="14">
         <v>139654</v>
       </c>
       <c r="D31" s="8">
         <v>2151</v>
       </c>
       <c r="E31" s="8">
         <v>83</v>
       </c>
       <c r="F31" s="8">
         <v>4160</v>
       </c>
       <c r="G31" s="8">
         <v>9797</v>
       </c>
       <c r="H31" s="8">
         <v>495</v>
       </c>
       <c r="I31" s="31" t="s">
         <v>31</v>
       </c>
       <c r="J31" s="8">
         <v>854</v>
       </c>
       <c r="K31" s="8">
         <v>6486</v>
       </c>
       <c r="L31" s="23">
         <v>2013</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N31" s="28"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14" ht="24" customHeight="1">
+      <c r="N31" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="14">
         <v>139129</v>
       </c>
       <c r="D32" s="8">
         <v>2199</v>
       </c>
       <c r="E32" s="8">
         <v>95</v>
       </c>
       <c r="F32" s="8">
         <v>4118</v>
       </c>
       <c r="G32" s="8">
         <v>9695</v>
       </c>
       <c r="H32" s="8">
         <v>495</v>
       </c>
       <c r="I32" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="8">
         <v>858</v>
       </c>
       <c r="K32" s="8">
         <v>6526</v>
       </c>
       <c r="L32" s="23">
         <v>2014</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N32" s="28"/>
+      <c r="N32" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="33" spans="1:14" ht="24" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>141666</v>
       </c>
       <c r="D33" s="8">
         <v>2230</v>
       </c>
       <c r="E33" s="8">
         <v>114</v>
       </c>
       <c r="F33" s="8">
         <v>3933</v>
       </c>
       <c r="G33" s="8">
         <v>9654</v>
       </c>
       <c r="H33" s="8">
         <v>491</v>
       </c>
       <c r="I33" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="8">
         <v>867</v>
       </c>
       <c r="K33" s="8">
         <v>6393</v>
       </c>
       <c r="L33" s="23">
         <v>2014</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N33" s="28"/>
+      <c r="N33" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="34" spans="1:14" ht="24" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="14">
         <v>141207</v>
       </c>
       <c r="D34" s="8">
         <v>2336</v>
       </c>
       <c r="E34" s="8">
         <v>129</v>
       </c>
       <c r="F34" s="8">
         <v>3920</v>
       </c>
       <c r="G34" s="8">
         <v>9599</v>
       </c>
       <c r="H34" s="8">
         <v>495</v>
       </c>
       <c r="I34" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="8">
         <v>882</v>
       </c>
       <c r="K34" s="8">
         <v>6504</v>
       </c>
       <c r="L34" s="23">
         <v>2015</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N34" s="28"/>
+      <c r="N34" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="35" spans="1:14" ht="24" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>145245</v>
       </c>
       <c r="D35" s="8">
         <v>2371</v>
       </c>
       <c r="E35" s="8">
         <v>138</v>
       </c>
       <c r="F35" s="8">
         <v>3926</v>
       </c>
       <c r="G35" s="8">
         <v>9642</v>
       </c>
       <c r="H35" s="8">
         <v>512</v>
       </c>
       <c r="I35" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J35" s="8">
         <v>888</v>
       </c>
       <c r="K35" s="8">
         <v>6496</v>
       </c>
       <c r="L35" s="23">
         <v>2015</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N35" s="28"/>
+      <c r="N35" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="36" spans="1:14" ht="24" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="14">
         <v>145890</v>
       </c>
       <c r="D36" s="8">
         <v>2371</v>
       </c>
       <c r="E36" s="8">
         <v>139</v>
       </c>
       <c r="F36" s="8">
         <v>3901</v>
       </c>
       <c r="G36" s="8">
         <v>9588</v>
       </c>
       <c r="H36" s="8">
         <v>514</v>
       </c>
       <c r="I36" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="8">
         <v>890</v>
       </c>
       <c r="K36" s="8">
         <v>6590</v>
       </c>
       <c r="L36" s="23">
         <v>2016</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N36" s="28"/>
+      <c r="N36" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="37" spans="1:14" ht="24" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="14">
         <v>148024</v>
       </c>
       <c r="D37" s="8">
         <v>2329</v>
       </c>
       <c r="E37" s="8">
         <v>147</v>
       </c>
       <c r="F37" s="8">
         <v>3936</v>
       </c>
       <c r="G37" s="8">
         <v>9593</v>
       </c>
       <c r="H37" s="8">
         <v>515</v>
       </c>
       <c r="I37" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="8">
         <v>892</v>
       </c>
       <c r="K37" s="8">
         <v>6678</v>
       </c>
       <c r="L37" s="23">
         <v>2016</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N37" s="28"/>
+      <c r="N37" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="38" spans="1:14" ht="24" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="14">
         <v>147398</v>
       </c>
       <c r="D38" s="8">
         <v>2379</v>
       </c>
       <c r="E38" s="8">
         <v>143</v>
       </c>
       <c r="F38" s="8">
         <v>3914</v>
       </c>
       <c r="G38" s="8">
         <v>9565</v>
       </c>
       <c r="H38" s="8">
         <v>521</v>
       </c>
       <c r="I38" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J38" s="8">
         <v>898</v>
       </c>
       <c r="K38" s="8">
         <v>6526</v>
       </c>
       <c r="L38" s="23">
         <v>2017</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N38" s="28"/>
+      <c r="N38" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:14" ht="24" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="14">
         <v>149974</v>
       </c>
       <c r="D39" s="8">
         <v>2354</v>
       </c>
       <c r="E39" s="8">
         <v>149</v>
       </c>
       <c r="F39" s="8">
         <v>3944</v>
       </c>
       <c r="G39" s="8">
         <v>9442</v>
       </c>
       <c r="H39" s="8">
         <v>529</v>
       </c>
       <c r="I39" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8">
         <v>915</v>
       </c>
       <c r="K39" s="8">
         <v>6535</v>
       </c>
       <c r="L39" s="23">
         <v>2017</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N39" s="28"/>
+      <c r="N39" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="40" spans="1:14" ht="24" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="14">
         <v>148393</v>
       </c>
       <c r="D40" s="8">
         <v>2370</v>
       </c>
       <c r="E40" s="8">
         <v>157</v>
       </c>
       <c r="F40" s="8">
         <v>3931</v>
       </c>
       <c r="G40" s="8">
         <v>9307</v>
       </c>
       <c r="H40" s="8">
         <v>530</v>
       </c>
       <c r="I40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="8">
         <v>927</v>
       </c>
       <c r="K40" s="8">
         <v>6409</v>
       </c>
       <c r="L40" s="23">
         <v>2018</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N40" s="28"/>
+      <c r="N40" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="41" spans="1:14" ht="24" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="14">
         <v>151301</v>
       </c>
       <c r="D41" s="8">
         <v>2385</v>
       </c>
       <c r="E41" s="8">
         <v>161</v>
       </c>
       <c r="F41" s="8">
         <v>3967</v>
       </c>
       <c r="G41" s="8">
         <v>9286</v>
       </c>
       <c r="H41" s="8">
         <v>536</v>
       </c>
       <c r="I41" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="8">
         <v>931</v>
       </c>
       <c r="K41" s="8">
         <v>6479</v>
       </c>
       <c r="L41" s="23">
         <v>2018</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N41" s="28"/>
+      <c r="N41" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="42" spans="1:14" ht="24" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="14">
         <v>150635</v>
       </c>
       <c r="D42" s="8">
         <v>2504</v>
       </c>
       <c r="E42" s="8">
         <v>178</v>
       </c>
       <c r="F42" s="8">
         <v>3931</v>
       </c>
       <c r="G42" s="8">
         <v>9244</v>
       </c>
       <c r="H42" s="8">
         <v>546</v>
       </c>
       <c r="I42" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J42" s="8">
         <v>919</v>
       </c>
       <c r="K42" s="8">
         <v>6420</v>
       </c>
       <c r="L42" s="23">
         <v>2019</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N42" s="28"/>
+      <c r="N42" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="43" spans="1:14" ht="24" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="14">
         <v>154173</v>
       </c>
       <c r="D43" s="8">
         <v>2455</v>
       </c>
       <c r="E43" s="8">
         <v>181</v>
       </c>
       <c r="F43" s="8">
         <v>4016</v>
       </c>
       <c r="G43" s="8">
         <v>9177</v>
       </c>
       <c r="H43" s="8">
         <v>546</v>
       </c>
       <c r="I43" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J43" s="8">
         <v>937</v>
       </c>
       <c r="K43" s="8">
         <v>6368</v>
       </c>
       <c r="L43" s="23">
         <v>2019</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N43" s="28"/>
+      <c r="N43" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="44" spans="1:14" ht="24" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="14">
         <v>153702</v>
       </c>
       <c r="D44" s="8">
         <v>2463</v>
       </c>
       <c r="E44" s="8">
         <v>186</v>
       </c>
       <c r="F44" s="8">
         <v>4006</v>
       </c>
       <c r="G44" s="8">
         <v>9206</v>
       </c>
       <c r="H44" s="8">
         <v>552</v>
       </c>
       <c r="I44" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J44" s="8">
         <v>944</v>
       </c>
       <c r="K44" s="8">
         <v>6243</v>
       </c>
       <c r="L44" s="23">
         <v>2020</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N44" s="28"/>
+      <c r="N44" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:14" ht="24" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="14">
         <v>154778</v>
       </c>
       <c r="D45" s="8">
         <v>2480</v>
       </c>
       <c r="E45" s="8">
         <v>190</v>
       </c>
       <c r="F45" s="8">
         <v>4003</v>
       </c>
       <c r="G45" s="8">
         <v>9137</v>
       </c>
       <c r="H45" s="8">
         <v>541</v>
       </c>
       <c r="I45" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J45" s="8">
         <v>946</v>
       </c>
       <c r="K45" s="8">
         <v>6302</v>
       </c>
       <c r="L45" s="23">
         <v>2020</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N45" s="28"/>
+      <c r="N45" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="46" spans="1:14" ht="24" customHeight="1">
       <c r="A46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C46" s="14">
         <v>153758</v>
       </c>
       <c r="D46" s="8">
         <v>2447</v>
       </c>
       <c r="E46" s="8">
         <v>191</v>
       </c>
       <c r="F46" s="8">
         <v>3956</v>
       </c>
       <c r="G46" s="8">
         <v>9032</v>
       </c>
       <c r="H46" s="8">
         <v>550</v>
       </c>
       <c r="I46" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="8">
         <v>960</v>
       </c>
       <c r="K46" s="8">
         <v>6120</v>
       </c>
       <c r="L46" s="23">
         <v>2021</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N46" s="28"/>
+      <c r="N46" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="47" spans="1:14" ht="24" customHeight="1">
       <c r="A47" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="14">
         <v>155433</v>
       </c>
       <c r="D47" s="8">
         <v>2442</v>
       </c>
       <c r="E47" s="8">
         <v>190</v>
       </c>
       <c r="F47" s="8">
         <v>3973</v>
       </c>
       <c r="G47" s="8">
         <v>8999</v>
       </c>
       <c r="H47" s="8">
         <v>545</v>
       </c>
       <c r="I47" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J47" s="8">
         <v>959</v>
       </c>
       <c r="K47" s="8">
         <v>6232</v>
       </c>
       <c r="L47" s="23">
         <v>2021</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N47" s="28"/>
+      <c r="N47" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="48" spans="1:14" ht="24" customHeight="1">
       <c r="A48" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="14">
         <v>155340</v>
       </c>
       <c r="D48" s="8">
         <v>2447</v>
       </c>
       <c r="E48" s="8">
         <v>191</v>
       </c>
       <c r="F48" s="8">
         <v>3905</v>
       </c>
       <c r="G48" s="8">
         <v>9071</v>
       </c>
       <c r="H48" s="8">
         <v>549</v>
       </c>
       <c r="I48" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J48" s="8">
         <v>968</v>
       </c>
       <c r="K48" s="8">
         <v>6181</v>
       </c>
       <c r="L48" s="23">
         <v>2022</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N48" s="28"/>
+      <c r="N48" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="49" spans="1:15" ht="24" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="14">
         <v>158201</v>
       </c>
       <c r="D49" s="8">
         <v>2436</v>
       </c>
       <c r="E49" s="8">
         <v>190</v>
       </c>
       <c r="F49" s="8">
         <v>3947</v>
       </c>
       <c r="G49" s="8">
         <v>8961</v>
       </c>
       <c r="H49" s="8">
         <v>557</v>
       </c>
       <c r="I49" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J49" s="8">
         <v>955</v>
       </c>
       <c r="K49" s="8">
         <v>6119</v>
       </c>
       <c r="L49" s="23">
         <v>2022</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N49" s="28"/>
+      <c r="N49" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="50" spans="1:15" ht="24" customHeight="1">
       <c r="A50" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="14">
         <v>158338</v>
       </c>
       <c r="D50" s="8">
         <v>2414</v>
       </c>
       <c r="E50" s="8">
         <v>188</v>
       </c>
       <c r="F50" s="8">
         <v>3951</v>
       </c>
       <c r="G50" s="8">
         <v>8910</v>
       </c>
       <c r="H50" s="8">
         <v>556</v>
       </c>
       <c r="I50" s="43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J50" s="8">
         <v>967</v>
       </c>
       <c r="K50" s="8">
         <v>6040</v>
       </c>
       <c r="L50" s="23">
         <v>2023</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N50" s="28"/>
+      <c r="N50" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:15" ht="24" customHeight="1">
       <c r="A51" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C51" s="14">
         <v>161551</v>
       </c>
       <c r="D51" s="8">
         <v>2389</v>
       </c>
       <c r="E51" s="8">
         <v>190</v>
       </c>
       <c r="F51" s="8">
         <v>3998</v>
       </c>
       <c r="G51" s="8">
         <v>8866</v>
       </c>
       <c r="H51" s="8">
         <v>557</v>
       </c>
       <c r="I51" s="43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J51" s="8">
         <v>969</v>
       </c>
       <c r="K51" s="8">
         <v>6130</v>
       </c>
       <c r="L51" s="23">
         <v>2023</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N51" s="28"/>
+      <c r="N51" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="52" spans="1:15" ht="24" customHeight="1">
       <c r="A52" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="14">
         <v>160876</v>
       </c>
       <c r="D52" s="8">
         <v>2381</v>
       </c>
       <c r="E52" s="8">
         <v>188</v>
       </c>
       <c r="F52" s="8">
         <v>3938</v>
       </c>
       <c r="G52" s="8">
         <v>8920</v>
       </c>
       <c r="H52" s="8">
         <v>545</v>
       </c>
       <c r="I52" s="43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J52" s="8">
         <v>970</v>
       </c>
       <c r="K52" s="8">
         <v>5952</v>
       </c>
       <c r="L52" s="23">
         <v>2024</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="N52" s="28"/>
+        <v>66</v>
+      </c>
+      <c r="N52" s="28">
+        <v>1</v>
+      </c>
     </row>
     <row r="53" spans="1:15" ht="24" customHeight="1">
       <c r="A53" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="14">
         <v>164876</v>
       </c>
       <c r="D53" s="8">
         <v>2356</v>
       </c>
       <c r="E53" s="8">
         <v>189</v>
       </c>
       <c r="F53" s="8">
         <v>3965</v>
       </c>
       <c r="G53" s="8">
         <v>8794</v>
       </c>
       <c r="H53" s="8">
         <v>542</v>
       </c>
       <c r="I53" s="43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J53" s="8">
         <v>968</v>
       </c>
       <c r="K53" s="8">
         <v>5960</v>
       </c>
       <c r="L53" s="23">
         <v>2024</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N53" s="28"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:15" ht="24" customHeight="1" thickBot="1">
+      <c r="N53" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="24" customHeight="1">
       <c r="A54" s="9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="C54" s="14">
         <v>164458</v>
       </c>
       <c r="D54" s="8">
         <v>2369</v>
       </c>
       <c r="E54" s="8">
         <v>194</v>
       </c>
       <c r="F54" s="8">
         <v>3928</v>
       </c>
       <c r="G54" s="8">
         <v>8621</v>
       </c>
       <c r="H54" s="8">
         <v>540</v>
       </c>
       <c r="I54" s="43" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="J54" s="8">
         <v>947</v>
       </c>
       <c r="K54" s="8">
         <v>5801</v>
       </c>
       <c r="L54" s="23">
         <v>2025</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="A55" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N54" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="24" customHeight="1" thickBot="1">
+      <c r="A55" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="14">
+        <v>167156</v>
+      </c>
+      <c r="D55" s="8">
+        <v>2375</v>
+      </c>
+      <c r="E55" s="8">
+        <v>197</v>
+      </c>
+      <c r="F55" s="8">
+        <v>3988</v>
+      </c>
+      <c r="G55" s="8">
+        <v>8536</v>
+      </c>
+      <c r="H55" s="8">
+        <v>536</v>
+      </c>
+      <c r="I55" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="J55" s="8">
+        <v>961</v>
+      </c>
+      <c r="K55" s="8">
+        <v>5813</v>
+      </c>
+      <c r="L55" s="23">
+        <v>2025</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N55" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="24" hidden="1" customHeight="1" thickBot="1">
+      <c r="A56" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="14"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="31"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="23">
+        <v>2024</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N56" s="28">
         <v>0</v>
       </c>
-      <c r="B55" s="6"/>
-[...47 lines deleted...]
-      <c r="N57" s="28"/>
+    </row>
+    <row r="57" spans="1:15" ht="16.350000000000001" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="29"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="28">
+        <v>1</v>
+      </c>
       <c r="O57" s="4"/>
     </row>
     <row r="58" spans="1:15">
-      <c r="A58" s="44" t="s">
-        <v>57</v>
+      <c r="A58" s="24" t="s">
+        <v>62</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="M58" s="7"/>
-      <c r="N58" s="28"/>
+      <c r="N58" s="28">
+        <v>1</v>
+      </c>
       <c r="O58" s="4"/>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="44" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="M59" s="7"/>
-      <c r="N59" s="28"/>
+      <c r="N59" s="28">
+        <v>1</v>
+      </c>
       <c r="O59" s="4"/>
     </row>
-    <row r="60" spans="1:15" s="47" customFormat="1" ht="16.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="N60" s="46"/>
+    <row r="60" spans="1:15">
+      <c r="A60" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="28">
+        <v>1</v>
+      </c>
       <c r="O60" s="4"/>
     </row>
+    <row r="61" spans="1:15">
+      <c r="A61" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7"/>
+      <c r="M61" s="7"/>
+      <c r="N61" s="28">
+        <v>1</v>
+      </c>
+      <c r="O61" s="4"/>
+    </row>
+    <row r="62" spans="1:15" s="46" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A62" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+      <c r="J62" s="4"/>
+      <c r="K62" s="4"/>
+      <c r="L62" s="45"/>
+      <c r="M62" s="45"/>
+      <c r="N62" s="28">
+        <v>1</v>
+      </c>
+      <c r="O62" s="4"/>
+    </row>
   </sheetData>
+  <autoFilter ref="N5:N61" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <filterColumn colId="0">
+      <filters>
+        <filter val="1"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>