--- v1 (2026-04-30)
+++ v2 (2026-08-26)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\!!!每月上網資料(含月初逾期放款)【佐證資料截圖備查】\1150205_0213_0224(信用狀)_0213(employee)_0303前(金融GDP占比)_0331前(BIS)\0.(2月13日)【employee(半年)】WEB介面多檔上傳管理／stat／\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\00_給俐君\!!!每月上網資料(含月初逾期放款)【佐證資料截圖備查】\1150806_0817_0824(信用狀)_0817(employee)_0902前(金融GDP占比)_0930前(BIS)\0.(8月17日)【employee(半年)】WEB介面多檔上傳管理／stat／\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5DCF00C-8600-4BC9-92D3-665FCB52FAD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD948E35-21D2-4E73-B73D-8ED382600B1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="618" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="員工人數" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">員工人數!$N$5:$N$61</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">員工人數!$N$5:$N$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">員工人數!$A$1:$M$62</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">員工人數!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="73">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>備註：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -799,163 +799,50 @@
     </r>
     <r>
       <rPr>
         <sz val="7.5"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>of Mainland</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Chinese Banks</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Unit: Person</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>單位：人</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...111 lines deleted...]
-    <t>列印</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>金融機構之員工人數</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Number of Employees of Financial Institutions</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="9"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
@@ -1051,124 +938,264 @@
       </rPr>
       <t>人員</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>、</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>工友、警衛），不含董監事人員。</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
+      <t>114</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Jun.</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>5. 97</t>
+      <t>5. 98</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底農漁會信用部員工人數係採</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>98</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>月底之資料。</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>3.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>中華郵政儲匯業務員工人數採總公司「儲匯處」人數加上各支局「儲匯及壽險營業窗口」人數之資料。</t>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>4. 97</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
       <t>12</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>月底信託投資公司皆已改制或併入本國銀行。</t>
-    </r>
-[...31 lines deleted...]
-      <t>月</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1865,100 +1892,100 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr filterMode="1">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C33" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="6" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="5" width="7.625" style="1" customWidth="1"/>
     <col min="6" max="8" width="8.125" style="1" customWidth="1"/>
     <col min="9" max="10" width="7.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.75" style="5" customWidth="1"/>
     <col min="13" max="13" width="4.375" style="5" customWidth="1"/>
-    <col min="14" max="14" width="6" style="26" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6" style="26" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="L1" s="34"/>
       <c r="M1" s="34"/>
       <c r="N1" s="32"/>
       <c r="O1" s="33"/>
       <c r="Q1" s="42"/>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="Q2" s="42"/>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
@@ -2022,2371 +2049,2254 @@
         <v>38</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>54</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>53</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="21" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="22" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="54"/>
       <c r="M5" s="55"/>
-      <c r="N5" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N5" s="27"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="11">
         <v>100671</v>
       </c>
       <c r="D6" s="12">
         <v>7234</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12">
         <v>14733</v>
       </c>
       <c r="G6" s="12">
         <v>13414</v>
       </c>
       <c r="H6" s="12">
         <v>523</v>
       </c>
       <c r="I6" s="12">
         <v>2439</v>
       </c>
       <c r="J6" s="12">
         <v>1371</v>
       </c>
       <c r="K6" s="12">
         <v>9719</v>
       </c>
       <c r="L6" s="23">
         <v>1997</v>
       </c>
-      <c r="N6" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N6" s="28"/>
     </row>
     <row r="7" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="13">
         <v>106117</v>
       </c>
       <c r="D7" s="8">
         <v>7691</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="8">
         <v>11307</v>
       </c>
       <c r="G7" s="8">
         <v>13213</v>
       </c>
       <c r="H7" s="8">
         <v>514</v>
       </c>
       <c r="I7" s="8">
         <v>1855</v>
       </c>
       <c r="J7" s="8">
         <v>1563</v>
       </c>
       <c r="K7" s="8">
         <v>9662</v>
       </c>
       <c r="L7" s="23">
         <v>1998</v>
       </c>
-      <c r="N7" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N7" s="28"/>
     </row>
     <row r="8" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="13">
         <v>108630</v>
       </c>
       <c r="D8" s="8">
         <v>7575</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="8">
         <v>9541</v>
       </c>
       <c r="G8" s="8">
         <v>13572</v>
       </c>
       <c r="H8" s="8">
         <v>537</v>
       </c>
       <c r="I8" s="8">
         <v>1318</v>
       </c>
       <c r="J8" s="8">
         <v>1852</v>
       </c>
       <c r="K8" s="8">
         <v>9675</v>
       </c>
       <c r="L8" s="23">
         <v>1999</v>
       </c>
-      <c r="N8" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N8" s="28"/>
     </row>
     <row r="9" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="13">
         <v>114400</v>
       </c>
       <c r="D9" s="8">
         <v>7512</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="8">
         <v>9247</v>
       </c>
       <c r="G9" s="8">
         <v>13337</v>
       </c>
       <c r="H9" s="8">
         <v>556</v>
       </c>
       <c r="I9" s="8">
         <v>1196</v>
       </c>
       <c r="J9" s="8">
         <v>1615</v>
       </c>
       <c r="K9" s="8">
         <v>9640</v>
       </c>
       <c r="L9" s="23">
         <v>2000</v>
       </c>
-      <c r="N9" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N9" s="28"/>
     </row>
     <row r="10" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="13">
         <v>117682</v>
       </c>
       <c r="D10" s="8">
         <v>8235</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>7652</v>
       </c>
       <c r="G10" s="8">
         <v>11953</v>
       </c>
       <c r="H10" s="8">
         <v>534</v>
       </c>
       <c r="I10" s="8">
         <v>992</v>
       </c>
       <c r="J10" s="8">
         <v>1536</v>
       </c>
       <c r="K10" s="8">
         <v>9635</v>
       </c>
       <c r="L10" s="23">
         <v>2001</v>
       </c>
-      <c r="N10" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N10" s="28"/>
     </row>
     <row r="11" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="13">
         <v>119388</v>
       </c>
       <c r="D11" s="8">
         <v>7723</v>
       </c>
       <c r="E11" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="8">
         <v>7281</v>
       </c>
       <c r="G11" s="8">
         <v>11271</v>
       </c>
       <c r="H11" s="8">
         <v>512</v>
       </c>
       <c r="I11" s="8">
         <v>881</v>
       </c>
       <c r="J11" s="8">
         <v>1381</v>
       </c>
       <c r="K11" s="8">
         <v>9508</v>
       </c>
       <c r="L11" s="23">
         <v>2002</v>
       </c>
-      <c r="N11" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="28"/>
     </row>
     <row r="12" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="13">
         <v>125026</v>
       </c>
       <c r="D12" s="8">
         <v>7816</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="8">
         <v>6859</v>
       </c>
       <c r="G12" s="8">
         <v>10796</v>
       </c>
       <c r="H12" s="8">
         <v>486</v>
       </c>
       <c r="I12" s="8">
         <v>823</v>
       </c>
       <c r="J12" s="8">
         <v>1359</v>
       </c>
       <c r="K12" s="8">
         <v>6415</v>
       </c>
       <c r="L12" s="23">
         <v>2003</v>
       </c>
-      <c r="N12" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N12" s="28"/>
     </row>
     <row r="13" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="14">
         <v>133196</v>
       </c>
       <c r="D13" s="8">
         <v>8526</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="8">
         <v>6309</v>
       </c>
       <c r="G13" s="8">
         <v>10559</v>
       </c>
       <c r="H13" s="8">
         <v>486</v>
       </c>
       <c r="I13" s="8">
         <v>769</v>
       </c>
       <c r="J13" s="8">
         <v>1315</v>
       </c>
       <c r="K13" s="8">
         <v>6392</v>
       </c>
       <c r="L13" s="23">
         <v>2004</v>
       </c>
-      <c r="N13" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="28"/>
     </row>
     <row r="14" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="14">
         <v>134504</v>
       </c>
       <c r="D14" s="8">
         <v>9132</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="8">
         <v>6036</v>
       </c>
       <c r="G14" s="8">
         <v>10437</v>
       </c>
       <c r="H14" s="8">
         <v>474</v>
       </c>
       <c r="I14" s="8">
         <v>758</v>
       </c>
       <c r="J14" s="8">
         <v>1330</v>
       </c>
       <c r="K14" s="8">
         <v>6591</v>
       </c>
       <c r="L14" s="23">
         <v>2005</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N14" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" s="28"/>
     </row>
     <row r="15" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="14">
         <v>138174</v>
       </c>
       <c r="D15" s="8">
         <v>9356</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>6043</v>
       </c>
       <c r="G15" s="8">
         <v>10347</v>
       </c>
       <c r="H15" s="8">
         <v>482</v>
       </c>
       <c r="I15" s="8">
         <v>586</v>
       </c>
       <c r="J15" s="8">
         <v>1342</v>
       </c>
       <c r="K15" s="8">
         <v>6544</v>
       </c>
       <c r="L15" s="23">
         <v>2005</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N15" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="28"/>
     </row>
     <row r="16" spans="1:17" ht="24" hidden="1" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="14">
         <v>135885</v>
       </c>
       <c r="D16" s="8">
         <v>9120</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="8">
         <v>5694</v>
       </c>
       <c r="G16" s="8">
         <v>11002</v>
       </c>
       <c r="H16" s="8">
         <v>476</v>
       </c>
       <c r="I16" s="8">
         <v>579</v>
       </c>
       <c r="J16" s="8">
         <v>1328</v>
       </c>
       <c r="K16" s="8">
         <v>6442</v>
       </c>
       <c r="L16" s="23">
         <v>2006</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N16" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N16" s="28"/>
     </row>
     <row r="17" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="14">
         <v>136415</v>
       </c>
       <c r="D17" s="8">
         <v>9496</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="8">
         <v>5657</v>
       </c>
       <c r="G17" s="8">
         <v>12133</v>
       </c>
       <c r="H17" s="8">
         <v>410</v>
       </c>
       <c r="I17" s="8">
         <v>578</v>
       </c>
       <c r="J17" s="8">
         <v>1187</v>
       </c>
       <c r="K17" s="8">
         <v>6355</v>
       </c>
       <c r="L17" s="23">
         <v>2006</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N17" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="28"/>
     </row>
     <row r="18" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="14">
         <v>134137</v>
       </c>
       <c r="D18" s="8">
         <v>8454</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="8">
         <v>5234</v>
       </c>
       <c r="G18" s="8">
         <v>13014</v>
       </c>
       <c r="H18" s="8">
         <v>444</v>
       </c>
       <c r="I18" s="8">
         <v>553</v>
       </c>
       <c r="J18" s="8">
         <v>1163</v>
       </c>
       <c r="K18" s="8">
         <v>6449</v>
       </c>
       <c r="L18" s="23">
         <v>2007</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N18" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N18" s="28"/>
     </row>
     <row r="19" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="14">
         <v>136144</v>
       </c>
       <c r="D19" s="8">
         <v>8721</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="8">
         <v>4837</v>
       </c>
       <c r="G19" s="8">
         <v>13203</v>
       </c>
       <c r="H19" s="8">
         <v>494</v>
       </c>
       <c r="I19" s="8">
         <v>201</v>
       </c>
       <c r="J19" s="8">
         <v>1160</v>
       </c>
       <c r="K19" s="8">
         <v>6408</v>
       </c>
       <c r="L19" s="23">
         <v>2007</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N19" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N19" s="28"/>
     </row>
     <row r="20" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="14">
         <v>132681</v>
       </c>
       <c r="D20" s="8">
         <v>11226</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>4708</v>
       </c>
       <c r="G20" s="8">
         <v>13274</v>
       </c>
       <c r="H20" s="8">
         <v>493</v>
       </c>
       <c r="I20" s="8">
         <v>192</v>
       </c>
       <c r="J20" s="8">
         <v>1031</v>
       </c>
       <c r="K20" s="8">
         <v>6419</v>
       </c>
       <c r="L20" s="23">
         <v>2008</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N20" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N20" s="28"/>
     </row>
     <row r="21" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="14">
         <v>132818</v>
       </c>
       <c r="D21" s="8">
         <v>10965</v>
       </c>
       <c r="E21" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>4736</v>
       </c>
       <c r="G21" s="8">
         <v>13463</v>
       </c>
       <c r="H21" s="8">
         <v>580</v>
       </c>
       <c r="I21" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J21" s="8">
         <v>998</v>
       </c>
       <c r="K21" s="8">
         <v>6503</v>
       </c>
       <c r="L21" s="23">
         <v>2008</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N21" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N21" s="28"/>
     </row>
     <row r="22" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="14">
         <v>125908</v>
       </c>
       <c r="D22" s="8">
         <v>10556</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="8">
         <v>4707</v>
       </c>
       <c r="G22" s="8">
         <v>13551</v>
       </c>
       <c r="H22" s="8">
         <v>587</v>
       </c>
       <c r="I22" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="8">
         <v>971</v>
       </c>
       <c r="K22" s="8">
         <v>6434</v>
       </c>
       <c r="L22" s="23">
         <v>2009</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N22" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N22" s="28"/>
     </row>
     <row r="23" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="14">
         <v>128348</v>
       </c>
       <c r="D23" s="8">
         <v>7758</v>
       </c>
       <c r="E23" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="8">
         <v>4413</v>
       </c>
       <c r="G23" s="8">
         <v>13822</v>
       </c>
       <c r="H23" s="8">
         <v>582</v>
       </c>
       <c r="I23" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J23" s="8">
         <v>973</v>
       </c>
       <c r="K23" s="8">
         <v>6420</v>
       </c>
       <c r="L23" s="23">
         <v>2009</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N23" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="28"/>
     </row>
     <row r="24" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="14">
         <v>132246</v>
       </c>
       <c r="D24" s="8">
         <v>4650</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>4366</v>
       </c>
       <c r="G24" s="8">
         <v>13574</v>
       </c>
       <c r="H24" s="8">
         <v>582</v>
       </c>
       <c r="I24" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="8">
         <v>969</v>
       </c>
       <c r="K24" s="8">
         <v>6358</v>
       </c>
       <c r="L24" s="23">
         <v>2010</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N24" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N24" s="28"/>
     </row>
     <row r="25" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="14">
         <v>134286</v>
       </c>
       <c r="D25" s="8">
         <v>4798</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>4353</v>
       </c>
       <c r="G25" s="8">
         <v>13569</v>
       </c>
       <c r="H25" s="8">
         <v>585</v>
       </c>
       <c r="I25" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J25" s="8">
         <v>912</v>
       </c>
       <c r="K25" s="8">
         <v>6336</v>
       </c>
       <c r="L25" s="23">
         <v>2010</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N25" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N25" s="28"/>
     </row>
     <row r="26" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="14">
         <v>134950</v>
       </c>
       <c r="D26" s="8">
         <v>4795</v>
       </c>
       <c r="E26" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>4311</v>
       </c>
       <c r="G26" s="8">
         <v>13611</v>
       </c>
       <c r="H26" s="8">
         <v>583</v>
       </c>
       <c r="I26" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J26" s="8">
         <v>865</v>
       </c>
       <c r="K26" s="8">
         <v>6289</v>
       </c>
       <c r="L26" s="23">
         <v>2011</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N26" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N26" s="28"/>
     </row>
     <row r="27" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="14">
         <v>135584</v>
       </c>
       <c r="D27" s="8">
         <v>4836</v>
       </c>
       <c r="E27" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>4214</v>
       </c>
       <c r="G27" s="8">
         <v>13620</v>
       </c>
       <c r="H27" s="8">
         <v>555</v>
       </c>
       <c r="I27" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J27" s="8">
         <v>857</v>
       </c>
       <c r="K27" s="8">
         <v>6337</v>
       </c>
       <c r="L27" s="23">
         <v>2011</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N27" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="28"/>
     </row>
     <row r="28" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="14">
         <v>136957</v>
       </c>
       <c r="D28" s="8">
         <v>3605</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="8">
         <v>4163</v>
       </c>
       <c r="G28" s="8">
         <v>13638</v>
       </c>
       <c r="H28" s="8">
         <v>555</v>
       </c>
       <c r="I28" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J28" s="8">
         <v>853</v>
       </c>
       <c r="K28" s="8">
         <v>6246</v>
       </c>
       <c r="L28" s="23">
         <v>2012</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N28" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N28" s="28"/>
     </row>
     <row r="29" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="14">
         <v>136957</v>
       </c>
       <c r="D29" s="8">
         <v>3629</v>
       </c>
       <c r="E29" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="8">
         <v>4163</v>
       </c>
       <c r="G29" s="8">
         <v>9835</v>
       </c>
       <c r="H29" s="8">
         <v>492</v>
       </c>
       <c r="I29" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J29" s="8">
         <v>853</v>
       </c>
       <c r="K29" s="8">
         <v>6277</v>
       </c>
       <c r="L29" s="23">
         <v>2012</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N29" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="28"/>
     </row>
     <row r="30" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="14">
         <v>138009</v>
       </c>
       <c r="D30" s="8">
         <v>2139</v>
       </c>
       <c r="E30" s="8">
         <v>80</v>
       </c>
       <c r="F30" s="8">
         <v>4095</v>
       </c>
       <c r="G30" s="8">
         <v>9782</v>
       </c>
       <c r="H30" s="8">
         <v>492</v>
       </c>
       <c r="I30" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="8">
         <v>846</v>
       </c>
       <c r="K30" s="8">
         <v>6201</v>
       </c>
       <c r="L30" s="23">
         <v>2013</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N30" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N30" s="28"/>
     </row>
     <row r="31" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="14">
         <v>139654</v>
       </c>
       <c r="D31" s="8">
         <v>2151</v>
       </c>
       <c r="E31" s="8">
         <v>83</v>
       </c>
       <c r="F31" s="8">
         <v>4160</v>
       </c>
       <c r="G31" s="8">
         <v>9797</v>
       </c>
       <c r="H31" s="8">
         <v>495</v>
       </c>
       <c r="I31" s="31" t="s">
         <v>31</v>
       </c>
       <c r="J31" s="8">
         <v>854</v>
       </c>
       <c r="K31" s="8">
         <v>6486</v>
       </c>
       <c r="L31" s="23">
         <v>2013</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N31" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N31" s="28"/>
     </row>
     <row r="32" spans="1:14" ht="24" hidden="1" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="14">
         <v>139129</v>
       </c>
       <c r="D32" s="8">
         <v>2199</v>
       </c>
       <c r="E32" s="8">
         <v>95</v>
       </c>
       <c r="F32" s="8">
         <v>4118</v>
       </c>
       <c r="G32" s="8">
         <v>9695</v>
       </c>
       <c r="H32" s="8">
         <v>495</v>
       </c>
       <c r="I32" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J32" s="8">
         <v>858</v>
       </c>
       <c r="K32" s="8">
         <v>6526</v>
       </c>
       <c r="L32" s="23">
         <v>2014</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N32" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N32" s="28"/>
     </row>
     <row r="33" spans="1:14" ht="24" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="14">
         <v>141666</v>
       </c>
       <c r="D33" s="8">
         <v>2230</v>
       </c>
       <c r="E33" s="8">
         <v>114</v>
       </c>
       <c r="F33" s="8">
         <v>3933</v>
       </c>
       <c r="G33" s="8">
         <v>9654</v>
       </c>
       <c r="H33" s="8">
         <v>491</v>
       </c>
       <c r="I33" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="8">
         <v>867</v>
       </c>
       <c r="K33" s="8">
         <v>6393</v>
       </c>
       <c r="L33" s="23">
         <v>2014</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N33" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N33" s="28"/>
     </row>
     <row r="34" spans="1:14" ht="24" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="14">
         <v>141207</v>
       </c>
       <c r="D34" s="8">
         <v>2336</v>
       </c>
       <c r="E34" s="8">
         <v>129</v>
       </c>
       <c r="F34" s="8">
         <v>3920</v>
       </c>
       <c r="G34" s="8">
         <v>9599</v>
       </c>
       <c r="H34" s="8">
         <v>495</v>
       </c>
       <c r="I34" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="8">
         <v>882</v>
       </c>
       <c r="K34" s="8">
         <v>6504</v>
       </c>
       <c r="L34" s="23">
         <v>2015</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N34" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N34" s="28"/>
     </row>
     <row r="35" spans="1:14" ht="24" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>145245</v>
       </c>
       <c r="D35" s="8">
         <v>2371</v>
       </c>
       <c r="E35" s="8">
         <v>138</v>
       </c>
       <c r="F35" s="8">
         <v>3926</v>
       </c>
       <c r="G35" s="8">
         <v>9642</v>
       </c>
       <c r="H35" s="8">
         <v>512</v>
       </c>
       <c r="I35" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J35" s="8">
         <v>888</v>
       </c>
       <c r="K35" s="8">
         <v>6496</v>
       </c>
       <c r="L35" s="23">
         <v>2015</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N35" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N35" s="28"/>
     </row>
     <row r="36" spans="1:14" ht="24" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="14">
         <v>145890</v>
       </c>
       <c r="D36" s="8">
         <v>2371</v>
       </c>
       <c r="E36" s="8">
         <v>139</v>
       </c>
       <c r="F36" s="8">
         <v>3901</v>
       </c>
       <c r="G36" s="8">
         <v>9588</v>
       </c>
       <c r="H36" s="8">
         <v>514</v>
       </c>
       <c r="I36" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="8">
         <v>890</v>
       </c>
       <c r="K36" s="8">
         <v>6590</v>
       </c>
       <c r="L36" s="23">
         <v>2016</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N36" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N36" s="28"/>
     </row>
     <row r="37" spans="1:14" ht="24" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="14">
         <v>148024</v>
       </c>
       <c r="D37" s="8">
         <v>2329</v>
       </c>
       <c r="E37" s="8">
         <v>147</v>
       </c>
       <c r="F37" s="8">
         <v>3936</v>
       </c>
       <c r="G37" s="8">
         <v>9593</v>
       </c>
       <c r="H37" s="8">
         <v>515</v>
       </c>
       <c r="I37" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="8">
         <v>892</v>
       </c>
       <c r="K37" s="8">
         <v>6678</v>
       </c>
       <c r="L37" s="23">
         <v>2016</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N37" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N37" s="28"/>
     </row>
     <row r="38" spans="1:14" ht="24" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="14">
         <v>147398</v>
       </c>
       <c r="D38" s="8">
         <v>2379</v>
       </c>
       <c r="E38" s="8">
         <v>143</v>
       </c>
       <c r="F38" s="8">
         <v>3914</v>
       </c>
       <c r="G38" s="8">
         <v>9565</v>
       </c>
       <c r="H38" s="8">
         <v>521</v>
       </c>
       <c r="I38" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J38" s="8">
         <v>898</v>
       </c>
       <c r="K38" s="8">
         <v>6526</v>
       </c>
       <c r="L38" s="23">
         <v>2017</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N38" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N38" s="28"/>
     </row>
     <row r="39" spans="1:14" ht="24" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="14">
         <v>149974</v>
       </c>
       <c r="D39" s="8">
         <v>2354</v>
       </c>
       <c r="E39" s="8">
         <v>149</v>
       </c>
       <c r="F39" s="8">
         <v>3944</v>
       </c>
       <c r="G39" s="8">
         <v>9442</v>
       </c>
       <c r="H39" s="8">
         <v>529</v>
       </c>
       <c r="I39" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J39" s="8">
         <v>915</v>
       </c>
       <c r="K39" s="8">
         <v>6535</v>
       </c>
       <c r="L39" s="23">
         <v>2017</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N39" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N39" s="28"/>
     </row>
     <row r="40" spans="1:14" ht="24" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="14">
         <v>148393</v>
       </c>
       <c r="D40" s="8">
         <v>2370</v>
       </c>
       <c r="E40" s="8">
         <v>157</v>
       </c>
       <c r="F40" s="8">
         <v>3931</v>
       </c>
       <c r="G40" s="8">
         <v>9307</v>
       </c>
       <c r="H40" s="8">
         <v>530</v>
       </c>
       <c r="I40" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="8">
         <v>927</v>
       </c>
       <c r="K40" s="8">
         <v>6409</v>
       </c>
       <c r="L40" s="23">
         <v>2018</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N40" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N40" s="28"/>
     </row>
     <row r="41" spans="1:14" ht="24" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="14">
         <v>151301</v>
       </c>
       <c r="D41" s="8">
         <v>2385</v>
       </c>
       <c r="E41" s="8">
         <v>161</v>
       </c>
       <c r="F41" s="8">
         <v>3967</v>
       </c>
       <c r="G41" s="8">
         <v>9286</v>
       </c>
       <c r="H41" s="8">
         <v>536</v>
       </c>
       <c r="I41" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="8">
         <v>931</v>
       </c>
       <c r="K41" s="8">
         <v>6479</v>
       </c>
       <c r="L41" s="23">
         <v>2018</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N41" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N41" s="28"/>
     </row>
     <row r="42" spans="1:14" ht="24" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C42" s="14">
         <v>150635</v>
       </c>
       <c r="D42" s="8">
         <v>2504</v>
       </c>
       <c r="E42" s="8">
         <v>178</v>
       </c>
       <c r="F42" s="8">
         <v>3931</v>
       </c>
       <c r="G42" s="8">
         <v>9244</v>
       </c>
       <c r="H42" s="8">
         <v>546</v>
       </c>
       <c r="I42" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J42" s="8">
         <v>919</v>
       </c>
       <c r="K42" s="8">
         <v>6420</v>
       </c>
       <c r="L42" s="23">
         <v>2019</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N42" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N42" s="28"/>
     </row>
     <row r="43" spans="1:14" ht="24" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="14">
         <v>154173</v>
       </c>
       <c r="D43" s="8">
         <v>2455</v>
       </c>
       <c r="E43" s="8">
         <v>181</v>
       </c>
       <c r="F43" s="8">
         <v>4016</v>
       </c>
       <c r="G43" s="8">
         <v>9177</v>
       </c>
       <c r="H43" s="8">
         <v>546</v>
       </c>
       <c r="I43" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J43" s="8">
         <v>937</v>
       </c>
       <c r="K43" s="8">
         <v>6368</v>
       </c>
       <c r="L43" s="23">
         <v>2019</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N43" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N43" s="28"/>
     </row>
     <row r="44" spans="1:14" ht="24" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="14">
         <v>153702</v>
       </c>
       <c r="D44" s="8">
         <v>2463</v>
       </c>
       <c r="E44" s="8">
         <v>186</v>
       </c>
       <c r="F44" s="8">
         <v>4006</v>
       </c>
       <c r="G44" s="8">
         <v>9206</v>
       </c>
       <c r="H44" s="8">
         <v>552</v>
       </c>
       <c r="I44" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J44" s="8">
         <v>944</v>
       </c>
       <c r="K44" s="8">
         <v>6243</v>
       </c>
       <c r="L44" s="23">
         <v>2020</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N44" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N44" s="28"/>
     </row>
     <row r="45" spans="1:14" ht="24" customHeight="1">
       <c r="A45" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="14">
         <v>154778</v>
       </c>
       <c r="D45" s="8">
         <v>2480</v>
       </c>
       <c r="E45" s="8">
         <v>190</v>
       </c>
       <c r="F45" s="8">
         <v>4003</v>
       </c>
       <c r="G45" s="8">
         <v>9137</v>
       </c>
       <c r="H45" s="8">
         <v>541</v>
       </c>
       <c r="I45" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J45" s="8">
         <v>946</v>
       </c>
       <c r="K45" s="8">
         <v>6302</v>
       </c>
       <c r="L45" s="23">
         <v>2020</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N45" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N45" s="28"/>
     </row>
     <row r="46" spans="1:14" ht="24" customHeight="1">
       <c r="A46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C46" s="14">
         <v>153758</v>
       </c>
       <c r="D46" s="8">
         <v>2447</v>
       </c>
       <c r="E46" s="8">
         <v>191</v>
       </c>
       <c r="F46" s="8">
         <v>3956</v>
       </c>
       <c r="G46" s="8">
         <v>9032</v>
       </c>
       <c r="H46" s="8">
         <v>550</v>
       </c>
       <c r="I46" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="8">
         <v>960</v>
       </c>
       <c r="K46" s="8">
         <v>6120</v>
       </c>
       <c r="L46" s="23">
         <v>2021</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N46" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N46" s="28"/>
     </row>
     <row r="47" spans="1:14" ht="24" customHeight="1">
       <c r="A47" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="14">
         <v>155433</v>
       </c>
       <c r="D47" s="8">
         <v>2442</v>
       </c>
       <c r="E47" s="8">
         <v>190</v>
       </c>
       <c r="F47" s="8">
         <v>3973</v>
       </c>
       <c r="G47" s="8">
         <v>8999</v>
       </c>
       <c r="H47" s="8">
         <v>545</v>
       </c>
       <c r="I47" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J47" s="8">
         <v>959</v>
       </c>
       <c r="K47" s="8">
         <v>6232</v>
       </c>
       <c r="L47" s="23">
         <v>2021</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N47" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N47" s="28"/>
     </row>
     <row r="48" spans="1:14" ht="24" customHeight="1">
       <c r="A48" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="14">
         <v>155340</v>
       </c>
       <c r="D48" s="8">
         <v>2447</v>
       </c>
       <c r="E48" s="8">
         <v>191</v>
       </c>
       <c r="F48" s="8">
         <v>3905</v>
       </c>
       <c r="G48" s="8">
         <v>9071</v>
       </c>
       <c r="H48" s="8">
         <v>549</v>
       </c>
       <c r="I48" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J48" s="8">
         <v>968</v>
       </c>
       <c r="K48" s="8">
         <v>6181</v>
       </c>
       <c r="L48" s="23">
         <v>2022</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N48" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N48" s="28"/>
     </row>
     <row r="49" spans="1:15" ht="24" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="14">
         <v>158201</v>
       </c>
       <c r="D49" s="8">
         <v>2436</v>
       </c>
       <c r="E49" s="8">
         <v>190</v>
       </c>
       <c r="F49" s="8">
         <v>3947</v>
       </c>
       <c r="G49" s="8">
         <v>8961</v>
       </c>
       <c r="H49" s="8">
         <v>557</v>
       </c>
       <c r="I49" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J49" s="8">
         <v>955</v>
       </c>
       <c r="K49" s="8">
         <v>6119</v>
       </c>
       <c r="L49" s="23">
         <v>2022</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N49" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N49" s="28"/>
     </row>
     <row r="50" spans="1:15" ht="24" customHeight="1">
       <c r="A50" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C50" s="14">
         <v>158338</v>
       </c>
       <c r="D50" s="8">
         <v>2414</v>
       </c>
       <c r="E50" s="8">
         <v>188</v>
       </c>
       <c r="F50" s="8">
         <v>3951</v>
       </c>
       <c r="G50" s="8">
         <v>8910</v>
       </c>
       <c r="H50" s="8">
         <v>556</v>
       </c>
       <c r="I50" s="43" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J50" s="8">
         <v>967</v>
       </c>
       <c r="K50" s="8">
         <v>6040</v>
       </c>
       <c r="L50" s="23">
         <v>2023</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N50" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N50" s="28"/>
     </row>
     <row r="51" spans="1:15" ht="24" customHeight="1">
       <c r="A51" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C51" s="14">
         <v>161551</v>
       </c>
       <c r="D51" s="8">
         <v>2389</v>
       </c>
       <c r="E51" s="8">
         <v>190</v>
       </c>
       <c r="F51" s="8">
         <v>3998</v>
       </c>
       <c r="G51" s="8">
         <v>8866</v>
       </c>
       <c r="H51" s="8">
         <v>557</v>
       </c>
       <c r="I51" s="43" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J51" s="8">
         <v>969</v>
       </c>
       <c r="K51" s="8">
         <v>6130</v>
       </c>
       <c r="L51" s="23">
         <v>2023</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N51" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N51" s="28"/>
     </row>
     <row r="52" spans="1:15" ht="24" customHeight="1">
       <c r="A52" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C52" s="14">
         <v>160876</v>
       </c>
       <c r="D52" s="8">
         <v>2381</v>
       </c>
       <c r="E52" s="8">
         <v>188</v>
       </c>
       <c r="F52" s="8">
         <v>3938</v>
       </c>
       <c r="G52" s="8">
         <v>8920</v>
       </c>
       <c r="H52" s="8">
         <v>545</v>
       </c>
       <c r="I52" s="43" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J52" s="8">
         <v>970</v>
       </c>
       <c r="K52" s="8">
         <v>5952</v>
       </c>
       <c r="L52" s="23">
         <v>2024</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="N52" s="28"/>
     </row>
     <row r="53" spans="1:15" ht="24" customHeight="1">
       <c r="A53" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="14">
         <v>164876</v>
       </c>
       <c r="D53" s="8">
         <v>2356</v>
       </c>
       <c r="E53" s="8">
         <v>189</v>
       </c>
       <c r="F53" s="8">
         <v>3965</v>
       </c>
       <c r="G53" s="8">
         <v>8794</v>
       </c>
       <c r="H53" s="8">
         <v>542</v>
       </c>
       <c r="I53" s="43" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J53" s="8">
         <v>968</v>
       </c>
       <c r="K53" s="8">
         <v>5960</v>
       </c>
       <c r="L53" s="23">
         <v>2024</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N53" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N53" s="28"/>
     </row>
     <row r="54" spans="1:15" ht="24" customHeight="1">
       <c r="A54" s="9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C54" s="14">
-        <v>164458</v>
+        <v>164565</v>
       </c>
       <c r="D54" s="8">
         <v>2369</v>
       </c>
       <c r="E54" s="8">
         <v>194</v>
       </c>
       <c r="F54" s="8">
         <v>3928</v>
       </c>
       <c r="G54" s="8">
         <v>8621</v>
       </c>
       <c r="H54" s="8">
         <v>540</v>
       </c>
       <c r="I54" s="43" t="s">
         <v>31</v>
       </c>
       <c r="J54" s="8">
         <v>947</v>
       </c>
       <c r="K54" s="8">
         <v>5801</v>
       </c>
       <c r="L54" s="23">
         <v>2025</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="N54" s="28">
-[...3 lines deleted...]
-    <row r="55" spans="1:15" ht="24" customHeight="1" thickBot="1">
+      <c r="N54" s="28"/>
+    </row>
+    <row r="55" spans="1:15" ht="24" customHeight="1">
       <c r="A55" s="9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="14">
-        <v>167156</v>
+        <v>167178</v>
       </c>
       <c r="D55" s="8">
         <v>2375</v>
       </c>
       <c r="E55" s="8">
         <v>197</v>
       </c>
       <c r="F55" s="8">
         <v>3988</v>
       </c>
       <c r="G55" s="8">
         <v>8536</v>
       </c>
       <c r="H55" s="8">
         <v>536</v>
       </c>
       <c r="I55" s="43" t="s">
         <v>31</v>
       </c>
       <c r="J55" s="8">
         <v>961</v>
       </c>
       <c r="K55" s="8">
         <v>5813</v>
       </c>
       <c r="L55" s="23">
         <v>2025</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="N55" s="28">
-[...3 lines deleted...]
-    <row r="56" spans="1:15" ht="24" hidden="1" customHeight="1" thickBot="1">
+      <c r="N55" s="28"/>
+    </row>
+    <row r="56" spans="1:15" ht="24" customHeight="1" thickBot="1">
       <c r="A56" s="9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-      <c r="K56" s="8"/>
+        <v>68</v>
+      </c>
+      <c r="C56" s="14">
+        <v>166184</v>
+      </c>
+      <c r="D56" s="8">
+        <v>2381</v>
+      </c>
+      <c r="E56" s="8">
+        <v>193</v>
+      </c>
+      <c r="F56" s="8">
+        <v>3930</v>
+      </c>
+      <c r="G56" s="8">
+        <v>8654</v>
+      </c>
+      <c r="H56" s="8">
+        <v>545</v>
+      </c>
+      <c r="I56" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="J56" s="8">
+        <v>967</v>
+      </c>
+      <c r="K56" s="8">
+        <v>5661</v>
+      </c>
       <c r="L56" s="23">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="N56" s="28"/>
     </row>
     <row r="57" spans="1:15" ht="16.350000000000001" customHeight="1">
       <c r="A57" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="29"/>
       <c r="M57" s="6"/>
-      <c r="N57" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N57" s="28"/>
       <c r="O57" s="4"/>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="24" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="M58" s="7"/>
-      <c r="N58" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N58" s="28"/>
       <c r="O58" s="4"/>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="44" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="M59" s="7"/>
-      <c r="N59" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N59" s="28"/>
       <c r="O59" s="4"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="44" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="M60" s="7"/>
-      <c r="N60" s="28">
-[...1 lines deleted...]
-      </c>
+      <c r="N60" s="28"/>
       <c r="O60" s="4"/>
     </row>
-    <row r="61" spans="1:15">
-[...16 lines deleted...]
-      </c>
+    <row r="61" spans="1:15" s="46" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A61" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+      <c r="J61" s="4"/>
+      <c r="K61" s="4"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="28"/>
       <c r="O61" s="4"/>
     </row>
-    <row r="62" spans="1:15" s="46" customFormat="1" ht="16.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="O62" s="4"/>
+    <row r="62" spans="1:15">
+      <c r="A62" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="N62" s="28"/>
     </row>
   </sheetData>
-  <autoFilter ref="N5:N61" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...5 lines deleted...]
-  </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>