--- v1 (2026-02-16)
+++ v2 (2026-04-27)
@@ -199,51 +199,51 @@
   <si>
     <r>
       <t>機　　構　　別</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
-    <t>民國114年12月</t>
+    <t>民國115年 2月</t>
   </si>
   <si>
     <t>循環信</t>
   </si>
   <si>
     <t>用餘額</t>
   </si>
   <si>
     <t>本月簽</t>
   </si>
   <si>
     <t>帳金額</t>
   </si>
   <si>
     <t>流通</t>
   </si>
   <si>
     <t>有效</t>
   </si>
   <si>
     <t>卡數</t>
   </si>
   <si>
     <t>(Over 3</t>
   </si>
@@ -769,51 +769,51 @@
   <si>
     <t>　國泰世華商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Cathay United Bank</t>
   </si>
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dec. 2025</t>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -2575,942 +2575,942 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="55">
-        <v>60485911</v>
+        <v>59554032</v>
       </c>
       <c r="C10" s="55">
-        <v>40554453</v>
+        <v>40073662</v>
       </c>
       <c r="D10" s="55">
-        <v>570553</v>
+        <v>321591</v>
       </c>
       <c r="E10" s="55">
-        <v>523432</v>
+        <v>274673</v>
       </c>
       <c r="F10" s="55">
-        <v>118589</v>
+        <v>115782</v>
       </c>
       <c r="G10" s="55">
-        <v>453664</v>
+        <v>371707</v>
       </c>
       <c r="H10" s="55">
-        <v>1649</v>
+        <v>1089</v>
       </c>
       <c r="I10" s="58">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="J10" s="61">
-        <v>502.41</v>
+        <v>518.13</v>
       </c>
       <c r="K10" s="55">
-        <v>645</v>
+        <v>554</v>
       </c>
       <c r="L10" s="55">
-        <v>1494</v>
+        <v>1395</v>
       </c>
       <c r="M10" s="55">
-        <v>6272</v>
+        <v>5059</v>
       </c>
       <c r="N10" s="55">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="O10" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="42"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="69">
-        <v>59684940</v>
+        <v>58758889</v>
       </c>
       <c r="C12" s="69">
-        <v>40230686</v>
+        <v>39747306</v>
       </c>
       <c r="D12" s="69">
-        <v>529353</v>
+        <v>316897</v>
       </c>
       <c r="E12" s="69">
-        <v>501571</v>
+        <v>265549</v>
       </c>
       <c r="F12" s="69">
-        <v>117503</v>
+        <v>114702</v>
       </c>
       <c r="G12" s="69">
-        <v>445935</v>
+        <v>364905</v>
       </c>
       <c r="H12" s="69">
-        <v>1642</v>
+        <v>1085</v>
       </c>
       <c r="I12" s="72">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="J12" s="75">
-        <v>507.57</v>
+        <v>522.78</v>
       </c>
       <c r="K12" s="69">
-        <v>642</v>
+        <v>550</v>
       </c>
       <c r="L12" s="69">
-        <v>1477</v>
+        <v>1378</v>
       </c>
       <c r="M12" s="69">
-        <v>6101</v>
+        <v>4916</v>
       </c>
       <c r="N12" s="69">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="O12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="42"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="68">
-        <v>289455</v>
+        <v>288487</v>
       </c>
       <c r="C14" s="68">
-        <v>148176</v>
+        <v>151186</v>
       </c>
       <c r="D14" s="68">
-        <v>4746</v>
+        <v>1326</v>
       </c>
       <c r="E14" s="68">
-        <v>2137</v>
+        <v>1424</v>
       </c>
       <c r="F14" s="68">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G14" s="68">
-        <v>1201</v>
+        <v>927</v>
       </c>
       <c r="H14" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" s="71">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="J14" s="74">
-        <v>996.7</v>
+        <v>1287.76</v>
       </c>
       <c r="K14" s="68">
         <v>1</v>
       </c>
       <c r="L14" s="68">
         <v>2</v>
       </c>
       <c r="M14" s="68">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="N14" s="68">
         <v>0</v>
       </c>
       <c r="O14" s="80">
-        <v>3272</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="65" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="42"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="51" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="68">
-        <v>306978</v>
+        <v>302868</v>
       </c>
       <c r="C16" s="68">
-        <v>140249</v>
+        <v>137557</v>
       </c>
       <c r="D16" s="68">
-        <v>590</v>
+        <v>707</v>
       </c>
       <c r="E16" s="68">
-        <v>5147</v>
+        <v>2315</v>
       </c>
       <c r="F16" s="68">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G16" s="68">
-        <v>1011</v>
+        <v>738</v>
       </c>
       <c r="H16" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I16" s="71">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="J16" s="74">
-        <v>658.89</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>499.55</v>
+      </c>
+      <c r="K16" s="82">
+        <v>0</v>
       </c>
       <c r="L16" s="68">
         <v>4</v>
       </c>
       <c r="M16" s="68">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="N16" s="68">
         <v>0</v>
       </c>
       <c r="O16" s="80">
-        <v>6849</v>
+        <v>6819</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="65" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="42"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="51" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="68">
-        <v>672680</v>
+        <v>668568</v>
       </c>
       <c r="C18" s="68">
-        <v>395942</v>
+        <v>392822</v>
       </c>
       <c r="D18" s="68">
-        <v>3319</v>
+        <v>2343</v>
       </c>
       <c r="E18" s="68">
-        <v>9742</v>
+        <v>4751</v>
       </c>
       <c r="F18" s="68">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="G18" s="68">
-        <v>4595</v>
+        <v>3946</v>
       </c>
       <c r="H18" s="68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I18" s="71">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="J18" s="74">
-        <v>1146.28</v>
+        <v>407.55</v>
       </c>
       <c r="K18" s="68">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L18" s="68">
         <v>8</v>
       </c>
       <c r="M18" s="68">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="N18" s="68">
         <v>0</v>
       </c>
       <c r="O18" s="80">
-        <v>48083</v>
+        <v>48058</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="42"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="68">
-        <v>1531235</v>
+        <v>1540487</v>
       </c>
       <c r="C20" s="68">
-        <v>952857</v>
+        <v>950771</v>
       </c>
       <c r="D20" s="68">
-        <v>8277</v>
+        <v>9597</v>
       </c>
       <c r="E20" s="68">
-        <v>6433</v>
+        <v>6416</v>
       </c>
       <c r="F20" s="68">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="G20" s="68">
-        <v>7583</v>
+        <v>6248</v>
       </c>
       <c r="H20" s="68">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I20" s="71">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J20" s="74">
-        <v>1034.41</v>
+        <v>1063.28</v>
       </c>
       <c r="K20" s="68">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L20" s="68">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M20" s="68">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="N20" s="68">
         <v>0</v>
       </c>
       <c r="O20" s="80">
-        <v>33068</v>
+        <v>34390</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="65" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="42"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="68">
-        <v>1014753</v>
+        <v>1005549</v>
       </c>
       <c r="C22" s="68">
-        <v>788586</v>
+        <v>774554</v>
       </c>
       <c r="D22" s="68">
-        <v>2605</v>
+        <v>1828</v>
       </c>
       <c r="E22" s="68">
-        <v>7115</v>
+        <v>4302</v>
       </c>
       <c r="F22" s="68">
-        <v>1200</v>
+        <v>1113</v>
       </c>
       <c r="G22" s="68">
-        <v>5771</v>
+        <v>4616</v>
       </c>
       <c r="H22" s="68">
         <v>1</v>
       </c>
       <c r="I22" s="71">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="J22" s="74">
-        <v>359.58</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>265.47</v>
+      </c>
+      <c r="K22" s="82">
+        <v>0</v>
       </c>
       <c r="L22" s="68">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="M22" s="68">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="N22" s="68">
         <v>0</v>
       </c>
       <c r="O22" s="80">
-        <v>20813</v>
+        <v>20998</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="42"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="68">
-        <v>575263</v>
+        <v>574559</v>
       </c>
       <c r="C24" s="68">
-        <v>302736</v>
+        <v>292705</v>
       </c>
       <c r="D24" s="68">
-        <v>2126</v>
+        <v>2521</v>
       </c>
       <c r="E24" s="68">
-        <v>3124</v>
+        <v>2492</v>
       </c>
       <c r="F24" s="68">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="G24" s="68">
-        <v>2415</v>
+        <v>1890</v>
       </c>
       <c r="H24" s="68">
         <v>1</v>
       </c>
       <c r="I24" s="71">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="J24" s="74">
-        <v>519.01</v>
+        <v>775.15</v>
       </c>
       <c r="K24" s="68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L24" s="68">
         <v>6</v>
       </c>
       <c r="M24" s="68">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="N24" s="68">
         <v>0</v>
       </c>
       <c r="O24" s="80">
-        <v>15636</v>
+        <v>15773</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="65" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="42"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="51" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="68">
-        <v>384715</v>
+        <v>385603</v>
       </c>
       <c r="C26" s="68">
-        <v>195583</v>
+        <v>195077</v>
       </c>
       <c r="D26" s="68">
-        <v>909</v>
+        <v>1341</v>
       </c>
       <c r="E26" s="68">
-        <v>2476</v>
+        <v>1584</v>
       </c>
       <c r="F26" s="68">
-        <v>666</v>
+        <v>696</v>
       </c>
       <c r="G26" s="68">
-        <v>1786</v>
+        <v>1417</v>
       </c>
       <c r="H26" s="68">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I26" s="71">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="J26" s="74">
-        <v>678.43</v>
+        <v>672.74</v>
       </c>
       <c r="K26" s="68">
         <v>4</v>
       </c>
       <c r="L26" s="68">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M26" s="68">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="N26" s="68">
         <v>0</v>
       </c>
       <c r="O26" s="80">
-        <v>1319</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="65" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="42"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="51" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="68">
-        <v>7391132</v>
+        <v>7430543</v>
       </c>
       <c r="C28" s="68">
-        <v>5849375</v>
+        <v>5847762</v>
       </c>
       <c r="D28" s="68">
-        <v>36440</v>
+        <v>26727</v>
       </c>
       <c r="E28" s="68">
-        <v>14172</v>
+        <v>9652</v>
       </c>
       <c r="F28" s="68">
-        <v>11468</v>
+        <v>11408</v>
       </c>
       <c r="G28" s="68">
-        <v>58874</v>
+        <v>45813</v>
       </c>
       <c r="H28" s="68">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="I28" s="71">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="J28" s="74">
-        <v>1461.64</v>
+        <v>1639.92</v>
       </c>
       <c r="K28" s="68">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="L28" s="68">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="M28" s="68">
-        <v>653</v>
+        <v>588</v>
       </c>
       <c r="N28" s="68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O28" s="80">
-        <v>18024</v>
+        <v>17898</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="65" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="31"/>
       <c r="O29" s="42"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="68">
-        <v>7337214</v>
+        <v>7377610</v>
       </c>
       <c r="C30" s="68">
-        <v>5209203</v>
+        <v>5243241</v>
       </c>
       <c r="D30" s="68">
-        <v>46441</v>
+        <v>34466</v>
       </c>
       <c r="E30" s="68">
-        <v>87779</v>
+        <v>18711</v>
       </c>
       <c r="F30" s="68">
-        <v>22171</v>
+        <v>21095</v>
       </c>
       <c r="G30" s="68">
-        <v>81878</v>
+        <v>63970</v>
       </c>
       <c r="H30" s="68">
-        <v>226</v>
+        <v>148</v>
       </c>
       <c r="I30" s="71">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="J30" s="74">
-        <v>975.83</v>
+        <v>978.23</v>
       </c>
       <c r="K30" s="68">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L30" s="68">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="M30" s="68">
-        <v>1092</v>
+        <v>733</v>
       </c>
       <c r="N30" s="68">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O30" s="80">
-        <v>157168</v>
+        <v>157523</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="65" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="31"/>
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="42"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="68">
-        <v>9825</v>
+        <v>9784</v>
       </c>
       <c r="C32" s="68">
-        <v>4435</v>
+        <v>4316</v>
       </c>
       <c r="D32" s="68">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E32" s="68">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F32" s="68">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G32" s="68">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="H32" s="68">
         <v>0</v>
       </c>
       <c r="I32" s="71">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="J32" s="74">
-        <v>257.68</v>
+        <v>292.56</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
       <c r="L32" s="68">
         <v>0</v>
       </c>
       <c r="M32" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N32" s="68">
         <v>0</v>
       </c>
       <c r="O32" s="80">
-        <v>766</v>
+        <v>760</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="65" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="31"/>
       <c r="C33" s="31"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="31"/>
       <c r="O33" s="42"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="68">
-        <v>1106955</v>
+        <v>1102565</v>
       </c>
       <c r="C34" s="68">
-        <v>613344</v>
+        <v>604159</v>
       </c>
       <c r="D34" s="68">
-        <v>3733</v>
+        <v>2543</v>
       </c>
       <c r="E34" s="68">
-        <v>8015</v>
+        <v>3734</v>
       </c>
       <c r="F34" s="68">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="G34" s="68">
-        <v>4921</v>
+        <v>3955</v>
       </c>
       <c r="H34" s="68">
         <v>12</v>
       </c>
       <c r="I34" s="71">
         <v>0.2</v>
       </c>
       <c r="J34" s="74">
-        <v>508.18</v>
+        <v>504.57</v>
       </c>
       <c r="K34" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L34" s="68">
         <v>17</v>
       </c>
       <c r="M34" s="68">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N34" s="68">
         <v>0</v>
       </c>
       <c r="O34" s="80">
-        <v>14687</v>
+        <v>14910</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="65" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="31"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="31"/>
       <c r="O35" s="42"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="51" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="68">
-        <v>26662</v>
+        <v>27083</v>
       </c>
       <c r="C36" s="68">
-        <v>16921</v>
+        <v>17642</v>
       </c>
       <c r="D36" s="68">
-        <v>535</v>
+        <v>302</v>
       </c>
       <c r="E36" s="68">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="F36" s="82">
         <v>0</v>
       </c>
       <c r="G36" s="68">
-        <v>667</v>
+        <v>483</v>
       </c>
       <c r="H36" s="68">
         <v>0</v>
       </c>
       <c r="I36" s="71">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="J36" s="74">
-        <v>121.28</v>
+        <v>122.16</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="82">
         <v>0</v>
       </c>
       <c r="M36" s="68">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N36" s="68">
         <v>0</v>
       </c>
       <c r="O36" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="83" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="33"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
@@ -3887,58 +3887,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="45" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="48" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國114年12月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="47" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Dec. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -4175,948 +4175,948 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="54">
-        <v>174504</v>
+        <v>174530</v>
       </c>
       <c r="C10" s="54">
-        <v>100320</v>
+        <v>99736</v>
       </c>
       <c r="D10" s="54">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="E10" s="54">
-        <v>613</v>
+        <v>559</v>
       </c>
       <c r="F10" s="54">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="G10" s="54">
-        <v>1127</v>
+        <v>945</v>
       </c>
       <c r="H10" s="54">
         <v>1</v>
       </c>
       <c r="I10" s="57">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="J10" s="60">
-        <v>255.8</v>
+        <v>242.76</v>
       </c>
       <c r="K10" s="54">
         <v>1</v>
       </c>
       <c r="L10" s="54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M10" s="54">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="N10" s="54">
         <v>0</v>
       </c>
       <c r="O10" s="85">
-        <v>1809</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="42"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="51" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="68">
-        <v>225917</v>
+        <v>221463</v>
       </c>
       <c r="C12" s="68">
-        <v>141822</v>
+        <v>136387</v>
       </c>
       <c r="D12" s="68">
-        <v>267</v>
+        <v>127</v>
       </c>
       <c r="E12" s="68">
-        <v>2604</v>
+        <v>1837</v>
       </c>
       <c r="F12" s="68">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="G12" s="68">
-        <v>1408</v>
+        <v>1071</v>
       </c>
       <c r="H12" s="68">
         <v>2</v>
       </c>
       <c r="I12" s="71">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="J12" s="74">
-        <v>659.15</v>
+        <v>719.55</v>
       </c>
       <c r="K12" s="68">
         <v>3</v>
       </c>
       <c r="L12" s="68">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M12" s="68">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="N12" s="68">
         <v>0</v>
       </c>
       <c r="O12" s="80">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="65" t="s">
         <v>118</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="42"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="68">
-        <v>154419</v>
+        <v>155849</v>
       </c>
       <c r="C14" s="68">
-        <v>78769</v>
+        <v>79019</v>
       </c>
       <c r="D14" s="68">
-        <v>1124</v>
+        <v>747</v>
       </c>
       <c r="E14" s="68">
-        <v>555</v>
+        <v>448</v>
       </c>
       <c r="F14" s="68">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="G14" s="68">
-        <v>668</v>
+        <v>516</v>
       </c>
       <c r="H14" s="68">
         <v>0</v>
       </c>
       <c r="I14" s="71">
         <v>0.24</v>
       </c>
       <c r="J14" s="74">
-        <v>1138.71</v>
+        <v>1136.33</v>
       </c>
       <c r="K14" s="68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14" s="68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M14" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N14" s="68">
         <v>0</v>
       </c>
       <c r="O14" s="80">
-        <v>592</v>
+        <v>584</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="65" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="42"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="51" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="68">
-        <v>852459</v>
+        <v>863847</v>
       </c>
       <c r="C16" s="68">
-        <v>590428</v>
+        <v>595531</v>
       </c>
       <c r="D16" s="68">
-        <v>6001</v>
+        <v>7205</v>
       </c>
       <c r="E16" s="68">
-        <v>3523</v>
+        <v>3283</v>
       </c>
       <c r="F16" s="68">
-        <v>1711</v>
+        <v>1791</v>
       </c>
       <c r="G16" s="68">
-        <v>11715</v>
+        <v>10133</v>
       </c>
       <c r="H16" s="68">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I16" s="71">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="J16" s="74">
-        <v>840.16</v>
+        <v>847.7</v>
       </c>
       <c r="K16" s="68">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L16" s="68">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M16" s="68">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="N16" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O16" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="65" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="42"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="51" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="68">
-        <v>9224</v>
+        <v>9187</v>
       </c>
       <c r="C18" s="68">
-        <v>4935</v>
+        <v>4884</v>
       </c>
       <c r="D18" s="68">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E18" s="68">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F18" s="68">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G18" s="68">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H18" s="82">
         <v>0</v>
       </c>
       <c r="I18" s="71">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="J18" s="74">
-        <v>650.89</v>
+        <v>687.87</v>
       </c>
       <c r="K18" s="82">
         <v>0</v>
       </c>
       <c r="L18" s="68">
         <v>0</v>
       </c>
       <c r="M18" s="68">
         <v>1</v>
       </c>
       <c r="N18" s="82">
         <v>0</v>
       </c>
       <c r="O18" s="80">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="65" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="42"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="51" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="68">
-        <v>1062582</v>
+        <v>1054635</v>
       </c>
       <c r="C20" s="68">
-        <v>547522</v>
+        <v>534459</v>
       </c>
       <c r="D20" s="68">
-        <v>1175</v>
+        <v>620</v>
       </c>
       <c r="E20" s="68">
-        <v>11785</v>
+        <v>4746</v>
       </c>
       <c r="F20" s="68">
-        <v>1659</v>
+        <v>1716</v>
       </c>
       <c r="G20" s="68">
-        <v>5184</v>
+        <v>3575</v>
       </c>
       <c r="H20" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I20" s="71">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="J20" s="74">
-        <v>581.78</v>
+        <v>607.42</v>
       </c>
       <c r="K20" s="68">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L20" s="68">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="M20" s="68">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="N20" s="68">
         <v>0</v>
       </c>
       <c r="O20" s="80">
-        <v>8209</v>
+        <v>8156</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="65" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="42"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="68">
-        <v>112998</v>
+        <v>114581</v>
       </c>
       <c r="C22" s="68">
-        <v>58937</v>
+        <v>59783</v>
       </c>
       <c r="D22" s="68">
-        <v>1223</v>
+        <v>1125</v>
       </c>
       <c r="E22" s="68">
-        <v>924</v>
+        <v>728</v>
       </c>
       <c r="F22" s="68">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="G22" s="68">
-        <v>637</v>
+        <v>466</v>
       </c>
       <c r="H22" s="68">
         <v>0</v>
       </c>
       <c r="I22" s="71">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="J22" s="74">
-        <v>575.91</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>416.5</v>
+      </c>
+      <c r="K22" s="82">
+        <v>0</v>
       </c>
       <c r="L22" s="68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M22" s="68">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="N22" s="68">
         <v>0</v>
       </c>
       <c r="O22" s="80">
-        <v>4043</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="42"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="68">
-        <v>21049</v>
+        <v>21029</v>
       </c>
       <c r="C24" s="68">
-        <v>13524</v>
+        <v>13376</v>
       </c>
       <c r="D24" s="68">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E24" s="68">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="F24" s="68">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G24" s="68">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="H24" s="68">
         <v>0</v>
       </c>
       <c r="I24" s="71">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="J24" s="74">
-        <v>2379.79</v>
+        <v>2212.18</v>
       </c>
       <c r="K24" s="68">
         <v>0</v>
       </c>
       <c r="L24" s="68">
         <v>0</v>
       </c>
       <c r="M24" s="68">
         <v>1</v>
       </c>
       <c r="N24" s="68">
         <v>0</v>
       </c>
       <c r="O24" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="65" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="42"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="51" t="s">
         <v>131</v>
       </c>
       <c r="B26" s="68">
-        <v>2731780</v>
+        <v>2740859</v>
       </c>
       <c r="C26" s="68">
-        <v>1849324</v>
+        <v>1856322</v>
       </c>
       <c r="D26" s="68">
-        <v>31298</v>
+        <v>20081</v>
       </c>
       <c r="E26" s="68">
-        <v>23944</v>
+        <v>17836</v>
       </c>
       <c r="F26" s="68">
-        <v>6592</v>
+        <v>6476</v>
       </c>
       <c r="G26" s="68">
-        <v>15001</v>
+        <v>13204</v>
       </c>
       <c r="H26" s="68">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I26" s="71">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="J26" s="74">
-        <v>278.51</v>
+        <v>290.6</v>
       </c>
       <c r="K26" s="68">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="L26" s="68">
         <v>73</v>
       </c>
       <c r="M26" s="68">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="N26" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O26" s="80">
-        <v>42202</v>
+        <v>42503</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="65" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="42"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="51" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="68">
-        <v>1290052</v>
+        <v>1286543</v>
       </c>
       <c r="C28" s="68">
-        <v>910122</v>
+        <v>900785</v>
       </c>
       <c r="D28" s="68">
-        <v>5702</v>
+        <v>3823</v>
       </c>
       <c r="E28" s="68">
-        <v>8259</v>
+        <v>5189</v>
       </c>
       <c r="F28" s="68">
-        <v>3186</v>
+        <v>3214</v>
       </c>
       <c r="G28" s="68">
-        <v>4517</v>
+        <v>3685</v>
       </c>
       <c r="H28" s="68">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I28" s="71">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="J28" s="74">
-        <v>102.98</v>
+        <v>102.07</v>
       </c>
       <c r="K28" s="68">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L28" s="68">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M28" s="68">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="N28" s="68">
         <v>0</v>
       </c>
       <c r="O28" s="80">
-        <v>11650</v>
+        <v>11980</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="65" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="31"/>
       <c r="O29" s="42"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>135</v>
       </c>
       <c r="B30" s="68">
-        <v>1216355</v>
+        <v>1215168</v>
       </c>
       <c r="C30" s="68">
-        <v>538589</v>
+        <v>535445</v>
       </c>
       <c r="D30" s="68">
-        <v>4046</v>
+        <v>2560</v>
       </c>
       <c r="E30" s="68">
-        <v>6149</v>
+        <v>4777</v>
       </c>
       <c r="F30" s="68">
-        <v>1178</v>
+        <v>1096</v>
       </c>
       <c r="G30" s="68">
-        <v>5455</v>
+        <v>4446</v>
       </c>
       <c r="H30" s="68">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="I30" s="71">
         <v>0.09</v>
       </c>
       <c r="J30" s="74">
-        <v>938.79</v>
+        <v>963.39</v>
       </c>
       <c r="K30" s="68">
         <v>8</v>
       </c>
       <c r="L30" s="68">
         <v>16</v>
       </c>
       <c r="M30" s="68">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="N30" s="68">
         <v>0</v>
       </c>
       <c r="O30" s="80">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="65" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="31"/>
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="42"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="68">
-        <v>2478579</v>
+        <v>2510318</v>
       </c>
       <c r="C32" s="68">
-        <v>1545721</v>
+        <v>1535218</v>
       </c>
       <c r="D32" s="68">
-        <v>17921</v>
+        <v>15966</v>
       </c>
       <c r="E32" s="68">
-        <v>6985</v>
+        <v>5012</v>
       </c>
       <c r="F32" s="68">
-        <v>3898</v>
+        <v>3761</v>
       </c>
       <c r="G32" s="68">
-        <v>15838</v>
+        <v>13210</v>
       </c>
       <c r="H32" s="68">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="I32" s="71">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J32" s="74">
-        <v>548.83</v>
+        <v>522.4</v>
       </c>
       <c r="K32" s="68">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="L32" s="68">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M32" s="68">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="N32" s="68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O32" s="80">
-        <v>19898</v>
+        <v>20336</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="65" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="31"/>
       <c r="C33" s="31"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="31"/>
       <c r="O33" s="42"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="68">
-        <v>8748065</v>
+        <v>7565429</v>
       </c>
       <c r="C34" s="68">
-        <v>5340523</v>
+        <v>4837463</v>
       </c>
       <c r="D34" s="68">
-        <v>128776</v>
+        <v>40826</v>
       </c>
       <c r="E34" s="68">
-        <v>87318</v>
+        <v>55565</v>
       </c>
       <c r="F34" s="68">
-        <v>17958</v>
+        <v>16440</v>
       </c>
       <c r="G34" s="68">
-        <v>54300</v>
+        <v>45453</v>
       </c>
       <c r="H34" s="68">
-        <v>259</v>
+        <v>167</v>
       </c>
       <c r="I34" s="71">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="J34" s="74">
-        <v>372.09</v>
+        <v>427.3</v>
       </c>
       <c r="K34" s="68">
         <v>84</v>
       </c>
       <c r="L34" s="68">
-        <v>164</v>
+        <v>118</v>
       </c>
       <c r="M34" s="68">
-        <v>719</v>
+        <v>593</v>
       </c>
       <c r="N34" s="68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O34" s="80">
-        <v>40435</v>
+        <v>40388</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="31"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="31"/>
       <c r="O35" s="42"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="51" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="68">
-        <v>423651</v>
+        <v>431007</v>
       </c>
       <c r="C36" s="68">
-        <v>203805</v>
+        <v>207376</v>
       </c>
       <c r="D36" s="68">
-        <v>6788</v>
+        <v>4086</v>
       </c>
       <c r="E36" s="68">
-        <v>1912</v>
+        <v>1510</v>
       </c>
       <c r="F36" s="68">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="G36" s="68">
-        <v>2202</v>
+        <v>1546</v>
       </c>
       <c r="H36" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I36" s="71">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="J36" s="74">
-        <v>179.43</v>
+        <v>184.45</v>
       </c>
       <c r="K36" s="68">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="L36" s="68">
         <v>16</v>
       </c>
       <c r="M36" s="68">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="N36" s="68">
         <v>0</v>
       </c>
       <c r="O36" s="80">
-        <v>9078</v>
+        <v>9146</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="83" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="33"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
       <c r="O37" s="44"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>76</v>
       </c>
@@ -5489,58 +5489,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="45" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="48" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國114年12月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="47" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Dec. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -5777,486 +5777,486 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="54">
-        <v>3324547</v>
+        <v>3331190</v>
       </c>
       <c r="C10" s="54">
-        <v>2087494</v>
+        <v>2075177</v>
       </c>
       <c r="D10" s="54">
-        <v>20983</v>
+        <v>5793</v>
       </c>
       <c r="E10" s="54">
-        <v>61543</v>
+        <v>12902</v>
       </c>
       <c r="F10" s="54">
-        <v>8915</v>
+        <v>9064</v>
       </c>
       <c r="G10" s="54">
-        <v>23991</v>
+        <v>19358</v>
       </c>
       <c r="H10" s="54">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="I10" s="57">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="J10" s="60">
-        <v>507.79</v>
+        <v>483.89</v>
       </c>
       <c r="K10" s="54">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="L10" s="54">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="M10" s="54">
-        <v>413</v>
+        <v>338</v>
       </c>
       <c r="N10" s="54">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O10" s="85">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="42"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="51" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="68">
-        <v>6632949</v>
+        <v>6647405</v>
       </c>
       <c r="C12" s="68">
-        <v>4852939</v>
+        <v>4805993</v>
       </c>
       <c r="D12" s="68">
-        <v>44324</v>
+        <v>34357</v>
       </c>
       <c r="E12" s="68">
-        <v>44428</v>
+        <v>31125</v>
       </c>
       <c r="F12" s="68">
-        <v>11315</v>
+        <v>11327</v>
       </c>
       <c r="G12" s="68">
-        <v>48400</v>
+        <v>40724</v>
       </c>
       <c r="H12" s="68">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="I12" s="71">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="J12" s="74">
-        <v>629.07</v>
+        <v>721.47</v>
       </c>
       <c r="K12" s="68">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="L12" s="68">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="M12" s="68">
-        <v>645</v>
+        <v>535</v>
       </c>
       <c r="N12" s="68">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O12" s="80">
-        <v>187086</v>
+        <v>188168</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="42"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="68">
-        <v>120826</v>
+        <v>120823</v>
       </c>
       <c r="C14" s="68">
-        <v>62645</v>
+        <v>61542</v>
       </c>
       <c r="D14" s="68">
-        <v>575</v>
+        <v>426</v>
       </c>
       <c r="E14" s="68">
-        <v>528</v>
+        <v>510</v>
       </c>
       <c r="F14" s="68">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G14" s="68">
-        <v>513</v>
+        <v>429</v>
       </c>
       <c r="H14" s="68">
+        <v>0</v>
+      </c>
+      <c r="I14" s="71">
+        <v>0.17</v>
+      </c>
+      <c r="J14" s="74">
+        <v>291.37</v>
+      </c>
+      <c r="K14" s="68">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L14" s="68">
         <v>2</v>
       </c>
       <c r="M14" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N14" s="68">
         <v>0</v>
       </c>
       <c r="O14" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="42"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="51" t="s">
         <v>149</v>
       </c>
       <c r="B16" s="68">
-        <v>9458117</v>
+        <v>9581320</v>
       </c>
       <c r="C16" s="68">
-        <v>6685860</v>
+        <v>6797018</v>
       </c>
       <c r="D16" s="68">
-        <v>148745</v>
+        <v>94749</v>
       </c>
       <c r="E16" s="68">
-        <v>93990</v>
+        <v>63785</v>
       </c>
       <c r="F16" s="68">
-        <v>17912</v>
+        <v>17781</v>
       </c>
       <c r="G16" s="68">
-        <v>83918</v>
+        <v>71834</v>
       </c>
       <c r="H16" s="68">
-        <v>539</v>
+        <v>360</v>
       </c>
       <c r="I16" s="71">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="J16" s="74">
-        <v>299.62</v>
+        <v>309.52</v>
       </c>
       <c r="K16" s="68">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="L16" s="68">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="M16" s="68">
-        <v>1192</v>
+        <v>954</v>
       </c>
       <c r="N16" s="68">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="O16" s="80">
-        <v>163655</v>
+        <v>163681</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="42"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="69">
-        <v>800971</v>
+        <v>795143</v>
       </c>
       <c r="C18" s="69">
-        <v>323767</v>
+        <v>326356</v>
       </c>
       <c r="D18" s="69">
-        <v>41200</v>
+        <v>4694</v>
       </c>
       <c r="E18" s="69">
-        <v>21861</v>
+        <v>9124</v>
       </c>
       <c r="F18" s="69">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="G18" s="69">
-        <v>7728</v>
+        <v>6802</v>
       </c>
       <c r="H18" s="69">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I18" s="72">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="J18" s="75">
-        <v>236.33</v>
+        <v>257.79</v>
       </c>
       <c r="K18" s="69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L18" s="69">
         <v>17</v>
       </c>
       <c r="M18" s="69">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="N18" s="69">
         <v>0</v>
       </c>
       <c r="O18" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="42"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="51" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="68">
-        <v>602725</v>
+        <v>597720</v>
       </c>
       <c r="C20" s="68">
-        <v>192537</v>
+        <v>196697</v>
       </c>
       <c r="D20" s="68">
-        <v>38723</v>
+        <v>3099</v>
       </c>
       <c r="E20" s="68">
-        <v>18387</v>
+        <v>6775</v>
       </c>
       <c r="F20" s="68">
-        <v>827</v>
+        <v>805</v>
       </c>
       <c r="G20" s="68">
-        <v>876</v>
+        <v>744</v>
       </c>
       <c r="H20" s="68">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I20" s="71">
-        <v>2.02</v>
+        <v>1.8</v>
       </c>
       <c r="J20" s="74">
-        <v>116.19</v>
+        <v>140.83</v>
       </c>
       <c r="K20" s="68">
         <v>1</v>
       </c>
       <c r="L20" s="68">
         <v>14</v>
       </c>
       <c r="M20" s="68">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="N20" s="68">
         <v>0</v>
       </c>
       <c r="O20" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="42"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>155</v>
       </c>
       <c r="B22" s="68">
-        <v>198246</v>
+        <v>197423</v>
       </c>
       <c r="C22" s="68">
-        <v>131230</v>
+        <v>129659</v>
       </c>
       <c r="D22" s="68">
-        <v>2477</v>
+        <v>1595</v>
       </c>
       <c r="E22" s="68">
-        <v>3474</v>
+        <v>2349</v>
       </c>
       <c r="F22" s="68">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="G22" s="68">
-        <v>6852</v>
+        <v>6057</v>
       </c>
       <c r="H22" s="68">
         <v>1</v>
       </c>
       <c r="I22" s="71">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="J22" s="74">
-        <v>632.71</v>
+        <v>535.14</v>
       </c>
       <c r="K22" s="68">
+        <v>3</v>
+      </c>
+      <c r="L22" s="68">
         <v>2</v>
       </c>
-      <c r="L22" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="68">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="N22" s="82">
         <v>0</v>
       </c>
       <c r="O22" s="80">
-        <v>95510</v>
+        <v>96044</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="42"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>157</v>
       </c>
@@ -6278,51 +6278,51 @@
       <c r="G24" s="82">
         <v>0</v>
       </c>
       <c r="H24" s="82">
         <v>0</v>
       </c>
       <c r="I24" s="87">
         <v>0</v>
       </c>
       <c r="J24" s="89">
         <v>0</v>
       </c>
       <c r="K24" s="82">
         <v>0</v>
       </c>
       <c r="L24" s="82">
         <v>0</v>
       </c>
       <c r="M24" s="82">
         <v>0</v>
       </c>
       <c r="N24" s="82">
         <v>0</v>
       </c>
       <c r="O24" s="80">
-        <v>6934</v>
+        <v>6924</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="42"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="51" t="s">
         <v>159</v>
       </c>
@@ -6344,51 +6344,51 @@
       <c r="G26" s="82">
         <v>0</v>
       </c>
       <c r="H26" s="82">
         <v>0</v>
       </c>
       <c r="I26" s="87">
         <v>0</v>
       </c>
       <c r="J26" s="89">
         <v>0</v>
       </c>
       <c r="K26" s="82">
         <v>0</v>
       </c>
       <c r="L26" s="82">
         <v>0</v>
       </c>
       <c r="M26" s="82">
         <v>0</v>
       </c>
       <c r="N26" s="82">
         <v>0</v>
       </c>
       <c r="O26" s="80">
-        <v>95499</v>
+        <v>95611</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="42"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="26"/>
       <c r="B28" s="32"/>
       <c r="C28" s="32"/>