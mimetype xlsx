--- v2 (2026-04-27)
+++ v3 (2026-06-16)
@@ -199,107 +199,84 @@
   <si>
     <r>
       <t>機　　構　　別</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
-    <t>民國115年 2月</t>
+    <t>民國115年 4月</t>
   </si>
   <si>
     <t>循環信</t>
   </si>
   <si>
     <t>用餘額</t>
   </si>
   <si>
     <t>本月簽</t>
   </si>
   <si>
     <t>帳金額</t>
   </si>
   <si>
     <t>流通</t>
   </si>
   <si>
     <t>有效</t>
   </si>
   <si>
     <t>卡數</t>
   </si>
   <si>
     <t>(Over 3</t>
   </si>
   <si>
     <t>Ratio</t>
   </si>
   <si>
     <t xml:space="preserve">Advance </t>
   </si>
   <si>
     <t>Cash</t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>3.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>本月發卡數：不含補發卡、續卡；本月停卡數指新增停卡部分。</t>
     </r>
   </si>
   <si>
@@ -619,114 +596,119 @@
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="新細明體"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>資料來源：各金融機構申報資料。</t>
   </si>
   <si>
     <r>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
+      </rPr>
+      <t xml:space="preserve"> 3.'Monthly Issuing Cards' refer to reissued cards and renewed cards excluded.'Monthly cancelled cards' refer to cards newly cancelled.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>說　　明：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
+        <color indexed="8"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
+        <color indexed="8"/>
+      </rPr>
+      <t>流通卡數：發卡總數減停卡總數，且卡片狀況為正常者。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
+      </rPr>
+      <t xml:space="preserve"> 2.'Active Cards' refer to cards with charge activity in the past six months, excluding debit cards and cards with revolving credit activity only.</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
-      <t>有效卡數：最近六個月有消費紀錄之卡，不含</t>
+      <t>有效卡數：最近六個月有刷卡消費紀錄之卡片，不含轉帳卡（Debit卡）及僅使用循環信用之卡片。</t>
     </r>
-    <r>
-[...42 lines deleted...]
-    </r>
   </si>
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>本國銀行小計</t>
   </si>
   <si>
     <t>Domestic Banks</t>
   </si>
   <si>
     <t>　臺灣銀行　　　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Taiwan</t>
   </si>
   <si>
     <t>　臺灣土地銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Land Bank of Taiwan</t>
   </si>
@@ -769,51 +751,51 @@
   <si>
     <t>　國泰世華商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Cathay United Bank</t>
   </si>
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t xml:space="preserve"> Apr. 2026</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1983,226 +1965,229 @@
     </xf>
     <xf xxid="85" numFmtId="0" fontId="18" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="86" numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="87" numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="88" numFmtId="0" fontId="18" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="89" numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="90" numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="91" numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="92" numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="93" numFmtId="3" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="93" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="94" numFmtId="3" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="94" numFmtId="3" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="95" numFmtId="3" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="95" numFmtId="3" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="96" numFmtId="3" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="96" numFmtId="3" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="97" numFmtId="3" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="97" numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="98" numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="98" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="99" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="99" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="100" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="100" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="101" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="101" numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="102" numFmtId="0" fontId="25" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="0" fontId="25" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="103" numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="104" numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="104" numFmtId="3" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="105" numFmtId="3" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="105" numFmtId="3" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="106" numFmtId="3" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="106" numFmtId="3" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="107" numFmtId="3" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="107" numFmtId="3" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="108" numFmtId="3" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="108" numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="109" numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="109" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="110" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="110" numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="111" numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="111" numFmtId="0" fontId="22" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="112" numFmtId="0" fontId="22" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="112" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
-    <xf xxid="113" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf xxid="114" numFmtId="0" fontId="44" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="0" fontId="45" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="0" fontId="45" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="116" numFmtId="0" fontId="46" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="116" numFmtId="175" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="117" numFmtId="175" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="117" numFmtId="175" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="118" numFmtId="175" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="118" numFmtId="175" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="119" numFmtId="175" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="119" numFmtId="176" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="120" numFmtId="176" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="120" numFmtId="176" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="121" numFmtId="176" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="121" numFmtId="176" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="122" numFmtId="176" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="122" numFmtId="177" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="123" numFmtId="177" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="123" numFmtId="177" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="124" numFmtId="177" fontId="47" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="124" numFmtId="177" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="125" numFmtId="177" fontId="48" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="125" numFmtId="178" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="126" numFmtId="178" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="126" numFmtId="178" fontId="47" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="127" numFmtId="178" fontId="47" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="127" numFmtId="178" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="178" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="0" fontId="49" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="129" numFmtId="0" fontId="49" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="129" numFmtId="0" fontId="50" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="130" numFmtId="0" fontId="50" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="130" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="131" numFmtId="175" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="131" numFmtId="175" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="132" numFmtId="175" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="132" numFmtId="175" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="133" numFmtId="175" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="133" numFmtId="176" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="176" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="134" numFmtId="176" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="176" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="135" numFmtId="176" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="176" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="177" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="177" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="177" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="177" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="138" numFmtId="177" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="177" fontId="48" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="178" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="178" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="178" fontId="47" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="178" fontId="47" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="178" fontId="48" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="178" fontId="48" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="179" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="179" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="179" fontId="47" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="179" fontId="47" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="180" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="180" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="180" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="180" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="179" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="179" fontId="47" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="179" fontId="47" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="181" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="150" numFmtId="181" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="181" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="151" numFmtId="181" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="151" numFmtId="182" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="152" numFmtId="182" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="152" numFmtId="182" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="153" numFmtId="182" fontId="47" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2225,123 +2210,123 @@
     <cellStyle name="輔色5" xfId="51"/>
     <cellStyle name="輔色6" xfId="52"/>
     <cellStyle name="標題" xfId="53"/>
     <cellStyle name="標題 1" xfId="54"/>
     <cellStyle name="標題 2" xfId="55"/>
     <cellStyle name="標題 3" xfId="56"/>
     <cellStyle name="標題 4" xfId="57"/>
     <cellStyle name="輸入" xfId="58"/>
     <cellStyle name="輸出" xfId="59"/>
     <cellStyle name="檢查儲存格" xfId="60"/>
     <cellStyle name="壞" xfId="61"/>
     <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O43"/>
   <sheetViews>
-    <sheetView view="normal" workbookViewId="0">
+    <sheetView topLeftCell="A7" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="8.125" customWidth="1"/>
     <col min="4" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="6.625" customWidth="1"/>
     <col min="6" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="10" width="6.625" customWidth="1"/>
     <col min="11" max="11" width="7.375" customWidth="1"/>
     <col min="12" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="34" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="34"/>
+      <c r="A1" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="35"/>
-[...12 lines deleted...]
-      <c r="O2" s="35"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
-      <c r="D3" s="38" t="s">
+      <c r="D3" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="E3" s="38"/>
-[...2 lines deleted...]
-      <c r="H3" s="39" t="s">
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="40" t="s">
         <v>114</v>
       </c>
-      <c r="I3" s="40"/>
-      <c r="J3" s="40"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="15" t="s">
@@ -2354,2888 +2339,2888 @@
         <v>3</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A7" s="37"/>
+      <c r="A7" s="38"/>
       <c r="B7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>60</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A8" s="37"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="O8" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="53" t="s">
         <v>86</v>
       </c>
-      <c r="B10" s="55">
-[...20 lines deleted...]
-      <c r="I10" s="58">
+      <c r="B10" s="56">
+        <v>59577176</v>
+      </c>
+      <c r="C10" s="56">
+        <v>40119422</v>
+      </c>
+      <c r="D10" s="56">
+        <v>448401</v>
+      </c>
+      <c r="E10" s="56">
+        <v>325424</v>
+      </c>
+      <c r="F10" s="56">
+        <v>116522</v>
+      </c>
+      <c r="G10" s="56">
+        <v>415926</v>
+      </c>
+      <c r="H10" s="56">
+        <v>1493</v>
+      </c>
+      <c r="I10" s="59">
+        <v>0.23</v>
+      </c>
+      <c r="J10" s="62">
+        <v>512.01</v>
+      </c>
+      <c r="K10" s="56">
+        <v>556</v>
+      </c>
+      <c r="L10" s="56">
+        <v>1453</v>
+      </c>
+      <c r="M10" s="56">
+        <v>5648</v>
+      </c>
+      <c r="N10" s="56">
+        <v>61</v>
+      </c>
+      <c r="O10" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A11" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+      <c r="O11" s="43"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A12" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="70">
+        <v>58791603</v>
+      </c>
+      <c r="C12" s="70">
+        <v>39791513</v>
+      </c>
+      <c r="D12" s="70">
+        <v>441542</v>
+      </c>
+      <c r="E12" s="70">
+        <v>309452</v>
+      </c>
+      <c r="F12" s="70">
+        <v>115426</v>
+      </c>
+      <c r="G12" s="70">
+        <v>408369</v>
+      </c>
+      <c r="H12" s="70">
+        <v>1488</v>
+      </c>
+      <c r="I12" s="73">
+        <v>0.23</v>
+      </c>
+      <c r="J12" s="76">
+        <v>518.96</v>
+      </c>
+      <c r="K12" s="70">
+        <v>549</v>
+      </c>
+      <c r="L12" s="70">
+        <v>1436</v>
+      </c>
+      <c r="M12" s="70">
+        <v>5483</v>
+      </c>
+      <c r="N12" s="70">
+        <v>61</v>
+      </c>
+      <c r="O12" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A13" s="67" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32"/>
+      <c r="O13" s="43"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="69">
+        <v>291130</v>
+      </c>
+      <c r="C14" s="69">
+        <v>150711</v>
+      </c>
+      <c r="D14" s="69">
+        <v>3002</v>
+      </c>
+      <c r="E14" s="69">
+        <v>1649</v>
+      </c>
+      <c r="F14" s="69">
+        <v>156</v>
+      </c>
+      <c r="G14" s="69">
+        <v>1003</v>
+      </c>
+      <c r="H14" s="69">
+        <v>0</v>
+      </c>
+      <c r="I14" s="72">
+        <v>0.12</v>
+      </c>
+      <c r="J14" s="75">
+        <v>900.03</v>
+      </c>
+      <c r="K14" s="69">
+        <v>0</v>
+      </c>
+      <c r="L14" s="69">
+        <v>1</v>
+      </c>
+      <c r="M14" s="69">
+        <v>25</v>
+      </c>
+      <c r="N14" s="69">
+        <v>0</v>
+      </c>
+      <c r="O14" s="81">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="43"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="69">
+        <v>298351</v>
+      </c>
+      <c r="C16" s="69">
+        <v>136334</v>
+      </c>
+      <c r="D16" s="69">
+        <v>1261</v>
+      </c>
+      <c r="E16" s="69">
+        <v>3911</v>
+      </c>
+      <c r="F16" s="69">
+        <v>304</v>
+      </c>
+      <c r="G16" s="69">
+        <v>818</v>
+      </c>
+      <c r="H16" s="69">
+        <v>1</v>
+      </c>
+      <c r="I16" s="72">
+        <v>0.35</v>
+      </c>
+      <c r="J16" s="75">
+        <v>731.73</v>
+      </c>
+      <c r="K16" s="69">
+        <v>3</v>
+      </c>
+      <c r="L16" s="69">
+        <v>3</v>
+      </c>
+      <c r="M16" s="69">
+        <v>12</v>
+      </c>
+      <c r="N16" s="69">
+        <v>0</v>
+      </c>
+      <c r="O16" s="81">
+        <v>6852</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A17" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="43"/>
+    </row>
+    <row r="18" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="69">
+        <v>668695</v>
+      </c>
+      <c r="C18" s="69">
+        <v>389563</v>
+      </c>
+      <c r="D18" s="69">
+        <v>4322</v>
+      </c>
+      <c r="E18" s="69">
+        <v>5475</v>
+      </c>
+      <c r="F18" s="69">
+        <v>956</v>
+      </c>
+      <c r="G18" s="69">
+        <v>4203</v>
+      </c>
+      <c r="H18" s="69">
+        <v>2</v>
+      </c>
+      <c r="I18" s="72">
+        <v>0.19</v>
+      </c>
+      <c r="J18" s="75">
+        <v>406.58</v>
+      </c>
+      <c r="K18" s="69">
+        <v>7</v>
+      </c>
+      <c r="L18" s="69">
+        <v>8</v>
+      </c>
+      <c r="M18" s="69">
+        <v>26</v>
+      </c>
+      <c r="N18" s="69">
+        <v>0</v>
+      </c>
+      <c r="O18" s="81">
+        <v>48228</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A19" s="66" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="43"/>
+    </row>
+    <row r="20" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="B20" s="69">
+        <v>1555075</v>
+      </c>
+      <c r="C20" s="69">
+        <v>952085</v>
+      </c>
+      <c r="D20" s="69">
+        <v>13093</v>
+      </c>
+      <c r="E20" s="69">
+        <v>7845</v>
+      </c>
+      <c r="F20" s="69">
+        <v>1249</v>
+      </c>
+      <c r="G20" s="69">
+        <v>6958</v>
+      </c>
+      <c r="H20" s="69">
+        <v>5</v>
+      </c>
+      <c r="I20" s="72">
+        <v>0.12</v>
+      </c>
+      <c r="J20" s="75">
+        <v>1314.3</v>
+      </c>
+      <c r="K20" s="69">
+        <v>7</v>
+      </c>
+      <c r="L20" s="69">
+        <v>19</v>
+      </c>
+      <c r="M20" s="69">
+        <v>107</v>
+      </c>
+      <c r="N20" s="69">
+        <v>0</v>
+      </c>
+      <c r="O20" s="81">
+        <v>35712</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A21" s="66" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="43"/>
+    </row>
+    <row r="22" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="69">
+        <v>997975</v>
+      </c>
+      <c r="C22" s="69">
+        <v>764015</v>
+      </c>
+      <c r="D22" s="69">
+        <v>3019</v>
+      </c>
+      <c r="E22" s="69">
+        <v>4931</v>
+      </c>
+      <c r="F22" s="69">
+        <v>1171</v>
+      </c>
+      <c r="G22" s="69">
+        <v>5145</v>
+      </c>
+      <c r="H22" s="69">
+        <v>2</v>
+      </c>
+      <c r="I22" s="72">
+        <v>0.19</v>
+      </c>
+      <c r="J22" s="75">
+        <v>309.27</v>
+      </c>
+      <c r="K22" s="83">
+        <v>0</v>
+      </c>
+      <c r="L22" s="69">
+        <v>11</v>
+      </c>
+      <c r="M22" s="69">
+        <v>95</v>
+      </c>
+      <c r="N22" s="69">
+        <v>0</v>
+      </c>
+      <c r="O22" s="81">
+        <v>21143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A23" s="66" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="43"/>
+    </row>
+    <row r="24" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="69">
+        <v>577089</v>
+      </c>
+      <c r="C24" s="69">
+        <v>285139</v>
+      </c>
+      <c r="D24" s="69">
+        <v>4613</v>
+      </c>
+      <c r="E24" s="69">
+        <v>3066</v>
+      </c>
+      <c r="F24" s="69">
+        <v>388</v>
+      </c>
+      <c r="G24" s="69">
+        <v>2144</v>
+      </c>
+      <c r="H24" s="69">
+        <v>1</v>
+      </c>
+      <c r="I24" s="72">
         <v>0.22</v>
       </c>
-      <c r="J10" s="61">
-[...19 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="J24" s="75">
+        <v>593.3</v>
+      </c>
+      <c r="K24" s="69">
+        <v>2</v>
+      </c>
+      <c r="L24" s="69">
+        <v>6</v>
+      </c>
+      <c r="M24" s="69">
+        <v>32</v>
+      </c>
+      <c r="N24" s="69">
+        <v>0</v>
+      </c>
+      <c r="O24" s="81">
+        <v>15936</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A25" s="66" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32"/>
+      <c r="O25" s="43"/>
+    </row>
+    <row r="26" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="69">
+        <v>385999</v>
+      </c>
+      <c r="C26" s="69">
+        <v>195420</v>
+      </c>
+      <c r="D26" s="69">
+        <v>1602</v>
+      </c>
+      <c r="E26" s="69">
+        <v>2012</v>
+      </c>
+      <c r="F26" s="69">
+        <v>652</v>
+      </c>
+      <c r="G26" s="69">
+        <v>1687</v>
+      </c>
+      <c r="H26" s="69">
+        <v>5</v>
+      </c>
+      <c r="I26" s="72">
+        <v>0.16</v>
+      </c>
+      <c r="J26" s="75">
+        <v>857.75</v>
+      </c>
+      <c r="K26" s="69">
+        <v>4</v>
+      </c>
+      <c r="L26" s="69">
+        <v>8</v>
+      </c>
+      <c r="M26" s="69">
+        <v>27</v>
+      </c>
+      <c r="N26" s="69">
+        <v>0</v>
+      </c>
+      <c r="O26" s="81">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A27" s="66" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="43"/>
+    </row>
+    <row r="28" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="69">
+        <v>7502574</v>
+      </c>
+      <c r="C28" s="69">
+        <v>5867488</v>
+      </c>
+      <c r="D28" s="69">
+        <v>56447</v>
+      </c>
+      <c r="E28" s="69">
+        <v>12514</v>
+      </c>
+      <c r="F28" s="69">
+        <v>11232</v>
+      </c>
+      <c r="G28" s="69">
+        <v>51145</v>
+      </c>
+      <c r="H28" s="69">
+        <v>96</v>
+      </c>
+      <c r="I28" s="72">
+        <v>0.18</v>
+      </c>
+      <c r="J28" s="75">
+        <v>1533.45</v>
+      </c>
+      <c r="K28" s="69">
+        <v>78</v>
+      </c>
+      <c r="L28" s="69">
+        <v>128</v>
+      </c>
+      <c r="M28" s="69">
+        <v>594</v>
+      </c>
+      <c r="N28" s="69">
+        <v>4</v>
+      </c>
+      <c r="O28" s="81">
+        <v>17935</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A29" s="66" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="43"/>
+    </row>
+    <row r="30" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A30" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" s="69">
+        <v>7436751</v>
+      </c>
+      <c r="C30" s="69">
+        <v>5282104</v>
+      </c>
+      <c r="D30" s="69">
+        <v>51918</v>
+      </c>
+      <c r="E30" s="69">
+        <v>25166</v>
+      </c>
+      <c r="F30" s="69">
+        <v>21800</v>
+      </c>
+      <c r="G30" s="69">
+        <v>74648</v>
+      </c>
+      <c r="H30" s="69">
+        <v>200</v>
+      </c>
+      <c r="I30" s="72">
+        <v>0.22</v>
+      </c>
+      <c r="J30" s="75">
+        <v>955.89</v>
+      </c>
+      <c r="K30" s="69">
         <v>87</v>
       </c>
-      <c r="B11" s="31"/>
-[...99 lines deleted...]
-      <c r="G14" s="68">
+      <c r="L30" s="69">
+        <v>300</v>
+      </c>
+      <c r="M30" s="69">
         <v>927</v>
       </c>
-      <c r="H14" s="68">
-[...146 lines deleted...]
-      <c r="M18" s="68">
+      <c r="N30" s="69">
+        <v>5</v>
+      </c>
+      <c r="O30" s="81">
+        <v>177964</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A31" s="66" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+      <c r="O31" s="43"/>
+    </row>
+    <row r="32" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A32" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="B32" s="69">
+        <v>9727</v>
+      </c>
+      <c r="C32" s="69">
+        <v>4180</v>
+      </c>
+      <c r="D32" s="69">
         <v>20</v>
       </c>
-      <c r="N18" s="68">
-[...125 lines deleted...]
-      <c r="L22" s="68">
+      <c r="E32" s="69">
+        <v>57</v>
+      </c>
+      <c r="F32" s="69">
+        <v>12</v>
+      </c>
+      <c r="G32" s="69">
+        <v>143</v>
+      </c>
+      <c r="H32" s="69">
+        <v>0</v>
+      </c>
+      <c r="I32" s="72">
+        <v>0.47</v>
+      </c>
+      <c r="J32" s="75">
+        <v>261.32</v>
+      </c>
+      <c r="K32" s="69">
+        <v>0</v>
+      </c>
+      <c r="L32" s="69">
+        <v>0</v>
+      </c>
+      <c r="M32" s="69">
+        <v>0</v>
+      </c>
+      <c r="N32" s="69">
+        <v>0</v>
+      </c>
+      <c r="O32" s="81">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A33" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="43"/>
+    </row>
+    <row r="34" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A34" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" s="69">
+        <v>1105354</v>
+      </c>
+      <c r="C34" s="69">
+        <v>599126</v>
+      </c>
+      <c r="D34" s="69">
+        <v>4252</v>
+      </c>
+      <c r="E34" s="69">
+        <v>2635</v>
+      </c>
+      <c r="F34" s="69">
+        <v>1484</v>
+      </c>
+      <c r="G34" s="69">
+        <v>4318</v>
+      </c>
+      <c r="H34" s="69">
+        <v>13</v>
+      </c>
+      <c r="I34" s="72">
+        <v>0.21</v>
+      </c>
+      <c r="J34" s="75">
+        <v>487.78</v>
+      </c>
+      <c r="K34" s="69">
+        <v>10</v>
+      </c>
+      <c r="L34" s="69">
+        <v>17</v>
+      </c>
+      <c r="M34" s="69">
+        <v>69</v>
+      </c>
+      <c r="N34" s="69">
+        <v>0</v>
+      </c>
+      <c r="O34" s="81">
+        <v>15142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A35" s="66" t="s">
+        <v>111</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="43"/>
+    </row>
+    <row r="36" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A36" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="69">
+        <v>27406</v>
+      </c>
+      <c r="C36" s="69">
+        <v>18250</v>
+      </c>
+      <c r="D36" s="69">
+        <v>361</v>
+      </c>
+      <c r="E36" s="69">
+        <v>211</v>
+      </c>
+      <c r="F36" s="83">
+        <v>0</v>
+      </c>
+      <c r="G36" s="69">
+        <v>698</v>
+      </c>
+      <c r="H36" s="69">
+        <v>0</v>
+      </c>
+      <c r="I36" s="72">
+        <v>0.06</v>
+      </c>
+      <c r="J36" s="75">
+        <v>239.48</v>
+      </c>
+      <c r="K36" s="83">
+        <v>0</v>
+      </c>
+      <c r="L36" s="83">
+        <v>0</v>
+      </c>
+      <c r="M36" s="69">
         <v>11</v>
       </c>
-      <c r="M22" s="68">
-[...467 lines deleted...]
-      <c r="O36" s="77">
+      <c r="N36" s="69">
+        <v>0</v>
+      </c>
+      <c r="O36" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A37" s="83" t="s">
+      <c r="A37" s="84" t="s">
         <v>113</v>
       </c>
-      <c r="B37" s="33"/>
-[...12 lines deleted...]
-      <c r="O37" s="44"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="34"/>
+      <c r="K37" s="34"/>
+      <c r="L37" s="34"/>
+      <c r="M37" s="34"/>
+      <c r="N37" s="34"/>
+      <c r="O37" s="45"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
     </row>
-    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+    <row r="39" spans="1:14" ht="13.35" customHeight="1">
       <c r="A39" s="1" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="E39" s="4"/>
+        <v>83</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
     </row>
-    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+    <row r="40" spans="1:14" ht="13.35" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="E40" s="4"/>
+        <v>85</v>
+      </c>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
     </row>
-    <row r="41" spans="1:15" ht="13.5" customHeight="1">
+    <row r="41" spans="1:15" ht="13.35" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="E41" s="4"/>
+        <v>61</v>
+      </c>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="5"/>
     </row>
-    <row r="42" spans="1:15" ht="13.5" customHeight="1">
+    <row r="42" spans="1:15" ht="13.35" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="E42" s="4"/>
+        <v>63</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="5"/>
     </row>
-    <row r="43" spans="1:15" ht="13.5" customHeight="1">
+    <row r="43" spans="1:15" ht="13.35" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="E43" s="4"/>
+        <v>62</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="201">
     <mergeCell ref="O16:O17"/>
     <mergeCell ref="L16:L17"/>
     <mergeCell ref="M16:M17"/>
     <mergeCell ref="N16:N17"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="O18:O19"/>
     <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L14:L15"/>
     <mergeCell ref="L18:L19"/>
     <mergeCell ref="M18:M19"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
-    <mergeCell ref="I16:I17"/>
-[...4 lines deleted...]
-    <mergeCell ref="O14:O15"/>
+    <mergeCell ref="H16:H17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
-    <mergeCell ref="H16:H17"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
-    <mergeCell ref="L14:L15"/>
-[...2 lines deleted...]
-    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="O12:O13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="N14:N15"/>
+    <mergeCell ref="O14:O15"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="M26:M27"/>
+    <mergeCell ref="N26:N27"/>
     <mergeCell ref="O26:O27"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
-    <mergeCell ref="H12:H13"/>
-[...8 lines deleted...]
-    <mergeCell ref="L24:L25"/>
     <mergeCell ref="M24:M25"/>
     <mergeCell ref="N24:N25"/>
     <mergeCell ref="O24:O25"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="F26:F27"/>
     <mergeCell ref="G26:G27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="O22:O23"/>
     <mergeCell ref="F24:F25"/>
     <mergeCell ref="G24:G25"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="I24:I25"/>
     <mergeCell ref="J24:J25"/>
     <mergeCell ref="K24:K25"/>
-    <mergeCell ref="J22:J23"/>
-[...5 lines deleted...]
-    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="L24:L25"/>
     <mergeCell ref="M20:M21"/>
     <mergeCell ref="N20:N21"/>
     <mergeCell ref="O20:O21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="G22:G23"/>
-    <mergeCell ref="N30:N31"/>
+    <mergeCell ref="J22:J23"/>
     <mergeCell ref="O30:O31"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="H20:H21"/>
     <mergeCell ref="I20:I21"/>
+    <mergeCell ref="L20:L21"/>
     <mergeCell ref="O28:O29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="O32:O33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="O34:O35"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
-    <mergeCell ref="M34:M35"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="N34:N35"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="M32:M33"/>
     <mergeCell ref="N32:N33"/>
     <mergeCell ref="M28:M29"/>
     <mergeCell ref="N28:N29"/>
     <mergeCell ref="M30:M31"/>
-    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="N30:N31"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="K22:K23"/>
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="L28:L29"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="L30:L31"/>
-    <mergeCell ref="J34:J35"/>
-[...1 lines deleted...]
-    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="L22:L23"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="J20:J21"/>
     <mergeCell ref="K20:K21"/>
-    <mergeCell ref="I22:I23"/>
-[...1 lines deleted...]
-    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="K26:K27"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="H26:H27"/>
-    <mergeCell ref="D34:D35"/>
-[...3 lines deleted...]
-    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I32:I33"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:M35"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="J36:J37"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:J3"/>
-    <mergeCell ref="D10:D11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="M10:M11"/>
+    <mergeCell ref="E10:E11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="111" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O43"/>
   <sheetViews>
-    <sheetView view="normal" workbookViewId="0">
+    <sheetView topLeftCell="A3" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="8.125" customWidth="1"/>
     <col min="4" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="6.625" customWidth="1"/>
     <col min="6" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="10" width="7.25" customWidth="1"/>
     <col min="11" max="11" width="7.375" customWidth="1"/>
     <col min="12" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+    </row>
+    <row r="2" spans="1:15" ht="21" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="45"/>
-[...31 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="48" t="str">
+      <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 2月</v>
-[...4 lines deleted...]
-      <c r="H3" s="47" t="str">
+        <v>民國115年 4月</v>
+      </c>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Feb. 2026</v>
-[...2 lines deleted...]
-      <c r="J3" s="47"/>
+        <v> Apr. 2026</v>
+      </c>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A7" s="37"/>
+      <c r="A7" s="38"/>
       <c r="B7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>60</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A8" s="37"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="O8" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A10" s="51" t="s">
+      <c r="A10" s="52" t="s">
         <v>115</v>
       </c>
-      <c r="B10" s="54">
-[...17 lines deleted...]
-      <c r="H10" s="54">
+      <c r="B10" s="55">
+        <v>175842</v>
+      </c>
+      <c r="C10" s="55">
+        <v>99704</v>
+      </c>
+      <c r="D10" s="55">
+        <v>1178</v>
+      </c>
+      <c r="E10" s="55">
+        <v>463</v>
+      </c>
+      <c r="F10" s="55">
+        <v>263</v>
+      </c>
+      <c r="G10" s="55">
+        <v>1025</v>
+      </c>
+      <c r="H10" s="55">
         <v>1</v>
       </c>
-      <c r="I10" s="57">
-[...5 lines deleted...]
-      <c r="K10" s="54">
+      <c r="I10" s="58">
+        <v>0.11</v>
+      </c>
+      <c r="J10" s="61">
+        <v>223.17</v>
+      </c>
+      <c r="K10" s="55">
+        <v>2</v>
+      </c>
+      <c r="L10" s="55">
+        <v>4</v>
+      </c>
+      <c r="M10" s="55">
+        <v>12</v>
+      </c>
+      <c r="N10" s="55">
+        <v>0</v>
+      </c>
+      <c r="O10" s="86">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+      <c r="O11" s="43"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12" s="69">
+        <v>216259</v>
+      </c>
+      <c r="C12" s="69">
+        <v>130560</v>
+      </c>
+      <c r="D12" s="69">
+        <v>182</v>
+      </c>
+      <c r="E12" s="69">
+        <v>2798</v>
+      </c>
+      <c r="F12" s="69">
+        <v>774</v>
+      </c>
+      <c r="G12" s="69">
+        <v>1181</v>
+      </c>
+      <c r="H12" s="69">
+        <v>2</v>
+      </c>
+      <c r="I12" s="72">
+        <v>0.28</v>
+      </c>
+      <c r="J12" s="75">
+        <v>683.49</v>
+      </c>
+      <c r="K12" s="69">
+        <v>3</v>
+      </c>
+      <c r="L12" s="69">
+        <v>9</v>
+      </c>
+      <c r="M12" s="69">
+        <v>18</v>
+      </c>
+      <c r="N12" s="69">
+        <v>0</v>
+      </c>
+      <c r="O12" s="81">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A13" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32"/>
+      <c r="O13" s="43"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14" s="69">
+        <v>156667</v>
+      </c>
+      <c r="C14" s="69">
+        <v>79299</v>
+      </c>
+      <c r="D14" s="69">
+        <v>948</v>
+      </c>
+      <c r="E14" s="69">
+        <v>613</v>
+      </c>
+      <c r="F14" s="69">
+        <v>211</v>
+      </c>
+      <c r="G14" s="69">
+        <v>604</v>
+      </c>
+      <c r="H14" s="69">
+        <v>0</v>
+      </c>
+      <c r="I14" s="72">
+        <v>0.14</v>
+      </c>
+      <c r="J14" s="75">
+        <v>1330.76</v>
+      </c>
+      <c r="K14" s="69">
         <v>1</v>
       </c>
-      <c r="L10" s="54">
+      <c r="L14" s="69">
         <v>3</v>
       </c>
-      <c r="M10" s="54">
+      <c r="M14" s="69">
+        <v>6</v>
+      </c>
+      <c r="N14" s="69">
+        <v>0</v>
+      </c>
+      <c r="O14" s="81">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="43"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16" s="69">
+        <v>856139</v>
+      </c>
+      <c r="C16" s="69">
+        <v>598288</v>
+      </c>
+      <c r="D16" s="69">
+        <v>8790</v>
+      </c>
+      <c r="E16" s="69">
+        <v>21881</v>
+      </c>
+      <c r="F16" s="69">
+        <v>1711</v>
+      </c>
+      <c r="G16" s="69">
+        <v>11686</v>
+      </c>
+      <c r="H16" s="69">
+        <v>7</v>
+      </c>
+      <c r="I16" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="J16" s="75">
+        <v>882.38</v>
+      </c>
+      <c r="K16" s="69">
+        <v>10</v>
+      </c>
+      <c r="L16" s="69">
+        <v>26</v>
+      </c>
+      <c r="M16" s="69">
+        <v>179</v>
+      </c>
+      <c r="N16" s="69">
+        <v>0</v>
+      </c>
+      <c r="O16" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A17" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="43"/>
+    </row>
+    <row r="18" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="69">
+        <v>9143</v>
+      </c>
+      <c r="C18" s="69">
+        <v>4811</v>
+      </c>
+      <c r="D18" s="69">
+        <v>16</v>
+      </c>
+      <c r="E18" s="69">
+        <v>41</v>
+      </c>
+      <c r="F18" s="69">
+        <v>7</v>
+      </c>
+      <c r="G18" s="69">
+        <v>51</v>
+      </c>
+      <c r="H18" s="83">
+        <v>0</v>
+      </c>
+      <c r="I18" s="72">
+        <v>0.04</v>
+      </c>
+      <c r="J18" s="75">
+        <v>681.66</v>
+      </c>
+      <c r="K18" s="83">
+        <v>0</v>
+      </c>
+      <c r="L18" s="69">
+        <v>0</v>
+      </c>
+      <c r="M18" s="69">
+        <v>1</v>
+      </c>
+      <c r="N18" s="83">
+        <v>0</v>
+      </c>
+      <c r="O18" s="81">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A19" s="66" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="43"/>
+    </row>
+    <row r="20" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="69">
+        <v>1052130</v>
+      </c>
+      <c r="C20" s="69">
+        <v>527518</v>
+      </c>
+      <c r="D20" s="69">
+        <v>661</v>
+      </c>
+      <c r="E20" s="69">
+        <v>7862</v>
+      </c>
+      <c r="F20" s="69">
+        <v>1595</v>
+      </c>
+      <c r="G20" s="69">
+        <v>3882</v>
+      </c>
+      <c r="H20" s="69">
+        <v>6</v>
+      </c>
+      <c r="I20" s="72">
+        <v>0.21</v>
+      </c>
+      <c r="J20" s="75">
+        <v>655.88</v>
+      </c>
+      <c r="K20" s="69">
+        <v>14</v>
+      </c>
+      <c r="L20" s="69">
+        <v>24</v>
+      </c>
+      <c r="M20" s="69">
+        <v>108</v>
+      </c>
+      <c r="N20" s="69">
+        <v>0</v>
+      </c>
+      <c r="O20" s="81">
+        <v>8109</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A21" s="66" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="43"/>
+    </row>
+    <row r="22" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="69">
+        <v>115861</v>
+      </c>
+      <c r="C22" s="69">
+        <v>61066</v>
+      </c>
+      <c r="D22" s="69">
+        <v>1322</v>
+      </c>
+      <c r="E22" s="69">
+        <v>986</v>
+      </c>
+      <c r="F22" s="69">
+        <v>175</v>
+      </c>
+      <c r="G22" s="69">
+        <v>555</v>
+      </c>
+      <c r="H22" s="69">
+        <v>0</v>
+      </c>
+      <c r="I22" s="72">
+        <v>0.38</v>
+      </c>
+      <c r="J22" s="75">
+        <v>774.38</v>
+      </c>
+      <c r="K22" s="83">
+        <v>0</v>
+      </c>
+      <c r="L22" s="69">
+        <v>3</v>
+      </c>
+      <c r="M22" s="69">
+        <v>3</v>
+      </c>
+      <c r="N22" s="69">
+        <v>0</v>
+      </c>
+      <c r="O22" s="81">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A23" s="66" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="43"/>
+    </row>
+    <row r="24" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A24" s="52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" s="69">
+        <v>21157</v>
+      </c>
+      <c r="C24" s="69">
+        <v>13363</v>
+      </c>
+      <c r="D24" s="69">
+        <v>208</v>
+      </c>
+      <c r="E24" s="69">
+        <v>62</v>
+      </c>
+      <c r="F24" s="69">
+        <v>34</v>
+      </c>
+      <c r="G24" s="69">
+        <v>142</v>
+      </c>
+      <c r="H24" s="69">
+        <v>0</v>
+      </c>
+      <c r="I24" s="72">
+        <v>0.36</v>
+      </c>
+      <c r="J24" s="75">
+        <v>2594.44</v>
+      </c>
+      <c r="K24" s="69">
+        <v>1</v>
+      </c>
+      <c r="L24" s="69">
+        <v>0</v>
+      </c>
+      <c r="M24" s="69">
+        <v>1</v>
+      </c>
+      <c r="N24" s="69">
+        <v>0</v>
+      </c>
+      <c r="O24" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A25" s="66" t="s">
+        <v>130</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32"/>
+      <c r="O25" s="43"/>
+    </row>
+    <row r="26" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A26" s="52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B26" s="69">
+        <v>2746301</v>
+      </c>
+      <c r="C26" s="69">
+        <v>1848148</v>
+      </c>
+      <c r="D26" s="69">
+        <v>23028</v>
+      </c>
+      <c r="E26" s="69">
+        <v>23089</v>
+      </c>
+      <c r="F26" s="69">
+        <v>6500</v>
+      </c>
+      <c r="G26" s="69">
+        <v>13593</v>
+      </c>
+      <c r="H26" s="69">
+        <v>31</v>
+      </c>
+      <c r="I26" s="72">
+        <v>0.19</v>
+      </c>
+      <c r="J26" s="75">
+        <v>252.83</v>
+      </c>
+      <c r="K26" s="69">
+        <v>25</v>
+      </c>
+      <c r="L26" s="69">
+        <v>75</v>
+      </c>
+      <c r="M26" s="69">
+        <v>185</v>
+      </c>
+      <c r="N26" s="69">
+        <v>1</v>
+      </c>
+      <c r="O26" s="81">
+        <v>42212</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A27" s="66" t="s">
+        <v>132</v>
+      </c>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="43"/>
+    </row>
+    <row r="28" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A28" s="52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28" s="69">
+        <v>1284536</v>
+      </c>
+      <c r="C28" s="69">
+        <v>888524</v>
+      </c>
+      <c r="D28" s="69">
+        <v>5969</v>
+      </c>
+      <c r="E28" s="69">
+        <v>6984</v>
+      </c>
+      <c r="F28" s="69">
+        <v>3104</v>
+      </c>
+      <c r="G28" s="69">
+        <v>3882</v>
+      </c>
+      <c r="H28" s="69">
+        <v>68</v>
+      </c>
+      <c r="I28" s="72">
+        <v>0.27</v>
+      </c>
+      <c r="J28" s="75">
+        <v>103.02</v>
+      </c>
+      <c r="K28" s="69">
+        <v>12</v>
+      </c>
+      <c r="L28" s="69">
+        <v>67</v>
+      </c>
+      <c r="M28" s="69">
+        <v>53</v>
+      </c>
+      <c r="N28" s="69">
+        <v>0</v>
+      </c>
+      <c r="O28" s="81">
+        <v>12332</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A29" s="66" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="43"/>
+    </row>
+    <row r="30" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A30" s="52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" s="69">
+        <v>1220668</v>
+      </c>
+      <c r="C30" s="69">
+        <v>534186</v>
+      </c>
+      <c r="D30" s="69">
+        <v>7237</v>
+      </c>
+      <c r="E30" s="69">
+        <v>4553</v>
+      </c>
+      <c r="F30" s="69">
+        <v>1137</v>
+      </c>
+      <c r="G30" s="69">
+        <v>4853</v>
+      </c>
+      <c r="H30" s="69">
+        <v>18</v>
+      </c>
+      <c r="I30" s="72">
+        <v>0.09</v>
+      </c>
+      <c r="J30" s="75">
+        <v>939.22</v>
+      </c>
+      <c r="K30" s="69">
+        <v>8</v>
+      </c>
+      <c r="L30" s="69">
+        <v>16</v>
+      </c>
+      <c r="M30" s="69">
+        <v>69</v>
+      </c>
+      <c r="N30" s="69">
+        <v>0</v>
+      </c>
+      <c r="O30" s="81">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A31" s="66" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+      <c r="O31" s="43"/>
+    </row>
+    <row r="32" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A32" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="69">
+        <v>2534599</v>
+      </c>
+      <c r="C32" s="69">
+        <v>1533710</v>
+      </c>
+      <c r="D32" s="69">
+        <v>18188</v>
+      </c>
+      <c r="E32" s="69">
+        <v>6116</v>
+      </c>
+      <c r="F32" s="69">
+        <v>3829</v>
+      </c>
+      <c r="G32" s="69">
+        <v>14122</v>
+      </c>
+      <c r="H32" s="69">
+        <v>59</v>
+      </c>
+      <c r="I32" s="72">
+        <v>0.15</v>
+      </c>
+      <c r="J32" s="75">
+        <v>551.59</v>
+      </c>
+      <c r="K32" s="69">
+        <v>19</v>
+      </c>
+      <c r="L32" s="69">
+        <v>66</v>
+      </c>
+      <c r="M32" s="69">
+        <v>222</v>
+      </c>
+      <c r="N32" s="69">
+        <v>2</v>
+      </c>
+      <c r="O32" s="81">
+        <v>20754</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A33" s="66" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="43"/>
+    </row>
+    <row r="34" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A34" s="52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="69">
+        <v>7456426</v>
+      </c>
+      <c r="C34" s="69">
+        <v>4860784</v>
+      </c>
+      <c r="D34" s="69">
+        <v>49612</v>
+      </c>
+      <c r="E34" s="69">
+        <v>55934</v>
+      </c>
+      <c r="F34" s="69">
+        <v>17600</v>
+      </c>
+      <c r="G34" s="69">
+        <v>49603</v>
+      </c>
+      <c r="H34" s="69">
+        <v>229</v>
+      </c>
+      <c r="I34" s="72">
+        <v>0.34</v>
+      </c>
+      <c r="J34" s="75">
+        <v>429.67</v>
+      </c>
+      <c r="K34" s="69">
+        <v>68</v>
+      </c>
+      <c r="L34" s="69">
+        <v>147</v>
+      </c>
+      <c r="M34" s="69">
+        <v>646</v>
+      </c>
+      <c r="N34" s="69">
+        <v>7</v>
+      </c>
+      <c r="O34" s="81">
+        <v>40430</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A35" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="43"/>
+    </row>
+    <row r="36" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A36" s="52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" s="69">
+        <v>441123</v>
+      </c>
+      <c r="C36" s="69">
+        <v>210934</v>
+      </c>
+      <c r="D36" s="69">
+        <v>6572</v>
+      </c>
+      <c r="E36" s="69">
+        <v>1698</v>
+      </c>
+      <c r="F36" s="69">
+        <v>1310</v>
+      </c>
+      <c r="G36" s="69">
+        <v>1863</v>
+      </c>
+      <c r="H36" s="69">
+        <v>7</v>
+      </c>
+      <c r="I36" s="72">
+        <v>0.77</v>
+      </c>
+      <c r="J36" s="75">
+        <v>185.4</v>
+      </c>
+      <c r="K36" s="69">
+        <v>9</v>
+      </c>
+      <c r="L36" s="69">
+        <v>16</v>
+      </c>
+      <c r="M36" s="69">
         <v>11</v>
       </c>
-      <c r="N10" s="54">
-[...861 lines deleted...]
-        <v>9146</v>
+      <c r="N36" s="69">
+        <v>0</v>
+      </c>
+      <c r="O36" s="81">
+        <v>9170</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A37" s="83" t="s">
+      <c r="A37" s="84" t="s">
         <v>142</v>
       </c>
-      <c r="B37" s="33"/>
-[...12 lines deleted...]
-      <c r="O37" s="44"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="34"/>
+      <c r="K37" s="34"/>
+      <c r="L37" s="34"/>
+      <c r="M37" s="34"/>
+      <c r="N37" s="34"/>
+      <c r="O37" s="45"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
     </row>
-    <row r="39" spans="1:15" ht="13.5" customHeight="1">
+    <row r="39" spans="1:15" ht="13.35" customHeight="1">
       <c r="A39" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
       <c r="N39" s="6"/>
       <c r="O39" s="6"/>
     </row>
-    <row r="40" spans="1:15" ht="13.5" customHeight="1">
+    <row r="40" spans="1:15" ht="13.35" customHeight="1">
       <c r="A40" s="14" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
     </row>
-    <row r="41" spans="1:15" ht="13.5" customHeight="1">
+    <row r="41" spans="1:15" ht="13.35" customHeight="1">
       <c r="A41" s="14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="5"/>
     </row>
-    <row r="42" spans="1:15" ht="13.5" customHeight="1">
+    <row r="42" spans="1:15" ht="13.35" customHeight="1">
       <c r="A42" s="14" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="5"/>
     </row>
-    <row r="43" spans="1:15" ht="13.5" customHeight="1">
+    <row r="43" spans="1:15" ht="13.35" customHeight="1">
       <c r="A43" s="14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="201">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="D34:D35"/>
@@ -5270,78 +5255,78 @@
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="M32:M33"/>
     <mergeCell ref="N32:N33"/>
     <mergeCell ref="M28:M29"/>
     <mergeCell ref="N28:N29"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="M34:M35"/>
     <mergeCell ref="M36:M37"/>
-    <mergeCell ref="J28:J29"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="O34:O35"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="N34:N35"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="L30:L31"/>
-    <mergeCell ref="I30:I31"/>
-    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="M30:M31"/>
+    <mergeCell ref="N30:N31"/>
     <mergeCell ref="O32:O33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="H28:H29"/>
     <mergeCell ref="I28:I29"/>
-    <mergeCell ref="M30:M31"/>
-    <mergeCell ref="N30:N31"/>
+    <mergeCell ref="J28:J29"/>
     <mergeCell ref="O28:O29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
     <mergeCell ref="M20:M21"/>
     <mergeCell ref="N20:N21"/>
     <mergeCell ref="O30:O31"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="H20:H21"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="K20:K21"/>
     <mergeCell ref="L20:L21"/>
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="J20:J21"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="M22:M23"/>
     <mergeCell ref="N22:N23"/>
     <mergeCell ref="O20:O21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
@@ -5416,1203 +5401,1203 @@
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="O18:O19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="L18:L19"/>
     <mergeCell ref="M18:M19"/>
     <mergeCell ref="N18:N19"/>
     <mergeCell ref="O16:O17"/>
     <mergeCell ref="N16:N17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="L16:L17"/>
     <mergeCell ref="M16:M17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="112" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
-    <sheetView view="normal" workbookViewId="0">
+    <sheetView topLeftCell="A3" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="27.375" customWidth="1"/>
     <col min="2" max="3" width="8.125" customWidth="1"/>
     <col min="4" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="6.625" customWidth="1"/>
     <col min="6" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="10" width="7.875" customWidth="1"/>
     <col min="11" max="11" width="7.375" customWidth="1"/>
     <col min="12" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+    </row>
+    <row r="2" spans="1:15" ht="21" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="45"/>
-[...31 lines deleted...]
-      <c r="O2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="48" t="str">
+      <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 2月</v>
-[...4 lines deleted...]
-      <c r="H3" s="47" t="str">
+        <v>民國115年 4月</v>
+      </c>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Feb. 2026</v>
-[...2 lines deleted...]
-      <c r="J3" s="47"/>
+        <v> Apr. 2026</v>
+      </c>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>50</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>53</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E6" s="23" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A7" s="37"/>
+      <c r="A7" s="38"/>
       <c r="B7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>60</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>58</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A8" s="37"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="O8" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A10" s="51" t="s">
+      <c r="A10" s="52" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="54">
-[...35 lines deleted...]
-      <c r="N10" s="54">
+      <c r="B10" s="55">
+        <v>3186632</v>
+      </c>
+      <c r="C10" s="55">
+        <v>2062426</v>
+      </c>
+      <c r="D10" s="55">
+        <v>8876</v>
+      </c>
+      <c r="E10" s="55">
+        <v>16154</v>
+      </c>
+      <c r="F10" s="55">
+        <v>8904</v>
+      </c>
+      <c r="G10" s="55">
+        <v>20856</v>
+      </c>
+      <c r="H10" s="55">
+        <v>123</v>
+      </c>
+      <c r="I10" s="58">
+        <v>0.5</v>
+      </c>
+      <c r="J10" s="61">
+        <v>520.28</v>
+      </c>
+      <c r="K10" s="55">
+        <v>51</v>
+      </c>
+      <c r="L10" s="55">
+        <v>128</v>
+      </c>
+      <c r="M10" s="55">
+        <v>363</v>
+      </c>
+      <c r="N10" s="55">
+        <v>4</v>
+      </c>
+      <c r="O10" s="86">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+      <c r="O11" s="43"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="69">
+        <v>6657410</v>
+      </c>
+      <c r="C12" s="69">
+        <v>4777775</v>
+      </c>
+      <c r="D12" s="69">
+        <v>39162</v>
+      </c>
+      <c r="E12" s="69">
+        <v>33288</v>
+      </c>
+      <c r="F12" s="69">
+        <v>11135</v>
+      </c>
+      <c r="G12" s="69">
+        <v>46770</v>
+      </c>
+      <c r="H12" s="69">
+        <v>122</v>
+      </c>
+      <c r="I12" s="72">
+        <v>0.2</v>
+      </c>
+      <c r="J12" s="75">
+        <v>666.86</v>
+      </c>
+      <c r="K12" s="69">
+        <v>36</v>
+      </c>
+      <c r="L12" s="69">
+        <v>134</v>
+      </c>
+      <c r="M12" s="69">
+        <v>609</v>
+      </c>
+      <c r="N12" s="69">
+        <v>6</v>
+      </c>
+      <c r="O12" s="81">
+        <v>189456</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A13" s="66" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32"/>
+      <c r="O13" s="43"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14" s="69">
+        <v>120952</v>
+      </c>
+      <c r="C14" s="69">
+        <v>61343</v>
+      </c>
+      <c r="D14" s="69">
+        <v>570</v>
+      </c>
+      <c r="E14" s="69">
+        <v>551</v>
+      </c>
+      <c r="F14" s="69">
+        <v>142</v>
+      </c>
+      <c r="G14" s="69">
+        <v>481</v>
+      </c>
+      <c r="H14" s="69">
+        <v>0</v>
+      </c>
+      <c r="I14" s="72">
+        <v>0.14</v>
+      </c>
+      <c r="J14" s="75">
+        <v>432.93</v>
+      </c>
+      <c r="K14" s="69">
+        <v>2</v>
+      </c>
+      <c r="L14" s="69">
+        <v>2</v>
+      </c>
+      <c r="M14" s="69">
+        <v>6</v>
+      </c>
+      <c r="N14" s="69">
+        <v>0</v>
+      </c>
+      <c r="O14" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="43"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16" s="69">
+        <v>9683632</v>
+      </c>
+      <c r="C16" s="69">
+        <v>6854659</v>
+      </c>
+      <c r="D16" s="69">
+        <v>125113</v>
+      </c>
+      <c r="E16" s="69">
+        <v>56907</v>
+      </c>
+      <c r="F16" s="69">
+        <v>17594</v>
+      </c>
+      <c r="G16" s="69">
+        <v>80309</v>
+      </c>
+      <c r="H16" s="69">
+        <v>489</v>
+      </c>
+      <c r="I16" s="72">
+        <v>0.12</v>
+      </c>
+      <c r="J16" s="75">
+        <v>293.81</v>
+      </c>
+      <c r="K16" s="69">
+        <v>89</v>
+      </c>
+      <c r="L16" s="69">
+        <v>214</v>
+      </c>
+      <c r="M16" s="69">
+        <v>1067</v>
+      </c>
+      <c r="N16" s="69">
+        <v>30</v>
+      </c>
+      <c r="O16" s="81">
+        <v>163488</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A17" s="66" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="32"/>
+      <c r="O17" s="43"/>
+    </row>
+    <row r="18" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A18" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18" s="70">
+        <v>785573</v>
+      </c>
+      <c r="C18" s="70">
+        <v>327909</v>
+      </c>
+      <c r="D18" s="70">
+        <v>6859</v>
+      </c>
+      <c r="E18" s="70">
+        <v>15972</v>
+      </c>
+      <c r="F18" s="70">
+        <v>1096</v>
+      </c>
+      <c r="G18" s="70">
+        <v>7557</v>
+      </c>
+      <c r="H18" s="70">
+        <v>5</v>
+      </c>
+      <c r="I18" s="73">
+        <v>0.8</v>
+      </c>
+      <c r="J18" s="76">
+        <v>218.72</v>
+      </c>
+      <c r="K18" s="70">
+        <v>6</v>
+      </c>
+      <c r="L18" s="70">
+        <v>17</v>
+      </c>
+      <c r="M18" s="70">
+        <v>165</v>
+      </c>
+      <c r="N18" s="70">
+        <v>0</v>
+      </c>
+      <c r="O18" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A19" s="67" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="32"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="43"/>
+    </row>
+    <row r="20" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20" s="69">
+        <v>589498</v>
+      </c>
+      <c r="C20" s="69">
+        <v>199392</v>
+      </c>
+      <c r="D20" s="69">
+        <v>4450</v>
+      </c>
+      <c r="E20" s="69">
+        <v>12712</v>
+      </c>
+      <c r="F20" s="69">
+        <v>835</v>
+      </c>
+      <c r="G20" s="69">
+        <v>829</v>
+      </c>
+      <c r="H20" s="69">
+        <v>4</v>
+      </c>
+      <c r="I20" s="72">
+        <v>2.09</v>
+      </c>
+      <c r="J20" s="75">
+        <v>116.73</v>
+      </c>
+      <c r="K20" s="69">
+        <v>1</v>
+      </c>
+      <c r="L20" s="69">
+        <v>14</v>
+      </c>
+      <c r="M20" s="69">
+        <v>19</v>
+      </c>
+      <c r="N20" s="69">
+        <v>0</v>
+      </c>
+      <c r="O20" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="11.1" customHeight="1">
+      <c r="A21" s="66" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="43"/>
+    </row>
+    <row r="22" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A22" s="52" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" s="69">
+        <v>196075</v>
+      </c>
+      <c r="C22" s="69">
+        <v>128517</v>
+      </c>
+      <c r="D22" s="69">
+        <v>2409</v>
+      </c>
+      <c r="E22" s="69">
+        <v>3260</v>
+      </c>
+      <c r="F22" s="69">
+        <v>261</v>
+      </c>
+      <c r="G22" s="69">
+        <v>6728</v>
+      </c>
+      <c r="H22" s="69">
+        <v>1</v>
+      </c>
+      <c r="I22" s="72">
+        <v>0.37</v>
+      </c>
+      <c r="J22" s="75">
+        <v>406.31</v>
+      </c>
+      <c r="K22" s="69">
+        <v>6</v>
+      </c>
+      <c r="L22" s="69">
         <v>3</v>
       </c>
-      <c r="O10" s="85">
-[...70 lines deleted...]
-      <c r="A13" s="65" t="s">
+      <c r="M22" s="69">
         <v>146</v>
       </c>
-      <c r="B13" s="31"/>
-[...322 lines deleted...]
-        <v>96044</v>
+      <c r="N22" s="83">
+        <v>0</v>
+      </c>
+      <c r="O22" s="81">
+        <v>96319</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A23" s="65" t="s">
+      <c r="A23" s="66" t="s">
         <v>156</v>
       </c>
-      <c r="B23" s="31"/>
-[...12 lines deleted...]
-      <c r="O23" s="42"/>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A24" s="51" t="s">
+      <c r="A24" s="52" t="s">
         <v>157</v>
       </c>
-      <c r="B24" s="82">
-[...39 lines deleted...]
-        <v>6924</v>
+      <c r="B24" s="83">
+        <v>0</v>
+      </c>
+      <c r="C24" s="83">
+        <v>0</v>
+      </c>
+      <c r="D24" s="83">
+        <v>0</v>
+      </c>
+      <c r="E24" s="83">
+        <v>0</v>
+      </c>
+      <c r="F24" s="83">
+        <v>0</v>
+      </c>
+      <c r="G24" s="83">
+        <v>0</v>
+      </c>
+      <c r="H24" s="83">
+        <v>0</v>
+      </c>
+      <c r="I24" s="88">
+        <v>0</v>
+      </c>
+      <c r="J24" s="90">
+        <v>0</v>
+      </c>
+      <c r="K24" s="83">
+        <v>0</v>
+      </c>
+      <c r="L24" s="83">
+        <v>0</v>
+      </c>
+      <c r="M24" s="83">
+        <v>0</v>
+      </c>
+      <c r="N24" s="83">
+        <v>0</v>
+      </c>
+      <c r="O24" s="81">
+        <v>6850</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="66" t="s">
         <v>158</v>
       </c>
-      <c r="B25" s="31"/>
-[...12 lines deleted...]
-      <c r="O25" s="42"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
+      <c r="N25" s="32"/>
+      <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A26" s="51" t="s">
+      <c r="A26" s="52" t="s">
         <v>159</v>
       </c>
-      <c r="B26" s="82">
-[...39 lines deleted...]
-        <v>95611</v>
+      <c r="B26" s="83">
+        <v>0</v>
+      </c>
+      <c r="C26" s="83">
+        <v>0</v>
+      </c>
+      <c r="D26" s="83">
+        <v>0</v>
+      </c>
+      <c r="E26" s="83">
+        <v>0</v>
+      </c>
+      <c r="F26" s="83">
+        <v>0</v>
+      </c>
+      <c r="G26" s="83">
+        <v>0</v>
+      </c>
+      <c r="H26" s="83">
+        <v>0</v>
+      </c>
+      <c r="I26" s="88">
+        <v>0</v>
+      </c>
+      <c r="J26" s="90">
+        <v>0</v>
+      </c>
+      <c r="K26" s="83">
+        <v>0</v>
+      </c>
+      <c r="L26" s="83">
+        <v>0</v>
+      </c>
+      <c r="M26" s="83">
+        <v>0</v>
+      </c>
+      <c r="N26" s="83">
+        <v>0</v>
+      </c>
+      <c r="O26" s="81">
+        <v>96054</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A27" s="65" t="s">
+      <c r="A27" s="66" t="s">
         <v>160</v>
       </c>
-      <c r="B27" s="31"/>
-[...12 lines deleted...]
-      <c r="O27" s="42"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="26"/>
-      <c r="B28" s="32"/>
-[...12 lines deleted...]
-      <c r="O28" s="43"/>
+      <c r="B28" s="33"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="44"/>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="27"/>
-      <c r="B29" s="31"/>
-[...12 lines deleted...]
-      <c r="O29" s="42"/>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="43"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="26"/>
-      <c r="B30" s="32"/>
-[...12 lines deleted...]
-      <c r="O30" s="43"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="33"/>
+      <c r="O30" s="44"/>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="27"/>
-      <c r="B31" s="31"/>
-[...12 lines deleted...]
-      <c r="O31" s="42"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="32"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+      <c r="O31" s="43"/>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="29"/>
-      <c r="B32" s="32"/>
-[...12 lines deleted...]
-      <c r="O32" s="43"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="33"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="33"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="44"/>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="29"/>
-      <c r="B33" s="31"/>
-[...12 lines deleted...]
-      <c r="O33" s="42"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="26"/>
-      <c r="B34" s="32"/>
-[...12 lines deleted...]
-      <c r="O34" s="43"/>
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="33"/>
+      <c r="O34" s="44"/>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="27"/>
-      <c r="B35" s="31"/>
-[...12 lines deleted...]
-      <c r="O35" s="42"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="43"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="26"/>
-      <c r="B36" s="32"/>
-[...12 lines deleted...]
-      <c r="O36" s="43"/>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+      <c r="O36" s="44"/>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1">
       <c r="A37" s="27"/>
-      <c r="B37" s="31"/>
-[...12 lines deleted...]
-      <c r="O37" s="42"/>
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="32"/>
+      <c r="O37" s="43"/>
     </row>
     <row r="38" spans="1:15" ht="12.6" customHeight="1">
       <c r="A38" s="26"/>
-      <c r="B38" s="32"/>
-[...12 lines deleted...]
-      <c r="O38" s="43"/>
+      <c r="B38" s="33"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="33"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="33"/>
+      <c r="J38" s="33"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="44"/>
     </row>
     <row r="39" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="28"/>
-      <c r="B39" s="33"/>
-[...12 lines deleted...]
-      <c r="O39" s="44"/>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="34"/>
+      <c r="M39" s="34"/>
+      <c r="N39" s="34"/>
+      <c r="O39" s="45"/>
     </row>
     <row r="40" spans="1:1" ht="13.5" customHeight="1">
       <c r="A40" s="1"/>
     </row>
     <row r="41" ht="13.5" customHeight="1"/>
     <row r="42" ht="13.5" customHeight="1"/>
     <row r="43" spans="15:15" ht="13.5" customHeight="1">
       <c r="O43" s="5"/>
     </row>
     <row r="44" spans="15:15" ht="13.5" customHeight="1">
       <c r="O44" s="5"/>
     </row>
     <row r="45" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="215">
     <mergeCell ref="O32:O33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="M32:M33"/>
     <mergeCell ref="N32:N33"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="O18:O19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="L18:L19"/>
     <mergeCell ref="M18:M19"/>
@@ -6804,51 +6789,51 @@
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="113" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>信用卡重要業務與財務資訊</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>