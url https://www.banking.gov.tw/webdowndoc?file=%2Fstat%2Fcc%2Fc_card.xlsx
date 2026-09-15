--- v3 (2026-06-16)
+++ v4 (2026-09-15)
@@ -199,51 +199,51 @@
   <si>
     <r>
       <t>機　　構　　別</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
-    <t>民國115年 4月</t>
+    <t>民國115年 7月</t>
   </si>
   <si>
     <t>循環信</t>
   </si>
   <si>
     <t>用餘額</t>
   </si>
   <si>
     <t>本月簽</t>
   </si>
   <si>
     <t>帳金額</t>
   </si>
   <si>
     <t>流通</t>
   </si>
   <si>
     <t>有效</t>
   </si>
   <si>
     <t>卡數</t>
   </si>
   <si>
     <t>(Over 3</t>
   </si>
@@ -751,51 +751,51 @@
   <si>
     <t>　國泰世華商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Cathay United Bank</t>
   </si>
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Apr. 2026</t>
+    <t xml:space="preserve"> July 2026</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -2560,944 +2560,944 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="56">
-        <v>59577176</v>
+        <v>59488690</v>
       </c>
       <c r="C10" s="56">
-        <v>40119422</v>
+        <v>39938830</v>
       </c>
       <c r="D10" s="56">
-        <v>448401</v>
+        <v>478438</v>
       </c>
       <c r="E10" s="56">
-        <v>325424</v>
+        <v>816360</v>
       </c>
       <c r="F10" s="56">
-        <v>116522</v>
+        <v>119006</v>
       </c>
       <c r="G10" s="56">
-        <v>415926</v>
+        <v>454359</v>
       </c>
       <c r="H10" s="56">
-        <v>1493</v>
+        <v>1886</v>
       </c>
       <c r="I10" s="59">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="J10" s="62">
-        <v>512.01</v>
+        <v>542.75</v>
       </c>
       <c r="K10" s="56">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="L10" s="56">
-        <v>1453</v>
+        <v>1520</v>
       </c>
       <c r="M10" s="56">
-        <v>5648</v>
+        <v>5705</v>
       </c>
       <c r="N10" s="56">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O10" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="67" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="70">
-        <v>58791603</v>
+        <v>58707417</v>
       </c>
       <c r="C12" s="70">
-        <v>39791513</v>
+        <v>39612817</v>
       </c>
       <c r="D12" s="70">
-        <v>441542</v>
+        <v>470802</v>
       </c>
       <c r="E12" s="70">
-        <v>309452</v>
+        <v>805710</v>
       </c>
       <c r="F12" s="70">
-        <v>115426</v>
+        <v>117891</v>
       </c>
       <c r="G12" s="70">
-        <v>408369</v>
+        <v>446492</v>
       </c>
       <c r="H12" s="70">
-        <v>1488</v>
+        <v>1879</v>
       </c>
       <c r="I12" s="73">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="J12" s="76">
-        <v>518.96</v>
+        <v>551.1</v>
       </c>
       <c r="K12" s="70">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="L12" s="70">
-        <v>1436</v>
+        <v>1503</v>
       </c>
       <c r="M12" s="70">
-        <v>5483</v>
+        <v>5534</v>
       </c>
       <c r="N12" s="70">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="67" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="69">
-        <v>291130</v>
+        <v>296489</v>
       </c>
       <c r="C14" s="69">
-        <v>150711</v>
+        <v>153075</v>
       </c>
       <c r="D14" s="69">
-        <v>3002</v>
+        <v>3045</v>
       </c>
       <c r="E14" s="69">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="F14" s="69">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G14" s="69">
-        <v>1003</v>
+        <v>1105</v>
       </c>
       <c r="H14" s="69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14" s="72">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="J14" s="75">
-        <v>900.03</v>
+        <v>846.06</v>
       </c>
       <c r="K14" s="69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L14" s="69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M14" s="69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="81">
-        <v>3318</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="69">
-        <v>298351</v>
+        <v>288301</v>
       </c>
       <c r="C16" s="69">
-        <v>136334</v>
+        <v>134807</v>
       </c>
       <c r="D16" s="69">
-        <v>1261</v>
+        <v>1479</v>
       </c>
       <c r="E16" s="69">
-        <v>3911</v>
+        <v>5707</v>
       </c>
       <c r="F16" s="69">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G16" s="69">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="H16" s="69">
         <v>1</v>
       </c>
       <c r="I16" s="72">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="J16" s="75">
-        <v>731.73</v>
+        <v>667.45</v>
       </c>
       <c r="K16" s="69">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L16" s="69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M16" s="69">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N16" s="69">
         <v>0</v>
       </c>
       <c r="O16" s="81">
-        <v>6852</v>
+        <v>6986</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="69">
-        <v>668695</v>
+        <v>664909</v>
       </c>
       <c r="C18" s="69">
-        <v>389563</v>
+        <v>387088</v>
       </c>
       <c r="D18" s="69">
-        <v>4322</v>
+        <v>3712</v>
       </c>
       <c r="E18" s="69">
-        <v>5475</v>
+        <v>6959</v>
       </c>
       <c r="F18" s="69">
-        <v>956</v>
+        <v>981</v>
       </c>
       <c r="G18" s="69">
-        <v>4203</v>
+        <v>4372</v>
       </c>
       <c r="H18" s="69">
         <v>2</v>
       </c>
       <c r="I18" s="72">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="J18" s="75">
-        <v>406.58</v>
+        <v>462.86</v>
       </c>
       <c r="K18" s="69">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L18" s="69">
         <v>8</v>
       </c>
       <c r="M18" s="69">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="N18" s="69">
         <v>0</v>
       </c>
       <c r="O18" s="81">
-        <v>48228</v>
+        <v>47010</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="66" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="69">
-        <v>1555075</v>
+        <v>1568251</v>
       </c>
       <c r="C20" s="69">
-        <v>952085</v>
+        <v>951279</v>
       </c>
       <c r="D20" s="69">
-        <v>13093</v>
+        <v>13043</v>
       </c>
       <c r="E20" s="69">
-        <v>7845</v>
+        <v>7086</v>
       </c>
       <c r="F20" s="69">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="G20" s="69">
-        <v>6958</v>
+        <v>7479</v>
       </c>
       <c r="H20" s="69">
+        <v>8</v>
+      </c>
+      <c r="I20" s="72">
+        <v>0.09</v>
+      </c>
+      <c r="J20" s="75">
+        <v>1340.81</v>
+      </c>
+      <c r="K20" s="69">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
       <c r="L20" s="69">
         <v>19</v>
       </c>
       <c r="M20" s="69">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="81">
-        <v>35712</v>
+        <v>37683</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="69">
-        <v>997975</v>
+        <v>985443</v>
       </c>
       <c r="C22" s="69">
-        <v>764015</v>
+        <v>751352</v>
       </c>
       <c r="D22" s="69">
-        <v>3019</v>
+        <v>2745</v>
       </c>
       <c r="E22" s="69">
-        <v>4931</v>
+        <v>6559</v>
       </c>
       <c r="F22" s="69">
-        <v>1171</v>
+        <v>1214</v>
       </c>
       <c r="G22" s="69">
-        <v>5145</v>
+        <v>5405</v>
       </c>
       <c r="H22" s="69">
         <v>2</v>
       </c>
       <c r="I22" s="72">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="J22" s="75">
-        <v>309.27</v>
+        <v>414.93</v>
       </c>
       <c r="K22" s="83">
         <v>0</v>
       </c>
       <c r="L22" s="69">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M22" s="69">
         <v>95</v>
       </c>
       <c r="N22" s="69">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>21143</v>
+        <v>21405</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="69">
-        <v>577089</v>
+        <v>586089</v>
       </c>
       <c r="C24" s="69">
-        <v>285139</v>
+        <v>281645</v>
       </c>
       <c r="D24" s="69">
-        <v>4613</v>
+        <v>7799</v>
       </c>
       <c r="E24" s="69">
-        <v>3066</v>
+        <v>3908</v>
       </c>
       <c r="F24" s="69">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G24" s="69">
-        <v>2144</v>
+        <v>2329</v>
       </c>
       <c r="H24" s="69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I24" s="72">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="J24" s="75">
-        <v>593.3</v>
+        <v>632</v>
       </c>
       <c r="K24" s="69">
         <v>2</v>
       </c>
       <c r="L24" s="69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M24" s="69">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N24" s="69">
         <v>0</v>
       </c>
       <c r="O24" s="81">
-        <v>15936</v>
+        <v>16257</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="69">
-        <v>385999</v>
+        <v>385582</v>
       </c>
       <c r="C26" s="69">
-        <v>195420</v>
+        <v>194935</v>
       </c>
       <c r="D26" s="69">
-        <v>1602</v>
+        <v>1223</v>
       </c>
       <c r="E26" s="69">
-        <v>2012</v>
+        <v>2027</v>
       </c>
       <c r="F26" s="69">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="G26" s="69">
-        <v>1687</v>
+        <v>1775</v>
       </c>
       <c r="H26" s="69">
         <v>5</v>
       </c>
       <c r="I26" s="72">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="J26" s="75">
-        <v>857.75</v>
+        <v>774.85</v>
       </c>
       <c r="K26" s="69">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L26" s="69">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M26" s="69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N26" s="69">
         <v>0</v>
       </c>
       <c r="O26" s="81">
-        <v>1340</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="69">
-        <v>7502574</v>
+        <v>7564017</v>
       </c>
       <c r="C28" s="69">
-        <v>5867488</v>
+        <v>5867144</v>
       </c>
       <c r="D28" s="69">
-        <v>56447</v>
+        <v>42622</v>
       </c>
       <c r="E28" s="69">
-        <v>12514</v>
+        <v>13099</v>
       </c>
       <c r="F28" s="69">
-        <v>11232</v>
+        <v>11433</v>
       </c>
       <c r="G28" s="69">
-        <v>51145</v>
+        <v>55015</v>
       </c>
       <c r="H28" s="69">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="I28" s="72">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="J28" s="75">
-        <v>1533.45</v>
+        <v>1622.13</v>
       </c>
       <c r="K28" s="69">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L28" s="69">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="M28" s="69">
-        <v>594</v>
+        <v>645</v>
       </c>
       <c r="N28" s="69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O28" s="81">
-        <v>17935</v>
+        <v>18065</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="43"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="69">
-        <v>7436751</v>
+        <v>7257654</v>
       </c>
       <c r="C30" s="69">
-        <v>5282104</v>
+        <v>5119242</v>
       </c>
       <c r="D30" s="69">
-        <v>51918</v>
+        <v>56635</v>
       </c>
       <c r="E30" s="69">
-        <v>25166</v>
+        <v>470570</v>
       </c>
       <c r="F30" s="69">
-        <v>21800</v>
+        <v>22528</v>
       </c>
       <c r="G30" s="69">
-        <v>74648</v>
+        <v>80321</v>
       </c>
       <c r="H30" s="69">
-        <v>200</v>
+        <v>263</v>
       </c>
       <c r="I30" s="72">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="J30" s="75">
-        <v>955.89</v>
+        <v>969.16</v>
       </c>
       <c r="K30" s="69">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="L30" s="69">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="M30" s="69">
-        <v>927</v>
+        <v>682</v>
       </c>
       <c r="N30" s="69">
         <v>5</v>
       </c>
       <c r="O30" s="81">
-        <v>177964</v>
+        <v>181746</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="66" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="43"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="52" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="69">
-        <v>9727</v>
+        <v>9646</v>
       </c>
       <c r="C32" s="69">
-        <v>4180</v>
+        <v>4027</v>
       </c>
       <c r="D32" s="69">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E32" s="69">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F32" s="69">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G32" s="69">
-        <v>143</v>
+        <v>288</v>
       </c>
       <c r="H32" s="69">
         <v>0</v>
       </c>
       <c r="I32" s="72">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="J32" s="75">
-        <v>261.32</v>
+        <v>268.12</v>
       </c>
       <c r="K32" s="69">
         <v>0</v>
       </c>
       <c r="L32" s="69">
         <v>0</v>
       </c>
       <c r="M32" s="69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N32" s="69">
         <v>0</v>
       </c>
       <c r="O32" s="81">
-        <v>754</v>
+        <v>744</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="66" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="52" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="69">
-        <v>1105354</v>
+        <v>1112686</v>
       </c>
       <c r="C34" s="69">
-        <v>599126</v>
+        <v>593050</v>
       </c>
       <c r="D34" s="69">
-        <v>4252</v>
+        <v>4739</v>
       </c>
       <c r="E34" s="69">
-        <v>2635</v>
+        <v>3627</v>
       </c>
       <c r="F34" s="69">
-        <v>1484</v>
+        <v>1467</v>
       </c>
       <c r="G34" s="69">
-        <v>4318</v>
+        <v>4751</v>
       </c>
       <c r="H34" s="69">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I34" s="72">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="J34" s="75">
-        <v>487.78</v>
+        <v>453.31</v>
       </c>
       <c r="K34" s="69">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L34" s="69">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M34" s="69">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N34" s="69">
         <v>0</v>
       </c>
       <c r="O34" s="81">
-        <v>15142</v>
+        <v>15383</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="66" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="43"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="52" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="69">
-        <v>27406</v>
+        <v>27772</v>
       </c>
       <c r="C36" s="69">
-        <v>18250</v>
+        <v>18466</v>
       </c>
       <c r="D36" s="69">
-        <v>361</v>
+        <v>463</v>
       </c>
       <c r="E36" s="69">
-        <v>211</v>
+        <v>570</v>
       </c>
       <c r="F36" s="83">
         <v>0</v>
       </c>
       <c r="G36" s="69">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="H36" s="69">
         <v>0</v>
       </c>
       <c r="I36" s="72">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="J36" s="75">
-        <v>239.48</v>
+        <v>118.14</v>
       </c>
       <c r="K36" s="83">
         <v>0</v>
       </c>
       <c r="L36" s="83">
         <v>0</v>
       </c>
       <c r="M36" s="69">
         <v>11</v>
       </c>
-      <c r="N36" s="69">
+      <c r="N36" s="83">
         <v>0</v>
       </c>
       <c r="O36" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="45"/>
     </row>
@@ -3872,58 +3872,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 7月</v>
       </c>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Apr. 2026</v>
+        <v> July 2026</v>
       </c>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -4160,948 +4160,948 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="55">
-        <v>175842</v>
+        <v>178587</v>
       </c>
       <c r="C10" s="55">
-        <v>99704</v>
+        <v>99261</v>
       </c>
       <c r="D10" s="55">
-        <v>1178</v>
+        <v>1909</v>
       </c>
       <c r="E10" s="55">
-        <v>463</v>
+        <v>539</v>
       </c>
       <c r="F10" s="55">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="G10" s="55">
-        <v>1025</v>
+        <v>1117</v>
       </c>
       <c r="H10" s="55">
         <v>1</v>
       </c>
       <c r="I10" s="58">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="J10" s="61">
-        <v>223.17</v>
+        <v>299.99</v>
       </c>
       <c r="K10" s="55">
         <v>2</v>
       </c>
       <c r="L10" s="55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M10" s="55">
         <v>12</v>
       </c>
       <c r="N10" s="55">
         <v>0</v>
       </c>
       <c r="O10" s="86">
-        <v>1861</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="69">
-        <v>216259</v>
+        <v>209058</v>
       </c>
       <c r="C12" s="69">
-        <v>130560</v>
+        <v>124239</v>
       </c>
       <c r="D12" s="69">
-        <v>182</v>
+        <v>248</v>
       </c>
       <c r="E12" s="69">
-        <v>2798</v>
+        <v>2708</v>
       </c>
       <c r="F12" s="69">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="G12" s="69">
-        <v>1181</v>
+        <v>1223</v>
       </c>
       <c r="H12" s="69">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I12" s="72">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="J12" s="75">
-        <v>683.49</v>
+        <v>709.34</v>
       </c>
       <c r="K12" s="69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L12" s="69">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M12" s="69">
         <v>18</v>
       </c>
       <c r="N12" s="69">
         <v>0</v>
       </c>
       <c r="O12" s="81">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>118</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="69">
-        <v>156667</v>
+        <v>157232</v>
       </c>
       <c r="C14" s="69">
-        <v>79299</v>
+        <v>78412</v>
       </c>
       <c r="D14" s="69">
-        <v>948</v>
+        <v>1080</v>
       </c>
       <c r="E14" s="69">
-        <v>613</v>
+        <v>692</v>
       </c>
       <c r="F14" s="69">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G14" s="69">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="H14" s="69">
         <v>0</v>
       </c>
       <c r="I14" s="72">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="J14" s="75">
-        <v>1330.76</v>
+        <v>1155.76</v>
       </c>
       <c r="K14" s="69">
         <v>1</v>
       </c>
       <c r="L14" s="69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M14" s="69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="81">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="69">
-        <v>856139</v>
+        <v>867601</v>
       </c>
       <c r="C16" s="69">
-        <v>598288</v>
+        <v>601526</v>
       </c>
       <c r="D16" s="69">
-        <v>8790</v>
+        <v>9212</v>
       </c>
       <c r="E16" s="69">
-        <v>21881</v>
+        <v>3674</v>
       </c>
       <c r="F16" s="69">
-        <v>1711</v>
+        <v>1734</v>
       </c>
       <c r="G16" s="69">
-        <v>11686</v>
+        <v>13023</v>
       </c>
       <c r="H16" s="69">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I16" s="72">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="J16" s="75">
-        <v>882.38</v>
+        <v>1022.55</v>
       </c>
       <c r="K16" s="69">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L16" s="69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M16" s="69">
-        <v>179</v>
+        <v>202</v>
       </c>
       <c r="N16" s="69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O16" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="69">
-        <v>9143</v>
+        <v>8893</v>
       </c>
       <c r="C18" s="69">
-        <v>4811</v>
+        <v>4829</v>
       </c>
       <c r="D18" s="69">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E18" s="69">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="F18" s="69">
         <v>7</v>
       </c>
       <c r="G18" s="69">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H18" s="83">
         <v>0</v>
       </c>
-      <c r="I18" s="72">
-        <v>0.04</v>
+      <c r="I18" s="88">
+        <v>0</v>
       </c>
       <c r="J18" s="75">
-        <v>681.66</v>
+        <v>726.95</v>
       </c>
       <c r="K18" s="83">
         <v>0</v>
       </c>
       <c r="L18" s="69">
         <v>0</v>
       </c>
       <c r="M18" s="69">
         <v>1</v>
       </c>
       <c r="N18" s="83">
         <v>0</v>
       </c>
       <c r="O18" s="81">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="66" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="69">
-        <v>1052130</v>
+        <v>937598</v>
       </c>
       <c r="C20" s="69">
-        <v>527518</v>
+        <v>511546</v>
       </c>
       <c r="D20" s="69">
-        <v>661</v>
+        <v>590</v>
       </c>
       <c r="E20" s="69">
-        <v>7862</v>
+        <v>67148</v>
       </c>
       <c r="F20" s="69">
-        <v>1595</v>
+        <v>1586</v>
       </c>
       <c r="G20" s="69">
-        <v>3882</v>
+        <v>4090</v>
       </c>
       <c r="H20" s="69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I20" s="72">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J20" s="75">
-        <v>655.88</v>
+        <v>482.28</v>
       </c>
       <c r="K20" s="69">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="L20" s="69">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="M20" s="69">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="81">
-        <v>8109</v>
+        <v>7931</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="69">
-        <v>115861</v>
+        <v>117550</v>
       </c>
       <c r="C22" s="69">
-        <v>61066</v>
+        <v>62875</v>
       </c>
       <c r="D22" s="69">
-        <v>1322</v>
+        <v>2049</v>
       </c>
       <c r="E22" s="69">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="F22" s="69">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G22" s="69">
-        <v>555</v>
+        <v>679</v>
       </c>
       <c r="H22" s="69">
         <v>0</v>
       </c>
       <c r="I22" s="72">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="J22" s="75">
-        <v>774.38</v>
+        <v>744.29</v>
       </c>
       <c r="K22" s="83">
         <v>0</v>
       </c>
       <c r="L22" s="69">
         <v>3</v>
       </c>
       <c r="M22" s="69">
         <v>3</v>
       </c>
       <c r="N22" s="69">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>4165</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="69">
-        <v>21157</v>
+        <v>21299</v>
       </c>
       <c r="C24" s="69">
         <v>13363</v>
       </c>
       <c r="D24" s="69">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="E24" s="69">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="F24" s="69">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G24" s="69">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="H24" s="69">
         <v>0</v>
       </c>
       <c r="I24" s="72">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="J24" s="75">
-        <v>2594.44</v>
+        <v>2141.04</v>
       </c>
       <c r="K24" s="69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L24" s="69">
         <v>0</v>
       </c>
       <c r="M24" s="69">
         <v>1</v>
       </c>
       <c r="N24" s="69">
         <v>0</v>
       </c>
       <c r="O24" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>131</v>
       </c>
       <c r="B26" s="69">
-        <v>2746301</v>
+        <v>2769620</v>
       </c>
       <c r="C26" s="69">
-        <v>1848148</v>
+        <v>1835226</v>
       </c>
       <c r="D26" s="69">
-        <v>23028</v>
+        <v>49694</v>
       </c>
       <c r="E26" s="69">
-        <v>23089</v>
+        <v>24460</v>
       </c>
       <c r="F26" s="69">
-        <v>6500</v>
+        <v>6622</v>
       </c>
       <c r="G26" s="69">
-        <v>13593</v>
+        <v>14645</v>
       </c>
       <c r="H26" s="69">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="I26" s="72">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="J26" s="75">
-        <v>252.83</v>
+        <v>216.87</v>
       </c>
       <c r="K26" s="69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L26" s="69">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M26" s="69">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="N26" s="69">
         <v>1</v>
       </c>
       <c r="O26" s="81">
-        <v>42212</v>
+        <v>42263</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="69">
-        <v>1284536</v>
+        <v>1280168</v>
       </c>
       <c r="C28" s="69">
-        <v>888524</v>
+        <v>870466</v>
       </c>
       <c r="D28" s="69">
-        <v>5969</v>
+        <v>6439</v>
       </c>
       <c r="E28" s="69">
-        <v>6984</v>
+        <v>7804</v>
       </c>
       <c r="F28" s="69">
-        <v>3104</v>
+        <v>3097</v>
       </c>
       <c r="G28" s="69">
-        <v>3882</v>
+        <v>4003</v>
       </c>
       <c r="H28" s="69">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="I28" s="72">
         <v>0.27</v>
       </c>
       <c r="J28" s="75">
-        <v>103.02</v>
+        <v>102.92</v>
       </c>
       <c r="K28" s="69">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L28" s="69">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="M28" s="69">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N28" s="69">
         <v>0</v>
       </c>
       <c r="O28" s="81">
-        <v>12332</v>
+        <v>12667</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="43"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>135</v>
       </c>
       <c r="B30" s="69">
-        <v>1220668</v>
+        <v>1235751</v>
       </c>
       <c r="C30" s="69">
-        <v>534186</v>
+        <v>540052</v>
       </c>
       <c r="D30" s="69">
-        <v>7237</v>
+        <v>7561</v>
       </c>
       <c r="E30" s="69">
-        <v>4553</v>
+        <v>4613</v>
       </c>
       <c r="F30" s="69">
-        <v>1137</v>
+        <v>1197</v>
       </c>
       <c r="G30" s="69">
-        <v>4853</v>
+        <v>5309</v>
       </c>
       <c r="H30" s="69">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I30" s="72">
         <v>0.09</v>
       </c>
       <c r="J30" s="75">
-        <v>939.22</v>
+        <v>960.11</v>
       </c>
       <c r="K30" s="69">
         <v>8</v>
       </c>
       <c r="L30" s="69">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M30" s="69">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N30" s="69">
         <v>0</v>
       </c>
       <c r="O30" s="81">
         <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="66" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="43"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="52" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="69">
-        <v>2534599</v>
+        <v>2564033</v>
       </c>
       <c r="C32" s="69">
-        <v>1533710</v>
+        <v>1515608</v>
       </c>
       <c r="D32" s="69">
-        <v>18188</v>
+        <v>18912</v>
       </c>
       <c r="E32" s="69">
-        <v>6116</v>
+        <v>7876</v>
       </c>
       <c r="F32" s="69">
-        <v>3829</v>
+        <v>3850</v>
       </c>
       <c r="G32" s="69">
-        <v>14122</v>
+        <v>15204</v>
       </c>
       <c r="H32" s="69">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="I32" s="72">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J32" s="75">
-        <v>551.59</v>
+        <v>601.43</v>
       </c>
       <c r="K32" s="69">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L32" s="69">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M32" s="69">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="N32" s="69">
         <v>2</v>
       </c>
       <c r="O32" s="81">
-        <v>20754</v>
+        <v>21338</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="66" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="52" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="69">
-        <v>7456426</v>
+        <v>7497711</v>
       </c>
       <c r="C34" s="69">
-        <v>4860784</v>
+        <v>4888279</v>
       </c>
       <c r="D34" s="69">
-        <v>49612</v>
+        <v>66251</v>
       </c>
       <c r="E34" s="69">
-        <v>55934</v>
+        <v>48903</v>
       </c>
       <c r="F34" s="69">
-        <v>17600</v>
+        <v>17464</v>
       </c>
       <c r="G34" s="69">
-        <v>49603</v>
+        <v>57051</v>
       </c>
       <c r="H34" s="69">
-        <v>229</v>
+        <v>292</v>
       </c>
       <c r="I34" s="72">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="J34" s="75">
-        <v>429.67</v>
+        <v>518.04</v>
       </c>
       <c r="K34" s="69">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L34" s="69">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M34" s="69">
-        <v>646</v>
+        <v>688</v>
       </c>
       <c r="N34" s="69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O34" s="81">
-        <v>40430</v>
+        <v>40847</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="66" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="43"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="69">
-        <v>441123</v>
+        <v>454666</v>
       </c>
       <c r="C36" s="69">
-        <v>210934</v>
+        <v>216360</v>
       </c>
       <c r="D36" s="69">
-        <v>6572</v>
+        <v>6320</v>
       </c>
       <c r="E36" s="69">
-        <v>1698</v>
+        <v>1888</v>
       </c>
       <c r="F36" s="69">
-        <v>1310</v>
+        <v>1391</v>
       </c>
       <c r="G36" s="69">
-        <v>1863</v>
+        <v>1973</v>
       </c>
       <c r="H36" s="69">
+        <v>8</v>
+      </c>
+      <c r="I36" s="72">
+        <v>0.68</v>
+      </c>
+      <c r="J36" s="75">
+        <v>197.16</v>
+      </c>
+      <c r="K36" s="69">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="L36" s="69">
         <v>16</v>
       </c>
       <c r="M36" s="69">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="N36" s="69">
         <v>0</v>
       </c>
       <c r="O36" s="81">
-        <v>9170</v>
+        <v>9134</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="45"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>75</v>
       </c>
@@ -5474,58 +5474,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 7月</v>
       </c>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> Apr. 2026</v>
+        <v> July 2026</v>
       </c>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -5762,486 +5762,486 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="55">
-        <v>3186632</v>
+        <v>3066038</v>
       </c>
       <c r="C10" s="55">
-        <v>2062426</v>
+        <v>2022447</v>
       </c>
       <c r="D10" s="55">
-        <v>8876</v>
+        <v>10120</v>
       </c>
       <c r="E10" s="55">
-        <v>16154</v>
+        <v>15410</v>
       </c>
       <c r="F10" s="55">
-        <v>8904</v>
+        <v>9154</v>
       </c>
       <c r="G10" s="55">
-        <v>20856</v>
+        <v>21651</v>
       </c>
       <c r="H10" s="55">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="I10" s="58">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="J10" s="61">
-        <v>520.28</v>
+        <v>540.32</v>
       </c>
       <c r="K10" s="55">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="L10" s="55">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="M10" s="55">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="N10" s="55">
         <v>4</v>
       </c>
       <c r="O10" s="86">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="69">
-        <v>6657410</v>
+        <v>6685959</v>
       </c>
       <c r="C12" s="69">
-        <v>4777775</v>
+        <v>4806088</v>
       </c>
       <c r="D12" s="69">
-        <v>39162</v>
+        <v>42946</v>
       </c>
       <c r="E12" s="69">
-        <v>33288</v>
+        <v>32815</v>
       </c>
       <c r="F12" s="69">
-        <v>11135</v>
+        <v>11487</v>
       </c>
       <c r="G12" s="69">
-        <v>46770</v>
+        <v>50460</v>
       </c>
       <c r="H12" s="69">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="I12" s="72">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="J12" s="75">
-        <v>666.86</v>
+        <v>902.42</v>
       </c>
       <c r="K12" s="69">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L12" s="69">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="M12" s="69">
-        <v>609</v>
+        <v>645</v>
       </c>
       <c r="N12" s="69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O12" s="81">
-        <v>189456</v>
+        <v>193186</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="69">
-        <v>120952</v>
+        <v>121531</v>
       </c>
       <c r="C14" s="69">
-        <v>61343</v>
+        <v>62078</v>
       </c>
       <c r="D14" s="69">
-        <v>570</v>
+        <v>738</v>
       </c>
       <c r="E14" s="69">
-        <v>551</v>
+        <v>523</v>
       </c>
       <c r="F14" s="69">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G14" s="69">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="H14" s="69">
         <v>0</v>
       </c>
       <c r="I14" s="72">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="J14" s="75">
-        <v>432.93</v>
+        <v>230.95</v>
       </c>
       <c r="K14" s="69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14" s="69">
         <v>2</v>
       </c>
       <c r="M14" s="69">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>148</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>149</v>
       </c>
       <c r="B16" s="69">
-        <v>9683632</v>
+        <v>9787283</v>
       </c>
       <c r="C16" s="69">
-        <v>6854659</v>
+        <v>6904052</v>
       </c>
       <c r="D16" s="69">
-        <v>125113</v>
+        <v>109018</v>
       </c>
       <c r="E16" s="69">
-        <v>56907</v>
+        <v>63658</v>
       </c>
       <c r="F16" s="69">
-        <v>17594</v>
+        <v>18265</v>
       </c>
       <c r="G16" s="69">
-        <v>80309</v>
+        <v>90355</v>
       </c>
       <c r="H16" s="69">
-        <v>489</v>
+        <v>615</v>
       </c>
       <c r="I16" s="72">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="J16" s="75">
-        <v>293.81</v>
+        <v>288.76</v>
       </c>
       <c r="K16" s="69">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L16" s="69">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="M16" s="69">
-        <v>1067</v>
+        <v>1161</v>
       </c>
       <c r="N16" s="69">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O16" s="81">
-        <v>163488</v>
+        <v>161991</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="70">
-        <v>785573</v>
+        <v>781273</v>
       </c>
       <c r="C18" s="70">
-        <v>327909</v>
+        <v>326013</v>
       </c>
       <c r="D18" s="70">
-        <v>6859</v>
+        <v>7636</v>
       </c>
       <c r="E18" s="70">
-        <v>15972</v>
+        <v>10650</v>
       </c>
       <c r="F18" s="70">
-        <v>1096</v>
+        <v>1115</v>
       </c>
       <c r="G18" s="70">
-        <v>7557</v>
+        <v>7867</v>
       </c>
       <c r="H18" s="70">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I18" s="73">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="J18" s="76">
-        <v>218.72</v>
+        <v>196.99</v>
       </c>
       <c r="K18" s="70">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L18" s="70">
         <v>17</v>
       </c>
       <c r="M18" s="70">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="N18" s="70">
         <v>0</v>
       </c>
       <c r="O18" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="67" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="69">
-        <v>589498</v>
+        <v>587214</v>
       </c>
       <c r="C20" s="69">
-        <v>199392</v>
+        <v>199080</v>
       </c>
       <c r="D20" s="69">
-        <v>4450</v>
+        <v>5308</v>
       </c>
       <c r="E20" s="69">
-        <v>12712</v>
+        <v>7648</v>
       </c>
       <c r="F20" s="69">
-        <v>835</v>
+        <v>863</v>
       </c>
       <c r="G20" s="69">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="H20" s="69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I20" s="72">
-        <v>2.09</v>
+        <v>2.17</v>
       </c>
       <c r="J20" s="75">
-        <v>116.73</v>
+        <v>102.09</v>
       </c>
       <c r="K20" s="69">
         <v>1</v>
       </c>
       <c r="L20" s="69">
         <v>14</v>
       </c>
       <c r="M20" s="69">
         <v>19</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>155</v>
       </c>
       <c r="B22" s="69">
-        <v>196075</v>
+        <v>194059</v>
       </c>
       <c r="C22" s="69">
-        <v>128517</v>
+        <v>126933</v>
       </c>
       <c r="D22" s="69">
-        <v>2409</v>
+        <v>2328</v>
       </c>
       <c r="E22" s="69">
-        <v>3260</v>
+        <v>3002</v>
       </c>
       <c r="F22" s="69">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="G22" s="69">
-        <v>6728</v>
+        <v>7034</v>
       </c>
       <c r="H22" s="69">
         <v>1</v>
       </c>
       <c r="I22" s="72">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="J22" s="75">
-        <v>406.31</v>
+        <v>408.08</v>
       </c>
       <c r="K22" s="69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L22" s="69">
         <v>3</v>
       </c>
       <c r="M22" s="69">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="N22" s="83">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>96319</v>
+        <v>98192</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>157</v>
       </c>
@@ -6263,51 +6263,51 @@
       <c r="G24" s="83">
         <v>0</v>
       </c>
       <c r="H24" s="83">
         <v>0</v>
       </c>
       <c r="I24" s="88">
         <v>0</v>
       </c>
       <c r="J24" s="90">
         <v>0</v>
       </c>
       <c r="K24" s="83">
         <v>0</v>
       </c>
       <c r="L24" s="83">
         <v>0</v>
       </c>
       <c r="M24" s="83">
         <v>0</v>
       </c>
       <c r="N24" s="83">
         <v>0</v>
       </c>
       <c r="O24" s="81">
-        <v>6850</v>
+        <v>6866</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>158</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>159</v>
       </c>
@@ -6329,51 +6329,51 @@
       <c r="G26" s="83">
         <v>0</v>
       </c>
       <c r="H26" s="83">
         <v>0</v>
       </c>
       <c r="I26" s="88">
         <v>0</v>
       </c>
       <c r="J26" s="90">
         <v>0</v>
       </c>
       <c r="K26" s="83">
         <v>0</v>
       </c>
       <c r="L26" s="83">
         <v>0</v>
       </c>
       <c r="M26" s="83">
         <v>0</v>
       </c>
       <c r="N26" s="83">
         <v>0</v>
       </c>
       <c r="O26" s="81">
-        <v>96054</v>
+        <v>95504</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>160</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="26"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>