--- v0 (2026-03-14)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="表二十" sheetId="1" r:id="rId1"/>
     <sheet name="表二十續一" sheetId="2" r:id="rId4"/>
     <sheet name="表二十續二" sheetId="3" r:id="rId5"/>
     <sheet name="表二十續三" sheetId="4" r:id="rId6"/>
     <sheet name="表二十續完" sheetId="5" r:id="rId7"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <r>
       <t xml:space="preserve">總經理
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>General Manager</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">地址、電話、開業日期
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -138,51 +138,51 @@
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Institutions</t>
     </r>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
     <t>陳芬蘭</t>
   </si>
   <si>
-    <t>李耀卿</t>
+    <t>蕭玉美</t>
   </si>
   <si>
     <t>台北市松仁路123號23樓、24樓、25樓、26樓及27樓</t>
   </si>
   <si>
     <t>華南商業銀行股份有限公司</t>
   </si>
   <si>
     <t>02-23713111</t>
   </si>
   <si>
     <t>090/12/19</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>華南產物保險股份有限公司</t>
   </si>
   <si>
     <t>華南永昌綜合證券股份有限公司</t>
   </si>
   <si>
     <t>華南永昌證券投資信託股份有限公司</t>
   </si>
@@ -264,54 +264,54 @@
   <si>
     <t>090/12/28</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基人壽保險股份有限公司</t>
   </si>
   <si>
     <t>凱基證券股份有限公司</t>
   </si>
   <si>
     <t>凱基證券投資信託股份有限公司</t>
   </si>
   <si>
     <t>中華開發資本股份有限公司</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：金融控股公司Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>總機構一覽表</t>
   </si>
   <si>
     <t xml:space="preserve">Holding Companies </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>蔡宏圖</t>
   </si>
   <si>
     <t>李長庚</t>
   </si>
   <si>
     <t>臺北市大安區仁愛路四段296號16樓</t>
   </si>
   <si>
     <t>國泰世華商業銀行股份有限公司</t>
   </si>
@@ -342,51 +342,51 @@
   <si>
     <t>255</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
   <si>
     <t>顏文隆</t>
   </si>
   <si>
     <t>高麗雪</t>
   </si>
   <si>
     <t>台北市南港區經貿二路168號27樓、29樓</t>
   </si>
   <si>
     <t>中國信託商業銀行股份有限公司</t>
   </si>
   <si>
     <t>02-33277777</t>
   </si>
   <si>
     <t>091/05/17</t>
   </si>
   <si>
-    <t>CTBC Financial Holding Company.,Ltd</t>
+    <t>CTBC Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>台灣人壽保險股份有限公司</t>
   </si>
   <si>
     <t>中國信託綜合證券股份有限公司</t>
   </si>
   <si>
     <t>中國信託證券投資信託股份有限公司</t>
   </si>
   <si>
     <t>中國信託創業投資股份有限公司</t>
   </si>
   <si>
     <t>中國信託資產管理股份有限公司</t>
   </si>
   <si>
     <t>中信保全股份有限公司</t>
   </si>
   <si>
     <t>台灣彩券股份有限公司</t>
   </si>
   <si>
     <t>中國信託資融股份有限公司</t>
   </si>
@@ -534,71 +534,68 @@
   <si>
     <t>吳東亮</t>
   </si>
   <si>
     <t>林維俊</t>
   </si>
   <si>
     <t>台北市仁愛路4段118號12、13、15、16、21、22及23樓</t>
   </si>
   <si>
     <t>臺灣新光商業銀行股份有限公司</t>
   </si>
   <si>
     <t>02-23268888</t>
   </si>
   <si>
     <t>091/02/18</t>
   </si>
   <si>
     <t>TS Financial Holding Co. Ltd</t>
   </si>
   <si>
     <t>台新國際商業銀行股份有限公司</t>
   </si>
   <si>
-    <t>台新人壽保險股份有限公司</t>
-[...1 lines deleted...]
-  <si>
     <t>新光人壽保險股份有限公司</t>
   </si>
   <si>
     <t>新光金保險代理人股份有限公司</t>
   </si>
   <si>
     <t>台新綜合證券股份有限公司</t>
   </si>
   <si>
+    <t>台新證券投資信託股份有限公司</t>
+  </si>
+  <si>
     <t>總機構一覽表(續二)</t>
   </si>
   <si>
     <t>Holding Companies (Cont.2)</t>
   </si>
   <si>
-    <t>台新證券投資信託股份有限公司</t>
-[...1 lines deleted...]
-  <si>
     <t>台新證券投資顧問股份有限公司</t>
   </si>
   <si>
     <t>元富證券股份有限公司</t>
   </si>
   <si>
     <t>台新創業投資股份有限公司</t>
   </si>
   <si>
     <t>新光金國際創業投資股份有限公司</t>
   </si>
   <si>
     <t>台新資產管理股份有限公司</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>兆豐金融控股公司</t>
   </si>
   <si>
     <t>董瑞斌</t>
   </si>
   <si>
     <t>張傳章</t>
@@ -657,81 +654,81 @@
   <si>
     <t>092/01/02</t>
   </si>
   <si>
     <t>First Financial Holding Co. Ltd.</t>
   </si>
   <si>
     <t>第一金人壽保險股份有限公司</t>
   </si>
   <si>
     <t>第一金證券股份有限公司</t>
   </si>
   <si>
     <t>第一金證券投資信託股份有限公司</t>
   </si>
   <si>
     <t>第一創業投資股份有限公司</t>
   </si>
   <si>
     <t>第一金融資產管理股份有限公司</t>
   </si>
   <si>
     <t>第一金融管理顧問股份有限公司</t>
   </si>
   <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>國票金融控股公司</t>
+  </si>
+  <si>
+    <t>魏啓林</t>
+  </si>
+  <si>
+    <t>陳冠舟</t>
+  </si>
+  <si>
+    <t>台北市樂群三路126、128、130、132號17樓及128號7樓、9樓</t>
+  </si>
+  <si>
+    <t>樂天國際商業銀行股份有限公司</t>
+  </si>
+  <si>
+    <t>02-77520088</t>
+  </si>
+  <si>
+    <t>091/03/26</t>
+  </si>
+  <si>
+    <t>IBF Financial Holdings</t>
+  </si>
+  <si>
     <t>總機構一覽表(續三)</t>
   </si>
   <si>
     <t>Holding Companies (Cont.3)</t>
-  </si>
-[...25 lines deleted...]
-    <t>IBF Financial Holdings</t>
   </si>
   <si>
     <t>國票綜合證券股份有限公司</t>
   </si>
   <si>
     <t>國際票券金融股份有限公司</t>
   </si>
   <si>
     <t>國票創業投資股份有限公司</t>
   </si>
   <si>
     <t>國票金租賃股份有限公司</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>臺灣金融控股公司</t>
   </si>
   <si>
     <t>凌忠嫄</t>
   </si>
   <si>
     <t>施瑪莉</t>
   </si>
@@ -1905,50 +1902,53 @@
     </xf>
     <xf xxid="119" numFmtId="49" fontId="0" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="120" numFmtId="49" fontId="7" fillId="2" borderId="16" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="121" numFmtId="49" fontId="0" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="122" numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="123" numFmtId="49" fontId="0" fillId="2" borderId="17" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="124" numFmtId="49" fontId="32" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="125" numFmtId="49" fontId="33" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="126" numFmtId="0" fontId="34" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf xxid="127" numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
     <cellStyle name="中等" xfId="35"/>
     <cellStyle name="合計" xfId="36"/>
@@ -3026,51 +3026,51 @@
       <c r="A17" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="37"/>
       <c r="F17" s="60" t="s">
         <v>75</v>
       </c>
       <c r="G17" s="47"/>
       <c r="H17" s="48" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="17.45" customHeight="1">
       <c r="A18" s="19"/>
       <c r="B18" s="49" t="str">
         <f>IF(MID(I18,1,3)="ANZ","ANZ " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="HSBC","HSBC " &amp; TRIM((MID(I18,5,99))),IF(MID(I18,1,3)="DBS","DBS " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="CTBC","CTBC " &amp; TRIM((MID(I18,5,99))),TRIM((I18))))))</f>
-        <v>CTBC Financial Holding Company.,Ltd</v>
+        <v>CTBC Financial Holding Co., Ltd.</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="16"/>
       <c r="E18" s="37"/>
       <c r="F18" s="61" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="62" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="44"/>
       <c r="I18" s="55" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="17.45" customHeight="1">
       <c r="A19" s="18"/>
       <c r="B19" s="45"/>
       <c r="C19" s="20"/>
       <c r="D19" s="15"/>
       <c r="E19" s="37"/>
       <c r="F19" s="46"/>
       <c r="G19" s="47"/>
       <c r="H19" s="48" t="s">
         <v>80</v>
@@ -4352,65 +4352,65 @@
     <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="18.625" customWidth="1"/>
     <col min="2" max="2" width="50.625" customWidth="1"/>
     <col min="3" max="4" width="15.625" customWidth="1"/>
     <col min="5" max="5" width="9.25" customWidth="1"/>
     <col min="6" max="6" width="45.375" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="43.625" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="35.1" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" ht="24" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="9"/>
       <c r="F2" s="10" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="65" t="s">
         <v>53</v>
       </c>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="33" customHeight="1" thickBot="1">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>7</v>
       </c>
@@ -4535,115 +4535,115 @@
       <c r="A13" s="18"/>
       <c r="B13" s="45"/>
       <c r="C13" s="20"/>
       <c r="D13" s="15"/>
       <c r="E13" s="37"/>
       <c r="F13" s="46"/>
       <c r="G13" s="47"/>
       <c r="H13" s="48" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="17.45" customHeight="1">
       <c r="A14" s="19"/>
       <c r="B14" s="49" t="str">
         <f>IF(MID(I14,1,3)="ANZ","ANZ " &amp; TRIM((MID(I14,4,99))),IF(MID(I14,1,4)="HSBC","HSBC " &amp; TRIM((MID(I14,5,99))),IF(MID(I14,1,3)="DBS","DBS " &amp; TRIM((MID(I14,4,99))),IF(MID(I14,1,4)="CTBC","CTBC " &amp; TRIM((MID(I14,5,99))),TRIM((I14))))))</f>
         <v/>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="16"/>
       <c r="E14" s="37"/>
       <c r="F14" s="50"/>
       <c r="G14" s="51"/>
       <c r="H14" s="44"/>
     </row>
     <row r="15" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A15" s="18"/>
-[...2 lines deleted...]
-      <c r="D15" s="15"/>
+      <c r="A15" s="59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>157</v>
+      </c>
       <c r="E15" s="37"/>
-      <c r="F15" s="46"/>
+      <c r="F15" s="60" t="s">
+        <v>158</v>
+      </c>
       <c r="G15" s="47"/>
       <c r="H15" s="48" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="17.45" customHeight="1">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="17.45" customHeight="1">
       <c r="A16" s="19"/>
       <c r="B16" s="49" t="str">
         <f>IF(MID(I16,1,3)="ANZ","ANZ " &amp; TRIM((MID(I16,4,99))),IF(MID(I16,1,4)="HSBC","HSBC " &amp; TRIM((MID(I16,5,99))),IF(MID(I16,1,3)="DBS","DBS " &amp; TRIM((MID(I16,4,99))),IF(MID(I16,1,4)="CTBC","CTBC " &amp; TRIM((MID(I16,5,99))),TRIM((I16))))))</f>
-        <v/>
+        <v>Mega Financial Holding Co., Ltd.</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="16"/>
       <c r="E16" s="37"/>
-      <c r="F16" s="50"/>
-      <c r="G16" s="51"/>
+      <c r="F16" s="61" t="s">
+        <v>160</v>
+      </c>
+      <c r="G16" s="62" t="s">
+        <v>123</v>
+      </c>
       <c r="H16" s="44"/>
+      <c r="I16" s="55" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="17" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A17" s="59" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A17" s="18"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="15"/>
       <c r="E17" s="37"/>
-      <c r="F17" s="60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="46"/>
       <c r="G17" s="47"/>
       <c r="H17" s="48" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="17.45" customHeight="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="17.45" customHeight="1">
       <c r="A18" s="19"/>
       <c r="B18" s="49" t="str">
         <f>IF(MID(I18,1,3)="ANZ","ANZ " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="HSBC","HSBC " &amp; TRIM((MID(I18,5,99))),IF(MID(I18,1,3)="DBS","DBS " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="CTBC","CTBC " &amp; TRIM((MID(I18,5,99))),TRIM((I18))))))</f>
-        <v>Mega Financial Holding Co., Ltd.</v>
+        <v/>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="16"/>
       <c r="E18" s="37"/>
-      <c r="F18" s="61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="50"/>
+      <c r="G18" s="51"/>
       <c r="H18" s="44"/>
-      <c r="I18" s="55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:8" ht="17.45" customHeight="1">
       <c r="A19" s="18"/>
       <c r="B19" s="45"/>
       <c r="C19" s="20"/>
       <c r="D19" s="15"/>
       <c r="E19" s="37"/>
       <c r="F19" s="46"/>
       <c r="G19" s="47"/>
       <c r="H19" s="48" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="17.45" customHeight="1">
       <c r="A20" s="19"/>
       <c r="B20" s="49" t="str">
         <f>IF(MID(I20,1,3)="ANZ","ANZ " &amp; TRIM((MID(I20,4,99))),IF(MID(I20,1,4)="HSBC","HSBC " &amp; TRIM((MID(I20,5,99))),IF(MID(I20,1,3)="DBS","DBS " &amp; TRIM((MID(I20,4,99))),IF(MID(I20,1,4)="CTBC","CTBC " &amp; TRIM((MID(I20,5,99))),TRIM((I20))))))</f>
         <v/>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="16"/>
       <c r="E20" s="37"/>
       <c r="F20" s="50"/>
       <c r="G20" s="51"/>
       <c r="H20" s="44"/>
@@ -4727,115 +4727,115 @@
       <c r="A27" s="18"/>
       <c r="B27" s="45"/>
       <c r="C27" s="20"/>
       <c r="D27" s="15"/>
       <c r="E27" s="37"/>
       <c r="F27" s="46"/>
       <c r="G27" s="47"/>
       <c r="H27" s="48" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="17.45" customHeight="1">
       <c r="A28" s="19"/>
       <c r="B28" s="49" t="str">
         <f>IF(MID(I28,1,3)="ANZ","ANZ " &amp; TRIM((MID(I28,4,99))),IF(MID(I28,1,4)="HSBC","HSBC " &amp; TRIM((MID(I28,5,99))),IF(MID(I28,1,3)="DBS","DBS " &amp; TRIM((MID(I28,4,99))),IF(MID(I28,1,4)="CTBC","CTBC " &amp; TRIM((MID(I28,5,99))),TRIM((I28))))))</f>
         <v/>
       </c>
       <c r="C28" s="21"/>
       <c r="D28" s="16"/>
       <c r="E28" s="37"/>
       <c r="F28" s="50"/>
       <c r="G28" s="51"/>
       <c r="H28" s="44"/>
     </row>
     <row r="29" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A29" s="18"/>
-[...2 lines deleted...]
-      <c r="D29" s="15"/>
+      <c r="A29" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="C29" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>171</v>
+      </c>
       <c r="E29" s="37"/>
-      <c r="F29" s="46"/>
+      <c r="F29" s="60" t="s">
+        <v>172</v>
+      </c>
       <c r="G29" s="47"/>
       <c r="H29" s="48" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="17.45" customHeight="1">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="17.45" customHeight="1">
       <c r="A30" s="19"/>
       <c r="B30" s="49" t="str">
         <f>IF(MID(I30,1,3)="ANZ","ANZ " &amp; TRIM((MID(I30,4,99))),IF(MID(I30,1,4)="HSBC","HSBC " &amp; TRIM((MID(I30,5,99))),IF(MID(I30,1,3)="DBS","DBS " &amp; TRIM((MID(I30,4,99))),IF(MID(I30,1,4)="CTBC","CTBC " &amp; TRIM((MID(I30,5,99))),TRIM((I30))))))</f>
-        <v/>
+        <v>First Financial Holding Co. Ltd.</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="16"/>
       <c r="E30" s="37"/>
-      <c r="F30" s="50"/>
-      <c r="G30" s="51"/>
+      <c r="F30" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="G30" s="62" t="s">
+        <v>175</v>
+      </c>
       <c r="H30" s="44"/>
+      <c r="I30" s="55" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="31" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A31" s="59" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A31" s="18"/>
+      <c r="B31" s="45"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="15"/>
       <c r="E31" s="37"/>
-      <c r="F31" s="60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F31" s="46"/>
       <c r="G31" s="47"/>
       <c r="H31" s="48" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="17.45" customHeight="1">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="17.45" customHeight="1">
       <c r="A32" s="19"/>
       <c r="B32" s="49" t="str">
         <f>IF(MID(I32,1,3)="ANZ","ANZ " &amp; TRIM((MID(I32,4,99))),IF(MID(I32,1,4)="HSBC","HSBC " &amp; TRIM((MID(I32,5,99))),IF(MID(I32,1,3)="DBS","DBS " &amp; TRIM((MID(I32,4,99))),IF(MID(I32,1,4)="CTBC","CTBC " &amp; TRIM((MID(I32,5,99))),TRIM((I32))))))</f>
-        <v>First Financial Holding Co. Ltd.</v>
+        <v/>
       </c>
       <c r="C32" s="21"/>
       <c r="D32" s="16"/>
       <c r="E32" s="37"/>
-      <c r="F32" s="61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F32" s="50"/>
+      <c r="G32" s="51"/>
       <c r="H32" s="44"/>
-      <c r="I32" s="55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:8" ht="17.45" customHeight="1">
       <c r="A33" s="18"/>
       <c r="B33" s="45"/>
       <c r="C33" s="20"/>
       <c r="D33" s="15"/>
       <c r="E33" s="37"/>
       <c r="F33" s="46"/>
       <c r="G33" s="47"/>
       <c r="H33" s="48" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="17.45" customHeight="1">
       <c r="A34" s="19"/>
       <c r="B34" s="49" t="str">
         <f>IF(MID(I34,1,3)="ANZ","ANZ " &amp; TRIM((MID(I34,4,99))),IF(MID(I34,1,4)="HSBC","HSBC " &amp; TRIM((MID(I34,5,99))),IF(MID(I34,1,3)="DBS","DBS " &amp; TRIM((MID(I34,4,99))),IF(MID(I34,1,4)="CTBC","CTBC " &amp; TRIM((MID(I34,5,99))),TRIM((I34))))))</f>
         <v/>
       </c>
       <c r="C34" s="21"/>
       <c r="D34" s="16"/>
       <c r="E34" s="37"/>
       <c r="F34" s="50"/>
       <c r="G34" s="51"/>
       <c r="H34" s="44"/>
@@ -4919,73 +4919,90 @@
       <c r="A41" s="18"/>
       <c r="B41" s="45"/>
       <c r="C41" s="20"/>
       <c r="D41" s="15"/>
       <c r="E41" s="37"/>
       <c r="F41" s="46"/>
       <c r="G41" s="47"/>
       <c r="H41" s="48" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="17.45" customHeight="1">
       <c r="A42" s="19"/>
       <c r="B42" s="49" t="str">
         <f>IF(MID(I42,1,3)="ANZ","ANZ " &amp; TRIM((MID(I42,4,99))),IF(MID(I42,1,4)="HSBC","HSBC " &amp; TRIM((MID(I42,5,99))),IF(MID(I42,1,3)="DBS","DBS " &amp; TRIM((MID(I42,4,99))),IF(MID(I42,1,4)="CTBC","CTBC " &amp; TRIM((MID(I42,5,99))),TRIM((I42))))))</f>
         <v/>
       </c>
       <c r="C42" s="21"/>
       <c r="D42" s="16"/>
       <c r="E42" s="37"/>
       <c r="F42" s="50"/>
       <c r="G42" s="51"/>
       <c r="H42" s="44"/>
     </row>
     <row r="43" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A43" s="18"/>
-[...2 lines deleted...]
-      <c r="D43" s="15"/>
+      <c r="A43" s="59" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>184</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>186</v>
+      </c>
       <c r="E43" s="37"/>
-      <c r="F43" s="46"/>
+      <c r="F43" s="60" t="s">
+        <v>187</v>
+      </c>
       <c r="G43" s="47"/>
       <c r="H43" s="48" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="17.45" customHeight="1" thickBot="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="17.45" customHeight="1" thickBot="1">
       <c r="A44" s="35"/>
       <c r="B44" s="52" t="str">
         <f>IF(MID(I44,1,3)="ANZ","ANZ " &amp; TRIM((MID(I44,4,99))),IF(MID(I44,1,4)="HSBC","HSBC " &amp; TRIM((MID(I44,5,99))),IF(MID(I44,1,3)="DBS","DBS " &amp; TRIM((MID(I44,4,99))),IF(MID(I44,1,4)="CTBC","CTBC " &amp; TRIM((MID(I44,5,99))),TRIM((I44))))))</f>
-        <v/>
+        <v>IBF Financial Holdings</v>
       </c>
       <c r="C44" s="33"/>
       <c r="D44" s="32"/>
       <c r="E44" s="37"/>
-      <c r="F44" s="53"/>
-      <c r="G44" s="51"/>
+      <c r="F44" s="66" t="s">
+        <v>189</v>
+      </c>
+      <c r="G44" s="62" t="s">
+        <v>190</v>
+      </c>
       <c r="H44" s="54"/>
+      <c r="I44" s="55" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="45" spans="1:8" customHeight="1">
       <c r="A45" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="27"/>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45"/>
       <c r="F45" s="64" t="s">
         <v>51</v>
       </c>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
     </row>
     <row r="46" ht="12.4" customHeight="1"/>
     <row r="47" spans="1:8" ht="16.15" customHeight="1">
       <c r="A47" s="17">
         <v>134</v>
       </c>
       <c r="B47" s="17"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47"/>
       <c r="F47" s="17">
@@ -5123,146 +5140,131 @@
     <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="18.625" customWidth="1"/>
     <col min="2" max="2" width="50.625" customWidth="1"/>
     <col min="3" max="4" width="15.625" customWidth="1"/>
     <col min="5" max="5" width="9.25" customWidth="1"/>
     <col min="6" max="6" width="45.375" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="43.625" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="35.1" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" ht="24" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="9"/>
       <c r="F2" s="10" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="65" t="s">
         <v>53</v>
       </c>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="33" customHeight="1" thickBot="1">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.45" customHeight="1">
       <c r="A5" s="56" t="s">
-        <v>186</v>
-[...9 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B5" s="36"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="23"/>
       <c r="E5" s="37"/>
-      <c r="F5" s="57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F5" s="38"/>
       <c r="G5" s="39"/>
       <c r="H5" s="40" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" ht="17.45" customHeight="1">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="17.45" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="41" t="str">
         <f>IF(MID(I6,1,3)="ANZ","ANZ " &amp; TRIM((MID(I6,4,99))),IF(MID(I6,1,4)="HSBC","HSBC " &amp; TRIM((MID(I6,5,99))),IF(MID(I6,1,3)="DBS","DBS " &amp; TRIM((MID(I6,4,99))),IF(MID(I6,1,4)="CTBC","CTBC " &amp; TRIM((MID(I6,5,99))),TRIM((I6))))))</f>
-        <v>IBF Financial Holdings</v>
+        <v/>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="24"/>
       <c r="E6" s="37"/>
-      <c r="F6" s="44" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F6" s="42"/>
+      <c r="G6" s="43"/>
       <c r="H6" s="44"/>
-      <c r="I6" s="55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8" ht="17.45" customHeight="1">
       <c r="A7" s="18"/>
       <c r="B7" s="45"/>
       <c r="C7" s="20"/>
       <c r="D7" s="15"/>
       <c r="E7" s="37"/>
       <c r="F7" s="46"/>
       <c r="G7" s="47"/>
       <c r="H7" s="48" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="17.45" customHeight="1">
       <c r="A8" s="19"/>
       <c r="B8" s="49" t="str">
         <f>IF(MID(I8,1,3)="ANZ","ANZ " &amp; TRIM((MID(I8,4,99))),IF(MID(I8,1,4)="HSBC","HSBC " &amp; TRIM((MID(I8,5,99))),IF(MID(I8,1,3)="DBS","DBS " &amp; TRIM((MID(I8,4,99))),IF(MID(I8,1,4)="CTBC","CTBC " &amp; TRIM((MID(I8,5,99))),TRIM((I8))))))</f>
         <v/>
       </c>
       <c r="C8" s="21"/>
       <c r="D8" s="16"/>
       <c r="E8" s="37"/>
       <c r="F8" s="50"/>
       <c r="G8" s="51"/>
       <c r="H8" s="44"/>
@@ -5296,207 +5298,207 @@
       <c r="A11" s="18"/>
       <c r="B11" s="45"/>
       <c r="C11" s="20"/>
       <c r="D11" s="15"/>
       <c r="E11" s="37"/>
       <c r="F11" s="46"/>
       <c r="G11" s="47"/>
       <c r="H11" s="48" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="17.45" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="49" t="str">
         <f>IF(MID(I12,1,3)="ANZ","ANZ " &amp; TRIM((MID(I12,4,99))),IF(MID(I12,1,4)="HSBC","HSBC " &amp; TRIM((MID(I12,5,99))),IF(MID(I12,1,3)="DBS","DBS " &amp; TRIM((MID(I12,4,99))),IF(MID(I12,1,4)="CTBC","CTBC " &amp; TRIM((MID(I12,5,99))),TRIM((I12))))))</f>
         <v/>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="16"/>
       <c r="E12" s="37"/>
       <c r="F12" s="50"/>
       <c r="G12" s="51"/>
       <c r="H12" s="44"/>
     </row>
     <row r="13" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A13" s="18"/>
-[...2 lines deleted...]
-      <c r="D13" s="15"/>
+      <c r="A13" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>201</v>
+      </c>
       <c r="E13" s="37"/>
-      <c r="F13" s="46"/>
+      <c r="F13" s="60" t="s">
+        <v>202</v>
+      </c>
       <c r="G13" s="47"/>
       <c r="H13" s="48" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="17.45" customHeight="1">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="17.45" customHeight="1">
       <c r="A14" s="19"/>
       <c r="B14" s="49" t="str">
         <f>IF(MID(I14,1,3)="ANZ","ANZ " &amp; TRIM((MID(I14,4,99))),IF(MID(I14,1,4)="HSBC","HSBC " &amp; TRIM((MID(I14,5,99))),IF(MID(I14,1,3)="DBS","DBS " &amp; TRIM((MID(I14,4,99))),IF(MID(I14,1,4)="CTBC","CTBC " &amp; TRIM((MID(I14,5,99))),TRIM((I14))))))</f>
-        <v/>
+        <v>Taiwan Financial Holding Co. , Ltd.</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="16"/>
       <c r="E14" s="37"/>
-      <c r="F14" s="50"/>
-      <c r="G14" s="51"/>
+      <c r="F14" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="G14" s="62" t="s">
+        <v>205</v>
+      </c>
       <c r="H14" s="44"/>
+      <c r="I14" s="55" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="15" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A15" s="59" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A15" s="18"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="15"/>
       <c r="E15" s="37"/>
-      <c r="F15" s="60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F15" s="46"/>
       <c r="G15" s="47"/>
       <c r="H15" s="48" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="17.45" customHeight="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="17.45" customHeight="1">
       <c r="A16" s="19"/>
       <c r="B16" s="49" t="str">
         <f>IF(MID(I16,1,3)="ANZ","ANZ " &amp; TRIM((MID(I16,4,99))),IF(MID(I16,1,4)="HSBC","HSBC " &amp; TRIM((MID(I16,5,99))),IF(MID(I16,1,3)="DBS","DBS " &amp; TRIM((MID(I16,4,99))),IF(MID(I16,1,4)="CTBC","CTBC " &amp; TRIM((MID(I16,5,99))),TRIM((I16))))))</f>
-        <v>Taiwan Financial Holding Co. , Ltd.</v>
+        <v/>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="16"/>
       <c r="E16" s="37"/>
-      <c r="F16" s="61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="50"/>
+      <c r="G16" s="51"/>
       <c r="H16" s="44"/>
-      <c r="I16" s="55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:8" ht="17.45" customHeight="1">
       <c r="A17" s="18"/>
       <c r="B17" s="45"/>
       <c r="C17" s="20"/>
       <c r="D17" s="15"/>
       <c r="E17" s="37"/>
       <c r="F17" s="46"/>
       <c r="G17" s="47"/>
       <c r="H17" s="48" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="17.45" customHeight="1">
       <c r="A18" s="19"/>
       <c r="B18" s="49" t="str">
         <f>IF(MID(I18,1,3)="ANZ","ANZ " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="HSBC","HSBC " &amp; TRIM((MID(I18,5,99))),IF(MID(I18,1,3)="DBS","DBS " &amp; TRIM((MID(I18,4,99))),IF(MID(I18,1,4)="CTBC","CTBC " &amp; TRIM((MID(I18,5,99))),TRIM((I18))))))</f>
         <v/>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="16"/>
       <c r="E18" s="37"/>
       <c r="F18" s="50"/>
       <c r="G18" s="51"/>
       <c r="H18" s="44"/>
     </row>
     <row r="19" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A19" s="18"/>
-[...2 lines deleted...]
-      <c r="D19" s="15"/>
+      <c r="A19" s="59" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>212</v>
+      </c>
       <c r="E19" s="37"/>
-      <c r="F19" s="46"/>
+      <c r="F19" s="60" t="s">
+        <v>213</v>
+      </c>
       <c r="G19" s="47"/>
       <c r="H19" s="48" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" ht="17.45" customHeight="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="17.45" customHeight="1">
       <c r="A20" s="19"/>
       <c r="B20" s="49" t="str">
         <f>IF(MID(I20,1,3)="ANZ","ANZ " &amp; TRIM((MID(I20,4,99))),IF(MID(I20,1,4)="HSBC","HSBC " &amp; TRIM((MID(I20,5,99))),IF(MID(I20,1,3)="DBS","DBS " &amp; TRIM((MID(I20,4,99))),IF(MID(I20,1,4)="CTBC","CTBC " &amp; TRIM((MID(I20,5,99))),TRIM((I20))))))</f>
-        <v/>
+        <v>Taiwan Cooperative Financial Holding Company Limited</v>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="16"/>
       <c r="E20" s="37"/>
-      <c r="F20" s="50"/>
-      <c r="G20" s="51"/>
+      <c r="F20" s="61" t="s">
+        <v>215</v>
+      </c>
+      <c r="G20" s="62" t="s">
+        <v>216</v>
+      </c>
       <c r="H20" s="44"/>
+      <c r="I20" s="55" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="21" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A21" s="59" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A21" s="18"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="15"/>
       <c r="E21" s="37"/>
-      <c r="F21" s="60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F21" s="46"/>
       <c r="G21" s="47"/>
       <c r="H21" s="48" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="17.45" customHeight="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="17.45" customHeight="1">
       <c r="A22" s="19"/>
       <c r="B22" s="49" t="str">
         <f>IF(MID(I22,1,3)="ANZ","ANZ " &amp; TRIM((MID(I22,4,99))),IF(MID(I22,1,4)="HSBC","HSBC " &amp; TRIM((MID(I22,5,99))),IF(MID(I22,1,3)="DBS","DBS " &amp; TRIM((MID(I22,4,99))),IF(MID(I22,1,4)="CTBC","CTBC " &amp; TRIM((MID(I22,5,99))),TRIM((I22))))))</f>
-        <v>Taiwan Cooperative Financial Holding Company Limited</v>
+        <v/>
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="16"/>
       <c r="E22" s="37"/>
-      <c r="F22" s="61" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F22" s="50"/>
+      <c r="G22" s="51"/>
       <c r="H22" s="44"/>
-      <c r="I22" s="55" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:8" ht="17.45" customHeight="1">
       <c r="A23" s="18"/>
       <c r="B23" s="45"/>
       <c r="C23" s="20"/>
       <c r="D23" s="15"/>
       <c r="E23" s="37"/>
       <c r="F23" s="46"/>
       <c r="G23" s="47"/>
       <c r="H23" s="48" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="17.45" customHeight="1">
       <c r="A24" s="19"/>
       <c r="B24" s="49" t="str">
         <f>IF(MID(I24,1,3)="ANZ","ANZ " &amp; TRIM((MID(I24,4,99))),IF(MID(I24,1,4)="HSBC","HSBC " &amp; TRIM((MID(I24,5,99))),IF(MID(I24,1,3)="DBS","DBS " &amp; TRIM((MID(I24,4,99))),IF(MID(I24,1,4)="CTBC","CTBC " &amp; TRIM((MID(I24,5,99))),TRIM((I24))))))</f>
         <v/>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="16"/>
       <c r="E24" s="37"/>
       <c r="F24" s="50"/>
       <c r="G24" s="51"/>
       <c r="H24" s="44"/>
@@ -5587,53 +5589,51 @@
       <c r="H31" s="48" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="17.45" customHeight="1">
       <c r="A32" s="19"/>
       <c r="B32" s="49" t="str">
         <f>IF(MID(I32,1,3)="ANZ","ANZ " &amp; TRIM((MID(I32,4,99))),IF(MID(I32,1,4)="HSBC","HSBC " &amp; TRIM((MID(I32,5,99))),IF(MID(I32,1,3)="DBS","DBS " &amp; TRIM((MID(I32,4,99))),IF(MID(I32,1,4)="CTBC","CTBC " &amp; TRIM((MID(I32,5,99))),TRIM((I32))))))</f>
         <v/>
       </c>
       <c r="C32" s="21"/>
       <c r="D32" s="16"/>
       <c r="E32" s="37"/>
       <c r="F32" s="50"/>
       <c r="G32" s="51"/>
       <c r="H32" s="44"/>
     </row>
     <row r="33" spans="1:8" ht="17.45" customHeight="1">
       <c r="A33" s="18"/>
       <c r="B33" s="45"/>
       <c r="C33" s="20"/>
       <c r="D33" s="15"/>
       <c r="E33" s="37"/>
       <c r="F33" s="46"/>
       <c r="G33" s="47"/>
-      <c r="H33" s="48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="48"/>
     </row>
     <row r="34" spans="1:8" ht="17.45" customHeight="1">
       <c r="A34" s="19"/>
       <c r="B34" s="49" t="str">
         <f>IF(MID(I34,1,3)="ANZ","ANZ " &amp; TRIM((MID(I34,4,99))),IF(MID(I34,1,4)="HSBC","HSBC " &amp; TRIM((MID(I34,5,99))),IF(MID(I34,1,3)="DBS","DBS " &amp; TRIM((MID(I34,4,99))),IF(MID(I34,1,4)="CTBC","CTBC " &amp; TRIM((MID(I34,5,99))),TRIM((I34))))))</f>
         <v/>
       </c>
       <c r="C34" s="21"/>
       <c r="D34" s="16"/>
       <c r="E34" s="37"/>
       <c r="F34" s="50"/>
       <c r="G34" s="51"/>
       <c r="H34" s="44"/>
     </row>
     <row r="35" spans="1:8" ht="17.45" customHeight="1">
       <c r="A35" s="18"/>
       <c r="B35" s="45"/>
       <c r="C35" s="20"/>
       <c r="D35" s="15"/>
       <c r="E35" s="37"/>
       <c r="F35" s="46"/>
       <c r="G35" s="47"/>
       <c r="H35" s="48"/>
     </row>
     <row r="36" spans="1:8" ht="17.45" customHeight="1">