--- v1 (2026-03-14)
+++ v2 (2026-06-27)
@@ -119,87 +119,87 @@
   <si>
     <t>加拿大蒙特利爾銀行在臺代表人辦事處</t>
   </si>
   <si>
     <t>陳美容</t>
   </si>
   <si>
     <t>02-23880629</t>
   </si>
   <si>
     <t>台北市衡陽路51號12樓306室, 323室</t>
   </si>
   <si>
     <t>078/08/30</t>
   </si>
   <si>
     <t>The Bank Of Montreal Taipei Representative Office</t>
   </si>
   <si>
     <t>Maggie Chen</t>
   </si>
   <si>
     <t>德商德國商業銀行在臺代表人辦事處</t>
   </si>
   <si>
-    <t>洪幸茹</t>
+    <t>唐秝譽</t>
   </si>
   <si>
     <t>02-27190022</t>
   </si>
   <si>
     <t>台北市民生東路三段156號10樓</t>
   </si>
   <si>
     <t>085/09/03</t>
   </si>
   <si>
     <t>Commerzbank Ag, Taipei Representative Office</t>
   </si>
   <si>
-    <t>Mrs. Jennifer Hung</t>
+    <t>Mr. Jake Tang</t>
   </si>
   <si>
     <t>菲律賓商金融銀行股份有限公司臺北代表人辦事處</t>
   </si>
   <si>
-    <t>駱建樹</t>
+    <t>古志強</t>
   </si>
   <si>
     <t>02-2545-6887</t>
   </si>
   <si>
     <t>台北市松山區敦化北路167號7樓A區</t>
   </si>
   <si>
     <t>086/12/15</t>
   </si>
   <si>
     <t>Bdo Unibank,Inc.Taipei Representative Office</t>
   </si>
   <si>
-    <t>Lawrence Lou</t>
+    <t>John Ku</t>
   </si>
   <si>
     <t>香港商恒生銀行在臺代表人辦事處</t>
   </si>
   <si>
     <t>王純如</t>
   </si>
   <si>
     <t>02-2713-0123</t>
   </si>
   <si>
     <t>臺北市松山區敦化北路168號6樓H室</t>
   </si>
   <si>
     <t>091/01/21</t>
   </si>
   <si>
     <t>Hang Seng Bank Taipei Representative Office</t>
   </si>
   <si>
     <t>Tammy Wang</t>
   </si>
   <si>
     <t>美商美國國泰銀行在臺代表人辦事處</t>
   </si>
@@ -311,54 +311,54 @@
   <si>
     <t>本島知明</t>
   </si>
   <si>
     <t>02-27150377</t>
   </si>
   <si>
     <t>台北市松山區敦化北路170號4樓</t>
   </si>
   <si>
     <t>112/06/28</t>
   </si>
   <si>
     <t>The Higo Bank, Ltd. Taipei Representative Office</t>
   </si>
   <si>
     <t>Motoshima Tomoaki</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：外國銀行在臺代表人辦事處Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="12">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="\-###0\-"/>
     <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>