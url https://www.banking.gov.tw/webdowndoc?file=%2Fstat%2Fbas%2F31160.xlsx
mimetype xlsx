--- v1 (2026-03-14)
+++ v2 (2026-06-27)
@@ -369,63 +369,63 @@
   <si>
     <t>德商德意志銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>詹翠芳</t>
   </si>
   <si>
     <t>02-21924666</t>
   </si>
   <si>
     <t>台北市仁愛路4段296號10F及13F</t>
   </si>
   <si>
     <t>069/03/31</t>
   </si>
   <si>
     <t>Cynthia Chan</t>
   </si>
   <si>
     <t>075</t>
   </si>
   <si>
     <t>香港商東亞銀行有限公司台北分行</t>
   </si>
   <si>
-    <t>溫珍菡</t>
+    <t>李振良</t>
   </si>
   <si>
     <t>02-81612888</t>
   </si>
   <si>
     <t>10551台北市松山區敦化北路88號10樓、10樓之3及11樓之3</t>
   </si>
   <si>
     <t>086/05/16</t>
   </si>
   <si>
-    <t>Jenny WEN Jen Han</t>
+    <t>LEE, Chen Liang</t>
   </si>
   <si>
     <t>076</t>
   </si>
   <si>
     <t>美商摩根大通銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>錢國維</t>
   </si>
   <si>
     <t>02-27259800</t>
   </si>
   <si>
     <t>台北市信義路5段106號3樓、8樓、9樓及108號3樓、8樓</t>
   </si>
   <si>
     <t>081/06/15</t>
   </si>
   <si>
     <t>Carl K. Chien</t>
   </si>
   <si>
     <t>078</t>
   </si>
@@ -438,51 +438,51 @@
   <si>
     <t>02-66128647</t>
   </si>
   <si>
     <t>臺北市信義區松仁路32號15樓、36號17樓</t>
   </si>
   <si>
     <t>072/05/30</t>
   </si>
   <si>
     <t>HUNG, KUO CHU</t>
   </si>
   <si>
     <t>082</t>
   </si>
   <si>
     <t>法商法國巴黎銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>寶森</t>
   </si>
   <si>
     <t>02-87583101</t>
   </si>
   <si>
-    <t>台北市信義路5段7號71樓(A.B.C.E室).72樓.72樓之1(A.B.C室)</t>
+    <t>台北市信義路5段7號71樓之1(C室).72樓.72樓之1(A.B.C室)</t>
   </si>
   <si>
     <t>073/07/09</t>
   </si>
   <si>
     <t>BOUSSARD Bruno</t>
   </si>
   <si>
     <t>法商法國巴黎銀行高雄分行</t>
   </si>
   <si>
     <t>王明仁</t>
   </si>
   <si>
     <t>07-9713999</t>
   </si>
   <si>
     <t>高雄市中正三路2號11樓B室</t>
   </si>
   <si>
     <t>080/09/20</t>
   </si>
   <si>
     <t>Wang, Ming-Jen</t>
   </si>
@@ -525,54 +525,54 @@
   <si>
     <t>新加坡商新加坡華僑銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>吳智明</t>
   </si>
   <si>
     <t>02-87268100</t>
   </si>
   <si>
     <t>110台北市信義區忠孝東路五段68號41樓</t>
   </si>
   <si>
     <t>087/07/02</t>
   </si>
   <si>
     <t>Wu Chi Ming David</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：外國銀行在台分行Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>在臺分行一覽表</t>
   </si>
   <si>
     <t>Branches of Foreign Banks</t>
   </si>
   <si>
     <t>086</t>
   </si>
   <si>
     <t>法商東方匯理銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>羅弘伯</t>
   </si>
   <si>
     <t>02-27175252</t>
   </si>
   <si>
     <t>臺北市信義區松仁路100號28樓之1</t>
   </si>
   <si>
     <t>077/05/30</t>
   </si>
@@ -717,63 +717,63 @@
   <si>
     <t>日商三井住友銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>森達郎</t>
   </si>
   <si>
     <t>02-27208100</t>
   </si>
   <si>
     <t>台北市信義區松智路1號3樓</t>
   </si>
   <si>
     <t>091/05/17</t>
   </si>
   <si>
     <t>Tatsuro Mori</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>美商花旗銀行股份有限公司台北分行</t>
   </si>
   <si>
-    <t>陳昭雯</t>
+    <t>羅巧紋</t>
   </si>
   <si>
     <t>02-87269700</t>
   </si>
   <si>
     <t>台北市松智路1號15樓</t>
   </si>
   <si>
     <t>053/09/23</t>
   </si>
   <si>
-    <t>Joey Chen</t>
+    <t>Sheron Lo</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>香港商香港上海滙豐銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>蔣書城</t>
   </si>
   <si>
     <t>02-66317501</t>
   </si>
   <si>
     <t>台北市信義區信義路五段7號54樓</t>
   </si>
   <si>
     <t>073/01/09</t>
   </si>
   <si>
     <t>Miles Chiang</t>
   </si>
   <si>
     <t>326</t>
   </si>