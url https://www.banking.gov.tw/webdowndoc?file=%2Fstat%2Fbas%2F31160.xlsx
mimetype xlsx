--- v2 (2026-06-27)
+++ v3 (2026-10-25)
@@ -138,51 +138,51 @@
   <si>
     <t>02-87263000</t>
   </si>
   <si>
     <t>台北市信義區忠孝東路五段68號7, 8, 9樓</t>
   </si>
   <si>
     <t>085/03/11</t>
   </si>
   <si>
     <t>ONISHI Takehito</t>
   </si>
   <si>
     <t>日商瑞穗銀行股份有限公司高雄分行</t>
   </si>
   <si>
     <t>佐佐木 宏和</t>
   </si>
   <si>
     <t>07-2306800</t>
   </si>
   <si>
     <t>高雄市新興區中正三路2號12樓</t>
   </si>
   <si>
-    <t>Hirokazu Sasaki</t>
+    <t>SASAKI Hirokazu</t>
   </si>
   <si>
     <t>日商瑞穗銀行股份有限公司台中分行</t>
   </si>
   <si>
     <t>李文君</t>
   </si>
   <si>
     <t>04-23746300</t>
   </si>
   <si>
     <t>台中市西屯區府會園道169號8樓</t>
   </si>
   <si>
     <t>096/08/03</t>
   </si>
   <si>
     <t>LEE, Wen-Chun</t>
   </si>
   <si>
     <t>022</t>
   </si>
   <si>
     <t>美商美國銀行股份有限公司台北分行</t>
   </si>
@@ -270,51 +270,51 @@
   <si>
     <t>02-27766355</t>
   </si>
   <si>
     <t>臺北市大安區台北市忠孝東路四段107號2樓及3樓</t>
   </si>
   <si>
     <t>059/09/30</t>
   </si>
   <si>
     <t>Tsai, Kuang-Chao</t>
   </si>
   <si>
     <t>028</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>黃蔚文</t>
   </si>
   <si>
     <t>02-27286000</t>
   </si>
   <si>
-    <t>11073台北市信義區松高路1號11樓</t>
+    <t>110404台北市信義區松高路1號11樓</t>
   </si>
   <si>
     <t>062/02/08</t>
   </si>
   <si>
     <t>Michael Huang</t>
   </si>
   <si>
     <t>029</t>
   </si>
   <si>
     <t>新加坡商大華銀行有限公司台北分行</t>
   </si>
   <si>
     <t>王植華</t>
   </si>
   <si>
     <t>02-27223838</t>
   </si>
   <si>
     <t>110台北市忠孝東路五段68號國泰置地廣場30樓</t>
   </si>
   <si>
     <t>084/07/22</t>
   </si>
@@ -525,54 +525,54 @@
   <si>
     <t>新加坡商新加坡華僑銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>吳智明</t>
   </si>
   <si>
     <t>02-87268100</t>
   </si>
   <si>
     <t>110台北市信義區忠孝東路五段68號41樓</t>
   </si>
   <si>
     <t>087/07/02</t>
   </si>
   <si>
     <t>Wu Chi Ming David</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：外國銀行在台分行Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
   <si>
     <t>在臺分行一覽表</t>
   </si>
   <si>
     <t>Branches of Foreign Banks</t>
   </si>
   <si>
     <t>086</t>
   </si>
   <si>
     <t>法商東方匯理銀行股份有限公司台北分行</t>
   </si>
   <si>
     <t>羅弘伯</t>
   </si>
   <si>
     <t>02-27175252</t>
   </si>
   <si>
     <t>臺北市信義區松仁路100號28樓之1</t>
   </si>
   <si>
     <t>077/05/30</t>
   </si>