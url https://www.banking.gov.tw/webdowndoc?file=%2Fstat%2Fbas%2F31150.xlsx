--- v2 (2026-06-27)
+++ v3 (2026-10-25)
@@ -170,57 +170,57 @@
   <si>
     <t>臺灣銀行國際金融業務分行</t>
   </si>
   <si>
     <t>黃雅燕</t>
   </si>
   <si>
     <t>02-23493456</t>
   </si>
   <si>
     <t>02-23894500</t>
   </si>
   <si>
     <t>台北市中正區武昌街1段49號前棟3樓</t>
   </si>
   <si>
     <t>073/10/15</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>臺灣土地銀行國際金融業務分行</t>
   </si>
   <si>
-    <t>石宛平</t>
+    <t>許明智</t>
   </si>
   <si>
     <t>02-23483456</t>
   </si>
   <si>
-    <t>02-23317322</t>
+    <t>02-23832196</t>
   </si>
   <si>
     <t>台北市中正區館前路46號</t>
   </si>
   <si>
     <t>081/04/23</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>合作金庫商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>盧秋萍</t>
   </si>
   <si>
     <t>02-21738888</t>
   </si>
   <si>
     <t>02-27781615</t>
   </si>
   <si>
     <t>台北市松山區長安東路二段225號5樓</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>彰化商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>戴慧貞</t>
   </si>
   <si>
     <t>02-25592688</t>
   </si>
   <si>
     <t>02-25214873</t>
   </si>
   <si>
     <t>臺北市大同區鄭州路101號9樓</t>
   </si>
   <si>
     <t>073/12/12</t>
   </si>
   <si>
     <t>011</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行國際金融業務分行</t>
   </si>
   <si>
-    <t>陳正宗</t>
+    <t>林宗懋</t>
   </si>
   <si>
     <t>02-25817111</t>
   </si>
   <si>
     <t>02-25910673</t>
   </si>
   <si>
     <t>臺北市中山區民權東路1段2號4樓</t>
   </si>
   <si>
     <t>080/06/05</t>
   </si>
   <si>
     <t>012</t>
   </si>
   <si>
     <t>台北富邦商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>高光寬</t>
   </si>
   <si>
     <t>02-27716699</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>花旗(台灣)商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>余苑菱</t>
   </si>
   <si>
     <t>02-87269500</t>
   </si>
   <si>
     <t>02-25795363</t>
   </si>
   <si>
     <t>台北市信義區松智路1號16樓</t>
   </si>
   <si>
     <t>096/12/01</t>
   </si>
   <si>
     <t>048</t>
   </si>
   <si>
     <t>王道商業銀行股份有限公司國際金融業務分行</t>
   </si>
   <si>
-    <t>許弘杰</t>
+    <t>王偉芳</t>
   </si>
   <si>
     <t>02-87527000</t>
   </si>
   <si>
     <t>02-2657-3217</t>
   </si>
   <si>
     <t>台北市內湖區堤頂大道2段99號</t>
   </si>
   <si>
     <t>092/09/08</t>
   </si>
   <si>
     <t>050</t>
   </si>
   <si>
     <t>臺灣中小企業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>張文玲</t>
   </si>
   <si>
     <t>02-25590818</t>
   </si>
@@ -590,54 +590,54 @@
   <si>
     <t>華泰商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>張英亮</t>
   </si>
   <si>
     <t>02-27525252</t>
   </si>
   <si>
     <t>02-25327686</t>
   </si>
   <si>
     <t>臺北市中山區敬業四路33號1樓</t>
   </si>
   <si>
     <t>094/02/24</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：國際金融業務分行 Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
   <si>
     <t>分行一覽表</t>
   </si>
   <si>
     <t>Branch Offices</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>臺灣新光商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>林倚光</t>
   </si>
   <si>
     <t>02-27786818</t>
   </si>
   <si>
     <t>02-27319008</t>
   </si>
   <si>
     <t>台北市大安區新生南路一段99號5樓</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>臺北市大安區忠孝東路四段107號2樓及3樓</t>
   </si>
   <si>
     <t>104/05/12</t>
   </si>
   <si>
     <t>Tsai, Kuang-Chao</t>
   </si>
   <si>
     <t>028</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行國際金融業務分行</t>
   </si>
   <si>
     <t>黃蔚文</t>
   </si>
   <si>
     <t>02-27286000</t>
   </si>
   <si>
     <t>02-27286099</t>
   </si>
   <si>
-    <t>11073台北市信義區松高路1號11樓</t>
+    <t>110404台北市信義區松高路1號11樓</t>
   </si>
   <si>
     <t>083/12/29</t>
   </si>
   <si>
     <t>Michael Huang</t>
   </si>
   <si>
     <t>029</t>
   </si>
   <si>
     <t>新加坡商大華銀行國際金融業務分行</t>
   </si>
   <si>
     <t>王植華</t>
   </si>
   <si>
     <t>02-27223838</t>
   </si>
   <si>
     <t>02-27222322</t>
   </si>
   <si>
     <t>110台北市忠孝東路五段68號國泰置地廣場30樓</t>
   </si>
@@ -1424,51 +1424,51 @@
   <si>
     <t>091/05/17</t>
   </si>
   <si>
     <t>Tatsuro Mori</t>
   </si>
   <si>
     <t>分行一覽表(續二)</t>
   </si>
   <si>
     <t>Branch Offices(Cont.2)</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>美商花旗銀行國際金融業務分行</t>
   </si>
   <si>
     <t>羅巧紋</t>
   </si>
   <si>
     <t>02-87269700</t>
   </si>
   <si>
-    <t>02-87860903</t>
+    <t>02-87890970</t>
   </si>
   <si>
     <t>台北市松智路1號15樓</t>
   </si>
   <si>
     <t>Sheron Lo</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>香港商香港上海滙豐銀行國際金融業務分行</t>
   </si>
   <si>
     <t>蔣書城</t>
   </si>
   <si>
     <t>02-66317501</t>
   </si>
   <si>
     <t>02-66073919</t>
   </si>
   <si>
     <t>082/02/23</t>
   </si>