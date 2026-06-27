--- v1 (2026-03-14)
+++ v2 (2026-06-27)
@@ -149,51 +149,51 @@
 Address</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">原始開業日期
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Date of Opening</t>
     </r>
   </si>
   <si>
     <t>004</t>
   </si>
   <si>
     <t>臺灣銀行國際金融業務分行</t>
   </si>
   <si>
-    <t>曹健行</t>
+    <t>黃雅燕</t>
   </si>
   <si>
     <t>02-23493456</t>
   </si>
   <si>
     <t>02-23894500</t>
   </si>
   <si>
     <t>台北市中正區武昌街1段49號前棟3樓</t>
   </si>
   <si>
     <t>073/10/15</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>臺灣土地銀行國際金融業務分行</t>
   </si>
   <si>
     <t>石宛平</t>
   </si>
   <si>
     <t>02-23483456</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>華南商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>林德威</t>
   </si>
   <si>
     <t>02-23713111</t>
   </si>
   <si>
     <t>02-87291820</t>
   </si>
   <si>
     <t>台北市信義區松仁路123號14樓</t>
   </si>
   <si>
     <t>073/09/19</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>彰化商業銀行國際金融業務分行</t>
   </si>
   <si>
-    <t>劉麗芳(代)</t>
+    <t>戴慧貞</t>
   </si>
   <si>
     <t>02-25592688</t>
   </si>
   <si>
     <t>02-25214873</t>
   </si>
   <si>
     <t>臺北市大同區鄭州路101號9樓</t>
   </si>
   <si>
     <t>073/12/12</t>
   </si>
   <si>
     <t>011</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行國際金融業務分行</t>
   </si>
   <si>
     <t>陳正宗</t>
   </si>
   <si>
     <t>02-25817111</t>
   </si>
@@ -590,54 +590,54 @@
   <si>
     <t>華泰商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>張英亮</t>
   </si>
   <si>
     <t>02-27525252</t>
   </si>
   <si>
     <t>02-25327686</t>
   </si>
   <si>
     <t>臺北市中山區敬業四路33號1樓</t>
   </si>
   <si>
     <t>094/02/24</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：國際金融業務分行 Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>分行一覽表</t>
   </si>
   <si>
     <t>Branch Offices</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>臺灣新光商業銀行國際金融業務分行</t>
   </si>
   <si>
     <t>林倚光</t>
   </si>
   <si>
     <t>02-27786818</t>
   </si>
   <si>
     <t>02-27319008</t>
   </si>
   <si>
     <t>台北市大安區新生南路一段99號5樓</t>
   </si>
@@ -1124,66 +1124,66 @@
   <si>
     <t>詹翠芳</t>
   </si>
   <si>
     <t>02-21924666</t>
   </si>
   <si>
     <t>02-21924370</t>
   </si>
   <si>
     <t>台北市仁愛路四段296號10F及13F</t>
   </si>
   <si>
     <t>079/06/30</t>
   </si>
   <si>
     <t>Cynthia Chan</t>
   </si>
   <si>
     <t>075</t>
   </si>
   <si>
     <t>香港商東亞銀行有限公司國際金融業務分行</t>
   </si>
   <si>
-    <t>溫珍菡</t>
+    <t>李振良</t>
   </si>
   <si>
     <t>02-81612888</t>
   </si>
   <si>
     <t>02-87738808</t>
   </si>
   <si>
     <t>10551台北市松山區敦化北路88號10樓、10樓之3及11樓之3</t>
   </si>
   <si>
     <t>089/02/02</t>
   </si>
   <si>
-    <t>Jenny WEN Jen Han</t>
+    <t>LEE, Chen Liang</t>
   </si>
   <si>
     <t>076</t>
   </si>
   <si>
     <t>美商摩根大通銀行國際金融業務分行</t>
   </si>
   <si>
     <t>錢國維</t>
   </si>
   <si>
     <t>02-27259800</t>
   </si>
   <si>
     <t>02-27252988</t>
   </si>
   <si>
     <t>台北市信義路5段106號3樓、8樓、9樓及108號3樓、8樓</t>
   </si>
   <si>
     <t>081/06/19</t>
   </si>
   <si>
     <t>Carl K. Chien</t>
   </si>
@@ -1205,51 +1205,51 @@
   <si>
     <t>臺北市信義區松仁路32號15樓、36號17樓</t>
   </si>
   <si>
     <t>074/11/01</t>
   </si>
   <si>
     <t>HUNG, KUO CHU</t>
   </si>
   <si>
     <t>082</t>
   </si>
   <si>
     <t>法商法國巴黎銀行國際金融業務分行</t>
   </si>
   <si>
     <t>寶森</t>
   </si>
   <si>
     <t>02-87583101</t>
   </si>
   <si>
     <t>02-87583102</t>
   </si>
   <si>
-    <t>台北市信義路5段7號71樓(A.B.C.E室).72樓.72樓之1(A.B.C室)</t>
+    <t>台北市信義路5段7號71樓之1(C室).72樓.72樓之1(A.B.C室)</t>
   </si>
   <si>
     <t>074/08/14</t>
   </si>
   <si>
     <t>BOUSSARD Bruno</t>
   </si>
   <si>
     <t>083</t>
   </si>
   <si>
     <t>英商渣打銀行國際金融業務分行</t>
   </si>
   <si>
     <t>馬德駒</t>
   </si>
   <si>
     <t>02-66027706</t>
   </si>
   <si>
     <t>02-66027711</t>
   </si>
   <si>
     <t>臺北市中山區遼寧街179號5樓</t>
   </si>
@@ -1418,63 +1418,63 @@
   <si>
     <t>02-27208287</t>
   </si>
   <si>
     <t>台北市信義區松智路1號3樓</t>
   </si>
   <si>
     <t>091/05/17</t>
   </si>
   <si>
     <t>Tatsuro Mori</t>
   </si>
   <si>
     <t>分行一覽表(續二)</t>
   </si>
   <si>
     <t>Branch Offices(Cont.2)</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>美商花旗銀行國際金融業務分行</t>
   </si>
   <si>
-    <t>陳昭雯</t>
+    <t>羅巧紋</t>
   </si>
   <si>
     <t>02-87269700</t>
   </si>
   <si>
     <t>02-87860903</t>
   </si>
   <si>
     <t>台北市松智路1號15樓</t>
   </si>
   <si>
-    <t>Joey Chen</t>
+    <t>Sheron Lo</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>香港商香港上海滙豐銀行國際金融業務分行</t>
   </si>
   <si>
     <t>蔣書城</t>
   </si>
   <si>
     <t>02-66317501</t>
   </si>
   <si>
     <t>02-66073919</t>
   </si>
   <si>
     <t>082/02/23</t>
   </si>
   <si>
     <t>Miles Chiang</t>
   </si>
   <si>
     <t>330</t>
   </si>