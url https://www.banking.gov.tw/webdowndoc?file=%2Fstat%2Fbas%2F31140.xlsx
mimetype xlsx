--- v1 (2026-03-14)
+++ v2 (2026-06-17)
@@ -70,51 +70,51 @@
     <sheet name="表十四續十四" sheetId="15" r:id="rId17"/>
     <sheet name="表十四續十五" sheetId="16" r:id="rId18"/>
     <sheet name="表十四續十六" sheetId="17" r:id="rId19"/>
     <sheet name="表十四續十七" sheetId="18" r:id="rId20"/>
     <sheet name="表十四續十八" sheetId="19" r:id="rId21"/>
     <sheet name="表十四續十九" sheetId="20" r:id="rId22"/>
     <sheet name="表十四續二十" sheetId="21" r:id="rId23"/>
     <sheet name="表十四續二十一" sheetId="22" r:id="rId24"/>
     <sheet name="表十四續二十二" sheetId="23" r:id="rId25"/>
     <sheet name="表十四續二十三" sheetId="24" r:id="rId26"/>
     <sheet name="表十四續二十四" sheetId="25" r:id="rId27"/>
     <sheet name="表十四續二十五" sheetId="26" r:id="rId28"/>
     <sheet name="表十四續二十六" sheetId="27" r:id="rId29"/>
     <sheet name="表十四續二十七" sheetId="28" r:id="rId30"/>
     <sheet name="表十四續二十八" sheetId="29" r:id="rId31"/>
     <sheet name="表十四續二十九" sheetId="30" r:id="rId32"/>
     <sheet name="表十四續三十" sheetId="31" r:id="rId33"/>
     <sheet name="表十四續三十一" sheetId="32" r:id="rId34"/>
     <sheet name="表十四續完" sheetId="33" r:id="rId35"/>
   </sheets>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3361">
   <si>
     <t>表十四　本國銀行國外</t>
   </si>
   <si>
     <t>Table 14. Listing of Overseas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">負責人
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Director</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">傳真
 </t>
@@ -393,51 +393,51 @@
   <si>
     <t>印度</t>
   </si>
   <si>
     <t>吳青樺</t>
   </si>
   <si>
     <t>91-22-6884-1454</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>Level 11,Platina,C-59,G-Block,Bkc,Bandra(East),Mumbai,India 400051</t>
   </si>
   <si>
     <t>103/06/16</t>
   </si>
   <si>
     <t>臺灣銀行雪梨分行</t>
   </si>
   <si>
     <t>澳大利亞</t>
   </si>
   <si>
-    <t>孫嶠聖</t>
+    <t>楊啓昌</t>
   </si>
   <si>
     <t>+61 2 8051 5300</t>
   </si>
   <si>
     <t>+61 2 8937 4530</t>
   </si>
   <si>
     <t>Suite 10.02, Level 10, Chifley Tower, 2 Chifley Square, Sydney, Nsw 2000, Australia</t>
   </si>
   <si>
     <t>107/01/16</t>
   </si>
   <si>
     <t>臺灣銀行上海嘉定支行</t>
   </si>
   <si>
     <t>陳玉隆</t>
   </si>
   <si>
     <t>86-21-5910-5311</t>
   </si>
   <si>
     <t>86-21-5910-5312</t>
   </si>
@@ -570,96 +570,96 @@
   <si>
     <t>臺灣銀行馬尼拉代表人辦事處</t>
   </si>
   <si>
     <t>菲律賓</t>
   </si>
   <si>
     <t>黃意雯</t>
   </si>
   <si>
     <t>632-5310-1688</t>
   </si>
   <si>
     <t>632-5310-1687</t>
   </si>
   <si>
     <t>Unit1404,Tower One &amp; Exchange Plaza Ayala Triangle, Ayala Avenue 1226 Makati City Philippines</t>
   </si>
   <si>
     <t>108/01/31</t>
   </si>
   <si>
     <t>臺灣銀行矽谷代表人辦事處</t>
   </si>
   <si>
-    <t>張文祥</t>
+    <t>林俊耀</t>
   </si>
   <si>
     <t>1-408-9630451</t>
   </si>
   <si>
     <t>1-408-3890883</t>
   </si>
   <si>
     <t>75E. Santa Clara St., Suite 1210, San Jose, Ca 95113, Usa</t>
   </si>
   <si>
     <t>106/12/15</t>
   </si>
   <si>
     <t>臺灣銀行法蘭克福代表人辦事處</t>
   </si>
   <si>
     <t>德國</t>
   </si>
   <si>
     <t>林忠毅</t>
   </si>
   <si>
     <t>+49-69-977-8876-00</t>
   </si>
   <si>
     <t>+49-69-977-8876-01</t>
   </si>
   <si>
     <t>4Th Floor, Bockenheimer Landstrasse 51-53, 60325 Frankfurt Am Main, Germany</t>
   </si>
   <si>
     <t>107/05/23</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：本國金融機構 Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>分支機構一覽表</t>
   </si>
   <si>
     <t>Branches of Domestic Banks</t>
   </si>
   <si>
     <t>臺灣銀行吉隆坡代表人辦事處</t>
   </si>
   <si>
     <t>馬來西亞</t>
   </si>
   <si>
     <t>林吟霞</t>
   </si>
   <si>
     <t>+60-3-2181-1616</t>
   </si>
   <si>
     <t>+60-3-2181-5588</t>
   </si>
   <si>
     <t>Unit 1-30-3A, Level 30, Menara Bangkok Bank, No. 105, Jalan Ampang, 50450 Kuala Lumpur, Malaysia.</t>
   </si>
@@ -840,96 +840,114 @@
   <si>
     <t>Lot 11-03A,Level 11 Menara Hap Seng 2,Plazahap Seng,No.1,Jalan P Ramlee,Kuala Lumpur,Malaysia</t>
   </si>
   <si>
     <t>109/02/12</t>
   </si>
   <si>
     <t>臺灣土地銀行布里斯本分行</t>
   </si>
   <si>
     <t>沈哲民</t>
   </si>
   <si>
     <t>61-7-33392800</t>
   </si>
   <si>
     <t>61-7-33392802</t>
   </si>
   <si>
     <t>Suite A, Level 7, 300 George Street, Brisbane Old 4000 Australia</t>
   </si>
   <si>
     <t>114/01/22</t>
   </si>
   <si>
+    <t>臺灣土地銀行休士頓代表人辦事處</t>
+  </si>
+  <si>
+    <t>蔡容琪</t>
+  </si>
+  <si>
+    <t>1-346-338-5925</t>
+  </si>
+  <si>
+    <t>1-346-338-5923</t>
+  </si>
+  <si>
+    <t>801 Travis Street, Suite 2025, Houston, Texas 77002, U.S.A.</t>
+  </si>
+  <si>
+    <t>115/02/13</t>
+  </si>
+  <si>
     <t>006</t>
   </si>
   <si>
     <t>合作金庫商業銀行馬尼拉分行</t>
   </si>
   <si>
     <t>張玉珍</t>
   </si>
   <si>
     <t>+632-88481959</t>
   </si>
   <si>
     <t>+632-88481952</t>
   </si>
   <si>
     <t>26Th Floor Bdo Towers Valero, 8741 Paseo De Roxas, Makati City, Metro Manila, Philippines</t>
   </si>
   <si>
     <t>088/10/15</t>
   </si>
   <si>
     <t>合作金庫商業銀行(子行)-臺灣聯合銀行</t>
   </si>
   <si>
     <t>比利時</t>
   </si>
   <si>
     <t>李宗憲</t>
   </si>
   <si>
     <t>+322-2305359</t>
   </si>
   <si>
     <t>+322-2300470</t>
   </si>
   <si>
-    <t>1F, Square De Meeus 1, 1000 Brussels, Belgium</t>
+    <t>5F, Square Demeeûs 38/40, 1000 Brussels , Belgium</t>
   </si>
   <si>
     <t>081/12/23</t>
   </si>
   <si>
     <t>合作金庫商業銀行香港分行</t>
   </si>
   <si>
-    <t>梁秀滿</t>
+    <t>唐文傑</t>
   </si>
   <si>
     <t>+852-25981128</t>
   </si>
   <si>
     <t>+852-25981028</t>
   </si>
   <si>
     <t>Suites 1303-1310, 13/F, Everbright Centre, No.108 Gloucester Rd, Wan Chai, Hong Kong</t>
   </si>
   <si>
     <t>096/12/19</t>
   </si>
   <si>
     <t>合作金庫商業銀行北京代表人辦事處</t>
   </si>
   <si>
     <t>盧賢銘</t>
   </si>
   <si>
     <t>+86-10-65188173</t>
   </si>
   <si>
     <t>中國北京市朝陽區建國門外大街甲24號東海中心507室</t>
   </si>
@@ -966,74 +984,74 @@
   <si>
     <t>+86-512-6295-5335</t>
   </si>
   <si>
     <t>中國江蘇省蘇州市工業園區華池街圓融時代廣場24幢1601室</t>
   </si>
   <si>
     <t>合作金庫商業銀行蘇州高新支行</t>
   </si>
   <si>
     <t>周佳宏</t>
   </si>
   <si>
     <t>+86-512-86868168</t>
   </si>
   <si>
     <t>+86-512-87660869</t>
   </si>
   <si>
     <t>中國江蘇省蘇州市高新區獅山路28號蘇州高新廣場36樓3601室</t>
   </si>
   <si>
     <t>102/10/12</t>
   </si>
   <si>
+    <t>分支機構一覽表(續一)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.1)</t>
+  </si>
+  <si>
     <t>合作金庫商業銀行天津分行</t>
   </si>
   <si>
     <t>賴秋蘭</t>
   </si>
   <si>
     <t>+86-22-5852-6999</t>
   </si>
   <si>
     <t>+86-22-5995-6011</t>
   </si>
   <si>
     <t>中國天津市和平區濱江道1號金之谷大廈1號樓18樓1801,1802,1803,1804,1807室</t>
   </si>
   <si>
     <t>103/08/01</t>
   </si>
   <si>
-    <t>分支機構一覽表(續一)</t>
-[...4 lines deleted...]
-  <si>
     <t>合作金庫商業銀行福州分行</t>
   </si>
   <si>
     <t>許貞瓏</t>
   </si>
   <si>
     <t>+86-591-86320069</t>
   </si>
   <si>
     <t>+86-591-86320109</t>
   </si>
   <si>
     <t>中國福建省福州市台江區光明南路1號升龍匯金中心26樓2608室</t>
   </si>
   <si>
     <t>104/01/06</t>
   </si>
   <si>
     <t>合作金庫商業銀行金邊分行德他拉支行</t>
   </si>
   <si>
     <t>柬埔寨</t>
   </si>
   <si>
     <t>羅淑芬</t>
@@ -1314,77 +1332,77 @@
   <si>
     <t>601 South Figueroa Street, Suite 3500, Los Angeles, Ca 90017, U.S.A.</t>
   </si>
   <si>
     <t>084/11/14</t>
   </si>
   <si>
     <t>合作金庫商業銀行西雅圖分行</t>
   </si>
   <si>
     <t>呂育霖</t>
   </si>
   <si>
     <t>+1-206-5872300</t>
   </si>
   <si>
     <t>+1-206-6224491</t>
   </si>
   <si>
     <t>1201, Third Avenue, Suite 1200, Seattle, Wa 98101, U.S.A.</t>
   </si>
   <si>
     <t>080/04/30</t>
   </si>
   <si>
+    <t>分支機構一覽表(續二)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.2)</t>
+  </si>
+  <si>
     <t>007</t>
   </si>
   <si>
     <t>第一商業銀行上海分行自貿區試驗支行</t>
   </si>
   <si>
     <t>李永勝</t>
   </si>
   <si>
     <t>86-21-2069-0611</t>
   </si>
   <si>
     <t>86-21-2069-0500</t>
   </si>
   <si>
     <t>中國大陸上海市浦東新區濰坊西路55號世茂財富大廈2305室</t>
   </si>
   <si>
     <t>103/09/30</t>
   </si>
   <si>
-    <t>分支機構一覽表(續二)</t>
-[...4 lines deleted...]
-  <si>
     <t>大阪出張所</t>
   </si>
   <si>
     <t>吳彥賓</t>
   </si>
   <si>
     <t>+81-6-6755-8808</t>
   </si>
   <si>
     <t>+81-6-6755-8906</t>
   </si>
   <si>
     <t>541-0052大阪府大阪市中央区安土町三丁目5番13号　本町ガーデンシティテラス16階</t>
   </si>
   <si>
     <t>114/08/01</t>
   </si>
   <si>
     <t>第一商業銀行金邊分行新速支行</t>
   </si>
   <si>
     <t>吳長吉</t>
   </si>
   <si>
     <t>855-23890371~3</t>
@@ -1500,50 +1518,53 @@
   <si>
     <t>No 14A&amp;15A, Street Chaom Chau, Phum Damnak Thum, Sangkat Stueng Meanchey, Khan Meanchey, Phnom Penh, Cambodia</t>
   </si>
   <si>
     <t>第一商業銀行金邊分行暹粒支行</t>
   </si>
   <si>
     <t>葉正彬</t>
   </si>
   <si>
     <t>+855-63963187~9</t>
   </si>
   <si>
     <t>+855-23210029</t>
   </si>
   <si>
     <t>No.602&amp;604, Preah Sangreach Tep  Vong Street, Phum Mondol 2, Sangkat Svay Dongkum, Siem Reap Province,  Cambodia</t>
   </si>
   <si>
     <t>106/11/15</t>
   </si>
   <si>
     <t>第一商業銀行金邊分行登高支行</t>
   </si>
   <si>
+    <t>陳宥丞</t>
+  </si>
+  <si>
     <t>855-23232126~8</t>
   </si>
   <si>
     <t>855-23232129</t>
   </si>
   <si>
     <t>No.231,Street 271,Phum 4,Sangkat Tuol Tumpung Ti Pir,Khan Chamkar Mon,Phnom Penh,Cambodia</t>
   </si>
   <si>
     <t>第一商業銀行關島分行</t>
   </si>
   <si>
     <t>許勝瑋</t>
   </si>
   <si>
     <t>1-671-4726864</t>
   </si>
   <si>
     <t>1-671-4778921</t>
   </si>
   <si>
     <t>862 South Marine Corps Drive, Tamuning, Guam 96913 U.S.A.</t>
   </si>
   <si>
     <t>066/01/03</t>
@@ -1665,87 +1686,87 @@
   <si>
     <t>#100-5611 Cooney Road, Richmond, B.C. V6X 3J6, Canada</t>
   </si>
   <si>
     <t>091/07/09</t>
   </si>
   <si>
     <t>第一商業銀行多倫多分行</t>
   </si>
   <si>
     <t>吳炳輝</t>
   </si>
   <si>
     <t>1-416-250-8788</t>
   </si>
   <si>
     <t>1-416-250-8081</t>
   </si>
   <si>
     <t>5000 Yonge Street, Suite 1803, Toronto, On M2N 7E9, Canada</t>
   </si>
   <si>
     <t>096/10/02</t>
   </si>
   <si>
+    <t>分支機構一覽表(續三)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.3)</t>
+  </si>
+  <si>
     <t>第一商業銀行新加坡分行</t>
   </si>
   <si>
     <t>李政憲</t>
   </si>
   <si>
     <t>65-6593-0888</t>
   </si>
   <si>
     <t>65-6225-1905</t>
   </si>
   <si>
     <t>77, Robinson Road, #29-01, Singapore 068896</t>
   </si>
   <si>
     <t>066/03/25</t>
   </si>
   <si>
-    <t>分支機構一覽表(續三)</t>
-[...4 lines deleted...]
-  <si>
     <t>第一商業銀行曼谷代表辦事處</t>
   </si>
   <si>
-    <t>陳宥丞</t>
+    <t>黃慶福</t>
   </si>
   <si>
     <t>662-6795291</t>
   </si>
   <si>
     <t>662-6795295</t>
   </si>
   <si>
-    <t>9Th Fl.,Sathorn City Tower No.175,South Sathorn Rd.,Tungmahamek, Sathorn, Bankok 10120, Thailand</t>
+    <t>9Th Fl.,Sathorn City Tower No.175,South Sathorn Rd.,Tungmahamek, Sathorn, Bangkok 10120, Thailand</t>
   </si>
   <si>
     <t>084/06/26</t>
   </si>
   <si>
     <t>第一商業銀行河內市分行</t>
   </si>
   <si>
     <t>任志浩</t>
   </si>
   <si>
     <t>84-24-3-9362111</t>
   </si>
   <si>
     <t>84-24-3-9362112</t>
   </si>
   <si>
     <t>8Th Floor, Charmvit Tower, 117 Tran Duy Hung Road, Yen Hoa Ward, Hanoi City, Vietnam</t>
   </si>
   <si>
     <t>100/02/14</t>
   </si>
   <si>
     <t>第一商業銀行仰光代表辦事處</t>
   </si>
@@ -2022,74 +2043,74 @@
   <si>
     <t>81-3-3279-0887</t>
   </si>
   <si>
     <t>日本東京都千代田区大手町2-1-1大成大手町ビル23階</t>
   </si>
   <si>
     <t>083/09/09</t>
   </si>
   <si>
     <t>第一商業銀行美國第一銀行奇諾崗分行</t>
   </si>
   <si>
     <t>1-909-993-5888</t>
   </si>
   <si>
     <t>1-909-993-5027</t>
   </si>
   <si>
     <t>2911 Chino Avenue, Unit F2, Chino Hills, Ca 91709, U.S.A.</t>
   </si>
   <si>
     <t>108/04/17</t>
   </si>
   <si>
+    <t>分支機構一覽表(續四)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.4)</t>
+  </si>
+  <si>
     <t>第一商業銀行布里斯本分行</t>
   </si>
   <si>
     <t>梁甫謙</t>
   </si>
   <si>
     <t>61-7-3211-1001</t>
   </si>
   <si>
     <t>61-7-3211-1002</t>
   </si>
   <si>
     <t>Mezzanine Floor,199 George Street, Brisbane Qld, 4000, Australia</t>
   </si>
   <si>
     <t>098/09/01</t>
   </si>
   <si>
-    <t>分支機構一覽表(續四)</t>
-[...4 lines deleted...]
-  <si>
     <t>第一商業銀行美國第一銀行聖馬特奧分行</t>
   </si>
   <si>
     <t>1-650-931-8568</t>
   </si>
   <si>
     <t>1-650-931-8555</t>
   </si>
   <si>
     <t>2727 S. El Camino Real, Suite G, San Mateo, Ca 94403, U.S.A.</t>
   </si>
   <si>
     <t>111/02/10</t>
   </si>
   <si>
     <t>美國第一銀行安大略放款辦事處</t>
   </si>
   <si>
     <t>1-909-212-8888</t>
   </si>
   <si>
     <t>1-909-466-8986</t>
   </si>
   <si>
     <t>3990 Concours Street, Suite 340, Ontario, Ca 91764, U.S.A</t>
@@ -2382,269 +2403,266 @@
   <si>
     <t>Suite 10-06 10F 422 Strand Road International Commercial Centre Botahtaung Township Yangon Myanmar</t>
   </si>
   <si>
     <t>106/07/14</t>
   </si>
   <si>
     <t>華南商業銀行曼谷代表人辦事處</t>
   </si>
   <si>
     <t>趙元碩</t>
   </si>
   <si>
     <t>+66-2-002-6886</t>
   </si>
   <si>
     <t>+66-2-003-1966</t>
   </si>
   <si>
     <t>No.98 Sathorn Square Office Tower, 31St Floor, Room 3108, North Sathorn Road, Silom, Bangrak, Bangkok 10500</t>
   </si>
   <si>
     <t>110/03/10</t>
   </si>
   <si>
+    <t>分支機構一覽表(續五)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.5)</t>
+  </si>
+  <si>
     <t>009</t>
   </si>
   <si>
     <t>彰銀商業銀行有限公司</t>
   </si>
   <si>
     <t>徐志誠</t>
   </si>
   <si>
     <t>86-025-88811000</t>
   </si>
   <si>
     <t>86-025-85300172</t>
   </si>
   <si>
     <t>中國江蘇省南京市建鄴區江東中路371號</t>
   </si>
   <si>
     <t>107/12/11</t>
   </si>
   <si>
-    <t>分支機構一覽表(續五)</t>
-[...4 lines deleted...]
-  <si>
     <t>彰化商業銀行新加坡分行</t>
   </si>
   <si>
     <t>鄭凱鴻</t>
   </si>
   <si>
     <t>65-6532-0820</t>
   </si>
   <si>
     <t>65-6532-0374</t>
   </si>
   <si>
     <t>No. 1 Finlayson Green #08-00 Singapore 049246</t>
   </si>
   <si>
     <t>086/10/16</t>
   </si>
   <si>
     <t>彰銀商業銀行有限公司昆山分行</t>
   </si>
   <si>
     <t>蔡玉虹</t>
   </si>
   <si>
     <t>86-512-5736-7576</t>
   </si>
   <si>
     <t>86-512-5732-5778</t>
   </si>
   <si>
     <t>中國江蘇省昆山市黑龍江北路88號A座1、2樓</t>
   </si>
   <si>
     <t>彰化商業銀行股份有限公司馬尼拉分行</t>
   </si>
   <si>
+    <t>張迺佳</t>
+  </si>
+  <si>
+    <t>63-2-7621-0088</t>
+  </si>
+  <si>
+    <t>63-2-8820-6749</t>
+  </si>
+  <si>
+    <t>43/F,Aia Tower,8767 Paseo De Roxas, Makati City,Metro Manila,1226,Philippines</t>
+  </si>
+  <si>
+    <t>107/07/09</t>
+  </si>
+  <si>
+    <t>彰銀商業銀行有限公司昆山花橋支行</t>
+  </si>
+  <si>
+    <t>江智睿</t>
+  </si>
+  <si>
+    <t>86-512-36690188</t>
+  </si>
+  <si>
+    <t>86-512-36690199</t>
+  </si>
+  <si>
+    <t>中國江蘇省昆山市花橋鎮商銀路538號1號房</t>
+  </si>
+  <si>
+    <t>彰化商業銀行股份有限公司東京分行大阪出張所</t>
+  </si>
+  <si>
+    <t>陳雅靜</t>
+  </si>
+  <si>
+    <t>+81-6-6676-8928</t>
+  </si>
+  <si>
+    <t>+81-6-6676-8927</t>
+  </si>
+  <si>
+    <t>11F Grand Front Osaka Tower－B, 3-1, Ofuka-Cho, Kita-Ku, Osaka City, Osaka 530-0011, Japan</t>
+  </si>
+  <si>
+    <t>113/03/25</t>
+  </si>
+  <si>
+    <t>彰銀商業銀行有限公司東莞分行</t>
+  </si>
+  <si>
+    <t>尤麗菁</t>
+  </si>
+  <si>
+    <t>86-769-23660101</t>
+  </si>
+  <si>
+    <t>86-769-22883582</t>
+  </si>
+  <si>
+    <t>中國廣東省東莞市東城區東莞大道11號台商大廈1座8樓801室</t>
+  </si>
+  <si>
+    <t>彰銀商業銀行有限公司福州分行</t>
+  </si>
+  <si>
+    <t>唐玉鳳</t>
+  </si>
+  <si>
+    <t>86-591-86211320</t>
+  </si>
+  <si>
+    <t>86-591-86211330</t>
+  </si>
+  <si>
+    <t>中國福建省福州市鼓樓區鼓東街道五四路128-1號恆力城辦公樓第14層04、05單元</t>
+  </si>
+  <si>
+    <t>彰化商業銀行仰光代表人辦事處</t>
+  </si>
+  <si>
+    <t>方彥茂</t>
+  </si>
+  <si>
+    <t>95-1-8202095</t>
+  </si>
+  <si>
+    <t>95-1-8202097</t>
+  </si>
+  <si>
+    <t>422/426 Corner Of Strand Road And Botahtaung Pagoda Road, #10-02, Botahtaung Township, Yangon, Republic Of The Union Of Myanmar</t>
+  </si>
+  <si>
+    <t>106/08/08</t>
+  </si>
+  <si>
+    <t>彰化商業銀行紐約分行</t>
+  </si>
+  <si>
+    <t>謝政義</t>
+  </si>
+  <si>
+    <t>1-212-6519770</t>
+  </si>
+  <si>
+    <t>1-212-6519785</t>
+  </si>
+  <si>
+    <t>685 Third Avenue, 29Th Floor, New York, N.Y. 10017, U.S.A.</t>
+  </si>
+  <si>
+    <t>078/10/06</t>
+  </si>
+  <si>
+    <t>彰化商業銀行洛杉磯分行</t>
+  </si>
+  <si>
+    <t>沈鈺堂</t>
+  </si>
+  <si>
+    <t>1-213-620-7200</t>
+  </si>
+  <si>
+    <t>1-213-620-7227</t>
+  </si>
+  <si>
+    <t>515 South Flower Street, Suite 850, Los Angeles, Ca 90071, U.S.A.</t>
+  </si>
+  <si>
+    <t>079/10/18</t>
+  </si>
+  <si>
+    <t>彰化商業銀行東京分行</t>
+  </si>
+  <si>
+    <t>81-3-3212-8888</t>
+  </si>
+  <si>
+    <t>81-3-3212-8891</t>
+  </si>
+  <si>
+    <t>Marunouchi Trust Tower Main 7Th Fl., 1-8-3 Marunouchi, Chiyoda-Ku, Tokyo 100-0005, Japan</t>
+  </si>
+  <si>
+    <t>081/11/11</t>
+  </si>
+  <si>
+    <t>彰化商業銀行倫敦分行</t>
+  </si>
+  <si>
     <t>周宏傑</t>
   </si>
   <si>
-    <t>63-2-7621-0088</t>
-[...151 lines deleted...]
-  <si>
     <t>44-20-7600-6600</t>
   </si>
   <si>
     <t>44-20-7600-3227</t>
   </si>
   <si>
     <t>4Th Floor,6-8 Tokenhouse Yard, London Ec2R 7As, United Kingdom</t>
   </si>
   <si>
     <t>082/03/15</t>
   </si>
   <si>
     <t>彰化商業銀行香港分行</t>
   </si>
   <si>
     <t>林惠琴</t>
   </si>
   <si>
     <t>852-29561212</t>
   </si>
   <si>
     <t>852-29561898</t>
   </si>
   <si>
     <t>1401, Tower Ⅱ ,The Gateway, 25 Canton Rd, Tsimshatsui, Kowloon, Hong Kong</t>
@@ -2715,114 +2733,132 @@
   <si>
     <t>3 Temasek Avenue, #26-02, Centennial Tower, Singapore 039190</t>
   </si>
   <si>
     <t>105/07/15</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行無錫分行</t>
   </si>
   <si>
     <t>盧長慶</t>
   </si>
   <si>
     <t>86-510-81157111</t>
   </si>
   <si>
     <t>86-510-85210625</t>
   </si>
   <si>
     <t>中國江蘇省無錫市新吳區龍山路2-18-104及2-18-210號</t>
   </si>
   <si>
     <t>109/12/10</t>
   </si>
   <si>
+    <t>AMK BANK PLC</t>
+  </si>
+  <si>
+    <t>Kea Borann</t>
+  </si>
+  <si>
+    <t>+855 023220202</t>
+  </si>
+  <si>
+    <t>+855 23221650</t>
+  </si>
+  <si>
+    <t>No. 285, Street 271, Sangkat Tumnob Tuek, Khan Boeng Keng Kang, Phnom Penh, Kindom Of Cambodia</t>
+  </si>
+  <si>
+    <t>115/03/11</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續六)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.6)</t>
+  </si>
+  <si>
     <t>上海商業儲蓄銀行泰國曼谷代表人辦事處</t>
   </si>
   <si>
     <t>吳聲炎</t>
   </si>
   <si>
     <t>66-2-1081611</t>
   </si>
   <si>
     <t>66-2-1081311</t>
   </si>
   <si>
     <t>16Th F1.,Sathorn Square Office Tower,No.98 North Sathorn Road,Silom Bangrak,Bangkok,10500,Thailand</t>
   </si>
   <si>
     <t>101/09/28</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行柬埔寨代表人辦事處</t>
   </si>
   <si>
     <t>楊仁佑</t>
   </si>
   <si>
     <t>855-23-964811</t>
   </si>
   <si>
     <t>855-23-964711</t>
   </si>
   <si>
     <t>13F,Phnom Penh Tower, No.445, Preah Monivong Blvd., Sangkat Boeung Prolit, Khan 7 Makara, Phnom Penh, Cambodia</t>
   </si>
   <si>
     <t>102/12/02</t>
   </si>
   <si>
-    <t>分支機構一覽表(續六)</t>
-[...4 lines deleted...]
-  <si>
     <t>上海商業儲蓄銀行印尼雅加達代表人辦事處</t>
   </si>
   <si>
     <t>林學堯</t>
   </si>
   <si>
     <t>62-21-57908111</t>
   </si>
   <si>
     <t>62-21-57907111</t>
   </si>
   <si>
     <t>Gd. Menara Batavia Lt.8,Jl.Kh.Mas Mansyur Kav.126 Kel. Karet Tengsin, Kec. Tanah Abang, Jakarta Pusat Indonesia.</t>
   </si>
   <si>
     <t>104/12/11</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行越南北寧代表人辦事處</t>
   </si>
   <si>
-    <t>林俊宏</t>
+    <t>林豪宇</t>
   </si>
   <si>
     <t>84-222-3656111</t>
   </si>
   <si>
     <t>84-222-3630111</t>
   </si>
   <si>
     <t>3F, Viet Long Complex Building, No. 30 Ly Thai To Street, Kinh Bac Ward, Bac Ninh Province, Vietnam</t>
   </si>
   <si>
     <t>110/05/28</t>
   </si>
   <si>
     <t>香港上海商業銀行有限公司</t>
   </si>
   <si>
     <t>李慶言</t>
   </si>
   <si>
     <t>(852)2841 5415</t>
   </si>
   <si>
     <t>香港中環皇后大道中12號上海商業銀行大廈</t>
   </si>
@@ -3027,683 +3063,686 @@
   <si>
     <t>059/11/03</t>
   </si>
   <si>
     <t>香港上海商業銀行坪石邨分行</t>
   </si>
   <si>
     <t>蘇家希(代)</t>
   </si>
   <si>
     <t>2323 4261</t>
   </si>
   <si>
     <t>2327 6289</t>
   </si>
   <si>
     <t>香港牛池灣坪石邨鑽石樓115號</t>
   </si>
   <si>
     <t>060/01/12</t>
   </si>
   <si>
     <t>香港上海商業銀行新蒲崗分行</t>
   </si>
   <si>
+    <t>胡凱鈞</t>
+  </si>
+  <si>
+    <t>2325 0241</t>
+  </si>
+  <si>
+    <t>2352 1007</t>
+  </si>
+  <si>
+    <t>香港新蒲崗康強街28號</t>
+  </si>
+  <si>
+    <t>061/05/15</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行美孚新邨(第四期)分行</t>
+  </si>
+  <si>
+    <t>2742 5211</t>
+  </si>
+  <si>
+    <t>2785 8379</t>
+  </si>
+  <si>
+    <t>香港荔枝角美孚新邨百老匯街83號B</t>
+  </si>
+  <si>
+    <t>063/02/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行佐敦道分行</t>
+  </si>
+  <si>
+    <t>蘇小萍</t>
+  </si>
+  <si>
+    <t>2722 6338</t>
+  </si>
+  <si>
+    <t>2368 0756</t>
+  </si>
+  <si>
+    <t>香港佐敦佐敦道23號新寶廣場地下2號舖</t>
+  </si>
+  <si>
+    <t>082/08/02</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續七)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.7)</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行觀塘分行</t>
+  </si>
+  <si>
+    <t>劉俊德(代)</t>
+  </si>
+  <si>
+    <t>2389 4373</t>
+  </si>
+  <si>
+    <t>2797 8061</t>
+  </si>
+  <si>
+    <t>香港觀塘康寧道57-61號</t>
+  </si>
+  <si>
+    <t>065/07/14</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行葵涌分行</t>
+  </si>
+  <si>
+    <t>廖永倫</t>
+  </si>
+  <si>
+    <t>2429 7291</t>
+  </si>
+  <si>
+    <t>2489 2239</t>
+  </si>
+  <si>
+    <t>香港葵涌青山公路482號和記新邨3號</t>
+  </si>
+  <si>
+    <t>066/06/22</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行德士古道分行</t>
+  </si>
+  <si>
+    <t>趙梽聰</t>
+  </si>
+  <si>
+    <t>2492 4121</t>
+  </si>
+  <si>
+    <t>2493 7560</t>
+  </si>
+  <si>
+    <t>香港荃灣德士古道36-60號東亞商場B128-131號</t>
+  </si>
+  <si>
+    <t>066/11/18</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行上環分行</t>
+  </si>
+  <si>
+    <t>黃妙芳</t>
+  </si>
+  <si>
+    <t>2545 8738</t>
+  </si>
+  <si>
+    <t>2544 8384</t>
+  </si>
+  <si>
+    <t>香港上環蘇杭街41-47號地下</t>
+  </si>
+  <si>
+    <t>067/04/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行土瓜灣分行</t>
+  </si>
+  <si>
+    <t>區麗嫦</t>
+  </si>
+  <si>
+    <t>2365 9098</t>
+  </si>
+  <si>
+    <t>2362 5344</t>
+  </si>
+  <si>
+    <t>香港土瓜灣土瓜灣道60號</t>
+  </si>
+  <si>
+    <t>067/09/02</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行筲箕灣分行</t>
+  </si>
+  <si>
+    <t>許森煌</t>
+  </si>
+  <si>
+    <t>2568 5163</t>
+  </si>
+  <si>
+    <t>2885 1507</t>
+  </si>
+  <si>
+    <t>香港筲箕灣筲箕灣東大街136號</t>
+  </si>
+  <si>
+    <t>068/11/24</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行香港仔分行</t>
+  </si>
+  <si>
+    <t>余家灝(代)</t>
+  </si>
+  <si>
+    <t>2553 9218</t>
+  </si>
+  <si>
+    <t>2873 4025</t>
+  </si>
+  <si>
+    <t>香港香港仔香港仔大道118號</t>
+  </si>
+  <si>
+    <t>069/05/24</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行灣仔分行</t>
+  </si>
+  <si>
+    <t>馬嘉儀</t>
+  </si>
+  <si>
+    <t>2527 2556</t>
+  </si>
+  <si>
+    <t>2865 4785</t>
+  </si>
+  <si>
+    <t>香港灣仔軒尼詩道19-21號</t>
+  </si>
+  <si>
+    <t>069/07/10</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行元朗分行</t>
+  </si>
+  <si>
+    <t>鄧錦強</t>
+  </si>
+  <si>
+    <t>2479 4175</t>
+  </si>
+  <si>
+    <t>2473 3741</t>
+  </si>
+  <si>
+    <t>香港元朗康樂路17號</t>
+  </si>
+  <si>
+    <t>070/01/03</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行太古城分行</t>
+  </si>
+  <si>
+    <t>趙芷薇</t>
+  </si>
+  <si>
+    <t>2567 0304</t>
+  </si>
+  <si>
+    <t>2567 0227</t>
+  </si>
+  <si>
+    <t>香港鰂魚涌太古城太裕路G502號</t>
+  </si>
+  <si>
+    <t>070/03/24</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行東尖沙咀分行</t>
+  </si>
+  <si>
+    <t>黃雲嫦</t>
+  </si>
+  <si>
+    <t>2722 0626</t>
+  </si>
+  <si>
+    <t>2739 8584</t>
+  </si>
+  <si>
+    <t>香港東尖沙咀麼地道63號好時中心G27號</t>
+  </si>
+  <si>
+    <t>070/10/02</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行九龍塘分行</t>
+  </si>
+  <si>
+    <t>劉雁婷</t>
+  </si>
+  <si>
+    <t>2337 4232</t>
+  </si>
+  <si>
+    <t>2338 3842</t>
+  </si>
+  <si>
+    <t>香港九龍塘聯合道320號建新中心G28號</t>
+  </si>
+  <si>
+    <t>071/01/14</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行維多利中心分行</t>
+  </si>
+  <si>
+    <t>戴振群</t>
+  </si>
+  <si>
+    <t>2571 7266</t>
+  </si>
+  <si>
+    <t>2806 8547</t>
+  </si>
+  <si>
+    <t>香港銅鑼灣屈臣道15號維多利中心G7號</t>
+  </si>
+  <si>
+    <t>071/04/03</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行軒尼詩道分行</t>
+  </si>
+  <si>
+    <t>朱虹</t>
+  </si>
+  <si>
+    <t>2574 3234</t>
+  </si>
+  <si>
+    <t>2838 4065</t>
+  </si>
+  <si>
+    <t>香港灣仔軒尼詩道302號集成中心Lg16號</t>
+  </si>
+  <si>
+    <t>072/09/07</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行九龍灣分行</t>
+  </si>
+  <si>
+    <t>曾慶超</t>
+  </si>
+  <si>
+    <t>2759 2211</t>
+  </si>
+  <si>
+    <t>2759 6969</t>
+  </si>
+  <si>
+    <t>香港九龍灣宏開道16號德福大廈</t>
+  </si>
+  <si>
+    <t>083/08/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行黃埔花園分行</t>
+  </si>
+  <si>
+    <t>廖家駒(代)</t>
+  </si>
+  <si>
+    <t>2764 6833</t>
+  </si>
+  <si>
+    <t>2362 0506</t>
+  </si>
+  <si>
+    <t>香港紅磡黃埔花園(第四期)棕櫚苑商場9號</t>
+  </si>
+  <si>
+    <t>077/05/06</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行荔枝角分行</t>
+  </si>
+  <si>
+    <t>2785 8544</t>
+  </si>
+  <si>
+    <t>2744 8146</t>
+  </si>
+  <si>
+    <t>香港青山道438號麗群閣地下5-8號</t>
+  </si>
+  <si>
+    <t>080/11/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行三藩市分行</t>
+  </si>
+  <si>
+    <t>陳開興</t>
+  </si>
+  <si>
+    <t>(1-415)-4336700</t>
+  </si>
+  <si>
+    <t>(1-415)-4330210</t>
+  </si>
+  <si>
+    <t>231 Sansome Street, San Francisco, Ca 94104, U.S.A.</t>
+  </si>
+  <si>
+    <t>080/07/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行倫敦分行</t>
+  </si>
+  <si>
+    <t>李德勝</t>
+  </si>
+  <si>
+    <t>(44 20) 7369 8888</t>
+  </si>
+  <si>
+    <t>(44 20) 7369 8800</t>
+  </si>
+  <si>
+    <t>65 Cornhill, London Ec3V 3Nb, U.K.</t>
+  </si>
+  <si>
+    <t>069/06/12</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行紐約分行</t>
+  </si>
+  <si>
+    <t>劉念慈</t>
+  </si>
+  <si>
+    <t>(1 212) 699 2800</t>
+  </si>
+  <si>
+    <t>(1 212) 699 2818</t>
+  </si>
+  <si>
+    <t>125 East 56Th Street, New York, Ny 10022, U.S.A.</t>
+  </si>
+  <si>
+    <t>072/04/08</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續八)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.8)</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行洛杉磯分行</t>
+  </si>
+  <si>
+    <t>陳筠蔚</t>
+  </si>
+  <si>
+    <t>(1 626) 300 8822</t>
+  </si>
+  <si>
+    <t>(1 626) 293 8833</t>
+  </si>
+  <si>
+    <t>383 East Valley Boulevard, Alhambra, Ca 91801, U.S.A.</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行深圳分行</t>
+  </si>
+  <si>
+    <t>姚錦雄</t>
+  </si>
+  <si>
+    <t>(86 755) 8220 0319</t>
+  </si>
+  <si>
+    <t>(86 755) 8219 7056</t>
+  </si>
+  <si>
+    <t>中國深圳市福田區中心四路1號嘉里建設廣場1座20樓01-03室 郵編：518048</t>
+  </si>
+  <si>
+    <t>093/09/06</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行上海分行</t>
+  </si>
+  <si>
+    <t>孫富國</t>
+  </si>
+  <si>
+    <t>(86-21)-20891888</t>
+  </si>
+  <si>
+    <t>(86-21)-20891811</t>
+  </si>
+  <si>
+    <t>中國上海市浦東新區陸家嘴東路161號上海招商局大厦913室郵編：200120</t>
+  </si>
+  <si>
+    <t>102/01/24</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行上海自貿試驗區支行</t>
+  </si>
+  <si>
+    <t>黃立翰</t>
+  </si>
+  <si>
+    <t>(86-21)-20891988</t>
+  </si>
+  <si>
+    <t>(86-21)-68681878</t>
+  </si>
+  <si>
+    <t>中國上海市埔東新區基隆路55號15層03-05室郵編：200131</t>
+  </si>
+  <si>
+    <t>104/02/01</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行上水分行</t>
+  </si>
+  <si>
+    <t>朱佩絲(代)</t>
+  </si>
+  <si>
+    <t>2639 5500</t>
+  </si>
+  <si>
+    <t>2671 3811</t>
+  </si>
+  <si>
+    <t>香港上水新豐路82號</t>
+  </si>
+  <si>
+    <t>085/07/23</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行馬鞍山分行</t>
+  </si>
+  <si>
+    <t>鄭雪山</t>
+  </si>
+  <si>
+    <t>2633 8377</t>
+  </si>
+  <si>
+    <t>2633 9147</t>
+  </si>
+  <si>
+    <t>香港馬鞍山西沙路608號馬鞍山廣場三樓308號</t>
+  </si>
+  <si>
+    <t>086/01/13</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行小西灣分行</t>
+  </si>
+  <si>
+    <t>吳清松</t>
+  </si>
+  <si>
+    <t>2897 6366</t>
+  </si>
+  <si>
+    <t>2896 2009</t>
+  </si>
+  <si>
+    <t>香港柴灣小西灣道9號富欣花園9號舖</t>
+  </si>
+  <si>
+    <t>087/02/25</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行嘉湖山莊分行</t>
+  </si>
+  <si>
+    <t>凌國威</t>
+  </si>
+  <si>
+    <t>2446 9986</t>
+  </si>
+  <si>
+    <t>2446 4281</t>
+  </si>
+  <si>
+    <t>香港天水圍天恩路18號嘉湖二期地下G08號</t>
+  </si>
+  <si>
+    <t>088/09/20</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行將軍澳分行</t>
+  </si>
+  <si>
+    <t>黎安娜</t>
+  </si>
+  <si>
+    <t>3194 6382</t>
+  </si>
+  <si>
+    <t>3194 6232</t>
+  </si>
+  <si>
+    <t>香港將軍澳貿業路8號新都城商場第三期地下G1-2號舖</t>
+  </si>
+  <si>
+    <t>089/07/03</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行大埔分行</t>
+  </si>
+  <si>
+    <t>李志豪</t>
+  </si>
+  <si>
+    <t>2650 6626</t>
+  </si>
+  <si>
+    <t>2650 5313</t>
+  </si>
+  <si>
+    <t>香港大埔廣福道27-31,35-43號美德大廈地下4號舖</t>
+  </si>
+  <si>
+    <t>093/12/07</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行黃大仙分行</t>
+  </si>
+  <si>
+    <t>霍子良</t>
+  </si>
+  <si>
+    <t>2326 0096</t>
+  </si>
+  <si>
+    <t>2320 6636</t>
+  </si>
+  <si>
+    <t>香港黃大仙龍翔道136號黃大仙中心北館1樓N117號舖</t>
+  </si>
+  <si>
+    <t>096/08/16</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行麼地道分行</t>
+  </si>
+  <si>
+    <t>房子偉</t>
+  </si>
+  <si>
+    <t>2841 5366</t>
+  </si>
+  <si>
+    <t>2162 8090</t>
+  </si>
+  <si>
+    <t>香港東尖沙咀麼地道62號永安廣場一樓101-103室</t>
+  </si>
+  <si>
+    <t>101/07/06</t>
+  </si>
+  <si>
+    <t>香港上海商業銀行干諾道分行</t>
+  </si>
+  <si>
     <t>鄭樂恆(代)</t>
   </si>
   <si>
-    <t>2325 0241</t>
-[...628 lines deleted...]
-  <si>
     <t>2232 9788</t>
   </si>
   <si>
     <t>2310 8310</t>
   </si>
   <si>
     <t>香港中環干諾道中48號南源大廈地下及一樓</t>
   </si>
   <si>
     <t>105/05/09</t>
   </si>
   <si>
     <t>012</t>
   </si>
   <si>
     <t>台北富邦商業銀行子行富邦華一銀行濟南分行</t>
   </si>
   <si>
     <t>劉寵</t>
   </si>
   <si>
     <t>+86-531-81787100</t>
   </si>
   <si>
     <t>+86-531-88510588</t>
@@ -3801,95 +3840,98 @@
   <si>
     <t>Suite 13.02, Level 13, 1 O' Connell Street, Sydney Nsw 2000 Australia</t>
   </si>
   <si>
     <t>110/07/30</t>
   </si>
   <si>
     <t>台北富邦商業銀行香港分行</t>
   </si>
   <si>
     <t>黑幼中</t>
   </si>
   <si>
     <t>+852-2822-7700</t>
   </si>
   <si>
     <t>+852-2810-4483</t>
   </si>
   <si>
     <t>香港九龍尖沙咀梳士巴利道 18 號, Victoria Dockside, K11 Atelier 16樓</t>
   </si>
   <si>
     <t>091/09/30</t>
   </si>
   <si>
+    <t>分支機構一覽表(續九)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.9)</t>
+  </si>
+  <si>
     <t>台北富邦商業銀行平陽分行</t>
   </si>
   <si>
+    <t>林金源</t>
+  </si>
+  <si>
+    <t>+84-274-627-8899</t>
+  </si>
+  <si>
+    <t>+84-274-625-9488</t>
+  </si>
+  <si>
+    <t>Lot 1, 2Nd Floor, Minh Sang Plaza Building, 888 Binh Duong Boulevard, Thuan Giao Ward, Ho Chi Minh City, Vietnam</t>
+  </si>
+  <si>
+    <t>097/06/02</t>
+  </si>
+  <si>
+    <t>台北富邦商業銀行河內分行</t>
+  </si>
+  <si>
+    <t>廖志文</t>
+  </si>
+  <si>
+    <t>+84-24-3772-2212</t>
+  </si>
+  <si>
+    <t>+84-24-3772-2216</t>
+  </si>
+  <si>
+    <t>22Nd Floor, Tn Grand Plaza-Charmvit Tower, 117 Tran Duy Hung, Yen Hoa Ward, Hanoi City</t>
+  </si>
+  <si>
+    <t>099/03/06</t>
+  </si>
+  <si>
+    <t>台北富邦商業銀行胡志明市分行</t>
+  </si>
+  <si>
     <t>陳宏圖</t>
   </si>
   <si>
-    <t>+84-274-627-8899</t>
-[...37 lines deleted...]
-  <si>
     <t>+84-28-3932-5888</t>
   </si>
   <si>
     <t>+84-28-3932-6431</t>
   </si>
   <si>
     <t>9Th Floor, Saigon Centre Building, Tower 2, 67 Le Loi Street, Saigon Ward, Ho Chi Minh City</t>
   </si>
   <si>
     <t>台北富邦商業銀行子行富邦華一銀行寧波分行</t>
   </si>
   <si>
     <t>周英華</t>
   </si>
   <si>
     <t>+86-574-87861306</t>
   </si>
   <si>
     <t>+86-574-87961055</t>
   </si>
   <si>
     <t>浙江省寧波市鄞州區首南西路68號鄞州金融大廈A座13樓</t>
   </si>
   <si>
     <t>109/11/03</t>
@@ -4143,86 +4185,86 @@
   <si>
     <t>+86-21-20292999</t>
   </si>
   <si>
     <t>+86-21-64058603</t>
   </si>
   <si>
     <t>上海市閔行區吳中路1799號萬象城辦公樓B棟Ug層</t>
   </si>
   <si>
     <t>台北富邦商業銀行子行富邦華一銀行天津分行</t>
   </si>
   <si>
     <t>崔寳勇</t>
   </si>
   <si>
     <t>+86-22-27503188</t>
   </si>
   <si>
     <t>+86-22-27778950</t>
   </si>
   <si>
     <t>天津市南開區衛津路16號、62號</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.10)</t>
+  </si>
+  <si>
     <t>台北富邦商業銀行子行富邦華一銀行上海陸家嘴支行</t>
   </si>
   <si>
     <t>劉慧瑩</t>
   </si>
   <si>
     <t>+86-21-20293188</t>
   </si>
   <si>
     <t>+86-21-58408383</t>
   </si>
   <si>
     <t>上海市浦東南路360號新上海國際大廈底層</t>
   </si>
   <si>
     <t>台北富邦商業銀行子行富邦華一銀行上海新天地支行</t>
   </si>
   <si>
     <t>陳冠宇</t>
   </si>
   <si>
     <t>+86-21-20377600</t>
   </si>
   <si>
     <t>+86-21-53067691</t>
   </si>
   <si>
     <t>上海市黃浦區馬當路188號1層（A5),186號1層（A6）</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十)</t>
-[...4 lines deleted...]
-  <si>
     <t>台北富邦商業銀行子行富邦華一銀行上海臨港新片區支行</t>
   </si>
   <si>
     <t>徐慰</t>
   </si>
   <si>
     <t>+86-21-20377522</t>
   </si>
   <si>
     <t>+86-21-52980290</t>
   </si>
   <si>
     <t>上海市浦東新區海洋二路88弄1幢3號</t>
   </si>
   <si>
     <t>台北富邦商業銀行子行富邦華一銀行蘇州分行</t>
   </si>
   <si>
     <t>毛迪</t>
   </si>
   <si>
     <t>+86-512-62555777</t>
   </si>
   <si>
     <t>+86-512-62555701</t>
@@ -4269,84 +4311,87 @@
   <si>
     <t>013</t>
   </si>
   <si>
     <t>國泰世華商業銀行仰光分行</t>
   </si>
   <si>
     <t>潘崇恩</t>
   </si>
   <si>
     <t>+95-1-9253386</t>
   </si>
   <si>
     <t>+95-1-9253387</t>
   </si>
   <si>
     <t>#21-07 To 10, 21St Floor, Junction City Tower, No. 3/A, Corner Of Bogyoke Aung San Rd &amp; 27Th St, Pabedan Tsp, Yangon, Mm</t>
   </si>
   <si>
     <t>110/01/08</t>
   </si>
   <si>
     <t>世越銀行平陽分行土龍木支行</t>
   </si>
   <si>
+    <t>呂偉傑</t>
+  </si>
+  <si>
     <t>84-274-3868880</t>
   </si>
   <si>
     <t>84-274-3868887</t>
   </si>
   <si>
     <t>Block 07, Lot Np4 (Becamex City Center), 230 Binh Duong Boulevard, Phu Loi Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>111/11/01</t>
   </si>
   <si>
     <t>國泰世華商業銀行納閩島分行</t>
   </si>
   <si>
     <t>趙師辰</t>
   </si>
   <si>
     <t>60-87-452168</t>
   </si>
   <si>
     <t>60-87-453678</t>
   </si>
   <si>
     <t>Unit 13F(2), Main Office Tower, Financial Park Labuan Complex, 87000 W.P. Labuan, Malaysia</t>
   </si>
   <si>
     <t>087/01/20</t>
   </si>
   <si>
     <t>國泰世華商業銀行馬尼拉分行</t>
   </si>
   <si>
-    <t>鄭世仁</t>
+    <t>游淑君(代)</t>
   </si>
   <si>
     <t>63-2-7751-1161</t>
   </si>
   <si>
     <t>63-2-7751-1163</t>
   </si>
   <si>
     <t>31St Floor Zuellig Building Located At Makati Avenue, Corner Paseo De Roxas, Makati, 1225 Metro Manila</t>
   </si>
   <si>
     <t>104/10/02</t>
   </si>
   <si>
     <t>國泰世華商業銀行曼谷代表人辦事處</t>
   </si>
   <si>
     <t>陳海清</t>
   </si>
   <si>
     <t>66 2258 6155</t>
   </si>
   <si>
     <t>66 2258 6150</t>
   </si>
@@ -4467,86 +4512,86 @@
   <si>
     <t>國泰世華銀行(柬埔寨)股份有限公司舊運動場分行</t>
   </si>
   <si>
     <t>855-23-901608</t>
   </si>
   <si>
     <t>No. A03, St. 70 &amp; No. A05, St. 90, Sangkat Srah Chak, Khan Doun Penh, Phnom Penh</t>
   </si>
   <si>
     <t>國泰世華銀行(中國)有限公司深圳分行</t>
   </si>
   <si>
     <t>馬千慧</t>
   </si>
   <si>
     <t>+86-755-88663939</t>
   </si>
   <si>
     <t>+86-755-88663737</t>
   </si>
   <si>
     <t>中國大陸廣東省深圳市福田區深南大道7888號東海國際中心A座2501</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十一)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.11)</t>
+  </si>
+  <si>
     <t>國泰世華銀行(柬埔寨)股份有限公司鐵橋頭分行</t>
   </si>
   <si>
     <t>855-23-720-172</t>
   </si>
   <si>
     <t>855-23-720-182</t>
   </si>
   <si>
     <t>No.586 &amp; 587A 587B, National Road Nº 1, Sangkat Chbar Ampov Ti Pir, Khan Chbar Ampov, Phnom Penh</t>
   </si>
   <si>
     <t>105/09/26</t>
   </si>
   <si>
     <t>國泰世華銀行(柬埔寨)股份有限公司中洲分行</t>
   </si>
   <si>
     <t>855-23-890-399</t>
   </si>
   <si>
     <t>855-23-890-613</t>
   </si>
   <si>
     <t>No. 8C &amp; 9C (Eo+E1), Russian Federal Blvd. Corner Of New Road, Sangkat Kakab, Khan Pur Sen Chey, Phnom Penh</t>
   </si>
   <si>
     <t>105/03/25</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十一)</t>
-[...4 lines deleted...]
-  <si>
     <t>國泰世華銀行(柬埔寨)股份有限公司興利分行</t>
   </si>
   <si>
     <t>855-23-887-755</t>
   </si>
   <si>
     <t>855-23-880-665</t>
   </si>
   <si>
     <t>No.2 (Eo+E1+E2), Street 271 Corner Street 2002, Sangkat Tuek Thla, Khan Saensokh, Phnom Penh</t>
   </si>
   <si>
     <t>國泰世華銀行(中國)有限公司上海嘉定支行</t>
   </si>
   <si>
     <t>張李萍</t>
   </si>
   <si>
     <t>+86-21-60406939</t>
   </si>
   <si>
     <t>+86-21-60402160</t>
   </si>
   <si>
     <t>中國大陸上海市嘉定區雙單路1068號嘉定新城中信泰富萬達廣場1805－1808室</t>
@@ -4767,86 +4812,86 @@
   <si>
     <t>84-28-38257732</t>
   </si>
   <si>
     <t>84-28-38257733</t>
   </si>
   <si>
     <t>No. 46-48-50 Pham Hong Thai Street, Ben Thanh Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>098/10/29</t>
   </si>
   <si>
     <t>國泰世華銀行(柬埔寨)股份有限公司</t>
   </si>
   <si>
     <t>855-23211211</t>
   </si>
   <si>
     <t>No. 48, Samdach Pan Avenue, Sangkat Boeng Reang, Khan Doun Penh, Phnom Penh, Cambodia</t>
   </si>
   <si>
     <t>082/07/05</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十二)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.12)</t>
+  </si>
+  <si>
     <t>世越銀行河內分行CIPUTRA P2支行</t>
   </si>
   <si>
     <t>84-24-22204628</t>
   </si>
   <si>
     <t>84-24-22204629</t>
   </si>
   <si>
     <t>Ground Floor, P2 Rs1/1 Building, Ciputra Urban Area, Phu Thuong Ward, Ha Noi City, Vietnam</t>
   </si>
   <si>
     <t>100/08/25</t>
   </si>
   <si>
     <t>世越銀行峴港分行黃耀支行</t>
   </si>
   <si>
     <t>84-236-3689985</t>
   </si>
   <si>
     <t>84-236-3689993</t>
   </si>
   <si>
     <t>No. 806 Ton Duc Thang Street, Hoa Khanh Ward, Da Nang City, Vietnam</t>
   </si>
   <si>
     <t>099/05/20</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十二)</t>
-[...4 lines deleted...]
-  <si>
     <t>世越銀行海防分行新武支行</t>
   </si>
   <si>
     <t>84-225-3747121</t>
   </si>
   <si>
     <t>84-225-3747122</t>
   </si>
   <si>
     <t>Dinh Vu Plaza Building, Zone  C - Service Area At The End Of Dinh Vu Route, Dong Hai Ward, Hai Phong City, Vietnam</t>
   </si>
   <si>
     <t>097/02/26</t>
   </si>
   <si>
     <t>世越銀行美亭分行安和支行</t>
   </si>
   <si>
     <t>84-24-37834700</t>
   </si>
   <si>
     <t>84-24-37834703</t>
   </si>
   <si>
     <t>No. 82 Trung Hoa Street, Yen Hoa Ward, Ha Noi City, Vietnam</t>
@@ -4884,51 +4929,51 @@
   <si>
     <t>世越銀行新平分行李常傑支行</t>
   </si>
   <si>
     <t>84-28-39718556</t>
   </si>
   <si>
     <t>84-28-39718557</t>
   </si>
   <si>
     <t>Floor 1, No. 528 Ly Thuong Kiet Street, Tan Son Nhat Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>099/03/25</t>
   </si>
   <si>
     <t>世越銀行同奈分行展鵬支行</t>
   </si>
   <si>
     <t>84-251-8971781</t>
   </si>
   <si>
     <t>84-251-8971784</t>
   </si>
   <si>
-    <t>No. 5, National Route 1A, Thanh Hoa Hamlet, Ho Nai Ward, Dong Nai Province, Ho Chi Minh City, Vietnam</t>
+    <t>No.5, National Route 1A, Thanh Hoa Hamlet, Ho Nai Ward, Dong Nai Province, Vietnam</t>
   </si>
   <si>
     <t>099/08/03</t>
   </si>
   <si>
     <t>世越銀行天龍分行黃梅支行</t>
   </si>
   <si>
     <t>84-24-35667400</t>
   </si>
   <si>
     <t>84-24-35667402</t>
   </si>
   <si>
     <t>Mezzanie Floor And 2Nd Floor, No. 22 Nguyen An Ninh Street, Tuong Mai Ward, Ha Noi City, Vietnam</t>
   </si>
   <si>
     <t>099/07/12</t>
   </si>
   <si>
     <t>世越銀行天龍分行</t>
   </si>
   <si>
     <t>84-24-35145656</t>
   </si>
@@ -4974,51 +5019,51 @@
   <si>
     <t>世越銀行天龍分行李太祖支行</t>
   </si>
   <si>
     <t>84-24-39264896</t>
   </si>
   <si>
     <t>84-24-39264897</t>
   </si>
   <si>
     <t>Anh Minh Building, No. 36 Hoang Cau Street, O Cho Dua Ward, Ha Noi City, Vietnam</t>
   </si>
   <si>
     <t>098/11/17</t>
   </si>
   <si>
     <t>世越銀行棟多分行黎鴻鋒支行</t>
   </si>
   <si>
     <t>+84-24-38489214</t>
   </si>
   <si>
     <t>+84-24-38489215</t>
   </si>
   <si>
-    <t>1St Floor, No. 492-494-496 Thuy Khue Street, Tay Ho Ward, Ha Noi City, Vietnam</t>
+    <t>1St Floor, No. 492+494+496 Thuy Khue Street, Tay Ho Ward, Hanoi City, Vietnam.</t>
   </si>
   <si>
     <t>098/07/20</t>
   </si>
   <si>
     <t>世越銀行峴港分行雄王支行</t>
   </si>
   <si>
     <t>84-236-3689988</t>
   </si>
   <si>
     <t>84-236-3689980</t>
   </si>
   <si>
     <t>No. 217 Hung Vuong Street, Hai Chau Ward, Da Nang City, Vietnam</t>
   </si>
   <si>
     <t>世越銀行美亭分行</t>
   </si>
   <si>
     <t>84-24-37678199</t>
   </si>
   <si>
     <t>84-24-37678197</t>
   </si>
@@ -5067,86 +5112,86 @@
   <si>
     <t>84-28-62610791</t>
   </si>
   <si>
     <t>Ground Floor, Tan Da Court Building, No. 86 Tan Da Street, Cho Lon Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>097/01/15</t>
   </si>
   <si>
     <t>世越銀行富美興分行</t>
   </si>
   <si>
     <t>84-28-54135433</t>
   </si>
   <si>
     <t>84-28-54135435</t>
   </si>
   <si>
     <t>212-214, Hung Phuc Residence (Lot S10-2), Nguyen Luong Bang Street, Tan My Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>096/08/08</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十三)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.13)</t>
+  </si>
+  <si>
     <t>世越銀行峴港分行</t>
   </si>
   <si>
     <t>84-236-3651575</t>
   </si>
   <si>
     <t>84-236-3651567</t>
   </si>
   <si>
     <t>No. 02 Bach Dang Street, Hai Chau Ward, Da Nang City, Vietnam</t>
   </si>
   <si>
     <t>096/07/03</t>
   </si>
   <si>
     <t>世越銀行海防分行日本工業園區支行</t>
   </si>
   <si>
     <t>84-255-3743054</t>
   </si>
   <si>
     <t>84-255-3743050</t>
   </si>
   <si>
     <t>Japan - Hai Phong Industrial Zone Management Building, Hong An Ward, Hai Phong City, Vietnam</t>
   </si>
   <si>
     <t>087/05/20</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十三)</t>
-[...4 lines deleted...]
-  <si>
     <t>世越銀行河內分行CIPUTRA G02支行</t>
   </si>
   <si>
     <t>84-24-37583411</t>
   </si>
   <si>
     <t>84-24-37583412</t>
   </si>
   <si>
     <t>Ground Floor, G02 Rs1 Building, Ciputra Urban Area, Phu Thuong Ward, Ha Noi City, Vietnam</t>
   </si>
   <si>
     <t>095/06/27</t>
   </si>
   <si>
     <t>世越銀行同奈分行仁澤支行</t>
   </si>
   <si>
     <t>84-251-3569029</t>
   </si>
   <si>
     <t>84-251-3569028</t>
   </si>
   <si>
     <t>No. 133 Tran Phu Street, Ben Cam Hamlet, Nhon Trach Commune, Dong Nai Province, Vietnam</t>
@@ -5238,105 +5283,105 @@
   <si>
     <t>No. 22 Doc Lap Boulevard, Song Than 1 Iz, Di An Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>092/04/15</t>
   </si>
   <si>
     <t>世越銀行河內分行</t>
   </si>
   <si>
     <t>84-24-38266321</t>
   </si>
   <si>
     <t>84-24-38266320</t>
   </si>
   <si>
     <t>88 Hai Ba Trung Street, Cua Nam Ward, Ha Noi City, Vietnam</t>
   </si>
   <si>
     <t>080/11/21</t>
   </si>
   <si>
     <t>國泰世華商業銀行胡志明市分行</t>
   </si>
   <si>
-    <t>呂偉傑</t>
+    <t>林耿揚</t>
   </si>
   <si>
     <t>84-28-3825-8768</t>
   </si>
   <si>
     <t>84-28-3825-8700</t>
   </si>
   <si>
     <t>Floor 19, Lim Tower 3, No. 29A Nguyen Dinh Chieu Street, Sai Gon Ward, Ho Chi Minh City, Vietnam</t>
   </si>
   <si>
     <t>094/11/01</t>
   </si>
   <si>
     <t>國泰世華商業銀行廣南代表人辦事處</t>
   </si>
   <si>
-    <t>黃國彰</t>
+    <t>陳崎星(代)</t>
   </si>
   <si>
     <t>84-235-38-13035</t>
   </si>
   <si>
     <t>4Th Floor, Viettel Quang Nam Building, No. 121 Hung Vuong Street, Tam Ky Ward, Da Nang City, Vietnam</t>
   </si>
   <si>
     <t>094/09/15</t>
   </si>
   <si>
     <t>國泰世華商業銀行河內代表人辦事處</t>
   </si>
   <si>
-    <t>陳咨博</t>
+    <t>楊世豪</t>
   </si>
   <si>
     <t>84-24-3936-6566</t>
   </si>
   <si>
     <t>84-24-3936-6568</t>
   </si>
   <si>
     <t>Unit 1101-1104, 11Th Floor, Hanoi Tower Building, No. 49 Hai Ba Trung Street, Cua Nam Ward, Hanoi City, Vietnam</t>
   </si>
   <si>
     <t>094/04/28</t>
   </si>
   <si>
     <t>015</t>
   </si>
   <si>
     <t>中國輸出入銀行捷克布拉格代表人辦事處</t>
   </si>
   <si>
-    <t>張珮瑩</t>
+    <t>王威凱</t>
   </si>
   <si>
     <t>+420-234-107-222</t>
   </si>
   <si>
     <t>+420-234-107-223</t>
   </si>
   <si>
     <t>Evropska 2591/33D, 160 00 Prague 6, Czech Republic</t>
   </si>
   <si>
     <t>111/10/31</t>
   </si>
   <si>
     <t>中國輸出入銀行印尼雅加達代表人辦事處</t>
   </si>
   <si>
     <t>陳孟如</t>
   </si>
   <si>
     <t>+62-21-5268879</t>
   </si>
   <si>
     <t>+62-21-5268883</t>
   </si>
@@ -5400,95 +5445,95 @@
   <si>
     <t>222 West Adams Street, Suite 1985, Chicago, Il 60606, Usa</t>
   </si>
   <si>
     <t>064/09/15</t>
   </si>
   <si>
     <t>兆豐國際商業銀行洛杉磯分行</t>
   </si>
   <si>
     <t>梁炳森</t>
   </si>
   <si>
     <t>1-213-4893000</t>
   </si>
   <si>
     <t>1-213-4891183</t>
   </si>
   <si>
     <t>445 South Figueroa Street, Suite 1900, Los Angeles,  Ca90071 Usa</t>
   </si>
   <si>
     <t>073/07/02</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十四)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.14)</t>
+  </si>
+  <si>
     <t>兆豐國際商業銀行巴拿馬分行</t>
   </si>
   <si>
     <t>巴拿馬</t>
   </si>
   <si>
     <t>陳美卿</t>
   </si>
   <si>
     <t>507-2638108</t>
   </si>
   <si>
     <t>507-2638392</t>
   </si>
   <si>
     <t>Avenida Balboa, Torre Davivienda, Piso 9, Oficina No. 9A-B, Panama City, Republic Of Panama (P.O. Box 0832-01598)</t>
   </si>
   <si>
     <t>063/08/01</t>
   </si>
   <si>
     <t>兆豐國際商業銀行大眾股份有限公司曼谷總行</t>
   </si>
   <si>
     <t>許瀛欽</t>
   </si>
   <si>
     <t>66-2-2592000</t>
   </si>
   <si>
     <t>66-2-2591330</t>
   </si>
   <si>
     <t>36/12,P.S. Tower,Asoke,Sukhumvit 21 Road,Klongtoey-Nua,Wattana,Bangkok 10110, Thailand</t>
   </si>
   <si>
     <t>094/08/08</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十四)</t>
-[...4 lines deleted...]
-  <si>
     <t>兆豐國際商業銀行東京分行</t>
   </si>
   <si>
     <t>蔡宗豪</t>
   </si>
   <si>
     <t>81-3-3211-6688</t>
   </si>
   <si>
     <t>81-3-3216-5686</t>
   </si>
   <si>
     <t>日本東京都千代田區丸之內2丁目2-1號 岸本大樓7樓〒100-0005</t>
   </si>
   <si>
     <t>037/09/01</t>
   </si>
   <si>
     <t>兆豐國際商業銀行大阪分行</t>
   </si>
   <si>
     <t>王朝右</t>
   </si>
   <si>
     <t>81_6_69438805</t>
@@ -5742,107 +5787,104 @@
   <si>
     <t>112/03/06</t>
   </si>
   <si>
     <t>兆豐國際商業銀行仰光分行</t>
   </si>
   <si>
     <t>許國城</t>
   </si>
   <si>
     <t>+95-1-9253688</t>
   </si>
   <si>
     <t>+95-1-9253699</t>
   </si>
   <si>
     <t>Unit No.12-08/09/10,Level 12,Junction City Tower,Corner Of Bogyoke Aung San Rd &amp; 27Th St,Pabedan Township,Yangon,Myanmar</t>
   </si>
   <si>
     <t>110/01/07</t>
   </si>
   <si>
     <t>兆豐國際商業銀行雪梨分行</t>
   </si>
   <si>
-    <t>王慶宗</t>
+    <t>鄭義憲</t>
   </si>
   <si>
     <t>61-2-92301300</t>
   </si>
   <si>
     <t>61-2-92335859</t>
   </si>
   <si>
     <t>Level 8, 10 Spring Street, Sydney Nsw 2000 Australia</t>
   </si>
   <si>
     <t>086/10/15</t>
   </si>
   <si>
+    <t>分支機構一覽表(續十五)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.15)</t>
+  </si>
+  <si>
     <t>兆豐國際商業銀行布里斯本分行</t>
   </si>
   <si>
     <t>謝智安</t>
   </si>
   <si>
     <t>61-7-32195300</t>
   </si>
   <si>
     <t>61-7-32195200</t>
   </si>
   <si>
     <t>Suite 1-3, 3 Zamia Street, Sunnybank, Qld. 4109, Australia</t>
   </si>
   <si>
     <t>088/04/20</t>
   </si>
   <si>
     <t>兆豐國際商業銀行墨爾本分行</t>
   </si>
   <si>
-    <t>鄭義憲</t>
-[...1 lines deleted...]
-  <si>
     <t>61-3-8610-8500</t>
   </si>
   <si>
     <t>61-3-9620-0600</t>
   </si>
   <si>
     <t>Level 20, 459 Collins Street Melbourne Vic 3000, Australia</t>
   </si>
   <si>
     <t>095/11/27</t>
   </si>
   <si>
-    <t>分支機構一覽表(續十五)</t>
-[...4 lines deleted...]
-  <si>
     <t>兆豐國際商業銀行倫敦分行</t>
   </si>
   <si>
     <t>廖啟助</t>
   </si>
   <si>
     <t>44-20-7562-7350</t>
   </si>
   <si>
     <t>44-20-7562-7369</t>
   </si>
   <si>
     <t>4Th Floor, Michael House, 35 Chiswell Street,London Ec1Y 4Se, United Kingdom</t>
   </si>
   <si>
     <t>096/05/21</t>
   </si>
   <si>
     <t>兆豐國際商業銀行海防代表人辦事處</t>
   </si>
   <si>
     <t>黃信嘉</t>
   </si>
   <si>
     <t>+84-225-3556188</t>
@@ -6090,3323 +6132,3311 @@
   <si>
     <t>408-652-8098</t>
   </si>
   <si>
     <t>408-428-9330</t>
   </si>
   <si>
     <t>390 Barber Lane, Milpitas Ca 95035</t>
   </si>
   <si>
     <t>王道商業銀行股份有限公司美國華信銀行Crossroads Pkwy分行</t>
   </si>
   <si>
     <t>1-626-993-3800</t>
   </si>
   <si>
     <t>1-626-993-3898</t>
   </si>
   <si>
     <t>13191 Crossroads Pkwy N.,Ste 505 City Of Industry, Ca 91746</t>
   </si>
   <si>
     <t>102/04/18</t>
   </si>
   <si>
-    <t>王道商業銀行股份有限公司天津代表處</t>
-[...11 lines deleted...]
-    <t>天津市和平區大沽北路2號天津環球金融中心津塔寫字樓4510室</t>
+    <t>王道商業銀行股份有限公司美國華信銀行Industry分行</t>
+  </si>
+  <si>
+    <t>1-626-854-9700</t>
+  </si>
+  <si>
+    <t>1-626-854-9727</t>
+  </si>
+  <si>
+    <t>18645 E. Gale Ave. #110, City Of Industry, Ca 91748 Usa</t>
+  </si>
+  <si>
+    <t>084/05/01</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續十六)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.16)</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行Arcadia分行</t>
+  </si>
+  <si>
+    <t>1-626-566-2888</t>
+  </si>
+  <si>
+    <t>1-626-247-2378</t>
+  </si>
+  <si>
+    <t>1228 S. Baldwin Ave., Arcadia, Ca 91007</t>
+  </si>
+  <si>
+    <t>097/12/22</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行Cupertino分行</t>
+  </si>
+  <si>
+    <t>1-408-207-0010</t>
+  </si>
+  <si>
+    <t>1-408-996-0682</t>
+  </si>
+  <si>
+    <t>20568 Stevens Creek Blvd., Cupertino, Ca 95014</t>
+  </si>
+  <si>
+    <t>107/08/13</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行Cerritos分行</t>
+  </si>
+  <si>
+    <t>1-562-677-8800</t>
+  </si>
+  <si>
+    <t>1-562-677-8818</t>
+  </si>
+  <si>
+    <t>11458 South St. Cerritos, Ca 90703</t>
+  </si>
+  <si>
+    <t>103/08/18</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行Irvine分行</t>
+  </si>
+  <si>
+    <t>1-949-552-9800</t>
+  </si>
+  <si>
+    <t>1-949-552-2590</t>
+  </si>
+  <si>
+    <t>14250  Culver  Dr.#C, Irvine,  Ca 92604</t>
+  </si>
+  <si>
+    <t>101/12/21</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行Alhambra分行</t>
+  </si>
+  <si>
+    <t>1-626-979-4100</t>
+  </si>
+  <si>
+    <t>1-626-979-4106</t>
+  </si>
+  <si>
+    <t>333 E. Main St., Suite D Alhambra, Ca 91801</t>
+  </si>
+  <si>
+    <t>086/05/12</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司香港分行</t>
+  </si>
+  <si>
+    <t>李建樺</t>
+  </si>
+  <si>
+    <t>852-31658899</t>
+  </si>
+  <si>
+    <t>852-31658871</t>
+  </si>
+  <si>
+    <t>香港九龍尖沙咀海港城港威大廈第六座32樓3210室、3211室、3212室、3213室、3214室,33樓3310室、3311室、3312室、3313室</t>
+  </si>
+  <si>
+    <t>098/04/09</t>
+  </si>
+  <si>
+    <t>王道商業銀行股份有限公司美國華信銀行(EverTrust Bank)</t>
+  </si>
+  <si>
+    <t>1-626-993-3895</t>
+  </si>
+  <si>
+    <t>102/01/08</t>
+  </si>
+  <si>
+    <t>050</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行洛杉磯分行</t>
+  </si>
+  <si>
+    <t>成惠芬</t>
+  </si>
+  <si>
+    <t>1-213-8921260</t>
+  </si>
+  <si>
+    <t>1-213-8921271</t>
+  </si>
+  <si>
+    <t>633, West 5Th Street, Suite 2280, Los Angeles, Ca90071, Usa</t>
+  </si>
+  <si>
+    <t>084/08/03</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行香港分行</t>
+  </si>
+  <si>
+    <t>陳孝銘</t>
+  </si>
+  <si>
+    <t>852-2971-0111</t>
+  </si>
+  <si>
+    <t>852-2511-6791</t>
+  </si>
+  <si>
+    <t>香港九龍尖沙咀廣東道9號港威大廈6座27樓2705-9室</t>
+  </si>
+  <si>
+    <t>089/06/27</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行雪梨分行</t>
+  </si>
+  <si>
+    <t>范真忠</t>
+  </si>
+  <si>
+    <t>612-9262-3356</t>
+  </si>
+  <si>
+    <t>612-9262-3376</t>
+  </si>
+  <si>
+    <t>Suite 601, Level 6, 60 Carrington Street, Sydney Nsw 2000 Australia</t>
+  </si>
+  <si>
+    <t>090/07/27</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行上海分行</t>
+  </si>
+  <si>
+    <t>丁竹英</t>
+  </si>
+  <si>
+    <t>86-21-62627171</t>
+  </si>
+  <si>
+    <t>86-21-62627077</t>
+  </si>
+  <si>
+    <t>中國上海市長寧區凱旋路399號龍之夢雅仕大廈38樓3806室(200051)</t>
+  </si>
+  <si>
+    <t>102/08/30</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行布里斯本分行</t>
+  </si>
+  <si>
+    <t>曾錫彬</t>
+  </si>
+  <si>
+    <t>61-7-3317-3000</t>
+  </si>
+  <si>
+    <t>61-7-3317-3010</t>
+  </si>
+  <si>
+    <t>Suite 903, Level 9, 239 George Street, Brisbane, Qld 4000, Australia</t>
+  </si>
+  <si>
+    <t>103/05/14</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行紐約分行</t>
+  </si>
+  <si>
+    <t>吳豐昌</t>
+  </si>
+  <si>
+    <t>+1-646-213-3258</t>
+  </si>
+  <si>
+    <t>+1-646-213-3010</t>
+  </si>
+  <si>
+    <t>32 Old Slip, Fl 5, New York, Ny 10005, Usa</t>
+  </si>
+  <si>
+    <t>106/02/27</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行武漢分行</t>
+  </si>
+  <si>
+    <t>林惠娘</t>
+  </si>
+  <si>
+    <t>+86-27-59817171</t>
+  </si>
+  <si>
+    <t>+86-27-59813001</t>
+  </si>
+  <si>
+    <t>湖北省武漢市武昌區中北路106號附2號樓17層</t>
+  </si>
+  <si>
+    <t>104/12/29</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行東京分行</t>
+  </si>
+  <si>
+    <t>楊中霖</t>
+  </si>
+  <si>
+    <t>+81-3-5220-3918</t>
+  </si>
+  <si>
+    <t>+81-3-5220-9873</t>
+  </si>
+  <si>
+    <t>東京都千代田區丸之内一丁目8番2號鉃鋼大樓7階707室</t>
+  </si>
+  <si>
+    <t>106/11/09</t>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行仰光代表人辦事處</t>
+  </si>
+  <si>
+    <t>陳淑貞</t>
+  </si>
+  <si>
+    <t>+95-1-8202101</t>
+  </si>
+  <si>
+    <t>+95-1-8202102</t>
+  </si>
+  <si>
+    <t>422 Strand Road, #04-08, Botahtaung Township, Yangon, Myanmar</t>
+  </si>
+  <si>
+    <t>104/12/07</t>
+  </si>
+  <si>
+    <t>053</t>
+  </si>
+  <si>
+    <t>台中商業銀行馬來西亞納閩分行檳城共同服務處</t>
+  </si>
+  <si>
+    <t>蔡頴達</t>
+  </si>
+  <si>
+    <t>+60-42292648</t>
+  </si>
+  <si>
+    <t>+60-42189988</t>
+  </si>
+  <si>
+    <t>10.06,Menara Boustead Penang,39,Jalan Sultan Ahmad Shah 10050 Pulau Pinang,Malaysia</t>
+  </si>
+  <si>
+    <t>110/09/14</t>
+  </si>
+  <si>
+    <t>台中商業銀行越南胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>史安</t>
+  </si>
+  <si>
+    <t>+84-28-35358528</t>
+  </si>
+  <si>
+    <t>+84-28-35358628</t>
+  </si>
+  <si>
+    <t>Room 604, 6F, Royal Tower A, Royal Centre Building, No. 235 Nguyen Van Cu, Cau Ong Lanh Ward, Ho Chi Minh City, Vietnam</t>
+  </si>
+  <si>
+    <t>112/06/19</t>
+  </si>
+  <si>
+    <t>台中商業銀行馬來西亞納閩分行亞庇共同服務處</t>
+  </si>
+  <si>
+    <t>+60-88212648</t>
+  </si>
+  <si>
+    <t>+60-88203276</t>
+  </si>
+  <si>
+    <t>L06-05, Level 6, Plaza Shell, 29, Jalan Tunku Abdul Rahman, 88000 Kota Kinabalu, Sabah, Malaysia</t>
+  </si>
+  <si>
+    <t>111/06/14</t>
+  </si>
+  <si>
+    <t>台中商業銀行馬來西亞納閩分行吉隆坡共同服務處</t>
+  </si>
+  <si>
+    <t>+60-321812648</t>
+  </si>
+  <si>
+    <t>+60-321813266</t>
+  </si>
+  <si>
+    <t>1-25-5, Menara Bangkok Bank, Laman Sentral Berjaya No. 105, Jalan Ampang, 50450 Kuala Lumpur, Malaysia.</t>
+  </si>
+  <si>
+    <t>107/10/22</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續十七)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.17)</t>
+  </si>
+  <si>
+    <t>台中商業銀行馬來西亞納閩分行</t>
+  </si>
+  <si>
+    <t>+60-87419988</t>
+  </si>
+  <si>
+    <t>+60-87429988</t>
+  </si>
+  <si>
+    <t>Unit Office 10E(1), Main Office Tower, Financial Park Complex Labuan, Jalan Merdeka, 87000 W.P. Labuan, Malaysia.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>臺灣新光商業銀行緬甸仰光代表人辦事處</t>
+  </si>
+  <si>
+    <t>張哲維</t>
+  </si>
+  <si>
+    <t>+95-9766207666</t>
+  </si>
+  <si>
+    <t>Unit 1009, 10Th Floor,Sakura Tower,339 Bogyoke Aung San Road,Kyauktada Township,Yangon,Myanmar</t>
+  </si>
+  <si>
+    <t>104/09/19</t>
+  </si>
+  <si>
+    <t>臺灣新光商業銀行越南胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>(84)-28-3770-0806</t>
+  </si>
+  <si>
+    <t>(84)-28-3770-0805</t>
+  </si>
+  <si>
+    <t>2F, Building B, Lot D.01, Tan Thuan Street, Tan Thuan Dong Ward,District 7, Hcmc, Vietnam</t>
+  </si>
+  <si>
+    <t>096/12/20</t>
+  </si>
+  <si>
+    <t>臺灣新光商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>陳正泰</t>
+  </si>
+  <si>
+    <t>852-3557-4666</t>
+  </si>
+  <si>
+    <t>852-2956-2180</t>
+  </si>
+  <si>
+    <t>香港灣仔皇后大道東50號太古廣場六座9樓</t>
+  </si>
+  <si>
+    <t>100/05/06</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>聯邦商業銀行越南胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>LE THI VIET HOA</t>
+  </si>
+  <si>
+    <t>84-28-39259208</t>
+  </si>
+  <si>
+    <t>84-28-39259206</t>
+  </si>
+  <si>
+    <t>越南胡志明市翁領橋坊阮文渠路235號Royal Tower大樓8樓805室</t>
+  </si>
+  <si>
+    <t>聯邦商業銀行越南河內代表人辦事處</t>
+  </si>
+  <si>
+    <t>84-24-37265223</t>
+  </si>
+  <si>
+    <t>84-24-37265219</t>
+  </si>
+  <si>
+    <t>越南河內市南門坊李常傑路83B號Pacific Place大樓11樓1104室</t>
+  </si>
+  <si>
+    <t>109/04/21</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>遠東國際商業銀行越南胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>蔡寶財</t>
+  </si>
+  <si>
+    <t>+84-28-35359075</t>
+  </si>
+  <si>
+    <t>+84-28-35359076</t>
+  </si>
+  <si>
+    <t>Unit 803, 8Th Floor, Royal Tower A, Royal Centre Building, 235 Nguyen Van Cu Street, Cau Ong Lanh Ward, Ho Chi Minh City</t>
+  </si>
+  <si>
+    <t>109/09/07</t>
+  </si>
+  <si>
+    <t>遠東國際商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>林耀章</t>
+  </si>
+  <si>
+    <t>(852) 2167-8183</t>
+  </si>
+  <si>
+    <t>(852) 2167-8367</t>
+  </si>
+  <si>
+    <t>香港中環皇后大道中八號二十樓</t>
+  </si>
+  <si>
+    <t>096/03/30</t>
+  </si>
+  <si>
+    <t>遠東國際商業銀行新加坡代表人辦事處</t>
+  </si>
+  <si>
+    <t>陳柳芬</t>
+  </si>
+  <si>
+    <t>+65 62233036</t>
+  </si>
+  <si>
+    <t>2 Shenton Way, #17-04 Sgx Centre 1, Singapore 068804</t>
+  </si>
+  <si>
+    <t>110/10/15</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>Yuanta Savings Bank Philippines, Inc.</t>
+  </si>
+  <si>
+    <t>雷珍納</t>
+  </si>
+  <si>
+    <t>+63-2-88453838</t>
+  </si>
+  <si>
+    <t>Ground Floor, Chatham House Building, 116 Valero Corner Rufino Streets, Salcedo Village, Makati City, Philippines</t>
+  </si>
+  <si>
+    <t>086/11/05</t>
+  </si>
+  <si>
+    <t>Yuanta Commercial Bank Co., Ltd. (Yangon Representative Office)</t>
+  </si>
+  <si>
+    <t>朱挺儀</t>
+  </si>
+  <si>
+    <t>+95-01-202051</t>
+  </si>
+  <si>
+    <t>Suite 09-07, 422/426,Corner Of Strand Road And Botahtaung Pagoda Road, Botahtaung Township, Yangon, Myanmar</t>
+  </si>
+  <si>
+    <t>105/03/29</t>
+  </si>
+  <si>
+    <t>Yuanta Commercial Bank Co., Ltd.(Hong Kong Branch)</t>
+  </si>
+  <si>
+    <t>莊芸婷</t>
+  </si>
+  <si>
+    <t>+852-2511-1719</t>
+  </si>
+  <si>
+    <t>+852-2511-1897</t>
+  </si>
+  <si>
+    <t>香港夏愨道18號海富中心一座17樓1706-7室</t>
+  </si>
+  <si>
+    <t>107/01/01</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>永豐銀行(中國)有限公司成都分行</t>
+  </si>
+  <si>
+    <t>86-28-82448204</t>
+  </si>
+  <si>
+    <t>86-28-84174451</t>
+  </si>
+  <si>
+    <t>四川省成都市錦江區紅星路三段1號國際金融中心二號辦公樓26樓單元1、8、9及10</t>
+  </si>
+  <si>
+    <t>108/11/07</t>
+  </si>
+  <si>
+    <t>永豐銀行(中國)有限公司南京分行</t>
+  </si>
+  <si>
+    <t>李政達</t>
+  </si>
+  <si>
+    <t>86-25-88866000</t>
+  </si>
+  <si>
+    <t>86-25-88866001</t>
+  </si>
+  <si>
+    <t>江蘇省南京市建鄴區廬山路248號4號樓105室</t>
+  </si>
+  <si>
+    <t>109/10/09</t>
+  </si>
+  <si>
+    <t>永豐商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>林家筠</t>
+  </si>
+  <si>
+    <t>852-2801-2801</t>
+  </si>
+  <si>
+    <t>852-2851-3163</t>
+  </si>
+  <si>
+    <t>香港中環皇后大道中二十八號中匯大廈26樓</t>
+  </si>
+  <si>
+    <t>091/10/15</t>
+  </si>
+  <si>
+    <t>永豐商業銀行越南代表人辦事處</t>
+  </si>
+  <si>
+    <t>顏全祥</t>
+  </si>
+  <si>
+    <t>84-24-32444264</t>
+  </si>
+  <si>
+    <t>84-24-3244-4241</t>
+  </si>
+  <si>
+    <t>Room 1211, Floor 12, Daeha Business Center, 360 Kim Ma, Giang Vo Ward, Hanoi, Vietnam.</t>
+  </si>
+  <si>
+    <t>087/11/18</t>
+  </si>
+  <si>
+    <t>永豐商業銀行洛杉磯分行</t>
+  </si>
+  <si>
+    <t>蔡鎮坤</t>
+  </si>
+  <si>
+    <t>1-213-4374800</t>
+  </si>
+  <si>
+    <t>1-213-4374848</t>
+  </si>
+  <si>
+    <t>177 E. Colorado Boulevard,10Th Floor, Suite 1068, Pasadena, California 91105, Usa.</t>
+  </si>
+  <si>
+    <t>088/06/25</t>
+  </si>
+  <si>
+    <t>永豐(香港)保險經紀有限公司</t>
+  </si>
+  <si>
+    <t>王盈婷</t>
+  </si>
+  <si>
+    <t>852-36558688</t>
+  </si>
+  <si>
+    <t>852-29097760</t>
+  </si>
+  <si>
+    <t>香港九龍尖沙咀北京道一號12A樓03-06室</t>
+  </si>
+  <si>
+    <t>106/11/14</t>
+  </si>
+  <si>
+    <t>永豐銀行(中國)有限公司</t>
+  </si>
+  <si>
+    <t>莊建發</t>
+  </si>
+  <si>
+    <t>86-25-88866080</t>
+  </si>
+  <si>
+    <t>江蘇省南京市建鄴區廬山路248號4號樓3501室、3601室</t>
+  </si>
+  <si>
+    <t>103/02/28</t>
+  </si>
+  <si>
+    <t>永豐銀行（中國）有限公司廣州分行</t>
+  </si>
+  <si>
+    <t>方國章</t>
+  </si>
+  <si>
+    <t>86-20-22115399</t>
+  </si>
+  <si>
+    <t>86-20-22115388</t>
+  </si>
+  <si>
+    <t>廣州市天河區珠江西路15號珠江城大廈第41層自編06-08單元</t>
+  </si>
+  <si>
+    <t>106/08/09</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續十八)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.18)</t>
+  </si>
+  <si>
+    <t>永豐銀行（中國）有限公司上海分行</t>
+  </si>
+  <si>
+    <t>賴錦宏</t>
+  </si>
+  <si>
+    <t>86-21-52036800</t>
+  </si>
+  <si>
+    <t>86-21-62523305</t>
+  </si>
+  <si>
+    <t>中國大陸江蘇省上海市長寧區古北路666號嘉麒大廈1樓102室、2樓202室、17樓</t>
+  </si>
+  <si>
+    <t>105/08/18</t>
+  </si>
+  <si>
+    <t>永豐商業銀行澳門分行</t>
+  </si>
+  <si>
+    <t>周聖哲</t>
+  </si>
+  <si>
+    <t>853-2871-5175</t>
+  </si>
+  <si>
+    <t>853-2871-5186</t>
+  </si>
+  <si>
+    <t>澳門蘇亞利斯博士大馬路澳門財富中心9樓A座</t>
+  </si>
+  <si>
+    <t>086/01/09</t>
+  </si>
+  <si>
+    <t>永豐商業銀行九龍分行</t>
+  </si>
+  <si>
+    <t>黃家聰</t>
+  </si>
+  <si>
+    <t>852-3655-8688</t>
+  </si>
+  <si>
+    <t>852-3655-8610</t>
+  </si>
+  <si>
+    <t>香港九龍尖沙咀北京道1號18樓、12A樓03-06室</t>
+  </si>
+  <si>
+    <t>095/11/13</t>
+  </si>
+  <si>
+    <t>永豐商業銀行胡志明市分行</t>
+  </si>
+  <si>
+    <t>于信章</t>
+  </si>
+  <si>
+    <t>84-28-38220566</t>
+  </si>
+  <si>
+    <t>84-28-38220560</t>
+  </si>
+  <si>
+    <t>9Th Floor, Friendship Tower, No. 31 Le Duan Street, Saigon Ward, Ho Chi Minh City.</t>
+  </si>
+  <si>
+    <t>104/11/01</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>玉山銀行(中國)有限公司</t>
+  </si>
+  <si>
+    <t>曹中仁</t>
+  </si>
+  <si>
+    <t>+86-755-88981313</t>
+  </si>
+  <si>
+    <t>+86-755-23805513</t>
+  </si>
+  <si>
+    <t>深圳市前海深港合作區南山街道夢海大道5109號卓越前海壹號T7樓2901-2908、3001-3008、3101-3108</t>
+  </si>
+  <si>
+    <t>105/03/11</t>
+  </si>
+  <si>
+    <t>玉山銀行(中國)有限公司東莞分行</t>
+  </si>
+  <si>
+    <t>馬建隆</t>
+  </si>
+  <si>
+    <t>+86-769-2868-1313</t>
+  </si>
+  <si>
+    <t>+86-769-2241-1313</t>
+  </si>
+  <si>
+    <t>廣東省東莞市東城街道鴻福東路1號國貿中心2棟7701室</t>
+  </si>
+  <si>
+    <t>105/01/23</t>
+  </si>
+  <si>
+    <t>玉山銀行(中國)有限公司東莞長安支行</t>
+  </si>
+  <si>
+    <t>王澤彬</t>
+  </si>
+  <si>
+    <t>+86-769-2330-8813</t>
+  </si>
+  <si>
+    <t>+86-769-2330-8313</t>
+  </si>
+  <si>
+    <t>廣東省東莞市長安鎮錦廈東門中路121號百匯金融大廈1樓06、07、08號</t>
+  </si>
+  <si>
+    <t>玉山銀行(中國)有限公司深圳分行</t>
+  </si>
+  <si>
+    <t>洪紹書</t>
+  </si>
+  <si>
+    <t>+86-755-83601313</t>
+  </si>
+  <si>
+    <t>+86-755-82035913</t>
+  </si>
+  <si>
+    <t>深圳市福田區金田路皇崗商務中心1號樓6202-6204</t>
+  </si>
+  <si>
+    <t>玉山銀行(中國)有限公司廣州分行</t>
+  </si>
+  <si>
+    <t>甘志云</t>
+  </si>
+  <si>
+    <t>+86-20-6199-1313</t>
+  </si>
+  <si>
+    <t>+86-20-6635-4213</t>
+  </si>
+  <si>
+    <t>廣州市天河區冼村路5號4101、4102、4103、4104、4105、4106號房</t>
+  </si>
+  <si>
+    <t>107/11/06</t>
+  </si>
+  <si>
+    <t>聯合商業銀行</t>
+  </si>
+  <si>
+    <t>江元仁</t>
+  </si>
+  <si>
+    <t>+855-2391-1313</t>
+  </si>
+  <si>
+    <t>No. 441, Preah Monivong Blvd., Sangkat Boeng Proluet, Khan Prampir Meakkakra, Phnom Penh, Cambodia</t>
+  </si>
+  <si>
+    <t>083/03/31</t>
+  </si>
+  <si>
+    <t>聯合商業銀行西哈努克分行</t>
+  </si>
+  <si>
+    <t>+855-3493-3833</t>
+  </si>
+  <si>
+    <t>No. 240, Ekareach Street, Phum Bei, Sangkat Pir, Krong Preah Sihanouk, Preah Sihanouk Province.</t>
+  </si>
+  <si>
+    <t>088/10/16</t>
+  </si>
+  <si>
+    <t>聯合商業銀行暹粒分行</t>
+  </si>
+  <si>
+    <t>+855-6396-3703</t>
+  </si>
+  <si>
+    <t>No. 33 &amp; 34, Preah Sangreach Tep Vong Street, Phum Mondol 2, Sangkat Svay Dankum, Krong Siem Reap, Siemreap Province.</t>
+  </si>
+  <si>
+    <t>089/10/04</t>
+  </si>
+  <si>
+    <t>聯合商業銀行朗哥市場分行</t>
+  </si>
+  <si>
+    <t>+855-23-997-313</t>
+  </si>
+  <si>
+    <t>No. 59Ab, Samdech Munireth Blvd, Phum 10, Sangkat Phsar Daeum Kor, Khan Tuol Kouk, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>099/11/17</t>
+  </si>
+  <si>
+    <t>聯合商業銀行鐵橋頭分行</t>
+  </si>
+  <si>
+    <t>+855-2398-1313</t>
+  </si>
+  <si>
+    <t>No. 518 Abc, Preah Monivong Blvd., Phum 12, Sangkat Tonle Basak, Khan Chamkar Mon, Phnom Penh, Cambodia</t>
+  </si>
+  <si>
+    <t>103/12/02</t>
+  </si>
+  <si>
+    <t>聯合商業銀行五洲分行</t>
+  </si>
+  <si>
+    <t>+855-2397-1313</t>
+  </si>
+  <si>
+    <t>No. 272 E1E2, 274 E0E1E2 &amp; 276 E0E1E2, Mao Tse Toung Blvd, Phum 4, Sangkat Tumnob Tuek, Khan Boeng Keng Kang, Phnom Penh</t>
+  </si>
+  <si>
+    <t>聯合商業銀行堆谷分行</t>
+  </si>
+  <si>
+    <t>+855-2396-1313</t>
+  </si>
+  <si>
+    <t>No. 115, Street No. 289, Phum 14, Sangkat Boeng Kak Ti Pir, Khan Tuol Kouk, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>聯合商業銀行烏巴克分行</t>
+  </si>
+  <si>
+    <t>+855-2395-1313</t>
+  </si>
+  <si>
+    <t>Bldg. No 112, Gf, Unit No 2-G03~G05, Russian Federation Blvd, Phum Trong Moan, Sangkat Ou Baek K'am, Khan Saensokh, P.P.</t>
+  </si>
+  <si>
+    <t>104/11/20</t>
+  </si>
+  <si>
+    <t>聯合商業銀行德拉歐分行</t>
+  </si>
+  <si>
+    <t>+855-2399-1313</t>
+  </si>
+  <si>
+    <t>No. 342 E0-3 &amp; 342 F0-3, Street No. 182, Phum 10, Sangkat Tuek L'ak Ti Bei, Khan Tuol Kouk, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>聯合商業銀行舊運動場分行</t>
+  </si>
+  <si>
+    <t>+855-2393-1313</t>
+  </si>
+  <si>
+    <t>No. B41 &amp; B43, Street No. 70, Phum 19, Sangkat Srah Chak, Khan Doun Penh, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>105/08/11</t>
+  </si>
+  <si>
+    <t>聯合商業銀行上棉芷分行</t>
+  </si>
+  <si>
+    <t>+855-2392-1313</t>
+  </si>
+  <si>
+    <t>No. 16B &amp; 17B, Samdech Munireth Blvd, Group 1, Phum Trea Bei, Sangkat Stueng Mean Chey 1, Khan Mean Chey, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>105/12/28</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續十九)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.19)</t>
+  </si>
+  <si>
+    <t>聯合商業銀行舊市場分行</t>
+  </si>
+  <si>
+    <t>+855-2342-7995</t>
+  </si>
+  <si>
+    <t>Building No. 61, Street No. 130, Group 5, Phum 4, Sangkat Phsar Chas, Khan Doun Penh, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>聯合商業銀行水淨華分行</t>
+  </si>
+  <si>
+    <t>+855-23-992-313</t>
+  </si>
+  <si>
+    <t>No. 53 &amp; 55, National Road No. 6A, Phum Preaek Lieb, Sangkat Preaek Lieb, Khan Chraoy Chongvar, Phnom Penh.</t>
+  </si>
+  <si>
+    <t>110/06/28</t>
+  </si>
+  <si>
+    <t>聯合商業銀行中洲分行</t>
+  </si>
+  <si>
+    <t>+855-23-901-313</t>
+  </si>
+  <si>
+    <t>No. 09 &amp; 10, Kmh Street, Phum Trapeang Thloeng 1, Sangkat Chaom Chau 1, Khan Pur Senchey, Phnom Penh</t>
+  </si>
+  <si>
+    <t>111/03/22</t>
+  </si>
+  <si>
+    <t>聯合商業銀行柴楨分行</t>
+  </si>
+  <si>
+    <t>+885-23-990-313</t>
+  </si>
+  <si>
+    <t>Giga(Svay Rieng) Special Economic Zone,Daeum Pou Village,Kandieng Reay Commune,Svay Teab District,Svay Rieng Province.</t>
+  </si>
+  <si>
+    <t>114/09/17</t>
+  </si>
+  <si>
+    <t>玉山商業銀行洛杉磯分行</t>
+  </si>
+  <si>
+    <t>陳建宏</t>
+  </si>
+  <si>
+    <t>+1-626-8102400</t>
+  </si>
+  <si>
+    <t>+1-626-8395531</t>
+  </si>
+  <si>
+    <t>17700 Castleton Street,Suite 500,City Of Industry,Ca 91748,U.S.A.</t>
+  </si>
+  <si>
+    <t>089/07/25</t>
+  </si>
+  <si>
+    <t>玉山商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>林楹輝</t>
+  </si>
+  <si>
+    <t>+852-34056168</t>
+  </si>
+  <si>
+    <t>+852-25118788</t>
+  </si>
+  <si>
+    <t>九龍尖沙咀廣東道9號港威大廈第6座27樓2701-4,10-14室及28樓</t>
+  </si>
+  <si>
+    <t>091/05/09</t>
+  </si>
+  <si>
+    <t>玉山商業銀行新加坡分行</t>
+  </si>
+  <si>
+    <t>洪翊翔</t>
+  </si>
+  <si>
+    <t>+65-6533-1313</t>
+  </si>
+  <si>
+    <t>+65-6636-3113</t>
+  </si>
+  <si>
+    <t>8 Marina Boulevard #09-01 Marina Bay Financial Centre Tower 1, Singapore 018981</t>
+  </si>
+  <si>
+    <t>101/07/23</t>
+  </si>
+  <si>
+    <t>玉山銀行同奈分行</t>
+  </si>
+  <si>
+    <t>宋狄裕</t>
+  </si>
+  <si>
+    <t>+84-251-3671313</t>
+  </si>
+  <si>
+    <t>+84-251-3936317</t>
+  </si>
+  <si>
+    <t>Suites 101 &amp; 209, Amata Service Center Building, Amata Commercial Complex, Long Binh Ward, Dong Nai Province, Vietnam</t>
+  </si>
+  <si>
+    <t>104/09/18</t>
+  </si>
+  <si>
+    <t>玉山商業銀行雪梨分行</t>
+  </si>
+  <si>
+    <t>魏黃賢</t>
+  </si>
+  <si>
+    <t>+61-2-9295-1399</t>
+  </si>
+  <si>
+    <t>+61-2-9295-1388</t>
+  </si>
+  <si>
+    <t>Level 35, 259 George Street, Sydney, Nsw 2000, Australia</t>
+  </si>
+  <si>
+    <t>105/04/20</t>
+  </si>
+  <si>
+    <t>玉山商業銀行仰光分行</t>
+  </si>
+  <si>
+    <t>林君威</t>
+  </si>
+  <si>
+    <t>+95-1-9345186</t>
+  </si>
+  <si>
+    <t>+95-1-9345167</t>
+  </si>
+  <si>
+    <t>Level 21, Myanmar Centre Tower 1, No.192, Kabar Aye Pagoda Road, Bahan Township, Yangon, Myanmar</t>
+  </si>
+  <si>
+    <t>105/10/03</t>
+  </si>
+  <si>
+    <t>玉山銀行東京分行</t>
+  </si>
+  <si>
+    <t>林國維</t>
+  </si>
+  <si>
+    <t>+81-3-6213-1301</t>
+  </si>
+  <si>
+    <t>+81-3-3201-5755</t>
+  </si>
+  <si>
+    <t>Marunouchi Bldg., 23F, 2-4-1 Marunouchi, Chiyoda-Ku, Tokyo, Japan</t>
+  </si>
+  <si>
+    <t>106/10/05</t>
+  </si>
+  <si>
+    <t>玉山商業銀行布里斯本分行</t>
+  </si>
+  <si>
+    <t>陳立心</t>
+  </si>
+  <si>
+    <t>+61-7-3033-8813</t>
+  </si>
+  <si>
+    <t>+61-7-3033-8899</t>
+  </si>
+  <si>
+    <t>Suite 2, Level 34, 123 Eagle Street, Brisbane, Qld 4000, Australia</t>
+  </si>
+  <si>
+    <t>107/07/26</t>
+  </si>
+  <si>
+    <t>玉山商業銀行福岡分行</t>
+  </si>
+  <si>
+    <t>久保敏也</t>
+  </si>
+  <si>
+    <t>+81-92-260-1913</t>
+  </si>
+  <si>
+    <t>+81-92-401-1369</t>
+  </si>
+  <si>
+    <t>Tenjin Business Center, 16F, 1-10-20 Tenjin, Chuo-Ku, Fukuoka</t>
+  </si>
+  <si>
+    <t>112/07/12</t>
+  </si>
+  <si>
+    <t>玉山商業銀行福岡分行熊本出張所</t>
+  </si>
+  <si>
+    <t>+81-96-353-1613</t>
+  </si>
+  <si>
+    <t>+81-96-353-5131</t>
+  </si>
+  <si>
+    <t>3F, Kfg Building, 1-12-3, Kasuga, Nishi-Ku, Kumamoto</t>
+  </si>
+  <si>
+    <t>113/10/23</t>
+  </si>
+  <si>
+    <t>玉山商業銀行曼谷代表人辦事處</t>
+  </si>
+  <si>
+    <t>楊明栽</t>
+  </si>
+  <si>
+    <t>+66-2-286-1313</t>
+  </si>
+  <si>
+    <t>+66-2-286-1314</t>
+  </si>
+  <si>
+    <t>No.1, Empire Tower, 29Th Floor, Unit 2905, South Sathorn Road, Yannawa Sub-District, Sathorn District, Bangkok 10120</t>
+  </si>
+  <si>
+    <t>111/07/05</t>
+  </si>
+  <si>
+    <t>玉山商業銀行胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>郭永正</t>
+  </si>
+  <si>
+    <t>+84-28-3551-1313</t>
+  </si>
+  <si>
+    <t>+84-28-3911-1113</t>
+  </si>
+  <si>
+    <t>Suite 905-906, 9Th Floor, Saigon Tower, 29 Le Duan Street, Sai Gon Ward, Ho Chi Minh City, Vietnam</t>
+  </si>
+  <si>
+    <t>111/06/29</t>
+  </si>
+  <si>
+    <t>玉山商業銀行吉隆坡代表人辦事處</t>
+  </si>
+  <si>
+    <t>王冠為</t>
+  </si>
+  <si>
+    <t>+60-3-86791313</t>
+  </si>
+  <si>
+    <t>+60-3-86791314</t>
+  </si>
+  <si>
+    <t>Suite 29.02 Of Level 29, Menara Exchange 106, Lingkaran Trx, Tun Razak Exchange, 55188 Kuala Lumpur, Malaysia</t>
+  </si>
+  <si>
+    <t>113/07/16</t>
+  </si>
+  <si>
+    <t>玉山商業銀行達拉斯代表人辦事處</t>
+  </si>
+  <si>
+    <t>邱惇</t>
+  </si>
+  <si>
+    <t>+1-214-888-7113</t>
+  </si>
+  <si>
+    <t>+1-214-888-7111</t>
+  </si>
+  <si>
+    <t>2323 Ross Ave, Suite 730, Dallas, Tx 75201 Usa</t>
+  </si>
+  <si>
+    <t>114/10/15</t>
+  </si>
+  <si>
+    <t>玉山商業銀行河內代表人辦事處</t>
+  </si>
+  <si>
+    <t>+84-24-35551313</t>
+  </si>
+  <si>
+    <t>+84-24-32444303</t>
+  </si>
+  <si>
+    <t>Suite 1902, 19Th Floor, West Tower, Lotte Center Hanoi, No. 54 Lieu Giai Street, Giang Vo Ward, Hanoi City, Vietnam</t>
+  </si>
+  <si>
+    <t>105/10/14</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>凱基商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>楊明仁</t>
+  </si>
+  <si>
+    <t>+852-2746-8588</t>
+  </si>
+  <si>
+    <t>+852-2746-0788</t>
+  </si>
+  <si>
+    <t>香港金鐘道88號太古廣場一座33樓</t>
+  </si>
+  <si>
+    <t>114/07/21</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.20)</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行上海代表人辦事處</t>
+  </si>
+  <si>
+    <t>陳彥奇</t>
+  </si>
+  <si>
+    <t>+86-21-50380398</t>
+  </si>
+  <si>
+    <t>+86-21-50386056</t>
+  </si>
+  <si>
+    <t>上海市浦東新區陸家嘴環路1000號5樓05-122室</t>
+  </si>
+  <si>
+    <t>109/08/18</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>林威沂</t>
+  </si>
+  <si>
+    <t>852-22349009</t>
+  </si>
+  <si>
+    <t>852-22349293</t>
+  </si>
+  <si>
+    <t>香港九龍尖沙咀廣東道15號港威大廈第五座６樓及15樓</t>
+  </si>
+  <si>
+    <t>092/06/25</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行新加坡分行</t>
+  </si>
+  <si>
+    <t>楊佳琦</t>
+  </si>
+  <si>
+    <t>65-62240888</t>
+  </si>
+  <si>
+    <t>65-62247577</t>
+  </si>
+  <si>
+    <t>18 Robinson Road,#26,Singapore 048547</t>
+  </si>
+  <si>
+    <t>103/06/24</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行布里斯本分行</t>
+  </si>
+  <si>
+    <t>徐千涵</t>
+  </si>
+  <si>
+    <t>+61-7-32299869</t>
+  </si>
+  <si>
+    <t>+61-7-32119469</t>
+  </si>
+  <si>
+    <t>Level 24, 111 Eagle Street, Brisbane, Qld 4000 Australia</t>
+  </si>
+  <si>
+    <t>106/07/31</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行東京分行</t>
+  </si>
+  <si>
+    <t>王柏璋</t>
+  </si>
+  <si>
+    <t>+81-3-3212-6668</t>
+  </si>
+  <si>
+    <t>+81-3-3212-6660</t>
+  </si>
+  <si>
+    <t>8F, Meiji Yasuda Life Insurance Bldg.,2-1-1 Marunouchi, Chiyoda-Ku, Tokyo 100-0005</t>
+  </si>
+  <si>
+    <t>105/10/17</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行緬甸仰光代表人辦事處</t>
+  </si>
+  <si>
+    <t>劉振國</t>
+  </si>
+  <si>
+    <t>(95)-1-8203409</t>
+  </si>
+  <si>
+    <t>(95)-1-8203410</t>
+  </si>
+  <si>
+    <t>422, Strand Road (Corner Of Botahtaung Pagoda Road), #03-01, Botahtaung Township, Yangon, Myanmar</t>
+  </si>
+  <si>
+    <t>105/01/21</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行馬來西亞納閩分行</t>
+  </si>
+  <si>
+    <t>謝欣翰</t>
+  </si>
+  <si>
+    <t>+60-87-413636</t>
+  </si>
+  <si>
+    <t>Office Unit 4(H), Main Office Tower, Financial Park Complex Labuan, Jalan Merdeka, 87000 W.P. Labuan, Malaysia</t>
+  </si>
+  <si>
+    <t>110/11/26</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行馬來西亞納閩分行吉隆坡行銷服務處</t>
+  </si>
+  <si>
+    <t>+60-3-2022-1636</t>
+  </si>
+  <si>
+    <t>Lot No 11-8, Level 11, Menara Hap Seng 2, Plaza Hap Seng, No. 1, Jalan P. Ramlee, 50250 Kuala Lumpur, Malaysia</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行泰國曼谷代表人辦事處</t>
+  </si>
+  <si>
+    <t>陳淑嫈</t>
+  </si>
+  <si>
+    <t>+66-2-853-3879</t>
+  </si>
+  <si>
+    <t>+66-2-117-3516</t>
+  </si>
+  <si>
+    <t>No.11/1, Aia Sathorn Tower, 6Th Floor, Room No.603, South Sathorn Road, Yannawa Sub-District, Sathorn District, Bangkok</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行東京分行福岡出張所</t>
+  </si>
+  <si>
+    <t>+81-92-737-6688</t>
+  </si>
+  <si>
+    <t>+81-92-737-6689</t>
+  </si>
+  <si>
+    <t>14F, Tenjin Business Center, 1-10-20 Tenjin, Chuo-Ku, Fukuoka 810-0001</t>
+  </si>
+  <si>
+    <t>113/04/23</t>
+  </si>
+  <si>
+    <t>台新國際商業銀行越南胡志明市代表人辦事處</t>
+  </si>
+  <si>
+    <t>王聖道</t>
+  </si>
+  <si>
+    <t>(84)28-38228375</t>
+  </si>
+  <si>
+    <t>(84)28-38228376</t>
+  </si>
+  <si>
+    <t>15A(14Th) Floor, No. 10, Nguyen Hue Street, District 1, Ho Chi Minh City, Vietnam</t>
+  </si>
+  <si>
+    <t>094/06/23</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - Head Office</t>
+  </si>
+  <si>
+    <t>施景富</t>
+  </si>
+  <si>
+    <t>+66 2359-0000</t>
+  </si>
+  <si>
+    <t>+66 2677-7223</t>
+  </si>
+  <si>
+    <t>1 Q. House Lumpini Building, G, 1St, 5-6Th, 10Th, 20Th, 26-27Th, 31-32Nd Fl., South Sathon Rd., Thungmahamek, Sathon,</t>
+  </si>
+  <si>
+    <t>110/10/25</t>
+  </si>
+  <si>
+    <t>LH Financial Group Public Company Limited</t>
+  </si>
+  <si>
+    <t>Waravoot Tocharoenta</t>
+  </si>
+  <si>
+    <t>1 Q. House Lumpini Building, 5 Th Floor, South Sathon Road, Thungmahamek, Sathon, Bangkok Thailand 10120</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HEAD OFFICE (LUMPINI)</t>
+  </si>
+  <si>
+    <t>+662359-0000#4801-4</t>
+  </si>
+  <si>
+    <t>1 Q. House Lumpini Building. G Floor, South Sathorn Rd., Thungmahamek, Sathorn, Bangkok 10120</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited -FASHION ISLAND BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2947-5586</t>
+  </si>
+  <si>
+    <t>587, 589, 589/7-9 Fashion Island B Floor, Ramindra Rd., Khannayao, Khannayao, Bangkok 10230</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE MALL BANGKAPI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2136-2836</t>
+  </si>
+  <si>
+    <t>3522 The Mall Bangkapi 2Nd Floor, Latphrao Rd., Klongjan, Bangkapi, Bangkok 10240</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE OLD SIAM BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2223-9866</t>
+  </si>
+  <si>
+    <t>12 The Old Siam Plaza, 1St Floor, Treephet Rd., Wang Burapha Phirom, Phra Nakhon Bangkok 10200</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRALWORLD BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2255-9505</t>
+  </si>
+  <si>
+    <t>4,4/1-4/2,4/4 Centralworld 4Th Floor, Ratchadamri Rd., Pathumwan, Pathumwan, Bangkok 10330</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - BIG C BANGNA BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2361-6324</t>
+  </si>
+  <si>
+    <t>611 Big C Bangna 1St Floor,  Debaratana Rd., Bangna Nua, Bangna, Bangkok 10260</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE MALL BANGKHAE BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2454-9204</t>
+  </si>
+  <si>
+    <t>518 The Mall Bangkhae 2Nd Floor  Petchkasem Rd., Bangkhae Nua, Bangkhae, Bangkok  10160</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十一)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.21)</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOME PRO CHONBURI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3838-7924</t>
+  </si>
+  <si>
+    <t>15/16 Moo 3, Home Pro Chonburi 2Nd Floor, Sukhumvit Rd., Huykapi, Muangchonburi, Chonburi 20000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - BIG C HANGDONG BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5344-7855</t>
+  </si>
+  <si>
+    <t>433/4 Moo 7 Big C Hangdong 1St Floor, Mae Hia, Muangchiangmai, Chiangmai 50100</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - FUTURE PARK RANGSIT BR.</t>
+  </si>
+  <si>
+    <t>+66 2958-5271</t>
+  </si>
+  <si>
+    <t>94 Future Park Rangsit 2 Nd Floor, Pahonyothin Rd., Prachathipat, Thanyaburi, Patumthanee 12130</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE MALL THAPRA BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2477-8235</t>
+  </si>
+  <si>
+    <t>129 The Mall Thapra 3Rd Floor, Ratchadapisek Rd., Bukkaro, Thonburi, Bangkok 10600</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - SRIRACHA BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3832-5693</t>
+  </si>
+  <si>
+    <t>28 Srirachanakorn 2 Rd., Sriracha, Chonburi 20110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - YAOWARAJ BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2221-4600</t>
+  </si>
+  <si>
+    <t>106 Padungdao Rd., Samphantawong, Bangkok 10100</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - LOTUS NORTH RATCHAPRUEK</t>
+  </si>
+  <si>
+    <t>+66 2581-0160</t>
+  </si>
+  <si>
+    <t>30/17 Moo 4. Lotus North Ratchapruek 2Nd Floor, Om Kret, Pak Kret, Nonthaburi 11120</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE MALL NGAMWONGWAN BR.</t>
+  </si>
+  <si>
+    <t>+66 2550-1287</t>
+  </si>
+  <si>
+    <t>30/39-50  Moo  2, The Mall Ngamwongwan 5Th Floor, Bangkhen, Muangnonthaburi, Nonthaburi 11000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - LOTUS PHUKET BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7630-4113</t>
+  </si>
+  <si>
+    <t>104 Moo 5 Lotus Phuket G Floor, Charoemprakiat Ror 9 Rd.,  Ratsada, Muangphuket, Phuket  83000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - BANGRAK BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2235-7050</t>
+  </si>
+  <si>
+    <t>1445  Charoenkrung Rd.,  Silom, Bangrak, Bangkok 10500</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - BIG C ONNUT BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2331-6471</t>
+  </si>
+  <si>
+    <t>114 Big C Onnut 3Rd Floor, Soi Sukhumvit 77 (Onnut), Sukhumvit Rd., Phrakhanong Nua, Wattana, Bangkok 10110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - SAPHANKHWAI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2278-1755</t>
+  </si>
+  <si>
+    <t>552/4  Phahonyothin Rd., Samsennai  Phayathai, Bangkok 10400</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - TALAT WAROROT BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5325-2223</t>
+  </si>
+  <si>
+    <t>167  Wichayanont Rd., Chang Moi, Muang Chiangmai, Chiangmai  50300</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - WORACHAK   BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2221-6946</t>
+  </si>
+  <si>
+    <t>104  Worachak Rd., Banbat, Pomprap Sattruphai, Bangkok  10100</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - TERMINAL 21 PATTAYA  BR.</t>
+  </si>
+  <si>
+    <t>+66 3325-2021</t>
+  </si>
+  <si>
+    <t>777 Terminal 21 Pattaya 1St. Floor, Moo 6, Pattaya Nua Rd.,  Na Klua, Banglamung, Chonburi  20150</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - KHONKAEN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4323-5244</t>
+  </si>
+  <si>
+    <t>425-429  Sri Chan Rd., Nai Muang, Muang Khonkaen, Khonkaen  40000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - THE CIRCLE RATCHAPRUK BR</t>
+  </si>
+  <si>
+    <t>+66 2863-8757</t>
+  </si>
+  <si>
+    <t>39 The Circle Ratchapruk, Ratchapruk Rd., Bangramat,  Taling Chan, Bangkok  10170</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - TERMINAL 21 BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2254-0045</t>
+  </si>
+  <si>
+    <t>2, 88 Terminal 21 Lg Floor Sukhumvit  Soi 19 (Wattana), Sukhumvit Rd. Klongtoey Nua, Wattana, Bangkok 10110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - SAMUTSAKHON BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3487-0737</t>
+  </si>
+  <si>
+    <t>923/140 Setthakit 1 Rd., Maharchai, Muang Samutsakhon, Samutsakhon 74000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRAL RAMA 9 BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2160-3866</t>
+  </si>
+  <si>
+    <t>9/9 Central Plaza Rama 9 5Th Floor, Rama 9 Rd., Huaikhwang, Huaikhwang, Bangkok 10310</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十二)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.22)</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - SUKSAWAT BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2462-8364</t>
+  </si>
+  <si>
+    <t>105/6, 105/7 Moo 10 Suksawat Rd., Bangkhru Phra Pradaeng, Samutprakan 10130</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - PARK LANE (EKKAMAI) BR.</t>
+  </si>
+  <si>
+    <t>+66 2381-6573</t>
+  </si>
+  <si>
+    <t>18 Park Lane Community Mall 1St Floor, Soi Sukhumvit 61 (Setthabut), Khlong Tan Nua, Wattana, Bangkok 10110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - SURATTHANI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7760-5361</t>
+  </si>
+  <si>
+    <t>88 Moo 10, Central Plaza Suratthani 3Rd Floor,Wat Pardu, Muang Suratthani, Suratthani 84000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - LOTUS RAMA 4 BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2249-5758</t>
+  </si>
+  <si>
+    <t>3300 Lotus Rama 4  2Nd Floor Rama 4 Rd.  Khlongtan, Khlongtoei,  Bangkok  10110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - NAKHONPATHOM  BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3427-1981</t>
+  </si>
+  <si>
+    <t>141/23  Ratchawithi Rd.,  Phra Pathom Chedi,  Muang Nakhonpathom, Nakhonpathom  73000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HUA HIN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3251-3420</t>
+  </si>
+  <si>
+    <t>26/52  Petchkasem Rd., Huahin, Huahin Prachuapkhirikhan  77110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRAL PINKLAO BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2433-1155</t>
+  </si>
+  <si>
+    <t>7/222  Central Plaza Pinklao, 4Th Floor Borom  Rachachonnanee Rd., Arunamarin, Bangkok Noi, Bangkok 10700</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - RAYONG BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3861-9434</t>
+  </si>
+  <si>
+    <t>144/31-32 Sukhumvit Rd., Tha Pradu, Muang Rayong, Rayong 21000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRAL  KHONKAEN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4328-8540</t>
+  </si>
+  <si>
+    <t>99  Central Plaza Khonkaen, 2Nd Floor, Srichan Rd., Nai Muang, Muang Khonkaen, Khonkaen  40000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - BIG C HATYAI 2 BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7455-5211</t>
+  </si>
+  <si>
+    <t>677  Big C Hatyai 2, 1St Floor, Petchkasem Rd., Hatyai, Hatyai, Songkhla 90110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - PHITSANULOK BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5525-8051</t>
+  </si>
+  <si>
+    <t>113  Boromtrailokanat Rd., And 27-28 Phayalithai Rd. Naimuang, Muang Phitsanulok, Phitsanulok 65000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HATYAI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7422-5622</t>
+  </si>
+  <si>
+    <t>55 Nipatutid 2  Rd. Hatyai,  Hatyai, Songkhla  90110</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - UBON RATCHATHANI  BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4524-2584</t>
+  </si>
+  <si>
+    <t>343-345 Chayangkul Rd, Naimuang, Muang Ubon Ratchathani, Ubon Ratchathani, 34000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - NAKHONSAWAN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5622-8521</t>
+  </si>
+  <si>
+    <t>232/12-13  Sawanvitee Rd, Paknampho, Muang Nakhonsawan, Nakhonsawan 60000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - KANCHANABURI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3454-0773</t>
+  </si>
+  <si>
+    <t>1,3 Soi 2, U-Thong Road, Ban Nuea, Mueang Kanchanaburi, Kanchanaburi 71000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited-LOTUS RUAMCHOK (CHIANGMAI)</t>
+  </si>
+  <si>
+    <t>+66 5324-3124-5</t>
+  </si>
+  <si>
+    <t>6 Moo 6 Lotus Ruamchok 2Nd Floor, Fahaam, Muang Chiangmai, Chiangmai 50000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRAL SALAYA BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2429-6513</t>
+  </si>
+  <si>
+    <t>99/19, 99/20 Central Salaya 3Rd Floor, Moo 2, Bangtoei, Samphran, Nakhon Pathom 73210</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO CHUMPHON BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7765-8894</t>
+  </si>
+  <si>
+    <t>63 Moo 11, Homepro Chumphon 1St Floor, Wang Phai,  Muang Chumphon, Chumphon 86000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO SARABURI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3622-4472</t>
+  </si>
+  <si>
+    <t>24/3 Moo 2  Homepro Saraburi 1St Floor, Takud, Muang Sasaburi, Sasaburi 18000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO CHACHOENGSAO BR.</t>
+  </si>
+  <si>
+    <t>+66 3851-3419</t>
+  </si>
+  <si>
+    <t>187/9 Homepro Chachoengsao 1St Floor, Chachoengsao-Bangpakong Rd., Namuang, Muang Chachoengsao, Chachoengsao 24000</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十三)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.23)</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO CHAIYAPHUM BR.</t>
+  </si>
+  <si>
+    <t>+66 4405-1843</t>
+  </si>
+  <si>
+    <t>164 Moo 7, Homepro Chaiyaphum 1St Floor, Nongnasaeng, Muang Chaiyaphum, Chaiyaphum 36000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - NAKHON SI THAMMARAT BR.</t>
+  </si>
+  <si>
+    <t>+66 7535-7617</t>
+  </si>
+  <si>
+    <t>73/120 Pattanakarn-Khukhwang Rd, Thawang, Muang Nakhon Si Thammarat, Nakhon Si Thammarat 80000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO ROIET BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4351-6850</t>
+  </si>
+  <si>
+    <t>116 Moo 3, Homepro Roiet 1St Floor, Dong Lan , Muang Roiet, Roiet 45000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - PHUKET BRANCH</t>
+  </si>
+  <si>
+    <t>+66 7635-5305</t>
+  </si>
+  <si>
+    <t>156/46 Phang-Nga Rd., Talat Yai, Muang Phuket, Phuket 83000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - LOTUS SRINAKARIN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2175-7712</t>
+  </si>
+  <si>
+    <t>9 Moo 6, Lotus Srinakarin 2Nd. Floor, Bangmuangmai, Muang Samutprakan,   Samutprakan 10270</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CENTRAL RAMA 3 BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2212-3233</t>
+  </si>
+  <si>
+    <t>79 Sathu Pradit Rd., Chong Nonsi, Yan Nawa, Bangkok 10120</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - CHIANGRAI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5371-7873</t>
+  </si>
+  <si>
+    <t>673/9-10  Thanalai Rd.,  Wiang, Muang Chiangrai, Chiangrai  57000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO LAMPANG BRANCH</t>
+  </si>
+  <si>
+    <t>+66 5481-1482</t>
+  </si>
+  <si>
+    <t>224 Homepro Lampang 1St Floor, Highway-Lampang-Ngao Rd., Prabat, Muang Lampang, Lampang 52000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO SURIN BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4451-9903</t>
+  </si>
+  <si>
+    <t>188 Homepro Surin 1St Floor, Moo 6, Nokmuang, Muang Surin, Surin 32000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - UD TOWN UDONTHANI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4213-6155</t>
+  </si>
+  <si>
+    <t>455 Ud Town 1St. Floor, Thong Yai Rd., Mak Khaeng, Mueang Udonthani, Udonthani 41000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - HOMEPRO SUVARNABHUMI BR.</t>
+  </si>
+  <si>
+    <t>+66 2316-6701</t>
+  </si>
+  <si>
+    <t>99/29 Homepro Suvarnabhumi 3Rd Floor, Moo 1, Rachatawa, Bangplee, Samutprakan  10540</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - AYUTTHAYA CITY PARK BR.</t>
+  </si>
+  <si>
+    <t>+66 3580-1929</t>
+  </si>
+  <si>
+    <t>126 Moo 3, Ayutthaya City Park 1St Floor, Asia Road, Klong  Suan  Plu, Ayutthaya, Ayutthaya 13000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited-THE PASEO MALL(LADKRABANG)</t>
+  </si>
+  <si>
+    <t>+66 2346-4211</t>
+  </si>
+  <si>
+    <t>318/5 The Paseo Mall, Ladkrabang Rd., Ladkrabang, Bangkok 10520</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - PAK CHONG BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4431-4882</t>
+  </si>
+  <si>
+    <t>461,463 Mittraphap Rd., Pak Chong, Pak Chong, Nakhon Ratchasima 30130</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - TERMINAL 21 KORAT BRANCH</t>
+  </si>
+  <si>
+    <t>+66 4449-8511</t>
+  </si>
+  <si>
+    <t>99 Terminal 21 Korat 2Nd Floor, Mittraphap-Nong Khai Rd., Nai Muang, Muang Nakhonratchasima, Nakhonratchasima 30000</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited - PARADISE PARK BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2780-2290</t>
+  </si>
+  <si>
+    <t>61 Paradise Park 2Nd Floor, Srinakarin Rd., Nongbon, Prawet Bangkok 10250</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited-THE CRYSTAL EKAMAIRAMINDRA</t>
+  </si>
+  <si>
+    <t>+66 2514-9112</t>
+  </si>
+  <si>
+    <t>197 The Crystal Ekamai-Ramindra 1St Floor, Praditmanutham Rd., Latphrao, Latphrao, Bangkok 10230</t>
+  </si>
+  <si>
+    <t>Land and Houses Fund Management Company Limited - Headquarter</t>
+  </si>
+  <si>
+    <t>Monrat Phadungsit</t>
+  </si>
+  <si>
+    <t>+66 2286-3464</t>
+  </si>
+  <si>
+    <t>+66 2286-3585</t>
+  </si>
+  <si>
+    <t>1 Q. House Lumpini Building, 14Th Floor, South Sathon Road, Thungmahamek, Sathon, Bangkok Thailand 10120</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Headquarter</t>
+  </si>
+  <si>
+    <t>Kant Athatamsuntorn</t>
+  </si>
+  <si>
+    <t>+66 2352-5100</t>
+  </si>
+  <si>
+    <t>+66 2286-8681</t>
+  </si>
+  <si>
+    <t>1 Q. House Lumpini Building, 15Th  Floor, South Sathon Road, Thungmahamek, Sathon, Bangkok Thailand 10120</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Udonthani</t>
+  </si>
+  <si>
+    <t>+66 4224-1237</t>
+  </si>
+  <si>
+    <t>+66 4224-1240</t>
+  </si>
+  <si>
+    <t>45/5 Ud Town 1 St. Floor, Thong Yai Rd., Mak Khaeng ., Mueang Udonthani , Udonthani 41000</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十四)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.24)</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Nakhon Pathom</t>
+  </si>
+  <si>
+    <t>+66 3427-2800</t>
+  </si>
+  <si>
+    <t>+66 3427-2807</t>
+  </si>
+  <si>
+    <t>99 Phiphitprasat Rd., Phra Pathom Chedi, Mueang , Nakhon Pathom 73000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited -  Chiangmai</t>
+  </si>
+  <si>
+    <t>+66 5324-5064</t>
+  </si>
+  <si>
+    <t>+66 5324-5076</t>
+  </si>
+  <si>
+    <t>6 Moo 6, Lotus Ruamchok 2Nd Floor, Faham, Muang Chiangmai, Chiangmai 50000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Chumphon</t>
+  </si>
+  <si>
+    <t>+66 7751-2114</t>
+  </si>
+  <si>
+    <t>+66 7751-2122</t>
+  </si>
+  <si>
+    <t>1/9 Taweesinkar Rd., Tha Taphao, Mueang, Chumphon 86000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Nakhonratchasima</t>
+  </si>
+  <si>
+    <t>+66 4401-2741</t>
+  </si>
+  <si>
+    <t>+66 4401-2740</t>
+  </si>
+  <si>
+    <t>99 Terminal 21 Korat 2Nd Floor, Mittraphap-Nongkhai.,Rd Naimueang, Mueangnakhonratchasima, Nakhonratchasima 30000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Khon Kaen</t>
+  </si>
+  <si>
+    <t>+66 4323-5124</t>
+  </si>
+  <si>
+    <t>+66 4323-5128</t>
+  </si>
+  <si>
+    <t>425-429 Srichan Road., Nai Mueang, Mueang Khon Kaen, Khon Kaen 40000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Krabi</t>
+  </si>
+  <si>
+    <t>+66 7562-2084</t>
+  </si>
+  <si>
+    <t>+66 7562-2088</t>
+  </si>
+  <si>
+    <t>6 Maharaj Rd, Pak Nam, Mueangkrabi ,Krabi 81000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Chiang Rai</t>
+  </si>
+  <si>
+    <t>+66 5371-9029</t>
+  </si>
+  <si>
+    <t>+66 5371-9033</t>
+  </si>
+  <si>
+    <t>673/9-10, Thanalai Rd., Wiang, Meuang Chiang Rai, Chiang Rai 57000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Ubon Ratchathan</t>
+  </si>
+  <si>
+    <t>+66 4524-0613</t>
+  </si>
+  <si>
+    <t>+66 4524-0621</t>
+  </si>
+  <si>
+    <t>343-345 Chayangkul Rd., Nai Meuang, Meuang Ubon Ratchathani, Ubon Ratchani 34000</t>
+  </si>
+  <si>
+    <t>Land and Houses Securities Public Company Limited - Phitsanulok</t>
+  </si>
+  <si>
+    <t>+66 5525-8245</t>
+  </si>
+  <si>
+    <t>+66 5525-8251</t>
+  </si>
+  <si>
+    <t>113 Baromatrilokanart Rd., And 27-28 Phayalithai Rd., Naimuang, Muang, Phitsanulok 65000</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Irvine Jeffrey</t>
+  </si>
+  <si>
+    <t>Noor Menai</t>
+  </si>
+  <si>
+    <t>1-949-704-1986</t>
+  </si>
+  <si>
+    <t>1-424-277-4989</t>
+  </si>
+  <si>
+    <t>5408-D Walnut Ave., Irvine, Ca 92604, U.S.A.</t>
+  </si>
+  <si>
+    <t>110/12/30</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Diamond Bar</t>
+  </si>
+  <si>
+    <t>+1-909-830-4986</t>
+  </si>
+  <si>
+    <t>+1-424-277-4992</t>
+  </si>
+  <si>
+    <t>2783-S Diamond Bar Blvd., Diamond Bar, Ca 91765, U.S.A.</t>
+  </si>
+  <si>
+    <t>111/03/18</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Temple City</t>
+  </si>
+  <si>
+    <t>+1-626-829-8043</t>
+  </si>
+  <si>
+    <t>+1-424-277-4684</t>
+  </si>
+  <si>
+    <t>9502 Las Tunas Drive, Temple City, Ca 91780, U.S.A.</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Torrance</t>
+  </si>
+  <si>
+    <t>+1-310-791-2825</t>
+  </si>
+  <si>
+    <t>+1-424-277-4683</t>
+  </si>
+  <si>
+    <t>21705 Hawthorne Blvd, Torrance, Los Angeles County, Ca 90503, U.S.A.</t>
+  </si>
+  <si>
+    <t>111/11/21</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Walnut</t>
+  </si>
+  <si>
+    <t>+1-909-903-2516</t>
+  </si>
+  <si>
+    <t>+1-424-277-4682</t>
+  </si>
+  <si>
+    <t>515 N. Grand Ave. Walnut, Ca 91789, U.S.A.</t>
+  </si>
+  <si>
+    <t>111/12/01</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Hacienda Heights</t>
+  </si>
+  <si>
+    <t>1-626-913-8815</t>
+  </si>
+  <si>
+    <t>1-424-277-4687</t>
+  </si>
+  <si>
+    <t>1607 S Azusa Ave., Hacienda Heights, Ca 91745, U.S.A.</t>
+  </si>
+  <si>
+    <t>112/06/30</t>
+  </si>
+  <si>
+    <t>美國中信銀行-鳳凰城貸款辦公室</t>
+  </si>
+  <si>
+    <t>1-623-203-2442</t>
+  </si>
+  <si>
+    <t>16150 North Arrowhead Fountains Center Drive, Suite 190, Peoria, Arizona, U.S.A.</t>
+  </si>
+  <si>
+    <t>112/07/31</t>
+  </si>
+  <si>
+    <t>東京之星銀行-熊本分行</t>
+  </si>
+  <si>
+    <t>伊東武</t>
+  </si>
+  <si>
+    <t>81-96-326-0059</t>
+  </si>
+  <si>
+    <t>5Th Floor, Jr Kumamoto Shirakawa Building, 3-15-60 Kasuga, Nishi-Ku, Kumamoto City, Kumamoto, Japan</t>
+  </si>
+  <si>
+    <t>114/09/01</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行古吉拉特邦金融特區（GIFT City）分行</t>
+  </si>
+  <si>
+    <t>Arunesh Chopra</t>
+  </si>
+  <si>
+    <t>+91 79 6934 0500</t>
+  </si>
+  <si>
+    <t>+91 79 6934 0505</t>
+  </si>
+  <si>
+    <t>11Th Floor #1103, Brigade International Financial Centre, Building No-14A, Block-14, Zone 1, Gift City Gandhinagar, Gujarat 382355, India</t>
+  </si>
+  <si>
+    <t>115/03/17</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited- MEGA BANGNA BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2105 2283</t>
+  </si>
+  <si>
+    <t>Mega Bangna Shopping Center, 1St Floor, 39 Moo 6 Bangna-Trad Road, Bangkaew, Bangplee, Samutprakarn 10540</t>
+  </si>
+  <si>
+    <t>114/03/18</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited-AMATA CITY CHONBURI BRANCH</t>
+  </si>
+  <si>
+    <t>+66 3844 7291-4</t>
+  </si>
+  <si>
+    <t>Amata City Chonburi Industrial Estate 700/17 Moo 1 Bangna-Trad Road, Khlong Tamru, Muangchonburi, Chonburi 20000</t>
+  </si>
+  <si>
+    <t>114/03/28</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十五)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.25)</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited- ONE BANGKOK BRANCH</t>
+  </si>
+  <si>
+    <t>+66 2253 9994</t>
+  </si>
+  <si>
+    <t>One Bangkok, Parade Building, 4Th Floor, 1877 Rama 4 Road, Lumphini, Pathumwan, Bangkok 10330</t>
+  </si>
+  <si>
+    <t>114/04/18</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行深圳福田支行</t>
+  </si>
+  <si>
+    <t>廖建瑋</t>
+  </si>
+  <si>
+    <t>+86-0755-25760999</t>
+  </si>
+  <si>
+    <t>+86-0755-25767900</t>
+  </si>
+  <si>
+    <t>中國大陸深圳市福田區深南大道西、農園路西東海國際中心(一期)東海國際中心A-1401號</t>
+  </si>
+  <si>
+    <t>114/09/12</t>
+  </si>
+  <si>
+    <t>Land and Houses Bank Public Company Limited- CENTRAL WESTGATE BRANCH</t>
+  </si>
+  <si>
+    <t>66-2-029-0960</t>
+  </si>
+  <si>
+    <t>199, 199/1, 199/2 Central Westgate 3Rd Floor, Moo 6, Sao Thong Hin, Bang Yai, Nonthaburi 11140</t>
+  </si>
+  <si>
+    <t>115/03/27</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行印尼子行- Semarang(三寶瓏分行)</t>
+  </si>
+  <si>
+    <t>Lie Chih Ing</t>
+  </si>
+  <si>
+    <t>62-24-29207999</t>
+  </si>
+  <si>
+    <t>62-24-29207990</t>
+  </si>
+  <si>
+    <t>Jalan Gajah Mada No 113, Kelurahan Miroto, Kecamatan Semarang Tengah, Kota Semarang, Jawa Tengah, 50134, Indonesia</t>
+  </si>
+  <si>
+    <t>114/12/09</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行海防代表人辦事處</t>
+  </si>
+  <si>
+    <t>蔡志文</t>
+  </si>
+  <si>
+    <t>84-22-53222783</t>
+  </si>
+  <si>
+    <t>84-22-53222784</t>
+  </si>
+  <si>
+    <t>Room P802, 8Th Floor, The May Legend, 55-57 Dien Bien Phu, Minh Khai Ward, Hong Bang District, Hai Phong City, Vietnam</t>
+  </si>
+  <si>
+    <t>114/12/17</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行胡志明市(平陽)代表人辦事處</t>
+  </si>
+  <si>
+    <t>陳志達</t>
+  </si>
+  <si>
+    <t>84-27-43801727</t>
+  </si>
+  <si>
+    <t>84-27-43801728</t>
+  </si>
+  <si>
+    <t>Unit 06-07, 17F, Wtc Tower, No1 Hung Vuong Str., Binh Duong Ward, Hcmc, Vietnam</t>
+  </si>
+  <si>
+    <t>114/12/15</t>
+  </si>
+  <si>
+    <t>東京之星銀行-子公司Tokyo Star Servicer, Ltd.</t>
+  </si>
+  <si>
+    <t>岩波義則</t>
+  </si>
+  <si>
+    <t>81-3-6280-7730</t>
+  </si>
+  <si>
+    <t>81-3-6280-7763</t>
+  </si>
+  <si>
+    <t>1-4, Shimomiyabi-Cho, Shinjuku-Ku, Tokyo 162-0822 Japan</t>
+  </si>
+  <si>
+    <t>美國中信銀行-Arcadia</t>
+  </si>
+  <si>
+    <t>1-626-829-8068</t>
+  </si>
+  <si>
+    <t>1-626-294-2931</t>
+  </si>
+  <si>
+    <t>Suite 108, 56E. Duarte Road, Suite 108, Arcadia, Ca 91006,  U.S.A.</t>
+  </si>
+  <si>
+    <t>108/05/15</t>
+  </si>
+  <si>
+    <t>東京之星銀行-川口支行</t>
+  </si>
+  <si>
+    <t>81-48-642-3361</t>
+  </si>
+  <si>
+    <t>81-48-645-5437</t>
+  </si>
+  <si>
+    <t>2-4-1, Sakuragi-Cho, Omiya-Ku, Saitama-Shi, Saitama, 330-0854, Japan</t>
+  </si>
+  <si>
+    <t>107/12/21</t>
+  </si>
+  <si>
+    <t>東京之星銀行-浜田山支行</t>
+  </si>
+  <si>
+    <t>81-3-3353-3100</t>
+  </si>
+  <si>
+    <t>81-3-3353-3109</t>
+  </si>
+  <si>
+    <t>11F, Jr Shinjuku Miraina Tower, 4-1-6, Shinjuku, Shinjuku-Ku, Tokyo, 160-0022, Japan</t>
+  </si>
+  <si>
+    <t>107/11/16</t>
+  </si>
+  <si>
+    <t>東京之星銀行-三軒茶屋支行</t>
+  </si>
+  <si>
+    <t>81-3-3461-5560</t>
+  </si>
+  <si>
+    <t>81-3-3461-5581</t>
+  </si>
+  <si>
+    <t>8F, Daigai Building, 2-3-2, Dogenzaka, Shibuya-Ku, Tokyo,  150-0043, Japan</t>
+  </si>
+  <si>
+    <t>107/05/25</t>
+  </si>
+  <si>
+    <t>美國中信銀行- San Francisco</t>
+  </si>
+  <si>
+    <t>1-415-869-6200</t>
+  </si>
+  <si>
+    <t>1-415-981-9726</t>
+  </si>
+  <si>
+    <t>1143 Grant Avenue, San Francisco, Ca 94133, U.S.A.</t>
+  </si>
+  <si>
+    <t>107/03/19</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行上海虹橋支行</t>
+  </si>
+  <si>
+    <t>陳惠萍</t>
+  </si>
+  <si>
+    <t>+86-21-3876-6006</t>
+  </si>
+  <si>
+    <t>+86-21-3876-6030</t>
+  </si>
+  <si>
+    <t>中國上海市閔行區申長路818號11樓1101、1104、1105室</t>
+  </si>
+  <si>
+    <t>109/04/17</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行深圳分行</t>
+  </si>
+  <si>
+    <t>柯裕仁</t>
+  </si>
+  <si>
+    <t>+86-755-2576-7999</t>
+  </si>
+  <si>
+    <t>+86-755-2576-7000</t>
+  </si>
+  <si>
+    <t>中國深圳市福田區福田街道中心四路1號嘉里建設廣場401A、402A2B</t>
+  </si>
+  <si>
+    <t>108/01/23</t>
+  </si>
+  <si>
+    <t>東京之星銀行-代代木上原支行</t>
+  </si>
+  <si>
+    <t>106/12/18</t>
+  </si>
+  <si>
+    <t>東京之星銀行-南砂町支行</t>
+  </si>
+  <si>
+    <t>81-3-5828-6801</t>
+  </si>
+  <si>
+    <t>81-3-5828-4122</t>
+  </si>
+  <si>
+    <t>1F, Shitaya Building, 5-2-5, Higashi Ueno, Taito-Ku, Tokyo, 110-0015, Japan</t>
+  </si>
+  <si>
+    <t>106/11/03</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行菲律賓子行-Iloilo</t>
+  </si>
+  <si>
+    <t>Eriberto Luis S.</t>
+  </si>
+  <si>
+    <t>63-33-337-0292</t>
+  </si>
+  <si>
+    <t>63-33-337-0289</t>
+  </si>
+  <si>
+    <t>Ground Floor, Insular Life Building, Gen. Luna Street, Iloilo City, Philippines</t>
+  </si>
+  <si>
+    <t>106/01/12</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行仰光代表人辦事處</t>
+  </si>
+  <si>
+    <t>謝正值</t>
+  </si>
+  <si>
+    <t>951-230-7348</t>
+  </si>
+  <si>
+    <t>951-230-7347</t>
+  </si>
+  <si>
+    <t>Unit #506, No.53, Strand Road, Pabedan Township, Yangon, Myanmar</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行雪梨代表人辦事處</t>
+  </si>
+  <si>
+    <t>朱志浩</t>
+  </si>
+  <si>
+    <t>61-2-9251-3655</t>
+  </si>
+  <si>
+    <t>61-2-9251-3644</t>
+  </si>
+  <si>
+    <t>Suite 2702, Level 27, 259 George Street, Sydney, Nsw 2000, Australia</t>
+  </si>
+  <si>
+    <t>104/12/22</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行吉隆坡代表人辦事處</t>
+  </si>
+  <si>
+    <t>劉大隆</t>
+  </si>
+  <si>
+    <t>603-2022-3299</t>
+  </si>
+  <si>
+    <t>603-2022-3277</t>
+  </si>
+  <si>
+    <t>Lot 11-09, Level 11, Menara Hap Seng 2, Letter Box 21, Plaza Hap Seng,No. 1 Jalan P. Ramlee 50250 Kuala Lumpur, Malaysia</t>
+  </si>
+  <si>
+    <t>104/11/13</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十六)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.26)</t>
+  </si>
+  <si>
+    <t>東京之星銀行-梅田分行</t>
+  </si>
+  <si>
+    <t>81-6-6809-4650</t>
+  </si>
+  <si>
+    <t>81-6-6366-2065</t>
+  </si>
+  <si>
+    <t>2-12-7 Sonezaki, Kita-Ku Osaka-Shi, Osaka, 530-0057, Japan</t>
+  </si>
+  <si>
+    <t>104/09/14</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行廈門分行</t>
+  </si>
+  <si>
+    <t>黃楚淵</t>
+  </si>
+  <si>
+    <t>+86-592-566-9686</t>
+  </si>
+  <si>
+    <t>+86-592-566-8738</t>
+  </si>
+  <si>
+    <t>中國（福建）自由貿易試驗區廈門片區東港北路29號港航大廈29層</t>
+  </si>
+  <si>
+    <t>105/07/01</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行廣州分行</t>
+  </si>
+  <si>
+    <t>王凱宏</t>
+  </si>
+  <si>
+    <t>+86-20-3856-0388</t>
+  </si>
+  <si>
+    <t>+86-20-3856-0333</t>
+  </si>
+  <si>
+    <t>中國廣東省廣州市天河區華夏路8號601房、1001房自編02單元</t>
+  </si>
+  <si>
+    <t>104/08/06</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行上海長寧支行</t>
+  </si>
+  <si>
+    <t>廖晨星</t>
+  </si>
+  <si>
+    <t>+86-21-2080-5888</t>
+  </si>
+  <si>
+    <t>+86-21-6287-0078</t>
+  </si>
+  <si>
+    <t>中國上海市長寧區虹橋路1438號1幢古北國際財富中心實際樓層25層01、04A、04B單元,名義樓層29層</t>
+  </si>
+  <si>
+    <t>104/08/19</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行印尼子行-Jakarta(雅加達分行)</t>
+  </si>
+  <si>
+    <t>Iwan Satawidinata</t>
+  </si>
+  <si>
+    <t>62-21-2557-8787</t>
+  </si>
+  <si>
+    <t>62-21-520-6383</t>
+  </si>
+  <si>
+    <t>Tamara Center, 16Th Fl., Jl. Jend. Sudirman Kav. 24, Jakarta, 12920, Indonesia</t>
+  </si>
+  <si>
+    <t>086/05/19</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行加拿大子行-Vancouver</t>
+  </si>
+  <si>
+    <t>胡欣可</t>
+  </si>
+  <si>
+    <t>1-604-6833882</t>
+  </si>
+  <si>
+    <t>1-604-6833723</t>
+  </si>
+  <si>
+    <t>2799 Granville Street, Vancouver, B.C., V6H 3J1, Canada</t>
+  </si>
+  <si>
+    <t>088/02/22</t>
+  </si>
+  <si>
+    <t>東京之星銀行-本店</t>
+  </si>
+  <si>
+    <t>81-3-3586-3111</t>
+  </si>
+  <si>
+    <t>81-3-3583-8224</t>
+  </si>
+  <si>
+    <t>2-3-5 Akasaka, Minato-Ku, Tokyo, 107-8480, Japan</t>
+  </si>
+  <si>
+    <t>103/06/05</t>
+  </si>
+  <si>
+    <t>東京之星銀行-難波分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-名古屋分行</t>
+  </si>
+  <si>
+    <t>81-52-955-7155</t>
+  </si>
+  <si>
+    <t>81-52-962-1688</t>
+  </si>
+  <si>
+    <t>5-1 Buheicho, Higashi-Ku Nagoya-Shi, Aichi, 461-0008, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-廣島分行</t>
+  </si>
+  <si>
+    <t>81-66-809-4650</t>
+  </si>
+  <si>
+    <t>81-66-366-2065</t>
+  </si>
+  <si>
+    <t>2F, Seiwa Umeda Building, 2-12-7, Sonezaki, Kita-Ku, Osaka-Shi, Osaka, 530-0057, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-福岡分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-神戶分行</t>
+  </si>
+  <si>
+    <t>81-78-335-1580</t>
+  </si>
+  <si>
+    <t>81-78-335-1585</t>
+  </si>
+  <si>
+    <t>4-4-17 Kanouchou, Chuo-Ku Kobe-Shi, Hyogo, 650-0001, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-仙台分行</t>
+  </si>
+  <si>
+    <t>81-33-586-3111</t>
+  </si>
+  <si>
+    <t>81-33-583-8224</t>
+  </si>
+  <si>
+    <t>1F, Akasaka Star Gate Plaza, 2-3-5, Akasaka, Minato-Ku, Tokyo, 107-8480, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-札幌分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-大宮分行</t>
+  </si>
+  <si>
+    <t>2-4-1 Sakuragicho, Omiya-Ku Saitama-Shi, Saitama, 330-0854, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-浦和分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-船橋分行</t>
+  </si>
+  <si>
+    <t>81-43-227-8311</t>
+  </si>
+  <si>
+    <t>2-3-1 Fujimi, Chuo-Ku, Chiba-City, Chiba-Prefecture, 260-0015, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-松戶分行</t>
+  </si>
+  <si>
+    <t>81-47-363-3201</t>
+  </si>
+  <si>
+    <t>81-47-367-9989</t>
+  </si>
+  <si>
+    <t>Floor 1 Kitemitematsudo, 1307-1 Matsudo, Matsudo-Shi, Chiba, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-千葉分行</t>
+  </si>
+  <si>
+    <t>81-43-225-2804</t>
+  </si>
+  <si>
+    <t>2-3-1 Fujimi, Chuo-Ku Chiba-Shi, Chiba, 260-0015, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-港南台分行</t>
+  </si>
+  <si>
+    <t>81-45-311-1771</t>
+  </si>
+  <si>
+    <t>81-45-311-1786</t>
+  </si>
+  <si>
+    <t>1F, Yokohama Tenri Building, 1-4-1, Kita-Saiwai, Nishi-Ku, Yokohama, Kanagawa,220-0004, Japan</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十七)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.27)</t>
+  </si>
+  <si>
+    <t>東京之星銀行-渋谷站前分行(原溝之口分行搬遷後更名)</t>
+  </si>
+  <si>
+    <t>81-3-3461-5210</t>
+  </si>
+  <si>
+    <t>2-3-2 Dogenzaka, Shibuya-Ku, Tokyo, 150-0043, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-藤澤分行</t>
+  </si>
+  <si>
+    <t>81-466-29-7422</t>
+  </si>
+  <si>
+    <t>81-466-27-4322</t>
+  </si>
+  <si>
+    <t>3-12 Minami Fujisawa, Fujisawa-Shi, Kanagawa, 251-8581, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-橫濱分行</t>
+  </si>
+  <si>
+    <t>1-4-1 Kitasaiwai, Nishi-Ku Yokohama-Shi, Kanagawa, 220-0004, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-調布分行</t>
+  </si>
+  <si>
+    <t>11F, Jr Shinjuku Miraina Tower, 4-1-6, Shinjuku, Shinjuku-Ku, Tokyo,160-0022, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-自由之丘分行</t>
+  </si>
+  <si>
+    <t>81-3-3461-6050</t>
+  </si>
+  <si>
+    <t>東京之星銀行-日比谷分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-高島平分行</t>
+  </si>
+  <si>
+    <t>81-3-3986-1111</t>
+  </si>
+  <si>
+    <t>81-3-3971-1851</t>
+  </si>
+  <si>
+    <t>1F, Sumitomo Ikebukuro Ekimae Building, 1-10-1, Higashi-Ikebukuro, Toshima-Ku, Tokyo,170-0013, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-新宿分行</t>
+  </si>
+  <si>
+    <t>4-1-6,Shinjuku, Shinjuku-Ku, Tokyo, 160-0022, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-小平分行</t>
+  </si>
+  <si>
+    <t>81-42-522-2171</t>
+  </si>
+  <si>
+    <t>81-42-527-7407</t>
+  </si>
+  <si>
+    <t>8F, Tachikawa Takashimaya S.C, 2-39-3, Akebono-Cho, Tachikawa, Tokyo, 190-8514, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-立川分行</t>
+  </si>
+  <si>
+    <t>2-39-3 Akebonocho, Tachikawa-Shi, Tokyo, 190-8514, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-吉祥寺分行</t>
+  </si>
+  <si>
+    <t>東京之星銀行-小岩分行</t>
+  </si>
+  <si>
+    <t>81-35-828-6801</t>
+  </si>
+  <si>
+    <t>81-35-828-4122</t>
+  </si>
+  <si>
+    <t>東京之星銀行-上野分行</t>
+  </si>
+  <si>
+    <t>5-2-5 Higashi Ueno, Taito-Ku, Tokyo, 110-0015, Japan</t>
+  </si>
+  <si>
+    <t>東京之星銀行-渋谷分行</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行新德里分行</t>
+  </si>
+  <si>
+    <t>Tanmoy Adhikari</t>
+  </si>
+  <si>
+    <t>91-11-43688888</t>
+  </si>
+  <si>
+    <t>91-11-43688873</t>
+  </si>
+  <si>
+    <t>Gr. Floor &amp; 2Nd Floor, Aria Tower, Jw Marriott Hotel, Delhi-Aerocity,Asset Area-4,New Delhi – 110037</t>
+  </si>
+  <si>
+    <t>085/04/04</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行香港分行</t>
+  </si>
+  <si>
+    <t>許嘉允</t>
+  </si>
+  <si>
+    <t>+852-2916-1888</t>
+  </si>
+  <si>
+    <t>+852-2810-9742</t>
+  </si>
+  <si>
+    <t>香港中環金融街8號國際金融中心二期28樓2801室及21樓2106-10室</t>
+  </si>
+  <si>
+    <t>086/04/08</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行紐約分行</t>
+  </si>
+  <si>
+    <t>李明道</t>
+  </si>
+  <si>
+    <t>1-212-4578888</t>
+  </si>
+  <si>
+    <t>1-212-4576666</t>
+  </si>
+  <si>
+    <t>11F, 521 Fifth Avenue, New York, Ny 10175, U.S.A.</t>
+  </si>
+  <si>
+    <t>088/01/04</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行東京分行</t>
+  </si>
+  <si>
+    <t>松沢良治</t>
+  </si>
+  <si>
+    <t>81-3-3288-9888</t>
+  </si>
+  <si>
+    <t>81-3-3556-8892</t>
+  </si>
+  <si>
+    <t>Kioi Tower, 28F, Tokyo Garden Terrace Kioicho, 1-3 Kioicho, Chiyoda-Ku, Tokyo, 102-0094, Japan</t>
+  </si>
+  <si>
+    <t>089/05/08</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行胡志明市分行</t>
+  </si>
+  <si>
+    <t>陳清泉</t>
+  </si>
+  <si>
+    <t>84-28-39101888</t>
+  </si>
+  <si>
+    <t>84-28-39101999</t>
+  </si>
+  <si>
+    <t>Suite 1, 2, 3, 9, Floor 7 And Suite 1 - 9, Floor 09, Mplaza Saigon Building, 39 Le Duan Street, District 1, Ho Chi Minh City, Vietnam</t>
+  </si>
+  <si>
+    <t>091/07/19</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行印尼子行-Karawaci</t>
+  </si>
+  <si>
+    <t>62-21-5576-4558</t>
+  </si>
+  <si>
+    <t>62-21-5576-4556</t>
+  </si>
+  <si>
+    <t>Karawaci Office Park, Ruko Pinangsia Blok M No. 19, Lippo Karawaci 1200, Tangerang 15811 - Indonesia</t>
+  </si>
+  <si>
+    <t>091/10/25</t>
+  </si>
+  <si>
+    <t>分支機構一覽表(續二十八)</t>
+  </si>
+  <si>
+    <t>Branches of Domestic Banks(Cont.28)</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行卡圖帕克姆分行(清奈)</t>
+  </si>
+  <si>
+    <t>王怡中</t>
+  </si>
+  <si>
+    <t>91-44-6924-7700</t>
+  </si>
+  <si>
+    <t>91-44-6924-7798</t>
+  </si>
+  <si>
+    <t>Poojaa Diamond Anandam, Ground Floor, G1A No.222, Poonamallee High Road, Kumananchavadi, Kattupakkam, Chennai-600056</t>
+  </si>
+  <si>
+    <t>101/06/06</t>
+  </si>
+  <si>
+    <t>中國信託商業銀行上海分行</t>
+  </si>
+  <si>
+    <t>羅森榮</t>
+  </si>
+  <si>
+    <t>+86-21-6877-8788</t>
+  </si>
+  <si>
+    <t>中國上海市浦東新區世紀大道100號 上海環球金融中心27樓</t>
   </si>
   <si>
     <t>101/03/27</t>
   </si>
   <si>
-    <t>王道商業銀行股份有限公司美國華信銀行Industry分行</t>
-[...3253 lines deleted...]
-  <si>
     <t>東京之星銀行-銀座分行</t>
   </si>
   <si>
     <t>東京之星銀行-池袋分行</t>
   </si>
   <si>
     <t>1-10-1 Higashi Ikebukuro, Toshima-Ku, Tokyo, 170-0013, Japan</t>
   </si>
   <si>
     <t>東京之星銀行-總行</t>
   </si>
   <si>
     <t>81-3-3224-1510</t>
   </si>
   <si>
     <t>東京之星銀行-子公司 Tokyo Star Business Finance, Ltd.</t>
   </si>
   <si>
     <t>大庭芳昭</t>
   </si>
   <si>
     <t>81-3-5339-5321</t>
   </si>
   <si>
     <t>81-3-3344-2611</t>
@@ -9477,51 +9507,51 @@
   <si>
     <t>Ruko Cbd Pluit Blok S/11, Jl. Pluit Selatan Raya Jakarta 14440, Indonesia</t>
   </si>
   <si>
     <t>099/01/28</t>
   </si>
   <si>
     <t>中國信託商業銀行印尼子行-Dago</t>
   </si>
   <si>
     <t>62-22-421-8708</t>
   </si>
   <si>
     <t>62-22-426-5101</t>
   </si>
   <si>
     <t>Jl. Ir. H. Juanda (Jl. Dago) No. 56 Bandung 40115, Indonesia</t>
   </si>
   <si>
     <t>098/11/09</t>
   </si>
   <si>
     <t>中國信託商業銀行新加坡分行</t>
   </si>
   <si>
-    <t>陳育廷</t>
+    <t>陳瓊鈴</t>
   </si>
   <si>
     <t>65-6351-4888</t>
   </si>
   <si>
     <t>65-6532-5999</t>
   </si>
   <si>
     <t>8 Marina View, #29-01, Asia Square  Tower 1, Singapore 018960</t>
   </si>
   <si>
     <t>098/05/20</t>
   </si>
   <si>
     <t>中國信託商業銀行菲律賓子行-Las Pinas</t>
   </si>
   <si>
     <t>63-2-8808-2073</t>
   </si>
   <si>
     <t>Ground Floor Regine Building, Alabang Zapote Road, Pamplona Tres, Las Pinas City,Philippines</t>
   </si>
   <si>
     <t>096/07/02</t>
   </si>
@@ -9573,74 +9603,74 @@
   <si>
     <t>63-45-6255758</t>
   </si>
   <si>
     <t>63-45-6255723</t>
   </si>
   <si>
     <t>Ground Floor, Jev Building, Macarthur Highway,Balibago, Angeles City, Pampanga, Philippines</t>
   </si>
   <si>
     <t>095/10/16</t>
   </si>
   <si>
     <t>CTBC Capital Corp.</t>
   </si>
   <si>
     <t>1-310-7912828</t>
   </si>
   <si>
     <t>Suite 2300, 801 S. Figueroa Street, Los Angeles, Ca 90017, U.S.A.</t>
   </si>
   <si>
     <t>078/02/27</t>
   </si>
   <si>
+    <t>中國信託商業銀行洛杉磯代表人辦事處</t>
+  </si>
+  <si>
+    <t>楊華南</t>
+  </si>
+  <si>
+    <t>1-626-8397660</t>
+  </si>
+  <si>
+    <t>1-626-9120868</t>
+  </si>
+  <si>
+    <t>Suite A2, 17851 Colima Road, City Of Industry, Ca 91748, U.S.A.</t>
+  </si>
+  <si>
+    <t>095/05/12</t>
+  </si>
+  <si>
     <t>分支機構一覽表(續二十九)</t>
   </si>
   <si>
     <t>Branches of Domestic Banks(Cont.29)</t>
   </si>
   <si>
-    <t>中國信託商業銀行洛杉磯代表人辦事處</t>
-[...16 lines deleted...]
-  <si>
     <t>美國中信銀行-Rowland Heights</t>
   </si>
   <si>
     <t>1-626-839-6656</t>
   </si>
   <si>
     <t>1-626-839-7706</t>
   </si>
   <si>
     <t>17851- A1 Colima Road, City Of Industry, Ca 91748, U.S.A.</t>
   </si>
   <si>
     <t>090/05/05</t>
   </si>
   <si>
     <t>中國信託商業銀行加拿大子行-Burnaby</t>
   </si>
   <si>
     <t>1-604-4373868</t>
   </si>
   <si>
     <t>1-604-6292195</t>
   </si>
   <si>
     <t>105-4501 Kingsway, Burnaby, B.C., V5H 0E5, Canada</t>
@@ -9879,71 +9909,71 @@
   <si>
     <t>63-2-8635-3834</t>
   </si>
   <si>
     <t>Ground Floor, Unit 101 Prestige Tower, F. Ortigas Jr. Road, Ortigas Centre, Pasig City, Philippines</t>
   </si>
   <si>
     <t>088/08/19</t>
   </si>
   <si>
     <t>中國信託商業銀行菲律賓子行-Marikina</t>
   </si>
   <si>
     <t>63-2-8646-4325</t>
   </si>
   <si>
     <t>63-2-8646-4361</t>
   </si>
   <si>
     <t>J.P. Rizal Cor. E. Dela Paz St., San Roque, Marikina City,Philippines</t>
   </si>
   <si>
     <t>086/08/04</t>
   </si>
   <si>
+    <t>中國信託商業銀行菲律賓子行-Mabini</t>
+  </si>
+  <si>
+    <t>63-2-8400-8035</t>
+  </si>
+  <si>
+    <t>63-2-8400-8036</t>
+  </si>
+  <si>
+    <t>Ground Floor, Unit B Echelon Tower, 2100 A. Mabini St., Malate, Manila, Philippines</t>
+  </si>
+  <si>
+    <t>088/10/03</t>
+  </si>
+  <si>
     <t>分支機構一覽表(續三十)</t>
   </si>
   <si>
     <t>Branches of Domestic Banks(Cont.30)</t>
   </si>
   <si>
-    <t>中國信託商業銀行菲律賓子行-Mabini</t>
-[...13 lines deleted...]
-  <si>
     <t>中國信託商業銀行菲律賓子行-Taytay</t>
   </si>
   <si>
     <t>63-2-8234-0763</t>
   </si>
   <si>
     <t>63-2-234-0763</t>
   </si>
   <si>
     <t>Ground Floor, More Business Center, Ortigas Avenue Extension Taytay, Rizal, Philippines</t>
   </si>
   <si>
     <t>086/03/03</t>
   </si>
   <si>
     <t>中國信託商業銀行菲律賓子行-Greenhills</t>
   </si>
   <si>
     <t>63-2-8724-9126</t>
   </si>
   <si>
     <t>63-2-7744-2228</t>
   </si>
   <si>
     <t>Ground Floor,  Lgi Building, Ortigas Ave., San Juan, Metro Manila, Philippines</t>
@@ -10140,87 +10170,87 @@
   <si>
     <t>美國中信銀行-Milpitas</t>
   </si>
   <si>
     <t>1-408-955-7288</t>
   </si>
   <si>
     <t>1-408-955-7286</t>
   </si>
   <si>
     <t>258 Barber Court, Milpitas, Ca 95035, U.S.A.</t>
   </si>
   <si>
     <t>中國信託(菲律賓)商業銀行</t>
   </si>
   <si>
     <t>63-2-8988-9287</t>
   </si>
   <si>
     <t>63-2-8576-7935</t>
   </si>
   <si>
     <t>16Th To 19Th Floors, Fort Legend Towers, 31St Street Corner 3Rd Avenue, Bonifacio Global City, Taguig City, Philippines</t>
   </si>
   <si>
+    <t>中國信託商業銀行(加拿大)</t>
+  </si>
+  <si>
+    <t>1-778-3096800</t>
+  </si>
+  <si>
+    <t>1-778-3091556</t>
+  </si>
+  <si>
+    <t>Suite #350-2608 Granville Street, Vancouver, B.C., V6H 3V3, Canada</t>
+  </si>
+  <si>
     <t>分支機構一覽表(續三十一)</t>
   </si>
   <si>
     <t>Branches of Domestic Banks(Cont.31)</t>
   </si>
   <si>
-    <t>中國信託商業銀行(加拿大)</t>
-[...10 lines deleted...]
-  <si>
     <t>中國信託商業銀行(印尼)</t>
   </si>
   <si>
     <t>Tamara Center, 15Th-17Th Fl., Jl Jenderal Sudirman Kav. 24, Jakarta, 12920, Indonesia</t>
   </si>
   <si>
     <t>美國中信銀行</t>
   </si>
   <si>
     <t>1-424-2774698</t>
   </si>
   <si>
     <t>Suite 2300 (22F And  23F), 801 S. Figueroa Street, Los Angeles, Ca 90017, U.S.A.</t>
   </si>
   <si>
     <t>中國信託商業銀行河內代表人辦事處</t>
   </si>
   <si>
-    <t>鄭錦鎗</t>
+    <t>李永華</t>
   </si>
   <si>
     <t>84-24-38249088</t>
   </si>
   <si>
     <t>84-24-38249099</t>
   </si>
   <si>
     <t>East-3002, 30Th Floor, Lotte Center Hanoi, No.54 Lieu Giai Street, Cong Vi Ward, Ba Dinh District, Hanoi, Vietnam</t>
   </si>
   <si>
     <t>084/07/17</t>
   </si>
   <si>
     <t>美國中信銀行-Irvine</t>
   </si>
   <si>
     <t>1-949-262-7168</t>
   </si>
   <si>
     <t>1-949-262-7162</t>
   </si>
   <si>
     <t>15343 Culver Dr., Irvine, Ca 92604, U.S.A.</t>
   </si>
@@ -12142,201 +12172,201 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1108</v>
+        <v>1089</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
         <v>1109</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>1110</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>1111</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>1112</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
         <v>1113</v>
       </c>
       <c r="J6" s="64" t="s">
         <v>1114</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
         <v>1115</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>1116</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>1117</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>1118</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
         <v>1119</v>
       </c>
       <c r="J7" s="64" t="s">
         <v>1120</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
         <v>1121</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E8" s="26" t="s">
         <v>1122</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>1123</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>1124</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
         <v>1125</v>
       </c>
       <c r="J8" s="64" t="s">
         <v>1126</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
         <v>1127</v>
       </c>
       <c r="D9" s="26" t="s">
@@ -12477,303 +12507,303 @@
       </c>
       <c r="F14" s="60" t="s">
         <v>1159</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>1160</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
         <v>1161</v>
       </c>
       <c r="J14" s="64" t="s">
         <v>1162</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
         <v>1163</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>953</v>
+        <v>1164</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="K15" s="9"/>
     </row>
-    <row r="16" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
         <v>1169</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>1170</v>
       </c>
       <c r="F16" s="60" t="s">
         <v>1171</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>1172</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
         <v>1173</v>
       </c>
       <c r="J16" s="64" t="s">
         <v>1174</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
         <v>1175</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>1176</v>
       </c>
       <c r="F17" s="60" t="s">
         <v>1177</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>1178</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
         <v>1179</v>
       </c>
       <c r="J17" s="64" t="s">
         <v>1180</v>
       </c>
       <c r="K17" s="9"/>
     </row>
-    <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B18" s="10"/>
+    <row r="18" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A18" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>1181</v>
+      </c>
       <c r="C18" s="36" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>1182</v>
+        <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
         <v>1183</v>
       </c>
       <c r="F18" s="60" t="s">
         <v>1184</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>70</v>
+        <v>1185</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>120</v>
+        <v>1195</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1196</v>
+        <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -12833,633 +12863,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -13519,638 +13549,638 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1168</v>
+        <v>1181</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1352</v>
+        <v>1308</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1358</v>
+        <v>1308</v>
       </c>
       <c r="K8" s="9"/>
     </row>
-    <row r="9" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>70</v>
+        <v>1368</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B11" s="10"/>
+    <row r="11" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>1373</v>
+      </c>
       <c r="C11" s="36" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>127</v>
+        <v>106</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>70</v>
+        <v>1399</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1407</v>
+        <v>1381</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>70</v>
+        <v>1418</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1402</v>
+        <v>1423</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1403</v>
+        <v>1424</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1405</v>
+        <v>1426</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1422</v>
+        <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1413</v>
+        <v>1433</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>70</v>
+        <v>1418</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1427</v>
+        <v>1434</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="E22" s="26" t="s">
         <v>1428</v>
       </c>
-      <c r="D22" s="26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="60" t="s">
-        <v>1430</v>
+        <v>1436</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1405</v>
+        <v>1439</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1435</v>
+        <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1413</v>
+        <v>1444</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1442</v>
+        <v>1420</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -14210,633 +14240,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>60</v>
+        <v>287</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1450</v>
+        <v>1428</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1405</v>
+        <v>1459</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>106</v>
+        <v>287</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>70</v>
+        <v>1428</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>1413</v>
+        <v>1465</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1463</v>
+        <v>1420</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>281</v>
+        <v>106</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>1413</v>
+        <v>1381</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>120</v>
+        <v>287</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>1474</v>
+        <v>1428</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>330</v>
+        <v>287</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>1480</v>
+        <v>1428</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1405</v>
+        <v>1493</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>60</v>
+        <v>336</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>70</v>
+        <v>1497</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1405</v>
+        <v>1499</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1405</v>
+        <v>1420</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1413</v>
+        <v>1506</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1501</v>
+        <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1503</v>
+        <v>1420</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1413</v>
+        <v>1510</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1508</v>
+        <v>1420</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>106</v>
+        <v>287</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>70</v>
+        <v>1428</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>70</v>
+        <v>1536</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>106</v>
+        <v>287</v>
       </c>
       <c r="E24" s="27" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F24" s="66" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G24" s="66" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>1540</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -14896,633 +14926,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>70</v>
+        <v>1562</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E9" s="26" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F9" s="60" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G9" s="60" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>1566</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1542</v>
+        <v>1613</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1617</v>
+        <v>1559</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>106</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -15582,643 +15612,643 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1376</v>
+        <v>1664</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>70</v>
+        <v>1387</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1668</v>
+        <v>1391</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>70</v>
+        <v>1381</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1690</v>
+        <v>1381</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>1696</v>
+        <v>1381</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>70</v>
+        <v>1701</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>342</v>
+        <v>106</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1710</v>
+        <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="K18" s="9"/>
     </row>
-    <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B19" s="10"/>
+    <row r="19" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A19" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>1721</v>
+      </c>
       <c r="C19" s="36" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>113</v>
+        <v>348</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="K19" s="9"/>
     </row>
-    <row r="20" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="K21" s="9"/>
     </row>
-    <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B22" s="10"/>
+    <row r="22" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A22" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>1740</v>
+      </c>
       <c r="C22" s="36" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>1745</v>
+        <v>12</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -16278,633 +16308,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>32</v>
+        <v>1762</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1376</v>
+        <v>1797</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>281</v>
+        <v>153</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1805</v>
+        <v>1391</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>60</v>
+        <v>287</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1724</v>
+        <v>1844</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>70</v>
+        <v>1848</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>70</v>
+        <v>1854</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1850</v>
+        <v>1739</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>87</v>
+        <v>287</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1854</v>
+        <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>74</v>
+        <v>287</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1860</v>
+        <v>70</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -16964,638 +16994,638 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1884</v>
+        <v>1873</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>1890</v>
+        <v>53</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>1897</v>
+        <v>106</v>
       </c>
       <c r="E8" s="26" t="s">
         <v>1898</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>1899</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>1900</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
         <v>1901</v>
       </c>
       <c r="J8" s="64" t="s">
         <v>1902</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
         <v>1903</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>487</v>
+        <v>1904</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>487</v>
+        <v>1911</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>113</v>
+        <v>494</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>1756</v>
+        <v>1922</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>113</v>
+        <v>494</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>1930</v>
+        <v>1773</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>1790</v>
+        <v>1934</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1376</v>
+        <v>1938</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>12</v>
+        <v>153</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1942</v>
+        <v>1805</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>1946</v>
+        <v>1391</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>70</v>
+        <v>1952</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="K18" s="9"/>
     </row>
-    <row r="19" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1908</v>
+        <v>1971</v>
       </c>
       <c r="K20" s="9"/>
     </row>
-    <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B21" s="10"/>
+    <row r="21" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>1972</v>
+      </c>
       <c r="C21" s="36" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1965</v>
+        <v>1974</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>1971</v>
+        <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>1979</v>
+        <v>1922</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -17655,643 +17685,643 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>1958</v>
+        <v>1972</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>1958</v>
+        <v>1972</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2013</v>
+        <v>1979</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>1965</v>
+        <v>2021</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>1970</v>
+        <v>2022</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>1972</v>
+        <v>2024</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2023</v>
+        <v>1979</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2026</v>
+        <v>1986</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="K11" s="9"/>
     </row>
-    <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B12" s="10"/>
+    <row r="12" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A12" s="2" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>2029</v>
+      </c>
       <c r="C12" s="36" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="K19" s="9"/>
     </row>
-    <row r="20" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="K20" s="9"/>
     </row>
-    <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B21" s="10"/>
+    <row r="21" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>2084</v>
+      </c>
       <c r="C21" s="36" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2091</v>
+        <v>2094</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>153</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>153</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -18351,653 +18381,658 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2105</v>
+        <v>2084</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2105</v>
+        <v>2084</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2107</v>
+        <v>2086</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>70</v>
+        <v>2111</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2110</v>
+        <v>2106</v>
       </c>
       <c r="K5" s="9"/>
     </row>
-    <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B6" s="10"/>
+    <row r="6" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A6" s="2" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>2113</v>
+      </c>
       <c r="C6" s="36" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2107</v>
+        <v>2115</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2113</v>
+        <v>70</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2117</v>
+        <v>2115</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="K7" s="9"/>
     </row>
-    <row r="8" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1132</v>
+        <v>2129</v>
       </c>
       <c r="K8" s="9"/>
     </row>
-    <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B9" s="10"/>
+    <row r="9" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2130</v>
+      </c>
       <c r="C9" s="36" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2132</v>
+        <v>1144</v>
       </c>
       <c r="K9" s="9"/>
     </row>
-    <row r="10" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2135</v>
+        <v>2132</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B11" s="10"/>
+    <row r="11" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A11" s="2" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>2141</v>
+      </c>
       <c r="C11" s="36" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="K12" s="9"/>
     </row>
-    <row r="13" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>70</v>
+        <v>2156</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="K13" s="9"/>
     </row>
-    <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B14" s="10"/>
+    <row r="14" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A14" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>2159</v>
+      </c>
       <c r="C14" s="36" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2165</v>
+        <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="K15" s="9"/>
     </row>
-    <row r="16" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>1784</v>
+        <v>2171</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B17" s="10"/>
+    <row r="17" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A17" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>2176</v>
+      </c>
       <c r="C17" s="36" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2175</v>
+        <v>1799</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2176</v>
+        <v>2208</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2211</v>
+        <v>2184</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -19440,234 +19475,234 @@
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
         <v>218</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>219</v>
       </c>
       <c r="F16" s="60" t="s">
         <v>220</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>221</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
         <v>222</v>
       </c>
       <c r="J16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="A17" s="2" t="s">
+    <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B17" s="10"/>
+      <c r="C17" s="36" t="s">
         <v>224</v>
       </c>
-      <c r="B17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="36" t="s">
+      <c r="D17" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="26" t="s">
         <v>225</v>
       </c>
-      <c r="D17" s="26" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="26" t="s">
+      <c r="F17" s="60" t="s">
         <v>226</v>
       </c>
-      <c r="F17" s="60" t="s">
+      <c r="G17" s="60" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
+        <v>228</v>
+      </c>
+      <c r="J17" s="64" t="s">
         <v>229</v>
       </c>
-      <c r="J17" s="64" t="s">
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A18" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="K17" s="9"/>
-[...2 lines deleted...]
-      <c r="B18" s="10"/>
+      <c r="B18" s="10" t="s">
+        <v>230</v>
+      </c>
       <c r="C18" s="36" t="s">
         <v>231</v>
       </c>
       <c r="D18" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="E18" s="26" t="s">
         <v>232</v>
       </c>
-      <c r="E18" s="26" t="s">
+      <c r="F18" s="60" t="s">
         <v>233</v>
       </c>
-      <c r="F18" s="60" t="s">
+      <c r="G18" s="60" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
+        <v>235</v>
+      </c>
+      <c r="J18" s="64" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
+        <v>237</v>
+      </c>
+      <c r="D19" s="26" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E19" s="26" t="s">
         <v>239</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>240</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>241</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
         <v>242</v>
       </c>
       <c r="J19" s="64" t="s">
         <v>243</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
         <v>244</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E20" s="26" t="s">
         <v>245</v>
       </c>
       <c r="F20" s="60" t="s">
         <v>246</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>70</v>
+        <v>247</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>252</v>
+        <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
         <v>253</v>
       </c>
       <c r="J21" s="64" t="s">
         <v>254</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
         <v>255</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>256</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>257</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>258</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
         <v>259</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>265</v>
+        <v>193</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
         <v>266</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>267</v>
       </c>
       <c r="F24" s="66" t="s">
         <v>268</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>269</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
         <v>270</v>
       </c>
       <c r="J24" s="70" t="s">
@@ -19753,638 +19788,638 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2168</v>
+        <v>2176</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2168</v>
+        <v>2176</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>589</v>
+        <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>25</v>
+        <v>596</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="K7" s="9"/>
     </row>
-    <row r="8" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="K8" s="9"/>
     </row>
-    <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B9" s="10"/>
+    <row r="9" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2249</v>
+      </c>
       <c r="C9" s="36" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2247</v>
+        <v>2261</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2269</v>
+        <v>2255</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>70</v>
+        <v>2275</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D15" s="26" t="s">
+        <v>287</v>
+      </c>
+      <c r="E15" s="26" t="s">
         <v>2279</v>
       </c>
-      <c r="D15" s="26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="60" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="G15" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2287</v>
+        <v>2291</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2288</v>
+        <v>2292</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2290</v>
+        <v>2294</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2291</v>
+        <v>2295</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2293</v>
+        <v>2297</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2290</v>
+        <v>2298</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>85</v>
+        <v>2298</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2297</v>
+        <v>2302</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2300</v>
+        <v>85</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2302</v>
+        <v>2306</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2300</v>
+        <v>2308</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2308</v>
+        <v>2312</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2312</v>
+        <v>2316</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>744</v>
+        <v>2319</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -20444,643 +20479,638 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2319</v>
+        <v>2324</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2320</v>
+        <v>753</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2328</v>
+        <v>2332</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>12</v>
+        <v>287</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2330</v>
+        <v>2279</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2332</v>
+        <v>70</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2389</v>
+        <v>2386</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>153</v>
+        <v>106</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>12</v>
+        <v>153</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2395</v>
+        <v>2415</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="K22" s="9"/>
     </row>
-    <row r="23" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2419</v>
+        <v>2403</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="A24" s="2" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="C24" s="37" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -21140,638 +21170,638 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2424</v>
+        <v>2434</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2424</v>
+        <v>2434</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>70</v>
+        <v>2468</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>153</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2464</v>
+        <v>2472</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2467</v>
+        <v>2475</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>2472</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2474</v>
+        <v>70</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
+        <v>2478</v>
+      </c>
+      <c r="J12" s="64" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2320</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2452</v>
+        <v>2480</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2480</v>
+        <v>2328</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2482</v>
+        <v>2460</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="K14" s="9"/>
     </row>
-    <row r="15" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="K15" s="9"/>
     </row>
-    <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B16" s="10"/>
+    <row r="16" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A16" s="2" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>2495</v>
+      </c>
       <c r="C16" s="36" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2490</v>
+        <v>2498</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2491</v>
+        <v>2499</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2496</v>
+        <v>2500</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2489</v>
+        <v>2503</v>
       </c>
       <c r="F17" s="60" t="s">
         <v>2498</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>70</v>
+        <v>2499</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2500</v>
+        <v>2505</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2503</v>
+        <v>2508</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2504</v>
+        <v>2509</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2505</v>
+        <v>2510</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2513</v>
+        <v>2518</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2514</v>
+        <v>2519</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2515</v>
+        <v>2520</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2517</v>
+        <v>2522</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2518</v>
+        <v>2523</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -21831,633 +21861,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2584</v>
+        <v>2589</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2523</v>
+        <v>2528</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2530</v>
+        <v>2535</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2535</v>
+        <v>2540</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2537</v>
+        <v>2542</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2538</v>
+        <v>2543</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2541</v>
+        <v>2546</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2542</v>
+        <v>2547</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="G12" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="G13" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2549</v>
+        <v>2554</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2550</v>
+        <v>2555</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2551</v>
+        <v>2556</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2552</v>
+        <v>2557</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2553</v>
+        <v>2558</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2554</v>
+        <v>2559</v>
       </c>
       <c r="G15" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2555</v>
+        <v>2560</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2558</v>
+        <v>2563</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2559</v>
+        <v>2564</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2560</v>
+        <v>2565</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2561</v>
+        <v>2566</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2563</v>
+        <v>2568</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2564</v>
+        <v>2569</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2565</v>
+        <v>2570</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2566</v>
+        <v>2571</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2567</v>
+        <v>2572</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2568</v>
+        <v>2573</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2569</v>
+        <v>2574</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2570</v>
+        <v>2575</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2571</v>
+        <v>2576</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2574</v>
+        <v>2579</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2575</v>
+        <v>2580</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2576</v>
+        <v>2581</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2577</v>
+        <v>2582</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2579</v>
+        <v>2584</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2580</v>
+        <v>2585</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2581</v>
+        <v>2586</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -22517,633 +22547,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2645</v>
+        <v>2650</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2646</v>
+        <v>2651</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2585</v>
+        <v>2590</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2586</v>
+        <v>2591</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2587</v>
+        <v>2592</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2592</v>
+        <v>2597</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2597</v>
+        <v>2602</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2598</v>
+        <v>2603</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2601</v>
+        <v>2606</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2607</v>
+        <v>2612</v>
       </c>
       <c r="G12" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2610</v>
+        <v>2615</v>
       </c>
       <c r="G13" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2611</v>
+        <v>2616</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2612</v>
+        <v>2617</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2613</v>
+        <v>2618</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2614</v>
+        <v>2619</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2615</v>
+        <v>2620</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2616</v>
+        <v>2621</v>
       </c>
       <c r="G15" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2621</v>
+        <v>2626</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2622</v>
+        <v>2627</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2626</v>
+        <v>2631</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2627</v>
+        <v>2632</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2634</v>
+        <v>2639</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2636</v>
+        <v>2641</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2637</v>
+        <v>2642</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2638</v>
+        <v>2643</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2639</v>
+        <v>2644</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2640</v>
+        <v>2645</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2641</v>
+        <v>2646</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2642</v>
+        <v>2647</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2643</v>
+        <v>2648</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2644</v>
+        <v>2649</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -23203,633 +23233,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2707</v>
+        <v>2717</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2708</v>
+        <v>2718</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2647</v>
+        <v>2652</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2648</v>
+        <v>2653</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2649</v>
+        <v>2654</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2650</v>
+        <v>2655</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2651</v>
+        <v>2656</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2652</v>
+        <v>2657</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2653</v>
+        <v>2658</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2654</v>
+        <v>2659</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2655</v>
+        <v>2660</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2656</v>
+        <v>2661</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2657</v>
+        <v>2662</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2658</v>
+        <v>2663</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2659</v>
+        <v>2664</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2660</v>
+        <v>2665</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2661</v>
+        <v>2666</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2662</v>
+        <v>2667</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2663</v>
+        <v>2668</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2664</v>
+        <v>2669</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="G12" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
       <c r="G13" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2678</v>
+        <v>2683</v>
       </c>
       <c r="G15" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2679</v>
+        <v>2684</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2680</v>
+        <v>2685</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2681</v>
+        <v>2686</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2683</v>
+        <v>2688</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2684</v>
+        <v>2689</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2685</v>
+        <v>2690</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2686</v>
+        <v>2691</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2687</v>
+        <v>2692</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2688</v>
+        <v>2693</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2689</v>
+        <v>2694</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2690</v>
+        <v>2695</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2691</v>
+        <v>2696</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2692</v>
+        <v>2697</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2693</v>
+        <v>2698</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2694</v>
+        <v>2699</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2695</v>
+        <v>2700</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2696</v>
+        <v>2701</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2697</v>
+        <v>2702</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2698</v>
+        <v>2703</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2489</v>
+        <v>2704</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2699</v>
+        <v>2705</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>70</v>
+        <v>2706</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2701</v>
+        <v>2708</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2489</v>
+        <v>2709</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2702</v>
+        <v>2710</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>70</v>
+        <v>2711</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2703</v>
+        <v>2712</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2704</v>
+        <v>2713</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2489</v>
+        <v>2709</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2705</v>
+        <v>2714</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>70</v>
+        <v>2715</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2706</v>
+        <v>2716</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -23889,633 +23919,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2798</v>
+        <v>2808</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2799</v>
+        <v>2809</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2709</v>
+        <v>2719</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2710</v>
+        <v>2709</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2711</v>
+        <v>2720</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>2712</v>
+        <v>2721</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2713</v>
+        <v>2722</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2714</v>
+        <v>2723</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2716</v>
+        <v>2724</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2717</v>
+        <v>2725</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2718</v>
+        <v>2726</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2719</v>
+        <v>2727</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2720</v>
+        <v>2728</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2721</v>
+        <v>2729</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2722</v>
+        <v>2730</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2723</v>
+        <v>2731</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2724</v>
+        <v>2732</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2725</v>
+        <v>2733</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2726</v>
+        <v>2734</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2728</v>
+        <v>2736</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2729</v>
+        <v>2737</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2730</v>
+        <v>2738</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2731</v>
+        <v>2739</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2732</v>
+        <v>2740</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2733</v>
+        <v>2741</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2734</v>
+        <v>2742</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2735</v>
+        <v>2743</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2736</v>
+        <v>2744</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2737</v>
+        <v>2745</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2738</v>
+        <v>2746</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2739</v>
+        <v>2747</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2740</v>
+        <v>2748</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2743</v>
+        <v>2751</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2744</v>
+        <v>2752</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2745</v>
+        <v>2753</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2746</v>
+        <v>2754</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2747</v>
+        <v>2755</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2715</v>
+        <v>2756</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2748</v>
+        <v>2757</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2749</v>
+        <v>2758</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2750</v>
+        <v>2759</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2493</v>
+        <v>2760</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2751</v>
+        <v>2761</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2715</v>
+        <v>2756</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2752</v>
+        <v>2762</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2753</v>
+        <v>2763</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2754</v>
+        <v>2764</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2493</v>
+        <v>2765</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2755</v>
+        <v>2766</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2715</v>
+        <v>2756</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2756</v>
+        <v>2767</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2757</v>
+        <v>2768</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2758</v>
+        <v>2769</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2493</v>
+        <v>1727</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2759</v>
+        <v>2770</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2761</v>
+        <v>2771</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2762</v>
+        <v>2772</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2763</v>
+        <v>2773</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2764</v>
+        <v>2774</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2765</v>
+        <v>2775</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2766</v>
+        <v>2776</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2767</v>
+        <v>2777</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2768</v>
+        <v>2778</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2769</v>
+        <v>2779</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2770</v>
+        <v>2780</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2771</v>
+        <v>2781</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2772</v>
+        <v>2782</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2773</v>
+        <v>2783</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1712</v>
+        <v>2784</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2776</v>
+        <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2777</v>
+        <v>2787</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2778</v>
+        <v>2788</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2779</v>
+        <v>2789</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2760</v>
+        <v>2790</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2780</v>
+        <v>2791</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2781</v>
+        <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2782</v>
+        <v>2792</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2783</v>
+        <v>2793</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2784</v>
+        <v>2794</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2760</v>
+        <v>2795</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2785</v>
+        <v>2796</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2786</v>
+        <v>2797</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2787</v>
+        <v>2798</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2788</v>
+        <v>2799</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2789</v>
+        <v>2800</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2760</v>
+        <v>2497</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2790</v>
+        <v>2801</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2791</v>
+        <v>2802</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2792</v>
+        <v>2803</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2793</v>
+        <v>2804</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2794</v>
+        <v>2497</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2795</v>
+        <v>2805</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>70</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2796</v>
+        <v>2806</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2797</v>
+        <v>2807</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -24575,633 +24605,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2902</v>
+        <v>2914</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2903</v>
+        <v>2915</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2800</v>
+        <v>2810</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2801</v>
+        <v>2811</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>70</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2802</v>
+        <v>2812</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2803</v>
+        <v>2813</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2804</v>
+        <v>2814</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2489</v>
+        <v>2815</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2805</v>
+        <v>2816</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>70</v>
+        <v>2817</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2806</v>
+        <v>2818</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2807</v>
+        <v>2819</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2808</v>
+        <v>2820</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>113</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2809</v>
+        <v>2821</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2810</v>
+        <v>2822</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2811</v>
+        <v>2823</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2812</v>
+        <v>2824</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2813</v>
+        <v>2825</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2814</v>
+        <v>2826</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2815</v>
+        <v>2827</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2816</v>
+        <v>2828</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2817</v>
+        <v>2829</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2818</v>
+        <v>2830</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2819</v>
+        <v>2831</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2820</v>
+        <v>2832</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2821</v>
+        <v>2833</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2822</v>
+        <v>2834</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2823</v>
+        <v>2835</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2824</v>
+        <v>2836</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2825</v>
+        <v>2837</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2826</v>
+        <v>2838</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2827</v>
+        <v>2839</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2828</v>
+        <v>2840</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2829</v>
+        <v>2841</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2830</v>
+        <v>2842</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2831</v>
+        <v>2843</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2832</v>
+        <v>2844</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2833</v>
+        <v>2845</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2834</v>
+        <v>2846</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2835</v>
+        <v>402</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2836</v>
+        <v>2847</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2837</v>
+        <v>2756</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2838</v>
+        <v>2848</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2839</v>
+        <v>2849</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2840</v>
+        <v>2850</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>396</v>
+        <v>2851</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2841</v>
+        <v>2852</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2760</v>
+        <v>2790</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2842</v>
+        <v>2853</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2843</v>
+        <v>2854</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2844</v>
+        <v>2855</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2845</v>
+        <v>2856</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2846</v>
+        <v>2857</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2847</v>
+        <v>2858</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2848</v>
+        <v>2859</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2849</v>
+        <v>2860</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2850</v>
+        <v>2861</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2851</v>
+        <v>2862</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2852</v>
+        <v>2863</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2853</v>
+        <v>2864</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2854</v>
+        <v>2865</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2855</v>
+        <v>2866</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2856</v>
+        <v>2867</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2794</v>
+        <v>2756</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2857</v>
+        <v>2868</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2858</v>
+        <v>2869</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2859</v>
+        <v>2870</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2860</v>
+        <v>2871</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2861</v>
+        <v>2872</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2760</v>
+        <v>2873</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2862</v>
+        <v>2874</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2863</v>
+        <v>2875</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2864</v>
+        <v>2876</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2865</v>
+        <v>2877</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2866</v>
+        <v>2878</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2867</v>
+        <v>2879</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2868</v>
+        <v>2880</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2869</v>
+        <v>2881</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2870</v>
+        <v>2882</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2871</v>
+        <v>2883</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2872</v>
+        <v>2884</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2873</v>
+        <v>2790</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2874</v>
+        <v>2858</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2875</v>
+        <v>2859</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2876</v>
+        <v>2860</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2877</v>
+        <v>2885</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2878</v>
+        <v>2886</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2852</v>
+        <v>2887</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2853</v>
+        <v>2888</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2854</v>
+        <v>2889</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2879</v>
+        <v>2890</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2880</v>
+        <v>2891</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2794</v>
+        <v>2892</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2881</v>
+        <v>2893</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2882</v>
+        <v>2894</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2883</v>
+        <v>2895</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2884</v>
+        <v>2896</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2885</v>
+        <v>2897</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>127</v>
+        <v>87</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2886</v>
+        <v>2898</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2887</v>
+        <v>2899</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2888</v>
+        <v>2900</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2889</v>
+        <v>2901</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2890</v>
+        <v>313</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2891</v>
+        <v>2902</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2892</v>
+        <v>2903</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2893</v>
+        <v>2904</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>2894</v>
+        <v>2905</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2895</v>
+        <v>2906</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>307</v>
+        <v>2907</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2896</v>
+        <v>2908</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2897</v>
+        <v>2909</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2898</v>
+        <v>2910</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2900</v>
+        <v>2912</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2901</v>
+        <v>2913</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -25261,633 +25291,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>2981</v>
+        <v>2992</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>2982</v>
+        <v>2993</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2904</v>
+        <v>2916</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2905</v>
+        <v>2790</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2906</v>
+        <v>2917</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>2907</v>
+        <v>2918</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2908</v>
+        <v>2919</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2909</v>
+        <v>2920</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2910</v>
+        <v>2921</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2794</v>
+        <v>2922</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2911</v>
+        <v>2923</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2912</v>
+        <v>2924</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2913</v>
+        <v>2925</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2914</v>
+        <v>2926</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2915</v>
+        <v>2927</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2916</v>
+        <v>2928</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2917</v>
+        <v>2929</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>2918</v>
+        <v>2930</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2919</v>
+        <v>2931</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2920</v>
+        <v>2932</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2921</v>
+        <v>2933</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2922</v>
+        <v>2934</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2923</v>
+        <v>2935</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2924</v>
+        <v>2936</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2925</v>
+        <v>2937</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2926</v>
+        <v>2938</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2927</v>
+        <v>2939</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2928</v>
+        <v>2940</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2929</v>
+        <v>2941</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2930</v>
+        <v>2942</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>2931</v>
+        <v>2943</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2932</v>
+        <v>2944</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2933</v>
+        <v>2945</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>120</v>
+        <v>494</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2819</v>
+        <v>2946</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2934</v>
+        <v>2947</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2935</v>
+        <v>2948</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2936</v>
+        <v>2949</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2937</v>
+        <v>2950</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2938</v>
+        <v>2951</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>487</v>
+        <v>32</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2939</v>
+        <v>2790</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2940</v>
+        <v>2952</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2941</v>
+        <v>2953</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2942</v>
+        <v>2954</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2943</v>
+        <v>2955</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2944</v>
+        <v>2956</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>2945</v>
+        <v>2917</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>2946</v>
+        <v>70</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>2947</v>
+        <v>2919</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>2949</v>
+        <v>2957</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2911</v>
+        <v>2958</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2912</v>
+        <v>2959</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>2913</v>
+        <v>2960</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>2950</v>
+        <v>2961</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>2951</v>
+        <v>2962</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>2952</v>
+        <v>2963</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>2953</v>
+        <v>2964</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>2954</v>
+        <v>2965</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>2955</v>
+        <v>2962</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>2956</v>
+        <v>2963</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>2957</v>
+        <v>2964</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>2958</v>
+        <v>2966</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2955</v>
+        <v>2967</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2956</v>
+        <v>2968</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2957</v>
+        <v>2969</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>2959</v>
+        <v>2970</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>2960</v>
+        <v>2971</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>2961</v>
+        <v>2972</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2962</v>
+        <v>2973</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>2963</v>
+        <v>2974</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2964</v>
+        <v>2971</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2965</v>
+        <v>2972</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>2966</v>
+        <v>2973</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>2967</v>
+        <v>2975</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2964</v>
+        <v>2853</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2965</v>
+        <v>2854</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2966</v>
+        <v>2976</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>2968</v>
+        <v>2977</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>2847</v>
+        <v>2853</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>2848</v>
+        <v>2854</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>2969</v>
+        <v>2855</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>2970</v>
+        <v>2978</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>2847</v>
+        <v>2979</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>2848</v>
+        <v>70</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>2849</v>
+        <v>2980</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>2971</v>
+        <v>2981</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>2972</v>
+        <v>2982</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>2973</v>
+        <v>2983</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>2974</v>
+        <v>2984</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>2975</v>
+        <v>2985</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>2977</v>
+        <v>2986</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>2978</v>
+        <v>2987</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>2979</v>
+        <v>2988</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>2972</v>
+        <v>2989</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>2973</v>
+        <v>2990</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>2980</v>
+        <v>2991</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -25947,633 +25977,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>3048</v>
+        <v>3062</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>3049</v>
+        <v>3063</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>2983</v>
+        <v>2994</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>2984</v>
+        <v>2995</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>2985</v>
+        <v>2864</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>2986</v>
+        <v>2996</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>2987</v>
+        <v>2997</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2857</v>
+        <v>2998</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2858</v>
+        <v>2999</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>2988</v>
+        <v>3000</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>2989</v>
+        <v>3001</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F7" s="60" t="s">
+        <v>2989</v>
+      </c>
+      <c r="G7" s="60" t="s">
         <v>2990</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>2992</v>
+        <v>3002</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>2993</v>
+        <v>3003</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2984</v>
+        <v>2858</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2985</v>
+        <v>2859</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2994</v>
+        <v>3004</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>2995</v>
+        <v>3005</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>2852</v>
+        <v>3006</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>2853</v>
+        <v>2864</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
         <v>2996</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>2997</v>
+        <v>3007</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2857</v>
+        <v>2952</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>2858</v>
+        <v>2953</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2988</v>
+        <v>2973</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>2998</v>
+        <v>3008</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>2945</v>
+        <v>3009</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>2946</v>
+        <v>3010</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>2966</v>
+        <v>3011</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>2999</v>
+        <v>3012</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>3000</v>
+        <v>2858</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>3001</v>
+        <v>2859</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>3002</v>
+        <v>3013</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>3003</v>
+        <v>3014</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>2852</v>
+        <v>3015</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>2853</v>
+        <v>3016</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>3004</v>
+        <v>3017</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>3005</v>
+        <v>3018</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>3006</v>
+        <v>3015</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>3007</v>
+        <v>3016</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>3008</v>
+        <v>3019</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>3009</v>
+        <v>3020</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>3006</v>
+        <v>2858</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>3007</v>
+        <v>2859</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>3010</v>
+        <v>3004</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>3011</v>
+        <v>3021</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>2852</v>
+        <v>3022</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>2853</v>
+        <v>3023</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>2996</v>
+        <v>2889</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>3012</v>
+        <v>3024</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>3013</v>
+        <v>2887</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>3014</v>
+        <v>2888</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>2883</v>
+        <v>3025</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>3015</v>
+        <v>3026</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>2881</v>
+        <v>2863</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>2882</v>
+        <v>2864</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>3016</v>
+        <v>2996</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>3017</v>
+        <v>3027</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2794</v>
+        <v>3028</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>2857</v>
+        <v>3029</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>2858</v>
+        <v>3030</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>2988</v>
+        <v>3031</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>2948</v>
+        <v>3032</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>3018</v>
+        <v>3033</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>3019</v>
+        <v>3034</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>3020</v>
+        <v>3035</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>3021</v>
+        <v>3036</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>3022</v>
+        <v>3037</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>3023</v>
+        <v>3038</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>3024</v>
+        <v>3039</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>3025</v>
+        <v>3040</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>3026</v>
+        <v>3041</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>3027</v>
+        <v>3042</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>3028</v>
+        <v>3043</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>3029</v>
+        <v>3044</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>3030</v>
+        <v>3045</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>3031</v>
+        <v>3046</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>3032</v>
+        <v>3047</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>3033</v>
+        <v>3048</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>3034</v>
+        <v>3049</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>3035</v>
+        <v>3050</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>3036</v>
+        <v>3051</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>3037</v>
+        <v>3052</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>3038</v>
+        <v>3053</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>3039</v>
+        <v>3054</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>3040</v>
+        <v>3055</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>3041</v>
+        <v>3056</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>3042</v>
+        <v>3057</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>3043</v>
+        <v>2940</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>3044</v>
+        <v>3058</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>3045</v>
+        <v>3059</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>3046</v>
+        <v>3060</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>3047</v>
+        <v>3061</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -26633,638 +26663,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>274</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>275</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>276</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>277</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
         <v>278</v>
       </c>
       <c r="J5" s="58" t="s">
         <v>279</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
         <v>280</v>
       </c>
       <c r="D6" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="26" t="s">
         <v>281</v>
       </c>
-      <c r="E6" s="26" t="s">
+      <c r="F6" s="60" t="s">
         <v>282</v>
       </c>
-      <c r="F6" s="60" t="s">
+      <c r="G6" s="60" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
+        <v>284</v>
+      </c>
+      <c r="J6" s="64" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
+        <v>286</v>
+      </c>
+      <c r="D7" s="26" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>288</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>289</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>290</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
         <v>291</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>12</v>
+        <v>287</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
         <v>298</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>281</v>
+        <v>12</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>299</v>
       </c>
       <c r="F9" s="60" t="s">
         <v>300</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>70</v>
+        <v>301</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>87</v>
+        <v>287</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>311</v>
+        <v>70</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
         <v>312</v>
       </c>
       <c r="J11" s="64" t="s">
         <v>313</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
         <v>314</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>281</v>
+        <v>60</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>315</v>
       </c>
       <c r="F12" s="60" t="s">
         <v>316</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>70</v>
+        <v>317</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G13" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G14" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>330</v>
+        <v>287</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>331</v>
       </c>
       <c r="F15" s="60" t="s">
         <v>332</v>
       </c>
       <c r="G15" s="60" t="s">
         <v>70</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
         <v>333</v>
       </c>
       <c r="J15" s="64" t="s">
         <v>334</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
         <v>335</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>12</v>
+        <v>336</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>338</v>
+        <v>70</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
         <v>339</v>
       </c>
       <c r="J16" s="64" t="s">
         <v>340</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
         <v>341</v>
       </c>
       <c r="D17" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="26" t="s">
         <v>342</v>
       </c>
-      <c r="E17" s="26" t="s">
+      <c r="F17" s="60" t="s">
         <v>343</v>
       </c>
-      <c r="F17" s="60" t="s">
+      <c r="G17" s="60" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
         <v>345</v>
       </c>
       <c r="J17" s="64" t="s">
         <v>346</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
         <v>347</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>32</v>
+        <v>348</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>350</v>
+        <v>70</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
         <v>351</v>
       </c>
       <c r="J18" s="64" t="s">
         <v>352</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
         <v>353</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
       <c r="E19" s="26" t="s">
         <v>354</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>355</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>70</v>
+        <v>356</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>74</v>
+        <v>287</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>361</v>
+        <v>70</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
         <v>362</v>
       </c>
       <c r="J20" s="64" t="s">
         <v>363</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
         <v>364</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>281</v>
+        <v>74</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>365</v>
       </c>
       <c r="F21" s="60" t="s">
         <v>366</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>367</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
         <v>368</v>
       </c>
       <c r="J21" s="64" t="s">
         <v>369</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
         <v>370</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>12</v>
+        <v>287</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>371</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>372</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>373</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
         <v>374</v>
       </c>
       <c r="J22" s="64" t="s">
         <v>375</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
         <v>376</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>377</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>378</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>379</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
         <v>380</v>
       </c>
       <c r="J23" s="64" t="s">
         <v>381</v>
       </c>
       <c r="K23" s="9"/>
     </row>
-    <row r="24" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
-      <c r="A24" s="2" t="s">
+    <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
+      <c r="B24" s="11"/>
+      <c r="C24" s="37" t="s">
         <v>382</v>
       </c>
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="37" t="s">
+      <c r="D24" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="27" t="s">
         <v>383</v>
       </c>
-      <c r="D24" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="27" t="s">
+      <c r="F24" s="66" t="s">
         <v>384</v>
       </c>
-      <c r="F24" s="66" t="s">
+      <c r="G24" s="66" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
+        <v>386</v>
+      </c>
+      <c r="J24" s="70" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -27324,633 +27349,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>3135</v>
+        <v>3151</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>3136</v>
+        <v>3152</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>3050</v>
+        <v>3064</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>120</v>
+        <v>67</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2819</v>
+        <v>3065</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>3051</v>
+        <v>3066</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>3052</v>
+        <v>3067</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>3053</v>
+        <v>3068</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>3054</v>
+        <v>3069</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>3055</v>
+        <v>3070</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>3056</v>
+        <v>3071</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>3057</v>
+        <v>2935</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>3058</v>
+        <v>3072</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>3059</v>
+        <v>3073</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>3060</v>
+        <v>3074</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>3061</v>
+        <v>3075</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>3062</v>
+        <v>2790</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>2929</v>
+        <v>2952</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>3063</v>
+        <v>2953</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>3064</v>
+        <v>2973</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>1979</v>
+        <v>2955</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>3065</v>
+        <v>3076</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>2945</v>
+        <v>3009</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>2946</v>
+        <v>3010</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>2966</v>
+        <v>3077</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>3066</v>
+        <v>3078</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2794</v>
+        <v>2790</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>3000</v>
+        <v>2952</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>3001</v>
+        <v>3079</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>3067</v>
+        <v>2954</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>3068</v>
+        <v>3080</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2794</v>
+        <v>3081</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>2945</v>
+        <v>3082</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>3069</v>
+        <v>3083</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>2947</v>
+        <v>3084</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>3070</v>
+        <v>3085</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>32</v>
+        <v>494</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>3071</v>
+        <v>2946</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>3072</v>
+        <v>3086</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>3073</v>
+        <v>3087</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>3074</v>
+        <v>3088</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>2948</v>
+        <v>3089</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>3075</v>
+        <v>3090</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>487</v>
+        <v>120</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>3076</v>
+        <v>3091</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>3077</v>
+        <v>3092</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>3078</v>
+        <v>3093</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>3079</v>
+        <v>3094</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>3080</v>
+        <v>3095</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2819</v>
+        <v>2892</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>3081</v>
+        <v>3096</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>3082</v>
+        <v>3096</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>3083</v>
+        <v>3097</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>3084</v>
+        <v>1578</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>3085</v>
+        <v>3098</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2886</v>
+        <v>2940</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>3086</v>
+        <v>3099</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>3086</v>
+        <v>3100</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>3087</v>
+        <v>3101</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>3088</v>
+        <v>3102</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>120</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2819</v>
+        <v>2940</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>3089</v>
+        <v>3103</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>3090</v>
+        <v>3104</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>3091</v>
+        <v>3105</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>1542</v>
+        <v>3106</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>3092</v>
+        <v>3107</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>120</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2819</v>
+        <v>2940</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>3093</v>
+        <v>3108</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>3094</v>
+        <v>3109</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>3095</v>
+        <v>3110</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>3096</v>
+        <v>3111</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>3097</v>
+        <v>3112</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>120</v>
+        <v>39</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2819</v>
+        <v>3113</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>3098</v>
+        <v>3114</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>3099</v>
+        <v>3115</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>3100</v>
+        <v>3116</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>3101</v>
+        <v>3117</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>3102</v>
+        <v>3118</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>3103</v>
+        <v>2892</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>3104</v>
+        <v>3119</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>3105</v>
+        <v>3119</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>3106</v>
+        <v>3120</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>3107</v>
+        <v>3121</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>3108</v>
+        <v>3122</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>3109</v>
+        <v>3123</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>3109</v>
+        <v>3124</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>3110</v>
+        <v>3125</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>3111</v>
+        <v>3126</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>3112</v>
+        <v>3127</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>3113</v>
+        <v>3128</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>3114</v>
+        <v>3129</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>3115</v>
+        <v>3130</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>3116</v>
+        <v>3131</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>3117</v>
+        <v>3132</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>3118</v>
+        <v>3133</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>3119</v>
+        <v>3133</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>3120</v>
+        <v>3134</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>3121</v>
+        <v>3135</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>3122</v>
+        <v>3136</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>3123</v>
+        <v>3137</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>3123</v>
+        <v>3138</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>3124</v>
+        <v>3139</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>3125</v>
+        <v>3140</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>3126</v>
+        <v>3141</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2886</v>
+        <v>2756</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>3127</v>
+        <v>3142</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>3128</v>
+        <v>70</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>3129</v>
+        <v>3143</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>3130</v>
+        <v>3144</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>3131</v>
+        <v>3145</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2760</v>
+        <v>3146</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>3132</v>
+        <v>3147</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>70</v>
+        <v>3148</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>3133</v>
+        <v>3149</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>3134</v>
+        <v>3150</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -28010,633 +28035,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>3237</v>
+        <v>3252</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>3238</v>
+        <v>3253</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>3137</v>
+        <v>3153</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>3138</v>
+        <v>2756</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>3139</v>
+        <v>3154</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>3140</v>
+        <v>3155</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>3141</v>
+        <v>3156</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>3142</v>
+        <v>3157</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>3143</v>
+        <v>3158</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>12</v>
+        <v>494</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2760</v>
+        <v>2946</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>3144</v>
+        <v>3159</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>3145</v>
+        <v>3160</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>3146</v>
+        <v>3161</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>3147</v>
+        <v>3162</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>3148</v>
+        <v>3163</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>487</v>
+        <v>25</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2939</v>
+        <v>3034</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>3149</v>
+        <v>3164</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>3150</v>
+        <v>3165</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>3151</v>
+        <v>3166</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>3152</v>
+        <v>1773</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>3153</v>
+        <v>3167</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>3025</v>
+        <v>2940</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>3154</v>
+        <v>3168</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>3155</v>
+        <v>3169</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>3156</v>
+        <v>3170</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>1756</v>
+        <v>3171</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>3157</v>
+        <v>3172</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>120</v>
+        <v>494</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2819</v>
+        <v>2946</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>3158</v>
+        <v>3173</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>3159</v>
+        <v>3174</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>3160</v>
+        <v>3175</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>3161</v>
+        <v>3176</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>3162</v>
+        <v>3177</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>487</v>
+        <v>120</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>3163</v>
+        <v>3178</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>3164</v>
+        <v>3179</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>3165</v>
+        <v>3180</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>3166</v>
+        <v>3181</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>3167</v>
+        <v>3182</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>120</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2819</v>
+        <v>2940</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>3168</v>
+        <v>3183</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>3169</v>
+        <v>3184</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>3170</v>
+        <v>3185</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>3171</v>
+        <v>3186</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>3172</v>
+        <v>3187</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>120</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2819</v>
+        <v>2940</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>3173</v>
+        <v>3188</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>3174</v>
+        <v>3189</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>3175</v>
+        <v>3190</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>3176</v>
+        <v>3191</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>3177</v>
+        <v>3192</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>120</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2819</v>
+        <v>2940</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>3178</v>
+        <v>3193</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>3179</v>
+        <v>3194</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>3180</v>
+        <v>3195</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>3181</v>
+        <v>3191</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>3182</v>
+        <v>3196</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2819</v>
+        <v>3197</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>3183</v>
+        <v>3198</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>3184</v>
+        <v>3199</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>3185</v>
+        <v>3200</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>3181</v>
+        <v>3201</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>3186</v>
+        <v>3202</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>3187</v>
+        <v>3203</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>3188</v>
+        <v>3204</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>3189</v>
+        <v>3205</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>3190</v>
+        <v>3206</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>3191</v>
+        <v>3207</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>3192</v>
+        <v>3208</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>3193</v>
+        <v>2892</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>3194</v>
+        <v>3209</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>3195</v>
+        <v>3210</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>3196</v>
+        <v>3211</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>3197</v>
+        <v>3212</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>3198</v>
+        <v>3213</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>3199</v>
+        <v>3214</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>3200</v>
+        <v>3214</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>3201</v>
+        <v>3215</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>3202</v>
+        <v>3216</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>3203</v>
+        <v>3217</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>3204</v>
+        <v>3218</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>3204</v>
+        <v>3219</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>3205</v>
+        <v>3220</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>3206</v>
+        <v>3221</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>3207</v>
+        <v>3222</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>3208</v>
+        <v>3223</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>3209</v>
+        <v>3224</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>3210</v>
+        <v>3225</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>3211</v>
+        <v>3226</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>3212</v>
+        <v>3227</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>3213</v>
+        <v>3228</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>3214</v>
+        <v>3229</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>3215</v>
+        <v>3230</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>3216</v>
+        <v>3231</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>3217</v>
+        <v>3232</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>3218</v>
+        <v>3233</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>3219</v>
+        <v>3234</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>3220</v>
+        <v>3235</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>3221</v>
+        <v>3236</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>3222</v>
+        <v>3237</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>3223</v>
+        <v>3238</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>3224</v>
+        <v>3239</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>3225</v>
+        <v>3240</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>3226</v>
+        <v>3241</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>3227</v>
+        <v>3242</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>3228</v>
+        <v>3243</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>3229</v>
+        <v>3244</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>3230</v>
+        <v>3245</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>3231</v>
+        <v>3246</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>3232</v>
+        <v>3247</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>127</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>3233</v>
+        <v>3248</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>3234</v>
+        <v>3249</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>3235</v>
+        <v>3250</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>3236</v>
+        <v>3251</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -28696,633 +28721,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>3324</v>
+        <v>3338</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>3325</v>
+        <v>3339</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>3239</v>
+        <v>3254</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>127</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>3240</v>
+        <v>3255</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>3241</v>
+        <v>3256</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>3242</v>
+        <v>3257</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>3243</v>
+        <v>3258</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>3244</v>
+        <v>3259</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>3245</v>
+        <v>3260</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>3246</v>
+        <v>3261</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>3247</v>
+        <v>3262</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>3248</v>
+        <v>3263</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>3249</v>
+        <v>3264</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>3250</v>
+        <v>3265</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>3251</v>
+        <v>3265</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>3252</v>
+        <v>3266</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>3253</v>
+        <v>3267</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>3254</v>
+        <v>3268</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>3255</v>
+        <v>3269</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>3255</v>
+        <v>3270</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>3256</v>
+        <v>3271</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>3257</v>
+        <v>3272</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>3258</v>
+        <v>3273</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>3259</v>
+        <v>3274</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>3260</v>
+        <v>3275</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>3261</v>
+        <v>3276</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>3262</v>
+        <v>3277</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>3263</v>
+        <v>3278</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>3264</v>
+        <v>3279</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>3265</v>
+        <v>3280</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>3266</v>
+        <v>3281</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>3267</v>
+        <v>3282</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>3268</v>
+        <v>3283</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>3269</v>
+        <v>3284</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>3270</v>
+        <v>3285</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>3271</v>
+        <v>3286</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>3272</v>
+        <v>3236</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>3273</v>
+        <v>3287</v>
       </c>
       <c r="D12" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>3274</v>
+        <v>3288</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>3275</v>
+        <v>3289</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>3276</v>
+        <v>3290</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>3226</v>
+        <v>3231</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>3277</v>
+        <v>3291</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>127</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>2886</v>
+        <v>2892</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>3278</v>
+        <v>3292</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>3279</v>
+        <v>3293</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>3280</v>
+        <v>3294</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>3221</v>
+        <v>3295</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>3281</v>
+        <v>3296</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>2886</v>
+        <v>2756</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>3282</v>
+        <v>3297</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>3283</v>
+        <v>3298</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>3284</v>
+        <v>3299</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>3285</v>
+        <v>3157</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>3286</v>
+        <v>3300</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>3287</v>
+        <v>3301</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>3288</v>
+        <v>3302</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>3289</v>
+        <v>3303</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>3290</v>
+        <v>3304</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>3291</v>
+        <v>3305</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>3292</v>
+        <v>3306</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>3293</v>
+        <v>3307</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>3294</v>
+        <v>3308</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>3295</v>
+        <v>3142</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>3296</v>
+        <v>3309</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>3297</v>
+        <v>3143</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>3298</v>
+        <v>3310</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>3132</v>
+        <v>3311</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>3299</v>
+        <v>3312</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>3133</v>
+        <v>3313</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>3300</v>
+        <v>3314</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>3301</v>
+        <v>3315</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>3302</v>
+        <v>3316</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>3303</v>
+        <v>3317</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>3304</v>
+        <v>3318</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>3305</v>
+        <v>3319</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>3306</v>
+        <v>3320</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>3307</v>
+        <v>3321</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>3308</v>
+        <v>3322</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>3309</v>
+        <v>3323</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>3310</v>
+        <v>3324</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>3311</v>
+        <v>3325</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>3312</v>
+        <v>3326</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>3313</v>
+        <v>3327</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>3314</v>
+        <v>3328</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>3315</v>
+        <v>3329</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>3316</v>
+        <v>3330</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>2760</v>
+        <v>2892</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>3317</v>
+        <v>3331</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>3318</v>
+        <v>3332</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>3319</v>
+        <v>3333</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>3147</v>
+        <v>3236</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>3320</v>
+        <v>3334</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>127</v>
+        <v>494</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>2886</v>
+        <v>2946</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>3321</v>
+        <v>3335</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>3322</v>
+        <v>3336</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>3323</v>
+        <v>3337</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>3226</v>
+        <v>2950</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -29382,270 +29407,256 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>3349</v>
+        <v>3359</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>3350</v>
+        <v>3360</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>3326</v>
+        <v>3340</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>487</v>
+        <v>120</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>3327</v>
+        <v>2941</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>3328</v>
+        <v>2942</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>3329</v>
+        <v>3341</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>3330</v>
+        <v>3342</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>2819</v>
+        <v>2756</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>2934</v>
+        <v>3142</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>2935</v>
+        <v>3343</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>3331</v>
+        <v>3344</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>2937</v>
+        <v>3157</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>3332</v>
+        <v>3345</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>2760</v>
+        <v>3346</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>3132</v>
+        <v>3347</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>3333</v>
+        <v>3348</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>3334</v>
+        <v>3349</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>3147</v>
+        <v>3350</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>3335</v>
+        <v>3351</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>3336</v>
+        <v>2756</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>3337</v>
+        <v>3352</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>3338</v>
+        <v>3353</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>3339</v>
+        <v>3354</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>3340</v>
+        <v>3157</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>3341</v>
+        <v>3355</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>3342</v>
+        <v>3356</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>3343</v>
+        <v>3357</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>3344</v>
+        <v>3358</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>3147</v>
+        <v>3157</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
-      <c r="C10" s="36" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C10" s="36"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
       <c r="H10" s="8"/>
-      <c r="I10" s="62" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="19"/>
+      <c r="J10" s="23"/>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="8"/>
       <c r="I11" s="19"/>
       <c r="J11" s="23"/>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="8"/>
       <c r="I12" s="19"/>
       <c r="J12" s="23"/>
       <c r="K12" s="9"/>
@@ -29872,633 +29883,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>391</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>392</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>393</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>394</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
         <v>395</v>
       </c>
       <c r="J5" s="58" t="s">
         <v>396</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
         <v>397</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>281</v>
+        <v>32</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>398</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>399</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>400</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
         <v>401</v>
       </c>
       <c r="J6" s="64" t="s">
         <v>402</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
         <v>403</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>404</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>405</v>
       </c>
       <c r="G7" s="60" t="s">
         <v>406</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
         <v>407</v>
       </c>
       <c r="J7" s="64" t="s">
         <v>408</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
         <v>409</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E8" s="26" t="s">
         <v>410</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>411</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>412</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
         <v>413</v>
       </c>
       <c r="J8" s="64" t="s">
         <v>414</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
         <v>415</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>416</v>
       </c>
       <c r="F9" s="60" t="s">
         <v>417</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>418</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
         <v>419</v>
       </c>
       <c r="J9" s="64" t="s">
         <v>420</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
         <v>421</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>422</v>
       </c>
       <c r="F10" s="60" t="s">
         <v>423</v>
       </c>
       <c r="G10" s="60" t="s">
         <v>424</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
         <v>425</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
         <v>432</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E12" s="26" t="s">
         <v>433</v>
       </c>
       <c r="F12" s="60" t="s">
         <v>434</v>
       </c>
       <c r="G12" s="60" t="s">
         <v>435</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
         <v>436</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
         <v>443</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>402</v>
+        <v>448</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>12</v>
+        <v>287</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>452</v>
+        <v>408</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>487</v>
+        <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>489</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>490</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
         <v>491</v>
       </c>
       <c r="J22" s="64" t="s">
         <v>492</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
         <v>493</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>39</v>
+        <v>494</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -30558,633 +30569,633 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>113</v>
+        <v>39</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>369</v>
+        <v>525</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>281</v>
+        <v>87</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>528</v>
+        <v>375</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>106</v>
+        <v>287</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>140</v>
+        <v>53</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>330</v>
+        <v>12</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>12</v>
+        <v>336</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>466</v>
+        <v>567</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>571</v>
+        <v>473</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>589</v>
+        <v>60</v>
       </c>
       <c r="E19" s="26" t="s">
         <v>590</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>591</v>
       </c>
       <c r="G19" s="60" t="s">
         <v>592</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
         <v>593</v>
       </c>
       <c r="J19" s="64" t="s">
         <v>594</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
         <v>595</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>60</v>
+        <v>596</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>466</v>
+        <v>615</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>619</v>
+        <v>473</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
@@ -31307,564 +31318,559 @@
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>466</v>
+        <v>628</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="K7" s="9"/>
     </row>
-    <row r="8" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>643</v>
+        <v>473</v>
       </c>
       <c r="F8" s="60" t="s">
         <v>644</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>645</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
         <v>646</v>
       </c>
       <c r="J8" s="64" t="s">
         <v>647</v>
       </c>
       <c r="K8" s="9"/>
     </row>
-    <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-      <c r="B9" s="10"/>
+    <row r="9" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>648</v>
+      </c>
       <c r="C9" s="36" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D11" s="26" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D14" s="26" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>589</v>
+        <v>106</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F16" s="60" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="G16" s="60" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="J16" s="64" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>74</v>
+        <v>596</v>
       </c>
       <c r="E17" s="26" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="K23" s="9"/>
     </row>
-    <row r="24" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      </c>
+    <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
+      <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
         <v>739</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>740</v>
       </c>
       <c r="F24" s="66" t="s">
         <v>741</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>742</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
         <v>743</v>
       </c>
       <c r="J24" s="70" t="s">
         <v>744</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
@@ -32003,559 +32009,559 @@
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G5" s="54" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="J5" s="58" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F6" s="60" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="J6" s="64" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>127</v>
+        <v>60</v>
       </c>
       <c r="E7" s="26" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="F7" s="60" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="J9" s="64" t="s">
-        <v>774</v>
+        <v>753</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D10" s="26" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="E10" s="26" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F10" s="60" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="62" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="J10" s="64" t="s">
-        <v>744</v>
+        <v>781</v>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B11" s="10"/>
       <c r="C11" s="36" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="26" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F11" s="60" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="G11" s="60" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="62" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="J11" s="64" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B12" s="10"/>
       <c r="C12" s="36" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D12" s="26" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="E12" s="26" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F12" s="60" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="G12" s="60" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="62" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="J12" s="64" t="s">
-        <v>790</v>
+        <v>753</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B13" s="10"/>
       <c r="C13" s="36" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D13" s="26" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="E13" s="26" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F13" s="60" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="G13" s="60" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="62" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="J13" s="64" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B14" s="10"/>
       <c r="C14" s="36" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="26" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F14" s="60" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="G14" s="60" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H14" s="8"/>
       <c r="I14" s="62" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="J14" s="64" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B15" s="10"/>
       <c r="C15" s="36" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D15" s="26" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E15" s="26" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F15" s="60" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G15" s="60" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H15" s="8"/>
       <c r="I15" s="62" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="J15" s="64" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B16" s="10"/>
       <c r="C16" s="36" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D16" s="26" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>810</v>
+        <v>777</v>
       </c>
       <c r="F16" s="60" t="s">
         <v>811</v>
       </c>
       <c r="G16" s="60" t="s">
         <v>812</v>
       </c>
       <c r="H16" s="8"/>
       <c r="I16" s="62" t="s">
         <v>813</v>
       </c>
       <c r="J16" s="64" t="s">
         <v>814</v>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row r="17" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B17" s="10"/>
       <c r="C17" s="36" t="s">
         <v>815</v>
       </c>
       <c r="D17" s="26" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>816</v>
       </c>
       <c r="F17" s="60" t="s">
         <v>817</v>
       </c>
       <c r="G17" s="60" t="s">
         <v>818</v>
       </c>
       <c r="H17" s="8"/>
       <c r="I17" s="62" t="s">
         <v>819</v>
       </c>
       <c r="J17" s="64" t="s">
-        <v>612</v>
+        <v>820</v>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row r="18" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B18" s="10"/>
       <c r="C18" s="36" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D18" s="26" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
-        <v>743</v>
+        <v>825</v>
       </c>
       <c r="J18" s="64" t="s">
-        <v>744</v>
+        <v>619</v>
       </c>
       <c r="K18" s="9"/>
     </row>
-    <row r="19" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D19" s="26" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>829</v>
+        <v>752</v>
       </c>
       <c r="J19" s="64" t="s">
+        <v>753</v>
+      </c>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
+      <c r="A20" s="2" t="s">
         <v>830</v>
       </c>
-      <c r="K19" s="9"/>
-[...2 lines deleted...]
-      <c r="B20" s="10"/>
+      <c r="B20" s="10" t="s">
+        <v>830</v>
+      </c>
       <c r="C20" s="36" t="s">
         <v>831</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E20" s="26" t="s">
         <v>832</v>
       </c>
       <c r="F20" s="60" t="s">
         <v>833</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>834</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
         <v>835</v>
       </c>
       <c r="J20" s="64" t="s">
         <v>836</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
         <v>837</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>838</v>
       </c>
       <c r="F21" s="60" t="s">
         <v>839</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>840</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
         <v>841</v>
       </c>
       <c r="J21" s="64" t="s">
         <v>842</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
         <v>843</v>
       </c>
       <c r="D22" s="26" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>844</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>845</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>846</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
         <v>847</v>
       </c>
       <c r="J22" s="64" t="s">
         <v>848</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
         <v>849</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>850</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>851</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>852</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
         <v>853</v>
       </c>
       <c r="J23" s="64" t="s">
         <v>854</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
         <v>855</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>856</v>
       </c>
       <c r="F24" s="66" t="s">
         <v>857</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>858</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
         <v>859</v>
       </c>
       <c r="J24" s="70" t="s">
         <v>860</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
@@ -32694,173 +32700,173 @@
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>863</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>864</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>865</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>866</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
         <v>867</v>
       </c>
       <c r="J5" s="58" t="s">
         <v>868</v>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row r="6" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B6" s="10"/>
       <c r="C6" s="36" t="s">
         <v>869</v>
       </c>
       <c r="D6" s="26" t="s">
-        <v>106</v>
+        <v>287</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>870</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>871</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>872</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="62" t="s">
         <v>873</v>
       </c>
       <c r="J6" s="64" t="s">
         <v>874</v>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B7" s="10"/>
       <c r="C7" s="36" t="s">
         <v>875</v>
       </c>
       <c r="D7" s="26" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>876</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>877</v>
       </c>
       <c r="G7" s="60" t="s">
-        <v>70</v>
+        <v>878</v>
       </c>
       <c r="H7" s="8"/>
       <c r="I7" s="62" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="J7" s="64" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B8" s="10"/>
       <c r="C8" s="36" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D8" s="26" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="F8" s="60" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="G8" s="60" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="62" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="J8" s="64" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B9" s="10"/>
       <c r="C9" s="36" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="26" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F9" s="60" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="G9" s="60" t="s">
-        <v>889</v>
+        <v>70</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="62" t="s">
         <v>890</v>
       </c>
       <c r="J9" s="64" t="s">
         <v>891</v>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B10" s="10"/>
       <c r="C10" s="36" t="s">
         <v>892</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="26" t="s">
         <v>893</v>
       </c>
       <c r="F10" s="60" t="s">
         <v>894</v>
       </c>
       <c r="G10" s="60" t="s">
@@ -33122,103 +33128,103 @@
       </c>
       <c r="F20" s="60" t="s">
         <v>954</v>
       </c>
       <c r="G20" s="60" t="s">
         <v>955</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
         <v>956</v>
       </c>
       <c r="J20" s="64" t="s">
         <v>957</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
         <v>958</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>929</v>
+        <v>959</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="J21" s="64" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="26" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="J22" s="64" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="26" t="s">
-        <v>970</v>
+        <v>941</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>971</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>972</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
         <v>973</v>
       </c>
       <c r="J23" s="64" t="s">
         <v>974</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
         <v>975</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="27" t="s">
@@ -33317,117 +33323,117 @@
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="0" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.125" customWidth="1"/>
     <col min="3" max="3" width="39.25" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.625" style="33" customWidth="1"/>
     <col min="5" max="5" width="14.625" customWidth="1"/>
     <col min="6" max="7" width="17.625" customWidth="1"/>
     <col min="8" max="8" width="9.25" customWidth="1"/>
     <col min="9" max="9" width="80.625" customWidth="1"/>
     <col min="10" max="10" width="18.625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.1" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="1"/>
       <c r="I1" s="42" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="J1" s="42"/>
     </row>
     <row r="2" spans="2:10" ht="24" customHeight="1">
       <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="17"/>
       <c r="I2" s="47" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="J2" s="47"/>
     </row>
     <row r="3" spans="2:10" s="3" customFormat="1" ht="33" customHeight="1" thickBot="1">
       <c r="B3" s="3"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="73" t="s">
         <v>149</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="4" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="5"/>
     </row>
     <row r="4" spans="2:10" s="2" customFormat="1" ht="69.95" customHeight="1" thickBot="1">
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="A5" s="49" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>983</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>984</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>985</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>986</v>
       </c>
       <c r="H5" s="8"/>
       <c r="I5" s="56" t="s">
         <v>987</v>
       </c>
       <c r="J5" s="58" t="s">
         <v>988</v>
       </c>
       <c r="K5" s="9"/>
     </row>
@@ -33756,194 +33762,194 @@
       </c>
       <c r="F18" s="60" t="s">
         <v>1063</v>
       </c>
       <c r="G18" s="60" t="s">
         <v>1064</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="62" t="s">
         <v>1065</v>
       </c>
       <c r="J18" s="64" t="s">
         <v>1066</v>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row r="19" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B19" s="10"/>
       <c r="C19" s="36" t="s">
         <v>1067</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="26" t="s">
-        <v>917</v>
+        <v>1068</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="62" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="J19" s="64" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B20" s="10"/>
       <c r="C20" s="36" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D20" s="26" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H20" s="8"/>
       <c r="I20" s="62" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="J20" s="64" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row r="21" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B21" s="10"/>
       <c r="C21" s="36" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D21" s="26" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="E21" s="26" t="s">
-        <v>1079</v>
+        <v>929</v>
       </c>
       <c r="F21" s="60" t="s">
         <v>1080</v>
       </c>
       <c r="G21" s="60" t="s">
         <v>1081</v>
       </c>
       <c r="H21" s="8"/>
       <c r="I21" s="62" t="s">
         <v>1082</v>
       </c>
       <c r="J21" s="64" t="s">
         <v>1083</v>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row r="22" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B22" s="10"/>
       <c r="C22" s="36" t="s">
         <v>1084</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>1085</v>
       </c>
       <c r="F22" s="60" t="s">
         <v>1086</v>
       </c>
       <c r="G22" s="60" t="s">
         <v>1087</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="62" t="s">
         <v>1088</v>
       </c>
       <c r="J22" s="64" t="s">
         <v>1089</v>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row r="23" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1">
       <c r="B23" s="10"/>
       <c r="C23" s="36" t="s">
         <v>1090</v>
       </c>
       <c r="D23" s="26" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>1091</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>1092</v>
       </c>
       <c r="G23" s="60" t="s">
         <v>1093</v>
       </c>
       <c r="H23" s="8"/>
       <c r="I23" s="62" t="s">
         <v>1094</v>
       </c>
       <c r="J23" s="64" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row r="24" spans="2:11" s="2" customFormat="1" ht="32.45" customHeight="1" thickBot="1">
       <c r="B24" s="11"/>
       <c r="C24" s="37" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D24" s="27" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F24" s="66" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="G24" s="66" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H24" s="8"/>
       <c r="I24" s="68" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="J24" s="70" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row r="25" spans="2:10" customHeight="1">
       <c r="B25" s="40" t="s">
         <v>147</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25"/>
       <c r="I25" s="72" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="44"/>
     </row>
     <row r="26" spans="2:10" customHeight="1">
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>