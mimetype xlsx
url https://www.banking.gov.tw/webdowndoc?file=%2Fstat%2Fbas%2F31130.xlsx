--- v1 (2026-06-27)
+++ v2 (2026-10-25)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\季報\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9718172-1491-4032-A867-6EFD864D79FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D415FB9-FC8C-434E-B90C-4B7D25E15571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表十三" sheetId="1" r:id="rId1"/>
     <sheet name="表十三續二" sheetId="2" r:id="rId2"/>
     <sheet name="表十三續四" sheetId="3" r:id="rId3"/>
     <sheet name="表十三續六" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -624,51 +623,51 @@
   <si>
     <t>008</t>
   </si>
   <si>
     <t>華南商業銀行　#</t>
   </si>
   <si>
     <t>臺北市信義區松仁路123號</t>
   </si>
   <si>
     <t>02-23713111</t>
   </si>
   <si>
     <t>Hua  Nan  Commercial  Bank ,  Ltd.</t>
   </si>
   <si>
     <t>www.hncb.com.tw</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>彰化商業銀行</t>
   </si>
   <si>
-    <t>台中市中區公園里自由路二段38號</t>
+    <t>臺中市中區公園里自由路二段38號</t>
   </si>
   <si>
     <t>04-22222001</t>
   </si>
   <si>
     <t>Chang Hwa Commercial Bank, Ltd.</t>
   </si>
   <si>
     <t>www.bankchb.com</t>
   </si>
   <si>
     <t>011</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行</t>
   </si>
   <si>
     <t>臺北市民權東路1段2號</t>
   </si>
   <si>
     <t>02-25817111</t>
   </si>
   <si>
     <t>The Shanghai Commercial &amp; Savings Bank, Ltd.</t>
   </si>
@@ -771,54 +770,54 @@
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>臺北市信義區松智路1號12、13、14、15、16樓</t>
   </si>
   <si>
     <t>02-87269600</t>
   </si>
   <si>
     <t>Citibank Taiwan Limited</t>
   </si>
   <si>
     <t>www.citibank.com.tw</t>
   </si>
   <si>
     <t>說　　明： #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：本國金融機構 Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
   <si>
     <t>表十三　本國金融機構總機構一覽表</t>
   </si>
   <si>
     <t>表十三　本國金融機構總機構一覽表(續一)</t>
   </si>
   <si>
     <t>Table 13.  Listing of Head Office of Domestic Banking Institutions</t>
   </si>
   <si>
     <t>Table 13.  Listing of Head Office of Domestic Banking Institutions(Cont.1)</t>
   </si>
   <si>
     <t>061</t>
   </si>
   <si>
     <t>中華票券金融公司</t>
   </si>
   <si>
     <t>臺北市內湖區堤頂大道二段99號4樓</t>
   </si>
   <si>
     <t>02-27991177</t>
   </si>
@@ -1968,51 +1967,51 @@
   <si>
     <t>www.nccc.com.tw</t>
   </si>
   <si>
     <t>02-27191919</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>新加坡商萬事達卡股份有限公司台灣分公司</t>
   </si>
   <si>
     <t>陳懿文</t>
   </si>
   <si>
     <t>臺北市信義區忠孝東路五段68號42樓</t>
   </si>
   <si>
     <t>Mastercard Singapore Holding Pte. Ltd., Taiwan Branch</t>
   </si>
   <si>
     <t>www.mastercard.com.tw</t>
   </si>
   <si>
-    <t>02-87587688</t>
+    <t>02-77253100</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>台灣威士卡股份有限公司</t>
   </si>
   <si>
     <t>張文翊</t>
   </si>
   <si>
     <t>黃慧琴</t>
   </si>
   <si>
     <t>臺北市信義區松仁路100號41樓</t>
   </si>
   <si>
     <t>Visa Taiwan Co.,Ltd.</t>
   </si>
   <si>
     <t>www.visa.com.tw</t>
   </si>
   <si>
     <t>02-25470547</t>
   </si>
@@ -3800,1184 +3799,1180 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="6.6640625" style="23" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="26.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6.6328125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="40.6328125" customWidth="1"/>
+    <col min="4" max="5" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="27.6328125" customWidth="1"/>
+    <col min="7" max="7" width="26.6328125" customWidth="1"/>
+    <col min="8" max="8" width="22.08984375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="9.26953125" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6328125" style="23" customWidth="1"/>
+    <col min="12" max="12" width="40.6328125" customWidth="1"/>
+    <col min="13" max="14" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="27.6328125" customWidth="1"/>
+    <col min="16" max="16" width="26.6328125" customWidth="1"/>
     <col min="17" max="17" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="14" t="s">
         <v>173</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="37"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="14" t="s">
         <v>174</v>
       </c>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
     </row>
-    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="13" t="s">
         <v>175</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="38"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>176</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
-    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國115年 3月底</v>
+        <v>中華民國115年 6月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Mar. 2026</v>
+        <v xml:space="preserve"> End of June 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
-    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="N4" s="20"/>
       <c r="O4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>91</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>37</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>93</v>
       </c>
       <c r="H5" s="41"/>
       <c r="J5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="59" t="s">
         <v>12</v>
       </c>
       <c r="N5" s="24"/>
       <c r="O5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="56" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3"/>
       <c r="B6" s="51"/>
       <c r="C6" s="43" t="str">
         <f>IF(MID(D6,1,3)="ANZ","ANZ " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="HSBC","HSBC " &amp; TRIM((MID(D6,5,99))),IF(MID(D6,1,3)="DBS","DBS " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="CTBC","CTBC " &amp; TRIM((MID(D6,5,99))),TRIM((D6))))))</f>
         <v>Bank Of Taiwan</v>
       </c>
       <c r="D6" s="60" t="s">
         <v>94</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="7"/>
       <c r="G6" s="61" t="s">
         <v>95</v>
       </c>
       <c r="H6" s="42"/>
       <c r="J6" s="72"/>
       <c r="K6" s="54"/>
       <c r="L6" s="43" t="str">
         <f>IF(MID(M6,1,3)="ANZ","ANZ " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="HSBC","HSBC " &amp; TRIM((MID(M6,5,99))),IF(MID(M6,1,3)="DBS","DBS " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="CTBC","CTBC " &amp; TRIM((MID(M6,5,99))),TRIM((M6))))))</f>
         <v>O-Bank Co., Ltd.</v>
       </c>
       <c r="M6" s="60" t="s">
         <v>15</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="7"/>
       <c r="P6" s="61" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="73" t="s">
         <v>96</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>96</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>97</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="8" t="s">
         <v>98</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="41"/>
       <c r="J7" s="74" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="52" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="62" t="s">
         <v>18</v>
       </c>
       <c r="N7" s="26"/>
       <c r="O7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="P7" s="56" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
       <c r="B8" s="51"/>
       <c r="C8" s="44" t="str">
         <f>IF(MID(D8,1,3)="ANZ","ANZ " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="HSBC","HSBC " &amp; TRIM((MID(D8,5,99))),IF(MID(D8,1,3)="DBS","DBS " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="CTBC","CTBC " &amp; TRIM((MID(D8,5,99))),TRIM((D8))))))</f>
         <v>Land Bank Of Taiwan</v>
       </c>
       <c r="D8" s="63" t="s">
         <v>100</v>
       </c>
       <c r="E8" s="27"/>
       <c r="F8" s="7"/>
       <c r="G8" s="61" t="s">
         <v>101</v>
       </c>
       <c r="H8" s="42"/>
       <c r="J8" s="72"/>
       <c r="K8" s="54"/>
       <c r="L8" s="44" t="str">
         <f>IF(MID(M8,1,3)="ANZ","ANZ " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="HSBC","HSBC " &amp; TRIM((MID(M8,5,99))),IF(MID(M8,1,3)="DBS","DBS " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="CTBC","CTBC " &amp; TRIM((MID(M8,5,99))),TRIM((M8))))))</f>
         <v>Taiwan Business Bank,Ltd.</v>
       </c>
       <c r="M8" s="63" t="s">
         <v>21</v>
       </c>
       <c r="N8" s="27"/>
       <c r="O8" s="7"/>
       <c r="P8" s="61" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="73" t="s">
         <v>102</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>103</v>
       </c>
       <c r="D9" s="62" t="s">
         <v>103</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>104</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>105</v>
       </c>
       <c r="H9" s="41"/>
       <c r="J9" s="74" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="52" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="32" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="62" t="s">
         <v>24</v>
       </c>
       <c r="N9" s="26"/>
       <c r="O9" s="8" t="s">
         <v>25</v>
       </c>
       <c r="P9" s="56" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
       <c r="B10" s="51"/>
       <c r="C10" s="44" t="str">
         <f>IF(MID(D10,1,3)="ANZ","ANZ " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="HSBC","HSBC " &amp; TRIM((MID(D10,5,99))),IF(MID(D10,1,3)="DBS","DBS " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="CTBC","CTBC " &amp; TRIM((MID(D10,5,99))),TRIM((D10))))))</f>
         <v>Taiwan Cooperative Bank</v>
       </c>
       <c r="D10" s="63" t="s">
         <v>106</v>
       </c>
       <c r="E10" s="27"/>
       <c r="F10" s="7"/>
       <c r="G10" s="61" t="s">
         <v>107</v>
       </c>
       <c r="H10" s="42"/>
       <c r="J10" s="72"/>
       <c r="K10" s="54"/>
       <c r="L10" s="44" t="str">
         <f>IF(MID(M10,1,3)="ANZ","ANZ " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="HSBC","HSBC " &amp; TRIM((MID(M10,5,99))),IF(MID(M10,1,3)="DBS","DBS " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="CTBC","CTBC " &amp; TRIM((MID(M10,5,99))),TRIM((M10))))))</f>
         <v>Standard Chartered Bank (Taiwan) Limited</v>
       </c>
       <c r="M10" s="63" t="s">
         <v>27</v>
       </c>
       <c r="N10" s="27"/>
       <c r="O10" s="76"/>
       <c r="P10" s="61" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="73" t="s">
         <v>108</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>108</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>109</v>
       </c>
       <c r="D11" s="62" t="s">
         <v>109</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>110</v>
       </c>
       <c r="G11" s="56" t="s">
         <v>111</v>
       </c>
       <c r="H11" s="41"/>
       <c r="J11" s="74" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="52" t="s">
         <v>29</v>
       </c>
       <c r="L11" s="32" t="s">
         <v>30</v>
       </c>
       <c r="M11" s="62" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="26"/>
       <c r="O11" s="8" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="56" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
       <c r="B12" s="51"/>
       <c r="C12" s="44" t="str">
         <f>IF(MID(D12,1,3)="ANZ","ANZ " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="HSBC","HSBC " &amp; TRIM((MID(D12,5,99))),IF(MID(D12,1,3)="DBS","DBS " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="CTBC","CTBC " &amp; TRIM((MID(D12,5,99))),TRIM((D12))))))</f>
         <v>First Commercial Bank</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>112</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="7"/>
       <c r="G12" s="61" t="s">
         <v>113</v>
       </c>
       <c r="H12" s="42"/>
       <c r="J12" s="72"/>
       <c r="K12" s="54"/>
       <c r="L12" s="44" t="str">
         <f>IF(MID(M12,1,3)="ANZ","ANZ " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="HSBC","HSBC " &amp; TRIM((MID(M12,5,99))),IF(MID(M12,1,3)="DBS","DBS " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="CTBC","CTBC " &amp; TRIM((MID(M12,5,99))),TRIM((M12))))))</f>
         <v>Taichung Commercial Bank Co.,Ltd.</v>
       </c>
       <c r="M12" s="63" t="s">
         <v>33</v>
       </c>
       <c r="N12" s="27"/>
       <c r="O12" s="7"/>
       <c r="P12" s="61" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="73" t="s">
         <v>114</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>114</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>115</v>
       </c>
       <c r="D13" s="62" t="s">
         <v>115</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>116</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>117</v>
       </c>
       <c r="H13" s="41"/>
       <c r="J13" s="74" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="52" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="32" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="62" t="s">
         <v>36</v>
       </c>
       <c r="N13" s="26" t="s">
         <v>37</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="56" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>
       <c r="B14" s="51"/>
       <c r="C14" s="44" t="str">
         <f>IF(MID(D14,1,3)="ANZ","ANZ " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="HSBC","HSBC " &amp; TRIM((MID(D14,5,99))),IF(MID(D14,1,3)="DBS","DBS " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="CTBC","CTBC " &amp; TRIM((MID(D14,5,99))),TRIM((D14))))))</f>
         <v>Hua Nan Commercial Bank , Ltd.</v>
       </c>
       <c r="D14" s="63" t="s">
         <v>118</v>
       </c>
       <c r="E14" s="27"/>
       <c r="F14" s="7"/>
       <c r="G14" s="61" t="s">
         <v>119</v>
       </c>
       <c r="H14" s="42"/>
       <c r="J14" s="72"/>
       <c r="K14" s="54"/>
       <c r="L14" s="44" t="str">
         <f>IF(MID(M14,1,3)="ANZ","ANZ " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="HSBC","HSBC " &amp; TRIM((MID(M14,5,99))),IF(MID(M14,1,3)="DBS","DBS " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="CTBC","CTBC " &amp; TRIM((MID(M14,5,99))),TRIM((M14))))))</f>
         <v>King's Town Bank</v>
       </c>
       <c r="M14" s="63" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="27"/>
       <c r="O14" s="7"/>
       <c r="P14" s="61" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="73" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>121</v>
       </c>
       <c r="D15" s="62" t="s">
         <v>121</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="8" t="s">
         <v>122</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>123</v>
       </c>
       <c r="H15" s="41"/>
       <c r="J15" s="74" t="s">
         <v>42</v>
       </c>
       <c r="K15" s="52" t="s">
         <v>42</v>
       </c>
       <c r="L15" s="32" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="62" t="s">
         <v>43</v>
       </c>
       <c r="N15" s="26"/>
       <c r="O15" s="8" t="s">
         <v>44</v>
       </c>
       <c r="P15" s="56" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
       <c r="B16" s="51"/>
       <c r="C16" s="44" t="str">
         <f>IF(MID(D16,1,3)="ANZ","ANZ " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="HSBC","HSBC " &amp; TRIM((MID(D16,5,99))),IF(MID(D16,1,3)="DBS","DBS " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="CTBC","CTBC " &amp; TRIM((MID(D16,5,99))),TRIM((D16))))))</f>
         <v>Chang Hwa Commercial Bank, Ltd.</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>124</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="7"/>
       <c r="G16" s="61" t="s">
         <v>125</v>
       </c>
       <c r="H16" s="42"/>
       <c r="J16" s="72"/>
       <c r="K16" s="54"/>
       <c r="L16" s="44" t="str">
         <f>IF(MID(M16,1,3)="ANZ","ANZ " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="HSBC","HSBC " &amp; TRIM((MID(M16,5,99))),IF(MID(M16,1,3)="DBS","DBS " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="CTBC","CTBC " &amp; TRIM((MID(M16,5,99))),TRIM((M16))))))</f>
         <v>HSBC Bank(Taiwan) Ltd.</v>
       </c>
       <c r="M16" s="63" t="s">
         <v>46</v>
       </c>
       <c r="N16" s="27"/>
       <c r="O16" s="7"/>
       <c r="P16" s="61" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="73" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>127</v>
       </c>
       <c r="D17" s="62" t="s">
         <v>127</v>
       </c>
       <c r="E17" s="26"/>
       <c r="F17" s="77" t="s">
         <v>128</v>
       </c>
       <c r="G17" s="56" t="s">
         <v>129</v>
       </c>
       <c r="H17" s="41"/>
       <c r="J17" s="74" t="s">
         <v>48</v>
       </c>
       <c r="K17" s="52" t="s">
         <v>48</v>
       </c>
       <c r="L17" s="32" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="62" t="s">
         <v>49</v>
       </c>
       <c r="N17" s="26"/>
       <c r="O17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="P17" s="56" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3"/>
       <c r="B18" s="51"/>
       <c r="C18" s="44" t="str">
         <f>IF(MID(D18,1,3)="ANZ","ANZ " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="HSBC","HSBC " &amp; TRIM((MID(D18,5,99))),IF(MID(D18,1,3)="DBS","DBS " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="CTBC","CTBC " &amp; TRIM((MID(D18,5,99))),TRIM((D18))))))</f>
         <v>The Shanghai Commercial &amp; Savings Bank, Ltd.</v>
       </c>
       <c r="D18" s="63" t="s">
         <v>130</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="78"/>
       <c r="G18" s="61" t="s">
         <v>131</v>
       </c>
       <c r="H18" s="42"/>
       <c r="J18" s="72"/>
       <c r="K18" s="54"/>
       <c r="L18" s="44" t="str">
         <f>IF(MID(M18,1,3)="ANZ","ANZ " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="HSBC","HSBC " &amp; TRIM((MID(M18,5,99))),IF(MID(M18,1,3)="DBS","DBS " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="CTBC","CTBC " &amp; TRIM((MID(M18,5,99))),TRIM((M18))))))</f>
         <v>Taipei Star Bank</v>
       </c>
       <c r="M18" s="63" t="s">
         <v>52</v>
       </c>
       <c r="N18" s="27"/>
       <c r="O18" s="7"/>
       <c r="P18" s="61" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="73" t="s">
         <v>132</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>132</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="62" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>134</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>135</v>
       </c>
       <c r="H19" s="41"/>
       <c r="J19" s="74" t="s">
         <v>54</v>
       </c>
       <c r="K19" s="52" t="s">
         <v>54</v>
       </c>
       <c r="L19" s="32" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="62" t="s">
         <v>55</v>
       </c>
       <c r="N19" s="34"/>
       <c r="O19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="P19" s="56" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3"/>
       <c r="B20" s="51"/>
       <c r="C20" s="44" t="str">
         <f>IF(MID(D20,1,3)="ANZ","ANZ " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="HSBC","HSBC " &amp; TRIM((MID(D20,5,99))),IF(MID(D20,1,3)="DBS","DBS " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="CTBC","CTBC " &amp; TRIM((MID(D20,5,99))),TRIM((D20))))))</f>
         <v>Taipei Fubon Commercial Bank Co., Ltd.</v>
       </c>
       <c r="D20" s="63" t="s">
         <v>136</v>
       </c>
       <c r="E20" s="27"/>
       <c r="F20" s="7"/>
       <c r="G20" s="61" t="s">
         <v>137</v>
       </c>
       <c r="H20" s="42"/>
       <c r="J20" s="72"/>
       <c r="K20" s="54"/>
       <c r="L20" s="44" t="str">
         <f>IF(MID(M20,1,3)="ANZ","ANZ " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="HSBC","HSBC " &amp; TRIM((MID(M20,5,99))),IF(MID(M20,1,3)="DBS","DBS " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="CTBC","CTBC " &amp; TRIM((MID(M20,5,99))),TRIM((M20))))))</f>
         <v>Hwatai Bank,Ltd.</v>
       </c>
       <c r="M20" s="63" t="s">
         <v>58</v>
       </c>
       <c r="N20" s="25"/>
       <c r="O20" s="7"/>
       <c r="P20" s="61" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>138</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="62" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>140</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>141</v>
       </c>
       <c r="H21" s="41"/>
       <c r="J21" s="75" t="s">
         <v>60</v>
       </c>
       <c r="K21" s="52" t="s">
         <v>60</v>
       </c>
       <c r="L21" s="32" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="62" t="s">
         <v>61</v>
       </c>
       <c r="N21" s="26" t="s">
         <v>37</v>
       </c>
       <c r="O21" s="109" t="s">
         <v>62</v>
       </c>
       <c r="P21" s="56" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3"/>
       <c r="B22" s="51"/>
       <c r="C22" s="44" t="str">
         <f>IF(MID(D22,1,3)="ANZ","ANZ " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="HSBC","HSBC " &amp; TRIM((MID(D22,5,99))),IF(MID(D22,1,3)="DBS","DBS " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="CTBC","CTBC " &amp; TRIM((MID(D22,5,99))),TRIM((D22))))))</f>
         <v>Cathay United Bank</v>
       </c>
       <c r="D22" s="63" t="s">
         <v>142</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="7"/>
       <c r="G22" s="61" t="s">
         <v>143</v>
       </c>
       <c r="H22" s="42"/>
       <c r="J22" s="72"/>
       <c r="K22" s="54"/>
       <c r="L22" s="44" t="str">
         <f>IF(MID(M22,1,3)="ANZ","ANZ " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="HSBC","HSBC " &amp; TRIM((MID(M22,5,99))),IF(MID(M22,1,3)="DBS","DBS " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="CTBC","CTBC " &amp; TRIM((MID(M22,5,99))),TRIM((M22))))))</f>
         <v>Taiwan Shin Kong Commercial Bank</v>
       </c>
       <c r="M22" s="63" t="s">
         <v>64</v>
       </c>
       <c r="N22" s="27"/>
       <c r="O22" s="110"/>
       <c r="P22" s="61" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>144</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>144</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>145</v>
       </c>
       <c r="D23" s="62" t="s">
         <v>145</v>
       </c>
       <c r="E23" s="26"/>
       <c r="F23" s="8" t="s">
         <v>146</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>147</v>
       </c>
       <c r="H23" s="41"/>
       <c r="J23" s="75" t="s">
         <v>66</v>
       </c>
       <c r="K23" s="52" t="s">
         <v>66</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>67</v>
       </c>
       <c r="M23" s="62" t="s">
         <v>67</v>
       </c>
       <c r="N23" s="26"/>
       <c r="O23" s="8" t="s">
         <v>68</v>
       </c>
       <c r="P23" s="56" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3"/>
       <c r="B24" s="51"/>
       <c r="C24" s="44" t="str">
         <f>IF(MID(D24,1,3)="ANZ","ANZ " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="HSBC","HSBC " &amp; TRIM((MID(D24,5,99))),IF(MID(D24,1,3)="DBS","DBS " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="CTBC","CTBC " &amp; TRIM((MID(D24,5,99))),TRIM((D24))))))</f>
         <v>The Export-Import Bank Of The Republic Of China</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>148</v>
       </c>
       <c r="E24" s="27"/>
       <c r="F24" s="7"/>
       <c r="G24" s="61" t="s">
         <v>149</v>
       </c>
       <c r="H24" s="42"/>
       <c r="J24" s="72"/>
       <c r="K24" s="54"/>
       <c r="L24" s="44" t="str">
         <f>IF(MID(M24,1,3)="ANZ","ANZ " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="HSBC","HSBC " &amp; TRIM((MID(M24,5,99))),IF(MID(M24,1,3)="DBS","DBS " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="CTBC","CTBC " &amp; TRIM((MID(M24,5,99))),TRIM((M24))))))</f>
         <v>Sunny Bank Ltd.</v>
       </c>
       <c r="M24" s="63" t="s">
         <v>70</v>
       </c>
       <c r="N24" s="27"/>
       <c r="O24" s="7"/>
       <c r="P24" s="61" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>151</v>
       </c>
       <c r="D25" s="62" t="s">
         <v>151</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="8" t="s">
         <v>152</v>
       </c>
       <c r="G25" s="56" t="s">
         <v>153</v>
       </c>
       <c r="H25" s="41"/>
       <c r="J25" s="75" t="s">
         <v>72</v>
       </c>
       <c r="K25" s="52" t="s">
         <v>72</v>
       </c>
       <c r="L25" s="32" t="s">
         <v>73</v>
       </c>
       <c r="M25" s="62" t="s">
         <v>73</v>
       </c>
       <c r="N25" s="26"/>
       <c r="O25" s="8" t="s">
         <v>74</v>
       </c>
       <c r="P25" s="56" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3"/>
       <c r="B26" s="51"/>
       <c r="C26" s="44" t="str">
         <f>IF(MID(D26,1,3)="ANZ","ANZ " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="HSBC","HSBC " &amp; TRIM((MID(D26,5,99))),IF(MID(D26,1,3)="DBS","DBS " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="CTBC","CTBC " &amp; TRIM((MID(D26,5,99))),TRIM((D26))))))</f>
         <v>Bank Of Kaohsiung</v>
       </c>
       <c r="D26" s="63" t="s">
         <v>154</v>
       </c>
       <c r="E26" s="27"/>
       <c r="F26" s="76"/>
       <c r="G26" s="61" t="s">
         <v>155</v>
       </c>
       <c r="H26" s="42"/>
       <c r="J26" s="72"/>
       <c r="K26" s="54"/>
       <c r="L26" s="44" t="str">
         <f>IF(MID(M26,1,3)="ANZ","ANZ " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="HSBC","HSBC " &amp; TRIM((MID(M26,5,99))),IF(MID(M26,1,3)="DBS","DBS " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="CTBC","CTBC " &amp; TRIM((MID(M26,5,99))),TRIM((M26))))))</f>
         <v>Bank Of Panhsin</v>
       </c>
       <c r="M26" s="63" t="s">
         <v>76</v>
       </c>
       <c r="N26" s="27"/>
       <c r="O26" s="7"/>
       <c r="P26" s="61" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="75" t="s">
         <v>156</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>156</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>157</v>
       </c>
       <c r="D27" s="62" t="s">
         <v>157</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="56" t="s">
         <v>159</v>
       </c>
       <c r="H27" s="41"/>
       <c r="J27" s="75" t="s">
         <v>78</v>
       </c>
       <c r="K27" s="52" t="s">
         <v>78</v>
       </c>
       <c r="L27" s="32" t="s">
         <v>79</v>
       </c>
       <c r="M27" s="62" t="s">
         <v>79</v>
       </c>
       <c r="N27" s="26"/>
       <c r="O27" s="8" t="s">
         <v>80</v>
       </c>
       <c r="P27" s="56" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3"/>
       <c r="B28" s="51"/>
       <c r="C28" s="44" t="str">
         <f>IF(MID(D28,1,3)="ANZ","ANZ " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="HSBC","HSBC " &amp; TRIM((MID(D28,5,99))),IF(MID(D28,1,3)="DBS","DBS " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="CTBC","CTBC " &amp; TRIM((MID(D28,5,99))),TRIM((D28))))))</f>
         <v>Mega International Commercial Bank Co., Ltd.</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>160</v>
       </c>
       <c r="E28" s="27"/>
       <c r="F28" s="7"/>
       <c r="G28" s="61" t="s">
         <v>161</v>
       </c>
       <c r="H28" s="42"/>
       <c r="J28" s="72"/>
       <c r="K28" s="54"/>
       <c r="L28" s="44" t="str">
         <f>IF(MID(M28,1,3)="ANZ","ANZ " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="HSBC","HSBC " &amp; TRIM((MID(M28,5,99))),IF(MID(M28,1,3)="DBS","DBS " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="CTBC","CTBC " &amp; TRIM((MID(M28,5,99))),TRIM((M28))))))</f>
         <v>Cota Bank</v>
       </c>
       <c r="M28" s="63" t="s">
         <v>82</v>
       </c>
       <c r="N28" s="27"/>
       <c r="O28" s="7"/>
       <c r="P28" s="61" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="29" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="73" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>162</v>
       </c>
       <c r="C29" s="32" t="s">
         <v>163</v>
       </c>
       <c r="D29" s="62" t="s">
         <v>163</v>
       </c>
       <c r="E29" s="26"/>
       <c r="F29" s="8" t="s">
         <v>164</v>
       </c>
       <c r="G29" s="56" t="s">
         <v>165</v>
       </c>
       <c r="H29" s="41"/>
       <c r="J29" s="74" t="s">
         <v>84</v>
       </c>
       <c r="K29" s="52" t="s">
         <v>84</v>
       </c>
       <c r="L29" s="32" t="s">
         <v>85</v>
       </c>
       <c r="M29" s="62" t="s">
         <v>85</v>
       </c>
       <c r="N29" s="26"/>
       <c r="O29" s="8" t="s">
         <v>86</v>
       </c>
       <c r="P29" s="56" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="30" spans="1:16" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A30" s="3"/>
       <c r="B30" s="53"/>
       <c r="C30" s="45" t="str">
         <f>IF(MID(D30,1,3)="ANZ","ANZ " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="HSBC","HSBC " &amp; TRIM((MID(D30,5,99))),IF(MID(D30,1,3)="DBS","DBS " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="CTBC","CTBC " &amp; TRIM((MID(D30,5,99))),TRIM((D30))))))</f>
         <v>Citibank Taiwan Limited</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="E30" s="28"/>
       <c r="F30" s="6"/>
       <c r="G30" s="65" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="42"/>
       <c r="J30" s="3"/>
       <c r="K30" s="55"/>
       <c r="L30" s="45" t="str">
         <f>IF(MID(M30,1,3)="ANZ","ANZ " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="HSBC","HSBC " &amp; TRIM((MID(M30,5,99))),IF(MID(M30,1,3)="DBS","DBS " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="CTBC","CTBC " &amp; TRIM((MID(M30,5,99))),TRIM((M30))))))</f>
         <v>Union Bank Of Taiwan</v>
       </c>
       <c r="M30" s="64" t="s">
         <v>88</v>
       </c>
       <c r="N30" s="28"/>
       <c r="O30" s="6"/>
       <c r="P30" s="65" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="79" t="s">
         <v>170</v>
       </c>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="79"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="36"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="81" t="s">
         <v>169</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
     </row>
-    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="80" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="80"/>
       <c r="D32" s="80"/>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="G32" s="80"/>
       <c r="H32" s="36"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
     </row>
-    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="9">
         <v>36</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="35"/>
       <c r="K33" s="9">
         <f>B33+1</f>
         <v>37</v>
       </c>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="B33:G33"/>
@@ -5025,1188 +5020,1188 @@
     <mergeCell ref="K33:P33"/>
     <mergeCell ref="O17:O18"/>
     <mergeCell ref="O29:O30"/>
     <mergeCell ref="O11:O12"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="O21:O22"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="K32:P32"/>
     <mergeCell ref="O23:O24"/>
     <mergeCell ref="O13:O14"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="K31:P31"/>
     <mergeCell ref="O25:O26"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="K1:P1"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="6.6640625" style="23" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="26.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6.6328125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="40.6328125" customWidth="1"/>
+    <col min="4" max="5" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="27.6328125" customWidth="1"/>
+    <col min="7" max="7" width="26.6328125" customWidth="1"/>
+    <col min="8" max="8" width="22.08984375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="9.26953125" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6328125" style="23" customWidth="1"/>
+    <col min="12" max="12" width="40.6328125" customWidth="1"/>
+    <col min="13" max="14" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="27.6328125" customWidth="1"/>
+    <col min="16" max="16" width="26.6328125" customWidth="1"/>
     <col min="17" max="17" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="14" t="s">
         <v>344</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="37"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="14" t="s">
         <v>345</v>
       </c>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
     </row>
-    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="13" t="s">
         <v>346</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="38"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>347</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
-    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國115年 3月底</v>
+        <v>中華民國115年 6月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Mar. 2026</v>
+        <v xml:space="preserve"> End of June 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
-    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="N4" s="20"/>
       <c r="O4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>258</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>259</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>259</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>261</v>
       </c>
       <c r="H5" s="41"/>
       <c r="J5" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K5" s="50" t="s">
         <v>177</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>178</v>
       </c>
       <c r="M5" s="59" t="s">
         <v>178</v>
       </c>
       <c r="N5" s="24"/>
       <c r="O5" s="2" t="s">
         <v>179</v>
       </c>
       <c r="P5" s="56" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3"/>
       <c r="B6" s="51"/>
       <c r="C6" s="43" t="str">
         <f>IF(MID(D6,1,3)="ANZ","ANZ " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="HSBC","HSBC " &amp; TRIM((MID(D6,5,99))),IF(MID(D6,1,3)="DBS","DBS " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="CTBC","CTBC " &amp; TRIM((MID(D6,5,99))),TRIM((D6))))))</f>
         <v>Far Eastern International Bank</v>
       </c>
       <c r="D6" s="60" t="s">
         <v>262</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="7"/>
       <c r="G6" s="61" t="s">
         <v>263</v>
       </c>
       <c r="H6" s="42"/>
       <c r="J6" s="72"/>
       <c r="K6" s="54"/>
       <c r="L6" s="43" t="str">
         <f>IF(MID(M6,1,3)="ANZ","ANZ " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="HSBC","HSBC " &amp; TRIM((MID(M6,5,99))),IF(MID(M6,1,3)="DBS","DBS " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="CTBC","CTBC " &amp; TRIM((MID(M6,5,99))),TRIM((M6))))))</f>
         <v>China Bills Finance Corporation</v>
       </c>
       <c r="M6" s="60" t="s">
         <v>181</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="7"/>
       <c r="P6" s="61" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="73" t="s">
         <v>264</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>265</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>266</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>267</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>268</v>
       </c>
       <c r="H7" s="41"/>
       <c r="J7" s="74" t="s">
         <v>183</v>
       </c>
       <c r="K7" s="52" t="s">
         <v>183</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>184</v>
       </c>
       <c r="M7" s="62" t="s">
         <v>185</v>
       </c>
       <c r="N7" s="26" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>186</v>
       </c>
       <c r="P7" s="56" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
       <c r="B8" s="51"/>
       <c r="C8" s="44" t="str">
         <f>IF(MID(D8,1,3)="ANZ","ANZ " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="HSBC","HSBC " &amp; TRIM((MID(D8,5,99))),IF(MID(D8,1,3)="DBS","DBS " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="CTBC","CTBC " &amp; TRIM((MID(D8,5,99))),TRIM((D8))))))</f>
         <v>Yuanta Commercial Bank</v>
       </c>
       <c r="D8" s="63" t="s">
         <v>269</v>
       </c>
       <c r="E8" s="27"/>
       <c r="F8" s="7"/>
       <c r="G8" s="61" t="s">
         <v>270</v>
       </c>
       <c r="H8" s="42"/>
       <c r="J8" s="72"/>
       <c r="K8" s="54"/>
       <c r="L8" s="44" t="str">
         <f>IF(MID(M8,1,3)="ANZ","ANZ " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="HSBC","HSBC " &amp; TRIM((MID(M8,5,99))),IF(MID(M8,1,3)="DBS","DBS " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="CTBC","CTBC " &amp; TRIM((MID(M8,5,99))),TRIM((M8))))))</f>
         <v>International Bills Finance Corporation</v>
       </c>
       <c r="M8" s="63" t="s">
         <v>188</v>
       </c>
       <c r="N8" s="27"/>
       <c r="O8" s="7"/>
       <c r="P8" s="61" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="73" t="s">
         <v>271</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>271</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>272</v>
       </c>
       <c r="D9" s="62" t="s">
         <v>273</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>274</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>275</v>
       </c>
       <c r="H9" s="41"/>
       <c r="J9" s="74" t="s">
         <v>190</v>
       </c>
       <c r="K9" s="52" t="s">
         <v>190</v>
       </c>
       <c r="L9" s="32" t="s">
         <v>191</v>
       </c>
       <c r="M9" s="62" t="s">
         <v>191</v>
       </c>
       <c r="N9" s="26"/>
       <c r="O9" s="8" t="s">
         <v>192</v>
       </c>
       <c r="P9" s="56" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
       <c r="B10" s="51"/>
       <c r="C10" s="44" t="str">
         <f>IF(MID(D10,1,3)="ANZ","ANZ " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="HSBC","HSBC " &amp; TRIM((MID(D10,5,99))),IF(MID(D10,1,3)="DBS","DBS " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="CTBC","CTBC " &amp; TRIM((MID(D10,5,99))),TRIM((D10))))))</f>
         <v>Bank Sinopac Company Limited</v>
       </c>
       <c r="D10" s="63" t="s">
         <v>276</v>
       </c>
       <c r="E10" s="27"/>
       <c r="F10" s="7"/>
       <c r="G10" s="61" t="s">
         <v>277</v>
       </c>
       <c r="H10" s="42"/>
       <c r="J10" s="72"/>
       <c r="K10" s="54"/>
       <c r="L10" s="44" t="str">
         <f>IF(MID(M10,1,3)="ANZ","ANZ " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="HSBC","HSBC " &amp; TRIM((MID(M10,5,99))),IF(MID(M10,1,3)="DBS","DBS " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="CTBC","CTBC " &amp; TRIM((MID(M10,5,99))),TRIM((M10))))))</f>
         <v>Dah Chung Bills Finance Corp.</v>
       </c>
       <c r="M10" s="63" t="s">
         <v>194</v>
       </c>
       <c r="N10" s="27"/>
       <c r="O10" s="76"/>
       <c r="P10" s="61" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="73" t="s">
         <v>278</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>278</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>279</v>
       </c>
       <c r="D11" s="62" t="s">
         <v>280</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>281</v>
       </c>
       <c r="G11" s="56" t="s">
         <v>282</v>
       </c>
       <c r="H11" s="41"/>
       <c r="J11" s="74" t="s">
         <v>196</v>
       </c>
       <c r="K11" s="52" t="s">
         <v>196</v>
       </c>
       <c r="L11" s="32" t="s">
         <v>197</v>
       </c>
       <c r="M11" s="62" t="s">
         <v>197</v>
       </c>
       <c r="N11" s="26"/>
       <c r="O11" s="8" t="s">
         <v>198</v>
       </c>
       <c r="P11" s="56" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
       <c r="B12" s="51"/>
       <c r="C12" s="44" t="str">
         <f>IF(MID(D12,1,3)="ANZ","ANZ " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="HSBC","HSBC " &amp; TRIM((MID(D12,5,99))),IF(MID(D12,1,3)="DBS","DBS " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="CTBC","CTBC " &amp; TRIM((MID(D12,5,99))),TRIM((D12))))))</f>
         <v>E.Sun Commercial Bank, Ltd.</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>283</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="7"/>
       <c r="G12" s="61" t="s">
         <v>284</v>
       </c>
       <c r="H12" s="42"/>
       <c r="J12" s="72"/>
       <c r="K12" s="54"/>
       <c r="L12" s="44" t="str">
         <f>IF(MID(M12,1,3)="ANZ","ANZ " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="HSBC","HSBC " &amp; TRIM((MID(M12,5,99))),IF(MID(M12,1,3)="DBS","DBS " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="CTBC","CTBC " &amp; TRIM((MID(M12,5,99))),TRIM((M12))))))</f>
         <v>Taiwan Finance Corp.</v>
       </c>
       <c r="M12" s="63" t="s">
         <v>200</v>
       </c>
       <c r="N12" s="27"/>
       <c r="O12" s="7"/>
       <c r="P12" s="61" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="73" t="s">
         <v>285</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>285</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>286</v>
       </c>
       <c r="D13" s="62" t="s">
         <v>287</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>288</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>289</v>
       </c>
       <c r="H13" s="41"/>
       <c r="J13" s="74" t="s">
         <v>202</v>
       </c>
       <c r="K13" s="52" t="s">
         <v>202</v>
       </c>
       <c r="L13" s="32" t="s">
         <v>203</v>
       </c>
       <c r="M13" s="62" t="s">
         <v>203</v>
       </c>
       <c r="N13" s="26"/>
       <c r="O13" s="8" t="s">
         <v>204</v>
       </c>
       <c r="P13" s="56" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>
       <c r="B14" s="51"/>
       <c r="C14" s="44" t="str">
         <f>IF(MID(D14,1,3)="ANZ","ANZ " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="HSBC","HSBC " &amp; TRIM((MID(D14,5,99))),IF(MID(D14,1,3)="DBS","DBS " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="CTBC","CTBC " &amp; TRIM((MID(D14,5,99))),TRIM((D14))))))</f>
         <v>Kgi Bank Co., Ltd.</v>
       </c>
       <c r="D14" s="63" t="s">
         <v>290</v>
       </c>
       <c r="E14" s="27"/>
       <c r="F14" s="7"/>
       <c r="G14" s="61" t="s">
         <v>291</v>
       </c>
       <c r="H14" s="42"/>
       <c r="J14" s="72"/>
       <c r="K14" s="54"/>
       <c r="L14" s="44" t="str">
         <f>IF(MID(M14,1,3)="ANZ","ANZ " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="HSBC","HSBC " &amp; TRIM((MID(M14,5,99))),IF(MID(M14,1,3)="DBS","DBS " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="CTBC","CTBC " &amp; TRIM((MID(M14,5,99))),TRIM((M14))))))</f>
         <v>Grand Bills Finance Corporation</v>
       </c>
       <c r="M14" s="63" t="s">
         <v>206</v>
       </c>
       <c r="N14" s="27"/>
       <c r="O14" s="7"/>
       <c r="P14" s="61" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="73" t="s">
         <v>292</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>292</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>293</v>
       </c>
       <c r="D15" s="62" t="s">
         <v>293</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="8" t="s">
         <v>294</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>295</v>
       </c>
       <c r="H15" s="41"/>
       <c r="J15" s="74" t="s">
         <v>208</v>
       </c>
       <c r="K15" s="52" t="s">
         <v>208</v>
       </c>
       <c r="L15" s="32" t="s">
         <v>209</v>
       </c>
       <c r="M15" s="62" t="s">
         <v>209</v>
       </c>
       <c r="N15" s="26"/>
       <c r="O15" s="8" t="s">
         <v>210</v>
       </c>
       <c r="P15" s="56" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
       <c r="B16" s="51"/>
       <c r="C16" s="44" t="str">
         <f>IF(MID(D16,1,3)="ANZ","ANZ " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="HSBC","HSBC " &amp; TRIM((MID(D16,5,99))),IF(MID(D16,1,3)="DBS","DBS " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="CTBC","CTBC " &amp; TRIM((MID(D16,5,99))),TRIM((D16))))))</f>
         <v>DBS Bank ( Taiwan ) Ltd</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>296</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="7"/>
       <c r="G16" s="61" t="s">
         <v>297</v>
       </c>
       <c r="H16" s="42"/>
       <c r="J16" s="72"/>
       <c r="K16" s="54"/>
       <c r="L16" s="44" t="str">
         <f>IF(MID(M16,1,3)="ANZ","ANZ " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="HSBC","HSBC " &amp; TRIM((MID(M16,5,99))),IF(MID(M16,1,3)="DBS","DBS " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="CTBC","CTBC " &amp; TRIM((MID(M16,5,99))),TRIM((M16))))))</f>
         <v>Taching Bills Finance Corporation</v>
       </c>
       <c r="M16" s="63" t="s">
         <v>212</v>
       </c>
       <c r="N16" s="27"/>
       <c r="O16" s="7"/>
       <c r="P16" s="61" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="17" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="73" t="s">
         <v>298</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>298</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>299</v>
       </c>
       <c r="D17" s="62" t="s">
         <v>300</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="77" t="s">
         <v>301</v>
       </c>
       <c r="G17" s="56" t="s">
         <v>302</v>
       </c>
       <c r="H17" s="41"/>
       <c r="J17" s="74" t="s">
         <v>214</v>
       </c>
       <c r="K17" s="52" t="s">
         <v>214</v>
       </c>
       <c r="L17" s="32" t="s">
         <v>215</v>
       </c>
       <c r="M17" s="62" t="s">
         <v>216</v>
       </c>
       <c r="N17" s="26" t="s">
         <v>37</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>217</v>
       </c>
       <c r="P17" s="56" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3"/>
       <c r="B18" s="51"/>
       <c r="C18" s="44" t="str">
         <f>IF(MID(D18,1,3)="ANZ","ANZ " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="HSBC","HSBC " &amp; TRIM((MID(D18,5,99))),IF(MID(D18,1,3)="DBS","DBS " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="CTBC","CTBC " &amp; TRIM((MID(D18,5,99))),TRIM((D18))))))</f>
         <v>Taishin International Bank</v>
       </c>
       <c r="D18" s="63" t="s">
         <v>303</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="78"/>
       <c r="G18" s="61" t="s">
         <v>304</v>
       </c>
       <c r="H18" s="42"/>
       <c r="J18" s="72"/>
       <c r="K18" s="54"/>
       <c r="L18" s="44" t="str">
         <f>IF(MID(M18,1,3)="ANZ","ANZ " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="HSBC","HSBC " &amp; TRIM((MID(M18,5,99))),IF(MID(M18,1,3)="DBS","DBS " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="CTBC","CTBC " &amp; TRIM((MID(M18,5,99))),TRIM((M18))))))</f>
         <v>Taiwan Cooperative Bills Finance Corporation</v>
       </c>
       <c r="M18" s="63" t="s">
         <v>219</v>
       </c>
       <c r="N18" s="27"/>
       <c r="O18" s="7"/>
       <c r="P18" s="61" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="73" t="s">
         <v>305</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>305</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>306</v>
       </c>
       <c r="D19" s="62" t="s">
         <v>306</v>
       </c>
       <c r="E19" s="26"/>
       <c r="F19" s="8" t="s">
         <v>307</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>308</v>
       </c>
       <c r="H19" s="41"/>
       <c r="J19" s="74" t="s">
         <v>221</v>
       </c>
       <c r="K19" s="52" t="s">
         <v>221</v>
       </c>
       <c r="L19" s="32" t="s">
         <v>222</v>
       </c>
       <c r="M19" s="62" t="s">
         <v>223</v>
       </c>
       <c r="N19" s="34"/>
       <c r="O19" s="8" t="s">
         <v>224</v>
       </c>
       <c r="P19" s="56" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3"/>
       <c r="B20" s="51"/>
       <c r="C20" s="44" t="str">
         <f>IF(MID(D20,1,3)="ANZ","ANZ " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="HSBC","HSBC " &amp; TRIM((MID(D20,5,99))),IF(MID(D20,1,3)="DBS","DBS " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="CTBC","CTBC " &amp; TRIM((MID(D20,5,99))),TRIM((D20))))))</f>
         <v>Entie Commercial Bank / Entie Bank, Ltd.</v>
       </c>
       <c r="D20" s="63" t="s">
         <v>309</v>
       </c>
       <c r="E20" s="27"/>
       <c r="F20" s="7"/>
       <c r="G20" s="61" t="s">
         <v>310</v>
       </c>
       <c r="H20" s="42"/>
       <c r="J20" s="72"/>
       <c r="K20" s="54"/>
       <c r="L20" s="44" t="str">
         <f>IF(MID(M20,1,3)="ANZ","ANZ " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="HSBC","HSBC " &amp; TRIM((MID(M20,5,99))),IF(MID(M20,1,3)="DBS","DBS " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="CTBC","CTBC " &amp; TRIM((MID(M20,5,99))),TRIM((M20))))))</f>
         <v>The Fifth Credit Cooperation Of Taipei</v>
       </c>
       <c r="M20" s="63" t="s">
         <v>226</v>
       </c>
       <c r="N20" s="25"/>
       <c r="O20" s="7"/>
       <c r="P20" s="61" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>311</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>311</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>312</v>
       </c>
       <c r="D21" s="62" t="s">
         <v>313</v>
       </c>
       <c r="E21" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>314</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>315</v>
       </c>
       <c r="H21" s="41"/>
       <c r="J21" s="75" t="s">
         <v>228</v>
       </c>
       <c r="K21" s="52" t="s">
         <v>228</v>
       </c>
       <c r="L21" s="32" t="s">
         <v>229</v>
       </c>
       <c r="M21" s="62" t="s">
         <v>229</v>
       </c>
       <c r="N21" s="26"/>
       <c r="O21" s="8" t="s">
         <v>230</v>
       </c>
       <c r="P21" s="56" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="22" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3"/>
       <c r="B22" s="51"/>
       <c r="C22" s="44" t="str">
         <f>IF(MID(D22,1,3)="ANZ","ANZ " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="HSBC","HSBC " &amp; TRIM((MID(D22,5,99))),IF(MID(D22,1,3)="DBS","DBS " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="CTBC","CTBC " &amp; TRIM((MID(D22,5,99))),TRIM((D22))))))</f>
         <v>CTBC Bank Co., Ltd.</v>
       </c>
       <c r="D22" s="63" t="s">
         <v>316</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="7"/>
       <c r="G22" s="61" t="s">
         <v>317</v>
       </c>
       <c r="H22" s="42"/>
       <c r="J22" s="72"/>
       <c r="K22" s="54"/>
       <c r="L22" s="44" t="str">
         <f>IF(MID(M22,1,3)="ANZ","ANZ " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="HSBC","HSBC " &amp; TRIM((MID(M22,5,99))),IF(MID(M22,1,3)="DBS","DBS " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="CTBC","CTBC " &amp; TRIM((MID(M22,5,99))),TRIM((M22))))))</f>
         <v>Keelung First Credit Cooperative</v>
       </c>
       <c r="M22" s="63" t="s">
         <v>232</v>
       </c>
       <c r="N22" s="27"/>
       <c r="O22" s="7"/>
       <c r="P22" s="61" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="23" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>318</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>318</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>319</v>
       </c>
       <c r="D23" s="62" t="s">
         <v>319</v>
       </c>
       <c r="E23" s="26"/>
       <c r="F23" s="8" t="s">
         <v>320</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>321</v>
       </c>
       <c r="H23" s="41"/>
       <c r="J23" s="75" t="s">
         <v>234</v>
       </c>
       <c r="K23" s="52" t="s">
         <v>234</v>
       </c>
       <c r="L23" s="32" t="s">
         <v>235</v>
       </c>
       <c r="M23" s="62" t="s">
         <v>235</v>
       </c>
       <c r="N23" s="26"/>
       <c r="O23" s="8" t="s">
         <v>236</v>
       </c>
       <c r="P23" s="56" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3"/>
       <c r="B24" s="51"/>
       <c r="C24" s="44" t="str">
         <f>IF(MID(D24,1,3)="ANZ","ANZ " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="HSBC","HSBC " &amp; TRIM((MID(D24,5,99))),IF(MID(D24,1,3)="DBS","DBS " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="CTBC","CTBC " &amp; TRIM((MID(D24,5,99))),TRIM((D24))))))</f>
         <v>Next Commercial Bank Co., Ltd.</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>322</v>
       </c>
       <c r="E24" s="27"/>
       <c r="F24" s="7"/>
       <c r="G24" s="61" t="s">
         <v>323</v>
       </c>
       <c r="H24" s="42"/>
       <c r="J24" s="72"/>
       <c r="K24" s="54"/>
       <c r="L24" s="44" t="str">
         <f>IF(MID(M24,1,3)="ANZ","ANZ " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="HSBC","HSBC " &amp; TRIM((MID(M24,5,99))),IF(MID(M24,1,3)="DBS","DBS " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="CTBC","CTBC " &amp; TRIM((MID(M24,5,99))),TRIM((M24))))))</f>
         <v>The Second Credit Cooperative Of Keelung</v>
       </c>
       <c r="M24" s="63" t="s">
         <v>238</v>
       </c>
       <c r="N24" s="27"/>
       <c r="O24" s="7"/>
       <c r="P24" s="61" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>324</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>324</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>325</v>
       </c>
       <c r="D25" s="62" t="s">
         <v>325</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="8" t="s">
         <v>326</v>
       </c>
       <c r="G25" s="56" t="s">
         <v>327</v>
       </c>
       <c r="H25" s="41"/>
       <c r="J25" s="75" t="s">
         <v>240</v>
       </c>
       <c r="K25" s="52" t="s">
         <v>240</v>
       </c>
       <c r="L25" s="32" t="s">
         <v>241</v>
       </c>
       <c r="M25" s="62" t="s">
         <v>241</v>
       </c>
       <c r="N25" s="26"/>
       <c r="O25" s="8" t="s">
         <v>242</v>
       </c>
       <c r="P25" s="56" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="26" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3"/>
       <c r="B26" s="51"/>
       <c r="C26" s="44" t="str">
         <f>IF(MID(D26,1,3)="ANZ","ANZ " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="HSBC","HSBC " &amp; TRIM((MID(D26,5,99))),IF(MID(D26,1,3)="DBS","DBS " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="CTBC","CTBC " &amp; TRIM((MID(D26,5,99))),TRIM((D26))))))</f>
         <v>Line Bank Taiwan Limited</v>
       </c>
       <c r="D26" s="63" t="s">
         <v>328</v>
       </c>
       <c r="E26" s="27"/>
       <c r="F26" s="76"/>
       <c r="G26" s="61" t="s">
         <v>329</v>
       </c>
       <c r="H26" s="42"/>
       <c r="J26" s="72"/>
       <c r="K26" s="54"/>
       <c r="L26" s="44" t="str">
         <f>IF(MID(M26,1,3)="ANZ","ANZ " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="HSBC","HSBC " &amp; TRIM((MID(M26,5,99))),IF(MID(M26,1,3)="DBS","DBS " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="CTBC","CTBC " &amp; TRIM((MID(M26,5,99))),TRIM((M26))))))</f>
         <v>The Tamshui First Credit Cooperative Bank</v>
       </c>
       <c r="M26" s="63" t="s">
         <v>244</v>
       </c>
       <c r="N26" s="27"/>
       <c r="O26" s="7"/>
       <c r="P26" s="61" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="27" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="75" t="s">
         <v>330</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>330</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>331</v>
       </c>
       <c r="D27" s="62" t="s">
         <v>332</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>333</v>
       </c>
       <c r="G27" s="56" t="s">
         <v>334</v>
       </c>
       <c r="H27" s="41"/>
       <c r="J27" s="75" t="s">
         <v>246</v>
       </c>
       <c r="K27" s="52" t="s">
         <v>246</v>
       </c>
       <c r="L27" s="32" t="s">
         <v>247</v>
       </c>
       <c r="M27" s="62" t="s">
         <v>247</v>
       </c>
       <c r="N27" s="26"/>
       <c r="O27" s="8" t="s">
         <v>248</v>
       </c>
       <c r="P27" s="56" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3"/>
       <c r="B28" s="51"/>
       <c r="C28" s="44" t="str">
         <f>IF(MID(D28,1,3)="ANZ","ANZ " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="HSBC","HSBC " &amp; TRIM((MID(D28,5,99))),IF(MID(D28,1,3)="DBS","DBS " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="CTBC","CTBC " &amp; TRIM((MID(D28,5,99))),TRIM((D28))))))</f>
         <v>Rakuten International Commercial Bank Co., Ltd.</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>335</v>
       </c>
       <c r="E28" s="27"/>
       <c r="F28" s="7"/>
       <c r="G28" s="61" t="s">
         <v>336</v>
       </c>
       <c r="H28" s="42"/>
       <c r="J28" s="72"/>
       <c r="K28" s="54"/>
       <c r="L28" s="44" t="str">
         <f>IF(MID(M28,1,3)="ANZ","ANZ " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="HSBC","HSBC " &amp; TRIM((MID(M28,5,99))),IF(MID(M28,1,3)="DBS","DBS " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="CTBC","CTBC " &amp; TRIM((MID(M28,5,99))),TRIM((M28))))))</f>
         <v>The Tamsui Credit Cooperative</v>
       </c>
       <c r="M28" s="63" t="s">
         <v>250</v>
       </c>
       <c r="N28" s="27"/>
       <c r="O28" s="7"/>
       <c r="P28" s="61" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="29" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="73" t="s">
         <v>337</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>337</v>
       </c>
       <c r="C29" s="32" t="s">
         <v>338</v>
       </c>
       <c r="D29" s="62" t="s">
         <v>339</v>
       </c>
       <c r="E29" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>340</v>
       </c>
       <c r="G29" s="56" t="s">
         <v>341</v>
       </c>
       <c r="H29" s="41"/>
       <c r="J29" s="74" t="s">
         <v>252</v>
       </c>
       <c r="K29" s="52" t="s">
         <v>252</v>
       </c>
       <c r="L29" s="32" t="s">
         <v>253</v>
       </c>
       <c r="M29" s="62" t="s">
         <v>253</v>
       </c>
       <c r="N29" s="26"/>
       <c r="O29" s="8" t="s">
         <v>254</v>
       </c>
       <c r="P29" s="56" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="30" spans="1:16" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A30" s="3"/>
       <c r="B30" s="53"/>
       <c r="C30" s="45" t="str">
         <f>IF(MID(D30,1,3)="ANZ","ANZ " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="HSBC","HSBC " &amp; TRIM((MID(D30,5,99))),IF(MID(D30,1,3)="DBS","DBS " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="CTBC","CTBC " &amp; TRIM((MID(D30,5,99))),TRIM((D30))))))</f>
         <v>Mega Bills Finance Co., Ltd.</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>342</v>
       </c>
       <c r="E30" s="28"/>
       <c r="F30" s="6"/>
       <c r="G30" s="65" t="s">
         <v>343</v>
       </c>
       <c r="H30" s="42"/>
       <c r="J30" s="3"/>
       <c r="K30" s="55"/>
       <c r="L30" s="45" t="str">
         <f>IF(MID(M30,1,3)="ANZ","ANZ " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="HSBC","HSBC " &amp; TRIM((MID(M30,5,99))),IF(MID(M30,1,3)="DBS","DBS " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="CTBC","CTBC " &amp; TRIM((MID(M30,5,99))),TRIM((M30))))))</f>
         <v>The Credit Cooperative Of Yi-Lan</v>
       </c>
       <c r="M30" s="64" t="s">
         <v>256</v>
       </c>
       <c r="N30" s="28"/>
       <c r="O30" s="6"/>
       <c r="P30" s="65" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="79" t="s">
         <v>170</v>
       </c>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="79"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="36"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="81" t="s">
         <v>169</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
     </row>
-    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="80" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="80"/>
       <c r="D32" s="80"/>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="G32" s="80"/>
       <c r="H32" s="36"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
     </row>
-    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="9">
         <v>38</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="35"/>
       <c r="K33" s="9">
         <f>B33+1</f>
         <v>39</v>
       </c>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="B33:G33"/>
@@ -6268,1010 +6263,1010 @@
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="K1:P1"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="6.6640625" style="23" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="26.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6.6328125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="40.6328125" customWidth="1"/>
+    <col min="4" max="5" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="27.6328125" customWidth="1"/>
+    <col min="7" max="7" width="26.6328125" customWidth="1"/>
+    <col min="8" max="8" width="22.08984375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="9.26953125" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6328125" style="23" customWidth="1"/>
+    <col min="12" max="12" width="40.6328125" customWidth="1"/>
+    <col min="13" max="14" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="27.6328125" customWidth="1"/>
+    <col min="16" max="16" width="26.6328125" customWidth="1"/>
     <col min="17" max="17" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="14" t="s">
         <v>450</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="37"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="14" t="s">
         <v>451</v>
       </c>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
     </row>
-    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="13" t="s">
         <v>452</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="38"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
-    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國115年 3月底</v>
+        <v>中華民國115年 6月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Mar. 2026</v>
+        <v xml:space="preserve"> End of June 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
-    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="N4" s="20"/>
       <c r="O4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>372</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>373</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>373</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>375</v>
       </c>
       <c r="H5" s="41"/>
       <c r="J5" s="1" t="s">
         <v>348</v>
       </c>
       <c r="K5" s="50" t="s">
         <v>348</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>349</v>
       </c>
       <c r="M5" s="59" t="s">
         <v>349</v>
       </c>
       <c r="N5" s="24"/>
       <c r="O5" s="2" t="s">
         <v>350</v>
       </c>
       <c r="P5" s="56" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3"/>
       <c r="B6" s="51"/>
       <c r="C6" s="43" t="str">
         <f>IF(MID(D6,1,3)="ANZ","ANZ " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="HSBC","HSBC " &amp; TRIM((MID(D6,5,99))),IF(MID(D6,1,3)="DBS","DBS " &amp; TRIM((MID(D6,4,99))),IF(MID(D6,1,4)="CTBC","CTBC " &amp; TRIM((MID(D6,5,99))),TRIM((D6))))))</f>
         <v>The Credit Cooperative Of Taoyuan</v>
       </c>
       <c r="D6" s="60" t="s">
         <v>376</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="7"/>
       <c r="G6" s="61" t="s">
         <v>377</v>
       </c>
       <c r="H6" s="42"/>
       <c r="J6" s="72"/>
       <c r="K6" s="54"/>
       <c r="L6" s="43" t="str">
         <f>IF(MID(M6,1,3)="ANZ","ANZ " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="HSBC","HSBC " &amp; TRIM((MID(M6,5,99))),IF(MID(M6,1,3)="DBS","DBS " &amp; TRIM((MID(M6,4,99))),IF(MID(M6,1,4)="CTBC","CTBC " &amp; TRIM((MID(M6,5,99))),TRIM((M6))))))</f>
         <v>Hualien 2Nd Credit Cooperative</v>
       </c>
       <c r="M6" s="60" t="s">
         <v>352</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="7"/>
       <c r="P6" s="61" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="73" t="s">
         <v>378</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>378</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>379</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>379</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="8" t="s">
         <v>380</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>381</v>
       </c>
       <c r="H7" s="41"/>
       <c r="J7" s="74" t="s">
         <v>354</v>
       </c>
       <c r="K7" s="52" t="s">
         <v>354</v>
       </c>
       <c r="L7" s="32" t="s">
         <v>355</v>
       </c>
       <c r="M7" s="62" t="s">
         <v>355</v>
       </c>
       <c r="N7" s="26"/>
       <c r="O7" s="8" t="s">
         <v>356</v>
       </c>
       <c r="P7" s="56" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
       <c r="B8" s="51"/>
       <c r="C8" s="44" t="str">
         <f>IF(MID(D8,1,3)="ANZ","ANZ " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="HSBC","HSBC " &amp; TRIM((MID(D8,5,99))),IF(MID(D8,1,3)="DBS","DBS " &amp; TRIM((MID(D8,4,99))),IF(MID(D8,1,4)="CTBC","CTBC " &amp; TRIM((MID(D8,5,99))),TRIM((D8))))))</f>
         <v>The First Credit Cooperative Of Hsin-Chu</v>
       </c>
       <c r="D8" s="63" t="s">
         <v>382</v>
       </c>
       <c r="E8" s="27"/>
       <c r="F8" s="7"/>
       <c r="G8" s="61" t="s">
         <v>383</v>
       </c>
       <c r="H8" s="42"/>
       <c r="J8" s="72"/>
       <c r="K8" s="54"/>
       <c r="L8" s="44" t="str">
         <f>IF(MID(M8,1,3)="ANZ","ANZ " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="HSBC","HSBC " &amp; TRIM((MID(M8,5,99))),IF(MID(M8,1,3)="DBS","DBS " &amp; TRIM((MID(M8,4,99))),IF(MID(M8,1,4)="CTBC","CTBC " &amp; TRIM((MID(M8,5,99))),TRIM((M8))))))</f>
         <v>Penghu First Credit Co-Op</v>
       </c>
       <c r="M8" s="63" t="s">
         <v>358</v>
       </c>
       <c r="N8" s="27"/>
       <c r="O8" s="7"/>
       <c r="P8" s="61" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="73" t="s">
         <v>384</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>384</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>385</v>
       </c>
       <c r="D9" s="62" t="s">
         <v>385</v>
       </c>
       <c r="E9" s="26"/>
       <c r="F9" s="8" t="s">
         <v>386</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>387</v>
       </c>
       <c r="H9" s="41"/>
       <c r="J9" s="74" t="s">
         <v>360</v>
       </c>
       <c r="K9" s="52" t="s">
         <v>360</v>
       </c>
       <c r="L9" s="32" t="s">
         <v>361</v>
       </c>
       <c r="M9" s="62" t="s">
         <v>361</v>
       </c>
       <c r="N9" s="26"/>
       <c r="O9" s="8" t="s">
         <v>362</v>
       </c>
       <c r="P9" s="56" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
       <c r="B10" s="51"/>
       <c r="C10" s="44" t="str">
         <f>IF(MID(D10,1,3)="ANZ","ANZ " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="HSBC","HSBC " &amp; TRIM((MID(D10,5,99))),IF(MID(D10,1,3)="DBS","DBS " &amp; TRIM((MID(D10,4,99))),IF(MID(D10,1,4)="CTBC","CTBC " &amp; TRIM((MID(D10,5,99))),TRIM((D10))))))</f>
         <v>The Third Credit Cooperative Of Hsin Chu</v>
       </c>
       <c r="D10" s="63" t="s">
         <v>388</v>
       </c>
       <c r="E10" s="27"/>
       <c r="F10" s="7"/>
       <c r="G10" s="61" t="s">
         <v>389</v>
       </c>
       <c r="H10" s="42"/>
       <c r="J10" s="72"/>
       <c r="K10" s="54"/>
       <c r="L10" s="44" t="str">
         <f>IF(MID(M10,1,3)="ANZ","ANZ " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="HSBC","HSBC " &amp; TRIM((MID(M10,5,99))),IF(MID(M10,1,3)="DBS","DBS " &amp; TRIM((MID(M10,4,99))),IF(MID(M10,1,4)="CTBC","CTBC " &amp; TRIM((MID(M10,5,99))),TRIM((M10))))))</f>
         <v>Limited Liability Penghu Second Credit Society</v>
       </c>
       <c r="M10" s="63" t="s">
         <v>364</v>
       </c>
       <c r="N10" s="27"/>
       <c r="O10" s="76"/>
       <c r="P10" s="61" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="73" t="s">
         <v>390</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>390</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>391</v>
       </c>
       <c r="D11" s="62" t="s">
         <v>391</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="8" t="s">
         <v>392</v>
       </c>
       <c r="G11" s="56" t="s">
         <v>393</v>
       </c>
       <c r="H11" s="41"/>
       <c r="J11" s="74" t="s">
         <v>366</v>
       </c>
       <c r="K11" s="52" t="s">
         <v>366</v>
       </c>
       <c r="L11" s="32" t="s">
         <v>367</v>
       </c>
       <c r="M11" s="62" t="s">
         <v>367</v>
       </c>
       <c r="N11" s="26"/>
       <c r="O11" s="8" t="s">
         <v>368</v>
       </c>
       <c r="P11" s="56" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
       <c r="B12" s="51"/>
       <c r="C12" s="44" t="str">
         <f>IF(MID(D12,1,3)="ANZ","ANZ " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="HSBC","HSBC " &amp; TRIM((MID(D12,5,99))),IF(MID(D12,1,3)="DBS","DBS " &amp; TRIM((MID(D12,4,99))),IF(MID(D12,1,4)="CTBC","CTBC " &amp; TRIM((MID(D12,5,99))),TRIM((D12))))))</f>
         <v>The Second Credit Cooperative Association Of Taichung</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>394</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="7"/>
       <c r="G12" s="61" t="s">
         <v>395</v>
       </c>
       <c r="H12" s="42"/>
       <c r="J12" s="72"/>
       <c r="K12" s="54"/>
       <c r="L12" s="44" t="str">
         <f>IF(MID(M12,1,3)="ANZ","ANZ " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="HSBC","HSBC " &amp; TRIM((MID(M12,5,99))),IF(MID(M12,1,3)="DBS","DBS " &amp; TRIM((MID(M12,4,99))),IF(MID(M12,1,4)="CTBC","CTBC " &amp; TRIM((MID(M12,5,99))),TRIM((M12))))))</f>
         <v>Kinmen Credit Cooperative</v>
       </c>
       <c r="M12" s="63" t="s">
         <v>370</v>
       </c>
       <c r="N12" s="27"/>
       <c r="O12" s="7"/>
       <c r="P12" s="61" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="73" t="s">
         <v>396</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>396</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>397</v>
       </c>
       <c r="D13" s="62" t="s">
         <v>397</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="8" t="s">
         <v>398</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>399</v>
       </c>
       <c r="H13" s="41"/>
       <c r="J13" s="82"/>
       <c r="K13" s="52"/>
       <c r="L13" s="32"/>
       <c r="M13" s="26"/>
       <c r="N13" s="26"/>
       <c r="O13" s="8"/>
       <c r="P13" s="56"/>
     </row>
-    <row r="14" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>
       <c r="B14" s="51"/>
       <c r="C14" s="44" t="str">
         <f>IF(MID(D14,1,3)="ANZ","ANZ " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="HSBC","HSBC " &amp; TRIM((MID(D14,5,99))),IF(MID(D14,1,3)="DBS","DBS " &amp; TRIM((MID(D14,4,99))),IF(MID(D14,1,4)="CTBC","CTBC " &amp; TRIM((MID(D14,5,99))),TRIM((D14))))))</f>
         <v>The First Credit Cooperative Of Chang Hua</v>
       </c>
       <c r="D14" s="63" t="s">
         <v>400</v>
       </c>
       <c r="E14" s="27"/>
       <c r="F14" s="7"/>
       <c r="G14" s="61" t="s">
         <v>401</v>
       </c>
       <c r="H14" s="42"/>
       <c r="J14" s="72"/>
       <c r="K14" s="54"/>
       <c r="L14" s="44" t="str">
         <f>IF(MID(M14,1,3)="ANZ","ANZ " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="HSBC","HSBC " &amp; TRIM((MID(M14,5,99))),IF(MID(M14,1,3)="DBS","DBS " &amp; TRIM((MID(M14,4,99))),IF(MID(M14,1,4)="CTBC","CTBC " &amp; TRIM((MID(M14,5,99))),TRIM((M14))))))</f>
         <v/>
       </c>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="7"/>
       <c r="P14" s="57"/>
     </row>
-    <row r="15" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="73" t="s">
         <v>402</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>402</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>403</v>
       </c>
       <c r="D15" s="62" t="s">
         <v>403</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="8" t="s">
         <v>404</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>405</v>
       </c>
       <c r="H15" s="41"/>
       <c r="J15" s="82"/>
       <c r="K15" s="52"/>
       <c r="L15" s="32"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="8"/>
       <c r="P15" s="56"/>
     </row>
-    <row r="16" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
       <c r="B16" s="51"/>
       <c r="C16" s="44" t="str">
         <f>IF(MID(D16,1,3)="ANZ","ANZ " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="HSBC","HSBC " &amp; TRIM((MID(D16,5,99))),IF(MID(D16,1,3)="DBS","DBS " &amp; TRIM((MID(D16,4,99))),IF(MID(D16,1,4)="CTBC","CTBC " &amp; TRIM((MID(D16,5,99))),TRIM((D16))))))</f>
         <v>The Fifth Credit Cooperative Of Changhua</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>406</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="7"/>
       <c r="G16" s="61" t="s">
         <v>407</v>
       </c>
       <c r="H16" s="42"/>
       <c r="J16" s="72"/>
       <c r="K16" s="54"/>
       <c r="L16" s="44" t="str">
         <f>IF(MID(M16,1,3)="ANZ","ANZ " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="HSBC","HSBC " &amp; TRIM((MID(M16,5,99))),IF(MID(M16,1,3)="DBS","DBS " &amp; TRIM((MID(M16,4,99))),IF(MID(M16,1,4)="CTBC","CTBC " &amp; TRIM((MID(M16,5,99))),TRIM((M16))))))</f>
         <v/>
       </c>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
       <c r="O16" s="7"/>
       <c r="P16" s="57"/>
     </row>
-    <row r="17" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="73" t="s">
         <v>408</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>408</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>409</v>
       </c>
       <c r="D17" s="62" t="s">
         <v>409</v>
       </c>
       <c r="E17" s="26"/>
       <c r="F17" s="77" t="s">
         <v>410</v>
       </c>
       <c r="G17" s="56" t="s">
         <v>411</v>
       </c>
       <c r="H17" s="41"/>
       <c r="J17" s="82"/>
       <c r="K17" s="52"/>
       <c r="L17" s="32"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="8"/>
       <c r="P17" s="56"/>
     </row>
-    <row r="18" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3"/>
       <c r="B18" s="51"/>
       <c r="C18" s="44" t="str">
         <f>IF(MID(D18,1,3)="ANZ","ANZ " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="HSBC","HSBC " &amp; TRIM((MID(D18,5,99))),IF(MID(D18,1,3)="DBS","DBS " &amp; TRIM((MID(D18,4,99))),IF(MID(D18,1,4)="CTBC","CTBC " &amp; TRIM((MID(D18,5,99))),TRIM((D18))))))</f>
         <v>The Sixth Credit Cooperative Of Changhua</v>
       </c>
       <c r="D18" s="63" t="s">
         <v>412</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="78"/>
       <c r="G18" s="61" t="s">
         <v>413</v>
       </c>
       <c r="H18" s="42"/>
       <c r="J18" s="72"/>
       <c r="K18" s="54"/>
       <c r="L18" s="44" t="str">
         <f>IF(MID(M18,1,3)="ANZ","ANZ " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="HSBC","HSBC " &amp; TRIM((MID(M18,5,99))),IF(MID(M18,1,3)="DBS","DBS " &amp; TRIM((MID(M18,4,99))),IF(MID(M18,1,4)="CTBC","CTBC " &amp; TRIM((MID(M18,5,99))),TRIM((M18))))))</f>
         <v/>
       </c>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="7"/>
       <c r="P18" s="57"/>
     </row>
-    <row r="19" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="73" t="s">
         <v>414</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>414</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>415</v>
       </c>
       <c r="D19" s="62" t="s">
         <v>415</v>
       </c>
       <c r="E19" s="26"/>
       <c r="F19" s="8" t="s">
         <v>416</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>417</v>
       </c>
       <c r="H19" s="41"/>
       <c r="J19" s="82"/>
       <c r="K19" s="52"/>
       <c r="L19" s="32"/>
       <c r="M19" s="26"/>
       <c r="N19" s="34"/>
       <c r="O19" s="8"/>
       <c r="P19" s="56"/>
     </row>
-    <row r="20" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3"/>
       <c r="B20" s="51"/>
       <c r="C20" s="44" t="str">
         <f>IF(MID(D20,1,3)="ANZ","ANZ " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="HSBC","HSBC " &amp; TRIM((MID(D20,5,99))),IF(MID(D20,1,3)="DBS","DBS " &amp; TRIM((MID(D20,4,99))),IF(MID(D20,1,4)="CTBC","CTBC " &amp; TRIM((MID(D20,5,99))),TRIM((D20))))))</f>
         <v>The Tenth Credit Cooperative Of Changhua</v>
       </c>
       <c r="D20" s="63" t="s">
         <v>418</v>
       </c>
       <c r="E20" s="27"/>
       <c r="F20" s="7"/>
       <c r="G20" s="61" t="s">
         <v>419</v>
       </c>
       <c r="H20" s="42"/>
       <c r="J20" s="72"/>
       <c r="K20" s="54"/>
       <c r="L20" s="44" t="str">
         <f>IF(MID(M20,1,3)="ANZ","ANZ " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="HSBC","HSBC " &amp; TRIM((MID(M20,5,99))),IF(MID(M20,1,3)="DBS","DBS " &amp; TRIM((MID(M20,4,99))),IF(MID(M20,1,4)="CTBC","CTBC " &amp; TRIM((MID(M20,5,99))),TRIM((M20))))))</f>
         <v/>
       </c>
       <c r="M20" s="27"/>
       <c r="N20" s="25"/>
       <c r="O20" s="7"/>
       <c r="P20" s="57"/>
     </row>
-    <row r="21" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>420</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>420</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>421</v>
       </c>
       <c r="D21" s="62" t="s">
         <v>421</v>
       </c>
       <c r="E21" s="26"/>
       <c r="F21" s="8" t="s">
         <v>422</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>423</v>
       </c>
       <c r="H21" s="41"/>
       <c r="J21" s="3"/>
       <c r="K21" s="52"/>
       <c r="L21" s="32"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="8"/>
       <c r="P21" s="56"/>
     </row>
-    <row r="22" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3"/>
       <c r="B22" s="51"/>
       <c r="C22" s="44" t="str">
         <f>IF(MID(D22,1,3)="ANZ","ANZ " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="HSBC","HSBC " &amp; TRIM((MID(D22,5,99))),IF(MID(D22,1,3)="DBS","DBS " &amp; TRIM((MID(D22,4,99))),IF(MID(D22,1,4)="CTBC","CTBC " &amp; TRIM((MID(D22,5,99))),TRIM((D22))))))</f>
         <v>The Credit Cooperative Of Lu Kang</v>
       </c>
       <c r="D22" s="63" t="s">
         <v>424</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="7"/>
       <c r="G22" s="61" t="s">
         <v>425</v>
       </c>
       <c r="H22" s="42"/>
       <c r="J22" s="72"/>
       <c r="K22" s="54"/>
       <c r="L22" s="44" t="str">
         <f>IF(MID(M22,1,3)="ANZ","ANZ " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="HSBC","HSBC " &amp; TRIM((MID(M22,5,99))),IF(MID(M22,1,3)="DBS","DBS " &amp; TRIM((MID(M22,4,99))),IF(MID(M22,1,4)="CTBC","CTBC " &amp; TRIM((MID(M22,5,99))),TRIM((M22))))))</f>
         <v/>
       </c>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="7"/>
       <c r="P22" s="57"/>
     </row>
-    <row r="23" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>426</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>426</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>427</v>
       </c>
       <c r="D23" s="62" t="s">
         <v>427</v>
       </c>
       <c r="E23" s="26"/>
       <c r="F23" s="8" t="s">
         <v>428</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>429</v>
       </c>
       <c r="H23" s="41"/>
       <c r="J23" s="3"/>
       <c r="K23" s="52"/>
       <c r="L23" s="32"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="8"/>
       <c r="P23" s="56"/>
     </row>
-    <row r="24" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3"/>
       <c r="B24" s="51"/>
       <c r="C24" s="44" t="str">
         <f>IF(MID(D24,1,3)="ANZ","ANZ " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="HSBC","HSBC " &amp; TRIM((MID(D24,5,99))),IF(MID(D24,1,3)="DBS","DBS " &amp; TRIM((MID(D24,4,99))),IF(MID(D24,1,4)="CTBC","CTBC " &amp; TRIM((MID(D24,5,99))),TRIM((D24))))))</f>
         <v>Chiayi The Third Credit Cooperation</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>430</v>
       </c>
       <c r="E24" s="27"/>
       <c r="F24" s="7"/>
       <c r="G24" s="61" t="s">
         <v>431</v>
       </c>
       <c r="H24" s="42"/>
       <c r="J24" s="72"/>
       <c r="K24" s="54"/>
       <c r="L24" s="44" t="str">
         <f>IF(MID(M24,1,3)="ANZ","ANZ " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="HSBC","HSBC " &amp; TRIM((MID(M24,5,99))),IF(MID(M24,1,3)="DBS","DBS " &amp; TRIM((MID(M24,4,99))),IF(MID(M24,1,4)="CTBC","CTBC " &amp; TRIM((MID(M24,5,99))),TRIM((M24))))))</f>
         <v/>
       </c>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="7"/>
       <c r="P24" s="57"/>
     </row>
-    <row r="25" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>432</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>432</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>433</v>
       </c>
       <c r="D25" s="62" t="s">
         <v>433</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="8" t="s">
         <v>434</v>
       </c>
       <c r="G25" s="56" t="s">
         <v>435</v>
       </c>
       <c r="H25" s="41"/>
       <c r="J25" s="3"/>
       <c r="K25" s="52"/>
       <c r="L25" s="32"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="8"/>
       <c r="P25" s="56"/>
     </row>
-    <row r="26" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3"/>
       <c r="B26" s="51"/>
       <c r="C26" s="44" t="str">
         <f>IF(MID(D26,1,3)="ANZ","ANZ " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="HSBC","HSBC " &amp; TRIM((MID(D26,5,99))),IF(MID(D26,1,3)="DBS","DBS " &amp; TRIM((MID(D26,4,99))),IF(MID(D26,1,4)="CTBC","CTBC " &amp; TRIM((MID(D26,5,99))),TRIM((D26))))))</f>
         <v>The Third Credit Co-Operative Of Tainan</v>
       </c>
       <c r="D26" s="63" t="s">
         <v>436</v>
       </c>
       <c r="E26" s="27"/>
       <c r="F26" s="76"/>
       <c r="G26" s="61" t="s">
         <v>437</v>
       </c>
       <c r="H26" s="42"/>
       <c r="J26" s="72"/>
       <c r="K26" s="54"/>
       <c r="L26" s="44" t="str">
         <f>IF(MID(M26,1,3)="ANZ","ANZ " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="HSBC","HSBC " &amp; TRIM((MID(M26,5,99))),IF(MID(M26,1,3)="DBS","DBS " &amp; TRIM((MID(M26,4,99))),IF(MID(M26,1,4)="CTBC","CTBC " &amp; TRIM((MID(M26,5,99))),TRIM((M26))))))</f>
         <v/>
       </c>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
       <c r="O26" s="7"/>
       <c r="P26" s="57"/>
     </row>
-    <row r="27" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="75" t="s">
         <v>438</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>438</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>439</v>
       </c>
       <c r="D27" s="62" t="s">
         <v>439</v>
       </c>
       <c r="E27" s="26"/>
       <c r="F27" s="8" t="s">
         <v>440</v>
       </c>
       <c r="G27" s="56" t="s">
         <v>441</v>
       </c>
       <c r="H27" s="41"/>
       <c r="J27" s="3"/>
       <c r="K27" s="52"/>
       <c r="L27" s="32"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="8"/>
       <c r="P27" s="56"/>
     </row>
-    <row r="28" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3"/>
       <c r="B28" s="51"/>
       <c r="C28" s="44" t="str">
         <f>IF(MID(D28,1,3)="ANZ","ANZ " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="HSBC","HSBC " &amp; TRIM((MID(D28,5,99))),IF(MID(D28,1,3)="DBS","DBS " &amp; TRIM((MID(D28,4,99))),IF(MID(D28,1,4)="CTBC","CTBC " &amp; TRIM((MID(D28,5,99))),TRIM((D28))))))</f>
         <v>The Kaohsiung Third Credit Co-Operative</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>442</v>
       </c>
       <c r="E28" s="27"/>
       <c r="F28" s="7"/>
       <c r="G28" s="61" t="s">
         <v>443</v>
       </c>
       <c r="H28" s="42"/>
       <c r="J28" s="72"/>
       <c r="K28" s="54"/>
       <c r="L28" s="44" t="str">
         <f>IF(MID(M28,1,3)="ANZ","ANZ " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="HSBC","HSBC " &amp; TRIM((MID(M28,5,99))),IF(MID(M28,1,3)="DBS","DBS " &amp; TRIM((MID(M28,4,99))),IF(MID(M28,1,4)="CTBC","CTBC " &amp; TRIM((MID(M28,5,99))),TRIM((M28))))))</f>
         <v/>
       </c>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="7"/>
       <c r="P28" s="57"/>
     </row>
-    <row r="29" spans="1:16" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:16" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="73" t="s">
         <v>444</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>444</v>
       </c>
       <c r="C29" s="32" t="s">
         <v>445</v>
       </c>
       <c r="D29" s="62" t="s">
         <v>445</v>
       </c>
       <c r="E29" s="26"/>
       <c r="F29" s="8" t="s">
         <v>446</v>
       </c>
       <c r="G29" s="56" t="s">
         <v>447</v>
       </c>
       <c r="H29" s="41"/>
       <c r="J29" s="82"/>
       <c r="K29" s="52"/>
       <c r="L29" s="32"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="8"/>
       <c r="P29" s="56"/>
     </row>
-    <row r="30" spans="1:16" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A30" s="3"/>
       <c r="B30" s="53"/>
       <c r="C30" s="45" t="str">
         <f>IF(MID(D30,1,3)="ANZ","ANZ " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="HSBC","HSBC " &amp; TRIM((MID(D30,5,99))),IF(MID(D30,1,3)="DBS","DBS " &amp; TRIM((MID(D30,4,99))),IF(MID(D30,1,4)="CTBC","CTBC " &amp; TRIM((MID(D30,5,99))),TRIM((D30))))))</f>
         <v>The First Credit Cooperative Of Hualien</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>448</v>
       </c>
       <c r="E30" s="28"/>
       <c r="F30" s="6"/>
       <c r="G30" s="65" t="s">
         <v>449</v>
       </c>
       <c r="H30" s="42"/>
       <c r="J30" s="3"/>
       <c r="K30" s="55"/>
       <c r="L30" s="45" t="str">
         <f>IF(MID(M30,1,3)="ANZ","ANZ " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="HSBC","HSBC " &amp; TRIM((MID(M30,5,99))),IF(MID(M30,1,3)="DBS","DBS " &amp; TRIM((MID(M30,4,99))),IF(MID(M30,1,4)="CTBC","CTBC " &amp; TRIM((MID(M30,5,99))),TRIM((M30))))))</f>
         <v/>
       </c>
       <c r="M30" s="28"/>
       <c r="N30" s="28"/>
       <c r="O30" s="6"/>
       <c r="P30" s="58"/>
     </row>
-    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="79" t="s">
         <v>170</v>
       </c>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="79"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="36"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="81" t="s">
         <v>169</v>
       </c>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
     </row>
-    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="80" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="80"/>
       <c r="D32" s="80"/>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="G32" s="80"/>
       <c r="H32" s="36"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
     </row>
-    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:16" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="9">
         <v>40</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="35"/>
       <c r="K33" s="9">
         <f>B33+1</f>
         <v>41</v>
       </c>
       <c r="L33" s="9"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="B33:G33"/>
@@ -7333,1352 +7328,1352 @@
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="K1:P1"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="7.109375" style="23" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="20" max="20" width="12.33203125" customWidth="1"/>
+    <col min="2" max="2" width="7.08984375" style="23" customWidth="1"/>
+    <col min="3" max="3" width="42.08984375" customWidth="1"/>
+    <col min="4" max="5" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="6" max="7" width="9.90625" customWidth="1"/>
+    <col min="8" max="8" width="21.6328125" customWidth="1"/>
+    <col min="9" max="9" width="12.36328125" customWidth="1"/>
+    <col min="10" max="10" width="22.08984375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.6328125" customWidth="1"/>
+    <col min="12" max="12" width="5.36328125" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.08984375" style="23" customWidth="1"/>
+    <col min="14" max="14" width="42.08984375" customWidth="1"/>
+    <col min="15" max="16" width="26.08984375" hidden="1" customWidth="1"/>
+    <col min="17" max="18" width="9.90625" customWidth="1"/>
+    <col min="19" max="19" width="21.6328125" customWidth="1"/>
+    <col min="20" max="20" width="12.36328125" customWidth="1"/>
     <col min="21" max="21" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="14" t="s">
         <v>641</v>
       </c>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="37"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="14" t="s">
         <v>642</v>
       </c>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
     </row>
-    <row r="2" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="13" t="s">
         <v>643</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="38"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="13" t="s">
         <v>644</v>
       </c>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
     </row>
-    <row r="3" spans="1:20" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:20" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="39"/>
       <c r="M3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國115年 3月底</v>
+        <v>中華民國115年 6月底</v>
       </c>
       <c r="N3" s="12"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Mar. 2026</v>
+        <v xml:space="preserve"> End of June 2026</v>
       </c>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
-    <row r="4" spans="1:20" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="98" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="99"/>
       <c r="J4" s="40"/>
       <c r="L4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="N4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="P4" s="20"/>
       <c r="Q4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="R4" s="20" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="100" t="s">
         <v>6</v>
       </c>
       <c r="T4" s="101"/>
     </row>
-    <row r="5" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>540</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>540</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>541</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>541</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="95" t="s">
         <v>542</v>
       </c>
       <c r="G5" s="97" t="s">
         <v>543</v>
       </c>
       <c r="H5" s="91" t="s">
         <v>544</v>
       </c>
       <c r="I5" s="92"/>
       <c r="J5" s="41"/>
       <c r="L5" s="1" t="s">
         <v>454</v>
       </c>
       <c r="M5" s="50" t="s">
         <v>454</v>
       </c>
       <c r="N5" s="31" t="s">
         <v>455</v>
       </c>
       <c r="O5" s="59" t="s">
         <v>455</v>
       </c>
       <c r="P5" s="24"/>
       <c r="Q5" s="93" t="s">
         <v>456</v>
       </c>
       <c r="R5" s="102" t="s">
         <v>457</v>
       </c>
       <c r="S5" s="91" t="s">
         <v>458</v>
       </c>
       <c r="T5" s="92"/>
     </row>
-    <row r="6" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3"/>
       <c r="B6" s="51"/>
       <c r="C6" s="43" t="str">
         <f>IF(MID(D6,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D6,4,99))),IF(MID(D6,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D6,5,99))),IF(MID(D6,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D6,4,99))),IF(MID(D6,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D6,5,99))),TRIM(PROPER(D6))))))</f>
         <v>Chunghwa Post Co., Ltd</v>
       </c>
       <c r="D6" s="60" t="s">
         <v>545</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="96"/>
       <c r="G6" s="88"/>
       <c r="H6" s="66" t="s">
         <v>546</v>
       </c>
       <c r="I6" s="67" t="s">
         <v>547</v>
       </c>
       <c r="J6" s="42"/>
       <c r="L6" s="72"/>
       <c r="M6" s="54"/>
       <c r="N6" s="43" t="str">
         <f>IF(MID(O6,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O6,4,99))),IF(MID(O6,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O6,5,99))),IF(MID(O6,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O6,4,99))),IF(MID(O6,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O6,5,99))),TRIM(PROPER(O6))))))</f>
         <v>Ipass Corporation</v>
       </c>
       <c r="O6" s="60" t="s">
         <v>459</v>
       </c>
       <c r="P6" s="25"/>
       <c r="Q6" s="94"/>
       <c r="R6" s="103"/>
       <c r="S6" s="66" t="s">
         <v>460</v>
       </c>
       <c r="T6" s="67" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="73" t="s">
         <v>548</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>548</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>549</v>
       </c>
       <c r="D7" s="62" t="s">
         <v>549</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="87" t="s">
         <v>550</v>
       </c>
       <c r="G7" s="87" t="s">
         <v>551</v>
       </c>
       <c r="H7" s="83" t="s">
         <v>552</v>
       </c>
       <c r="I7" s="84"/>
       <c r="J7" s="41"/>
       <c r="L7" s="74" t="s">
         <v>462</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>462</v>
       </c>
       <c r="N7" s="32" t="s">
         <v>463</v>
       </c>
       <c r="O7" s="62" t="s">
         <v>463</v>
       </c>
       <c r="P7" s="26"/>
       <c r="Q7" s="85" t="s">
         <v>464</v>
       </c>
       <c r="R7" s="87" t="s">
         <v>465</v>
       </c>
       <c r="S7" s="83" t="s">
         <v>466</v>
       </c>
       <c r="T7" s="84"/>
     </row>
-    <row r="8" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
       <c r="B8" s="51"/>
       <c r="C8" s="44" t="str">
         <f>IF(MID(D8,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D8,4,99))),IF(MID(D8,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D8,5,99))),IF(MID(D8,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D8,4,99))),IF(MID(D8,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D8,5,99))),TRIM(PROPER(D8))))))</f>
         <v>Diners Club Taiwan Ltd.</v>
       </c>
       <c r="D8" s="63" t="s">
         <v>553</v>
       </c>
       <c r="E8" s="27"/>
       <c r="F8" s="88"/>
       <c r="G8" s="88"/>
       <c r="H8" s="66" t="s">
         <v>554</v>
       </c>
       <c r="I8" s="67" t="s">
         <v>555</v>
       </c>
       <c r="J8" s="42"/>
       <c r="L8" s="72"/>
       <c r="M8" s="54"/>
       <c r="N8" s="44" t="str">
         <f>IF(MID(O8,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O8,4,99))),IF(MID(O8,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O8,5,99))),IF(MID(O8,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O8,4,99))),IF(MID(O8,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O8,5,99))),TRIM(PROPER(O8))))))</f>
         <v>Icash Corporation</v>
       </c>
       <c r="O8" s="63" t="s">
         <v>467</v>
       </c>
       <c r="P8" s="27"/>
       <c r="Q8" s="86"/>
       <c r="R8" s="88"/>
       <c r="S8" s="66" t="s">
         <v>468</v>
       </c>
       <c r="T8" s="67" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="73" t="s">
         <v>556</v>
       </c>
       <c r="B9" s="52" t="s">
         <v>556</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>557</v>
       </c>
       <c r="D9" s="62" t="s">
         <v>557</v>
       </c>
       <c r="E9" s="26"/>
       <c r="F9" s="87" t="s">
         <v>558</v>
       </c>
       <c r="G9" s="87" t="s">
         <v>559</v>
       </c>
       <c r="H9" s="83" t="s">
         <v>560</v>
       </c>
       <c r="I9" s="84"/>
       <c r="J9" s="41"/>
       <c r="L9" s="74" t="s">
         <v>470</v>
       </c>
       <c r="M9" s="52" t="s">
         <v>470</v>
       </c>
       <c r="N9" s="32" t="s">
         <v>471</v>
       </c>
       <c r="O9" s="62" t="s">
         <v>471</v>
       </c>
       <c r="P9" s="26"/>
       <c r="Q9" s="85" t="s">
         <v>472</v>
       </c>
       <c r="R9" s="87" t="s">
         <v>473</v>
       </c>
       <c r="S9" s="83" t="s">
         <v>474</v>
       </c>
       <c r="T9" s="84"/>
     </row>
-    <row r="10" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
       <c r="B10" s="51"/>
       <c r="C10" s="44" t="str">
         <f>IF(MID(D10,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D10,4,99))),IF(MID(D10,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D10,5,99))),IF(MID(D10,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D10,4,99))),IF(MID(D10,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D10,5,99))),TRIM(PROPER(D10))))))</f>
         <v>National Credit Card Center Of R. O. C.</v>
       </c>
       <c r="D10" s="63" t="s">
         <v>561</v>
       </c>
       <c r="E10" s="27"/>
       <c r="F10" s="88"/>
       <c r="G10" s="88"/>
       <c r="H10" s="66" t="s">
         <v>562</v>
       </c>
       <c r="I10" s="67" t="s">
         <v>563</v>
       </c>
       <c r="J10" s="42"/>
       <c r="L10" s="72"/>
       <c r="M10" s="54"/>
       <c r="N10" s="44" t="str">
         <f>IF(MID(O10,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O10,4,99))),IF(MID(O10,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O10,5,99))),IF(MID(O10,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O10,4,99))),IF(MID(O10,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O10,5,99))),TRIM(PROPER(O10))))))</f>
         <v>Gama Pay Co.,Ltd.</v>
       </c>
       <c r="O10" s="63" t="s">
         <v>475</v>
       </c>
       <c r="P10" s="27"/>
       <c r="Q10" s="86"/>
       <c r="R10" s="88"/>
       <c r="S10" s="66" t="s">
         <v>476</v>
       </c>
       <c r="T10" s="67" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="73" t="s">
         <v>564</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>564</v>
       </c>
       <c r="C11" s="32" t="s">
         <v>565</v>
       </c>
       <c r="D11" s="62" t="s">
         <v>565</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="87" t="s">
         <v>554</v>
       </c>
       <c r="G11" s="87" t="s">
         <v>566</v>
       </c>
       <c r="H11" s="83" t="s">
         <v>567</v>
       </c>
       <c r="I11" s="84"/>
       <c r="J11" s="41"/>
       <c r="L11" s="74" t="s">
         <v>478</v>
       </c>
       <c r="M11" s="52" t="s">
         <v>478</v>
       </c>
       <c r="N11" s="32" t="s">
         <v>479</v>
       </c>
       <c r="O11" s="62" t="s">
         <v>479</v>
       </c>
       <c r="P11" s="26"/>
       <c r="Q11" s="85" t="s">
         <v>480</v>
       </c>
       <c r="R11" s="87" t="s">
         <v>481</v>
       </c>
       <c r="S11" s="83" t="s">
         <v>482</v>
       </c>
       <c r="T11" s="84"/>
     </row>
-    <row r="12" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
       <c r="B12" s="51"/>
       <c r="C12" s="44" t="str">
         <f>IF(MID(D12,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D12,4,99))),IF(MID(D12,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D12,5,99))),IF(MID(D12,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D12,4,99))),IF(MID(D12,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D12,5,99))),TRIM(PROPER(D12))))))</f>
         <v>Mastercard Singapore Holding Pte. Ltd., Taiwan Branch</v>
       </c>
       <c r="D12" s="63" t="s">
         <v>568</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="88"/>
       <c r="G12" s="88"/>
       <c r="H12" s="66" t="s">
         <v>569</v>
       </c>
       <c r="I12" s="67" t="s">
         <v>570</v>
       </c>
       <c r="J12" s="42"/>
       <c r="L12" s="72"/>
       <c r="M12" s="54"/>
       <c r="N12" s="44" t="str">
         <f>IF(MID(O12,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O12,4,99))),IF(MID(O12,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O12,5,99))),IF(MID(O12,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O12,4,99))),IF(MID(O12,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O12,5,99))),TRIM(PROPER(O12))))))</f>
         <v>Jkopay Co., Ltd</v>
       </c>
       <c r="O12" s="63" t="s">
         <v>483</v>
       </c>
       <c r="P12" s="27"/>
       <c r="Q12" s="86"/>
       <c r="R12" s="88"/>
       <c r="S12" s="66" t="s">
         <v>484</v>
       </c>
       <c r="T12" s="67" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="73" t="s">
         <v>571</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>571</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>572</v>
       </c>
       <c r="D13" s="62" t="s">
         <v>572</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="87" t="s">
         <v>573</v>
       </c>
       <c r="G13" s="87" t="s">
         <v>574</v>
       </c>
       <c r="H13" s="83" t="s">
         <v>575</v>
       </c>
       <c r="I13" s="84"/>
       <c r="J13" s="41"/>
       <c r="L13" s="74" t="s">
         <v>486</v>
       </c>
       <c r="M13" s="52" t="s">
         <v>486</v>
       </c>
       <c r="N13" s="32" t="s">
         <v>487</v>
       </c>
       <c r="O13" s="62" t="s">
         <v>487</v>
       </c>
       <c r="P13" s="26"/>
       <c r="Q13" s="85" t="s">
         <v>488</v>
       </c>
       <c r="R13" s="87" t="s">
         <v>488</v>
       </c>
       <c r="S13" s="83" t="s">
         <v>489</v>
       </c>
       <c r="T13" s="84"/>
     </row>
-    <row r="14" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>
       <c r="B14" s="51"/>
       <c r="C14" s="44" t="str">
         <f>IF(MID(D14,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D14,4,99))),IF(MID(D14,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D14,5,99))),IF(MID(D14,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D14,4,99))),IF(MID(D14,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D14,5,99))),TRIM(PROPER(D14))))))</f>
         <v>Visa Taiwan Co.,Ltd.</v>
       </c>
       <c r="D14" s="63" t="s">
         <v>576</v>
       </c>
       <c r="E14" s="27"/>
       <c r="F14" s="88"/>
       <c r="G14" s="88"/>
       <c r="H14" s="66" t="s">
         <v>577</v>
       </c>
       <c r="I14" s="67" t="s">
         <v>578</v>
       </c>
       <c r="J14" s="42"/>
       <c r="L14" s="72"/>
       <c r="M14" s="54"/>
       <c r="N14" s="44" t="str">
         <f>IF(MID(O14,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O14,4,99))),IF(MID(O14,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O14,5,99))),IF(MID(O14,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O14,4,99))),IF(MID(O14,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O14,5,99))),TRIM(PROPER(O14))))))</f>
         <v>O’Pay Electronic Payment Co., Ltd.</v>
       </c>
       <c r="O14" s="63" t="s">
         <v>490</v>
       </c>
       <c r="P14" s="27"/>
       <c r="Q14" s="86"/>
       <c r="R14" s="88"/>
       <c r="S14" s="66" t="s">
         <v>491</v>
       </c>
       <c r="T14" s="67" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="73" t="s">
         <v>579</v>
       </c>
       <c r="B15" s="52" t="s">
         <v>579</v>
       </c>
       <c r="C15" s="32" t="s">
         <v>580</v>
       </c>
       <c r="D15" s="62" t="s">
         <v>580</v>
       </c>
       <c r="E15" s="26"/>
       <c r="F15" s="87" t="s">
         <v>581</v>
       </c>
       <c r="G15" s="87" t="s">
         <v>582</v>
       </c>
       <c r="H15" s="83" t="s">
         <v>583</v>
       </c>
       <c r="I15" s="84"/>
       <c r="J15" s="41"/>
       <c r="L15" s="74" t="s">
         <v>493</v>
       </c>
       <c r="M15" s="52" t="s">
         <v>493</v>
       </c>
       <c r="N15" s="32" t="s">
         <v>494</v>
       </c>
       <c r="O15" s="62" t="s">
         <v>494</v>
       </c>
       <c r="P15" s="26"/>
       <c r="Q15" s="85" t="s">
         <v>495</v>
       </c>
       <c r="R15" s="87" t="s">
         <v>496</v>
       </c>
       <c r="S15" s="83" t="s">
         <v>497</v>
       </c>
       <c r="T15" s="84"/>
     </row>
-    <row r="16" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
       <c r="B16" s="51"/>
       <c r="C16" s="44" t="str">
         <f>IF(MID(D16,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D16,4,99))),IF(MID(D16,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D16,5,99))),IF(MID(D16,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D16,4,99))),IF(MID(D16,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D16,5,99))),TRIM(PROPER(D16))))))</f>
         <v>Taiwan Rakuten Card, Inc.</v>
       </c>
       <c r="D16" s="63" t="s">
         <v>584</v>
       </c>
       <c r="E16" s="27"/>
       <c r="F16" s="88"/>
       <c r="G16" s="88"/>
       <c r="H16" s="66" t="s">
         <v>585</v>
       </c>
       <c r="I16" s="67" t="s">
         <v>586</v>
       </c>
       <c r="J16" s="42"/>
       <c r="L16" s="72"/>
       <c r="M16" s="54"/>
       <c r="N16" s="44" t="str">
         <f>IF(MID(O16,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O16,4,99))),IF(MID(O16,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O16,5,99))),IF(MID(O16,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O16,4,99))),IF(MID(O16,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O16,5,99))),TRIM(PROPER(O16))))))</f>
         <v>Ezpay Co., Ltd.</v>
       </c>
       <c r="O16" s="63" t="s">
         <v>498</v>
       </c>
       <c r="P16" s="27"/>
       <c r="Q16" s="86"/>
       <c r="R16" s="88"/>
       <c r="S16" s="66" t="s">
         <v>499</v>
       </c>
       <c r="T16" s="67" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="17" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="73" t="s">
         <v>587</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>587</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>588</v>
       </c>
       <c r="D17" s="62" t="s">
         <v>588</v>
       </c>
       <c r="E17" s="26"/>
       <c r="F17" s="87" t="s">
         <v>589</v>
       </c>
       <c r="G17" s="87" t="s">
         <v>589</v>
       </c>
       <c r="H17" s="89" t="s">
         <v>590</v>
       </c>
       <c r="I17" s="90"/>
       <c r="J17" s="41"/>
       <c r="L17" s="74" t="s">
         <v>501</v>
       </c>
       <c r="M17" s="52" t="s">
         <v>501</v>
       </c>
       <c r="N17" s="32" t="s">
         <v>502</v>
       </c>
       <c r="O17" s="62" t="s">
         <v>502</v>
       </c>
       <c r="P17" s="26"/>
       <c r="Q17" s="85" t="s">
         <v>503</v>
       </c>
       <c r="R17" s="87" t="s">
         <v>504</v>
       </c>
       <c r="S17" s="83" t="s">
         <v>505</v>
       </c>
       <c r="T17" s="84"/>
     </row>
-    <row r="18" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3"/>
       <c r="B18" s="51"/>
       <c r="C18" s="44" t="str">
         <f>IF(MID(D18,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D18,4,99))),IF(MID(D18,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D18,5,99))),IF(MID(D18,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D18,4,99))),IF(MID(D18,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D18,5,99))),TRIM(PROPER(D18))))))</f>
         <v>American Express International (Taiwan), Inc.</v>
       </c>
       <c r="D18" s="63" t="s">
         <v>591</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="88"/>
       <c r="G18" s="88"/>
       <c r="H18" s="68" t="s">
         <v>592</v>
       </c>
       <c r="I18" s="67" t="s">
         <v>593</v>
       </c>
       <c r="J18" s="42"/>
       <c r="L18" s="72"/>
       <c r="M18" s="54"/>
       <c r="N18" s="44" t="str">
         <f>IF(MID(O18,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O18,4,99))),IF(MID(O18,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O18,5,99))),IF(MID(O18,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O18,4,99))),IF(MID(O18,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O18,5,99))),TRIM(PROPER(O18))))))</f>
         <v>Welldone Company</v>
       </c>
       <c r="O18" s="63" t="s">
         <v>506</v>
       </c>
       <c r="P18" s="27"/>
       <c r="Q18" s="86"/>
       <c r="R18" s="88"/>
       <c r="S18" s="66" t="s">
         <v>507</v>
       </c>
       <c r="T18" s="67" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="19" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="73" t="s">
         <v>594</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>594</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>595</v>
       </c>
       <c r="D19" s="62" t="s">
         <v>595</v>
       </c>
       <c r="E19" s="26"/>
       <c r="F19" s="87" t="s">
         <v>554</v>
       </c>
       <c r="G19" s="87" t="s">
         <v>596</v>
       </c>
       <c r="H19" s="83" t="s">
         <v>597</v>
       </c>
       <c r="I19" s="84"/>
       <c r="J19" s="41"/>
       <c r="L19" s="74" t="s">
         <v>509</v>
       </c>
       <c r="M19" s="52" t="s">
         <v>509</v>
       </c>
       <c r="N19" s="32" t="s">
         <v>510</v>
       </c>
       <c r="O19" s="62" t="s">
         <v>510</v>
       </c>
       <c r="P19" s="34"/>
       <c r="Q19" s="85" t="s">
         <v>511</v>
       </c>
       <c r="R19" s="87" t="s">
         <v>512</v>
       </c>
       <c r="S19" s="83" t="s">
         <v>513</v>
       </c>
       <c r="T19" s="84"/>
     </row>
-    <row r="20" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3"/>
       <c r="B20" s="51"/>
       <c r="C20" s="44" t="str">
         <f>IF(MID(D20,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D20,4,99))),IF(MID(D20,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D20,5,99))),IF(MID(D20,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D20,4,99))),IF(MID(D20,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D20,5,99))),TRIM(PROPER(D20))))))</f>
         <v>Global Payments Asia-Pacific (Hong Kong) Limited, Taiwan Br.</v>
       </c>
       <c r="D20" s="63" t="s">
         <v>598</v>
       </c>
       <c r="E20" s="27"/>
       <c r="F20" s="88"/>
       <c r="G20" s="88"/>
       <c r="H20" s="66" t="s">
         <v>599</v>
       </c>
       <c r="I20" s="67" t="s">
         <v>600</v>
       </c>
       <c r="J20" s="42"/>
       <c r="L20" s="72"/>
       <c r="M20" s="54"/>
       <c r="N20" s="44" t="str">
         <f>IF(MID(O20,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O20,4,99))),IF(MID(O20,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O20,5,99))),IF(MID(O20,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O20,4,99))),IF(MID(O20,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O20,5,99))),TRIM(PROPER(O20))))))</f>
         <v>Digital Idea Multi-Media Co., Ltd.</v>
       </c>
       <c r="O20" s="63" t="s">
         <v>514</v>
       </c>
       <c r="P20" s="25"/>
       <c r="Q20" s="86"/>
       <c r="R20" s="88"/>
       <c r="S20" s="66" t="s">
         <v>515</v>
       </c>
       <c r="T20" s="67" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="21" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="75" t="s">
         <v>601</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>601</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>602</v>
       </c>
       <c r="D21" s="62" t="s">
         <v>602</v>
       </c>
       <c r="E21" s="26"/>
       <c r="F21" s="87" t="s">
         <v>603</v>
       </c>
       <c r="G21" s="87" t="s">
         <v>604</v>
       </c>
       <c r="H21" s="83" t="s">
         <v>605</v>
       </c>
       <c r="I21" s="84"/>
       <c r="J21" s="41"/>
       <c r="L21" s="75" t="s">
         <v>517</v>
       </c>
       <c r="M21" s="52" t="s">
         <v>517</v>
       </c>
       <c r="N21" s="32" t="s">
         <v>518</v>
       </c>
       <c r="O21" s="62" t="s">
         <v>518</v>
       </c>
       <c r="P21" s="26"/>
       <c r="Q21" s="85" t="s">
         <v>519</v>
       </c>
       <c r="R21" s="87" t="s">
         <v>520</v>
       </c>
       <c r="S21" s="83" t="s">
         <v>521</v>
       </c>
       <c r="T21" s="84"/>
     </row>
-    <row r="22" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3"/>
       <c r="B22" s="51"/>
       <c r="C22" s="44" t="str">
         <f>IF(MID(D22,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D22,4,99))),IF(MID(D22,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D22,5,99))),IF(MID(D22,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D22,4,99))),IF(MID(D22,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D22,5,99))),TRIM(PROPER(D22))))))</f>
         <v>Jcb International(Taiwan) Co.,Ltd.</v>
       </c>
       <c r="D22" s="63" t="s">
         <v>606</v>
       </c>
       <c r="E22" s="27"/>
       <c r="F22" s="88"/>
       <c r="G22" s="88"/>
       <c r="H22" s="66" t="s">
         <v>607</v>
       </c>
       <c r="I22" s="67" t="s">
         <v>608</v>
       </c>
       <c r="J22" s="42"/>
       <c r="L22" s="72"/>
       <c r="M22" s="54"/>
       <c r="N22" s="44" t="str">
         <f>IF(MID(O22,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O22,4,99))),IF(MID(O22,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O22,5,99))),IF(MID(O22,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O22,4,99))),IF(MID(O22,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O22,5,99))),TRIM(PROPER(O22))))))</f>
         <v>May-God Human Resources Co., Ltd.</v>
       </c>
       <c r="O22" s="63" t="s">
         <v>522</v>
       </c>
       <c r="P22" s="27"/>
       <c r="Q22" s="86"/>
       <c r="R22" s="88"/>
       <c r="S22" s="66" t="s">
         <v>523</v>
       </c>
       <c r="T22" s="67" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="23" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="75" t="s">
         <v>609</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>609</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>610</v>
       </c>
       <c r="D23" s="62" t="s">
         <v>610</v>
       </c>
       <c r="E23" s="26"/>
       <c r="F23" s="87" t="s">
         <v>611</v>
       </c>
       <c r="G23" s="87" t="s">
         <v>612</v>
       </c>
       <c r="H23" s="83" t="s">
         <v>613</v>
       </c>
       <c r="I23" s="84"/>
       <c r="J23" s="41"/>
       <c r="L23" s="75" t="s">
         <v>525</v>
       </c>
       <c r="M23" s="52" t="s">
         <v>525</v>
       </c>
       <c r="N23" s="32" t="s">
         <v>526</v>
       </c>
       <c r="O23" s="62" t="s">
         <v>526</v>
       </c>
       <c r="P23" s="26"/>
       <c r="Q23" s="85" t="s">
         <v>527</v>
       </c>
       <c r="R23" s="87" t="s">
         <v>527</v>
       </c>
       <c r="S23" s="83" t="s">
         <v>528</v>
       </c>
       <c r="T23" s="84"/>
     </row>
-    <row r="24" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3"/>
       <c r="B24" s="51"/>
       <c r="C24" s="44" t="str">
         <f>IF(MID(D24,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D24,4,99))),IF(MID(D24,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D24,5,99))),IF(MID(D24,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D24,4,99))),IF(MID(D24,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D24,5,99))),TRIM(PROPER(D24))))))</f>
         <v>Line Pay Epi Taiwan Limited</v>
       </c>
       <c r="D24" s="63" t="s">
         <v>614</v>
       </c>
       <c r="E24" s="27"/>
       <c r="F24" s="88"/>
       <c r="G24" s="88"/>
       <c r="H24" s="66" t="s">
         <v>615</v>
       </c>
       <c r="I24" s="67" t="s">
         <v>616</v>
       </c>
       <c r="J24" s="42"/>
       <c r="L24" s="72"/>
       <c r="M24" s="54"/>
       <c r="N24" s="44" t="str">
         <f>IF(MID(O24,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O24,4,99))),IF(MID(O24,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O24,5,99))),IF(MID(O24,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O24,4,99))),IF(MID(O24,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O24,5,99))),TRIM(PROPER(O24))))))</f>
         <v>Eastern Union Interactive Corp.</v>
       </c>
       <c r="O24" s="63" t="s">
         <v>529</v>
       </c>
       <c r="P24" s="27"/>
       <c r="Q24" s="86"/>
       <c r="R24" s="88"/>
       <c r="S24" s="66" t="s">
         <v>530</v>
       </c>
       <c r="T24" s="67" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="25" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="75" t="s">
         <v>617</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>617</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>618</v>
       </c>
       <c r="D25" s="62" t="s">
         <v>618</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="87" t="s">
         <v>619</v>
       </c>
       <c r="G25" s="87" t="s">
         <v>620</v>
       </c>
       <c r="H25" s="83" t="s">
         <v>621</v>
       </c>
       <c r="I25" s="84"/>
       <c r="J25" s="41"/>
       <c r="L25" s="75" t="s">
         <v>532</v>
       </c>
       <c r="M25" s="52" t="s">
         <v>532</v>
       </c>
       <c r="N25" s="32" t="s">
         <v>533</v>
       </c>
       <c r="O25" s="62" t="s">
         <v>533</v>
       </c>
       <c r="P25" s="26"/>
       <c r="Q25" s="85" t="s">
         <v>534</v>
       </c>
       <c r="R25" s="87" t="s">
         <v>535</v>
       </c>
       <c r="S25" s="83" t="s">
         <v>536</v>
       </c>
       <c r="T25" s="84"/>
     </row>
-    <row r="26" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3"/>
       <c r="B26" s="51"/>
       <c r="C26" s="44" t="str">
         <f>IF(MID(D26,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D26,4,99))),IF(MID(D26,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D26,5,99))),IF(MID(D26,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D26,4,99))),IF(MID(D26,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D26,5,99))),TRIM(PROPER(D26))))))</f>
         <v>All Win Fintech Company Limited</v>
       </c>
       <c r="D26" s="63" t="s">
         <v>622</v>
       </c>
       <c r="E26" s="27"/>
       <c r="F26" s="88"/>
       <c r="G26" s="88"/>
       <c r="H26" s="69" t="s">
         <v>623</v>
       </c>
       <c r="I26" s="67" t="s">
         <v>624</v>
       </c>
       <c r="J26" s="42"/>
       <c r="L26" s="72"/>
       <c r="M26" s="54"/>
       <c r="N26" s="44" t="str">
         <f>IF(MID(O26,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O26,4,99))),IF(MID(O26,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O26,5,99))),IF(MID(O26,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O26,4,99))),IF(MID(O26,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O26,5,99))),TRIM(PROPER(O26))))))</f>
         <v>Remitech Finance International Co., Ltd.</v>
       </c>
       <c r="O26" s="63" t="s">
         <v>537</v>
       </c>
       <c r="P26" s="27"/>
       <c r="Q26" s="86"/>
       <c r="R26" s="88"/>
       <c r="S26" s="66" t="s">
         <v>538</v>
       </c>
       <c r="T26" s="67" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="27" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="75" t="s">
         <v>625</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>625</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>626</v>
       </c>
       <c r="D27" s="62" t="s">
         <v>626</v>
       </c>
       <c r="E27" s="26"/>
       <c r="F27" s="87" t="s">
         <v>627</v>
       </c>
       <c r="G27" s="87" t="s">
         <v>628</v>
       </c>
       <c r="H27" s="83" t="s">
         <v>629</v>
       </c>
       <c r="I27" s="84"/>
       <c r="J27" s="41"/>
       <c r="L27" s="3"/>
       <c r="M27" s="52"/>
       <c r="N27" s="32"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="85"/>
       <c r="R27" s="87"/>
       <c r="S27" s="83"/>
       <c r="T27" s="84"/>
     </row>
-    <row r="28" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3"/>
       <c r="B28" s="51"/>
       <c r="C28" s="44" t="str">
         <f>IF(MID(D28,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D28,4,99))),IF(MID(D28,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D28,5,99))),IF(MID(D28,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D28,4,99))),IF(MID(D28,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D28,5,99))),TRIM(PROPER(D28))))))</f>
         <v>Pxpay Plus Co., Ltd.</v>
       </c>
       <c r="D28" s="63" t="s">
         <v>630</v>
       </c>
       <c r="E28" s="27"/>
       <c r="F28" s="88"/>
       <c r="G28" s="88"/>
       <c r="H28" s="66" t="s">
         <v>631</v>
       </c>
       <c r="I28" s="67" t="s">
         <v>632</v>
       </c>
       <c r="J28" s="42"/>
       <c r="L28" s="72"/>
       <c r="M28" s="54"/>
       <c r="N28" s="44" t="str">
         <f>IF(MID(O28,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O28,4,99))),IF(MID(O28,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O28,5,99))),IF(MID(O28,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O28,4,99))),IF(MID(O28,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O28,5,99))),TRIM(PROPER(O28))))))</f>
         <v/>
       </c>
       <c r="O28" s="27"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="86"/>
       <c r="R28" s="88"/>
       <c r="S28" s="46"/>
       <c r="T28" s="47"/>
     </row>
-    <row r="29" spans="1:20" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:20" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="73" t="s">
         <v>633</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>633</v>
       </c>
       <c r="C29" s="32" t="s">
         <v>634</v>
       </c>
       <c r="D29" s="62" t="s">
         <v>634</v>
       </c>
       <c r="E29" s="26"/>
       <c r="F29" s="87" t="s">
         <v>635</v>
       </c>
       <c r="G29" s="87" t="s">
         <v>636</v>
       </c>
       <c r="H29" s="83" t="s">
         <v>637</v>
       </c>
       <c r="I29" s="84"/>
       <c r="J29" s="41"/>
       <c r="L29" s="82"/>
       <c r="M29" s="52"/>
       <c r="N29" s="32"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="105"/>
       <c r="R29" s="107"/>
       <c r="S29" s="83"/>
       <c r="T29" s="84"/>
     </row>
-    <row r="30" spans="1:20" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:20" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A30" s="3"/>
       <c r="B30" s="53"/>
       <c r="C30" s="45" t="str">
         <f>IF(MID(D30,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(D30,4,99))),IF(MID(D30,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(D30,5,99))),IF(MID(D30,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(D30,4,99))),IF(MID(D30,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(D30,5,99))),TRIM(PROPER(D30))))))</f>
         <v>Easycard Corporation</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>638</v>
       </c>
       <c r="E30" s="28"/>
       <c r="F30" s="104"/>
       <c r="G30" s="104"/>
       <c r="H30" s="70" t="s">
         <v>639</v>
       </c>
       <c r="I30" s="71" t="s">
         <v>640</v>
       </c>
       <c r="J30" s="42"/>
       <c r="L30" s="3"/>
       <c r="M30" s="55"/>
       <c r="N30" s="45" t="str">
         <f>IF(MID(O30,1,3)="ANZ","ANZ " &amp; TRIM(PROPER(MID(O30,4,99))),IF(MID(O30,1,4)="HSBC","HSBC " &amp; TRIM(PROPER(MID(O30,5,99))),IF(MID(O30,1,3)="DBS","DBS " &amp; TRIM(PROPER(MID(O30,4,99))),IF(MID(O30,1,4)="CTBC","CTBC " &amp; TRIM(PROPER(MID(O30,5,99))),TRIM(PROPER(O30))))))</f>
         <v/>
       </c>
       <c r="O30" s="28"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="106"/>
       <c r="R30" s="108"/>
       <c r="S30" s="48"/>
       <c r="T30" s="49"/>
     </row>
-    <row r="31" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="79" t="s">
         <v>170</v>
       </c>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="79"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="79"/>
       <c r="I31" s="79"/>
       <c r="J31" s="36"/>
       <c r="K31" s="30"/>
       <c r="L31" s="30"/>
       <c r="M31" s="81" t="s">
         <v>169</v>
       </c>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
     </row>
-    <row r="32" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="80" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="80"/>
       <c r="D32" s="80"/>
       <c r="E32" s="80"/>
       <c r="F32" s="80"/>
       <c r="G32" s="80"/>
       <c r="H32" s="80"/>
       <c r="I32" s="80"/>
       <c r="J32" s="36"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5"/>
     </row>
-    <row r="33" spans="2:20" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:20" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="9">
         <v>42</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="35"/>
       <c r="M33" s="9">
         <f>B33+1</f>
         <v>43</v>
       </c>
       <c r="N33" s="9"/>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
       <c r="S33" s="9"/>
       <c r="T33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="120">