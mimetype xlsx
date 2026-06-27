--- v0 (2026-03-14)
+++ v1 (2026-06-27)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\季報\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE0CE5C1-2028-4992-8036-B9DEED4A324C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9718172-1491-4032-A867-6EFD864D79FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表十三" sheetId="1" r:id="rId1"/>
     <sheet name="表十三續二" sheetId="2" r:id="rId2"/>
     <sheet name="表十三續四" sheetId="3" r:id="rId3"/>
     <sheet name="表十三續六" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -770,54 +771,54 @@
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>臺北市信義區松智路1號12、13、14、15、16樓</t>
   </si>
   <si>
     <t>02-87269600</t>
   </si>
   <si>
     <t>Citibank Taiwan Limited</t>
   </si>
   <si>
     <t>www.citibank.com.tw</t>
   </si>
   <si>
     <t>說　　明： #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：本國金融機構 Web申報基本資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>表十三　本國金融機構總機構一覽表</t>
   </si>
   <si>
     <t>表十三　本國金融機構總機構一覽表(續一)</t>
   </si>
   <si>
     <t>Table 13.  Listing of Head Office of Domestic Banking Institutions</t>
   </si>
   <si>
     <t>Table 13.  Listing of Head Office of Domestic Banking Institutions(Cont.1)</t>
   </si>
   <si>
     <t>061</t>
   </si>
   <si>
     <t>中華票券金融公司</t>
   </si>
   <si>
     <t>臺北市內湖區堤頂大道二段99號4樓</t>
   </si>
   <si>
     <t>02-27991177</t>
   </si>
@@ -1703,51 +1704,51 @@
   <si>
     <t>臺北市內湖區湖元里18鄰臺北市內湖區瑞湖街111號</t>
   </si>
   <si>
     <t>Gama Pay Co.,Ltd.</t>
   </si>
   <si>
     <t>www.gamapay.com.tw</t>
   </si>
   <si>
     <t>02-26589980</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>街口電子支付股份有限公司</t>
   </si>
   <si>
     <t>梅驊</t>
   </si>
   <si>
     <t>范庭甄</t>
   </si>
   <si>
-    <t>臺北市松山區臺北市松山區長安東路二段225號8樓</t>
+    <t>臺北市松山區長安東路二段225號7,8樓</t>
   </si>
   <si>
     <t>Jkopay Co., Ltd</t>
   </si>
   <si>
     <t>www.jkopay.com</t>
   </si>
   <si>
     <t>02-27787222</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>歐付寶電子支付股份有限公司</t>
   </si>
   <si>
     <t>林秀芳</t>
   </si>
   <si>
     <t>臺北市南港區成功路一段58號3樓</t>
   </si>
   <si>
     <t>O’Pay Electronic Payment Co., Ltd.</t>
   </si>
@@ -1976,51 +1977,51 @@
   <si>
     <t>新加坡商萬事達卡股份有限公司台灣分公司</t>
   </si>
   <si>
     <t>陳懿文</t>
   </si>
   <si>
     <t>臺北市信義區忠孝東路五段68號42樓</t>
   </si>
   <si>
     <t>Mastercard Singapore Holding Pte. Ltd., Taiwan Branch</t>
   </si>
   <si>
     <t>www.mastercard.com.tw</t>
   </si>
   <si>
     <t>02-87587688</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>台灣威士卡股份有限公司</t>
   </si>
   <si>
-    <t>于雪莉</t>
+    <t>張文翊</t>
   </si>
   <si>
     <t>黃慧琴</t>
   </si>
   <si>
     <t>臺北市信義區松仁路100號41樓</t>
   </si>
   <si>
     <t>Visa Taiwan Co.,Ltd.</t>
   </si>
   <si>
     <t>www.visa.com.tw</t>
   </si>
   <si>
     <t>02-25470547</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>台灣樂天信用卡股份有限公司</t>
   </si>
   <si>
     <t>大山隆司</t>
   </si>
@@ -3799,50 +3800,54 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="40.6640625" customWidth="1"/>
     <col min="4" max="5" width="26.109375" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="27.6640625" customWidth="1"/>
     <col min="7" max="7" width="26.6640625" customWidth="1"/>
     <col min="8" max="8" width="22.109375" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.21875" customWidth="1"/>
     <col min="10" max="10" width="5.33203125" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="23" customWidth="1"/>
     <col min="12" max="12" width="40.6640625" customWidth="1"/>
     <col min="13" max="14" width="26.109375" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="27.6640625" customWidth="1"/>
     <col min="16" max="16" width="26.6640625" customWidth="1"/>
     <col min="17" max="17" width="0" hidden="1" customWidth="1"/>
@@ -3882,58 +3887,58 @@
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>176</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
     <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國114年12月底</v>
+        <v>中華民國115年 3月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Dec. 2025</v>
+        <v xml:space="preserve"> End of Mar. 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
@@ -5020,51 +5025,51 @@
     <mergeCell ref="K33:P33"/>
     <mergeCell ref="O17:O18"/>
     <mergeCell ref="O29:O30"/>
     <mergeCell ref="O11:O12"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="O21:O22"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="K32:P32"/>
     <mergeCell ref="O23:O24"/>
     <mergeCell ref="O13:O14"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="K31:P31"/>
     <mergeCell ref="O25:O26"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="K1:P1"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="33" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="65" orientation="landscape"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="40.6640625" customWidth="1"/>
     <col min="4" max="5" width="26.109375" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="27.6640625" customWidth="1"/>
     <col min="7" max="7" width="26.6640625" customWidth="1"/>
     <col min="8" max="8" width="22.109375" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.21875" customWidth="1"/>
     <col min="10" max="10" width="5.33203125" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.6640625" style="23" customWidth="1"/>
@@ -5109,58 +5114,58 @@
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>347</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
     <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國114年12月底</v>
+        <v>中華民國115年 3月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Dec. 2025</v>
+        <v xml:space="preserve"> End of Mar. 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
@@ -6338,58 +6343,58 @@
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="13" t="s">
         <v>453</v>
       </c>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
     <row r="3" spans="1:16" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="39"/>
       <c r="K3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國114年12月底</v>
+        <v>中華民國115年 3月底</v>
       </c>
       <c r="L3" s="12"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Dec. 2025</v>
+        <v xml:space="preserve"> End of Mar. 2026</v>
       </c>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="40"/>
       <c r="J4" s="21" t="s">
@@ -7415,58 +7420,58 @@
       </c>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
     </row>
     <row r="3" spans="1:20" s="18" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B3" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="12"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="11" t="s">
         <v>171</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="39"/>
       <c r="M3" s="12" t="str">
         <f>B3</f>
-        <v>中華民國114年12月底</v>
+        <v>中華民國115年 3月底</v>
       </c>
       <c r="N3" s="12"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="10" t="str">
         <f>F3</f>
-        <v xml:space="preserve"> End of Dec. 2025</v>
+        <v xml:space="preserve"> End of Mar. 2026</v>
       </c>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
     <row r="4" spans="1:20" s="23" customFormat="1" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>7</v>
       </c>