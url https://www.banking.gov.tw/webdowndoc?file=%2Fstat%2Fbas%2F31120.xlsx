--- v0 (2026-03-14)
+++ v1 (2026-05-29)
@@ -270,51 +270,51 @@
   <si>
     <t>基隆第一信用合作社</t>
   </si>
   <si>
     <t>Keelung First Credit Cooperative</t>
   </si>
   <si>
     <t>黃昭胤</t>
   </si>
   <si>
     <t>郭正誠</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>彰化第六信用合作社</t>
   </si>
   <si>
     <t>The Sixth Credit Cooperative Of Chunghua</t>
   </si>
   <si>
     <t>溫永春</t>
   </si>
   <si>
-    <t>鄭作欣(代)</t>
+    <t>鄭作欣</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>基隆市第二信用合作社</t>
   </si>
   <si>
     <t>The Second Credit Cooperative Of Keelung</t>
   </si>
   <si>
     <t>林曼麗</t>
   </si>
   <si>
     <t>高萱芝</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>彰化縣鹿港信用合作社</t>
   </si>
   <si>
     <t>The Credit Cooperative Of Lu Kang</t>
   </si>
@@ -522,57 +522,57 @@
   <si>
     <t>23</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Co-Op</t>
   </si>
   <si>
     <t>藍俊昇</t>
   </si>
   <si>
     <t>葉家惠</t>
   </si>
   <si>
     <t>Notes：Ranking is measured by "Equities"</t>
   </si>
   <si>
     <t>說　　明：本表以淨值為準依序排名。</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institutions.</t>
   </si>
   <si>
-    <t>資料來源：信用合作社Web申報營運資料明細檔。</t>
-[...5 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t>資料來源：信用合作社Web申報營運資料明細檔（自結數）。</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>合作社排名表</t>
   </si>
   <si>
     <t>Credit Cooperatives</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="\-###0\-"/>
     <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
@@ -1960,819 +1960,819 @@
       <c r="H4" s="20" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="45" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="28"/>
       <c r="F5" s="25"/>
       <c r="G5" s="82">
-        <v>69778</v>
+        <v>69693</v>
       </c>
       <c r="H5" s="85">
-        <v>993828</v>
+        <v>992263</v>
       </c>
       <c r="I5" s="88">
-        <v>918364</v>
+        <v>916034</v>
       </c>
       <c r="J5" s="88">
-        <v>678906</v>
+        <v>678136</v>
       </c>
       <c r="K5" s="91">
         <v>292</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="28"/>
       <c r="F6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="57">
-        <v>7238</v>
+        <v>7221</v>
       </c>
       <c r="H6" s="60">
-        <v>119647</v>
+        <v>121093</v>
       </c>
       <c r="I6" s="63">
-        <v>112027</v>
+        <v>113400</v>
       </c>
       <c r="J6" s="63">
-        <v>87209</v>
+        <v>89017</v>
       </c>
       <c r="K6" s="66">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="54" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="28"/>
       <c r="F7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="57">
-        <v>6894</v>
+        <v>6870</v>
       </c>
       <c r="H7" s="60">
-        <v>118148</v>
+        <v>118899</v>
       </c>
       <c r="I7" s="63">
-        <v>110795</v>
+        <v>111582</v>
       </c>
       <c r="J7" s="63">
-        <v>79405</v>
+        <v>80433</v>
       </c>
       <c r="K7" s="66">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="54" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="28"/>
       <c r="F8" s="11" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="57">
-        <v>6851</v>
+        <v>6725</v>
       </c>
       <c r="H8" s="60">
-        <v>96770</v>
+        <v>96392</v>
       </c>
       <c r="I8" s="63">
-        <v>89307</v>
+        <v>88287</v>
       </c>
       <c r="J8" s="63">
-        <v>67994</v>
+        <v>67003</v>
       </c>
       <c r="K8" s="66">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="28"/>
       <c r="F9" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="57">
-        <v>6432</v>
+        <v>6471</v>
       </c>
       <c r="H9" s="60">
-        <v>100318</v>
+        <v>98245</v>
       </c>
       <c r="I9" s="63">
-        <v>93226</v>
+        <v>91076</v>
       </c>
       <c r="J9" s="63">
-        <v>66385</v>
+        <v>65603</v>
       </c>
       <c r="K9" s="66">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="28"/>
       <c r="F10" s="11" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="57">
-        <v>6390</v>
+        <v>6330</v>
       </c>
       <c r="H10" s="60">
-        <v>90419</v>
+        <v>88685</v>
       </c>
       <c r="I10" s="63">
-        <v>83663</v>
+        <v>81930</v>
       </c>
       <c r="J10" s="63">
-        <v>56197</v>
+        <v>55542</v>
       </c>
       <c r="K10" s="66">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="28"/>
       <c r="F11" s="11" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="57">
-        <v>4924</v>
+        <v>4873</v>
       </c>
       <c r="H11" s="60">
-        <v>40870</v>
+        <v>41320</v>
       </c>
       <c r="I11" s="63">
-        <v>35770</v>
+        <v>36260</v>
       </c>
       <c r="J11" s="63">
-        <v>31583</v>
+        <v>31070</v>
       </c>
       <c r="K11" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="28"/>
       <c r="F12" s="11" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="57">
-        <v>3542</v>
+        <v>3566</v>
       </c>
       <c r="H12" s="60">
-        <v>42998</v>
+        <v>42851</v>
       </c>
       <c r="I12" s="63">
-        <v>39193</v>
+        <v>38995</v>
       </c>
       <c r="J12" s="63">
-        <v>31290</v>
+        <v>31480</v>
       </c>
       <c r="K12" s="66">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="28"/>
       <c r="F13" s="11" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="57">
-        <v>3204</v>
+        <v>3183</v>
       </c>
       <c r="H13" s="60">
-        <v>42816</v>
+        <v>43288</v>
       </c>
       <c r="I13" s="63">
-        <v>38994</v>
+        <v>39509</v>
       </c>
       <c r="J13" s="63">
-        <v>30109</v>
+        <v>30244</v>
       </c>
       <c r="K13" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="28"/>
       <c r="F14" s="11" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="57">
-        <v>2737</v>
+        <v>2756</v>
       </c>
       <c r="H14" s="60">
-        <v>32950</v>
+        <v>32904</v>
       </c>
       <c r="I14" s="63">
-        <v>30006</v>
+        <v>29987</v>
       </c>
       <c r="J14" s="63">
-        <v>20655</v>
+        <v>20229</v>
       </c>
       <c r="K14" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="54" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="28"/>
       <c r="F15" s="11" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="57">
-        <v>2693</v>
+        <v>2681</v>
       </c>
       <c r="H15" s="60">
-        <v>42193</v>
+        <v>41240</v>
       </c>
       <c r="I15" s="63">
-        <v>39306</v>
+        <v>38401</v>
       </c>
       <c r="J15" s="63">
-        <v>29960</v>
+        <v>29358</v>
       </c>
       <c r="K15" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="54" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="28"/>
       <c r="F16" s="11" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="57">
-        <v>2535</v>
+        <v>2550</v>
       </c>
       <c r="H16" s="60">
-        <v>23870</v>
+        <v>23681</v>
       </c>
       <c r="I16" s="63">
-        <v>21139</v>
+        <v>20971</v>
       </c>
       <c r="J16" s="63">
-        <v>14131</v>
+        <v>14094</v>
       </c>
       <c r="K16" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="54" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="28"/>
       <c r="F17" s="11" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="57">
-        <v>2501</v>
+        <v>2521</v>
       </c>
       <c r="H17" s="60">
-        <v>29919</v>
+        <v>29619</v>
       </c>
       <c r="I17" s="63">
-        <v>27202</v>
+        <v>26922</v>
       </c>
       <c r="J17" s="63">
-        <v>19507</v>
+        <v>19519</v>
       </c>
       <c r="K17" s="66">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="28"/>
       <c r="F18" s="11" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="57">
-        <v>2080</v>
+        <v>2098</v>
       </c>
       <c r="H18" s="60">
-        <v>28350</v>
+        <v>28701</v>
       </c>
       <c r="I18" s="63">
-        <v>26123</v>
+        <v>26464</v>
       </c>
       <c r="J18" s="63">
-        <v>20430</v>
+        <v>20482</v>
       </c>
       <c r="K18" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="28"/>
       <c r="F19" s="11" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="57">
-        <v>2003</v>
+        <v>1968</v>
       </c>
       <c r="H19" s="60">
-        <v>38778</v>
+        <v>38927</v>
       </c>
       <c r="I19" s="63">
-        <v>36577</v>
+        <v>36745</v>
       </c>
       <c r="J19" s="63">
-        <v>27687</v>
+        <v>27387</v>
       </c>
       <c r="K19" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="28"/>
       <c r="F20" s="11" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="57">
-        <v>1764</v>
+        <v>1774</v>
       </c>
       <c r="H20" s="60">
-        <v>21829</v>
+        <v>21640</v>
       </c>
       <c r="I20" s="63">
-        <v>19881</v>
+        <v>19722</v>
       </c>
       <c r="J20" s="63">
-        <v>14430</v>
+        <v>14410</v>
       </c>
       <c r="K20" s="66">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E21" s="28"/>
       <c r="F21" s="11" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="57">
-        <v>1614</v>
+        <v>1637</v>
       </c>
       <c r="H21" s="60">
-        <v>19402</v>
+        <v>19543</v>
       </c>
       <c r="I21" s="63">
-        <v>17652</v>
+        <v>17812</v>
       </c>
       <c r="J21" s="63">
-        <v>10723</v>
+        <v>10676</v>
       </c>
       <c r="K21" s="66">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E22" s="28"/>
       <c r="F22" s="11" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="57">
-        <v>1613</v>
+        <v>1622</v>
       </c>
       <c r="H22" s="60">
-        <v>28466</v>
+        <v>29506</v>
       </c>
       <c r="I22" s="63">
-        <v>26644</v>
+        <v>27676</v>
       </c>
       <c r="J22" s="63">
-        <v>20818</v>
+        <v>20944</v>
       </c>
       <c r="K22" s="66">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C23" s="54" t="s">
         <v>101</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E23" s="28"/>
       <c r="F23" s="11" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="57">
-        <v>1128</v>
+        <v>1142</v>
       </c>
       <c r="H23" s="60">
-        <v>18551</v>
+        <v>18333</v>
       </c>
       <c r="I23" s="63">
-        <v>17312</v>
+        <v>17113</v>
       </c>
       <c r="J23" s="63">
-        <v>12099</v>
+        <v>12077</v>
       </c>
       <c r="K23" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>105</v>
       </c>
       <c r="C24" s="54" t="s">
         <v>106</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E24" s="28"/>
       <c r="F24" s="11" t="s">
         <v>108</v>
       </c>
       <c r="G24" s="57">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="H24" s="60">
-        <v>17230</v>
+        <v>17122</v>
       </c>
       <c r="I24" s="63">
-        <v>16095</v>
+        <v>15789</v>
       </c>
       <c r="J24" s="63">
-        <v>11335</v>
+        <v>11491</v>
       </c>
       <c r="K24" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>110</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>111</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E25" s="28"/>
       <c r="F25" s="11" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="57">
-        <v>906</v>
+        <v>936</v>
       </c>
       <c r="H25" s="60">
-        <v>16357</v>
+        <v>16273</v>
       </c>
       <c r="I25" s="63">
-        <v>15408</v>
+        <v>15293</v>
       </c>
       <c r="J25" s="63">
-        <v>10244</v>
+        <v>10330</v>
       </c>
       <c r="K25" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>115</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="28"/>
       <c r="F26" s="11" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="57">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="H26" s="60">
-        <v>11096</v>
+        <v>11104</v>
       </c>
       <c r="I26" s="63">
-        <v>10237</v>
+        <v>10264</v>
       </c>
       <c r="J26" s="63">
-        <v>8139</v>
+        <v>8196</v>
       </c>
       <c r="K26" s="66">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>120</v>
       </c>
       <c r="C27" s="54" t="s">
         <v>121</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E27" s="28"/>
       <c r="F27" s="11" t="s">
         <v>123</v>
       </c>
       <c r="G27" s="57">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="H27" s="60">
-        <v>6531</v>
+        <v>6573</v>
       </c>
       <c r="I27" s="63">
-        <v>5949</v>
+        <v>5986</v>
       </c>
       <c r="J27" s="63">
-        <v>4567</v>
+        <v>4549</v>
       </c>
       <c r="K27" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="2" customFormat="1" ht="27.6" customHeight="1" thickBot="1">
       <c r="A28" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>125</v>
       </c>
       <c r="C28" s="67" t="s">
         <v>126</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="28"/>
       <c r="F28" s="26" t="s">
         <v>128</v>
       </c>
       <c r="G28" s="70">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="H28" s="73">
-        <v>6320</v>
+        <v>6321</v>
       </c>
       <c r="I28" s="76">
-        <v>5857</v>
+        <v>5854</v>
       </c>
       <c r="J28" s="76">
-        <v>4010</v>
+        <v>4003</v>
       </c>
       <c r="K28" s="79">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:11" customFormat="1" customHeight="1">
       <c r="A29" s="49" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29"/>
       <c r="F29" s="95" t="s">
         <v>131</v>
       </c>
       <c r="G29" s="47"/>
       <c r="H29" s="47"/>
       <c r="I29" s="47"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
     </row>
     <row r="30" spans="1:11" customFormat="1" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>130</v>