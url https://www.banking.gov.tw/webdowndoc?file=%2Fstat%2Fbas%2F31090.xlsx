--- v2 (2026-03-04)
+++ v3 (2026-06-03)
@@ -563,99 +563,99 @@
   <si>
     <t>賴進淵</t>
   </si>
   <si>
     <t>尚瑞強</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>凱基商業銀行　　　#</t>
   </si>
   <si>
     <t>KGI Bank</t>
   </si>
   <si>
     <t>楊文鈞</t>
   </si>
   <si>
     <t>林素真</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
+    <t>花旗(台灣)商業銀行</t>
+  </si>
+  <si>
+    <t>Citibank Taiwan Limited</t>
+  </si>
+  <si>
+    <t>張聖心</t>
+  </si>
+  <si>
+    <t>馮淑儀</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t>Far Eastern International Bank</t>
   </si>
   <si>
     <t>周添財</t>
   </si>
   <si>
     <t>林建忠</t>
-  </si>
-[...13 lines deleted...]
-    <t>馮淑儀</t>
   </si>
   <si>
     <t>Notes：1. Figures in this table include all branches and Ranking is measured by "Equities" .
 　　 　2. Deposits include "the deposits replaces by the Postal Saving System".
 　　 　3. Loans include short-,medium- and long-term loans,overdrafts,discounts,advances on import and exports etc.</t>
   </si>
   <si>
     <t>說　　明：1. 本表按各銀行全行資料統計，並以淨值為準依序排名。
 　　　　　2. 存款餘額包括郵匯轉存款。
 　　　　　3. 放款餘額包括短中長期放款、透支、貼現及進出口押匯。
 　　　　　4. ◎臺銀、臺灣企銀、土銀、合庫集資設立比利時臺灣聯合銀行一家，列入合作金庫統計。
 　　　　　5. #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institution.</t>
   </si>
   <si>
-    <t>資料來源：本國銀行單一申報資料。</t>
-[...5 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t>資料來源：本國銀行單一申報資料（自結數）。</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>紀睿明</t>
   </si>
   <si>
     <t>陳志堅</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>陽信商業銀行</t>
   </si>
   <si>
     <t>Sunny Bank Ltd.</t>
   </si>
@@ -728,99 +728,99 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>安泰商業銀行</t>
   </si>
   <si>
     <t>Entie Commercial Bank</t>
   </si>
   <si>
     <t>俞宇琦</t>
   </si>
   <si>
     <t>徐世偉</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank Of Kaohsiung</t>
   </si>
   <si>
-    <t>陳勇勝(代)</t>
-[...2 lines deleted...]
-    <t>張榮泰(代)</t>
+    <t>徐翠梅</t>
+  </si>
+  <si>
+    <t>張榮泰</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>板信商業銀行</t>
   </si>
   <si>
     <t>Bank Of Panhsin</t>
   </si>
   <si>
     <t>謝娟娟</t>
   </si>
   <si>
     <t>曾學智</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>三信商業銀行</t>
+  </si>
+  <si>
+    <t>Cota Bank</t>
+  </si>
+  <si>
+    <t>廖松岳</t>
+  </si>
+  <si>
+    <t>江鴻蒼</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>賴昭銑</t>
   </si>
   <si>
     <t>傅瑞媛</t>
-  </si>
-[...13 lines deleted...]
-    <t>江鴻蒼</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>連線商業銀行</t>
   </si>
   <si>
     <t>LINE Bank</t>
   </si>
   <si>
     <t>黃仁埈</t>
   </si>
   <si>
     <t>黃以孟</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>將來商業銀行</t>
   </si>
   <si>
     <t>NEXT Commercial Bank Co., Ltd.</t>
   </si>
@@ -2458,1058 +2458,1058 @@
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="21" customHeight="1">
       <c r="A6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="48"/>
       <c r="C6" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="2"/>
       <c r="H6" s="96">
-        <v>5588124</v>
+        <v>5724303</v>
       </c>
       <c r="I6" s="99">
-        <v>76645665</v>
+        <v>78876417</v>
       </c>
       <c r="J6" s="102">
-        <v>63092384</v>
+        <v>64191010</v>
       </c>
       <c r="K6" s="102">
-        <v>44767238</v>
+        <v>46521927</v>
       </c>
       <c r="L6" s="105">
-        <v>3351</v>
+        <v>3353</v>
       </c>
       <c r="M6" s="105">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N6" s="105">
         <v>67</v>
       </c>
       <c r="O6" s="108">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="21" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="66" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="67" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="70">
-        <v>536297</v>
+        <v>538532</v>
       </c>
       <c r="I7" s="73">
-        <v>6860893</v>
+        <v>7151570</v>
       </c>
       <c r="J7" s="76">
-        <v>5260831</v>
+        <v>5437934</v>
       </c>
       <c r="K7" s="76">
-        <v>3536487</v>
+        <v>3810395</v>
       </c>
       <c r="L7" s="79">
         <v>163</v>
       </c>
       <c r="M7" s="79">
         <v>11</v>
       </c>
       <c r="N7" s="79">
         <v>10</v>
       </c>
       <c r="O7" s="82">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="21" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="65" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="66" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="67" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="70">
-        <v>430971</v>
+        <v>452426</v>
       </c>
       <c r="I8" s="73">
-        <v>5765573</v>
+        <v>6030139</v>
       </c>
       <c r="J8" s="76">
-        <v>4751017</v>
+        <v>4942834</v>
       </c>
       <c r="K8" s="76">
-        <v>3398825</v>
+        <v>3643778</v>
       </c>
       <c r="L8" s="79">
         <v>156</v>
       </c>
       <c r="M8" s="79">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N8" s="79">
         <v>9</v>
       </c>
       <c r="O8" s="82">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="21" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="66" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="70">
-        <v>373896</v>
+        <v>382378</v>
       </c>
       <c r="I9" s="73">
-        <v>4547129</v>
+        <v>4422280</v>
       </c>
       <c r="J9" s="76">
-        <v>3421658</v>
+        <v>3219836</v>
       </c>
       <c r="K9" s="76">
-        <v>2443199</v>
+        <v>2507322</v>
       </c>
       <c r="L9" s="79">
         <v>107</v>
       </c>
       <c r="M9" s="79">
         <v>24</v>
       </c>
       <c r="N9" s="79">
         <v>2</v>
       </c>
       <c r="O9" s="82">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="21" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="65" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="66" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="70">
-        <v>319856</v>
+        <v>333118</v>
       </c>
       <c r="I10" s="73">
-        <v>4929453</v>
+        <v>5208444</v>
       </c>
       <c r="J10" s="76">
-        <v>4317382</v>
+        <v>4492470</v>
       </c>
       <c r="K10" s="76">
-        <v>2822445</v>
+        <v>2943445</v>
       </c>
       <c r="L10" s="79">
         <v>165</v>
       </c>
       <c r="M10" s="79">
         <v>7</v>
       </c>
       <c r="N10" s="79">
         <v>4</v>
       </c>
       <c r="O10" s="82">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="21" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="65" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="66" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="70">
-        <v>318151</v>
+        <v>330677</v>
       </c>
       <c r="I11" s="73">
-        <v>4544430</v>
+        <v>4802530</v>
       </c>
       <c r="J11" s="76">
-        <v>3712224</v>
+        <v>3928850</v>
       </c>
       <c r="K11" s="76">
-        <v>2520307</v>
+        <v>2679555</v>
       </c>
       <c r="L11" s="79">
         <v>168</v>
       </c>
       <c r="M11" s="79">
         <v>5</v>
       </c>
       <c r="N11" s="79">
         <v>3</v>
       </c>
       <c r="O11" s="82">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="21" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="66" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="70">
-        <v>308338</v>
+        <v>315605</v>
       </c>
       <c r="I12" s="73">
-        <v>4850748</v>
+        <v>4945786</v>
       </c>
       <c r="J12" s="76">
-        <v>3992758</v>
+        <v>4009803</v>
       </c>
       <c r="K12" s="76">
-        <v>2808330</v>
+        <v>2959875</v>
       </c>
       <c r="L12" s="79">
         <v>182</v>
       </c>
       <c r="M12" s="79">
         <v>21</v>
       </c>
       <c r="N12" s="79">
         <v>3</v>
       </c>
       <c r="O12" s="82">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="21" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="65" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="66" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="67" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="70">
-        <v>303064</v>
+        <v>307000</v>
       </c>
       <c r="I13" s="73">
-        <v>5136374</v>
+        <v>5178297</v>
       </c>
       <c r="J13" s="76">
-        <v>4384435</v>
+        <v>4375878</v>
       </c>
       <c r="K13" s="76">
-        <v>3146687</v>
+        <v>3224382</v>
       </c>
       <c r="L13" s="79">
         <v>248</v>
       </c>
       <c r="M13" s="79">
         <v>15</v>
       </c>
       <c r="N13" s="79">
         <v>3</v>
       </c>
       <c r="O13" s="82">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="21" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="65" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="66" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="67" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="70">
-        <v>292681</v>
+        <v>303282</v>
       </c>
       <c r="I14" s="73">
-        <v>4352343</v>
+        <v>4496746</v>
       </c>
       <c r="J14" s="76">
-        <v>3680680</v>
+        <v>3736293</v>
       </c>
       <c r="K14" s="76">
-        <v>2567935</v>
+        <v>2666823</v>
       </c>
       <c r="L14" s="79">
         <v>139</v>
       </c>
       <c r="M14" s="79">
         <v>9</v>
       </c>
       <c r="N14" s="79">
         <v>5</v>
       </c>
       <c r="O14" s="82">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="21" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="65" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="66" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="67" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="70">
-        <v>253805</v>
+        <v>259652</v>
       </c>
       <c r="I15" s="73">
-        <v>4200655</v>
+        <v>4318442</v>
       </c>
       <c r="J15" s="76">
-        <v>3467475</v>
+        <v>3492465</v>
       </c>
       <c r="K15" s="76">
-        <v>2433058</v>
+        <v>2485929</v>
       </c>
       <c r="L15" s="79">
         <v>184</v>
       </c>
       <c r="M15" s="79">
         <v>12</v>
       </c>
       <c r="N15" s="79">
         <v>3</v>
       </c>
       <c r="O15" s="82">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="21" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="65" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="27"/>
       <c r="E16" s="66" t="s">
         <v>68</v>
       </c>
       <c r="F16" s="67" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="70">
-        <v>246355</v>
+        <v>247970</v>
       </c>
       <c r="I16" s="73">
-        <v>3786546</v>
+        <v>3732766</v>
       </c>
       <c r="J16" s="76">
-        <v>3179394</v>
+        <v>3119258</v>
       </c>
       <c r="K16" s="76">
-        <v>2536709</v>
+        <v>2545751</v>
       </c>
       <c r="L16" s="79">
         <v>147</v>
       </c>
       <c r="M16" s="79">
         <v>8</v>
       </c>
       <c r="N16" s="79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="21" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="66" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="67" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="70">
-        <v>220342</v>
+        <v>225977</v>
       </c>
       <c r="I17" s="73">
-        <v>3343111</v>
+        <v>3447231</v>
       </c>
       <c r="J17" s="76">
-        <v>2827622</v>
+        <v>2883495</v>
       </c>
       <c r="K17" s="76">
-        <v>2072514</v>
+        <v>2112922</v>
       </c>
       <c r="L17" s="79">
         <v>184</v>
       </c>
       <c r="M17" s="79">
         <v>7</v>
       </c>
       <c r="N17" s="79">
         <v>1</v>
       </c>
       <c r="O17" s="82">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="21" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="65" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="66" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="67" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="70">
-        <v>214317</v>
+        <v>221007</v>
       </c>
       <c r="I18" s="73">
-        <v>3000512</v>
+        <v>3248222</v>
       </c>
       <c r="J18" s="76">
-        <v>2491777</v>
+        <v>2636030</v>
       </c>
       <c r="K18" s="76">
-        <v>1814918</v>
+        <v>1978313</v>
       </c>
       <c r="L18" s="79">
         <v>100</v>
       </c>
       <c r="M18" s="79">
         <v>5</v>
       </c>
       <c r="N18" s="79">
         <v>4</v>
       </c>
       <c r="O18" s="82">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="21" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="65" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="27"/>
       <c r="E19" s="66" t="s">
         <v>83</v>
       </c>
       <c r="F19" s="67" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="70">
-        <v>204458</v>
+        <v>208259</v>
       </c>
       <c r="I19" s="73">
-        <v>1597910</v>
+        <v>1624257</v>
       </c>
       <c r="J19" s="76">
-        <v>1264856</v>
+        <v>1262370</v>
       </c>
       <c r="K19" s="76">
-        <v>907692</v>
+        <v>912716</v>
       </c>
       <c r="L19" s="79">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M19" s="79">
         <v>4</v>
       </c>
       <c r="N19" s="79">
         <v>4</v>
       </c>
       <c r="O19" s="82">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="21" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="66" t="s">
         <v>88</v>
       </c>
       <c r="F20" s="67" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="70">
-        <v>199505</v>
+        <v>205533</v>
       </c>
       <c r="I20" s="73">
-        <v>2841340</v>
+        <v>2922681</v>
       </c>
       <c r="J20" s="76">
-        <v>2332623</v>
+        <v>2378579</v>
       </c>
       <c r="K20" s="76">
-        <v>1646793</v>
+        <v>1728325</v>
       </c>
       <c r="L20" s="79">
         <v>124</v>
       </c>
       <c r="M20" s="79">
         <v>4</v>
       </c>
       <c r="N20" s="79">
         <v>1</v>
       </c>
       <c r="O20" s="82">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="21" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="65" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="27"/>
       <c r="E21" s="66" t="s">
         <v>93</v>
       </c>
       <c r="F21" s="67" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="70">
-        <v>155066</v>
+        <v>159611</v>
       </c>
       <c r="I21" s="73">
-        <v>2365606</v>
+        <v>2468076</v>
       </c>
       <c r="J21" s="76">
-        <v>2114114</v>
+        <v>2183184</v>
       </c>
       <c r="K21" s="76">
-        <v>1476611</v>
+        <v>1517730</v>
       </c>
       <c r="L21" s="79">
         <v>148</v>
       </c>
       <c r="M21" s="79">
         <v>1</v>
       </c>
       <c r="N21" s="79">
         <v>1</v>
       </c>
       <c r="O21" s="82">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="21" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C22" s="65" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="27"/>
       <c r="E22" s="66" t="s">
         <v>98</v>
       </c>
       <c r="F22" s="67" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="70">
-        <v>147085</v>
+        <v>149069</v>
       </c>
       <c r="I22" s="73">
-        <v>2508491</v>
+        <v>2554233</v>
       </c>
       <c r="J22" s="76">
-        <v>2192754</v>
+        <v>2228945</v>
       </c>
       <c r="K22" s="76">
-        <v>1690172</v>
+        <v>1731858</v>
       </c>
       <c r="L22" s="79">
         <v>124</v>
       </c>
       <c r="M22" s="79">
         <v>8</v>
       </c>
       <c r="N22" s="79">
         <v>1</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="21" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="65" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="66" t="s">
         <v>103</v>
       </c>
       <c r="F23" s="67" t="s">
         <v>104</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="70">
-        <v>102514</v>
+        <v>105435</v>
       </c>
       <c r="I23" s="73">
-        <v>1070413</v>
+        <v>1057302</v>
       </c>
       <c r="J23" s="76">
-        <v>892019</v>
+        <v>844970</v>
       </c>
       <c r="K23" s="76">
-        <v>527977</v>
+        <v>547239</v>
       </c>
       <c r="L23" s="79">
         <v>67</v>
       </c>
       <c r="M23" s="89">
         <v>0</v>
       </c>
       <c r="N23" s="89">
         <v>0</v>
       </c>
       <c r="O23" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="21" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C24" s="65" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="F24" s="67" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="70">
-        <v>91678</v>
+        <v>93447</v>
       </c>
       <c r="I24" s="73">
-        <v>997307</v>
+        <v>997133</v>
       </c>
       <c r="J24" s="76">
-        <v>852729</v>
+        <v>844886</v>
       </c>
       <c r="K24" s="76">
-        <v>638544</v>
+        <v>648848</v>
       </c>
       <c r="L24" s="79">
         <v>85</v>
       </c>
       <c r="M24" s="79">
         <v>1</v>
       </c>
       <c r="N24" s="79">
         <v>1</v>
       </c>
       <c r="O24" s="82">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="21" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="65" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="27"/>
       <c r="E25" s="66" t="s">
         <v>113</v>
       </c>
       <c r="F25" s="67" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="70">
-        <v>85528</v>
+        <v>83878</v>
       </c>
       <c r="I25" s="73">
-        <v>1034859</v>
+        <v>1042977</v>
       </c>
       <c r="J25" s="76">
-        <v>835057</v>
+        <v>841558</v>
       </c>
       <c r="K25" s="76">
-        <v>642589</v>
+        <v>648413</v>
       </c>
       <c r="L25" s="79">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M25" s="89">
         <v>0</v>
       </c>
       <c r="N25" s="79">
         <v>2</v>
       </c>
       <c r="O25" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="21" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>116</v>
       </c>
       <c r="C26" s="65" t="s">
         <v>117</v>
       </c>
       <c r="D26" s="27"/>
       <c r="E26" s="66" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="67" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="70">
-        <v>82030</v>
+        <v>83171</v>
       </c>
       <c r="I26" s="73">
-        <v>1387664</v>
+        <v>1399734</v>
       </c>
       <c r="J26" s="76">
-        <v>1180722</v>
+        <v>1179947</v>
       </c>
       <c r="K26" s="76">
-        <v>895904</v>
+        <v>912384</v>
       </c>
       <c r="L26" s="79">
         <v>102</v>
       </c>
       <c r="M26" s="79">
         <v>1</v>
       </c>
       <c r="N26" s="79">
         <v>2</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="21" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="65" t="s">
         <v>122</v>
       </c>
       <c r="D27" s="27"/>
       <c r="E27" s="66" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="67" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="70">
-        <v>78457</v>
+        <v>80119</v>
       </c>
       <c r="I27" s="73">
-        <v>934471</v>
+        <v>964063</v>
       </c>
       <c r="J27" s="76">
-        <v>686064</v>
+        <v>712052</v>
       </c>
       <c r="K27" s="76">
-        <v>531316</v>
+        <v>529714</v>
       </c>
       <c r="L27" s="79">
         <v>51</v>
       </c>
       <c r="M27" s="79">
         <v>1</v>
       </c>
       <c r="N27" s="89">
         <v>0</v>
       </c>
       <c r="O27" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="21" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="65" t="s">
         <v>127</v>
       </c>
       <c r="D28" s="27"/>
       <c r="E28" s="66" t="s">
         <v>128</v>
       </c>
       <c r="F28" s="67" t="s">
         <v>129</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="70">
-        <v>69849</v>
+        <v>72224</v>
       </c>
       <c r="I28" s="73">
-        <v>872756</v>
+        <v>609447</v>
       </c>
       <c r="J28" s="76">
-        <v>711818</v>
+        <v>484553</v>
       </c>
       <c r="K28" s="76">
-        <v>512885</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>61250</v>
+      </c>
+      <c r="L28" s="89">
+        <v>0</v>
+      </c>
+      <c r="M28" s="89">
+        <v>0</v>
+      </c>
+      <c r="N28" s="89">
+        <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="21" customHeight="1" thickBot="1">
       <c r="A29" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>131</v>
       </c>
       <c r="C29" s="90" t="s">
         <v>132</v>
       </c>
       <c r="D29" s="28"/>
       <c r="E29" s="66" t="s">
         <v>133</v>
       </c>
       <c r="F29" s="67" t="s">
         <v>134</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="70">
-        <v>69323</v>
+        <v>71265</v>
       </c>
       <c r="I29" s="73">
-        <v>490356</v>
+        <v>890443</v>
       </c>
       <c r="J29" s="76">
-        <v>366649</v>
+        <v>729082</v>
       </c>
       <c r="K29" s="76">
-        <v>57742</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>519053</v>
+      </c>
+      <c r="L29" s="79">
+        <v>52</v>
+      </c>
+      <c r="M29" s="79">
+        <v>1</v>
+      </c>
+      <c r="N29" s="79">
+        <v>2</v>
       </c>
       <c r="O29" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15" customFormat="1" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="62"/>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="62"/>
       <c r="F30" s="62"/>
       <c r="G30"/>
       <c r="H30" s="114" t="s">
         <v>137</v>
       </c>
       <c r="I30" s="51"/>
       <c r="J30" s="51"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="51"/>
       <c r="O30" s="51"/>
@@ -3799,662 +3799,662 @@
         <v>13</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="22.5" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>142</v>
       </c>
       <c r="C6" s="116" t="s">
         <v>143</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="117" t="s">
         <v>144</v>
       </c>
       <c r="F6" s="117" t="s">
         <v>145</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="96">
-        <v>68345</v>
+        <v>70944</v>
       </c>
       <c r="I6" s="99">
-        <v>751237</v>
+        <v>781669</v>
       </c>
       <c r="J6" s="102">
-        <v>591054</v>
+        <v>615985</v>
       </c>
       <c r="K6" s="102">
-        <v>342037</v>
+        <v>357274</v>
       </c>
       <c r="L6" s="105">
         <v>26</v>
       </c>
       <c r="M6" s="120">
         <v>0</v>
       </c>
       <c r="N6" s="120">
         <v>0</v>
       </c>
       <c r="O6" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="22.5" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>147</v>
       </c>
       <c r="C7" s="65" t="s">
         <v>148</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="66" t="s">
         <v>149</v>
       </c>
       <c r="F7" s="67" t="s">
         <v>150</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="70">
-        <v>55906</v>
+        <v>56712</v>
       </c>
       <c r="I7" s="73">
-        <v>811483</v>
+        <v>829856</v>
       </c>
       <c r="J7" s="76">
-        <v>723099</v>
+        <v>729090</v>
       </c>
       <c r="K7" s="76">
-        <v>535782</v>
+        <v>547061</v>
       </c>
       <c r="L7" s="79">
         <v>107</v>
       </c>
       <c r="M7" s="89">
         <v>0</v>
       </c>
       <c r="N7" s="89">
         <v>0</v>
       </c>
       <c r="O7" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="22.5" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>152</v>
       </c>
       <c r="C8" s="65" t="s">
         <v>153</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="66" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="67" t="s">
         <v>155</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="70">
-        <v>55338</v>
+        <v>56300</v>
       </c>
       <c r="I8" s="73">
-        <v>752949</v>
+        <v>785576</v>
       </c>
       <c r="J8" s="76">
-        <v>612775</v>
+        <v>622517</v>
       </c>
       <c r="K8" s="76">
-        <v>320771</v>
+        <v>322528</v>
       </c>
       <c r="L8" s="79">
         <v>50</v>
       </c>
       <c r="M8" s="89">
         <v>0</v>
       </c>
       <c r="N8" s="89">
         <v>0</v>
       </c>
       <c r="O8" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="22.5" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>157</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>158</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="66" t="s">
         <v>159</v>
       </c>
       <c r="F9" s="67" t="s">
         <v>160</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="70">
-        <v>54568</v>
+        <v>55665</v>
       </c>
       <c r="I9" s="73">
-        <v>362898</v>
+        <v>364634</v>
       </c>
       <c r="J9" s="76">
-        <v>291490</v>
+        <v>292324</v>
       </c>
       <c r="K9" s="76">
-        <v>228156</v>
+        <v>229291</v>
       </c>
       <c r="L9" s="79">
         <v>65</v>
       </c>
       <c r="M9" s="89">
         <v>0</v>
       </c>
       <c r="N9" s="89">
         <v>0</v>
       </c>
       <c r="O9" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="22.5" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>162</v>
       </c>
       <c r="C10" s="65" t="s">
         <v>163</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="66" t="s">
         <v>164</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>165</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="70">
-        <v>47060</v>
+        <v>47900</v>
       </c>
       <c r="I10" s="73">
-        <v>231392</v>
+        <v>243272</v>
       </c>
       <c r="J10" s="126">
         <v>0</v>
       </c>
       <c r="K10" s="76">
-        <v>223429</v>
+        <v>234866</v>
       </c>
       <c r="L10" s="79">
         <v>4</v>
       </c>
       <c r="M10" s="89">
         <v>0</v>
       </c>
       <c r="N10" s="79">
         <v>3</v>
       </c>
       <c r="O10" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="22.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C11" s="65" t="s">
         <v>168</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="66" t="s">
         <v>169</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>170</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="70">
-        <v>44214</v>
+        <v>44647</v>
       </c>
       <c r="I11" s="73">
-        <v>416468</v>
+        <v>430251</v>
       </c>
       <c r="J11" s="76">
-        <v>314609</v>
+        <v>316014</v>
       </c>
       <c r="K11" s="76">
-        <v>234813</v>
+        <v>239003</v>
       </c>
       <c r="L11" s="79">
         <v>5</v>
       </c>
       <c r="M11" s="79">
         <v>1</v>
       </c>
       <c r="N11" s="79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O11" s="82">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="22.5" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>172</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>173</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="66" t="s">
         <v>174</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>175</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="70">
-        <v>36150</v>
+        <v>36509</v>
       </c>
       <c r="I12" s="73">
-        <v>388405</v>
+        <v>399021</v>
       </c>
       <c r="J12" s="76">
-        <v>340844</v>
+        <v>347491</v>
       </c>
       <c r="K12" s="76">
-        <v>253050</v>
+        <v>259476</v>
       </c>
       <c r="L12" s="79">
         <v>49</v>
       </c>
       <c r="M12" s="89">
         <v>0</v>
       </c>
       <c r="N12" s="89">
         <v>0</v>
       </c>
       <c r="O12" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="22.5" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C13" s="65" t="s">
         <v>178</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="66" t="s">
         <v>179</v>
       </c>
       <c r="F13" s="67" t="s">
         <v>180</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="70">
-        <v>26711</v>
+        <v>27012</v>
       </c>
       <c r="I13" s="73">
-        <v>355849</v>
+        <v>352869</v>
       </c>
       <c r="J13" s="76">
-        <v>295911</v>
+        <v>283911</v>
       </c>
       <c r="K13" s="76">
-        <v>226459</v>
+        <v>226362</v>
       </c>
       <c r="L13" s="79">
         <v>35</v>
       </c>
       <c r="M13" s="89">
         <v>0</v>
       </c>
       <c r="N13" s="89">
         <v>0</v>
       </c>
       <c r="O13" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="22.5" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>182</v>
       </c>
       <c r="C14" s="65" t="s">
         <v>183</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="66" t="s">
         <v>184</v>
       </c>
       <c r="F14" s="67" t="s">
         <v>185</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="70">
-        <v>24632</v>
+        <v>25008</v>
       </c>
       <c r="I14" s="73">
-        <v>350493</v>
+        <v>349884</v>
       </c>
       <c r="J14" s="76">
-        <v>304062</v>
+        <v>300798</v>
       </c>
       <c r="K14" s="76">
-        <v>235337</v>
+        <v>233542</v>
       </c>
       <c r="L14" s="79">
         <v>67</v>
       </c>
       <c r="M14" s="89">
         <v>0</v>
       </c>
       <c r="N14" s="89">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="22.5" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>187</v>
       </c>
       <c r="C15" s="65" t="s">
         <v>188</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="66" t="s">
         <v>189</v>
       </c>
       <c r="F15" s="67" t="s">
         <v>190</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="70">
-        <v>17723</v>
+        <v>19079</v>
       </c>
       <c r="I15" s="73">
-        <v>263997</v>
+        <v>222581</v>
       </c>
       <c r="J15" s="76">
-        <v>236950</v>
+        <v>199436</v>
       </c>
       <c r="K15" s="76">
-        <v>187250</v>
+        <v>155331</v>
       </c>
       <c r="L15" s="79">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M15" s="89">
         <v>0</v>
       </c>
       <c r="N15" s="89">
         <v>0</v>
       </c>
       <c r="O15" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="22.5" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="65" t="s">
         <v>193</v>
       </c>
       <c r="D16" s="27"/>
       <c r="E16" s="66" t="s">
         <v>194</v>
       </c>
       <c r="F16" s="67" t="s">
         <v>195</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="70">
-        <v>16821</v>
+        <v>18074</v>
       </c>
       <c r="I16" s="73">
-        <v>219642</v>
+        <v>266144</v>
       </c>
       <c r="J16" s="76">
-        <v>198914</v>
+        <v>238920</v>
       </c>
       <c r="K16" s="76">
-        <v>152886</v>
+        <v>189799</v>
       </c>
       <c r="L16" s="79">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M16" s="89">
         <v>0</v>
       </c>
       <c r="N16" s="89">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="22.5" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>197</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>198</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="66" t="s">
         <v>199</v>
       </c>
       <c r="F17" s="67" t="s">
         <v>200</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="70">
-        <v>15956</v>
+        <v>16007</v>
       </c>
       <c r="I17" s="73">
-        <v>104880</v>
+        <v>109857</v>
       </c>
       <c r="J17" s="76">
-        <v>87423</v>
+        <v>92666</v>
       </c>
       <c r="K17" s="76">
-        <v>75067</v>
+        <v>78128</v>
       </c>
       <c r="L17" s="89">
         <v>0</v>
       </c>
       <c r="M17" s="89">
         <v>0</v>
       </c>
       <c r="N17" s="89">
         <v>0</v>
       </c>
       <c r="O17" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>202</v>
       </c>
       <c r="C18" s="65" t="s">
         <v>203</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="66" t="s">
         <v>204</v>
       </c>
       <c r="F18" s="67" t="s">
         <v>205</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="70">
-        <v>7803</v>
+        <v>7572</v>
       </c>
       <c r="I18" s="73">
-        <v>65360</v>
+        <v>72738</v>
       </c>
       <c r="J18" s="76">
-        <v>56244</v>
+        <v>61892</v>
       </c>
       <c r="K18" s="76">
-        <v>37678</v>
+        <v>44873</v>
       </c>
       <c r="L18" s="89">
         <v>0</v>
       </c>
       <c r="M18" s="89">
         <v>0</v>
       </c>
       <c r="N18" s="89">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="22.5" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>207</v>
       </c>
       <c r="C19" s="65" t="s">
         <v>208</v>
       </c>
       <c r="D19" s="27"/>
       <c r="E19" s="66" t="s">
         <v>209</v>
       </c>
       <c r="F19" s="67" t="s">
         <v>210</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="70">
-        <v>7169</v>
+        <v>7050</v>
       </c>
       <c r="I19" s="73">
-        <v>54923</v>
+        <v>55738</v>
       </c>
       <c r="J19" s="76">
-        <v>40296</v>
+        <v>40758</v>
       </c>
       <c r="K19" s="76">
-        <v>22398</v>
+        <v>24910</v>
       </c>
       <c r="L19" s="89">
         <v>0</v>
       </c>
       <c r="M19" s="89">
         <v>0</v>
       </c>
       <c r="N19" s="89">
         <v>0</v>
       </c>
       <c r="O19" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="22.5" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>212</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>213</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="66" t="s">
         <v>214</v>
       </c>
       <c r="F20" s="67" t="s">
         <v>215</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="70">
-        <v>6167</v>
+        <v>6191</v>
       </c>
       <c r="I20" s="73">
-        <v>96750</v>
+        <v>99534</v>
       </c>
       <c r="J20" s="76">
-        <v>82055</v>
+        <v>83934</v>
       </c>
       <c r="K20" s="76">
-        <v>62487</v>
+        <v>63463</v>
       </c>
       <c r="L20" s="79">
         <v>21</v>
       </c>
       <c r="M20" s="89">
         <v>0</v>
       </c>
       <c r="N20" s="89">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="22.5" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="24"/>
       <c r="C21" s="32"/>
       <c r="D21" s="27"/>
       <c r="E21" s="12"/>
       <c r="F21" s="13"/>
       <c r="G21" s="2"/>
       <c r="H21" s="41"/>
       <c r="I21" s="42"/>
       <c r="J21" s="43"/>