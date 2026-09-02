--- v3 (2026-06-03)
+++ v4 (2026-09-02)
@@ -299,51 +299,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank</t>
   </si>
   <si>
     <t>董瑞斌</t>
   </si>
   <si>
     <t>黃永貞</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>國泰世華商業銀行　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
-    <t>郭明鑑</t>
+    <t>陳祖培</t>
   </si>
   <si>
     <t>鄧崇儀</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>台北富邦商業銀行　#</t>
   </si>
   <si>
     <t>Taipei Fubon Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>蔡明興</t>
   </si>
   <si>
     <t>郭倍廷</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>第一商業銀行　　　#</t>
   </si>
@@ -368,122 +368,122 @@
   <si>
     <t>林衍茂</t>
   </si>
   <si>
     <t>王淑芳</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>玉山商業銀行　　　#</t>
   </si>
   <si>
     <t>E.Sun Commercial Bank, Ltd.</t>
   </si>
   <si>
     <t>黃男州</t>
   </si>
   <si>
     <t>林隆政</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>臺灣土地銀行</t>
+  </si>
+  <si>
+    <t>Land Bank Of Taiwan</t>
+  </si>
+  <si>
+    <t>何英明</t>
+  </si>
+  <si>
+    <t>張志堅</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
     <t>華南商業銀行　　　#</t>
   </si>
   <si>
     <t>Hua Nan Commercial Bank, Ltd.</t>
   </si>
   <si>
     <t>陳芬蘭</t>
   </si>
   <si>
     <t>黃俊智</t>
   </si>
   <si>
-    <t>10</t>
-[...13 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
     <t>彰化商業銀行</t>
   </si>
   <si>
     <t>Chang Hwa Commercial Bank</t>
   </si>
   <si>
     <t>胡光華</t>
   </si>
   <si>
     <t>簡志光</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>上海商業儲蓄銀行</t>
+  </si>
+  <si>
+    <t>The Shanghai Commercial Savings Bank, Ltd.</t>
+  </si>
+  <si>
+    <t>李慶言</t>
+  </si>
+  <si>
+    <t>郭進一</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>台新國際商業銀行　#</t>
   </si>
   <si>
     <t>Taishin International Bank</t>
   </si>
   <si>
     <t>吳東亮</t>
   </si>
   <si>
     <t>林淑真</t>
   </si>
   <si>
-    <t>13</t>
-[...13 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
     <t>永豐商業銀行　　　#</t>
   </si>
   <si>
     <t>Bank Sinopac Company Limited</t>
   </si>
   <si>
     <t>曹為實</t>
   </si>
   <si>
     <t>莊銘福</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>元大商業銀行　　　#</t>
   </si>
   <si>
     <t>Yuanta Commercial Bank</t>
   </si>
   <si>
     <t>張財育</t>
@@ -563,161 +563,161 @@
   <si>
     <t>賴進淵</t>
   </si>
   <si>
     <t>尚瑞強</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>凱基商業銀行　　　#</t>
   </si>
   <si>
     <t>KGI Bank</t>
   </si>
   <si>
     <t>楊文鈞</t>
   </si>
   <si>
     <t>林素真</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>花旗(台灣)商業銀行</t>
-[...8 lines deleted...]
-    <t>馮淑儀</t>
+    <t>遠東國際商業銀行</t>
+  </si>
+  <si>
+    <t>Far Eastern International Bank</t>
+  </si>
+  <si>
+    <t>周添財</t>
+  </si>
+  <si>
+    <t>林建忠</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>遠東國際商業銀行</t>
-[...8 lines deleted...]
-    <t>林建忠</t>
+    <t>滙豐(台灣)商業銀行</t>
+  </si>
+  <si>
+    <t>HSBC Bank (Taiwan) Limited</t>
+  </si>
+  <si>
+    <t>紀睿明</t>
+  </si>
+  <si>
+    <t>陳志堅</t>
   </si>
   <si>
     <t>Notes：1. Figures in this table include all branches and Ranking is measured by "Equities" .
 　　 　2. Deposits include "the deposits replaces by the Postal Saving System".
 　　 　3. Loans include short-,medium- and long-term loans,overdrafts,discounts,advances on import and exports etc.</t>
   </si>
   <si>
     <t>說　　明：1. 本表按各銀行全行資料統計，並以淨值為準依序排名。
 　　　　　2. 存款餘額包括郵匯轉存款。
 　　　　　3. 放款餘額包括短中長期放款、透支、貼現及進出口押匯。
 　　　　　4. ◎臺銀、臺灣企銀、土銀、合庫集資設立比利時臺灣聯合銀行一家，列入合作金庫統計。
 　　　　　5. #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Source：Provided by Individual Institution.</t>
   </si>
   <si>
     <t>資料來源：本國銀行單一申報資料（自結數）。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>滙豐(台灣)商業銀行</t>
-[...8 lines deleted...]
-    <t>陳志堅</t>
+    <t>花旗(台灣)商業銀行</t>
+  </si>
+  <si>
+    <t>Citibank Taiwan Limited</t>
+  </si>
+  <si>
+    <t>張聖心</t>
+  </si>
+  <si>
+    <t>馮淑儀</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>陽信商業銀行</t>
   </si>
   <si>
     <t>Sunny Bank Ltd.</t>
   </si>
   <si>
     <t>陳勝宏</t>
   </si>
   <si>
     <t>丁偉豪</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>京城商業銀行　　　#</t>
+  </si>
+  <si>
+    <t>Kings Town Bank</t>
+  </si>
+  <si>
+    <t>歐陽子能</t>
+  </si>
+  <si>
+    <t>姜宏亮</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan)</t>
   </si>
   <si>
     <t>陳銘僑</t>
   </si>
   <si>
     <t>游天立</t>
   </si>
   <si>
-    <t>27</t>
-[...13 lines deleted...]
-  <si>
     <t>28</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank Of The Republic Of China</t>
   </si>
   <si>
     <t>戴燈山</t>
   </si>
   <si>
     <t>謝富華</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>駱怡君</t>
@@ -797,75 +797,75 @@
   <si>
     <t>賴昭銑</t>
   </si>
   <si>
     <t>傅瑞媛</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>連線商業銀行</t>
   </si>
   <si>
     <t>LINE Bank</t>
   </si>
   <si>
     <t>黃仁埈</t>
   </si>
   <si>
     <t>黃以孟</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
+    <t>樂天國際商業銀行　#</t>
+  </si>
+  <si>
+    <t>Rakuten International Commercial Bank Co., LTD.</t>
+  </si>
+  <si>
+    <t>王世熙</t>
+  </si>
+  <si>
+    <t>佐伯 和彦</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>將來商業銀行</t>
   </si>
   <si>
     <t>NEXT Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>郭水義</t>
   </si>
   <si>
     <t>張恭賀</t>
-  </si>
-[...13 lines deleted...]
-    <t>佐伯 和彦</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>郭釧溥</t>
   </si>
   <si>
     <t>陳瑞璋</t>
   </si>
   <si>
     <t>排名表(續完)</t>
   </si>
   <si>
     <t>Domestic Banks(Cont'd)</t>
   </si>
 </sst>
 </file>
 
@@ -2458,1058 +2458,1058 @@
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="21" customHeight="1">
       <c r="A6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="48"/>
       <c r="C6" s="47" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="2"/>
       <c r="H6" s="96">
-        <v>5724303</v>
+        <v>5811571</v>
       </c>
       <c r="I6" s="99">
-        <v>78876417</v>
+        <v>80995949</v>
       </c>
       <c r="J6" s="102">
-        <v>64191010</v>
+        <v>66171869</v>
       </c>
       <c r="K6" s="102">
-        <v>46521927</v>
+        <v>47760412</v>
       </c>
       <c r="L6" s="105">
-        <v>3353</v>
+        <v>3351</v>
       </c>
       <c r="M6" s="105">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="N6" s="105">
         <v>67</v>
       </c>
       <c r="O6" s="108">
-        <v>419</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="21" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="66" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="67" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="70">
-        <v>538532</v>
+        <v>583575</v>
       </c>
       <c r="I7" s="73">
-        <v>7151570</v>
+        <v>7495243</v>
       </c>
       <c r="J7" s="76">
-        <v>5437934</v>
+        <v>5576714</v>
       </c>
       <c r="K7" s="76">
-        <v>3810395</v>
+        <v>3798838</v>
       </c>
       <c r="L7" s="79">
         <v>163</v>
       </c>
       <c r="M7" s="79">
         <v>11</v>
       </c>
       <c r="N7" s="79">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O7" s="82">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="21" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="65" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="66" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="67" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="70">
-        <v>452426</v>
+        <v>463595</v>
       </c>
       <c r="I8" s="73">
-        <v>6030139</v>
+        <v>6430359</v>
       </c>
       <c r="J8" s="76">
-        <v>4942834</v>
+        <v>5382063</v>
       </c>
       <c r="K8" s="76">
-        <v>3643778</v>
+        <v>3887614</v>
       </c>
       <c r="L8" s="79">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M8" s="79">
         <v>13</v>
       </c>
       <c r="N8" s="79">
         <v>9</v>
       </c>
       <c r="O8" s="82">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="21" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="66" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="70">
-        <v>382378</v>
+        <v>383049</v>
       </c>
       <c r="I9" s="73">
-        <v>4422280</v>
+        <v>4607341</v>
       </c>
       <c r="J9" s="76">
-        <v>3219836</v>
+        <v>3385615</v>
       </c>
       <c r="K9" s="76">
-        <v>2507322</v>
+        <v>2641366</v>
       </c>
       <c r="L9" s="79">
         <v>107</v>
       </c>
       <c r="M9" s="79">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N9" s="79">
         <v>2</v>
       </c>
       <c r="O9" s="82">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="21" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="65" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="66" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="70">
-        <v>333118</v>
+        <v>333099</v>
       </c>
       <c r="I10" s="73">
-        <v>5208444</v>
+        <v>5237346</v>
       </c>
       <c r="J10" s="76">
-        <v>4492470</v>
+        <v>4563502</v>
       </c>
       <c r="K10" s="76">
-        <v>2943445</v>
+        <v>3058714</v>
       </c>
       <c r="L10" s="79">
         <v>165</v>
       </c>
       <c r="M10" s="79">
         <v>7</v>
       </c>
       <c r="N10" s="79">
         <v>4</v>
       </c>
       <c r="O10" s="82">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="21" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="65" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="66" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="70">
-        <v>330677</v>
+        <v>331132</v>
       </c>
       <c r="I11" s="73">
-        <v>4802530</v>
+        <v>4877197</v>
       </c>
       <c r="J11" s="76">
-        <v>3928850</v>
+        <v>4057103</v>
       </c>
       <c r="K11" s="76">
-        <v>2679555</v>
+        <v>2730054</v>
       </c>
       <c r="L11" s="79">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M11" s="79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N11" s="79">
         <v>3</v>
       </c>
       <c r="O11" s="82">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="21" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="66" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="70">
-        <v>315605</v>
+        <v>318019</v>
       </c>
       <c r="I12" s="73">
-        <v>4945786</v>
+        <v>5012796</v>
       </c>
       <c r="J12" s="76">
-        <v>4009803</v>
+        <v>4074577</v>
       </c>
       <c r="K12" s="76">
-        <v>2959875</v>
+        <v>2949909</v>
       </c>
       <c r="L12" s="79">
         <v>182</v>
       </c>
       <c r="M12" s="79">
         <v>21</v>
       </c>
       <c r="N12" s="79">
         <v>3</v>
       </c>
       <c r="O12" s="82">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="21" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="65" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="66" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="67" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="70">
-        <v>307000</v>
+        <v>315205</v>
       </c>
       <c r="I13" s="73">
-        <v>5178297</v>
+        <v>5176144</v>
       </c>
       <c r="J13" s="76">
-        <v>4375878</v>
+        <v>4329011</v>
       </c>
       <c r="K13" s="76">
-        <v>3224382</v>
+        <v>3261715</v>
       </c>
       <c r="L13" s="79">
         <v>248</v>
       </c>
       <c r="M13" s="79">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N13" s="79">
         <v>3</v>
       </c>
       <c r="O13" s="82">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="21" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="65" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="66" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="67" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="70">
-        <v>303282</v>
+        <v>299583</v>
       </c>
       <c r="I14" s="73">
-        <v>4496746</v>
+        <v>4661889</v>
       </c>
       <c r="J14" s="76">
-        <v>3736293</v>
+        <v>3892519</v>
       </c>
       <c r="K14" s="76">
-        <v>2666823</v>
+        <v>2767493</v>
       </c>
       <c r="L14" s="79">
         <v>139</v>
       </c>
       <c r="M14" s="79">
         <v>9</v>
       </c>
       <c r="N14" s="79">
         <v>5</v>
       </c>
       <c r="O14" s="82">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="21" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="65" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="66" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="67" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="70">
-        <v>259652</v>
+        <v>262709</v>
       </c>
       <c r="I15" s="73">
-        <v>4318442</v>
+        <v>3837631</v>
       </c>
       <c r="J15" s="76">
-        <v>3492465</v>
+        <v>3193045</v>
       </c>
       <c r="K15" s="76">
-        <v>2485929</v>
+        <v>2604597</v>
       </c>
       <c r="L15" s="79">
-        <v>184</v>
+        <v>147</v>
       </c>
       <c r="M15" s="79">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N15" s="79">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="O15" s="86">
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="21" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="65" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="27"/>
       <c r="E16" s="66" t="s">
         <v>68</v>
       </c>
       <c r="F16" s="67" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="70">
-        <v>247970</v>
+        <v>252447</v>
       </c>
       <c r="I16" s="73">
-        <v>3732766</v>
+        <v>4391012</v>
       </c>
       <c r="J16" s="76">
-        <v>3119258</v>
+        <v>3617881</v>
       </c>
       <c r="K16" s="76">
-        <v>2545751</v>
+        <v>2570338</v>
       </c>
       <c r="L16" s="79">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M16" s="79">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="N16" s="79">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="O16" s="82">
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="21" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="66" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="67" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="70">
-        <v>225977</v>
+        <v>229700</v>
       </c>
       <c r="I17" s="73">
-        <v>3447231</v>
+        <v>3496676</v>
       </c>
       <c r="J17" s="76">
-        <v>2883495</v>
+        <v>2895452</v>
       </c>
       <c r="K17" s="76">
-        <v>2112922</v>
+        <v>2205835</v>
       </c>
       <c r="L17" s="79">
         <v>184</v>
       </c>
       <c r="M17" s="79">
         <v>7</v>
       </c>
       <c r="N17" s="79">
         <v>1</v>
       </c>
       <c r="O17" s="82">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="21" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="65" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="66" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="67" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="70">
-        <v>221007</v>
+        <v>214933</v>
       </c>
       <c r="I18" s="73">
-        <v>3248222</v>
+        <v>1665889</v>
       </c>
       <c r="J18" s="76">
-        <v>2636030</v>
+        <v>1273231</v>
       </c>
       <c r="K18" s="76">
-        <v>1978313</v>
+        <v>929402</v>
       </c>
       <c r="L18" s="79">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="M18" s="79">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N18" s="79">
         <v>4</v>
       </c>
       <c r="O18" s="82">
-        <v>2</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="21" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="65" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="27"/>
       <c r="E19" s="66" t="s">
         <v>83</v>
       </c>
       <c r="F19" s="67" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="70">
-        <v>208259</v>
+        <v>214820</v>
       </c>
       <c r="I19" s="73">
-        <v>1624257</v>
+        <v>3346817</v>
       </c>
       <c r="J19" s="76">
-        <v>1262370</v>
+        <v>2810523</v>
       </c>
       <c r="K19" s="76">
-        <v>912716</v>
+        <v>2016013</v>
       </c>
       <c r="L19" s="79">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="M19" s="79">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N19" s="79">
         <v>4</v>
       </c>
       <c r="O19" s="82">
-        <v>50</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="21" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="66" t="s">
         <v>88</v>
       </c>
       <c r="F20" s="67" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="70">
-        <v>205533</v>
+        <v>204884</v>
       </c>
       <c r="I20" s="73">
-        <v>2922681</v>
+        <v>2960513</v>
       </c>
       <c r="J20" s="76">
-        <v>2378579</v>
+        <v>2405112</v>
       </c>
       <c r="K20" s="76">
-        <v>1728325</v>
+        <v>1778215</v>
       </c>
       <c r="L20" s="79">
         <v>124</v>
       </c>
       <c r="M20" s="79">
         <v>4</v>
       </c>
       <c r="N20" s="79">
         <v>1</v>
       </c>
       <c r="O20" s="82">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="21" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="65" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="27"/>
       <c r="E21" s="66" t="s">
         <v>93</v>
       </c>
       <c r="F21" s="67" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="70">
-        <v>159611</v>
+        <v>163090</v>
       </c>
       <c r="I21" s="73">
-        <v>2468076</v>
+        <v>2619948</v>
       </c>
       <c r="J21" s="76">
-        <v>2183184</v>
+        <v>2339529</v>
       </c>
       <c r="K21" s="76">
-        <v>1517730</v>
+        <v>1559945</v>
       </c>
       <c r="L21" s="79">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M21" s="79">
         <v>1</v>
       </c>
       <c r="N21" s="79">
         <v>1</v>
       </c>
       <c r="O21" s="82">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="21" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C22" s="65" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="27"/>
       <c r="E22" s="66" t="s">
         <v>98</v>
       </c>
       <c r="F22" s="67" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="70">
-        <v>149069</v>
+        <v>154520</v>
       </c>
       <c r="I22" s="73">
-        <v>2554233</v>
+        <v>2574687</v>
       </c>
       <c r="J22" s="76">
-        <v>2228945</v>
+        <v>2232747</v>
       </c>
       <c r="K22" s="76">
-        <v>1731858</v>
+        <v>1751485</v>
       </c>
       <c r="L22" s="79">
         <v>124</v>
       </c>
       <c r="M22" s="79">
         <v>8</v>
       </c>
       <c r="N22" s="79">
         <v>1</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="21" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="65" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="66" t="s">
         <v>103</v>
       </c>
       <c r="F23" s="67" t="s">
         <v>104</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="70">
-        <v>105435</v>
+        <v>108460</v>
       </c>
       <c r="I23" s="73">
-        <v>1057302</v>
+        <v>1142374</v>
       </c>
       <c r="J23" s="76">
-        <v>844970</v>
+        <v>932451</v>
       </c>
       <c r="K23" s="76">
-        <v>547239</v>
+        <v>570496</v>
       </c>
       <c r="L23" s="79">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="M23" s="89">
         <v>0</v>
       </c>
       <c r="N23" s="89">
         <v>0</v>
       </c>
       <c r="O23" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="21" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C24" s="65" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="F24" s="67" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="70">
-        <v>93447</v>
+        <v>95873</v>
       </c>
       <c r="I24" s="73">
-        <v>997133</v>
+        <v>1001234</v>
       </c>
       <c r="J24" s="76">
-        <v>844886</v>
+        <v>845453</v>
       </c>
       <c r="K24" s="76">
-        <v>648848</v>
+        <v>653667</v>
       </c>
       <c r="L24" s="79">
         <v>85</v>
       </c>
       <c r="M24" s="79">
         <v>1</v>
       </c>
       <c r="N24" s="79">
         <v>1</v>
       </c>
       <c r="O24" s="82">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="21" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="65" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="27"/>
       <c r="E25" s="66" t="s">
         <v>113</v>
       </c>
       <c r="F25" s="67" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="70">
-        <v>83878</v>
+        <v>87419</v>
       </c>
       <c r="I25" s="73">
-        <v>1042977</v>
+        <v>1027139</v>
       </c>
       <c r="J25" s="76">
-        <v>841558</v>
+        <v>844692</v>
       </c>
       <c r="K25" s="76">
-        <v>648413</v>
+        <v>662513</v>
       </c>
       <c r="L25" s="79">
         <v>90</v>
       </c>
       <c r="M25" s="89">
         <v>0</v>
       </c>
       <c r="N25" s="79">
         <v>2</v>
       </c>
       <c r="O25" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="21" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>116</v>
       </c>
       <c r="C26" s="65" t="s">
         <v>117</v>
       </c>
       <c r="D26" s="27"/>
       <c r="E26" s="66" t="s">
         <v>118</v>
       </c>
       <c r="F26" s="67" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="70">
-        <v>83171</v>
+        <v>83802</v>
       </c>
       <c r="I26" s="73">
-        <v>1399734</v>
+        <v>1424156</v>
       </c>
       <c r="J26" s="76">
-        <v>1179947</v>
+        <v>1193549</v>
       </c>
       <c r="K26" s="76">
-        <v>912384</v>
+        <v>942781</v>
       </c>
       <c r="L26" s="79">
         <v>102</v>
       </c>
       <c r="M26" s="79">
         <v>1</v>
       </c>
       <c r="N26" s="79">
         <v>2</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="21" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="65" t="s">
         <v>122</v>
       </c>
       <c r="D27" s="27"/>
       <c r="E27" s="66" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="67" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="70">
-        <v>80119</v>
+        <v>75349</v>
       </c>
       <c r="I27" s="73">
-        <v>964063</v>
+        <v>990472</v>
       </c>
       <c r="J27" s="76">
-        <v>712052</v>
+        <v>726005</v>
       </c>
       <c r="K27" s="76">
-        <v>529714</v>
+        <v>542711</v>
       </c>
       <c r="L27" s="79">
         <v>51</v>
       </c>
       <c r="M27" s="79">
         <v>1</v>
       </c>
       <c r="N27" s="89">
         <v>0</v>
       </c>
       <c r="O27" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="21" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="65" t="s">
         <v>127</v>
       </c>
       <c r="D28" s="27"/>
       <c r="E28" s="66" t="s">
         <v>128</v>
       </c>
       <c r="F28" s="67" t="s">
         <v>129</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="70">
-        <v>72224</v>
+        <v>71727</v>
       </c>
       <c r="I28" s="73">
-        <v>609447</v>
+        <v>898683</v>
       </c>
       <c r="J28" s="76">
-        <v>484553</v>
+        <v>737568</v>
       </c>
       <c r="K28" s="76">
-        <v>61250</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>523655</v>
+      </c>
+      <c r="L28" s="79">
+        <v>52</v>
+      </c>
+      <c r="M28" s="79">
+        <v>1</v>
+      </c>
+      <c r="N28" s="79">
+        <v>2</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="21" customHeight="1" thickBot="1">
       <c r="A29" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>131</v>
       </c>
       <c r="C29" s="90" t="s">
         <v>132</v>
       </c>
       <c r="D29" s="28"/>
       <c r="E29" s="66" t="s">
         <v>133</v>
       </c>
       <c r="F29" s="67" t="s">
         <v>134</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="70">
-        <v>71265</v>
+        <v>69624</v>
       </c>
       <c r="I29" s="73">
-        <v>890443</v>
+        <v>863036</v>
       </c>
       <c r="J29" s="76">
-        <v>729082</v>
+        <v>710535</v>
       </c>
       <c r="K29" s="76">
-        <v>519053</v>
+        <v>361419</v>
       </c>
       <c r="L29" s="79">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>26</v>
+      </c>
+      <c r="M29" s="89">
+        <v>0</v>
+      </c>
+      <c r="N29" s="89">
+        <v>0</v>
       </c>
       <c r="O29" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15" customFormat="1" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="62"/>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="62"/>
       <c r="F30" s="62"/>
       <c r="G30"/>
       <c r="H30" s="114" t="s">
         <v>137</v>
       </c>
       <c r="I30" s="51"/>
       <c r="J30" s="51"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="51"/>
       <c r="O30" s="51"/>
@@ -3799,662 +3799,662 @@
         <v>13</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="22.5" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>142</v>
       </c>
       <c r="C6" s="116" t="s">
         <v>143</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="117" t="s">
         <v>144</v>
       </c>
       <c r="F6" s="117" t="s">
         <v>145</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="96">
-        <v>70944</v>
+        <v>68385</v>
       </c>
       <c r="I6" s="99">
-        <v>781669</v>
+        <v>583819</v>
       </c>
       <c r="J6" s="102">
-        <v>615985</v>
+        <v>460631</v>
       </c>
       <c r="K6" s="102">
-        <v>357274</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>60659</v>
+      </c>
+      <c r="L6" s="120">
+        <v>0</v>
       </c>
       <c r="M6" s="120">
         <v>0</v>
       </c>
       <c r="N6" s="120">
         <v>0</v>
       </c>
       <c r="O6" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="22.5" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>147</v>
       </c>
       <c r="C7" s="65" t="s">
         <v>148</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="66" t="s">
         <v>149</v>
       </c>
       <c r="F7" s="67" t="s">
         <v>150</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="70">
-        <v>56712</v>
+        <v>58036</v>
       </c>
       <c r="I7" s="73">
-        <v>829856</v>
+        <v>840693</v>
       </c>
       <c r="J7" s="76">
-        <v>729090</v>
+        <v>743194</v>
       </c>
       <c r="K7" s="76">
-        <v>547061</v>
+        <v>563289</v>
       </c>
       <c r="L7" s="79">
         <v>107</v>
       </c>
       <c r="M7" s="89">
         <v>0</v>
       </c>
       <c r="N7" s="89">
         <v>0</v>
       </c>
       <c r="O7" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="22.5" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>152</v>
       </c>
       <c r="C8" s="65" t="s">
         <v>153</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="66" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="67" t="s">
         <v>155</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="70">
-        <v>56300</v>
+        <v>54759</v>
       </c>
       <c r="I8" s="73">
-        <v>785576</v>
+        <v>380117</v>
       </c>
       <c r="J8" s="76">
-        <v>622517</v>
+        <v>298744</v>
       </c>
       <c r="K8" s="76">
-        <v>322528</v>
+        <v>242198</v>
       </c>
       <c r="L8" s="79">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="M8" s="89">
         <v>0</v>
       </c>
       <c r="N8" s="89">
         <v>0</v>
       </c>
       <c r="O8" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="22.5" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>157</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>158</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="66" t="s">
         <v>159</v>
       </c>
       <c r="F9" s="67" t="s">
         <v>160</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="70">
-        <v>55665</v>
+        <v>54336</v>
       </c>
       <c r="I9" s="73">
-        <v>364634</v>
+        <v>789314</v>
       </c>
       <c r="J9" s="76">
-        <v>292324</v>
+        <v>642938</v>
       </c>
       <c r="K9" s="76">
-        <v>229291</v>
+        <v>326136</v>
       </c>
       <c r="L9" s="79">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="M9" s="89">
         <v>0</v>
       </c>
       <c r="N9" s="89">
         <v>0</v>
       </c>
       <c r="O9" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="22.5" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>162</v>
       </c>
       <c r="C10" s="65" t="s">
         <v>163</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="66" t="s">
         <v>164</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>165</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="70">
-        <v>47900</v>
+        <v>48182</v>
       </c>
       <c r="I10" s="73">
-        <v>243272</v>
+        <v>257592</v>
       </c>
       <c r="J10" s="126">
         <v>0</v>
       </c>
       <c r="K10" s="76">
-        <v>234866</v>
+        <v>249320</v>
       </c>
       <c r="L10" s="79">
         <v>4</v>
       </c>
       <c r="M10" s="89">
         <v>0</v>
       </c>
       <c r="N10" s="79">
         <v>3</v>
       </c>
       <c r="O10" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="22.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C11" s="65" t="s">
         <v>168</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="66" t="s">
         <v>169</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>170</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="70">
-        <v>44647</v>
+        <v>45240</v>
       </c>
       <c r="I11" s="73">
-        <v>430251</v>
+        <v>445540</v>
       </c>
       <c r="J11" s="76">
-        <v>316014</v>
+        <v>327195</v>
       </c>
       <c r="K11" s="76">
-        <v>239003</v>
+        <v>244843</v>
       </c>
       <c r="L11" s="79">
         <v>5</v>
       </c>
       <c r="M11" s="79">
         <v>1</v>
       </c>
       <c r="N11" s="79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O11" s="82">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="22.5" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>172</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>173</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="66" t="s">
         <v>174</v>
       </c>
       <c r="F12" s="67" t="s">
         <v>175</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="70">
-        <v>36509</v>
+        <v>36118</v>
       </c>
       <c r="I12" s="73">
-        <v>399021</v>
+        <v>406192</v>
       </c>
       <c r="J12" s="76">
-        <v>347491</v>
+        <v>357498</v>
       </c>
       <c r="K12" s="76">
-        <v>259476</v>
+        <v>265187</v>
       </c>
       <c r="L12" s="79">
         <v>49</v>
       </c>
       <c r="M12" s="89">
         <v>0</v>
       </c>
       <c r="N12" s="89">
         <v>0</v>
       </c>
       <c r="O12" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="22.5" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C13" s="65" t="s">
         <v>178</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="66" t="s">
         <v>179</v>
       </c>
       <c r="F13" s="67" t="s">
         <v>180</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="70">
-        <v>27012</v>
+        <v>27978</v>
       </c>
       <c r="I13" s="73">
-        <v>352869</v>
+        <v>351270</v>
       </c>
       <c r="J13" s="76">
-        <v>283911</v>
+        <v>279873</v>
       </c>
       <c r="K13" s="76">
-        <v>226362</v>
+        <v>225048</v>
       </c>
       <c r="L13" s="79">
         <v>35</v>
       </c>
       <c r="M13" s="89">
         <v>0</v>
       </c>
       <c r="N13" s="89">
         <v>0</v>
       </c>
       <c r="O13" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="22.5" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>182</v>
       </c>
       <c r="C14" s="65" t="s">
         <v>183</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="66" t="s">
         <v>184</v>
       </c>
       <c r="F14" s="67" t="s">
         <v>185</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="70">
-        <v>25008</v>
+        <v>25595</v>
       </c>
       <c r="I14" s="73">
-        <v>349884</v>
+        <v>352195</v>
       </c>
       <c r="J14" s="76">
-        <v>300798</v>
+        <v>301913</v>
       </c>
       <c r="K14" s="76">
-        <v>233542</v>
+        <v>233366</v>
       </c>
       <c r="L14" s="79">
         <v>67</v>
       </c>
       <c r="M14" s="89">
         <v>0</v>
       </c>
       <c r="N14" s="89">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="22.5" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>187</v>
       </c>
       <c r="C15" s="65" t="s">
         <v>188</v>
       </c>
       <c r="D15" s="27"/>
       <c r="E15" s="66" t="s">
         <v>189</v>
       </c>
       <c r="F15" s="67" t="s">
         <v>190</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="70">
-        <v>19079</v>
+        <v>19086</v>
       </c>
       <c r="I15" s="73">
-        <v>222581</v>
+        <v>222922</v>
       </c>
       <c r="J15" s="76">
-        <v>199436</v>
+        <v>199153</v>
       </c>
       <c r="K15" s="76">
-        <v>155331</v>
+        <v>154782</v>
       </c>
       <c r="L15" s="79">
         <v>31</v>
       </c>
       <c r="M15" s="89">
         <v>0</v>
       </c>
       <c r="N15" s="89">
         <v>0</v>
       </c>
       <c r="O15" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="22.5" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="65" t="s">
         <v>193</v>
       </c>
       <c r="D16" s="27"/>
       <c r="E16" s="66" t="s">
         <v>194</v>
       </c>
       <c r="F16" s="67" t="s">
         <v>195</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="70">
-        <v>18074</v>
+        <v>18029</v>
       </c>
       <c r="I16" s="73">
-        <v>266144</v>
+        <v>267627</v>
       </c>
       <c r="J16" s="76">
-        <v>238920</v>
+        <v>239915</v>
       </c>
       <c r="K16" s="76">
-        <v>189799</v>
+        <v>193843</v>
       </c>
       <c r="L16" s="79">
         <v>33</v>
       </c>
       <c r="M16" s="89">
         <v>0</v>
       </c>
       <c r="N16" s="89">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="22.5" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>197</v>
       </c>
       <c r="C17" s="65" t="s">
         <v>198</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="66" t="s">
         <v>199</v>
       </c>
       <c r="F17" s="67" t="s">
         <v>200</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="70">
-        <v>16007</v>
+        <v>16090</v>
       </c>
       <c r="I17" s="73">
-        <v>109857</v>
+        <v>118661</v>
       </c>
       <c r="J17" s="76">
-        <v>92666</v>
+        <v>101108</v>
       </c>
       <c r="K17" s="76">
-        <v>78128</v>
+        <v>83921</v>
       </c>
       <c r="L17" s="89">
         <v>0</v>
       </c>
       <c r="M17" s="89">
         <v>0</v>
       </c>
       <c r="N17" s="89">
         <v>0</v>
       </c>
       <c r="O17" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>202</v>
       </c>
       <c r="C18" s="65" t="s">
         <v>203</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="66" t="s">
         <v>204</v>
       </c>
       <c r="F18" s="67" t="s">
         <v>205</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="70">
-        <v>7572</v>
+        <v>9666</v>
       </c>
       <c r="I18" s="73">
-        <v>72738</v>
+        <v>60315</v>
       </c>
       <c r="J18" s="76">
-        <v>61892</v>
+        <v>44150</v>
       </c>
       <c r="K18" s="76">
-        <v>44873</v>
+        <v>30312</v>
       </c>
       <c r="L18" s="89">
         <v>0</v>
       </c>
       <c r="M18" s="89">
         <v>0</v>
       </c>
       <c r="N18" s="89">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="22.5" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>207</v>
       </c>
       <c r="C19" s="65" t="s">
         <v>208</v>
       </c>
       <c r="D19" s="27"/>
       <c r="E19" s="66" t="s">
         <v>209</v>
       </c>
       <c r="F19" s="67" t="s">
         <v>210</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="70">
-        <v>7050</v>
+        <v>7302</v>
       </c>
       <c r="I19" s="73">
-        <v>55738</v>
+        <v>80093</v>
       </c>
       <c r="J19" s="76">
-        <v>40758</v>
+        <v>70903</v>
       </c>
       <c r="K19" s="76">
-        <v>24910</v>
+        <v>53356</v>
       </c>
       <c r="L19" s="89">
         <v>0</v>
       </c>
       <c r="M19" s="89">
         <v>0</v>
       </c>
       <c r="N19" s="89">
         <v>0</v>
       </c>
       <c r="O19" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="22.5" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>212</v>
       </c>
       <c r="C20" s="65" t="s">
         <v>213</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="66" t="s">
         <v>214</v>
       </c>
       <c r="F20" s="67" t="s">
         <v>215</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="70">
-        <v>6191</v>
+        <v>6154</v>
       </c>
       <c r="I20" s="73">
-        <v>99534</v>
+        <v>101016</v>
       </c>
       <c r="J20" s="76">
-        <v>83934</v>
+        <v>85776</v>
       </c>
       <c r="K20" s="76">
-        <v>63463</v>
+        <v>65378</v>
       </c>
       <c r="L20" s="79">
         <v>21</v>
       </c>
       <c r="M20" s="89">
         <v>0</v>
       </c>
       <c r="N20" s="89">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="22.5" customHeight="1">
       <c r="A21" s="3"/>
       <c r="B21" s="24"/>
       <c r="C21" s="32"/>
       <c r="D21" s="27"/>
       <c r="E21" s="12"/>
       <c r="F21" s="13"/>
       <c r="G21" s="2"/>
       <c r="H21" s="41"/>
       <c r="I21" s="42"/>
       <c r="J21" s="43"/>