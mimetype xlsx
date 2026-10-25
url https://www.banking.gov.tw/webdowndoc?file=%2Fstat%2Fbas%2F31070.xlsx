--- v2 (2026-06-27)
+++ v3 (2026-10-25)
@@ -383,54 +383,54 @@
     <t>II. Credit Cooperatives</t>
   </si>
   <si>
     <t xml:space="preserve"> 彰化第六信用合作社</t>
   </si>
   <si>
     <t xml:space="preserve"> The Sixth Credit Cooperation Of Changhua</t>
   </si>
   <si>
     <t>6.逾放比率：截至基準日當月底之逾期放款占放款餘額(含催收款)比率（自94年7月起，逾期放款之認定標準
 　係依財政部93年1月6日台財融(一)第0934000442號函規定列報）。
 7.已提列備抵呆帳餘額：截至基準日當月底對現金卡業務所提列之備抵呆帳總餘額。
 8.當月轉銷呆帳金額：基準日當月份轉銷呆帳之金額。
 9.當年度累計轉銷呆帳金額：截至基準日當月底止，當年度累計轉銷呆帳之金額。
 10.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>資料來源：各金融機構自行申報資料。
 說　　明：1.已動用額度卡數：指「截至基準日當月底止有動用餘額」之卡數。
 　　　　　2.未動用額度卡數：指「截至基準日當月底止無動用餘額」之卡數。
 　　　　　3.放款契約額度總和：截至基準日當月底核給所有持卡人現金卡契約額度之總和。
 　　　　　4.放款可動用額度總和：截至基準日當月底核給所有持卡人現金卡可動用額度之總和。
 　　　　　5.放款餘額(含催收款)：截至基準日當月底核給所有持卡人現金卡動用餘額之總和(含催收款)。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="21">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="\-###0\-"/>
     <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0\ "/>
     <numFmt numFmtId="177" formatCode="#,###,##0.00\ "/>
     <numFmt numFmtId="178" formatCode="###,##0.000;\-###,##0.000;&quot;         －&quot;"/>
     <numFmt numFmtId="179" formatCode="###,##0;\-###,##0;&quot;         －&quot;"/>
     <numFmt numFmtId="180" formatCode="###,###,##0;\-###,###,##0;&quot;         －&quot;"/>
     <numFmt numFmtId="181" formatCode="###,###,##0"/>
@@ -1718,64 +1718,64 @@
     <cellStyle name="標題 2" xfId="55"/>
     <cellStyle name="標題 3" xfId="56"/>
     <cellStyle name="標題 4" xfId="57"/>
     <cellStyle name="輸入" xfId="58"/>
     <cellStyle name="輸出" xfId="59"/>
     <cellStyle name="檢查儲存格" xfId="60"/>
     <cellStyle name="壞" xfId="61"/>
     <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="16.2" baseColWidth="0"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="17" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
     <col min="2" max="2" width="44.625" customWidth="1"/>
-    <col min="3" max="4" width="10.25" customWidth="1"/>
-    <col min="5" max="5" width="9.25" customWidth="1"/>
+    <col min="3" max="4" width="10.125" customWidth="1"/>
+    <col min="5" max="5" width="9.125" customWidth="1"/>
     <col min="6" max="8" width="14.625" customWidth="1"/>
     <col min="9" max="10" width="13.625" customWidth="1"/>
     <col min="11" max="11" width="14.625" customWidth="1"/>
     <col min="12" max="12" width="16.625" customWidth="1"/>
     <col min="13" max="13" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" customFormat="1" ht="35.1" customHeight="1">
+    <row r="1" spans="2:11" customFormat="1" ht="35.15" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:11" ht="24" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="14"/>
       <c r="F2" s="15" t="s">
         <v>0</v>
@@ -1825,544 +1825,544 @@
       </c>
       <c r="H4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="46">
-        <v>274326</v>
+        <v>272045</v>
       </c>
       <c r="D5" s="49">
-        <v>180450</v>
+        <v>179256</v>
       </c>
       <c r="E5" s="25"/>
       <c r="F5" s="46">
-        <v>262451</v>
+        <v>260847</v>
       </c>
       <c r="G5" s="52">
-        <v>39545</v>
+        <v>39230</v>
       </c>
       <c r="H5" s="52">
-        <v>9585</v>
+        <v>9496</v>
       </c>
       <c r="I5" s="55">
-        <v>0.972</v>
+        <v>0.886</v>
       </c>
       <c r="J5" s="58">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="K5" s="58">
         <v>26</v>
       </c>
       <c r="L5" s="61">
-        <v>73</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A6" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="64" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="67">
-        <v>274326</v>
+        <v>272045</v>
       </c>
       <c r="D6" s="70">
-        <v>180450</v>
+        <v>179256</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="67">
-        <v>262451</v>
+        <v>260847</v>
       </c>
       <c r="G6" s="73">
-        <v>39545</v>
+        <v>39230</v>
       </c>
       <c r="H6" s="73">
-        <v>9585</v>
+        <v>9496</v>
       </c>
       <c r="I6" s="76">
-        <v>0.972</v>
+        <v>0.886</v>
       </c>
       <c r="J6" s="79">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="K6" s="79">
         <v>26</v>
       </c>
       <c r="L6" s="82">
-        <v>73</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="64" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="67">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="D7" s="85">
         <v>0</v>
       </c>
       <c r="E7" s="25"/>
       <c r="F7" s="67">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G7" s="73">
         <v>47</v>
       </c>
       <c r="H7" s="73">
         <v>0</v>
       </c>
       <c r="I7" s="88">
         <v>0</v>
       </c>
       <c r="J7" s="79">
         <v>0</v>
       </c>
       <c r="K7" s="91">
         <v>0</v>
       </c>
       <c r="L7" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="67">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="D8" s="70">
-        <v>2431</v>
+        <v>2426</v>
       </c>
       <c r="E8" s="25"/>
       <c r="F8" s="67">
-        <v>1277</v>
+        <v>1263</v>
       </c>
       <c r="G8" s="73">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H8" s="73">
         <v>2</v>
       </c>
       <c r="I8" s="88">
         <v>0</v>
       </c>
       <c r="J8" s="79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K8" s="79">
         <v>0</v>
       </c>
       <c r="L8" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="64" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="97">
         <v>0</v>
       </c>
       <c r="D9" s="70">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E9" s="25"/>
       <c r="F9" s="67">
         <v>1</v>
       </c>
       <c r="G9" s="100">
         <v>0</v>
       </c>
       <c r="H9" s="100">
         <v>0</v>
       </c>
       <c r="I9" s="88">
         <v>0</v>
       </c>
       <c r="J9" s="79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K9" s="91">
         <v>0</v>
       </c>
       <c r="L9" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="64" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="67">
-        <v>1049</v>
+        <v>984</v>
       </c>
       <c r="D10" s="70">
-        <v>1634</v>
+        <v>1645</v>
       </c>
       <c r="E10" s="25"/>
       <c r="F10" s="67">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="G10" s="73">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H10" s="73">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I10" s="76">
-        <v>0.031</v>
+        <v>0.127</v>
       </c>
       <c r="J10" s="79">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="79">
         <v>0</v>
       </c>
       <c r="L10" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="64" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="67">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D11" s="85">
         <v>0</v>
       </c>
       <c r="E11" s="25"/>
       <c r="F11" s="67">
         <v>0</v>
       </c>
       <c r="G11" s="100">
         <v>0</v>
       </c>
       <c r="H11" s="73">
         <v>0</v>
       </c>
       <c r="I11" s="88">
         <v>0</v>
       </c>
       <c r="J11" s="91">
         <v>0</v>
       </c>
       <c r="K11" s="91">
         <v>0</v>
       </c>
       <c r="L11" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="64" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="67">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="D12" s="85">
         <v>0</v>
       </c>
       <c r="E12" s="25"/>
       <c r="F12" s="67">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G12" s="73">
         <v>1</v>
       </c>
       <c r="H12" s="73">
         <v>1</v>
       </c>
       <c r="I12" s="76">
-        <v>0.282</v>
+        <v>0.053</v>
       </c>
       <c r="J12" s="79">
         <v>0</v>
       </c>
-      <c r="K12" s="91">
+      <c r="K12" s="79">
         <v>0</v>
       </c>
       <c r="L12" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="64" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="67">
-        <v>607</v>
+        <v>552</v>
       </c>
       <c r="D13" s="70">
-        <v>16941</v>
+        <v>16876</v>
       </c>
       <c r="E13" s="25"/>
       <c r="F13" s="67">
-        <v>5264</v>
+        <v>5228</v>
       </c>
       <c r="G13" s="100">
         <v>0</v>
       </c>
       <c r="H13" s="73">
         <v>5</v>
       </c>
       <c r="I13" s="76">
-        <v>0.41</v>
+        <v>0.611</v>
       </c>
       <c r="J13" s="79">
         <v>0</v>
       </c>
       <c r="K13" s="79">
         <v>0</v>
       </c>
       <c r="L13" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="67">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D14" s="85">
         <v>0</v>
       </c>
       <c r="E14" s="25"/>
       <c r="F14" s="67">
         <v>1</v>
       </c>
       <c r="G14" s="100">
         <v>0</v>
       </c>
       <c r="H14" s="73">
         <v>0</v>
       </c>
       <c r="I14" s="88">
         <v>0</v>
       </c>
       <c r="J14" s="79">
         <v>0</v>
       </c>
-      <c r="K14" s="79">
+      <c r="K14" s="91">
         <v>0</v>
       </c>
       <c r="L14" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="67">
-        <v>267485</v>
+        <v>265711</v>
       </c>
       <c r="D15" s="70">
-        <v>139752</v>
+        <v>138765</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="67">
-        <v>248396</v>
+        <v>247078</v>
       </c>
       <c r="G15" s="73">
-        <v>37919</v>
+        <v>37649</v>
       </c>
       <c r="H15" s="73">
-        <v>9392</v>
+        <v>9318</v>
       </c>
       <c r="I15" s="76">
-        <v>0.982</v>
+        <v>0.893</v>
       </c>
       <c r="J15" s="79">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="K15" s="79">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="L15" s="82">
-        <v>65</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="64" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="67">
-        <v>806</v>
+        <v>789</v>
       </c>
       <c r="D16" s="70">
-        <v>10066</v>
+        <v>10060</v>
       </c>
       <c r="E16" s="25"/>
       <c r="F16" s="67">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="G16" s="73">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H16" s="73">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I16" s="88">
         <v>0</v>
       </c>
       <c r="J16" s="79">
         <v>1</v>
       </c>
-      <c r="K16" s="91">
+      <c r="K16" s="79">
         <v>0</v>
       </c>
       <c r="L16" s="82">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="64" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="67">
-        <v>1575</v>
+        <v>1402</v>
       </c>
       <c r="D17" s="70">
-        <v>9504</v>
+        <v>9370</v>
       </c>
       <c r="E17" s="25"/>
       <c r="F17" s="67">
-        <v>5033</v>
+        <v>4883</v>
       </c>
       <c r="G17" s="73">
-        <v>988</v>
+        <v>964</v>
       </c>
       <c r="H17" s="73">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="I17" s="76">
-        <v>0.398</v>
+        <v>0.505</v>
       </c>
       <c r="J17" s="79">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="K17" s="91">
+        <v>25</v>
+      </c>
+      <c r="K17" s="79">
         <v>0</v>
       </c>
       <c r="L17" s="82">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="67">
-        <v>1454</v>
+        <v>1305</v>
       </c>
       <c r="D18" s="70">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E18" s="25"/>
       <c r="F18" s="67">
-        <v>720</v>
+        <v>649</v>
       </c>
       <c r="G18" s="73">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="H18" s="73">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I18" s="76">
-        <v>1.845</v>
+        <v>1.766</v>
       </c>
       <c r="J18" s="79">
         <v>3</v>
       </c>
       <c r="K18" s="79">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L18" s="82">
-        <v>7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="97">
         <v>0</v>
       </c>
       <c r="D19" s="85">
         <v>0</v>
       </c>
       <c r="E19" s="25"/>
       <c r="F19" s="97">
         <v>0</v>
       </c>
       <c r="G19" s="100">
         <v>0</v>
       </c>
       <c r="H19" s="100">
         <v>0</v>
       </c>
@@ -2449,125 +2449,125 @@
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="25"/>
       <c r="F23" s="28"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="33"/>
     </row>
     <row r="24" spans="1:12" s="1" customFormat="1" ht="26.4" customHeight="1" thickBot="1">
       <c r="A24" s="18"/>
       <c r="B24" s="20"/>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="25"/>
       <c r="F24" s="28"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="33"/>
     </row>
-    <row r="25" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="25" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A25" s="105" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="12"/>
       <c r="F25" s="104" t="s">
         <v>47</v>
       </c>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
     </row>
-    <row r="26" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="26" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A26" s="22"/>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
     </row>
-    <row r="27" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="27" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
     </row>
-    <row r="28" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="28" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A28" s="22"/>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
     </row>
-    <row r="29" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="29" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A29" s="22"/>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
     </row>
-    <row r="30" spans="1:12" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="30" spans="1:12" s="4" customFormat="1" customHeight="1">
       <c r="A30" s="22"/>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="34"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
     </row>
     <row r="31" spans="1:12" ht="9.9" customHeight="1">
       <c r="A31" s="22"/>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="11"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="34"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>