--- v1 (2026-03-14)
+++ v2 (2026-06-27)
@@ -1,375 +1,410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\季報\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75D23003-9A38-45F5-916E-E7F118EF4DBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表六" sheetId="1" r:id="rId1"/>
     <sheet name="表六續完" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F32" i="2" l="1"/>
+  <c r="F31" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="96">
   <si>
     <t>Business and Financial Information</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">機　　構　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月轉銷
 呆帳金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Monthly Write-Off Amount</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月簽帳
 金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Monthly Retail Sales Volume</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月
 發卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Monthly
 Issuing
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月
 停卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Monthly
 Cancelled
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">流通
 卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Card in
 Circul-
 ations</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">有效
 卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Active
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">單位：百萬元,卡  </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
+        <family val="1"/>
       </rPr>
       <t>NT$ Million</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>，</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
+        <family val="1"/>
       </rPr>
       <t>Piece</t>
     </r>
   </si>
   <si>
     <t>表六　信用卡重要</t>
   </si>
   <si>
     <t>Table 6. Important Credit Card</t>
   </si>
   <si>
     <t>業務及財務資訊</t>
   </si>
   <si>
     <r>
       <t>逾期帳款
 比率</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
-        <color indexed="8"/>
       </rPr>
       <t>％</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
-        <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Deliquence
 Ratio(%)
 (Over 3
 Months)</t>
     </r>
   </si>
   <si>
     <r>
       <t>備抵呆帳
 提足率</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
-        <color indexed="8"/>
       </rPr>
       <t>％</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
-        <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Coverage Ratio(%)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月預借
 現金金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Monthly</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="新細明體"/>
+        <family val="1"/>
         <charset val="136"/>
-        <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Cash Advance
 Volume</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">循環信用
 餘額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
-        <color indexed="8"/>
+        <family val="1"/>
       </rPr>
       <t>Revolving
 Balance</t>
     </r>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>一、本國銀行小計</t>
   </si>
   <si>
     <t>I. Domestic Banks</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t xml:space="preserve"> Bank Of Taiwan</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣土地銀行</t>
@@ -452,70 +487,60 @@
   <si>
     <t xml:space="preserve"> 台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Taichung Commercial Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> HSBC Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t xml:space="preserve"> 華泰商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Hwatai Bank</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣新光商業銀行　　#</t>
   </si>
   <si>
     <t xml:space="preserve"> Taiwan Shin Kong Commercial Bank</t>
   </si>
   <si>
-    <t>Notes：1. Card in Circulations : No. of cards issued  and in normal condition minus No. of cards cancelled.
-[...8 lines deleted...]
-  <si>
     <t>Sources：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：各金融機構自行申報資料。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
   <si>
     <t xml:space="preserve"> 陽信商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Sunny Bank Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve"> 三信商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Cota Bank</t>
   </si>
   <si>
     <t xml:space="preserve"> 聯邦商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Union Bank Of Taiwan</t>
   </si>
   <si>
     <t xml:space="preserve"> 遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Far Eastern International Bank</t>
   </si>
@@ -584,318 +609,316 @@
   </si>
   <si>
     <t xml:space="preserve"> American Express International (Taiwan), Inc.</t>
   </si>
   <si>
     <t>3. Monthly issuing cards : Reissued cards and renewed cards excluded.
 4. Monthly cancelled cards : Cards newly cancelled.
 5 .Revolving balance : Amount of principal that incurs interest on revolving credit for the month.
 6. Deliquency Ratio = Deliquency (Over 3 Months) / Receivables * 100%.
 7. Coverage Ratio : Ratio of bad debt reserve actually put aside to required bad debt reserve.</t>
   </si>
   <si>
     <t>3. 當月發卡數：不含補發卡、續卡。
 4. 當月停卡數指新增停卡部份。
 5. 循環信用餘額：指持卡人使用循環信用之餘額。
 6. 逾期帳款比率 = 逾期帳款 (三個月以上) / 應收帳款餘額(含催收款項) * 100%。
 7. 備抵呆帳提足率：實際提列備抵呆帳占應提備抵呆帳之比率。
 8. #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>業務及財務資訊(續完)</t>
   </si>
   <si>
     <t>Business and Financial Information(Cont'd)</t>
   </si>
+  <si>
+    <t>Notes：1. Card in Circulations : No. of cards issued  and in normal condition minus No. of cards cancelled.
+　　　 2. Active Cards : Cards with charge activity in the past six months, excluding debit cards and cards with revolving
+　　 　　credit activity only.</t>
+  </si>
+  <si>
+    <t>說　　明：1. 流通卡數：發卡總數減停卡總數，且卡片狀況正常者。
+　　　　　2. 有效卡數：最近六個月有刷卡消費紀錄之卡片，不含轉帳卡（Debit卡）及僅使用循環
+　　　　　　信用之卡片。</t>
+    <phoneticPr fontId="31" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-[...14 lines deleted...]
-    <numFmt numFmtId="177" formatCode="#,###,##0.00\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="6">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="\-\ ###0\ \-"/>
+    <numFmt numFmtId="177" formatCode="###,###,##0\ "/>
     <numFmt numFmtId="178" formatCode="###,###,##0"/>
-    <numFmt numFmtId="179" formatCode="####,##0.00"/>
-    <numFmt numFmtId="180" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="#,###,##0.00"/>
+    <numFmt numFmtId="180" formatCode="###,###,##0;\-###,###,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
+      <color indexed="8"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
-      <color indexed="8"/>
     </font>
     <font>
       <sz val="14"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
-      <color indexed="8"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
+      <color theme="1"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF006100"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF3F3F76"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C0006"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
-      <color theme="0"/>
-[...133 lines deleted...]
-      <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
-      <charset val="0"/>
+      <family val="1"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="新細明體"/>
-      <charset val="0"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -963,239 +986,226 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEB9C"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="C6EFCE"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="F2F2F2"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCC99"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="A5A5A5"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC7CE"/>
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FF8001"/>
+        <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -1387,2609 +1397,2700 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="49">
-[...186 lines deleted...]
-    <xf xxid="62" numFmtId="0" fontId="31" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+  <cellStyleXfs count="43">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="2" borderId="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="23" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="24" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="30" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs>
-[...6 lines deleted...]
-    <xf xxid="65" numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+  <cellXfs count="74">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="66" numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="67" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
-    <xf xxid="68" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="69" numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
-    <xf xxid="70" numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="71" numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="72" numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="73" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="74" numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="75" numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="177" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="76" numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="77" numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="78" numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="79" numFmtId="49" fontId="8" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="80" numFmtId="49" fontId="11" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="18" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="17" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="21" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="29" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="81" numFmtId="49" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="83" numFmtId="176" fontId="2" fillId="2" borderId="17" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="18" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="84" numFmtId="176" fontId="2" fillId="2" borderId="18" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="29" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="29" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="29" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="29" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="85" numFmtId="176" fontId="2" fillId="2" borderId="19" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="87" numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="25" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="29" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="88" numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...62 lines deleted...]
-    <xf xxid="109" numFmtId="176" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="177" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="110" numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf xxid="111" numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf xxid="112" numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf xxid="113" numFmtId="176" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="29" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf xxid="114" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0">
-[...215 lines deleted...]
-    <xf xxid="186" numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="187" numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...23 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="49">
-[...48 lines deleted...]
-    <cellStyle name="警告文字" xfId="62"/>
+  <cellStyles count="43">
+    <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - 輔色2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - 輔色3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - 輔色4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - 輔色5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - 輔色6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40% - 輔色1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - 輔色2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - 輔色3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - 輔色4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - 輔色5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - 輔色6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60% - 輔色1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60% - 輔色2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - 輔色3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% - 輔色4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - 輔色5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% - 輔色6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="千分位[0]" xfId="19" builtinId="6"/>
+    <cellStyle name="中等" xfId="20" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="合計" xfId="21" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="好" xfId="22" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="計算方式" xfId="23" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="連結的儲存格" xfId="24" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="備註" xfId="25" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="說明文字" xfId="26" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="輔色1" xfId="27" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="輔色2" xfId="28" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="輔色3" xfId="29" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="輔色4" xfId="30" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="輔色5" xfId="31" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="輔色6" xfId="32" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="標題" xfId="33" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="標題 1" xfId="34" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="標題 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="標題 3" xfId="36" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="標題 4" xfId="37" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="輸入" xfId="38" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="輸出" xfId="39" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="檢查儲存格" xfId="40" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="壞" xfId="41" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="警告文字" xfId="42" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
+  <dxfs count="0"/>
+  <tableStyles count="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <sheetPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="14" width="12.875" customWidth="1"/>
+    <col min="1" max="1" width="35.6640625" customWidth="1"/>
+    <col min="2" max="2" width="44.6640625" customWidth="1"/>
+    <col min="3" max="3" width="10.21875" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" customWidth="1"/>
+    <col min="5" max="5" width="9.21875" customWidth="1"/>
+    <col min="6" max="14" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" customFormat="1" ht="35.1" customHeight="1">
+    <row r="1" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:11" ht="24" customHeight="1">
+    <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="14"/>
-      <c r="F2" s="15" t="s">
+      <c r="E2" s="13"/>
+      <c r="F2" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C3" s="4"/>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D3" s="5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E3" s="5"/>
-      <c r="F3" s="128" t="s">
-[...4 lines deleted...]
-      <c r="J3" s="43" t="s">
+      <c r="F3" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="J3" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="43"/>
-[...4 lines deleted...]
-      <c r="A4" s="44" t="s">
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+    </row>
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="45"/>
-      <c r="C4" s="8" t="s">
+      <c r="B4" s="63"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="13"/>
-      <c r="F4" s="8" t="s">
+      <c r="E4" s="12"/>
+      <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="7" t="s">
+      <c r="L4" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="9" t="s">
+      <c r="M4" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="26.45" customHeight="1">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="56">
-[...32 lines deleted...]
-      <c r="A6" s="72" t="s">
+      <c r="C5" s="35">
+        <v>59437767</v>
+      </c>
+      <c r="D5" s="36">
+        <v>40067799</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="35">
+        <v>461209</v>
+      </c>
+      <c r="G5" s="37">
+        <v>609703</v>
+      </c>
+      <c r="H5" s="37">
+        <v>114158</v>
+      </c>
+      <c r="I5" s="38">
+        <v>452402</v>
+      </c>
+      <c r="J5" s="38">
+        <v>1641</v>
+      </c>
+      <c r="K5" s="39">
+        <v>0.23</v>
+      </c>
+      <c r="L5" s="39">
+        <v>512.95000000000005</v>
+      </c>
+      <c r="M5" s="40">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="77">
-[...21 lines deleted...]
-      <c r="K6" s="89">
+      <c r="C6" s="43">
+        <v>58647124</v>
+      </c>
+      <c r="D6" s="44">
+        <v>39738894</v>
+      </c>
+      <c r="E6" s="23"/>
+      <c r="F6" s="43">
+        <v>453050</v>
+      </c>
+      <c r="G6" s="45">
+        <v>596595</v>
+      </c>
+      <c r="H6" s="45">
+        <v>113066</v>
+      </c>
+      <c r="I6" s="46">
+        <v>444405</v>
+      </c>
+      <c r="J6" s="46">
+        <v>1635</v>
+      </c>
+      <c r="K6" s="47">
+        <v>0.22</v>
+      </c>
+      <c r="L6" s="47">
+        <v>519.66</v>
+      </c>
+      <c r="M6" s="48">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="43">
+        <v>289293</v>
+      </c>
+      <c r="D7" s="44">
+        <v>150736</v>
+      </c>
+      <c r="E7" s="23"/>
+      <c r="F7" s="43">
+        <v>2216</v>
+      </c>
+      <c r="G7" s="45">
+        <v>1992</v>
+      </c>
+      <c r="H7" s="45">
+        <v>160</v>
+      </c>
+      <c r="I7" s="46">
+        <v>1127</v>
+      </c>
+      <c r="J7" s="46">
+        <v>1</v>
+      </c>
+      <c r="K7" s="47">
+        <v>0.06</v>
+      </c>
+      <c r="L7" s="47">
+        <v>1550.57</v>
+      </c>
+      <c r="M7" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="43">
+        <v>300934</v>
+      </c>
+      <c r="D8" s="44">
+        <v>137146</v>
+      </c>
+      <c r="E8" s="23"/>
+      <c r="F8" s="43">
+        <v>1238</v>
+      </c>
+      <c r="G8" s="45">
+        <v>3309</v>
+      </c>
+      <c r="H8" s="45">
+        <v>309</v>
+      </c>
+      <c r="I8" s="46">
+        <v>895</v>
+      </c>
+      <c r="J8" s="46">
+        <v>1</v>
+      </c>
+      <c r="K8" s="47">
+        <v>0.46</v>
+      </c>
+      <c r="L8" s="47">
+        <v>518.69000000000005</v>
+      </c>
+      <c r="M8" s="48">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="43">
+        <v>668563</v>
+      </c>
+      <c r="D9" s="44">
+        <v>390568</v>
+      </c>
+      <c r="E9" s="23"/>
+      <c r="F9" s="43">
+        <v>4299</v>
+      </c>
+      <c r="G9" s="45">
+        <v>5729</v>
+      </c>
+      <c r="H9" s="45">
+        <v>958</v>
+      </c>
+      <c r="I9" s="46">
+        <v>4415</v>
+      </c>
+      <c r="J9" s="46">
+        <v>2</v>
+      </c>
+      <c r="K9" s="47">
+        <v>0.17</v>
+      </c>
+      <c r="L9" s="47">
+        <v>413.76</v>
+      </c>
+      <c r="M9" s="48">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="43">
+        <v>1549398</v>
+      </c>
+      <c r="D10" s="44">
+        <v>953236</v>
+      </c>
+      <c r="E10" s="23"/>
+      <c r="F10" s="43">
+        <v>16462</v>
+      </c>
+      <c r="G10" s="45">
+        <v>8038</v>
+      </c>
+      <c r="H10" s="45">
+        <v>1256</v>
+      </c>
+      <c r="I10" s="46">
+        <v>7529</v>
+      </c>
+      <c r="J10" s="46">
+        <v>4</v>
+      </c>
+      <c r="K10" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="L10" s="47">
+        <v>1173.32</v>
+      </c>
+      <c r="M10" s="48">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="43">
+        <v>1001342</v>
+      </c>
+      <c r="D11" s="44">
+        <v>770115</v>
+      </c>
+      <c r="E11" s="23"/>
+      <c r="F11" s="43">
+        <v>2806</v>
+      </c>
+      <c r="G11" s="45">
+        <v>5811</v>
+      </c>
+      <c r="H11" s="45">
+        <v>1155</v>
+      </c>
+      <c r="I11" s="46">
+        <v>5681</v>
+      </c>
+      <c r="J11" s="46">
+        <v>2</v>
+      </c>
+      <c r="K11" s="47">
+        <v>0.11</v>
+      </c>
+      <c r="L11" s="47">
+        <v>336.26</v>
+      </c>
+      <c r="M11" s="48">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="43">
+        <v>576063</v>
+      </c>
+      <c r="D12" s="44">
+        <v>288586</v>
+      </c>
+      <c r="E12" s="23"/>
+      <c r="F12" s="43">
+        <v>4683</v>
+      </c>
+      <c r="G12" s="45">
+        <v>3321</v>
+      </c>
+      <c r="H12" s="45">
+        <v>376</v>
+      </c>
+      <c r="I12" s="46">
+        <v>2335</v>
+      </c>
+      <c r="J12" s="46">
+        <v>2</v>
+      </c>
+      <c r="K12" s="47">
         <v>0.23</v>
       </c>
-      <c r="L6" s="89">
-[...32 lines deleted...]
-      <c r="J7" s="86">
+      <c r="L12" s="47">
+        <v>532.96</v>
+      </c>
+      <c r="M12" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="43">
+        <v>385622</v>
+      </c>
+      <c r="D13" s="44">
+        <v>195661</v>
+      </c>
+      <c r="E13" s="23"/>
+      <c r="F13" s="43">
+        <v>1673</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2598</v>
+      </c>
+      <c r="H13" s="45">
+        <v>648</v>
+      </c>
+      <c r="I13" s="46">
+        <v>1720</v>
+      </c>
+      <c r="J13" s="46">
+        <v>4</v>
+      </c>
+      <c r="K13" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="L13" s="47">
+        <v>740.43</v>
+      </c>
+      <c r="M13" s="48">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="43">
+        <v>7458641</v>
+      </c>
+      <c r="D14" s="44">
+        <v>5868372</v>
+      </c>
+      <c r="E14" s="23"/>
+      <c r="F14" s="43">
+        <v>42391</v>
+      </c>
+      <c r="G14" s="45">
+        <v>14293</v>
+      </c>
+      <c r="H14" s="45">
+        <v>11097</v>
+      </c>
+      <c r="I14" s="46">
+        <v>56568</v>
+      </c>
+      <c r="J14" s="46">
+        <v>98</v>
+      </c>
+      <c r="K14" s="47">
+        <v>0.17</v>
+      </c>
+      <c r="L14" s="47">
+        <v>1584.42</v>
+      </c>
+      <c r="M14" s="48">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="43">
+        <v>7410001</v>
+      </c>
+      <c r="D15" s="44">
+        <v>5267362</v>
+      </c>
+      <c r="E15" s="23"/>
+      <c r="F15" s="43">
+        <v>58926</v>
+      </c>
+      <c r="G15" s="45">
+        <v>26536</v>
+      </c>
+      <c r="H15" s="45">
+        <v>21181</v>
+      </c>
+      <c r="I15" s="46">
+        <v>83103</v>
+      </c>
+      <c r="J15" s="46">
+        <v>225</v>
+      </c>
+      <c r="K15" s="47">
+        <v>0.21</v>
+      </c>
+      <c r="L15" s="47">
+        <v>966.65</v>
+      </c>
+      <c r="M15" s="48">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="43">
+        <v>9764</v>
+      </c>
+      <c r="D16" s="44">
+        <v>4286</v>
+      </c>
+      <c r="E16" s="23"/>
+      <c r="F16" s="43">
+        <v>26</v>
+      </c>
+      <c r="G16" s="45">
+        <v>46</v>
+      </c>
+      <c r="H16" s="45">
+        <v>12</v>
+      </c>
+      <c r="I16" s="46">
+        <v>212</v>
+      </c>
+      <c r="J16" s="46">
+        <v>0</v>
+      </c>
+      <c r="K16" s="47">
+        <v>0.42</v>
+      </c>
+      <c r="L16" s="47">
+        <v>216.03</v>
+      </c>
+      <c r="M16" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="43">
+        <v>1103737</v>
+      </c>
+      <c r="D17" s="44">
+        <v>600745</v>
+      </c>
+      <c r="E17" s="23"/>
+      <c r="F17" s="43">
+        <v>4450</v>
+      </c>
+      <c r="G17" s="45">
+        <v>3278</v>
+      </c>
+      <c r="H17" s="45">
+        <v>1485</v>
+      </c>
+      <c r="I17" s="46">
+        <v>4654</v>
+      </c>
+      <c r="J17" s="46">
+        <v>10</v>
+      </c>
+      <c r="K17" s="47">
+        <v>0.21</v>
+      </c>
+      <c r="L17" s="47">
+        <v>513.72</v>
+      </c>
+      <c r="M17" s="48">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="43">
+        <v>27237</v>
+      </c>
+      <c r="D18" s="44">
+        <v>18122</v>
+      </c>
+      <c r="E18" s="23"/>
+      <c r="F18" s="43">
+        <v>429</v>
+      </c>
+      <c r="G18" s="45">
+        <v>339</v>
+      </c>
+      <c r="H18" s="50">
+        <v>0</v>
+      </c>
+      <c r="I18" s="46">
+        <v>770</v>
+      </c>
+      <c r="J18" s="46">
+        <v>0</v>
+      </c>
+      <c r="K18" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="L18" s="47">
+        <v>133.44</v>
+      </c>
+      <c r="M18" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="43">
+        <v>175127</v>
+      </c>
+      <c r="D19" s="44">
+        <v>99769</v>
+      </c>
+      <c r="E19" s="23"/>
+      <c r="F19" s="43">
+        <v>1209</v>
+      </c>
+      <c r="G19" s="45">
+        <v>612</v>
+      </c>
+      <c r="H19" s="45">
+        <v>266</v>
+      </c>
+      <c r="I19" s="46">
+        <v>1025</v>
+      </c>
+      <c r="J19" s="46">
         <v>1</v>
       </c>
-      <c r="K7" s="89">
-[...10 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="K19" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="L19" s="47">
+        <v>230.3</v>
+      </c>
+      <c r="M19" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="43">
+        <v>219080</v>
+      </c>
+      <c r="D20" s="44">
+        <v>133424</v>
+      </c>
+      <c r="E20" s="23"/>
+      <c r="F20" s="43">
+        <v>263</v>
+      </c>
+      <c r="G20" s="45">
+        <v>2650</v>
+      </c>
+      <c r="H20" s="45">
+        <v>784</v>
+      </c>
+      <c r="I20" s="46">
+        <v>1341</v>
+      </c>
+      <c r="J20" s="46">
+        <v>3</v>
+      </c>
+      <c r="K20" s="47">
+        <v>0.31</v>
+      </c>
+      <c r="L20" s="47">
+        <v>668.18</v>
+      </c>
+      <c r="M20" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="43">
+        <v>156275</v>
+      </c>
+      <c r="D21" s="44">
+        <v>79064</v>
+      </c>
+      <c r="E21" s="23"/>
+      <c r="F21" s="43">
+        <v>1051</v>
+      </c>
+      <c r="G21" s="45">
+        <v>692</v>
+      </c>
+      <c r="H21" s="45">
+        <v>211</v>
+      </c>
+      <c r="I21" s="46">
+        <v>673</v>
+      </c>
+      <c r="J21" s="46">
+        <v>0</v>
+      </c>
+      <c r="K21" s="47">
+        <v>0.19</v>
+      </c>
+      <c r="L21" s="47">
+        <v>1189.83</v>
+      </c>
+      <c r="M21" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="43">
+        <v>869230</v>
+      </c>
+      <c r="D22" s="44">
+        <v>597298</v>
+      </c>
+      <c r="E22" s="23"/>
+      <c r="F22" s="43">
+        <v>10143</v>
+      </c>
+      <c r="G22" s="45">
+        <v>4760</v>
+      </c>
+      <c r="H22" s="45">
+        <v>1707</v>
+      </c>
+      <c r="I22" s="46">
+        <v>12442</v>
+      </c>
+      <c r="J22" s="46">
+        <v>9</v>
+      </c>
+      <c r="K22" s="47">
+        <v>0.22</v>
+      </c>
+      <c r="L22" s="47">
+        <v>921.72</v>
+      </c>
+      <c r="M22" s="48">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="43">
+        <v>9168</v>
+      </c>
+      <c r="D23" s="44">
+        <v>4859</v>
+      </c>
+      <c r="E23" s="23"/>
+      <c r="F23" s="43">
         <v>22</v>
       </c>
-      <c r="B8" s="74" t="s">
-[...69 lines deleted...]
-      <c r="M9" s="92">
+      <c r="G23" s="45">
+        <v>41</v>
+      </c>
+      <c r="H23" s="45">
         <v>7</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="M10" s="92">
+      <c r="I23" s="46">
+        <v>57</v>
+      </c>
+      <c r="J23" s="51">
+        <v>0</v>
+      </c>
+      <c r="K23" s="47">
+        <v>0.05</v>
+      </c>
+      <c r="L23" s="47">
+        <v>670.14</v>
+      </c>
+      <c r="M23" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="26.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="53">
+        <v>1059331</v>
+      </c>
+      <c r="D24" s="54">
+        <v>530501</v>
+      </c>
+      <c r="E24" s="23"/>
+      <c r="F24" s="53">
+        <v>11967</v>
+      </c>
+      <c r="G24" s="55">
+        <v>7271</v>
+      </c>
+      <c r="H24" s="55">
+        <v>1613</v>
+      </c>
+      <c r="I24" s="56">
+        <v>4830</v>
+      </c>
+      <c r="J24" s="56">
         <v>7</v>
       </c>
-    </row>
-[...152 lines deleted...]
-      <c r="M14" s="92">
+      <c r="K24" s="57">
+        <v>0.25</v>
+      </c>
+      <c r="L24" s="57">
+        <v>597.97</v>
+      </c>
+      <c r="M24" s="58">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="73" t="s">
         <v>95</v>
       </c>
-    </row>
-[...104 lines deleted...]
-      <c r="J17" s="86">
+      <c r="B26" s="68"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="66" t="s">
+        <v>94</v>
+      </c>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="68"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="68"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="67"/>
+      <c r="M28" s="67"/>
+    </row>
+    <row r="29" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="68"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+    </row>
+    <row r="31" spans="1:13" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A31" s="60">
         <v>12</v>
       </c>
-      <c r="K17" s="89">
-[...373 lines deleted...]
-      <c r="F31" s="42">
+      <c r="B31" s="60"/>
+      <c r="C31" s="60"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="60">
         <f>A31+1</f>
         <v>13</v>
       </c>
-      <c r="G31" s="42"/>
-[...5 lines deleted...]
-      <c r="M31" s="42"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="60"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="F25:M25"/>
     <mergeCell ref="F26:M29"/>
     <mergeCell ref="F31:M31"/>
     <mergeCell ref="A26:D29"/>
   </mergeCells>
+  <phoneticPr fontId="31" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="64" orientation="landscape"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <sheetPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="14" width="12.875" customWidth="1"/>
+    <col min="1" max="1" width="35.6640625" customWidth="1"/>
+    <col min="2" max="2" width="44.6640625" customWidth="1"/>
+    <col min="3" max="3" width="10.21875" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" customWidth="1"/>
+    <col min="5" max="5" width="9.21875" customWidth="1"/>
+    <col min="6" max="14" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" customFormat="1" ht="35.1" customHeight="1">
+    <row r="1" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:11" ht="24" customHeight="1">
+    <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="14"/>
-[...1 lines deleted...]
-        <v>95</v>
+      <c r="E2" s="13"/>
+      <c r="F2" s="14" t="s">
+        <v>93</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="C3" s="4"/>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="D3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="J3" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+    </row>
+    <row r="4" spans="1:13" s="9" customFormat="1" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="63"/>
+      <c r="C4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="12"/>
+      <c r="F4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="E3" s="5"/>
-[...5 lines deleted...]
-      <c r="J3" s="43" t="s">
+      <c r="C5" s="35">
+        <v>115328</v>
+      </c>
+      <c r="D5" s="36">
+        <v>60368</v>
+      </c>
+      <c r="E5" s="23"/>
+      <c r="F5" s="35">
+        <v>1745</v>
+      </c>
+      <c r="G5" s="37">
+        <v>1212</v>
+      </c>
+      <c r="H5" s="37">
+        <v>171</v>
+      </c>
+      <c r="I5" s="38">
+        <v>632</v>
+      </c>
+      <c r="J5" s="38">
+        <v>0</v>
+      </c>
+      <c r="K5" s="39">
+        <v>0.23</v>
+      </c>
+      <c r="L5" s="39">
+        <v>853.37</v>
+      </c>
+      <c r="M5" s="40">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="43">
+        <v>21067</v>
+      </c>
+      <c r="D6" s="44">
+        <v>13332</v>
+      </c>
+      <c r="E6" s="23"/>
+      <c r="F6" s="43">
+        <v>205</v>
+      </c>
+      <c r="G6" s="45">
+        <v>80</v>
+      </c>
+      <c r="H6" s="45">
+        <v>35</v>
+      </c>
+      <c r="I6" s="46">
+        <v>134</v>
+      </c>
+      <c r="J6" s="46">
+        <v>0</v>
+      </c>
+      <c r="K6" s="47">
+        <v>0.67</v>
+      </c>
+      <c r="L6" s="47">
+        <v>1957.95</v>
+      </c>
+      <c r="M6" s="48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="43">
+        <v>2746362</v>
+      </c>
+      <c r="D7" s="44">
+        <v>1852157</v>
+      </c>
+      <c r="E7" s="23"/>
+      <c r="F7" s="43">
+        <v>24620</v>
+      </c>
+      <c r="G7" s="45">
+        <v>19117</v>
+      </c>
+      <c r="H7" s="45">
+        <v>6458</v>
+      </c>
+      <c r="I7" s="46">
+        <v>14607</v>
+      </c>
+      <c r="J7" s="46">
+        <v>33</v>
+      </c>
+      <c r="K7" s="47">
+        <v>0.19</v>
+      </c>
+      <c r="L7" s="47">
+        <v>263.38</v>
+      </c>
+      <c r="M7" s="48">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="43">
+        <v>1285527</v>
+      </c>
+      <c r="D8" s="44">
+        <v>896722</v>
+      </c>
+      <c r="E8" s="23"/>
+      <c r="F8" s="43">
+        <v>5461</v>
+      </c>
+      <c r="G8" s="45">
+        <v>6521</v>
+      </c>
+      <c r="H8" s="45">
+        <v>3108</v>
+      </c>
+      <c r="I8" s="46">
+        <v>4324</v>
+      </c>
+      <c r="J8" s="46">
+        <v>62</v>
+      </c>
+      <c r="K8" s="47">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="L8" s="47">
+        <v>103.06</v>
+      </c>
+      <c r="M8" s="48">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="43">
+        <v>1215887</v>
+      </c>
+      <c r="D9" s="44">
+        <v>534973</v>
+      </c>
+      <c r="E9" s="23"/>
+      <c r="F9" s="43">
+        <v>4250</v>
+      </c>
+      <c r="G9" s="45">
+        <v>5980</v>
+      </c>
+      <c r="H9" s="45">
+        <v>1136</v>
+      </c>
+      <c r="I9" s="46">
+        <v>5402</v>
+      </c>
+      <c r="J9" s="46">
+        <v>14</v>
+      </c>
+      <c r="K9" s="47">
+        <v>0.09</v>
+      </c>
+      <c r="L9" s="47">
+        <v>977.33</v>
+      </c>
+      <c r="M9" s="48">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="43">
+        <v>2522879</v>
+      </c>
+      <c r="D10" s="44">
+        <v>1539122</v>
+      </c>
+      <c r="E10" s="23"/>
+      <c r="F10" s="43">
+        <v>20201</v>
+      </c>
+      <c r="G10" s="45">
+        <v>7205</v>
+      </c>
+      <c r="H10" s="45">
+        <v>3799</v>
+      </c>
+      <c r="I10" s="46">
+        <v>15639</v>
+      </c>
+      <c r="J10" s="46">
+        <v>66</v>
+      </c>
+      <c r="K10" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="L10" s="47">
+        <v>549.19000000000005</v>
+      </c>
+      <c r="M10" s="48">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="43">
+        <v>7462748</v>
+      </c>
+      <c r="D11" s="44">
+        <v>4789020</v>
+      </c>
+      <c r="E11" s="23"/>
+      <c r="F11" s="43">
+        <v>59700</v>
+      </c>
+      <c r="G11" s="45">
+        <v>162381</v>
+      </c>
+      <c r="H11" s="45">
+        <v>16204</v>
+      </c>
+      <c r="I11" s="46">
+        <v>52742</v>
+      </c>
+      <c r="J11" s="46">
+        <v>261</v>
+      </c>
+      <c r="K11" s="47">
+        <v>0.34</v>
+      </c>
+      <c r="L11" s="47">
+        <v>419.82</v>
+      </c>
+      <c r="M11" s="48">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="43">
+        <v>436151</v>
+      </c>
+      <c r="D12" s="44">
+        <v>209791</v>
+      </c>
+      <c r="E12" s="23"/>
+      <c r="F12" s="43">
+        <v>7168</v>
+      </c>
+      <c r="G12" s="45">
+        <v>2116</v>
+      </c>
+      <c r="H12" s="45">
+        <v>1316</v>
+      </c>
+      <c r="I12" s="46">
+        <v>1995</v>
+      </c>
+      <c r="J12" s="46">
         <v>8</v>
       </c>
-      <c r="K3" s="43"/>
-[...4 lines deleted...]
-      <c r="A4" s="44" t="s">
+      <c r="K12" s="47">
+        <v>0.82</v>
+      </c>
+      <c r="L12" s="47">
+        <v>186.8</v>
+      </c>
+      <c r="M12" s="48">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="43">
+        <v>3184507</v>
+      </c>
+      <c r="D13" s="44">
+        <v>2064336</v>
+      </c>
+      <c r="E13" s="23"/>
+      <c r="F13" s="43">
+        <v>9086</v>
+      </c>
+      <c r="G13" s="45">
+        <v>182614</v>
+      </c>
+      <c r="H13" s="45">
+        <v>8884</v>
+      </c>
+      <c r="I13" s="46">
+        <v>23186</v>
+      </c>
+      <c r="J13" s="46">
+        <v>133</v>
+      </c>
+      <c r="K13" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="L13" s="47">
+        <v>523.91999999999996</v>
+      </c>
+      <c r="M13" s="48">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="43">
+        <v>6651536</v>
+      </c>
+      <c r="D14" s="44">
+        <v>4797151</v>
+      </c>
+      <c r="E14" s="23"/>
+      <c r="F14" s="43">
+        <v>45854</v>
+      </c>
+      <c r="G14" s="45">
+        <v>41723</v>
+      </c>
+      <c r="H14" s="45">
+        <v>11065</v>
+      </c>
+      <c r="I14" s="46">
+        <v>51267</v>
+      </c>
+      <c r="J14" s="46">
+        <v>127</v>
+      </c>
+      <c r="K14" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="L14" s="47">
+        <v>676.34</v>
+      </c>
+      <c r="M14" s="48">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="43">
+        <v>120900</v>
+      </c>
+      <c r="D15" s="44">
+        <v>61547</v>
+      </c>
+      <c r="E15" s="23"/>
+      <c r="F15" s="43">
+        <v>703</v>
+      </c>
+      <c r="G15" s="45">
+        <v>633</v>
+      </c>
+      <c r="H15" s="45">
+        <v>144</v>
+      </c>
+      <c r="I15" s="46">
+        <v>496</v>
+      </c>
+      <c r="J15" s="46">
+        <v>0</v>
+      </c>
+      <c r="K15" s="47">
+        <v>0.16</v>
+      </c>
+      <c r="L15" s="47">
+        <v>356.31</v>
+      </c>
+      <c r="M15" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="43">
+        <v>9615426</v>
+      </c>
+      <c r="D16" s="44">
+        <v>6830525</v>
+      </c>
+      <c r="E16" s="23"/>
+      <c r="F16" s="43">
+        <v>109803</v>
+      </c>
+      <c r="G16" s="45">
+        <v>75697</v>
+      </c>
+      <c r="H16" s="45">
+        <v>17523</v>
+      </c>
+      <c r="I16" s="46">
+        <v>84604</v>
+      </c>
+      <c r="J16" s="46">
+        <v>561</v>
+      </c>
+      <c r="K16" s="47">
+        <v>0.12</v>
+      </c>
+      <c r="L16" s="47">
+        <v>300.43</v>
+      </c>
+      <c r="M16" s="48">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="43">
+        <v>790643</v>
+      </c>
+      <c r="D17" s="44">
+        <v>328905</v>
+      </c>
+      <c r="E17" s="23"/>
+      <c r="F17" s="43">
+        <v>8159</v>
+      </c>
+      <c r="G17" s="45">
+        <v>13108</v>
+      </c>
+      <c r="H17" s="45">
+        <v>1092</v>
+      </c>
+      <c r="I17" s="46">
+        <v>7997</v>
+      </c>
+      <c r="J17" s="46">
+        <v>6</v>
+      </c>
+      <c r="K17" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="L17" s="47">
+        <v>220.75</v>
+      </c>
+      <c r="M17" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" s="43">
+        <v>593717</v>
+      </c>
+      <c r="D18" s="44">
+        <v>199824</v>
+      </c>
+      <c r="E18" s="23"/>
+      <c r="F18" s="43">
+        <v>5455</v>
+      </c>
+      <c r="G18" s="45">
+        <v>9907</v>
+      </c>
+      <c r="H18" s="45">
+        <v>831</v>
+      </c>
+      <c r="I18" s="46">
+        <v>934</v>
+      </c>
+      <c r="J18" s="46">
+        <v>5</v>
+      </c>
+      <c r="K18" s="47">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="L18" s="47">
+        <v>118.26</v>
+      </c>
+      <c r="M18" s="48">
         <v>1</v>
       </c>
-      <c r="B4" s="45"/>
-[...19 lines deleted...]
-      <c r="J4" s="7" t="s">
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="43">
+        <v>196926</v>
+      </c>
+      <c r="D19" s="44">
+        <v>129081</v>
+      </c>
+      <c r="E19" s="23"/>
+      <c r="F19" s="43">
+        <v>2704</v>
+      </c>
+      <c r="G19" s="45">
+        <v>3201</v>
+      </c>
+      <c r="H19" s="45">
+        <v>261</v>
+      </c>
+      <c r="I19" s="46">
+        <v>7064</v>
+      </c>
+      <c r="J19" s="46">
+        <v>1</v>
+      </c>
+      <c r="K19" s="47">
+        <v>0.38</v>
+      </c>
+      <c r="L19" s="47">
+        <v>414.52</v>
+      </c>
+      <c r="M19" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="16"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="16"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="16"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="28"/>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="16"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="17"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="72"/>
+      <c r="H25" s="72"/>
+      <c r="I25" s="72"/>
+      <c r="J25" s="72"/>
+      <c r="K25" s="72"/>
+      <c r="L25" s="72"/>
+      <c r="M25" s="72"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="68"/>
+      <c r="B26" s="68"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="68"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="67"/>
+      <c r="L27" s="67"/>
+      <c r="M27" s="67"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="68"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="67"/>
+      <c r="M28" s="67"/>
+    </row>
+    <row r="29" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="68"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+    </row>
+    <row r="30" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="68"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
+      <c r="D30" s="68"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+    </row>
+    <row r="32" spans="1:13" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="A32" s="60">
         <v>14</v>
       </c>
-      <c r="K4" s="7" t="s">
-[...771 lines deleted...]
-      <c r="F32" s="42">
+      <c r="B32" s="60"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="60">
         <f>A32+1</f>
         <v>15</v>
       </c>
-      <c r="G32" s="42"/>
-[...5 lines deleted...]
-      <c r="M32" s="42"/>
+      <c r="G32" s="60"/>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="F32:M32"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A25:D30"/>
     <mergeCell ref="F25:M30"/>
   </mergeCells>
+  <phoneticPr fontId="31" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>工作表</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>表六</vt:lpstr>
+      <vt:lpstr>表六續完</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager>行政院金融監督管理委員會銀行局</Manager>
   <Company>367010000D</Company>
-  <Manager>行政院金融監督管理委員會銀行局</Manager>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <cp:category>I52</cp:category>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>基本金融資料</dc:title>
+  <dc:subject>信用卡重要業務及財務資訊</dc:subject>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:subject>信用卡重要業務及財務資訊</dc:subject>
-[...1 lines deleted...]
-  <dc:title>基本金融資料</dc:title>
+  <cp:category>I52</cp:category>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>