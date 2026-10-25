--- v2 (2026-06-27)
+++ v3 (2026-10-25)
@@ -1,410 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75D23003-9A38-45F5-916E-E7F118EF4DBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="表六" sheetId="1" r:id="rId1"/>
     <sheet name="表六續完" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Business and Financial Information</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">機　　構　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月轉銷
 呆帳金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Monthly Write-Off Amount</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月簽帳
 金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Monthly Retail Sales Volume</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月
 發卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Monthly
 Issuing
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月
 停卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Monthly
 Cancelled
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">流通
 卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Card in
 Circul-
 ations</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">有效
 卡數
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Active
 Cards</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">單位：百萬元,卡  </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>NT$ Million</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="新細明體"/>
-        <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t>，</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Piece</t>
     </r>
   </si>
   <si>
     <t>表六　信用卡重要</t>
   </si>
   <si>
     <t>Table 6. Important Credit Card</t>
   </si>
   <si>
     <t>業務及財務資訊</t>
   </si>
   <si>
     <r>
       <t>逾期帳款
 比率</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="新細明體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="新細明體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>％</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="新細明體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="新細明體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Deliquence
 Ratio(%)
 (Over 3
 Months)</t>
     </r>
   </si>
   <si>
     <r>
       <t>備抵呆帳
 提足率</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="新細明體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="新細明體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>％</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="新細明體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="新細明體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Coverage Ratio(%)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本月預借
 現金金額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Monthly</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="新細明體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="新細明體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cash Advance
 Volume</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">循環信用
 餘額
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Revolving
 Balance</t>
     </r>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>一、本國銀行小計</t>
   </si>
   <si>
     <t>I. Domestic Banks</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t xml:space="preserve"> Bank Of Taiwan</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣土地銀行</t>
@@ -487,60 +452,70 @@
   <si>
     <t xml:space="preserve"> 台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Taichung Commercial Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> HSBC Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t xml:space="preserve"> 華泰商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Hwatai Bank</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺灣新光商業銀行　　#</t>
   </si>
   <si>
     <t xml:space="preserve"> Taiwan Shin Kong Commercial Bank</t>
   </si>
   <si>
+    <t>Notes：1. Card in Circulations : No. of cards issued  and in normal condition minus No. of cards cancelled.
+　　　 2. Active Cards : Cards with charge activity in the past six months, excluding debit cards and cards with revolving
+　　 　　credit activity only.</t>
+  </si>
+  <si>
+    <t>說　　明：1. 流通卡數：發卡總數減停卡總數，且卡片狀況正常者。
+　　　　　2. 有效卡數：最近六個月有刷卡消費紀錄之卡片，不含轉帳卡（Debit卡）及僅使用循環
+　　　　　　信用之卡片。</t>
+  </si>
+  <si>
     <t>Sources：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>資料來源：各金融機構自行申報資料。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
-[...2 lines deleted...]
-    <t>中華民國115年 3月底</t>
+    <t xml:space="preserve"> End of June 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 6月底</t>
   </si>
   <si>
     <t xml:space="preserve"> 陽信商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Sunny Bank Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve"> 三信商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Cota Bank</t>
   </si>
   <si>
     <t xml:space="preserve"> 聯邦商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Union Bank Of Taiwan</t>
   </si>
   <si>
     <t xml:space="preserve"> 遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> Far Eastern International Bank</t>
   </si>
@@ -609,316 +584,319 @@
   </si>
   <si>
     <t xml:space="preserve"> American Express International (Taiwan), Inc.</t>
   </si>
   <si>
     <t>3. Monthly issuing cards : Reissued cards and renewed cards excluded.
 4. Monthly cancelled cards : Cards newly cancelled.
 5 .Revolving balance : Amount of principal that incurs interest on revolving credit for the month.
 6. Deliquency Ratio = Deliquency (Over 3 Months) / Receivables * 100%.
 7. Coverage Ratio : Ratio of bad debt reserve actually put aside to required bad debt reserve.</t>
   </si>
   <si>
     <t>3. 當月發卡數：不含補發卡、續卡。
 4. 當月停卡數指新增停卡部份。
 5. 循環信用餘額：指持卡人使用循環信用之餘額。
 6. 逾期帳款比率 = 逾期帳款 (三個月以上) / 應收帳款餘額(含催收款項) * 100%。
 7. 備抵呆帳提足率：實際提列備抵呆帳占應提備抵呆帳之比率。
 8. #係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>業務及財務資訊(續完)</t>
   </si>
   <si>
     <t>Business and Financial Information(Cont'd)</t>
   </si>
-  <si>
-[...9 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-    <numFmt numFmtId="177" formatCode="###,###,##0\ "/>
+<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <numFmts count="18">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="\-###0\-"/>
+    <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
+    <numFmt numFmtId="176" formatCode="###,###,##0\ "/>
+    <numFmt numFmtId="177" formatCode="#,###,##0.00\ "/>
     <numFmt numFmtId="178" formatCode="###,###,##0"/>
-    <numFmt numFmtId="179" formatCode="#,###,##0.00"/>
-    <numFmt numFmtId="180" formatCode="###,###,##0;\-###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="179" formatCode="####,##0.00"/>
+    <numFmt numFmtId="180" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="181" formatCode="####,##0.00;-####,##0.00;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="14"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
       <color indexed="8"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color indexed="8"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u val="single"/>
       <sz val="12"/>
-      <color rgb="FF9C6500"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color theme="11"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C6500"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF006100"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="006100"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="10"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
-      <color rgb="FF7F7F7F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="7F7F7F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF3F3F76"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F76"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF3F3F3F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F3F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...17 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="9C0006"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FF0000"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
-      <family val="1"/>
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="新細明體"/>
-      <family val="1"/>
-[...6 lines deleted...]
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="gray125">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -986,226 +964,239 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFEB9C"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="C6EFCE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="F2F2F2"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FFFFCC"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
+        <fgColor rgb="FFCC99"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA5A5A5"/>
+        <fgColor rgb="A5A5A5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor rgb="FFC7CE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FFFF8001"/>
+        <color rgb="FF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -1397,2700 +1388,2618 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="43">
-[...126 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="49">
+    <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="15" numFmtId="0" fontId="13" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="16" numFmtId="0" fontId="13" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="17" numFmtId="0" fontId="13" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="18" numFmtId="0" fontId="13" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="19" numFmtId="0" fontId="13" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="20" numFmtId="0" fontId="13" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="21" numFmtId="0" fontId="13" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="22" numFmtId="0" fontId="13" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="23" numFmtId="0" fontId="13" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="24" numFmtId="0" fontId="13" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="25" numFmtId="0" fontId="13" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="26" numFmtId="0" fontId="13" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="27" numFmtId="0" fontId="14" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="28" numFmtId="0" fontId="14" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="29" numFmtId="0" fontId="14" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="30" numFmtId="0" fontId="14" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="31" numFmtId="0" fontId="14" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="32" numFmtId="0" fontId="14" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="33" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="34" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="35" numFmtId="0" fontId="15" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="36" numFmtId="0" fontId="16" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="37" numFmtId="0" fontId="17" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="38" numFmtId="0" fontId="18" fillId="22" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="39" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="40" numFmtId="0" fontId="19" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="41" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="42" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="43" numFmtId="0" fontId="20" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="44" numFmtId="0" fontId="0" fillId="24" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="45" numFmtId="0" fontId="21" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="46" numFmtId="0" fontId="22" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="47" numFmtId="0" fontId="14" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="48" numFmtId="0" fontId="14" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="49" numFmtId="0" fontId="14" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="50" numFmtId="0" fontId="14" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="51" numFmtId="0" fontId="14" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="52" numFmtId="0" fontId="14" fillId="30" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="53" numFmtId="0" fontId="23" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="54" numFmtId="0" fontId="24" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="55" numFmtId="0" fontId="25" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="56" numFmtId="0" fontId="26" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="57" numFmtId="0" fontId="26" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="58" numFmtId="0" fontId="27" fillId="31" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="59" numFmtId="0" fontId="28" fillId="23" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="60" numFmtId="0" fontId="29" fillId="32" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="61" numFmtId="0" fontId="30" fillId="33" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="62" numFmtId="0" fontId="31" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="74">
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+  <cellXfs>
+    <xf xxid="63" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="64" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="65" numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="66" numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="67" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="68" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="69" numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="70" numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="71" numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="72" numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf xxid="73" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="74" numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="75" numFmtId="176" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="76" numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf xxid="77" numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="78" numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="2" borderId="18" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="79" numFmtId="49" fontId="8" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="80" numFmtId="49" fontId="11" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="81" numFmtId="49" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="82" numFmtId="49" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="83" numFmtId="176" fontId="2" fillId="2" borderId="17" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="2" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="84" numFmtId="176" fontId="2" fillId="2" borderId="18" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="85" numFmtId="176" fontId="2" fillId="2" borderId="19" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="86" numFmtId="175" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="87" numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf xxid="88" numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="49" fontId="28" fillId="2" borderId="17" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="89" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="90" numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="91" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="92" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="93" numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="94" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="95" numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="96" numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="97" numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="98" numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="100" numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="101" numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="102" numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="103" numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="104" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="175" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="106" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="107" numFmtId="0" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="108" numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="109" numFmtId="176" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="110" numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="111" numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="112" numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="113" numFmtId="176" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="114" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="115" numFmtId="49" fontId="2" fillId="2" borderId="17" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="29" fillId="2" borderId="20" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="116" numFmtId="49" fontId="32" fillId="2" borderId="17" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="117" numFmtId="178" fontId="2" fillId="2" borderId="20" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="118" numFmtId="178" fontId="32" fillId="2" borderId="20" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="119" numFmtId="178" fontId="33" fillId="2" borderId="20" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="120" numFmtId="178" fontId="2" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="121" numFmtId="178" fontId="32" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="122" numFmtId="178" fontId="33" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="123" numFmtId="178" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="124" numFmtId="178" fontId="32" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="125" numFmtId="178" fontId="33" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="126" numFmtId="178" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="127" numFmtId="178" fontId="32" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="128" numFmtId="178" fontId="33" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="129" numFmtId="179" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="130" numFmtId="179" fontId="32" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="131" numFmtId="179" fontId="33" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="132" numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="133" numFmtId="178" fontId="32" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="134" numFmtId="178" fontId="33" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="135" numFmtId="49" fontId="8" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="2" borderId="18" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="136" numFmtId="49" fontId="2" fillId="2" borderId="18" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="29" fillId="2" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="49" fontId="28" fillId="2" borderId="19" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="137" numFmtId="49" fontId="32" fillId="2" borderId="18" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="29" fillId="2" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    <xf numFmtId="49" fontId="29" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="138" numFmtId="178" fontId="2" fillId="2" borderId="22" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="139" numFmtId="178" fontId="32" fillId="2" borderId="22" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="140" numFmtId="178" fontId="33" fillId="2" borderId="22" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="141" numFmtId="178" fontId="2" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="142" numFmtId="178" fontId="32" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="143" numFmtId="178" fontId="33" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="178" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="145" numFmtId="178" fontId="32" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="146" numFmtId="178" fontId="33" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="147" numFmtId="178" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="148" numFmtId="178" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="149" numFmtId="178" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="179" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="179" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="179" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="178" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="154" numFmtId="178" fontId="32" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="155" numFmtId="178" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="156" numFmtId="180" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="157" numFmtId="180" fontId="32" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="158" numFmtId="180" fontId="33" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="159" numFmtId="180" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="160" numFmtId="180" fontId="32" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="161" numFmtId="180" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="162" numFmtId="180" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="163" numFmtId="180" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="164" numFmtId="180" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="181" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="181" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="181" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="168" numFmtId="49" fontId="2" fillId="2" borderId="19" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="169" numFmtId="49" fontId="32" fillId="2" borderId="19" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="170" numFmtId="178" fontId="2" fillId="2" borderId="24" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="171" numFmtId="178" fontId="32" fillId="2" borderId="24" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="172" numFmtId="178" fontId="33" fillId="2" borderId="24" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="173" numFmtId="178" fontId="2" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="174" numFmtId="178" fontId="32" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="175" numFmtId="178" fontId="33" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="176" numFmtId="178" fontId="2" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="177" numFmtId="178" fontId="32" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="178" numFmtId="178" fontId="33" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="179" numFmtId="178" fontId="2" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="180" numFmtId="178" fontId="32" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="181" numFmtId="178" fontId="33" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="182" numFmtId="179" fontId="2" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="183" numFmtId="179" fontId="32" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="184" numFmtId="179" fontId="33" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="185" numFmtId="178" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="186" numFmtId="178" fontId="32" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="187" numFmtId="178" fontId="33" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="189" numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="190" numFmtId="49" fontId="33" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="191" numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="192" numFmtId="49" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="193" numFmtId="49" fontId="33" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf xxid="194" numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="195" numFmtId="49" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="196" numFmtId="49" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="197" numFmtId="49" fontId="33" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="29" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="198" numFmtId="49" fontId="0" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="43">
-[...42 lines deleted...]
-    <cellStyle name="警告文字" xfId="42" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+  <cellStyles count="49">
+    <cellStyle name="20% - 輔色1" xfId="15"/>
+    <cellStyle name="20% - 輔色2" xfId="16"/>
+    <cellStyle name="20% - 輔色3" xfId="17"/>
+    <cellStyle name="20% - 輔色4" xfId="18"/>
+    <cellStyle name="20% - 輔色5" xfId="19"/>
+    <cellStyle name="20% - 輔色6" xfId="20"/>
+    <cellStyle name="40% - 輔色1" xfId="21"/>
+    <cellStyle name="40% - 輔色2" xfId="22"/>
+    <cellStyle name="40% - 輔色3" xfId="23"/>
+    <cellStyle name="40% - 輔色4" xfId="24"/>
+    <cellStyle name="40% - 輔色5" xfId="25"/>
+    <cellStyle name="40% - 輔色6" xfId="26"/>
+    <cellStyle name="60% - 輔色1" xfId="27"/>
+    <cellStyle name="60% - 輔色2" xfId="28"/>
+    <cellStyle name="60% - 輔色3" xfId="29"/>
+    <cellStyle name="60% - 輔色4" xfId="30"/>
+    <cellStyle name="60% - 輔色5" xfId="31"/>
+    <cellStyle name="60% - 輔色6" xfId="32"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="33" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
+    <cellStyle name="Followed Hyperlink" xfId="35" builtinId="9"/>
+    <cellStyle name="中等" xfId="36"/>
+    <cellStyle name="合計" xfId="37"/>
+    <cellStyle name="好" xfId="38"/>
+    <cellStyle name="Percent" xfId="39" builtinId="5"/>
+    <cellStyle name="計算方式" xfId="40"/>
+    <cellStyle name="Currency" xfId="41" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="42" builtinId="7"/>
+    <cellStyle name="連結的儲存格" xfId="43"/>
+    <cellStyle name="備註" xfId="44"/>
+    <cellStyle name="Hyperlink" xfId="45" builtinId="8"/>
+    <cellStyle name="說明文字" xfId="46"/>
+    <cellStyle name="輔色1" xfId="47"/>
+    <cellStyle name="輔色2" xfId="48"/>
+    <cellStyle name="輔色3" xfId="49"/>
+    <cellStyle name="輔色4" xfId="50"/>
+    <cellStyle name="輔色5" xfId="51"/>
+    <cellStyle name="輔色6" xfId="52"/>
+    <cellStyle name="標題" xfId="53"/>
+    <cellStyle name="標題 1" xfId="54"/>
+    <cellStyle name="標題 2" xfId="55"/>
+    <cellStyle name="標題 3" xfId="56"/>
+    <cellStyle name="標題 4" xfId="57"/>
+    <cellStyle name="輸入" xfId="58"/>
+    <cellStyle name="輸出" xfId="59"/>
+    <cellStyle name="檢查儲存格" xfId="60"/>
+    <cellStyle name="壞" xfId="61"/>
+    <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...319 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
+    <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="17" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="14" width="12.88671875" customWidth="1"/>
+    <col min="1" max="1" width="35.625" customWidth="1"/>
+    <col min="2" max="2" width="44.625" customWidth="1"/>
+    <col min="3" max="3" width="10.25" customWidth="1"/>
+    <col min="4" max="4" width="10.125" customWidth="1"/>
+    <col min="5" max="5" width="9.25" customWidth="1"/>
+    <col min="6" max="14" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:11" customFormat="1" ht="35.15" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="24" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="13" t="s">
+      <c r="D2" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="13"/>
-      <c r="F2" s="14" t="s">
+      <c r="E2" s="14"/>
+      <c r="F2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
       <c r="D3" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="131" t="s">
+        <v>60</v>
+      </c>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="J3" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="131.25" customHeight="1" thickBot="1">
+      <c r="A4" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="13"/>
+      <c r="F4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A5" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="56">
+        <v>59810994</v>
+      </c>
+      <c r="D5" s="59">
+        <v>40105051</v>
+      </c>
+      <c r="E5" s="28"/>
+      <c r="F5" s="56">
+        <v>615884</v>
+      </c>
+      <c r="G5" s="62">
+        <v>544147</v>
+      </c>
+      <c r="H5" s="62">
+        <v>117265</v>
+      </c>
+      <c r="I5" s="65">
+        <v>788696</v>
+      </c>
+      <c r="J5" s="65">
+        <v>1644</v>
+      </c>
+      <c r="K5" s="68">
+        <v>0.16</v>
+      </c>
+      <c r="L5" s="68">
+        <v>544.7</v>
+      </c>
+      <c r="M5" s="71">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A6" s="72" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="77">
+        <v>59029482</v>
+      </c>
+      <c r="D6" s="80">
+        <v>39779082</v>
+      </c>
+      <c r="E6" s="28"/>
+      <c r="F6" s="77">
+        <v>608482</v>
+      </c>
+      <c r="G6" s="83">
+        <v>531670</v>
+      </c>
+      <c r="H6" s="83">
+        <v>116147</v>
+      </c>
+      <c r="I6" s="86">
+        <v>780912</v>
+      </c>
+      <c r="J6" s="86">
+        <v>1638</v>
+      </c>
+      <c r="K6" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L6" s="89">
+        <v>553.18</v>
+      </c>
+      <c r="M6" s="92">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="77">
+        <v>294716</v>
+      </c>
+      <c r="D7" s="80">
+        <v>152806</v>
+      </c>
+      <c r="E7" s="28"/>
+      <c r="F7" s="77">
+        <v>3367</v>
+      </c>
+      <c r="G7" s="83">
+        <v>1602</v>
+      </c>
+      <c r="H7" s="83">
+        <v>158</v>
+      </c>
+      <c r="I7" s="86">
+        <v>2048</v>
+      </c>
+      <c r="J7" s="86">
+        <v>1</v>
+      </c>
+      <c r="K7" s="89">
+        <v>0.08</v>
+      </c>
+      <c r="L7" s="89">
+        <v>1405.35</v>
+      </c>
+      <c r="M7" s="92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="77">
+        <v>292560</v>
+      </c>
+      <c r="D8" s="80">
+        <v>135604</v>
+      </c>
+      <c r="E8" s="28"/>
+      <c r="F8" s="77">
+        <v>1226</v>
+      </c>
+      <c r="G8" s="83">
+        <v>4506</v>
+      </c>
+      <c r="H8" s="83">
+        <v>301</v>
+      </c>
+      <c r="I8" s="86">
+        <v>1409</v>
+      </c>
+      <c r="J8" s="86">
+        <v>1</v>
+      </c>
+      <c r="K8" s="89">
+        <v>0.22</v>
+      </c>
+      <c r="L8" s="89">
+        <v>841.79</v>
+      </c>
+      <c r="M8" s="92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="77">
+        <v>666714</v>
+      </c>
+      <c r="D9" s="80">
+        <v>388905</v>
+      </c>
+      <c r="E9" s="28"/>
+      <c r="F9" s="77">
+        <v>4290</v>
+      </c>
+      <c r="G9" s="83">
+        <v>6330</v>
+      </c>
+      <c r="H9" s="83">
+        <v>978</v>
+      </c>
+      <c r="I9" s="86">
+        <v>11284</v>
+      </c>
+      <c r="J9" s="86">
+        <v>2</v>
+      </c>
+      <c r="K9" s="89">
+        <v>0.07</v>
+      </c>
+      <c r="L9" s="89">
+        <v>427.36</v>
+      </c>
+      <c r="M9" s="92">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="77">
+        <v>1561903</v>
+      </c>
+      <c r="D10" s="80">
+        <v>947392</v>
+      </c>
+      <c r="E10" s="28"/>
+      <c r="F10" s="77">
+        <v>11867</v>
+      </c>
+      <c r="G10" s="83">
+        <v>7463</v>
+      </c>
+      <c r="H10" s="83">
+        <v>1244</v>
+      </c>
+      <c r="I10" s="86">
+        <v>14406</v>
+      </c>
+      <c r="J10" s="86">
+        <v>6</v>
+      </c>
+      <c r="K10" s="89">
+        <v>0.06</v>
+      </c>
+      <c r="L10" s="89">
+        <v>1349.04</v>
+      </c>
+      <c r="M10" s="92">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="77">
+        <v>990929</v>
+      </c>
+      <c r="D11" s="80">
+        <v>757049</v>
+      </c>
+      <c r="E11" s="28"/>
+      <c r="F11" s="77">
+        <v>2584</v>
+      </c>
+      <c r="G11" s="83">
+        <v>4756</v>
+      </c>
+      <c r="H11" s="83">
+        <v>1187</v>
+      </c>
+      <c r="I11" s="86">
+        <v>10792</v>
+      </c>
+      <c r="J11" s="86">
+        <v>2</v>
+      </c>
+      <c r="K11" s="89">
+        <v>0.07</v>
+      </c>
+      <c r="L11" s="89">
+        <v>521.44</v>
+      </c>
+      <c r="M11" s="92">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="77">
+        <v>581318</v>
+      </c>
+      <c r="D12" s="80">
+        <v>277739</v>
+      </c>
+      <c r="E12" s="28"/>
+      <c r="F12" s="77">
+        <v>6212</v>
+      </c>
+      <c r="G12" s="83">
+        <v>3406</v>
+      </c>
+      <c r="H12" s="83">
+        <v>386</v>
+      </c>
+      <c r="I12" s="86">
+        <v>4532</v>
+      </c>
+      <c r="J12" s="86">
+        <v>1</v>
+      </c>
+      <c r="K12" s="89">
+        <v>0.14</v>
+      </c>
+      <c r="L12" s="89">
+        <v>591.47</v>
+      </c>
+      <c r="M12" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="77">
+        <v>385834</v>
+      </c>
+      <c r="D13" s="80">
+        <v>195802</v>
+      </c>
+      <c r="E13" s="28"/>
+      <c r="F13" s="77">
+        <v>1105</v>
+      </c>
+      <c r="G13" s="83">
+        <v>2097</v>
+      </c>
+      <c r="H13" s="83">
+        <v>663</v>
+      </c>
+      <c r="I13" s="86">
+        <v>2879</v>
+      </c>
+      <c r="J13" s="86">
+        <v>4</v>
+      </c>
+      <c r="K13" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L13" s="89">
+        <v>826.36</v>
+      </c>
+      <c r="M13" s="92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="77">
+        <v>7534494</v>
+      </c>
+      <c r="D14" s="80">
+        <v>5857704</v>
+      </c>
+      <c r="E14" s="28"/>
+      <c r="F14" s="77">
+        <v>41133</v>
+      </c>
+      <c r="G14" s="83">
+        <v>33330</v>
+      </c>
+      <c r="H14" s="83">
+        <v>11486</v>
+      </c>
+      <c r="I14" s="86">
+        <v>75500</v>
+      </c>
+      <c r="J14" s="86">
+        <v>105</v>
+      </c>
+      <c r="K14" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L14" s="89">
+        <v>1646.13</v>
+      </c>
+      <c r="M14" s="92">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="77">
+        <v>7671588</v>
+      </c>
+      <c r="D15" s="80">
+        <v>5346630</v>
+      </c>
+      <c r="E15" s="28"/>
+      <c r="F15" s="77">
+        <v>228020</v>
+      </c>
+      <c r="G15" s="83">
+        <v>24769</v>
+      </c>
+      <c r="H15" s="83">
+        <v>21637</v>
+      </c>
+      <c r="I15" s="86">
+        <v>124708</v>
+      </c>
+      <c r="J15" s="86">
+        <v>225</v>
+      </c>
+      <c r="K15" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L15" s="89">
+        <v>973.53</v>
+      </c>
+      <c r="M15" s="92">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="77">
+        <v>9678</v>
+      </c>
+      <c r="D16" s="80">
+        <v>4082</v>
+      </c>
+      <c r="E16" s="28"/>
+      <c r="F16" s="77">
+        <v>14</v>
+      </c>
+      <c r="G16" s="83">
+        <v>47</v>
+      </c>
+      <c r="H16" s="83">
+        <v>11</v>
+      </c>
+      <c r="I16" s="86">
+        <v>196</v>
+      </c>
+      <c r="J16" s="86">
+        <v>0</v>
+      </c>
+      <c r="K16" s="89">
+        <v>0.34</v>
+      </c>
+      <c r="L16" s="89">
+        <v>258.92</v>
+      </c>
+      <c r="M16" s="92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="77">
+        <v>1111574</v>
+      </c>
+      <c r="D17" s="80">
+        <v>594169</v>
+      </c>
+      <c r="E17" s="28"/>
+      <c r="F17" s="77">
+        <v>6008</v>
+      </c>
+      <c r="G17" s="83">
+        <v>1860</v>
+      </c>
+      <c r="H17" s="83">
+        <v>1484</v>
+      </c>
+      <c r="I17" s="86">
+        <v>8423</v>
+      </c>
+      <c r="J17" s="86">
+        <v>13</v>
+      </c>
+      <c r="K17" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L17" s="89">
+        <v>505.7</v>
+      </c>
+      <c r="M17" s="92">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="77">
+        <v>27848</v>
+      </c>
+      <c r="D18" s="80">
+        <v>18352</v>
+      </c>
+      <c r="E18" s="28"/>
+      <c r="F18" s="77">
+        <v>462</v>
+      </c>
+      <c r="G18" s="83">
+        <v>301</v>
+      </c>
+      <c r="H18" s="95">
+        <v>0</v>
+      </c>
+      <c r="I18" s="86">
+        <v>714</v>
+      </c>
+      <c r="J18" s="86">
+        <v>0</v>
+      </c>
+      <c r="K18" s="89">
+        <v>0.12</v>
+      </c>
+      <c r="L18" s="89">
+        <v>110.57</v>
+      </c>
+      <c r="M18" s="98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="77">
+        <v>177217</v>
+      </c>
+      <c r="D19" s="80">
+        <v>99269</v>
+      </c>
+      <c r="E19" s="28"/>
+      <c r="F19" s="77">
+        <v>1175</v>
+      </c>
+      <c r="G19" s="83">
+        <v>362</v>
+      </c>
+      <c r="H19" s="83">
+        <v>271</v>
+      </c>
+      <c r="I19" s="86">
+        <v>1420</v>
+      </c>
+      <c r="J19" s="86">
+        <v>1</v>
+      </c>
+      <c r="K19" s="89">
+        <v>0.05</v>
+      </c>
+      <c r="L19" s="89">
+        <v>277.1</v>
+      </c>
+      <c r="M19" s="92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="77">
+        <v>211669</v>
+      </c>
+      <c r="D20" s="80">
+        <v>126179</v>
+      </c>
+      <c r="E20" s="28"/>
+      <c r="F20" s="77">
+        <v>408</v>
+      </c>
+      <c r="G20" s="83">
+        <v>2439</v>
+      </c>
+      <c r="H20" s="83">
+        <v>774</v>
+      </c>
+      <c r="I20" s="86">
+        <v>1712</v>
+      </c>
+      <c r="J20" s="86">
+        <v>2</v>
+      </c>
+      <c r="K20" s="89">
+        <v>0.25</v>
+      </c>
+      <c r="L20" s="89">
+        <v>652.28</v>
+      </c>
+      <c r="M20" s="92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="77">
+        <v>156814</v>
+      </c>
+      <c r="D21" s="80">
+        <v>78533</v>
+      </c>
+      <c r="E21" s="28"/>
+      <c r="F21" s="77">
+        <v>568</v>
+      </c>
+      <c r="G21" s="83">
+        <v>452</v>
+      </c>
+      <c r="H21" s="83">
+        <v>222</v>
+      </c>
+      <c r="I21" s="86">
+        <v>717</v>
+      </c>
+      <c r="J21" s="86">
+        <v>0</v>
+      </c>
+      <c r="K21" s="89">
+        <v>0.2</v>
+      </c>
+      <c r="L21" s="89">
+        <v>1168.55</v>
+      </c>
+      <c r="M21" s="92">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="77">
+        <v>862063</v>
+      </c>
+      <c r="D22" s="80">
+        <v>600983</v>
+      </c>
+      <c r="E22" s="28"/>
+      <c r="F22" s="77">
+        <v>6891</v>
+      </c>
+      <c r="G22" s="83">
+        <v>4034</v>
+      </c>
+      <c r="H22" s="83">
+        <v>1736</v>
+      </c>
+      <c r="I22" s="86">
+        <v>14827</v>
+      </c>
+      <c r="J22" s="86">
+        <v>9</v>
+      </c>
+      <c r="K22" s="89">
+        <v>0.17</v>
+      </c>
+      <c r="L22" s="89">
+        <v>972.29</v>
+      </c>
+      <c r="M22" s="92">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="77">
+        <v>8998</v>
+      </c>
+      <c r="D23" s="80">
+        <v>4863</v>
+      </c>
+      <c r="E23" s="28"/>
+      <c r="F23" s="77">
+        <v>10</v>
+      </c>
+      <c r="G23" s="83">
+        <v>119</v>
+      </c>
+      <c r="H23" s="83">
+        <v>7</v>
+      </c>
+      <c r="I23" s="86">
+        <v>71</v>
+      </c>
+      <c r="J23" s="101">
+        <v>0</v>
+      </c>
+      <c r="K23" s="104">
+        <v>0</v>
+      </c>
+      <c r="L23" s="89">
+        <v>717.62</v>
+      </c>
+      <c r="M23" s="98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="26.5" customHeight="1" thickBot="1">
+      <c r="A24" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="109">
+        <v>1004156</v>
+      </c>
+      <c r="D24" s="112">
+        <v>515647</v>
+      </c>
+      <c r="E24" s="28"/>
+      <c r="F24" s="109">
+        <v>664</v>
+      </c>
+      <c r="G24" s="115">
+        <v>26001</v>
+      </c>
+      <c r="H24" s="115">
+        <v>1602</v>
+      </c>
+      <c r="I24" s="118">
+        <v>5858</v>
+      </c>
+      <c r="J24" s="118">
+        <v>7</v>
+      </c>
+      <c r="K24" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="L24" s="121">
+        <v>466.6</v>
+      </c>
+      <c r="M24" s="124">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A25" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="E3" s="5"/>
-      <c r="F3" s="59" t="s">
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="130" t="s">
         <v>58</v>
       </c>
-      <c r="J3" s="61" t="s">
-[...33 lines deleted...]
-      <c r="K4" s="6" t="s">
+      <c r="G25" s="46"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="46"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="46"/>
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A26" s="128" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A28" s="48"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+    </row>
+    <row r="29" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A29" s="48"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="42">
         <v>12</v>
       </c>
-      <c r="L4" s="6" t="s">
-[...877 lines deleted...]
-      <c r="F31" s="60">
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="42">
         <f>A31+1</f>
         <v>13</v>
       </c>
-      <c r="G31" s="60"/>
-[...5 lines deleted...]
-      <c r="M31" s="60"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="F25:M25"/>
     <mergeCell ref="F26:M29"/>
     <mergeCell ref="F31:M31"/>
     <mergeCell ref="A26:D29"/>
   </mergeCells>
-  <phoneticPr fontId="31" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:M32"/>
   <sheetViews>
-    <sheetView zoomScale="65" zoomScaleNormal="65" workbookViewId="0"/>
+    <sheetView zoomScale="65" zoomScaleNormal="65" view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="17" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="14" width="12.88671875" customWidth="1"/>
+    <col min="1" max="1" width="35.625" customWidth="1"/>
+    <col min="2" max="2" width="44.625" customWidth="1"/>
+    <col min="3" max="3" width="10.25" customWidth="1"/>
+    <col min="4" max="4" width="10.125" customWidth="1"/>
+    <col min="5" max="5" width="9.25" customWidth="1"/>
+    <col min="6" max="14" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:11" customFormat="1" ht="35.15" customHeight="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="24" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="13" t="s">
+      <c r="D2" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="13"/>
-[...1 lines deleted...]
-        <v>93</v>
+      <c r="E2" s="14"/>
+      <c r="F2" s="15" t="s">
+        <v>95</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
       <c r="D3" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E3" s="5"/>
-      <c r="F3" s="59" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="61" t="s">
+      <c r="F3" s="131" t="s">
+        <v>60</v>
+      </c>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="J3" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="61"/>
-[...4 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="131.25" customHeight="1" thickBot="1">
+      <c r="A4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="63"/>
-      <c r="C4" s="7" t="s">
+      <c r="B4" s="45"/>
+      <c r="C4" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="12"/>
-      <c r="F4" s="7" t="s">
+      <c r="E4" s="13"/>
+      <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="J4" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="K4" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="L4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="8" t="s">
+      <c r="M4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-      <c r="J5" s="38">
+    <row r="5" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A5" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="56">
+        <v>116327</v>
+      </c>
+      <c r="D5" s="59">
+        <v>61965</v>
+      </c>
+      <c r="E5" s="28"/>
+      <c r="F5" s="56">
+        <v>1234</v>
+      </c>
+      <c r="G5" s="62">
+        <v>1082</v>
+      </c>
+      <c r="H5" s="62">
+        <v>176</v>
+      </c>
+      <c r="I5" s="65">
+        <v>809</v>
+      </c>
+      <c r="J5" s="65">
         <v>0</v>
       </c>
-      <c r="K5" s="39">
-[...5 lines deleted...]
-      <c r="M5" s="40">
+      <c r="K5" s="68">
+        <v>0.18</v>
+      </c>
+      <c r="L5" s="68">
+        <v>772.99</v>
+      </c>
+      <c r="M5" s="71">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A6" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="77">
+        <v>21273</v>
+      </c>
+      <c r="D6" s="80">
+        <v>13418</v>
+      </c>
+      <c r="E6" s="28"/>
+      <c r="F6" s="77">
+        <v>157</v>
+      </c>
+      <c r="G6" s="83">
+        <v>86</v>
+      </c>
+      <c r="H6" s="83">
+        <v>37</v>
+      </c>
+      <c r="I6" s="86">
+        <v>145</v>
+      </c>
+      <c r="J6" s="86">
+        <v>0</v>
+      </c>
+      <c r="K6" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L6" s="89">
+        <v>3070.37</v>
+      </c>
+      <c r="M6" s="92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="74" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="77">
+        <v>2744386</v>
+      </c>
+      <c r="D7" s="80">
+        <v>1841618</v>
+      </c>
+      <c r="E7" s="28"/>
+      <c r="F7" s="77">
+        <v>20831</v>
+      </c>
+      <c r="G7" s="83">
+        <v>21982</v>
+      </c>
+      <c r="H7" s="83">
+        <v>6590</v>
+      </c>
+      <c r="I7" s="86">
+        <v>21226</v>
+      </c>
+      <c r="J7" s="86">
+        <v>33</v>
+      </c>
+      <c r="K7" s="89">
+        <v>0.15</v>
+      </c>
+      <c r="L7" s="89">
+        <v>233.13</v>
+      </c>
+      <c r="M7" s="92">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="77">
+        <v>1281495</v>
+      </c>
+      <c r="D8" s="80">
+        <v>873842</v>
+      </c>
+      <c r="E8" s="28"/>
+      <c r="F8" s="77">
+        <v>5841</v>
+      </c>
+      <c r="G8" s="83">
+        <v>7271</v>
+      </c>
+      <c r="H8" s="83">
+        <v>3136</v>
+      </c>
+      <c r="I8" s="86">
+        <v>5264</v>
+      </c>
+      <c r="J8" s="86">
+        <v>76</v>
+      </c>
+      <c r="K8" s="89">
+        <v>0.26</v>
+      </c>
+      <c r="L8" s="89">
+        <v>102.98</v>
+      </c>
+      <c r="M8" s="92">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="77">
+        <v>1230820</v>
+      </c>
+      <c r="D9" s="80">
+        <v>536442</v>
+      </c>
+      <c r="E9" s="28"/>
+      <c r="F9" s="77">
+        <v>8859</v>
+      </c>
+      <c r="G9" s="83">
+        <v>4314</v>
+      </c>
+      <c r="H9" s="83">
+        <v>1139</v>
+      </c>
+      <c r="I9" s="86">
+        <v>6886</v>
+      </c>
+      <c r="J9" s="86">
+        <v>18</v>
+      </c>
+      <c r="K9" s="89">
+        <v>0.09</v>
+      </c>
+      <c r="L9" s="89">
+        <v>950.22</v>
+      </c>
+      <c r="M9" s="92">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="41" t="s">
+    <row r="10" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="77">
+        <v>2553350</v>
+      </c>
+      <c r="D10" s="80">
+        <v>1521130</v>
+      </c>
+      <c r="E10" s="28"/>
+      <c r="F10" s="77">
+        <v>15654</v>
+      </c>
+      <c r="G10" s="83">
+        <v>6222</v>
+      </c>
+      <c r="H10" s="83">
+        <v>3896</v>
+      </c>
+      <c r="I10" s="86">
+        <v>22309</v>
+      </c>
+      <c r="J10" s="86">
         <v>62</v>
       </c>
-      <c r="B6" s="42" t="s">
-[...12 lines deleted...]
-      <c r="G6" s="45">
+      <c r="K10" s="89">
+        <v>0.14</v>
+      </c>
+      <c r="L10" s="89">
+        <v>560.05</v>
+      </c>
+      <c r="M10" s="92">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="77">
+        <v>7480363</v>
+      </c>
+      <c r="D11" s="80">
+        <v>4881285</v>
+      </c>
+      <c r="E11" s="28"/>
+      <c r="F11" s="77">
+        <v>64424</v>
+      </c>
+      <c r="G11" s="83">
+        <v>47091</v>
+      </c>
+      <c r="H11" s="83">
+        <v>17467</v>
+      </c>
+      <c r="I11" s="86">
+        <v>160895</v>
+      </c>
+      <c r="J11" s="86">
+        <v>257</v>
+      </c>
+      <c r="K11" s="89">
+        <v>0.18</v>
+      </c>
+      <c r="L11" s="89">
+        <v>501.28</v>
+      </c>
+      <c r="M11" s="92">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="77">
+        <v>450138</v>
+      </c>
+      <c r="D12" s="80">
+        <v>214664</v>
+      </c>
+      <c r="E12" s="28"/>
+      <c r="F12" s="77">
+        <v>5953</v>
+      </c>
+      <c r="G12" s="83">
+        <v>1750</v>
+      </c>
+      <c r="H12" s="83">
+        <v>1341</v>
+      </c>
+      <c r="I12" s="86">
+        <v>2732</v>
+      </c>
+      <c r="J12" s="86">
+        <v>7</v>
+      </c>
+      <c r="K12" s="89">
+        <v>0.64</v>
+      </c>
+      <c r="L12" s="89">
+        <v>196.05</v>
+      </c>
+      <c r="M12" s="92">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="77">
+        <v>3062211</v>
+      </c>
+      <c r="D13" s="80">
+        <v>2029603</v>
+      </c>
+      <c r="E13" s="28"/>
+      <c r="F13" s="77">
+        <v>8346</v>
+      </c>
+      <c r="G13" s="83">
+        <v>157860</v>
+      </c>
+      <c r="H13" s="83">
+        <v>9062</v>
+      </c>
+      <c r="I13" s="86">
+        <v>30830</v>
+      </c>
+      <c r="J13" s="86">
+        <v>131</v>
+      </c>
+      <c r="K13" s="89">
+        <v>0.43</v>
+      </c>
+      <c r="L13" s="89">
+        <v>518.89</v>
+      </c>
+      <c r="M13" s="92">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A14" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="H6" s="45">
-[...5 lines deleted...]
-      <c r="J6" s="46">
+      <c r="B14" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="77">
+        <v>6675828</v>
+      </c>
+      <c r="D14" s="80">
+        <v>4771101</v>
+      </c>
+      <c r="E14" s="28"/>
+      <c r="F14" s="77">
+        <v>37701</v>
+      </c>
+      <c r="G14" s="83">
+        <v>29019</v>
+      </c>
+      <c r="H14" s="83">
+        <v>11248</v>
+      </c>
+      <c r="I14" s="86">
+        <v>91838</v>
+      </c>
+      <c r="J14" s="86">
+        <v>130</v>
+      </c>
+      <c r="K14" s="89">
+        <v>0.14</v>
+      </c>
+      <c r="L14" s="89">
+        <v>973.33</v>
+      </c>
+      <c r="M14" s="92">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="77">
+        <v>121295</v>
+      </c>
+      <c r="D15" s="80">
+        <v>62311</v>
+      </c>
+      <c r="E15" s="28"/>
+      <c r="F15" s="77">
+        <v>594</v>
+      </c>
+      <c r="G15" s="83">
+        <v>472</v>
+      </c>
+      <c r="H15" s="83">
+        <v>141</v>
+      </c>
+      <c r="I15" s="86">
+        <v>616</v>
+      </c>
+      <c r="J15" s="86">
         <v>0</v>
       </c>
-      <c r="K6" s="47">
-[...113 lines deleted...]
-      <c r="J9" s="46">
+      <c r="K15" s="89">
+        <v>0.13</v>
+      </c>
+      <c r="L15" s="89">
+        <v>182.32</v>
+      </c>
+      <c r="M15" s="92">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="77">
+        <v>9741923</v>
+      </c>
+      <c r="D16" s="80">
+        <v>6869995</v>
+      </c>
+      <c r="E16" s="28"/>
+      <c r="F16" s="77">
+        <v>122884</v>
+      </c>
+      <c r="G16" s="83">
+        <v>130647</v>
+      </c>
+      <c r="H16" s="83">
+        <v>17767</v>
+      </c>
+      <c r="I16" s="86">
+        <v>155866</v>
+      </c>
+      <c r="J16" s="86">
+        <v>546</v>
+      </c>
+      <c r="K16" s="89">
+        <v>0.08</v>
+      </c>
+      <c r="L16" s="89">
+        <v>292.31</v>
+      </c>
+      <c r="M16" s="92">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="77">
+        <v>781512</v>
+      </c>
+      <c r="D17" s="80">
+        <v>325969</v>
+      </c>
+      <c r="E17" s="28"/>
+      <c r="F17" s="77">
+        <v>7402</v>
+      </c>
+      <c r="G17" s="83">
+        <v>12477</v>
+      </c>
+      <c r="H17" s="83">
+        <v>1118</v>
+      </c>
+      <c r="I17" s="86">
+        <v>7785</v>
+      </c>
+      <c r="J17" s="86">
+        <v>6</v>
+      </c>
+      <c r="K17" s="89">
+        <v>0.79</v>
+      </c>
+      <c r="L17" s="89">
+        <v>198.58</v>
+      </c>
+      <c r="M17" s="92">
         <v>14</v>
       </c>
-      <c r="K9" s="47">
-[...347 lines deleted...]
-      <c r="J18" s="46">
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A18" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="77">
+        <v>586779</v>
+      </c>
+      <c r="D18" s="80">
+        <v>198560</v>
+      </c>
+      <c r="E18" s="28"/>
+      <c r="F18" s="77">
+        <v>4543</v>
+      </c>
+      <c r="G18" s="83">
+        <v>8893</v>
+      </c>
+      <c r="H18" s="83">
+        <v>860</v>
+      </c>
+      <c r="I18" s="86">
+        <v>879</v>
+      </c>
+      <c r="J18" s="86">
         <v>5</v>
       </c>
-      <c r="K18" s="47">
-[...5 lines deleted...]
-      <c r="M18" s="48">
+      <c r="K18" s="89">
+        <v>2.19</v>
+      </c>
+      <c r="L18" s="89">
+        <v>107.96</v>
+      </c>
+      <c r="M18" s="92">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="1" customFormat="1" ht="25.65" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-      <c r="J19" s="46">
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="77">
+        <v>194733</v>
+      </c>
+      <c r="D19" s="80">
+        <v>127409</v>
+      </c>
+      <c r="E19" s="28"/>
+      <c r="F19" s="77">
+        <v>2859</v>
+      </c>
+      <c r="G19" s="83">
+        <v>3584</v>
+      </c>
+      <c r="H19" s="83">
+        <v>258</v>
+      </c>
+      <c r="I19" s="86">
+        <v>6905</v>
+      </c>
+      <c r="J19" s="86">
         <v>1</v>
       </c>
-      <c r="K19" s="47">
-[...179 lines deleted...]
-      <c r="A32" s="60">
+      <c r="K19" s="89">
+        <v>0.33</v>
+      </c>
+      <c r="L19" s="89">
+        <v>386.06</v>
+      </c>
+      <c r="M19" s="92">
         <v>14</v>
       </c>
-      <c r="B32" s="60"/>
-[...3 lines deleted...]
-      <c r="F32" s="60">
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A20" s="18"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A21" s="18"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="34"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="36"/>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A22" s="18"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="36"/>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1">
+      <c r="A23" s="18"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="36"/>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1" ht="25.75" customHeight="1" thickBot="1">
+      <c r="A24" s="19"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="41"/>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" customHeight="1">
+      <c r="A25" s="135" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="134" t="s">
+        <v>92</v>
+      </c>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" customHeight="1">
+      <c r="A26" s="48"/>
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+    </row>
+    <row r="27" spans="1:13" s="4" customFormat="1" customHeight="1">
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+    </row>
+    <row r="28" spans="1:13" s="4" customFormat="1" customHeight="1">
+      <c r="A28" s="48"/>
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+    </row>
+    <row r="29" spans="1:13" s="4" customFormat="1" customHeight="1">
+      <c r="A29" s="48"/>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+    </row>
+    <row r="30" spans="1:13" customHeight="1">
+      <c r="A30" s="48"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="42">
+        <v>14</v>
+      </c>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="42">
         <f>A32+1</f>
         <v>15</v>
       </c>
-      <c r="G32" s="60"/>
-[...5 lines deleted...]
-      <c r="M32" s="60"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="F32:M32"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A25:D30"/>
     <mergeCell ref="F25:M30"/>
   </mergeCells>
-  <phoneticPr fontId="31" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C
 　　　　　　　　　　　　　　　　　　　　</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
-  <Company>367010000D</Company>
-[...2 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <dc:subject>信用卡重要業務及財務資訊</dc:subject>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>I52</cp:category>
+  <dc:subject>信用卡重要業務及財務資訊</dc:subject>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title>基本金融資料</dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>