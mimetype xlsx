--- v0 (2026-03-14)
+++ v1 (2026-06-27)
@@ -403,54 +403,54 @@
   </si>
   <si>
     <t>非洲地區</t>
   </si>
   <si>
     <t>African area</t>
   </si>
   <si>
     <t>南非</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Source ：Provided by Individual Institutions.</t>
   </si>
   <si>
     <t>說　　明：1.支行係指分行轄下之營業單位，屬國外特有之銀行分支機構類別。
 　　　　　2.子銀行設立之分、支行包含子銀行設立之出張所。
 　　　　　3.其他分支機構包含換匯處、子公司及子銀行所屬之子公司等。				</t>
   </si>
   <si>
     <t>資料來源：本國銀行Web申報資料檔。</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
-[...2 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年 3月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="\-###0\-"/>
     <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
     <numFmt numFmtId="176" formatCode="###,##0\ "/>
     <numFmt numFmtId="177" formatCode="##0"/>
     <numFmt numFmtId="178" formatCode="##0;-##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="33">
     <font>
@@ -1863,136 +1863,136 @@
       <c r="H4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="18" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="58" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="46">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="E5" s="46">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F5" s="47">
         <v>36</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="46">
         <v>6</v>
       </c>
       <c r="I5" s="47">
         <v>67</v>
       </c>
       <c r="J5" s="47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K5" s="47">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="L5" s="48">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="18" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="60" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="49">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E6" s="49">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F6" s="50">
         <v>36</v>
       </c>
       <c r="G6" s="29"/>
       <c r="H6" s="49">
         <v>6</v>
       </c>
       <c r="I6" s="50">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J6" s="50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K6" s="50">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="L6" s="51">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="18" customHeight="1">
       <c r="A7" s="61" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="60" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="49">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E7" s="49">
         <v>25</v>
       </c>
       <c r="F7" s="50">
         <v>9</v>
       </c>
       <c r="G7" s="29"/>
       <c r="H7" s="52">
         <v>0</v>
       </c>
       <c r="I7" s="50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J7" s="50">
         <v>5</v>
       </c>
       <c r="K7" s="50">
         <v>46</v>
       </c>
       <c r="L7" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="18" customHeight="1">
       <c r="A8" s="17"/>
       <c r="B8" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="60" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="49">
         <v>56</v>
       </c>
       <c r="E8" s="49">
         <v>11</v>
       </c>
@@ -2037,101 +2037,101 @@
       <c r="H9" s="52">
         <v>0</v>
       </c>
       <c r="I9" s="50">
         <v>6</v>
       </c>
       <c r="J9" s="50">
         <v>1</v>
       </c>
       <c r="K9" s="50">
         <v>12</v>
       </c>
       <c r="L9" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="18" customHeight="1">
       <c r="A10" s="17"/>
       <c r="B10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="49">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E10" s="49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F10" s="54">
         <v>0</v>
       </c>
       <c r="G10" s="29"/>
       <c r="H10" s="52">
         <v>0</v>
       </c>
       <c r="I10" s="50">
         <v>2</v>
       </c>
       <c r="J10" s="54">
         <v>0</v>
       </c>
       <c r="K10" s="54">
         <v>0</v>
       </c>
       <c r="L10" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="18" customHeight="1">
       <c r="A11" s="17"/>
       <c r="B11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="49">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E11" s="49">
         <v>3</v>
       </c>
       <c r="F11" s="50">
         <v>21</v>
       </c>
       <c r="G11" s="29"/>
       <c r="H11" s="52">
         <v>0</v>
       </c>
       <c r="I11" s="50">
         <v>1</v>
       </c>
       <c r="J11" s="50">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K11" s="50">
         <v>28</v>
       </c>
       <c r="L11" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="18" customHeight="1">
       <c r="A12" s="17"/>
       <c r="B12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="60" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="49">
         <v>65</v>
       </c>
       <c r="E12" s="49">
         <v>21</v>
       </c>
       <c r="F12" s="50">
         <v>1</v>
       </c>
@@ -2139,70 +2139,70 @@
       <c r="H12" s="52">
         <v>0</v>
       </c>
       <c r="I12" s="54">
         <v>0</v>
       </c>
       <c r="J12" s="50">
         <v>1</v>
       </c>
       <c r="K12" s="50">
         <v>41</v>
       </c>
       <c r="L12" s="51">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="18" customHeight="1">
       <c r="A13" s="17"/>
       <c r="B13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="60" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="49">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E13" s="52">
         <v>0</v>
       </c>
       <c r="F13" s="54">
         <v>0</v>
       </c>
       <c r="G13" s="29"/>
       <c r="H13" s="52">
         <v>0</v>
       </c>
       <c r="I13" s="50">
         <v>9</v>
       </c>
       <c r="J13" s="50">
         <v>2</v>
       </c>
       <c r="K13" s="50">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L13" s="51">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="18" customHeight="1">
       <c r="A14" s="17"/>
       <c r="B14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="60" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="49">
         <v>14</v>
       </c>
       <c r="E14" s="49">
         <v>4</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="29"/>
       <c r="H14" s="49">
         <v>6</v>
@@ -2761,64 +2761,64 @@
       </c>
       <c r="I30" s="50">
         <v>2</v>
       </c>
       <c r="J30" s="54">
         <v>0</v>
       </c>
       <c r="K30" s="54">
         <v>0</v>
       </c>
       <c r="L30" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="18" customHeight="1">
       <c r="A31" s="61" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="60" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="49">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E31" s="49">
         <v>30</v>
       </c>
       <c r="F31" s="54">
         <v>0</v>
       </c>
       <c r="G31" s="29"/>
       <c r="H31" s="52">
         <v>0</v>
       </c>
       <c r="I31" s="50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J31" s="50">
         <v>4</v>
       </c>
       <c r="K31" s="50">
         <v>42</v>
       </c>
       <c r="L31" s="51">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="18" customHeight="1">
       <c r="A32" s="61" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="60" t="s">
         <v>69</v>
       </c>
       <c r="D32" s="49">
         <v>9</v>
       </c>
       <c r="E32" s="49">
@@ -2831,64 +2831,64 @@
       <c r="H32" s="52">
         <v>0</v>
       </c>
       <c r="I32" s="54">
         <v>0</v>
       </c>
       <c r="J32" s="50">
         <v>1</v>
       </c>
       <c r="K32" s="50">
         <v>4</v>
       </c>
       <c r="L32" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="18" customHeight="1">
       <c r="A33" s="17"/>
       <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="60" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="49">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E33" s="49">
         <v>25</v>
       </c>
       <c r="F33" s="54">
         <v>0</v>
       </c>
       <c r="G33" s="29"/>
       <c r="H33" s="52">
         <v>0</v>
       </c>
       <c r="I33" s="50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J33" s="50">
         <v>3</v>
       </c>
       <c r="K33" s="50">
         <v>38</v>
       </c>
       <c r="L33" s="51">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="18" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="60" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="49">
         <v>1</v>
       </c>
       <c r="E34" s="49">