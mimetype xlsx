--- v0 (2026-03-14)
+++ v1 (2026-06-27)
@@ -223,72 +223,72 @@
   </si>
   <si>
     <t>I. Monetary Institutions (Subtotal)</t>
   </si>
   <si>
     <t>Note：1. This table is base on the real operational figures.
 　　　2. Total head office exclude foreign banks.
 　　　3. The figures of  "Branches" exclude OBU.</t>
   </si>
   <si>
     <t>說　　明：1. 本表以實際營業家數統計。
 　　　　　2. ＊外國及大陸地區銀行在臺分行之「總行」係指其在國內之代表行，已包含於其「國內分支
 　　　　　　 機構」（係指其國內之營業據點）內，故不再重複計入「總計」。
 　　　　　3. 中華郵政公司儲匯處不包含郵政代辦所。
 　　　　　4. 94年5月全國農業金庫成立，未計入本表。
 　　　　　5. 國內分支機構不含OBU。</t>
   </si>
   <si>
     <t>Source : Provided by individual institutions and Financial Statistics Monthly Compiled by the Central Bank of 
             the Republic of China (Taiwan).</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料及中央銀行「金融統計月報」。</t>
   </si>
   <si>
+    <t>End of Mar. 2026</t>
+  </si>
+  <si>
     <t>End of Dec. 2025</t>
   </si>
   <si>
-    <t>End of Sept. 2025</t>
-[...2 lines deleted...]
-    <t>End of Dec. 2024</t>
+    <t>End of Mar. 2025</t>
+  </si>
+  <si>
+    <t>115年 3月底</t>
   </si>
   <si>
     <t>114年12月底</t>
   </si>
   <si>
-    <t>114年 9月底</t>
-[...8 lines deleted...]
-    <t>中華民國114年12月底</t>
+    <t>114年 3月底</t>
+  </si>
+  <si>
+    <t>End of  Mar. 2026</t>
+  </si>
+  <si>
+    <t>中華民國115年3月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="18">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="\-###0\-"/>
     <numFmt numFmtId="175" formatCode="\-\ ###0\ \-"/>
     <numFmt numFmtId="176" formatCode="###0\ "/>
     <numFmt numFmtId="177" formatCode="###,##0\ \ "/>
     <numFmt numFmtId="178" formatCode="###0"/>
     <numFmt numFmtId="179" formatCode="###,##0"/>
     <numFmt numFmtId="180" formatCode="###0;-###0;&quot;－&quot;"/>
     <numFmt numFmtId="181" formatCode="###,##0;-###,##0;&quot;－&quot;"/>
@@ -1534,99 +1534,99 @@
     </xf>
     <xf xxid="135" numFmtId="178" fontId="0" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="178" fontId="0" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="0" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="180" fontId="0" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="139" numFmtId="181" fontId="0" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="140" numFmtId="180" fontId="0" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="141" numFmtId="179" fontId="0" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="142" numFmtId="181" fontId="0" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="178" fontId="0" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...47 lines deleted...]
-    <xf xxid="159" numFmtId="180" fontId="0" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="178" fontId="0" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="178" fontId="0" fillId="2" borderId="25" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="145" numFmtId="181" fontId="0" fillId="2" borderId="11" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="146" numFmtId="178" fontId="0" fillId="2" borderId="11" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="147" numFmtId="178" fontId="0" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="148" numFmtId="181" fontId="0" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="149" numFmtId="180" fontId="0" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="181" fontId="0" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="180" fontId="0" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="181" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="181" fontId="0" fillId="2" borderId="23" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="154" numFmtId="178" fontId="0" fillId="2" borderId="20" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="155" numFmtId="179" fontId="0" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="156" numFmtId="178" fontId="0" fillId="2" borderId="21" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="157" numFmtId="178" fontId="0" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="158" numFmtId="179" fontId="0" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="159" numFmtId="178" fontId="0" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="160" numFmtId="179" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="161" numFmtId="49" fontId="26" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="162" numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="163" numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="164" numFmtId="49" fontId="27" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="165" numFmtId="49" fontId="28" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf xxid="166" numFmtId="0" fontId="26" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="167" numFmtId="0" fontId="26" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1838,197 +1838,197 @@
       <c r="F6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H6"/>
       <c r="I6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M6" s="52"/>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="92">
+      <c r="B7" s="93">
+        <v>423</v>
+      </c>
+      <c r="C7" s="94">
+        <v>6111</v>
+      </c>
+      <c r="D7" s="95">
         <v>424</v>
       </c>
-      <c r="C7" s="93">
+      <c r="E7" s="94">
         <v>6108</v>
       </c>
-      <c r="D7" s="94">
+      <c r="F7" s="96">
         <v>424</v>
       </c>
-      <c r="E7" s="93">
-[...6 lines deleted...]
-        <v>6146</v>
+      <c r="G7" s="97">
+        <v>6141</v>
       </c>
       <c r="H7"/>
-      <c r="I7" s="97">
-[...3 lines deleted...]
-        <v>-16</v>
+      <c r="I7" s="96">
+        <v>-1</v>
+      </c>
+      <c r="J7" s="97">
+        <v>3</v>
       </c>
       <c r="K7" s="98">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L7" s="99">
-        <v>-38</v>
+        <v>-30</v>
       </c>
       <c r="M7" s="100" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="72">
         <v>373</v>
       </c>
       <c r="C8" s="73">
-        <v>4522</v>
+        <v>4525</v>
       </c>
       <c r="D8" s="74">
         <v>373</v>
       </c>
       <c r="E8" s="73">
-        <v>4529</v>
+        <v>4522</v>
       </c>
       <c r="F8" s="75">
         <v>373</v>
       </c>
       <c r="G8" s="76">
-        <v>4550</v>
+        <v>4545</v>
       </c>
       <c r="H8"/>
       <c r="I8" s="77">
         <v>0</v>
       </c>
       <c r="J8" s="76">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="K8" s="79">
         <v>0</v>
       </c>
       <c r="L8" s="80">
-        <v>-28</v>
+        <v>-20</v>
       </c>
       <c r="M8" s="68" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="72">
         <v>1</v>
       </c>
-      <c r="C9" s="91">
+      <c r="C9" s="92">
         <v>0</v>
       </c>
       <c r="D9" s="74">
         <v>1</v>
       </c>
-      <c r="E9" s="91">
+      <c r="E9" s="92">
         <v>0</v>
       </c>
       <c r="F9" s="75">
         <v>1</v>
       </c>
       <c r="G9" s="78">
         <v>0</v>
       </c>
       <c r="H9"/>
       <c r="I9" s="77">
         <v>0</v>
       </c>
       <c r="J9" s="78">
         <v>0</v>
       </c>
       <c r="K9" s="79">
         <v>0</v>
       </c>
       <c r="L9" s="81">
         <v>0</v>
       </c>
       <c r="M9" s="68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="72">
         <v>38</v>
       </c>
       <c r="C10" s="73">
-        <v>3351</v>
+        <v>3353</v>
       </c>
       <c r="D10" s="74">
         <v>38</v>
       </c>
       <c r="E10" s="73">
-        <v>3358</v>
+        <v>3351</v>
       </c>
       <c r="F10" s="75">
         <v>38</v>
       </c>
       <c r="G10" s="76">
-        <v>3379</v>
+        <v>3374</v>
       </c>
       <c r="H10"/>
       <c r="I10" s="77">
         <v>0</v>
       </c>
       <c r="J10" s="76">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="K10" s="79">
         <v>0</v>
       </c>
       <c r="L10" s="80">
-        <v>-28</v>
+        <v>-21</v>
       </c>
       <c r="M10" s="68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="72">
         <v>28</v>
       </c>
       <c r="C11" s="73">
         <v>37</v>
       </c>
       <c r="D11" s="74">
         <v>28</v>
       </c>
       <c r="E11" s="73">
         <v>37</v>
       </c>
       <c r="F11" s="75">
         <v>28</v>
       </c>
       <c r="G11" s="76">
@@ -2115,193 +2115,193 @@
       <c r="H13"/>
       <c r="I13" s="77">
         <v>0</v>
       </c>
       <c r="J13" s="78">
         <v>0</v>
       </c>
       <c r="K13" s="79">
         <v>0</v>
       </c>
       <c r="L13" s="80">
         <v>1</v>
       </c>
       <c r="M13" s="68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="72">
         <v>283</v>
       </c>
       <c r="C14" s="73">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D14" s="74">
         <v>283</v>
       </c>
       <c r="E14" s="73">
         <v>796</v>
       </c>
       <c r="F14" s="75">
         <v>283</v>
       </c>
       <c r="G14" s="76">
         <v>797</v>
       </c>
       <c r="H14"/>
       <c r="I14" s="77">
         <v>0</v>
       </c>
-      <c r="J14" s="78">
-        <v>0</v>
+      <c r="J14" s="76">
+        <v>1</v>
       </c>
       <c r="K14" s="79">
         <v>0</v>
       </c>
-      <c r="L14" s="80">
-        <v>-1</v>
+      <c r="L14" s="81">
+        <v>0</v>
       </c>
       <c r="M14" s="68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="72">
         <v>28</v>
       </c>
       <c r="C15" s="73">
         <v>43</v>
       </c>
       <c r="D15" s="74">
         <v>28</v>
       </c>
       <c r="E15" s="73">
         <v>43</v>
       </c>
       <c r="F15" s="75">
         <v>28</v>
       </c>
       <c r="G15" s="76">
         <v>43</v>
       </c>
       <c r="H15"/>
       <c r="I15" s="77">
         <v>0</v>
       </c>
       <c r="J15" s="78">
         <v>0</v>
       </c>
       <c r="K15" s="79">
         <v>0</v>
       </c>
       <c r="L15" s="81">
         <v>0</v>
       </c>
       <c r="M15" s="68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="72">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C16" s="73">
         <v>1586</v>
       </c>
       <c r="D16" s="74">
         <v>51</v>
       </c>
       <c r="E16" s="73">
-        <v>1595</v>
+        <v>1586</v>
       </c>
       <c r="F16" s="75">
         <v>51</v>
       </c>
       <c r="G16" s="76">
         <v>1596</v>
       </c>
       <c r="H16"/>
-      <c r="I16" s="77">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="I16" s="75">
+        <v>-1</v>
+      </c>
+      <c r="J16" s="78">
+        <v>0</v>
+      </c>
+      <c r="K16" s="82">
+        <v>-1</v>
       </c>
       <c r="L16" s="80">
         <v>-10</v>
       </c>
       <c r="M16" s="68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="72">
         <v>1</v>
       </c>
       <c r="C17" s="73">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D17" s="74">
         <v>1</v>
       </c>
       <c r="E17" s="73">
-        <v>1294</v>
+        <v>1285</v>
       </c>
       <c r="F17" s="75">
         <v>1</v>
       </c>
       <c r="G17" s="76">
         <v>1295</v>
       </c>
       <c r="H17"/>
       <c r="I17" s="77">
         <v>0</v>
       </c>
       <c r="J17" s="76">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="K17" s="79">
         <v>0</v>
       </c>
       <c r="L17" s="80">
-        <v>-10</v>
+        <v>-11</v>
       </c>
       <c r="M17" s="69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="72">
         <v>1</v>
       </c>
       <c r="C18" s="73">
         <v>2</v>
       </c>
       <c r="D18" s="74">
         <v>1</v>
       </c>
       <c r="E18" s="73">
         <v>2</v>
       </c>
       <c r="F18" s="75">
         <v>1</v>
       </c>
       <c r="G18" s="76">
@@ -2346,156 +2346,156 @@
       <c r="G19" s="76">
         <v>164</v>
       </c>
       <c r="H19"/>
       <c r="I19" s="77">
         <v>0</v>
       </c>
       <c r="J19" s="78">
         <v>0</v>
       </c>
       <c r="K19" s="79">
         <v>0</v>
       </c>
       <c r="L19" s="81">
         <v>0</v>
       </c>
       <c r="M19" s="68" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="72">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C20" s="73">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20" s="74">
         <v>21</v>
       </c>
       <c r="E20" s="73">
         <v>105</v>
       </c>
       <c r="F20" s="75">
         <v>21</v>
       </c>
       <c r="G20" s="76">
         <v>105</v>
       </c>
       <c r="H20"/>
-      <c r="I20" s="77">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="I20" s="75">
+        <v>-1</v>
+      </c>
+      <c r="J20" s="76">
+        <v>1</v>
+      </c>
+      <c r="K20" s="82">
+        <v>-1</v>
+      </c>
+      <c r="L20" s="80">
+        <v>1</v>
       </c>
       <c r="M20" s="68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="72">
         <v>8</v>
       </c>
       <c r="C21" s="73">
         <v>30</v>
       </c>
       <c r="D21" s="74">
         <v>8</v>
       </c>
       <c r="E21" s="73">
         <v>30</v>
       </c>
       <c r="F21" s="75">
         <v>8</v>
       </c>
       <c r="G21" s="76">
         <v>30</v>
       </c>
       <c r="H21"/>
       <c r="I21" s="77">
         <v>0</v>
       </c>
       <c r="J21" s="78">
         <v>0</v>
       </c>
       <c r="K21" s="79">
         <v>0</v>
       </c>
       <c r="L21" s="81">
         <v>0</v>
       </c>
       <c r="M21" s="69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" thickBot="1">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="82">
+      <c r="B22" s="83">
         <v>1</v>
       </c>
-      <c r="C22" s="83">
-[...2 lines deleted...]
-      <c r="D22" s="84">
+      <c r="C22" s="84">
+        <v>0</v>
+      </c>
+      <c r="D22" s="85">
         <v>1</v>
       </c>
-      <c r="E22" s="83">
-[...2 lines deleted...]
-      <c r="F22" s="85">
+      <c r="E22" s="84">
+        <v>0</v>
+      </c>
+      <c r="F22" s="86">
         <v>1</v>
       </c>
-      <c r="G22" s="86">
+      <c r="G22" s="87">
         <v>0</v>
       </c>
       <c r="H22" s="36"/>
-      <c r="I22" s="87">
-[...8 lines deleted...]
-      <c r="L22" s="90">
+      <c r="I22" s="88">
+        <v>0</v>
+      </c>
+      <c r="J22" s="89">
+        <v>0</v>
+      </c>
+      <c r="K22" s="90">
+        <v>0</v>
+      </c>
+      <c r="L22" s="91">
         <v>0</v>
       </c>
       <c r="M22" s="70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A23" s="42" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="G23" s="21"/>
       <c r="H23" s="8"/>
       <c r="I23" s="104" t="s">
         <v>46</v>
       </c>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" customFormat="1" ht="19.5" customHeight="1">