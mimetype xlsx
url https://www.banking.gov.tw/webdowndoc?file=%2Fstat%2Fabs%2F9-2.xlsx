--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -183,54 +183,54 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> NT$ Million</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">機　　構　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
     <t>逾放比率</t>
   </si>
   <si>
-    <t>民國114年 9月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Sept. 2025</t>
+    <t>民國115年 2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>9-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　現金卡重要業務及財務資訊</t>
     </r>
   </si>
   <si>
     <t>9-2 Important Cash Card Business and Financial Information (Cont.)</t>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1965,673 +1965,673 @@
       <c r="D8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="22"/>
       <c r="H8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="57">
-        <v>279563</v>
+        <v>275217</v>
       </c>
       <c r="C9" s="57">
-        <v>186580</v>
+        <v>181218</v>
       </c>
       <c r="D9" s="57">
-        <v>267918</v>
+        <v>263304</v>
       </c>
       <c r="E9" s="57">
-        <v>40522</v>
+        <v>39691</v>
       </c>
       <c r="F9" s="57">
-        <v>9921</v>
+        <v>9642</v>
       </c>
       <c r="G9" s="61">
-        <v>1.141</v>
+        <v>1.021</v>
       </c>
       <c r="H9" s="57">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="I9" s="57">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="J9" s="65">
-        <v>197</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="34"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="74">
-        <v>279563</v>
+        <v>275217</v>
       </c>
       <c r="C11" s="74">
-        <v>186580</v>
+        <v>181218</v>
       </c>
       <c r="D11" s="74">
-        <v>267918</v>
+        <v>263304</v>
       </c>
       <c r="E11" s="74">
-        <v>40522</v>
+        <v>39691</v>
       </c>
       <c r="F11" s="74">
-        <v>9921</v>
+        <v>9642</v>
       </c>
       <c r="G11" s="78">
-        <v>1.141</v>
+        <v>1.021</v>
       </c>
       <c r="H11" s="74">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="I11" s="74">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="J11" s="82">
-        <v>197</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="36"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="73">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="C13" s="85">
         <v>0</v>
       </c>
       <c r="D13" s="73">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E13" s="73">
         <v>48</v>
       </c>
       <c r="F13" s="73">
         <v>0</v>
       </c>
       <c r="G13" s="88">
         <v>0</v>
       </c>
       <c r="H13" s="73">
         <v>0</v>
       </c>
       <c r="I13" s="85">
         <v>0</v>
       </c>
-      <c r="J13" s="81">
+      <c r="J13" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="36"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="73">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="C15" s="73">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="D15" s="73">
-        <v>1299</v>
+        <v>1283</v>
       </c>
       <c r="E15" s="73">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F15" s="73">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="G15" s="77">
+        <v>0.618</v>
       </c>
       <c r="H15" s="73">
         <v>2</v>
       </c>
-      <c r="I15" s="73">
-[...2 lines deleted...]
-      <c r="J15" s="81">
+      <c r="I15" s="85">
+        <v>0</v>
+      </c>
+      <c r="J15" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="36"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="85">
         <v>0</v>
       </c>
       <c r="C17" s="73">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D17" s="73">
         <v>1</v>
       </c>
       <c r="E17" s="85">
         <v>0</v>
       </c>
       <c r="F17" s="85">
         <v>0</v>
       </c>
       <c r="G17" s="88">
         <v>0</v>
       </c>
       <c r="H17" s="73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I17" s="85">
         <v>0</v>
       </c>
       <c r="J17" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="36"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="73">
-        <v>1164</v>
+        <v>1070</v>
       </c>
       <c r="C19" s="73">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="D19" s="73">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="E19" s="73">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F19" s="73">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G19" s="77">
-        <v>0.065</v>
+        <v>0.023</v>
       </c>
       <c r="H19" s="73">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I19" s="73">
         <v>0</v>
       </c>
       <c r="J19" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="73">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C21" s="85">
         <v>0</v>
       </c>
       <c r="D21" s="73">
         <v>0</v>
       </c>
       <c r="E21" s="85">
         <v>0</v>
       </c>
       <c r="F21" s="73">
         <v>0</v>
       </c>
       <c r="G21" s="88">
         <v>0</v>
       </c>
       <c r="H21" s="85">
         <v>0</v>
       </c>
       <c r="I21" s="85">
         <v>0</v>
       </c>
       <c r="J21" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="73">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="C23" s="85">
         <v>0</v>
       </c>
       <c r="D23" s="73">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E23" s="73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F23" s="73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23" s="77">
-        <v>0.086</v>
+        <v>0.203</v>
       </c>
       <c r="H23" s="73">
         <v>0</v>
       </c>
       <c r="I23" s="85">
         <v>0</v>
       </c>
       <c r="J23" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="36"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="73">
-        <v>728</v>
+        <v>634</v>
       </c>
       <c r="C25" s="73">
-        <v>16934</v>
+        <v>16935</v>
       </c>
       <c r="D25" s="73">
-        <v>5299</v>
+        <v>5271</v>
       </c>
       <c r="E25" s="85">
         <v>0</v>
       </c>
       <c r="F25" s="73">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0.19</v>
+        <v>5</v>
+      </c>
+      <c r="G25" s="88">
+        <v>0</v>
       </c>
       <c r="H25" s="73">
         <v>0</v>
       </c>
       <c r="I25" s="73">
         <v>0</v>
       </c>
       <c r="J25" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="73">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="C27" s="85">
         <v>0</v>
       </c>
       <c r="D27" s="73">
         <v>1</v>
       </c>
       <c r="E27" s="85">
         <v>0</v>
       </c>
       <c r="F27" s="73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G27" s="88">
         <v>0</v>
       </c>
       <c r="H27" s="73">
         <v>0</v>
       </c>
       <c r="I27" s="85">
         <v>0</v>
       </c>
-      <c r="J27" s="81">
+      <c r="J27" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="36"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
-        <v>271744</v>
+        <v>268207</v>
       </c>
       <c r="C29" s="73">
-        <v>141940</v>
+        <v>140470</v>
       </c>
       <c r="D29" s="73">
-        <v>251653</v>
+        <v>249161</v>
       </c>
       <c r="E29" s="73">
-        <v>38504</v>
+        <v>38044</v>
       </c>
       <c r="F29" s="73">
-        <v>9694</v>
+        <v>9446</v>
       </c>
       <c r="G29" s="77">
-        <v>1.152</v>
+        <v>1.029</v>
       </c>
       <c r="H29" s="73">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="I29" s="73">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="J29" s="81">
-        <v>170</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="73">
-        <v>844</v>
+        <v>803</v>
       </c>
       <c r="C31" s="73">
-        <v>10096</v>
+        <v>10076</v>
       </c>
       <c r="D31" s="73">
-        <v>1329</v>
+        <v>1317</v>
       </c>
       <c r="E31" s="73">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F31" s="73">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G31" s="88">
         <v>0</v>
       </c>
       <c r="H31" s="73">
         <v>1</v>
       </c>
-      <c r="I31" s="73">
+      <c r="I31" s="85">
         <v>0</v>
       </c>
       <c r="J31" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="36"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="73">
-        <v>1920</v>
+        <v>1633</v>
       </c>
       <c r="C33" s="73">
-        <v>9678</v>
+        <v>9533</v>
       </c>
       <c r="D33" s="73">
-        <v>5283</v>
+        <v>5076</v>
       </c>
       <c r="E33" s="73">
-        <v>1035</v>
+        <v>995</v>
       </c>
       <c r="F33" s="73">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="G33" s="77">
-        <v>0.708</v>
+        <v>0.689</v>
       </c>
       <c r="H33" s="73">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="I33" s="73">
         <v>0</v>
       </c>
       <c r="J33" s="81">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
-        <v>1727</v>
+        <v>1508</v>
       </c>
       <c r="C35" s="73">
-        <v>3844</v>
+        <v>118</v>
       </c>
       <c r="D35" s="73">
-        <v>2593</v>
+        <v>749</v>
       </c>
       <c r="E35" s="73">
-        <v>538</v>
+        <v>210</v>
       </c>
       <c r="F35" s="73">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G35" s="77">
-        <v>1.982</v>
+        <v>1.91</v>
       </c>
       <c r="H35" s="73">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I35" s="73">
         <v>2</v>
       </c>
       <c r="J35" s="81">
-        <v>22</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="93" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="32"/>
       <c r="C36" s="32"/>
       <c r="D36" s="32"/>
       <c r="E36" s="32"/>
       <c r="F36" s="32"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
@@ -2883,56 +2883,56 @@
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="47" t="str">
         <f>'9-2'!C3:D3</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="D3" s="47"/>
       <c r="E3" s="48" t="str">
         <f>'9-2'!E3:F3</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="F3" s="48"/>
       <c r="G3" s="19"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1">
       <c r="A4" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>