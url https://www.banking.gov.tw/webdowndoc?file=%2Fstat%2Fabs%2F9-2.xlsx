--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -183,54 +183,54 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> NT$ Million</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">機　　構　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
     <t>逾放比率</t>
   </si>
   <si>
-    <t>民國115年 2月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t>民國115年 5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> May  2026</t>
   </si>
   <si>
     <r>
       <t>9-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　現金卡重要業務及財務資訊</t>
     </r>
   </si>
   <si>
     <t>9-2 Important Cash Card Business and Financial Information (Cont.)</t>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -1965,673 +1965,673 @@
       <c r="D8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="22"/>
       <c r="H8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="57">
-        <v>275217</v>
+        <v>272791</v>
       </c>
       <c r="C9" s="57">
-        <v>181218</v>
+        <v>179823</v>
       </c>
       <c r="D9" s="57">
-        <v>263304</v>
+        <v>261421</v>
       </c>
       <c r="E9" s="57">
-        <v>39691</v>
+        <v>39344</v>
       </c>
       <c r="F9" s="57">
-        <v>9642</v>
+        <v>9488</v>
       </c>
       <c r="G9" s="61">
-        <v>1.021</v>
+        <v>0.895</v>
       </c>
       <c r="H9" s="57">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I9" s="57">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J9" s="65">
-        <v>47</v>
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="34"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="74">
-        <v>275217</v>
+        <v>272791</v>
       </c>
       <c r="C11" s="74">
-        <v>181218</v>
+        <v>179823</v>
       </c>
       <c r="D11" s="74">
-        <v>263304</v>
+        <v>261421</v>
       </c>
       <c r="E11" s="74">
-        <v>39691</v>
+        <v>39344</v>
       </c>
       <c r="F11" s="74">
-        <v>9642</v>
+        <v>9488</v>
       </c>
       <c r="G11" s="78">
-        <v>1.021</v>
+        <v>0.895</v>
       </c>
       <c r="H11" s="74">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I11" s="74">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J11" s="82">
-        <v>47</v>
+        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="36"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="73">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C13" s="85">
         <v>0</v>
       </c>
       <c r="D13" s="73">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E13" s="73">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F13" s="73">
         <v>0</v>
       </c>
       <c r="G13" s="88">
         <v>0</v>
       </c>
       <c r="H13" s="73">
         <v>0</v>
       </c>
       <c r="I13" s="85">
         <v>0</v>
       </c>
       <c r="J13" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="36"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="73">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="C15" s="73">
-        <v>2437</v>
+        <v>2425</v>
       </c>
       <c r="D15" s="73">
-        <v>1283</v>
+        <v>1268</v>
       </c>
       <c r="E15" s="73">
         <v>112</v>
       </c>
       <c r="F15" s="73">
         <v>2</v>
       </c>
       <c r="G15" s="77">
-        <v>0.618</v>
+        <v>1.694</v>
       </c>
       <c r="H15" s="73">
         <v>2</v>
       </c>
       <c r="I15" s="85">
         <v>0</v>
       </c>
-      <c r="J15" s="91">
+      <c r="J15" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="36"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="85">
         <v>0</v>
       </c>
       <c r="C17" s="73">
         <v>11</v>
       </c>
       <c r="D17" s="73">
         <v>1</v>
       </c>
       <c r="E17" s="85">
         <v>0</v>
       </c>
       <c r="F17" s="85">
         <v>0</v>
       </c>
       <c r="G17" s="88">
         <v>0</v>
       </c>
       <c r="H17" s="73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I17" s="85">
         <v>0</v>
       </c>
       <c r="J17" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="36"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="73">
-        <v>1070</v>
+        <v>1003</v>
       </c>
       <c r="C19" s="73">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="D19" s="73">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E19" s="73">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F19" s="73">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G19" s="77">
-        <v>0.023</v>
+        <v>0.091</v>
       </c>
       <c r="H19" s="73">
         <v>18</v>
       </c>
       <c r="I19" s="73">
         <v>0</v>
       </c>
       <c r="J19" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="73">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C21" s="85">
         <v>0</v>
       </c>
       <c r="D21" s="73">
         <v>0</v>
       </c>
       <c r="E21" s="85">
         <v>0</v>
       </c>
       <c r="F21" s="73">
         <v>0</v>
       </c>
       <c r="G21" s="88">
         <v>0</v>
       </c>
       <c r="H21" s="85">
         <v>0</v>
       </c>
       <c r="I21" s="85">
         <v>0</v>
       </c>
       <c r="J21" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="73">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="C23" s="85">
         <v>0</v>
       </c>
       <c r="D23" s="73">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E23" s="73">
         <v>1</v>
       </c>
       <c r="F23" s="73">
         <v>1</v>
       </c>
       <c r="G23" s="77">
-        <v>0.203</v>
+        <v>0.057</v>
       </c>
       <c r="H23" s="73">
         <v>0</v>
       </c>
       <c r="I23" s="85">
         <v>0</v>
       </c>
       <c r="J23" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="36"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="73">
-        <v>634</v>
+        <v>573</v>
       </c>
       <c r="C25" s="73">
-        <v>16935</v>
+        <v>16933</v>
       </c>
       <c r="D25" s="73">
-        <v>5271</v>
+        <v>5252</v>
       </c>
       <c r="E25" s="85">
         <v>0</v>
       </c>
       <c r="F25" s="73">
         <v>5</v>
       </c>
-      <c r="G25" s="88">
-        <v>0</v>
+      <c r="G25" s="77">
+        <v>0.296</v>
       </c>
       <c r="H25" s="73">
         <v>0</v>
       </c>
       <c r="I25" s="73">
         <v>0</v>
       </c>
       <c r="J25" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="73">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C27" s="85">
         <v>0</v>
       </c>
       <c r="D27" s="73">
         <v>1</v>
       </c>
       <c r="E27" s="85">
         <v>0</v>
       </c>
       <c r="F27" s="73">
         <v>0</v>
       </c>
       <c r="G27" s="88">
         <v>0</v>
       </c>
       <c r="H27" s="73">
         <v>0</v>
       </c>
-      <c r="I27" s="85">
-[...2 lines deleted...]
-      <c r="J27" s="91">
+      <c r="I27" s="73">
+        <v>0</v>
+      </c>
+      <c r="J27" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="36"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
-        <v>268207</v>
+        <v>266275</v>
       </c>
       <c r="C29" s="73">
-        <v>140470</v>
+        <v>139243</v>
       </c>
       <c r="D29" s="73">
-        <v>249161</v>
+        <v>247547</v>
       </c>
       <c r="E29" s="73">
-        <v>38044</v>
+        <v>37748</v>
       </c>
       <c r="F29" s="73">
-        <v>9446</v>
+        <v>9305</v>
       </c>
       <c r="G29" s="77">
-        <v>1.029</v>
+        <v>0.902</v>
       </c>
       <c r="H29" s="73">
         <v>138</v>
       </c>
       <c r="I29" s="73">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J29" s="81">
-        <v>41</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="73">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C31" s="73">
-        <v>10076</v>
+        <v>10062</v>
       </c>
       <c r="D31" s="73">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="E31" s="73">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F31" s="73">
         <v>53</v>
       </c>
       <c r="G31" s="88">
         <v>0</v>
       </c>
       <c r="H31" s="73">
         <v>1</v>
       </c>
       <c r="I31" s="85">
         <v>0</v>
       </c>
       <c r="J31" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="36"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="73">
-        <v>1633</v>
+        <v>1457</v>
       </c>
       <c r="C33" s="73">
-        <v>9533</v>
+        <v>9399</v>
       </c>
       <c r="D33" s="73">
-        <v>5076</v>
+        <v>4924</v>
       </c>
       <c r="E33" s="73">
-        <v>995</v>
+        <v>969</v>
       </c>
       <c r="F33" s="73">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="G33" s="77">
-        <v>0.689</v>
+        <v>0.618</v>
       </c>
       <c r="H33" s="73">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I33" s="73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J33" s="81">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
-        <v>1508</v>
+        <v>1363</v>
       </c>
       <c r="C35" s="73">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="D35" s="73">
-        <v>749</v>
+        <v>679</v>
       </c>
       <c r="E35" s="73">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="F35" s="73">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G35" s="77">
-        <v>1.91</v>
+        <v>1.762</v>
       </c>
       <c r="H35" s="73">
         <v>3</v>
       </c>
       <c r="I35" s="73">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J35" s="81">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="93" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="32"/>
       <c r="C36" s="32"/>
       <c r="D36" s="32"/>
       <c r="E36" s="32"/>
       <c r="F36" s="32"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
@@ -2828,51 +2828,51 @@
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="114" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J53"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="5" width="11.125" customWidth="1"/>
     <col min="6" max="6" width="14.375" customWidth="1"/>
     <col min="7" max="10" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>57</v>
       </c>
@@ -2883,56 +2883,56 @@
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="47" t="str">
         <f>'9-2'!C3:D3</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="D3" s="47"/>
       <c r="E3" s="48" t="str">
         <f>'9-2'!E3:F3</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="F3" s="48"/>
       <c r="G3" s="19"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1">
       <c r="A4" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
@@ -3730,51 +3730,51 @@
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="115" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>現金卡重要業務及財務資訊</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>