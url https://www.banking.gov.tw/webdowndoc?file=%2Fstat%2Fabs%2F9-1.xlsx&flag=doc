--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -199,51 +199,51 @@
   <si>
     <r>
       <t>機　　構　　別</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Issuer</t>
     </r>
   </si>
   <si>
-    <t>民國115年 6月</t>
+    <t>民國115年 8月</t>
   </si>
   <si>
     <t>循環信</t>
   </si>
   <si>
     <t>用餘額</t>
   </si>
   <si>
     <t>本月簽</t>
   </si>
   <si>
     <t>帳金額</t>
   </si>
   <si>
     <t>流通</t>
   </si>
   <si>
     <t>有效</t>
   </si>
   <si>
     <t>卡數</t>
   </si>
   <si>
     <t>(Over 3</t>
   </si>
@@ -751,51 +751,51 @@
   <si>
     <t>　國泰世華商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Cathay United Bank</t>
   </si>
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> June 2026</t>
+    <t xml:space="preserve"> Aug. 2026</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -2560,942 +2560,942 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="56">
-        <v>59810994</v>
+        <v>59612324</v>
       </c>
       <c r="C10" s="56">
-        <v>40105051</v>
+        <v>40119169</v>
       </c>
       <c r="D10" s="56">
-        <v>615884</v>
+        <v>435174</v>
       </c>
       <c r="E10" s="56">
-        <v>544147</v>
+        <v>325604</v>
       </c>
       <c r="F10" s="56">
-        <v>117265</v>
+        <v>119219</v>
       </c>
       <c r="G10" s="56">
-        <v>788696</v>
+        <v>432594</v>
       </c>
       <c r="H10" s="56">
-        <v>1644</v>
+        <v>1427</v>
       </c>
       <c r="I10" s="59">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="J10" s="62">
-        <v>544.7</v>
+        <v>548.54</v>
       </c>
       <c r="K10" s="56">
-        <v>594</v>
+        <v>555</v>
       </c>
       <c r="L10" s="56">
-        <v>1481</v>
+        <v>1540</v>
       </c>
       <c r="M10" s="56">
-        <v>6085</v>
+        <v>5270</v>
       </c>
       <c r="N10" s="56">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O10" s="65">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="67" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="70">
-        <v>59029482</v>
+        <v>58831318</v>
       </c>
       <c r="C12" s="70">
-        <v>39779082</v>
+        <v>39792883</v>
       </c>
       <c r="D12" s="70">
-        <v>608482</v>
+        <v>427662</v>
       </c>
       <c r="E12" s="70">
-        <v>531670</v>
+        <v>315068</v>
       </c>
       <c r="F12" s="70">
-        <v>116147</v>
+        <v>118092</v>
       </c>
       <c r="G12" s="70">
-        <v>780912</v>
+        <v>424911</v>
       </c>
       <c r="H12" s="70">
-        <v>1638</v>
+        <v>1421</v>
       </c>
       <c r="I12" s="73">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="J12" s="76">
-        <v>553.18</v>
+        <v>554.83</v>
       </c>
       <c r="K12" s="70">
-        <v>580</v>
+        <v>543</v>
       </c>
       <c r="L12" s="70">
-        <v>1464</v>
+        <v>1523</v>
       </c>
       <c r="M12" s="70">
-        <v>5931</v>
+        <v>5114</v>
       </c>
       <c r="N12" s="70">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="67" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="69">
-        <v>294716</v>
+        <v>298124</v>
       </c>
       <c r="C14" s="69">
-        <v>152806</v>
+        <v>154476</v>
       </c>
       <c r="D14" s="69">
-        <v>3367</v>
+        <v>2706</v>
       </c>
       <c r="E14" s="69">
-        <v>1602</v>
+        <v>1461</v>
       </c>
       <c r="F14" s="69">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G14" s="69">
-        <v>2048</v>
+        <v>1116</v>
       </c>
       <c r="H14" s="69">
+        <v>0</v>
+      </c>
+      <c r="I14" s="72">
+        <v>0.18</v>
+      </c>
+      <c r="J14" s="75">
+        <v>761.23</v>
+      </c>
+      <c r="K14" s="69">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L14" s="69">
         <v>2</v>
       </c>
       <c r="M14" s="69">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="81">
-        <v>3388</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="69">
-        <v>292560</v>
+        <v>281381</v>
       </c>
       <c r="C16" s="69">
-        <v>135604</v>
+        <v>134648</v>
       </c>
       <c r="D16" s="69">
-        <v>1226</v>
+        <v>1079</v>
       </c>
       <c r="E16" s="69">
-        <v>4506</v>
+        <v>8093</v>
       </c>
       <c r="F16" s="69">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="G16" s="69">
-        <v>1409</v>
+        <v>819</v>
       </c>
       <c r="H16" s="69">
         <v>1</v>
       </c>
       <c r="I16" s="72">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="J16" s="75">
-        <v>841.79</v>
+        <v>704.41</v>
       </c>
       <c r="K16" s="69">
+        <v>2</v>
+      </c>
+      <c r="L16" s="69">
         <v>3</v>
       </c>
-      <c r="L16" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="69">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="N16" s="69">
         <v>0</v>
       </c>
       <c r="O16" s="81">
-        <v>6961</v>
+        <v>7012</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="69">
-        <v>666714</v>
+        <v>663487</v>
       </c>
       <c r="C18" s="69">
-        <v>388905</v>
+        <v>387714</v>
       </c>
       <c r="D18" s="69">
-        <v>4290</v>
+        <v>3489</v>
       </c>
       <c r="E18" s="69">
-        <v>6330</v>
+        <v>6130</v>
       </c>
       <c r="F18" s="69">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="G18" s="69">
-        <v>11284</v>
+        <v>4363</v>
       </c>
       <c r="H18" s="69">
         <v>2</v>
       </c>
       <c r="I18" s="72">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="J18" s="75">
-        <v>427.36</v>
+        <v>344.45</v>
       </c>
       <c r="K18" s="69">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L18" s="69">
         <v>8</v>
       </c>
       <c r="M18" s="69">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="N18" s="69">
         <v>0</v>
       </c>
       <c r="O18" s="81">
-        <v>47834</v>
+        <v>47523</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="66" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="69">
-        <v>1561903</v>
+        <v>1569010</v>
       </c>
       <c r="C20" s="69">
-        <v>947392</v>
+        <v>960753</v>
       </c>
       <c r="D20" s="69">
-        <v>11867</v>
+        <v>12727</v>
       </c>
       <c r="E20" s="69">
-        <v>7463</v>
+        <v>12326</v>
       </c>
       <c r="F20" s="69">
-        <v>1244</v>
+        <v>1268</v>
       </c>
       <c r="G20" s="69">
-        <v>14406</v>
+        <v>7086</v>
       </c>
       <c r="H20" s="69">
         <v>6</v>
       </c>
       <c r="I20" s="72">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="J20" s="75">
-        <v>1349.04</v>
+        <v>1268.03</v>
       </c>
       <c r="K20" s="69">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L20" s="69">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M20" s="69">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="81">
-        <v>36990</v>
+        <v>38314</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="69">
-        <v>990929</v>
+        <v>980556</v>
       </c>
       <c r="C22" s="69">
-        <v>757049</v>
+        <v>749510</v>
       </c>
       <c r="D22" s="69">
-        <v>2584</v>
+        <v>2922</v>
       </c>
       <c r="E22" s="69">
-        <v>4756</v>
+        <v>6561</v>
       </c>
       <c r="F22" s="69">
-        <v>1187</v>
+        <v>1213</v>
       </c>
       <c r="G22" s="69">
-        <v>10792</v>
+        <v>5010</v>
       </c>
       <c r="H22" s="69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I22" s="72">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="J22" s="75">
-        <v>521.44</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>343.29</v>
+      </c>
+      <c r="K22" s="83">
+        <v>0</v>
       </c>
       <c r="L22" s="69">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M22" s="69">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="N22" s="69">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>21309</v>
+        <v>21440</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="69">
-        <v>581318</v>
+        <v>589509</v>
       </c>
       <c r="C24" s="69">
-        <v>277739</v>
+        <v>285593</v>
       </c>
       <c r="D24" s="69">
-        <v>6212</v>
+        <v>7123</v>
       </c>
       <c r="E24" s="69">
-        <v>3406</v>
+        <v>3514</v>
       </c>
       <c r="F24" s="69">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G24" s="69">
-        <v>4532</v>
+        <v>2303</v>
       </c>
       <c r="H24" s="69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I24" s="72">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="J24" s="75">
-        <v>591.47</v>
+        <v>598.82</v>
       </c>
       <c r="K24" s="69">
         <v>2</v>
       </c>
       <c r="L24" s="69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M24" s="69">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N24" s="69">
         <v>0</v>
       </c>
       <c r="O24" s="81">
-        <v>16167</v>
+        <v>16368</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="69">
-        <v>385834</v>
+        <v>384970</v>
       </c>
       <c r="C26" s="69">
-        <v>195802</v>
+        <v>194472</v>
       </c>
       <c r="D26" s="69">
-        <v>1105</v>
+        <v>905</v>
       </c>
       <c r="E26" s="69">
-        <v>2097</v>
+        <v>2086</v>
       </c>
       <c r="F26" s="69">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="G26" s="69">
-        <v>2879</v>
+        <v>1599</v>
       </c>
       <c r="H26" s="69">
         <v>4</v>
       </c>
       <c r="I26" s="72">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="J26" s="75">
-        <v>826.36</v>
+        <v>719.5</v>
       </c>
       <c r="K26" s="69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L26" s="69">
         <v>8</v>
       </c>
       <c r="M26" s="69">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="N26" s="69">
         <v>0</v>
       </c>
       <c r="O26" s="81">
-        <v>1344</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="69">
-        <v>7534494</v>
+        <v>7592487</v>
       </c>
       <c r="C28" s="69">
-        <v>5857704</v>
+        <v>5883816</v>
       </c>
       <c r="D28" s="69">
-        <v>41133</v>
+        <v>41211</v>
       </c>
       <c r="E28" s="69">
-        <v>33330</v>
+        <v>12741</v>
       </c>
       <c r="F28" s="69">
-        <v>11486</v>
+        <v>11640</v>
       </c>
       <c r="G28" s="69">
-        <v>75500</v>
+        <v>51296</v>
       </c>
       <c r="H28" s="69">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="I28" s="72">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="J28" s="75">
-        <v>1646.13</v>
+        <v>1690.06</v>
       </c>
       <c r="K28" s="69">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L28" s="69">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="M28" s="69">
-        <v>656</v>
+        <v>603</v>
       </c>
       <c r="N28" s="69">
         <v>4</v>
       </c>
       <c r="O28" s="81">
-        <v>18000</v>
+        <v>18045</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="43"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="69">
-        <v>7671588</v>
+        <v>7268930</v>
       </c>
       <c r="C30" s="69">
-        <v>5346630</v>
+        <v>5200819</v>
       </c>
       <c r="D30" s="69">
-        <v>228020</v>
+        <v>45357</v>
       </c>
       <c r="E30" s="69">
-        <v>24769</v>
+        <v>34081</v>
       </c>
       <c r="F30" s="69">
-        <v>21637</v>
+        <v>22947</v>
       </c>
       <c r="G30" s="69">
-        <v>124708</v>
+        <v>76601</v>
       </c>
       <c r="H30" s="69">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="I30" s="72">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="J30" s="75">
-        <v>973.53</v>
+        <v>959.93</v>
       </c>
       <c r="K30" s="69">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="L30" s="69">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="M30" s="69">
-        <v>1006</v>
+        <v>557</v>
       </c>
       <c r="N30" s="69">
         <v>5</v>
       </c>
       <c r="O30" s="81">
-        <v>178542</v>
+        <v>182660</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="66" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="43"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="52" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="69">
-        <v>9678</v>
+        <v>9644</v>
       </c>
       <c r="C32" s="69">
-        <v>4082</v>
+        <v>4014</v>
       </c>
       <c r="D32" s="69">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="E32" s="69">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F32" s="69">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G32" s="69">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="H32" s="69">
         <v>0</v>
       </c>
       <c r="I32" s="72">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="J32" s="75">
-        <v>258.92</v>
+        <v>434.83</v>
       </c>
       <c r="K32" s="69">
         <v>0</v>
       </c>
       <c r="L32" s="69">
         <v>0</v>
       </c>
       <c r="M32" s="69">
         <v>0</v>
       </c>
       <c r="N32" s="69">
         <v>0</v>
       </c>
       <c r="O32" s="81">
-        <v>746</v>
+        <v>757</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="66" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="52" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="69">
-        <v>1111574</v>
+        <v>1115069</v>
       </c>
       <c r="C34" s="69">
-        <v>594169</v>
+        <v>590977</v>
       </c>
       <c r="D34" s="69">
-        <v>6008</v>
+        <v>4456</v>
       </c>
       <c r="E34" s="69">
-        <v>1860</v>
+        <v>2073</v>
       </c>
       <c r="F34" s="69">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="G34" s="69">
-        <v>8423</v>
+        <v>4691</v>
       </c>
       <c r="H34" s="69">
         <v>13</v>
       </c>
       <c r="I34" s="72">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="J34" s="75">
-        <v>505.7</v>
+        <v>440.39</v>
       </c>
       <c r="K34" s="69">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L34" s="69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M34" s="69">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="N34" s="69">
         <v>0</v>
       </c>
       <c r="O34" s="81">
-        <v>15330</v>
+        <v>15644</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="66" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="43"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="52" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="69">
-        <v>27848</v>
+        <v>28041</v>
       </c>
       <c r="C36" s="69">
-        <v>18352</v>
+        <v>18632</v>
       </c>
       <c r="D36" s="69">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="E36" s="69">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="F36" s="83">
         <v>0</v>
       </c>
       <c r="G36" s="69">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="H36" s="69">
         <v>0</v>
       </c>
       <c r="I36" s="72">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="J36" s="75">
-        <v>110.57</v>
+        <v>101.09</v>
       </c>
       <c r="K36" s="83">
         <v>0</v>
       </c>
       <c r="L36" s="83">
         <v>0</v>
       </c>
       <c r="M36" s="69">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N36" s="69">
         <v>0</v>
       </c>
       <c r="O36" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
@@ -3872,58 +3872,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -4160,948 +4160,948 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="55">
-        <v>177217</v>
+        <v>179915</v>
       </c>
       <c r="C10" s="55">
-        <v>99269</v>
+        <v>99776</v>
       </c>
       <c r="D10" s="55">
-        <v>1175</v>
+        <v>1813</v>
       </c>
       <c r="E10" s="55">
-        <v>362</v>
+        <v>485</v>
       </c>
       <c r="F10" s="55">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G10" s="55">
-        <v>1420</v>
+        <v>1134</v>
       </c>
       <c r="H10" s="55">
         <v>1</v>
       </c>
       <c r="I10" s="58">
         <v>0.05</v>
       </c>
       <c r="J10" s="61">
-        <v>277.1</v>
+        <v>293.39</v>
       </c>
       <c r="K10" s="55">
         <v>1</v>
       </c>
       <c r="L10" s="55">
         <v>5</v>
       </c>
       <c r="M10" s="55">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="N10" s="55">
         <v>0</v>
       </c>
       <c r="O10" s="86">
-        <v>1882</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="69">
-        <v>211669</v>
+        <v>206614</v>
       </c>
       <c r="C12" s="69">
-        <v>126179</v>
+        <v>122852</v>
       </c>
       <c r="D12" s="69">
-        <v>408</v>
+        <v>239</v>
       </c>
       <c r="E12" s="69">
-        <v>2439</v>
+        <v>2558</v>
       </c>
       <c r="F12" s="69">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="G12" s="69">
-        <v>1712</v>
+        <v>1179</v>
       </c>
       <c r="H12" s="69">
         <v>2</v>
       </c>
       <c r="I12" s="72">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J12" s="75">
-        <v>652.28</v>
+        <v>672.5</v>
       </c>
       <c r="K12" s="69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L12" s="69">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M12" s="69">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="N12" s="69">
         <v>0</v>
       </c>
       <c r="O12" s="81">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>118</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="69">
-        <v>156814</v>
+        <v>157704</v>
       </c>
       <c r="C14" s="69">
-        <v>78533</v>
+        <v>78078</v>
       </c>
       <c r="D14" s="69">
-        <v>568</v>
+        <v>862</v>
       </c>
       <c r="E14" s="69">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="F14" s="69">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="G14" s="69">
-        <v>717</v>
+        <v>585</v>
       </c>
       <c r="H14" s="69">
         <v>0</v>
       </c>
       <c r="I14" s="72">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="J14" s="75">
-        <v>1168.55</v>
+        <v>1221.28</v>
       </c>
       <c r="K14" s="69">
         <v>2</v>
       </c>
       <c r="L14" s="69">
         <v>3</v>
       </c>
       <c r="M14" s="69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="81">
-        <v>601</v>
+        <v>596</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="69">
-        <v>862063</v>
+        <v>872635</v>
       </c>
       <c r="C16" s="69">
-        <v>600983</v>
+        <v>604960</v>
       </c>
       <c r="D16" s="69">
-        <v>6891</v>
+        <v>8361</v>
       </c>
       <c r="E16" s="69">
-        <v>4034</v>
+        <v>3327</v>
       </c>
       <c r="F16" s="69">
-        <v>1736</v>
+        <v>1764</v>
       </c>
       <c r="G16" s="69">
-        <v>14827</v>
+        <v>12608</v>
       </c>
       <c r="H16" s="69">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I16" s="72">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="J16" s="75">
-        <v>972.29</v>
+        <v>1006.4</v>
       </c>
       <c r="K16" s="69">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="L16" s="69">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="M16" s="69">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N16" s="69">
         <v>0</v>
       </c>
       <c r="O16" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="69">
-        <v>8998</v>
+        <v>8780</v>
       </c>
       <c r="C18" s="69">
-        <v>4863</v>
+        <v>4796</v>
       </c>
       <c r="D18" s="69">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E18" s="69">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="F18" s="69">
         <v>7</v>
       </c>
       <c r="G18" s="69">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="H18" s="83">
         <v>0</v>
       </c>
       <c r="I18" s="88">
         <v>0</v>
       </c>
       <c r="J18" s="75">
-        <v>717.62</v>
+        <v>739.69</v>
       </c>
       <c r="K18" s="83">
         <v>0</v>
       </c>
       <c r="L18" s="69">
         <v>0</v>
       </c>
       <c r="M18" s="69">
         <v>1</v>
       </c>
       <c r="N18" s="83">
         <v>0</v>
       </c>
       <c r="O18" s="81">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="66" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="69">
-        <v>1004156</v>
+        <v>932952</v>
       </c>
       <c r="C20" s="69">
-        <v>515647</v>
+        <v>510220</v>
       </c>
       <c r="D20" s="69">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="E20" s="69">
-        <v>26001</v>
+        <v>5300</v>
       </c>
       <c r="F20" s="69">
-        <v>1602</v>
+        <v>1594</v>
       </c>
       <c r="G20" s="69">
-        <v>5858</v>
+        <v>3969</v>
       </c>
       <c r="H20" s="69">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I20" s="72">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="J20" s="75">
-        <v>466.6</v>
+        <v>481.89</v>
       </c>
       <c r="K20" s="69">
         <v>12</v>
       </c>
       <c r="L20" s="69">
         <v>27</v>
       </c>
       <c r="M20" s="69">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="81">
-        <v>7983</v>
+        <v>7735</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="69">
-        <v>116327</v>
+        <v>118029</v>
       </c>
       <c r="C22" s="69">
-        <v>61965</v>
+        <v>63774</v>
       </c>
       <c r="D22" s="69">
-        <v>1234</v>
+        <v>1211</v>
       </c>
       <c r="E22" s="69">
-        <v>1082</v>
+        <v>885</v>
       </c>
       <c r="F22" s="69">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="G22" s="69">
-        <v>809</v>
+        <v>577</v>
       </c>
       <c r="H22" s="69">
         <v>0</v>
       </c>
       <c r="I22" s="72">
-        <v>0.18</v>
+        <v>0.46</v>
       </c>
       <c r="J22" s="75">
-        <v>772.99</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>449.57</v>
+      </c>
+      <c r="K22" s="83">
+        <v>0</v>
       </c>
       <c r="L22" s="69">
         <v>3</v>
       </c>
       <c r="M22" s="69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N22" s="69">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>4191</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="69">
-        <v>21273</v>
+        <v>21295</v>
       </c>
       <c r="C24" s="69">
-        <v>13418</v>
+        <v>13409</v>
       </c>
       <c r="D24" s="69">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E24" s="69">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="F24" s="69">
         <v>37</v>
       </c>
       <c r="G24" s="69">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H24" s="69">
         <v>0</v>
       </c>
       <c r="I24" s="72">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="J24" s="75">
-        <v>3070.37</v>
+        <v>2722.93</v>
       </c>
       <c r="K24" s="69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24" s="69">
         <v>0</v>
       </c>
       <c r="M24" s="69">
         <v>1</v>
       </c>
-      <c r="N24" s="69">
+      <c r="N24" s="83">
         <v>0</v>
       </c>
       <c r="O24" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>131</v>
       </c>
       <c r="B26" s="69">
-        <v>2744386</v>
+        <v>2771141</v>
       </c>
       <c r="C26" s="69">
-        <v>1841618</v>
+        <v>1849963</v>
       </c>
       <c r="D26" s="69">
-        <v>20831</v>
+        <v>24175</v>
       </c>
       <c r="E26" s="69">
-        <v>21982</v>
+        <v>22654</v>
       </c>
       <c r="F26" s="69">
-        <v>6590</v>
+        <v>6660</v>
       </c>
       <c r="G26" s="69">
-        <v>21226</v>
+        <v>14748</v>
       </c>
       <c r="H26" s="69">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I26" s="72">
         <v>0.15</v>
       </c>
       <c r="J26" s="75">
-        <v>233.13</v>
+        <v>213.22</v>
       </c>
       <c r="K26" s="69">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="L26" s="69">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M26" s="69">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="N26" s="69">
         <v>1</v>
       </c>
       <c r="O26" s="81">
-        <v>42223</v>
+        <v>42151</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="69">
-        <v>1281495</v>
+        <v>1278389</v>
       </c>
       <c r="C28" s="69">
-        <v>873842</v>
+        <v>866880</v>
       </c>
       <c r="D28" s="69">
-        <v>5841</v>
+        <v>6259</v>
       </c>
       <c r="E28" s="69">
-        <v>7271</v>
+        <v>8063</v>
       </c>
       <c r="F28" s="69">
-        <v>3136</v>
+        <v>3131</v>
       </c>
       <c r="G28" s="69">
-        <v>5264</v>
+        <v>4001</v>
       </c>
       <c r="H28" s="69">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="I28" s="72">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="J28" s="75">
-        <v>102.98</v>
+        <v>103.04</v>
       </c>
       <c r="K28" s="69">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L28" s="69">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M28" s="69">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="N28" s="69">
         <v>0</v>
       </c>
       <c r="O28" s="81">
-        <v>12667</v>
+        <v>12840</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.1" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="32"/>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="43"/>
     </row>
     <row r="30" spans="1:15" ht="12.6" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>135</v>
       </c>
       <c r="B30" s="69">
-        <v>1230820</v>
+        <v>1238962</v>
       </c>
       <c r="C30" s="69">
-        <v>536442</v>
+        <v>541994</v>
       </c>
       <c r="D30" s="69">
-        <v>8859</v>
+        <v>5651</v>
       </c>
       <c r="E30" s="69">
-        <v>4314</v>
+        <v>4411</v>
       </c>
       <c r="F30" s="69">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="G30" s="69">
-        <v>6886</v>
+        <v>4979</v>
       </c>
       <c r="H30" s="69">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I30" s="72">
         <v>0.09</v>
       </c>
       <c r="J30" s="75">
-        <v>950.22</v>
+        <v>942.26</v>
       </c>
       <c r="K30" s="69">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L30" s="69">
         <v>16</v>
       </c>
       <c r="M30" s="69">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="N30" s="69">
         <v>0</v>
       </c>
       <c r="O30" s="81">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.1" customHeight="1">
       <c r="A31" s="66" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="43"/>
     </row>
     <row r="32" spans="1:15" ht="12.6" customHeight="1">
       <c r="A32" s="52" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="69">
-        <v>2553350</v>
+        <v>2572877</v>
       </c>
       <c r="C32" s="69">
-        <v>1521130</v>
+        <v>1515887</v>
       </c>
       <c r="D32" s="69">
-        <v>15654</v>
+        <v>17919</v>
       </c>
       <c r="E32" s="69">
-        <v>6222</v>
+        <v>8284</v>
       </c>
       <c r="F32" s="69">
-        <v>3896</v>
+        <v>3785</v>
       </c>
       <c r="G32" s="69">
-        <v>22309</v>
+        <v>14222</v>
       </c>
       <c r="H32" s="69">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I32" s="72">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="J32" s="75">
-        <v>560.05</v>
+        <v>611.59</v>
       </c>
       <c r="K32" s="69">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="L32" s="69">
         <v>65</v>
       </c>
       <c r="M32" s="69">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="N32" s="69">
         <v>2</v>
       </c>
       <c r="O32" s="81">
-        <v>21127</v>
+        <v>21599</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="11.1" customHeight="1">
       <c r="A33" s="66" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15" ht="12.6" customHeight="1">
       <c r="A34" s="52" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="69">
-        <v>7480363</v>
+        <v>7513121</v>
       </c>
       <c r="C34" s="69">
-        <v>4881285</v>
+        <v>4896297</v>
       </c>
       <c r="D34" s="69">
-        <v>64424</v>
+        <v>68226</v>
       </c>
       <c r="E34" s="69">
-        <v>47091</v>
+        <v>52816</v>
       </c>
       <c r="F34" s="69">
-        <v>17467</v>
+        <v>17068</v>
       </c>
       <c r="G34" s="69">
-        <v>160895</v>
+        <v>54433</v>
       </c>
       <c r="H34" s="69">
-        <v>257</v>
+        <v>220</v>
       </c>
       <c r="I34" s="72">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="J34" s="75">
-        <v>501.28</v>
+        <v>569.45</v>
       </c>
       <c r="K34" s="69">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="L34" s="69">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M34" s="69">
-        <v>710</v>
+        <v>656</v>
       </c>
       <c r="N34" s="69">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O34" s="81">
-        <v>40771</v>
+        <v>40899</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="11.1" customHeight="1">
       <c r="A35" s="66" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="32"/>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="32"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="43"/>
     </row>
     <row r="36" spans="1:15" ht="12.6" customHeight="1">
       <c r="A36" s="52" t="s">
         <v>141</v>
       </c>
       <c r="B36" s="69">
-        <v>450138</v>
+        <v>459367</v>
       </c>
       <c r="C36" s="69">
-        <v>214664</v>
+        <v>218321</v>
       </c>
       <c r="D36" s="69">
-        <v>5953</v>
+        <v>6695</v>
       </c>
       <c r="E36" s="69">
-        <v>1750</v>
+        <v>2086</v>
       </c>
       <c r="F36" s="69">
-        <v>1341</v>
+        <v>1383</v>
       </c>
       <c r="G36" s="69">
-        <v>2732</v>
+        <v>1807</v>
       </c>
       <c r="H36" s="69">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I36" s="72">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="J36" s="75">
-        <v>196.05</v>
+        <v>202.68</v>
       </c>
       <c r="K36" s="69">
+        <v>10</v>
+      </c>
+      <c r="L36" s="69">
+        <v>17</v>
+      </c>
+      <c r="M36" s="69">
         <v>9</v>
       </c>
-      <c r="L36" s="69">
-[...4 lines deleted...]
-      </c>
       <c r="N36" s="69">
         <v>0</v>
       </c>
       <c r="O36" s="81">
-        <v>9019</v>
+        <v>8879</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="45"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>75</v>
       </c>
@@ -5474,58 +5474,58 @@
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="49" t="str">
         <f>'9-1'!D3:G3</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="48" t="str">
         <f>'9-1'!H3:J3</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.6" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="15" t="s">
@@ -5762,486 +5762,486 @@
       </c>
       <c r="J9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="22" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="55">
-        <v>3062211</v>
+        <v>3069505</v>
       </c>
       <c r="C10" s="55">
-        <v>2029603</v>
+        <v>2019789</v>
       </c>
       <c r="D10" s="55">
-        <v>8346</v>
+        <v>9605</v>
       </c>
       <c r="E10" s="55">
-        <v>157860</v>
+        <v>14908</v>
       </c>
       <c r="F10" s="55">
-        <v>9062</v>
+        <v>9255</v>
       </c>
       <c r="G10" s="55">
-        <v>30830</v>
+        <v>20167</v>
       </c>
       <c r="H10" s="55">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="I10" s="58">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="J10" s="61">
-        <v>518.89</v>
+        <v>529.74</v>
       </c>
       <c r="K10" s="55">
+        <v>47</v>
+      </c>
+      <c r="L10" s="55">
+        <v>143</v>
+      </c>
+      <c r="M10" s="55">
+        <v>344</v>
+      </c>
+      <c r="N10" s="55">
+        <v>3</v>
+      </c>
+      <c r="O10" s="86">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="11.1" customHeight="1">
       <c r="A11" s="66" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="32"/>
       <c r="N11" s="32"/>
       <c r="O11" s="43"/>
     </row>
     <row r="12" spans="1:15" ht="12.6" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="69">
-        <v>6675828</v>
+        <v>6698958</v>
       </c>
       <c r="C12" s="69">
-        <v>4771101</v>
+        <v>4802813</v>
       </c>
       <c r="D12" s="69">
-        <v>37701</v>
+        <v>47042</v>
       </c>
       <c r="E12" s="69">
-        <v>29019</v>
+        <v>34043</v>
       </c>
       <c r="F12" s="69">
-        <v>11248</v>
+        <v>11481</v>
       </c>
       <c r="G12" s="69">
-        <v>91838</v>
+        <v>48035</v>
       </c>
       <c r="H12" s="69">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="I12" s="72">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="J12" s="75">
-        <v>973.33</v>
+        <v>862.51</v>
       </c>
       <c r="K12" s="69">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="L12" s="69">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="M12" s="69">
-        <v>655</v>
+        <v>613</v>
       </c>
       <c r="N12" s="69">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O12" s="81">
-        <v>192226</v>
+        <v>193506</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="11.1" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="43"/>
     </row>
     <row r="14" spans="1:15" ht="12.6" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="69">
-        <v>121295</v>
+        <v>121684</v>
       </c>
       <c r="C14" s="69">
-        <v>62311</v>
+        <v>62017</v>
       </c>
       <c r="D14" s="69">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="E14" s="69">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F14" s="69">
         <v>141</v>
       </c>
       <c r="G14" s="69">
-        <v>616</v>
+        <v>508</v>
       </c>
       <c r="H14" s="69">
         <v>0</v>
       </c>
       <c r="I14" s="72">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="J14" s="75">
-        <v>182.32</v>
+        <v>286.49</v>
       </c>
       <c r="K14" s="69">
         <v>1</v>
       </c>
       <c r="L14" s="69">
         <v>2</v>
       </c>
       <c r="M14" s="69">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N14" s="69">
         <v>0</v>
       </c>
       <c r="O14" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="11.1" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>148</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
       <c r="N15" s="32"/>
       <c r="O15" s="43"/>
     </row>
     <row r="16" spans="1:15" ht="12.6" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>149</v>
       </c>
       <c r="B16" s="69">
-        <v>9741923</v>
+        <v>9828182</v>
       </c>
       <c r="C16" s="69">
-        <v>6869995</v>
+        <v>6955633</v>
       </c>
       <c r="D16" s="69">
-        <v>122884</v>
+        <v>105673</v>
       </c>
       <c r="E16" s="69">
-        <v>130647</v>
+        <v>64774</v>
       </c>
       <c r="F16" s="69">
-        <v>17767</v>
+        <v>18128</v>
       </c>
       <c r="G16" s="69">
-        <v>155866</v>
+        <v>85966</v>
       </c>
       <c r="H16" s="69">
-        <v>546</v>
+        <v>477</v>
       </c>
       <c r="I16" s="72">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="J16" s="75">
-        <v>292.31</v>
+        <v>291.05</v>
       </c>
       <c r="K16" s="69">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L16" s="69">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="M16" s="69">
-        <v>1191</v>
+        <v>1090</v>
       </c>
       <c r="N16" s="69">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="O16" s="81">
-        <v>162022</v>
+        <v>161683</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="11.1" customHeight="1">
       <c r="A17" s="66" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="43"/>
     </row>
     <row r="18" spans="1:15" ht="12.6" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="70">
-        <v>781512</v>
+        <v>781006</v>
       </c>
       <c r="C18" s="70">
-        <v>325969</v>
+        <v>326286</v>
       </c>
       <c r="D18" s="70">
-        <v>7402</v>
+        <v>7512</v>
       </c>
       <c r="E18" s="70">
-        <v>12477</v>
+        <v>10536</v>
       </c>
       <c r="F18" s="70">
-        <v>1118</v>
+        <v>1127</v>
       </c>
       <c r="G18" s="70">
-        <v>7785</v>
+        <v>7683</v>
       </c>
       <c r="H18" s="70">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I18" s="73">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="J18" s="76">
-        <v>198.58</v>
+        <v>238.62</v>
       </c>
       <c r="K18" s="70">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L18" s="70">
         <v>17</v>
       </c>
       <c r="M18" s="70">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="N18" s="70">
         <v>0</v>
       </c>
       <c r="O18" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="11.1" customHeight="1">
       <c r="A19" s="67" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="43"/>
     </row>
     <row r="20" spans="1:15" ht="12.6" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="69">
-        <v>586779</v>
+        <v>587319</v>
       </c>
       <c r="C20" s="69">
-        <v>198560</v>
+        <v>199174</v>
       </c>
       <c r="D20" s="69">
-        <v>4543</v>
+        <v>5015</v>
       </c>
       <c r="E20" s="69">
-        <v>8893</v>
+        <v>7667</v>
       </c>
       <c r="F20" s="69">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="G20" s="69">
-        <v>879</v>
+        <v>795</v>
       </c>
       <c r="H20" s="69">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I20" s="72">
-        <v>2.19</v>
+        <v>1.95</v>
       </c>
       <c r="J20" s="75">
-        <v>107.96</v>
+        <v>117.4</v>
       </c>
       <c r="K20" s="69">
         <v>1</v>
       </c>
       <c r="L20" s="69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M20" s="69">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N20" s="69">
         <v>0</v>
       </c>
       <c r="O20" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="11.1" customHeight="1">
       <c r="A21" s="66" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="32"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="32"/>
       <c r="I21" s="32"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="32"/>
       <c r="N21" s="32"/>
       <c r="O21" s="43"/>
     </row>
     <row r="22" spans="1:15" ht="12.6" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>155</v>
       </c>
       <c r="B22" s="69">
-        <v>194733</v>
+        <v>193687</v>
       </c>
       <c r="C22" s="69">
-        <v>127409</v>
+        <v>127112</v>
       </c>
       <c r="D22" s="69">
-        <v>2859</v>
+        <v>2497</v>
       </c>
       <c r="E22" s="69">
-        <v>3584</v>
+        <v>2869</v>
       </c>
       <c r="F22" s="69">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="G22" s="69">
-        <v>6905</v>
+        <v>6889</v>
       </c>
       <c r="H22" s="69">
         <v>1</v>
       </c>
       <c r="I22" s="72">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="J22" s="75">
-        <v>386.06</v>
+        <v>566.36</v>
       </c>
       <c r="K22" s="69">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L22" s="69">
         <v>3</v>
       </c>
       <c r="M22" s="69">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="N22" s="83">
         <v>0</v>
       </c>
       <c r="O22" s="81">
-        <v>96928</v>
+        <v>98673</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="11.1" customHeight="1">
       <c r="A23" s="66" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="32"/>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="32"/>
       <c r="N23" s="32"/>
       <c r="O23" s="43"/>
     </row>
     <row r="24" spans="1:15" ht="12.6" customHeight="1">
       <c r="A24" s="52" t="s">
         <v>157</v>
       </c>
@@ -6263,51 +6263,51 @@
       <c r="G24" s="83">
         <v>0</v>
       </c>
       <c r="H24" s="83">
         <v>0</v>
       </c>
       <c r="I24" s="88">
         <v>0</v>
       </c>
       <c r="J24" s="90">
         <v>0</v>
       </c>
       <c r="K24" s="83">
         <v>0</v>
       </c>
       <c r="L24" s="83">
         <v>0</v>
       </c>
       <c r="M24" s="83">
         <v>0</v>
       </c>
       <c r="N24" s="83">
         <v>0</v>
       </c>
       <c r="O24" s="81">
-        <v>6854</v>
+        <v>6752</v>
       </c>
     </row>
     <row r="25" spans="1:15" ht="11.1" customHeight="1">
       <c r="A25" s="66" t="s">
         <v>158</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="32"/>
       <c r="D25" s="32"/>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
       <c r="G25" s="32"/>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="32"/>
       <c r="N25" s="32"/>
       <c r="O25" s="43"/>
     </row>
     <row r="26" spans="1:15" ht="12.6" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>159</v>
       </c>
@@ -6329,51 +6329,51 @@
       <c r="G26" s="83">
         <v>0</v>
       </c>
       <c r="H26" s="83">
         <v>0</v>
       </c>
       <c r="I26" s="88">
         <v>0</v>
       </c>
       <c r="J26" s="90">
         <v>0</v>
       </c>
       <c r="K26" s="83">
         <v>0</v>
       </c>
       <c r="L26" s="83">
         <v>0</v>
       </c>
       <c r="M26" s="83">
         <v>0</v>
       </c>
       <c r="N26" s="83">
         <v>0</v>
       </c>
       <c r="O26" s="81">
-        <v>95478</v>
+        <v>95654</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.1" customHeight="1">
       <c r="A27" s="66" t="s">
         <v>160</v>
       </c>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="43"/>
     </row>
     <row r="28" spans="1:15" ht="12.6" customHeight="1">
       <c r="A28" s="26"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>