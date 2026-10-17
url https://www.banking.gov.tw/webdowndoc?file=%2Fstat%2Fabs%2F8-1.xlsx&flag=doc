--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>258269958</v>
+        <v>259910932</v>
       </c>
       <c r="C8" s="51">
-        <v>127399205</v>
+        <v>128312383</v>
       </c>
       <c r="D8" s="51">
-        <v>33558</v>
+        <v>33663</v>
       </c>
       <c r="E8" s="51">
-        <v>76325594</v>
+        <v>75294830</v>
       </c>
       <c r="F8" s="51">
-        <v>464832871</v>
+        <v>617048632</v>
       </c>
       <c r="G8" s="51">
-        <v>1060932</v>
+        <v>994793</v>
       </c>
       <c r="H8" s="54">
-        <v>6511241</v>
+        <v>8551245</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>190294500</v>
+        <v>191696792</v>
       </c>
       <c r="C10" s="59">
-        <v>104981070</v>
+        <v>105819965</v>
       </c>
       <c r="D10" s="59">
-        <v>28681</v>
+        <v>28785</v>
       </c>
       <c r="E10" s="59">
-        <v>56883983</v>
+        <v>56832105</v>
       </c>
       <c r="F10" s="59">
-        <v>351711280</v>
+        <v>466267627</v>
       </c>
       <c r="G10" s="59">
-        <v>848593</v>
+        <v>796202</v>
       </c>
       <c r="H10" s="62">
-        <v>5237155</v>
+        <v>6865240</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10645256</v>
+        <v>11031316</v>
       </c>
       <c r="C12" s="58">
-        <v>5447710</v>
+        <v>5805619</v>
       </c>
       <c r="D12" s="58">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="E12" s="58">
-        <v>1378107</v>
+        <v>1317906</v>
       </c>
       <c r="F12" s="58">
-        <v>10322147</v>
+        <v>13020096</v>
       </c>
       <c r="G12" s="58">
-        <v>25220</v>
+        <v>22699</v>
       </c>
       <c r="H12" s="61">
-        <v>175109</v>
+        <v>223236</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8553221</v>
+        <v>8574530</v>
       </c>
       <c r="C14" s="58">
-        <v>4063388</v>
+        <v>4075433</v>
       </c>
       <c r="D14" s="58">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E14" s="58">
-        <v>1840674</v>
+        <v>1752697</v>
       </c>
       <c r="F14" s="58">
-        <v>11004795</v>
+        <v>14600112</v>
       </c>
       <c r="G14" s="58">
-        <v>27360</v>
+        <v>24641</v>
       </c>
       <c r="H14" s="61">
-        <v>164891</v>
+        <v>216739</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9743398</v>
+        <v>9770763</v>
       </c>
       <c r="C16" s="58">
-        <v>7433380</v>
+        <v>7453163</v>
       </c>
       <c r="D16" s="58">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="E16" s="58">
-        <v>2924630</v>
+        <v>2955098</v>
       </c>
       <c r="F16" s="58">
-        <v>17971183</v>
+        <v>23983244</v>
       </c>
       <c r="G16" s="58">
-        <v>37018</v>
+        <v>36004</v>
       </c>
       <c r="H16" s="61">
-        <v>230646</v>
+        <v>305252</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12690279</v>
+        <v>12744237</v>
       </c>
       <c r="C18" s="58">
-        <v>8148222</v>
+        <v>8177633</v>
       </c>
       <c r="D18" s="58">
         <v>546</v>
       </c>
       <c r="E18" s="58">
-        <v>2909473</v>
+        <v>2989969</v>
       </c>
       <c r="F18" s="58">
-        <v>18332625</v>
+        <v>24388910</v>
       </c>
       <c r="G18" s="58">
-        <v>35478</v>
+        <v>34771</v>
       </c>
       <c r="H18" s="61">
-        <v>226257</v>
+        <v>298153</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13266923</v>
+        <v>13317526</v>
       </c>
       <c r="C20" s="58">
-        <v>7072838</v>
+        <v>7095033</v>
       </c>
       <c r="D20" s="58">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E20" s="58">
-        <v>2212585</v>
+        <v>2263328</v>
       </c>
       <c r="F20" s="58">
-        <v>13735736</v>
+        <v>18318043</v>
       </c>
       <c r="G20" s="58">
-        <v>30239</v>
+        <v>29181</v>
       </c>
       <c r="H20" s="61">
-        <v>189833</v>
+        <v>250325</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9936239</v>
+        <v>9953148</v>
       </c>
       <c r="C22" s="58">
-        <v>5275172</v>
+        <v>5276363</v>
       </c>
       <c r="D22" s="58">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E22" s="58">
-        <v>3172665</v>
+        <v>2926682</v>
       </c>
       <c r="F22" s="58">
-        <v>17434024</v>
+        <v>23184276</v>
       </c>
       <c r="G22" s="58">
-        <v>37129</v>
+        <v>33123</v>
       </c>
       <c r="H22" s="61">
-        <v>212549</v>
+        <v>282332</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3540425</v>
+        <v>3560156</v>
       </c>
       <c r="C24" s="58">
-        <v>1765988</v>
+        <v>1771563</v>
       </c>
       <c r="D24" s="58">
         <v>269</v>
       </c>
       <c r="E24" s="58">
-        <v>516196</v>
+        <v>509925</v>
       </c>
       <c r="F24" s="58">
-        <v>3085084</v>
+        <v>4114930</v>
       </c>
       <c r="G24" s="58">
-        <v>12878</v>
+        <v>11862</v>
       </c>
       <c r="H24" s="61">
-        <v>75414</v>
+        <v>99869</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>12107008</v>
+        <v>12191681</v>
       </c>
       <c r="C26" s="58">
-        <v>5878091</v>
+        <v>5925863</v>
       </c>
       <c r="D26" s="58">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="E26" s="58">
-        <v>2580688</v>
+        <v>2638690</v>
       </c>
       <c r="F26" s="58">
-        <v>16085441</v>
+        <v>21420281</v>
       </c>
       <c r="G26" s="58">
-        <v>40837</v>
+        <v>38214</v>
       </c>
       <c r="H26" s="61">
-        <v>252395</v>
+        <v>332567</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12696770</v>
+        <v>12789040</v>
       </c>
       <c r="C28" s="58">
-        <v>6620645</v>
+        <v>6624664</v>
       </c>
       <c r="D28" s="58">
-        <v>5498</v>
+        <v>5516</v>
       </c>
       <c r="E28" s="58">
-        <v>7673556</v>
+        <v>7697272</v>
       </c>
       <c r="F28" s="58">
-        <v>46891139</v>
+        <v>62557606</v>
       </c>
       <c r="G28" s="58">
-        <v>152243</v>
+        <v>144906</v>
       </c>
       <c r="H28" s="61">
-        <v>921991</v>
+        <v>1225174</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1210450</v>
+        <v>1215207</v>
       </c>
       <c r="C30" s="58">
-        <v>868008</v>
+        <v>872052</v>
       </c>
       <c r="D30" s="58">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E30" s="58">
-        <v>271841</v>
+        <v>258924</v>
       </c>
       <c r="F30" s="58">
-        <v>1670398</v>
+        <v>2205952</v>
       </c>
       <c r="G30" s="58">
-        <v>3967</v>
+        <v>3658</v>
       </c>
       <c r="H30" s="61">
-        <v>25070</v>
+        <v>32827</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6407679</v>
+        <v>6435883</v>
       </c>
       <c r="C32" s="58">
-        <v>2173348</v>
+        <v>2189831</v>
       </c>
       <c r="D32" s="58">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E32" s="58">
-        <v>1620554</v>
+        <v>1667107</v>
       </c>
       <c r="F32" s="58">
-        <v>10223528</v>
+        <v>13585988</v>
       </c>
       <c r="G32" s="58">
-        <v>19748</v>
+        <v>19192</v>
       </c>
       <c r="H32" s="61">
-        <v>125526</v>
+        <v>165712</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>887792</v>
+        <v>898894</v>
       </c>
       <c r="C34" s="58">
-        <v>485803</v>
+        <v>491389</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>145849</v>
+        <v>138982</v>
       </c>
       <c r="F34" s="58">
-        <v>892679</v>
+        <v>1175498</v>
       </c>
       <c r="G34" s="58">
-        <v>1239</v>
+        <v>1162</v>
       </c>
       <c r="H34" s="61">
-        <v>7633</v>
+        <v>10066</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6948722</v>
+        <v>6968034</v>
       </c>
       <c r="C36" s="58">
-        <v>2387477</v>
+        <v>2397598</v>
       </c>
       <c r="D36" s="58">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="E36" s="58">
-        <v>1300066</v>
+        <v>1254361</v>
       </c>
       <c r="F36" s="58">
-        <v>8090578</v>
+        <v>10789778</v>
       </c>
       <c r="G36" s="58">
-        <v>16250</v>
+        <v>15298</v>
       </c>
       <c r="H36" s="61">
-        <v>101917</v>
+        <v>135067</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2737,56 +2737,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2890890</v>
+        <v>2904487</v>
       </c>
       <c r="C8" s="50">
-        <v>1857528</v>
+        <v>1864523</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>449073</v>
+        <v>463835</v>
       </c>
       <c r="F8" s="50">
-        <v>2771244</v>
+        <v>3702192</v>
       </c>
       <c r="G8" s="50">
-        <v>6002</v>
+        <v>5824</v>
       </c>
       <c r="H8" s="53">
-        <v>38225</v>
+        <v>50250</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2638240</v>
+        <v>2645554</v>
       </c>
       <c r="C10" s="58">
-        <v>987553</v>
+        <v>988296</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>523182</v>
+        <v>492684</v>
       </c>
       <c r="F10" s="58">
-        <v>3073553</v>
+        <v>4078917</v>
       </c>
       <c r="G10" s="58">
-        <v>9182</v>
+        <v>8230</v>
       </c>
       <c r="H10" s="61">
-        <v>54658</v>
+        <v>71869</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1236581</v>
+        <v>1241015</v>
       </c>
       <c r="C12" s="58">
-        <v>479080</v>
+        <v>480777</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>171916</v>
+        <v>172266</v>
       </c>
       <c r="F12" s="58">
-        <v>1056821</v>
+        <v>1411721</v>
       </c>
       <c r="G12" s="58">
-        <v>3115</v>
+        <v>2957</v>
       </c>
       <c r="H12" s="61">
-        <v>19192</v>
+        <v>25416</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1940671</v>
+        <v>1949433</v>
       </c>
       <c r="C14" s="58">
-        <v>386730</v>
+        <v>391092</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>188940</v>
+        <v>166540</v>
       </c>
       <c r="F14" s="58">
-        <v>1109938</v>
+        <v>1368847</v>
       </c>
       <c r="G14" s="58">
-        <v>5800</v>
+        <v>1760</v>
       </c>
       <c r="H14" s="61">
-        <v>28602</v>
+        <v>14760</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>147151</v>
+        <v>147516</v>
       </c>
       <c r="C16" s="58">
-        <v>96646</v>
+        <v>96720</v>
       </c>
       <c r="D16" s="58">
         <v>33</v>
       </c>
       <c r="E16" s="58">
-        <v>44972</v>
+        <v>44286</v>
       </c>
       <c r="F16" s="58">
-        <v>264169</v>
+        <v>352281</v>
       </c>
       <c r="G16" s="58">
-        <v>557</v>
+        <v>594</v>
       </c>
       <c r="H16" s="61">
-        <v>3239</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>358548</v>
+        <v>359307</v>
       </c>
       <c r="C18" s="58">
-        <v>278959</v>
+        <v>279240</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>74447</v>
+        <v>76002</v>
       </c>
       <c r="F18" s="58">
-        <v>470078</v>
+        <v>623490</v>
       </c>
       <c r="G18" s="58">
-        <v>1008</v>
+        <v>945</v>
       </c>
       <c r="H18" s="61">
-        <v>6619</v>
+        <v>8583</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4636884</v>
+        <v>4650700</v>
       </c>
       <c r="C20" s="58">
-        <v>3379710</v>
+        <v>3375252</v>
       </c>
       <c r="D20" s="58">
         <v>491</v>
       </c>
       <c r="E20" s="58">
-        <v>800517</v>
+        <v>784337</v>
       </c>
       <c r="F20" s="58">
-        <v>4777585</v>
+        <v>6397580</v>
       </c>
       <c r="G20" s="58">
-        <v>13110</v>
+        <v>11842</v>
       </c>
       <c r="H20" s="61">
-        <v>76966</v>
+        <v>102141</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1103725</v>
+        <v>1108365</v>
       </c>
       <c r="C22" s="58">
-        <v>760217</v>
+        <v>763499</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>196334</v>
+        <v>198143</v>
       </c>
       <c r="F22" s="58">
-        <v>1194626</v>
+        <v>1600046</v>
       </c>
       <c r="G22" s="58">
-        <v>3325</v>
+        <v>3229</v>
       </c>
       <c r="H22" s="61">
-        <v>20225</v>
+        <v>26959</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>934583</v>
+        <v>936444</v>
       </c>
       <c r="C24" s="58">
-        <v>564805</v>
+        <v>565343</v>
       </c>
       <c r="D24" s="58">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E24" s="58">
-        <v>109937</v>
+        <v>110729</v>
       </c>
       <c r="F24" s="58">
-        <v>665186</v>
+        <v>891214</v>
       </c>
       <c r="G24" s="58">
-        <v>1568</v>
+        <v>1597</v>
       </c>
       <c r="H24" s="61">
-        <v>9627</v>
+        <v>12943</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>333838</v>
+        <v>335710</v>
       </c>
       <c r="C26" s="58">
-        <v>321111</v>
+        <v>322885</v>
       </c>
       <c r="D26" s="58">
         <v>65</v>
       </c>
       <c r="E26" s="58">
-        <v>97351</v>
+        <v>97832</v>
       </c>
       <c r="F26" s="58">
-        <v>591047</v>
+        <v>789543</v>
       </c>
       <c r="G26" s="58">
-        <v>1815</v>
+        <v>1771</v>
       </c>
       <c r="H26" s="61">
-        <v>11123</v>
+        <v>14758</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3921623</v>
+        <v>3936943</v>
       </c>
       <c r="C28" s="58">
-        <v>2058521</v>
+        <v>2068985</v>
       </c>
       <c r="D28" s="58">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="E28" s="58">
-        <v>695935</v>
+        <v>665026</v>
       </c>
       <c r="F28" s="58">
-        <v>4101191</v>
+        <v>5461325</v>
       </c>
       <c r="G28" s="58">
-        <v>11054</v>
+        <v>10151</v>
       </c>
       <c r="H28" s="61">
-        <v>64800</v>
+        <v>85994</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2033688</v>
+        <v>2042367</v>
       </c>
       <c r="C30" s="58">
-        <v>1109465</v>
+        <v>1115056</v>
       </c>
       <c r="D30" s="58">
         <v>149</v>
       </c>
       <c r="E30" s="58">
-        <v>333404</v>
+        <v>313771</v>
       </c>
       <c r="F30" s="58">
-        <v>1954116</v>
+        <v>2596789</v>
       </c>
       <c r="G30" s="58">
-        <v>5249</v>
+        <v>4609</v>
       </c>
       <c r="H30" s="61">
-        <v>30780</v>
+        <v>40534</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>5109816</v>
+        <v>5169016</v>
       </c>
       <c r="C32" s="58">
-        <v>3941850</v>
+        <v>3992207</v>
       </c>
       <c r="D32" s="58">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E32" s="58">
-        <v>1387053</v>
+        <v>1356004</v>
       </c>
       <c r="F32" s="58">
-        <v>8201165</v>
+        <v>10983452</v>
       </c>
       <c r="G32" s="58">
-        <v>29059</v>
+        <v>24507</v>
       </c>
       <c r="H32" s="61">
-        <v>163918</v>
+        <v>217087</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7769061</v>
+        <v>7838761</v>
       </c>
       <c r="C34" s="58">
-        <v>4366052</v>
+        <v>4411013</v>
       </c>
       <c r="D34" s="58">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="E34" s="58">
-        <v>1808767</v>
+        <v>1730424</v>
       </c>
       <c r="F34" s="58">
-        <v>10555077</v>
+        <v>14057481</v>
       </c>
       <c r="G34" s="58">
-        <v>28625</v>
+        <v>25454</v>
       </c>
       <c r="H34" s="61">
-        <v>166891</v>
+        <v>220187</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8901759</v>
+        <v>9001906</v>
       </c>
       <c r="C36" s="58">
-        <v>6116261</v>
+        <v>6163478</v>
       </c>
       <c r="D36" s="58">
-        <v>1266</v>
+        <v>1178</v>
       </c>
       <c r="E36" s="58">
-        <v>3230470</v>
+        <v>3255966</v>
       </c>
       <c r="F36" s="58">
-        <v>20217328</v>
+        <v>26843556</v>
       </c>
       <c r="G36" s="58">
-        <v>51343</v>
+        <v>48987</v>
       </c>
       <c r="H36" s="61">
-        <v>322164</v>
+        <v>424363</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3628,56 +3628,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4484317</v>
+        <v>4492663</v>
       </c>
       <c r="C8" s="50">
-        <v>1583373</v>
+        <v>1583305</v>
       </c>
       <c r="D8" s="50">
         <v>96</v>
       </c>
       <c r="E8" s="50">
-        <v>364209</v>
+        <v>370078</v>
       </c>
       <c r="F8" s="50">
-        <v>2223557</v>
+        <v>2979049</v>
       </c>
       <c r="G8" s="50">
-        <v>6008</v>
+        <v>5379</v>
       </c>
       <c r="H8" s="53">
-        <v>34649</v>
+        <v>45984</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1808373</v>
+        <v>1814693</v>
       </c>
       <c r="C10" s="58">
-        <v>745680</v>
+        <v>749382</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>274908</v>
+        <v>259728</v>
       </c>
       <c r="F10" s="58">
-        <v>1619565</v>
+        <v>2146582</v>
       </c>
       <c r="G10" s="58">
-        <v>1593</v>
+        <v>1468</v>
       </c>
       <c r="H10" s="61">
-        <v>9638</v>
+        <v>12685</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11875856</v>
+        <v>11953235</v>
       </c>
       <c r="C12" s="58">
-        <v>7171860</v>
+        <v>7211358</v>
       </c>
       <c r="D12" s="58">
-        <v>4300</v>
+        <v>4315</v>
       </c>
       <c r="E12" s="58">
-        <v>4406526</v>
+        <v>4464416</v>
       </c>
       <c r="F12" s="58">
-        <v>27775306</v>
+        <v>36839836</v>
       </c>
       <c r="G12" s="58">
-        <v>63386</v>
+        <v>60646</v>
       </c>
       <c r="H12" s="61">
-        <v>391841</v>
+        <v>517866</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1290952</v>
+        <v>1292973</v>
       </c>
       <c r="C14" s="58">
-        <v>746607</v>
+        <v>747031</v>
       </c>
       <c r="D14" s="58">
         <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>77901</v>
+        <v>73070</v>
       </c>
       <c r="F14" s="58">
-        <v>444097</v>
+        <v>589912</v>
       </c>
       <c r="G14" s="58">
-        <v>1059</v>
+        <v>967</v>
       </c>
       <c r="H14" s="61">
-        <v>6122</v>
+        <v>8107</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>15013977</v>
+        <v>15141352</v>
       </c>
       <c r="C16" s="58">
-        <v>7800680</v>
+        <v>7853228</v>
       </c>
       <c r="D16" s="58">
-        <v>8006</v>
+        <v>8143</v>
       </c>
       <c r="E16" s="58">
-        <v>12628096</v>
+        <v>12889257</v>
       </c>
       <c r="F16" s="58">
-        <v>79962968</v>
+        <v>105299875</v>
       </c>
       <c r="G16" s="58">
-        <v>162555</v>
+        <v>157054</v>
       </c>
       <c r="H16" s="61">
-        <v>1045762</v>
+        <v>1352960</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>548248</v>
+        <v>558925</v>
       </c>
       <c r="C18" s="58">
-        <v>422061</v>
+        <v>425505</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>127998</v>
+        <v>130263</v>
       </c>
       <c r="F18" s="58">
-        <v>795535</v>
+        <v>1058050</v>
       </c>
       <c r="G18" s="58">
-        <v>1169</v>
+        <v>1134</v>
       </c>
       <c r="H18" s="61">
-        <v>7414</v>
+        <v>9745</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2408621</v>
+        <v>2442768</v>
       </c>
       <c r="C20" s="58">
-        <v>1923638</v>
+        <v>1944151</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>298275</v>
+        <v>300384</v>
       </c>
       <c r="F20" s="58">
-        <v>1870193</v>
+        <v>2479648</v>
       </c>
       <c r="G20" s="58">
-        <v>2045</v>
+        <v>1996</v>
       </c>
       <c r="H20" s="61">
-        <v>13195</v>
+        <v>17264</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>272936</v>
+        <v>282244</v>
       </c>
       <c r="C22" s="58">
-        <v>262613</v>
+        <v>271435</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>46888</v>
+        <v>46123</v>
       </c>
       <c r="F22" s="58">
-        <v>277578</v>
+        <v>371527</v>
       </c>
       <c r="G22" s="58">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="H22" s="61">
-        <v>2274</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1780</v>
+        <v>2357</v>
       </c>
       <c r="C24" s="59">
-        <v>1746</v>
+        <v>2316</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>1174</v>
+        <v>1534</v>
       </c>
       <c r="F24" s="59">
-        <v>6180</v>
+        <v>9030</v>
       </c>
       <c r="G24" s="59">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H24" s="62">
-        <v>43</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6248863</v>
+        <v>6275379</v>
       </c>
       <c r="C26" s="59">
-        <v>4101216</v>
+        <v>4117217</v>
       </c>
       <c r="D26" s="59">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="E26" s="59">
-        <v>1960086</v>
+        <v>1871389</v>
       </c>
       <c r="F26" s="59">
-        <v>11402886</v>
+        <v>15247992</v>
       </c>
       <c r="G26" s="59">
-        <v>28014</v>
+        <v>26079</v>
       </c>
       <c r="H26" s="62">
-        <v>166548</v>
+        <v>221050</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2743980</v>
+        <v>2751761</v>
       </c>
       <c r="C28" s="58">
-        <v>1531765</v>
+        <v>1536316</v>
       </c>
       <c r="D28" s="58">
         <v>444</v>
       </c>
       <c r="E28" s="58">
-        <v>470760</v>
+        <v>443866</v>
       </c>
       <c r="F28" s="58">
-        <v>2755879</v>
+        <v>3669321</v>
       </c>
       <c r="G28" s="58">
-        <v>6900</v>
+        <v>6268</v>
       </c>
       <c r="H28" s="61">
-        <v>40770</v>
+        <v>53941</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3504883</v>
+        <v>3523618</v>
       </c>
       <c r="C30" s="58">
-        <v>2569451</v>
+        <v>2580901</v>
       </c>
       <c r="D30" s="58">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="E30" s="58">
-        <v>1489326</v>
+        <v>1427523</v>
       </c>
       <c r="F30" s="58">
-        <v>8647007</v>
+        <v>11578671</v>
       </c>
       <c r="G30" s="58">
-        <v>21114</v>
+        <v>19812</v>
       </c>
       <c r="H30" s="61">
-        <v>125777</v>
+        <v>167109</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61720363</v>
+        <v>61931916</v>
       </c>
       <c r="C32" s="59">
-        <v>18312225</v>
+        <v>18369924</v>
       </c>
       <c r="D32" s="59">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="E32" s="59">
-        <v>17473503</v>
+        <v>16583288</v>
       </c>
       <c r="F32" s="59">
-        <v>101672313</v>
+        <v>135470401</v>
       </c>
       <c r="G32" s="59">
-        <v>183701</v>
+        <v>172019</v>
       </c>
       <c r="H32" s="62">
-        <v>1104407</v>
+        <v>1460741</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4452</v>
+        <v>4488</v>
       </c>
       <c r="C34" s="59">
-        <v>2948</v>
+        <v>2961</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>6848</v>
+        <v>6514</v>
       </c>
       <c r="F34" s="59">
-        <v>40212</v>
+        <v>53582</v>
       </c>
       <c r="G34" s="59">
-        <v>616</v>
+        <v>483</v>
       </c>
       <c r="H34" s="62">
-        <v>3088</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">