--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>254753913</v>
+        <v>255381024</v>
       </c>
       <c r="C8" s="51">
-        <v>126170298</v>
+        <v>126468103</v>
       </c>
       <c r="D8" s="51">
-        <v>33420</v>
+        <v>33422</v>
       </c>
       <c r="E8" s="51">
-        <v>80699932</v>
+        <v>79401882</v>
       </c>
       <c r="F8" s="51">
-        <v>927237642</v>
+        <v>79401882</v>
       </c>
       <c r="G8" s="51">
-        <v>1039367</v>
+        <v>1085726</v>
       </c>
       <c r="H8" s="54">
-        <v>12198101</v>
+        <v>1085726</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>187401921</v>
+        <v>187911883</v>
       </c>
       <c r="C10" s="59">
-        <v>103910488</v>
+        <v>104178028</v>
       </c>
       <c r="D10" s="59">
-        <v>28535</v>
+        <v>28539</v>
       </c>
       <c r="E10" s="59">
-        <v>59755966</v>
+        <v>60079303</v>
       </c>
       <c r="F10" s="59">
-        <v>696351418</v>
+        <v>60079303</v>
       </c>
       <c r="G10" s="59">
-        <v>821008</v>
+        <v>871723</v>
       </c>
       <c r="H10" s="62">
-        <v>9705545</v>
+        <v>871723</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10539851</v>
+        <v>10559360</v>
       </c>
       <c r="C12" s="58">
-        <v>5400475</v>
+        <v>5409246</v>
       </c>
       <c r="D12" s="58">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="E12" s="58">
-        <v>1511728</v>
+        <v>1555352</v>
       </c>
       <c r="F12" s="58">
-        <v>18849368</v>
+        <v>1555352</v>
       </c>
       <c r="G12" s="58">
-        <v>25837</v>
+        <v>27251</v>
       </c>
       <c r="H12" s="61">
-        <v>320126</v>
+        <v>27251</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8469868</v>
+        <v>8504414</v>
       </c>
       <c r="C14" s="58">
-        <v>4007777</v>
+        <v>4037021</v>
       </c>
       <c r="D14" s="58">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="E14" s="58">
-        <v>1963239</v>
+        <v>1952698</v>
       </c>
       <c r="F14" s="58">
-        <v>21818775</v>
+        <v>1952698</v>
       </c>
       <c r="G14" s="58">
-        <v>27827</v>
+        <v>29058</v>
       </c>
       <c r="H14" s="61">
-        <v>304715</v>
+        <v>29058</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9667287</v>
+        <v>9680569</v>
       </c>
       <c r="C16" s="58">
-        <v>7387623</v>
+        <v>7395960</v>
       </c>
       <c r="D16" s="58">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E16" s="58">
-        <v>3127136</v>
+        <v>3116106</v>
       </c>
       <c r="F16" s="58">
-        <v>36304644</v>
+        <v>3116106</v>
       </c>
       <c r="G16" s="58">
-        <v>37815</v>
+        <v>39016</v>
       </c>
       <c r="H16" s="61">
-        <v>444557</v>
+        <v>39016</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12544841</v>
+        <v>12568594</v>
       </c>
       <c r="C18" s="58">
-        <v>8049108</v>
+        <v>8064434</v>
       </c>
       <c r="D18" s="58">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E18" s="58">
-        <v>3062365</v>
+        <v>3173114</v>
       </c>
       <c r="F18" s="58">
-        <v>36482124</v>
+        <v>3173114</v>
       </c>
       <c r="G18" s="58">
-        <v>35321</v>
+        <v>38089</v>
       </c>
       <c r="H18" s="61">
-        <v>426617</v>
+        <v>38089</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13122049</v>
+        <v>13146922</v>
       </c>
       <c r="C20" s="58">
-        <v>7008579</v>
+        <v>7019291</v>
       </c>
       <c r="D20" s="58">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="E20" s="58">
-        <v>2271675</v>
+        <v>2373394</v>
       </c>
       <c r="F20" s="58">
-        <v>27113391</v>
+        <v>2373394</v>
       </c>
       <c r="G20" s="58">
-        <v>29302</v>
+        <v>31919</v>
       </c>
       <c r="H20" s="61">
-        <v>353045</v>
+        <v>31919</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9892276</v>
+        <v>9899704</v>
       </c>
       <c r="C22" s="58">
-        <v>5276167</v>
+        <v>5275716</v>
       </c>
       <c r="D22" s="58">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E22" s="58">
-        <v>3188465</v>
+        <v>2682467</v>
       </c>
       <c r="F22" s="58">
-        <v>33899677</v>
+        <v>2682467</v>
       </c>
       <c r="G22" s="58">
-        <v>33793</v>
+        <v>33710</v>
       </c>
       <c r="H22" s="61">
-        <v>391631</v>
+        <v>33710</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3495162</v>
+        <v>3502223</v>
       </c>
       <c r="C24" s="58">
-        <v>1750562</v>
+        <v>1753268</v>
       </c>
       <c r="D24" s="58">
         <v>270</v>
       </c>
       <c r="E24" s="58">
-        <v>548478</v>
+        <v>513546</v>
       </c>
       <c r="F24" s="58">
-        <v>6378622</v>
+        <v>513546</v>
       </c>
       <c r="G24" s="58">
-        <v>12321</v>
+        <v>12127</v>
       </c>
       <c r="H24" s="61">
-        <v>140304</v>
+        <v>12127</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>11859801</v>
+        <v>11898197</v>
       </c>
       <c r="C26" s="58">
-        <v>5736713</v>
+        <v>5756302</v>
       </c>
       <c r="D26" s="58">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="E26" s="58">
-        <v>2658624</v>
+        <v>2768729</v>
       </c>
       <c r="F26" s="58">
-        <v>31100318</v>
+        <v>2768729</v>
       </c>
       <c r="G26" s="58">
-        <v>37950</v>
+        <v>41966</v>
       </c>
       <c r="H26" s="61">
-        <v>446435</v>
+        <v>41966</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12441898</v>
+        <v>12485361</v>
       </c>
       <c r="C28" s="58">
-        <v>6567400</v>
+        <v>6576053</v>
       </c>
       <c r="D28" s="58">
-        <v>5483</v>
+        <v>5477</v>
       </c>
       <c r="E28" s="58">
-        <v>7816171</v>
+        <v>8002899</v>
       </c>
       <c r="F28" s="58">
-        <v>89294377</v>
+        <v>8002899</v>
       </c>
       <c r="G28" s="58">
-        <v>142576</v>
+        <v>153289</v>
       </c>
       <c r="H28" s="61">
-        <v>1657151</v>
+        <v>153289</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1201077</v>
+        <v>1202958</v>
       </c>
       <c r="C30" s="58">
-        <v>860889</v>
+        <v>862355</v>
       </c>
       <c r="D30" s="58">
         <v>97</v>
       </c>
       <c r="E30" s="58">
-        <v>280219</v>
+        <v>288777</v>
       </c>
       <c r="F30" s="58">
-        <v>3383622</v>
+        <v>288777</v>
       </c>
       <c r="G30" s="58">
-        <v>3782</v>
+        <v>4215</v>
       </c>
       <c r="H30" s="61">
-        <v>48988</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6330805</v>
+        <v>6344370</v>
       </c>
       <c r="C32" s="58">
-        <v>2539611</v>
+        <v>2545478</v>
       </c>
       <c r="D32" s="58">
         <v>558</v>
       </c>
       <c r="E32" s="58">
-        <v>1677500</v>
+        <v>1752289</v>
       </c>
       <c r="F32" s="58">
-        <v>20346185</v>
+        <v>1752289</v>
       </c>
       <c r="G32" s="58">
-        <v>19025</v>
+        <v>20861</v>
       </c>
       <c r="H32" s="61">
-        <v>235695</v>
+        <v>20861</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>858162</v>
+        <v>864189</v>
       </c>
       <c r="C34" s="58">
-        <v>469992</v>
+        <v>473606</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>156217</v>
+        <v>148442</v>
       </c>
       <c r="F34" s="58">
-        <v>1689149</v>
+        <v>148442</v>
       </c>
       <c r="G34" s="58">
-        <v>1293</v>
+        <v>1226</v>
       </c>
       <c r="H34" s="61">
-        <v>13067</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6897010</v>
+        <v>6905598</v>
       </c>
       <c r="C36" s="58">
-        <v>2361241</v>
+        <v>2365676</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1388369</v>
+        <v>1414022</v>
       </c>
       <c r="F36" s="58">
-        <v>17248559</v>
+        <v>1414022</v>
       </c>
       <c r="G36" s="58">
-        <v>16564</v>
+        <v>17392</v>
       </c>
       <c r="H36" s="61">
-        <v>224472</v>
+        <v>17392</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2737,56 +2737,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2863530</v>
+        <v>2868292</v>
       </c>
       <c r="C8" s="50">
-        <v>1839941</v>
+        <v>1842645</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>488682</v>
+        <v>484088</v>
       </c>
       <c r="F8" s="50">
-        <v>5858620</v>
+        <v>484088</v>
       </c>
       <c r="G8" s="50">
-        <v>6068</v>
+        <v>6278</v>
       </c>
       <c r="H8" s="53">
-        <v>74977</v>
+        <v>6278</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2617756</v>
+        <v>2620664</v>
       </c>
       <c r="C10" s="58">
-        <v>985102</v>
+        <v>985569</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>557730</v>
+        <v>525614</v>
       </c>
       <c r="F10" s="58">
-        <v>6277945</v>
+        <v>525614</v>
       </c>
       <c r="G10" s="58">
-        <v>9402</v>
+        <v>9161</v>
       </c>
       <c r="H10" s="61">
-        <v>109889</v>
+        <v>9161</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1225603</v>
+        <v>1227071</v>
       </c>
       <c r="C12" s="58">
-        <v>474267</v>
+        <v>475036</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>180565</v>
+        <v>185930</v>
       </c>
       <c r="F12" s="58">
-        <v>2206083</v>
+        <v>185930</v>
       </c>
       <c r="G12" s="58">
-        <v>3086</v>
+        <v>3316</v>
       </c>
       <c r="H12" s="61">
-        <v>37929</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1916084</v>
+        <v>1920847</v>
       </c>
       <c r="C14" s="58">
-        <v>375396</v>
+        <v>377809</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>204783</v>
+        <v>187913</v>
       </c>
       <c r="F14" s="58">
-        <v>2236277</v>
+        <v>187913</v>
       </c>
       <c r="G14" s="58">
-        <v>3009</v>
+        <v>3570</v>
       </c>
       <c r="H14" s="61">
-        <v>33577</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>145804</v>
+        <v>146119</v>
       </c>
       <c r="C16" s="58">
-        <v>96165</v>
+        <v>96347</v>
       </c>
       <c r="D16" s="58">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E16" s="58">
-        <v>47699</v>
+        <v>44932</v>
       </c>
       <c r="F16" s="58">
-        <v>573111</v>
+        <v>44932</v>
       </c>
       <c r="G16" s="58">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="H16" s="61">
-        <v>6473</v>
+        <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>356743</v>
+        <v>357037</v>
       </c>
       <c r="C18" s="58">
-        <v>278637</v>
+        <v>278678</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>79605</v>
+        <v>83526</v>
       </c>
       <c r="F18" s="58">
-        <v>959425</v>
+        <v>83526</v>
       </c>
       <c r="G18" s="58">
-        <v>962</v>
+        <v>1153</v>
       </c>
       <c r="H18" s="61">
-        <v>12029</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4600355</v>
+        <v>4606121</v>
       </c>
       <c r="C20" s="58">
-        <v>3363238</v>
+        <v>3367084</v>
       </c>
       <c r="D20" s="58">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="E20" s="58">
-        <v>828838</v>
+        <v>835810</v>
       </c>
       <c r="F20" s="58">
-        <v>9531346</v>
+        <v>835810</v>
       </c>
       <c r="G20" s="58">
-        <v>12290</v>
+        <v>13003</v>
       </c>
       <c r="H20" s="61">
-        <v>142054</v>
+        <v>13003</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1091391</v>
+        <v>1093462</v>
       </c>
       <c r="C22" s="58">
-        <v>751571</v>
+        <v>752987</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>204632</v>
+        <v>210817</v>
       </c>
       <c r="F22" s="58">
-        <v>2492696</v>
+        <v>210817</v>
       </c>
       <c r="G22" s="58">
-        <v>3341</v>
+        <v>3516</v>
       </c>
       <c r="H22" s="61">
-        <v>38146</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>929036</v>
+        <v>930004</v>
       </c>
       <c r="C24" s="58">
-        <v>563136</v>
+        <v>563390</v>
       </c>
       <c r="D24" s="58">
         <v>126</v>
       </c>
       <c r="E24" s="58">
-        <v>118414</v>
+        <v>117799</v>
       </c>
       <c r="F24" s="58">
-        <v>1358955</v>
+        <v>117799</v>
       </c>
       <c r="G24" s="58">
-        <v>1687</v>
+        <v>1741</v>
       </c>
       <c r="H24" s="61">
-        <v>19867</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>328944</v>
+        <v>329787</v>
       </c>
       <c r="C26" s="58">
-        <v>316446</v>
+        <v>317242</v>
       </c>
       <c r="D26" s="58">
         <v>66</v>
       </c>
       <c r="E26" s="58">
-        <v>102376</v>
+        <v>104341</v>
       </c>
       <c r="F26" s="58">
-        <v>1234490</v>
+        <v>104341</v>
       </c>
       <c r="G26" s="58">
-        <v>1840</v>
+        <v>1935</v>
       </c>
       <c r="H26" s="61">
-        <v>22098</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3877935</v>
+        <v>3885831</v>
       </c>
       <c r="C28" s="58">
-        <v>2028379</v>
+        <v>2033392</v>
       </c>
       <c r="D28" s="58">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E28" s="58">
-        <v>746776</v>
+        <v>703506</v>
       </c>
       <c r="F28" s="58">
-        <v>8296564</v>
+        <v>703506</v>
       </c>
       <c r="G28" s="58">
-        <v>10927</v>
+        <v>10818</v>
       </c>
       <c r="H28" s="61">
-        <v>120873</v>
+        <v>10818</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2007383</v>
+        <v>2011846</v>
       </c>
       <c r="C30" s="58">
-        <v>1091551</v>
+        <v>1094502</v>
       </c>
       <c r="D30" s="58">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E30" s="58">
-        <v>350629</v>
+        <v>329869</v>
       </c>
       <c r="F30" s="58">
-        <v>3990755</v>
+        <v>329869</v>
       </c>
       <c r="G30" s="58">
-        <v>5282</v>
+        <v>5068</v>
       </c>
       <c r="H30" s="61">
-        <v>56478</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>4933855</v>
+        <v>4959779</v>
       </c>
       <c r="C32" s="58">
-        <v>3790440</v>
+        <v>3812126</v>
       </c>
       <c r="D32" s="58">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E32" s="58">
-        <v>1291321</v>
+        <v>1401315</v>
       </c>
       <c r="F32" s="58">
-        <v>14826886</v>
+        <v>1401315</v>
       </c>
       <c r="G32" s="58">
-        <v>22144</v>
+        <v>26382</v>
       </c>
       <c r="H32" s="61">
-        <v>258053</v>
+        <v>26382</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7580242</v>
+        <v>7610141</v>
       </c>
       <c r="C34" s="58">
-        <v>4237795</v>
+        <v>4258150</v>
       </c>
       <c r="D34" s="58">
-        <v>641</v>
+        <v>622</v>
       </c>
       <c r="E34" s="58">
-        <v>1878146</v>
+        <v>1764546</v>
       </c>
       <c r="F34" s="58">
-        <v>20648551</v>
+        <v>1764546</v>
       </c>
       <c r="G34" s="58">
-        <v>27388</v>
+        <v>26950</v>
       </c>
       <c r="H34" s="61">
-        <v>307706</v>
+        <v>26950</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8672673</v>
+        <v>8710922</v>
       </c>
       <c r="C36" s="58">
-        <v>5996094</v>
+        <v>6014903</v>
       </c>
       <c r="D36" s="58">
-        <v>1395</v>
+        <v>1416</v>
       </c>
       <c r="E36" s="58">
-        <v>3420085</v>
+        <v>3515076</v>
       </c>
       <c r="F36" s="58">
-        <v>40281655</v>
+        <v>3515076</v>
       </c>
       <c r="G36" s="58">
-        <v>50985</v>
+        <v>54361</v>
       </c>
       <c r="H36" s="61">
-        <v>601536</v>
+        <v>54361</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3628,56 +3628,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4460218</v>
+        <v>4464038</v>
       </c>
       <c r="C8" s="50">
-        <v>1583127</v>
+        <v>1582450</v>
       </c>
       <c r="D8" s="50">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E8" s="50">
-        <v>365216</v>
+        <v>386509</v>
       </c>
       <c r="F8" s="50">
-        <v>4331745</v>
+        <v>386509</v>
       </c>
       <c r="G8" s="50">
-        <v>5295</v>
+        <v>5695</v>
       </c>
       <c r="H8" s="53">
-        <v>63142</v>
+        <v>5695</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1786512</v>
+        <v>1793057</v>
       </c>
       <c r="C10" s="58">
-        <v>733036</v>
+        <v>737401</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>290675</v>
+        <v>272813</v>
       </c>
       <c r="F10" s="58">
-        <v>3180122</v>
+        <v>272813</v>
       </c>
       <c r="G10" s="58">
-        <v>1673</v>
+        <v>1602</v>
       </c>
       <c r="H10" s="61">
-        <v>18281</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11671742</v>
+        <v>11705329</v>
       </c>
       <c r="C12" s="58">
-        <v>7079000</v>
+        <v>7094263</v>
       </c>
       <c r="D12" s="58">
-        <v>4271</v>
+        <v>4267</v>
       </c>
       <c r="E12" s="58">
-        <v>4698135</v>
+        <v>4816238</v>
       </c>
       <c r="F12" s="58">
-        <v>57345682</v>
+        <v>4816238</v>
       </c>
       <c r="G12" s="58">
-        <v>62953</v>
+        <v>67069</v>
       </c>
       <c r="H12" s="61">
-        <v>777782</v>
+        <v>67069</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1285680</v>
+        <v>1286629</v>
       </c>
       <c r="C14" s="58">
-        <v>746219</v>
+        <v>746270</v>
       </c>
       <c r="D14" s="58">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>75181</v>
+        <v>77162</v>
       </c>
       <c r="F14" s="58">
-        <v>886041</v>
+        <v>77162</v>
       </c>
       <c r="G14" s="58">
-        <v>974</v>
+        <v>1027</v>
       </c>
       <c r="H14" s="61">
-        <v>11606</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14682453</v>
+        <v>14737754</v>
       </c>
       <c r="C16" s="58">
-        <v>7674997</v>
+        <v>7698235</v>
       </c>
       <c r="D16" s="58">
-        <v>7786</v>
+        <v>7802</v>
       </c>
       <c r="E16" s="58">
-        <v>13665237</v>
+        <v>13778751</v>
       </c>
       <c r="F16" s="58">
-        <v>160259589</v>
+        <v>13778751</v>
       </c>
       <c r="G16" s="58">
-        <v>163978</v>
+        <v>174567</v>
       </c>
       <c r="H16" s="61">
-        <v>1945817</v>
+        <v>174567</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>502178</v>
+        <v>511015</v>
       </c>
       <c r="C18" s="58">
-        <v>394418</v>
+        <v>399136</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>133995</v>
+        <v>135353</v>
       </c>
       <c r="F18" s="58">
-        <v>1399460</v>
+        <v>135353</v>
       </c>
       <c r="G18" s="58">
-        <v>1161</v>
+        <v>1216</v>
       </c>
       <c r="H18" s="61">
-        <v>11931</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2293687</v>
+        <v>2318193</v>
       </c>
       <c r="C20" s="58">
-        <v>1852245</v>
+        <v>1869668</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>332174</v>
+        <v>330213</v>
       </c>
       <c r="F20" s="58">
-        <v>3756876</v>
+        <v>330213</v>
       </c>
       <c r="G20" s="58">
-        <v>2218</v>
+        <v>2256</v>
       </c>
       <c r="H20" s="61">
-        <v>24417</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>252030</v>
+        <v>255486</v>
       </c>
       <c r="C22" s="58">
-        <v>243151</v>
+        <v>246339</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>44886</v>
+        <v>45347</v>
       </c>
       <c r="F22" s="58">
-        <v>509733</v>
+        <v>45347</v>
       </c>
       <c r="G22" s="58">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="H22" s="61">
-        <v>4080</v>
+        <v>389</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1052</v>
+        <v>1192</v>
       </c>
       <c r="C24" s="59">
-        <v>1042</v>
+        <v>1180</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>578</v>
+        <v>794</v>
       </c>
       <c r="F24" s="59">
-        <v>3909</v>
+        <v>794</v>
       </c>
       <c r="G24" s="59">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H24" s="62">
-        <v>42</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6173354</v>
+        <v>6187675</v>
       </c>
       <c r="C26" s="59">
-        <v>4055709</v>
+        <v>4064269</v>
       </c>
       <c r="D26" s="59">
-        <v>1701</v>
+        <v>1699</v>
       </c>
       <c r="E26" s="59">
-        <v>2055765</v>
+        <v>1971866</v>
       </c>
       <c r="F26" s="59">
-        <v>23114959</v>
+        <v>1971866</v>
       </c>
       <c r="G26" s="59">
-        <v>28421</v>
+        <v>28304</v>
       </c>
       <c r="H26" s="62">
-        <v>324303</v>
+        <v>28304</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2722876</v>
+        <v>2726766</v>
       </c>
       <c r="C28" s="58">
-        <v>1519722</v>
+        <v>1521656</v>
       </c>
       <c r="D28" s="58">
         <v>441</v>
       </c>
       <c r="E28" s="58">
-        <v>491963</v>
+        <v>480563</v>
       </c>
       <c r="F28" s="58">
-        <v>5547226</v>
+        <v>480563</v>
       </c>
       <c r="G28" s="58">
-        <v>6832</v>
+        <v>7032</v>
       </c>
       <c r="H28" s="61">
-        <v>78934</v>
+        <v>7032</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3450478</v>
+        <v>3460909</v>
       </c>
       <c r="C30" s="58">
-        <v>2535987</v>
+        <v>2542613</v>
       </c>
       <c r="D30" s="58">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="E30" s="58">
-        <v>1563802</v>
+        <v>1491303</v>
       </c>
       <c r="F30" s="58">
-        <v>17567733</v>
+        <v>1491303</v>
       </c>
       <c r="G30" s="58">
-        <v>21589</v>
+        <v>21273</v>
       </c>
       <c r="H30" s="61">
-        <v>245369</v>
+        <v>21273</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61173232</v>
+        <v>61275895</v>
       </c>
       <c r="C32" s="59">
-        <v>18200156</v>
+        <v>18221706</v>
       </c>
       <c r="D32" s="59">
         <v>3180</v>
       </c>
       <c r="E32" s="59">
-        <v>18880599</v>
+        <v>17342739</v>
       </c>
       <c r="F32" s="59">
-        <v>207690891</v>
+        <v>17342739</v>
       </c>
       <c r="G32" s="59">
-        <v>189489</v>
+        <v>185189</v>
       </c>
       <c r="H32" s="62">
-        <v>2163056</v>
+        <v>185189</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4354</v>
+        <v>4379</v>
       </c>
       <c r="C34" s="59">
-        <v>2903</v>
+        <v>2920</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>7024</v>
+        <v>7180</v>
       </c>
       <c r="F34" s="59">
-        <v>76465</v>
+        <v>7180</v>
       </c>
       <c r="G34" s="59">
-        <v>445</v>
+        <v>504</v>
       </c>
       <c r="H34" s="62">
-        <v>5154</v>
+        <v>504</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">