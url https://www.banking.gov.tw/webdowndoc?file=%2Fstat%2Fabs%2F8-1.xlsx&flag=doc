--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>255381024</v>
+        <v>256509677</v>
       </c>
       <c r="C8" s="51">
-        <v>126468103</v>
+        <v>126588793</v>
       </c>
       <c r="D8" s="51">
-        <v>33422</v>
+        <v>33503</v>
       </c>
       <c r="E8" s="51">
-        <v>79401882</v>
+        <v>77690249</v>
       </c>
       <c r="F8" s="51">
-        <v>79401882</v>
+        <v>237279350</v>
       </c>
       <c r="G8" s="51">
-        <v>1085726</v>
+        <v>1099450</v>
       </c>
       <c r="H8" s="54">
-        <v>1085726</v>
+        <v>3363190</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>187911883</v>
+        <v>188831994</v>
       </c>
       <c r="C10" s="59">
-        <v>104178028</v>
+        <v>104241324</v>
       </c>
       <c r="D10" s="59">
-        <v>28539</v>
+        <v>28620</v>
       </c>
       <c r="E10" s="59">
-        <v>60079303</v>
+        <v>58081709</v>
       </c>
       <c r="F10" s="59">
-        <v>60079303</v>
+        <v>180186420</v>
       </c>
       <c r="G10" s="59">
-        <v>871723</v>
+        <v>879927</v>
       </c>
       <c r="H10" s="62">
-        <v>871723</v>
+        <v>2700812</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10559360</v>
+        <v>10595409</v>
       </c>
       <c r="C12" s="58">
-        <v>5409246</v>
+        <v>5425592</v>
       </c>
       <c r="D12" s="58">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="E12" s="58">
-        <v>1555352</v>
+        <v>1421240</v>
       </c>
       <c r="F12" s="58">
-        <v>1555352</v>
+        <v>6332227</v>
       </c>
       <c r="G12" s="58">
-        <v>27251</v>
+        <v>26748</v>
       </c>
       <c r="H12" s="61">
-        <v>27251</v>
+        <v>102386</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8504414</v>
+        <v>8524102</v>
       </c>
       <c r="C14" s="58">
-        <v>4037021</v>
+        <v>4047724</v>
       </c>
       <c r="D14" s="58">
         <v>647</v>
       </c>
       <c r="E14" s="58">
-        <v>1952698</v>
+        <v>1888433</v>
       </c>
       <c r="F14" s="58">
-        <v>1952698</v>
+        <v>5718393</v>
       </c>
       <c r="G14" s="58">
-        <v>29058</v>
+        <v>28079</v>
       </c>
       <c r="H14" s="61">
-        <v>29058</v>
+        <v>86735</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9680569</v>
+        <v>9704099</v>
       </c>
       <c r="C16" s="58">
-        <v>7395960</v>
+        <v>7409493</v>
       </c>
       <c r="D16" s="58">
         <v>1131</v>
       </c>
       <c r="E16" s="58">
-        <v>3116106</v>
+        <v>2999230</v>
       </c>
       <c r="F16" s="58">
-        <v>3116106</v>
+        <v>9222634</v>
       </c>
       <c r="G16" s="58">
-        <v>39016</v>
+        <v>38623</v>
       </c>
       <c r="H16" s="61">
-        <v>39016</v>
+        <v>120243</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12568594</v>
+        <v>12614520</v>
       </c>
       <c r="C18" s="58">
-        <v>8064434</v>
+        <v>8095838</v>
       </c>
       <c r="D18" s="58">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E18" s="58">
-        <v>3173114</v>
+        <v>2979979</v>
       </c>
       <c r="F18" s="58">
-        <v>3173114</v>
+        <v>9409940</v>
       </c>
       <c r="G18" s="58">
-        <v>38089</v>
+        <v>37017</v>
       </c>
       <c r="H18" s="61">
-        <v>38089</v>
+        <v>118651</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13146922</v>
+        <v>13191456</v>
       </c>
       <c r="C20" s="58">
-        <v>7019291</v>
+        <v>7037171</v>
       </c>
       <c r="D20" s="58">
         <v>649</v>
       </c>
       <c r="E20" s="58">
-        <v>2373394</v>
+        <v>2234370</v>
       </c>
       <c r="F20" s="58">
-        <v>2373394</v>
+        <v>7012511</v>
       </c>
       <c r="G20" s="58">
-        <v>31919</v>
+        <v>31269</v>
       </c>
       <c r="H20" s="61">
-        <v>31919</v>
+        <v>98673</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9899704</v>
+        <v>9913261</v>
       </c>
       <c r="C22" s="58">
-        <v>5275716</v>
+        <v>5274656</v>
       </c>
       <c r="D22" s="58">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="E22" s="58">
-        <v>2682467</v>
+        <v>2890255</v>
       </c>
       <c r="F22" s="58">
-        <v>2682467</v>
+        <v>8636720</v>
       </c>
       <c r="G22" s="58">
-        <v>33710</v>
+        <v>37201</v>
       </c>
       <c r="H22" s="61">
-        <v>33710</v>
+        <v>107035</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3502223</v>
+        <v>3514843</v>
       </c>
       <c r="C24" s="58">
-        <v>1753268</v>
+        <v>1757944</v>
       </c>
       <c r="D24" s="58">
         <v>270</v>
       </c>
       <c r="E24" s="58">
-        <v>513546</v>
+        <v>552380</v>
       </c>
       <c r="F24" s="58">
-        <v>513546</v>
+        <v>1594580</v>
       </c>
       <c r="G24" s="58">
-        <v>12127</v>
+        <v>13327</v>
       </c>
       <c r="H24" s="61">
-        <v>12127</v>
+        <v>37847</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>11898197</v>
+        <v>11981619</v>
       </c>
       <c r="C26" s="58">
-        <v>5756302</v>
+        <v>5806307</v>
       </c>
       <c r="D26" s="58">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E26" s="58">
-        <v>2768729</v>
+        <v>2576546</v>
       </c>
       <c r="F26" s="58">
-        <v>2768729</v>
+        <v>8284832</v>
       </c>
       <c r="G26" s="58">
-        <v>41966</v>
+        <v>41662</v>
       </c>
       <c r="H26" s="61">
-        <v>41966</v>
+        <v>131036</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12485361</v>
+        <v>12567730</v>
       </c>
       <c r="C28" s="58">
-        <v>6576053</v>
+        <v>6593170</v>
       </c>
       <c r="D28" s="58">
-        <v>5477</v>
+        <v>5492</v>
       </c>
       <c r="E28" s="58">
-        <v>8002899</v>
+        <v>7841182</v>
       </c>
       <c r="F28" s="58">
-        <v>8002899</v>
+        <v>23640325</v>
       </c>
       <c r="G28" s="58">
-        <v>153289</v>
+        <v>157260</v>
       </c>
       <c r="H28" s="61">
-        <v>153289</v>
+        <v>464244</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1202958</v>
+        <v>1206015</v>
       </c>
       <c r="C30" s="58">
-        <v>862355</v>
+        <v>864659</v>
       </c>
       <c r="D30" s="58">
         <v>97</v>
       </c>
       <c r="E30" s="58">
-        <v>288777</v>
+        <v>288310</v>
       </c>
       <c r="F30" s="58">
-        <v>288777</v>
+        <v>872579</v>
       </c>
       <c r="G30" s="58">
-        <v>4215</v>
+        <v>4347</v>
       </c>
       <c r="H30" s="61">
-        <v>4215</v>
+        <v>13407</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6344370</v>
+        <v>6367953</v>
       </c>
       <c r="C32" s="58">
-        <v>2545478</v>
+        <v>2152236</v>
       </c>
       <c r="D32" s="58">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E32" s="58">
-        <v>1752289</v>
+        <v>1629367</v>
       </c>
       <c r="F32" s="58">
-        <v>1752289</v>
+        <v>5306184</v>
       </c>
       <c r="G32" s="58">
-        <v>20861</v>
+        <v>20128</v>
       </c>
       <c r="H32" s="61">
-        <v>20861</v>
+        <v>66123</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>864189</v>
+        <v>874187</v>
       </c>
       <c r="C34" s="58">
-        <v>473606</v>
+        <v>478877</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>148442</v>
+        <v>159232</v>
       </c>
       <c r="F34" s="58">
-        <v>148442</v>
+        <v>462226</v>
       </c>
       <c r="G34" s="58">
-        <v>1226</v>
+        <v>1340</v>
       </c>
       <c r="H34" s="61">
-        <v>1226</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6905598</v>
+        <v>6921739</v>
       </c>
       <c r="C36" s="58">
-        <v>2365676</v>
+        <v>2373503</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1414022</v>
+        <v>1282494</v>
       </c>
       <c r="F36" s="58">
-        <v>1414022</v>
+        <v>4122544</v>
       </c>
       <c r="G36" s="58">
-        <v>17392</v>
+        <v>16205</v>
       </c>
       <c r="H36" s="61">
-        <v>17392</v>
+        <v>52706</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2689,104 +2689,104 @@
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="108" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView topLeftCell="A16" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
     <col min="2" max="8" width="13.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2868292</v>
+        <v>2877166</v>
       </c>
       <c r="C8" s="50">
-        <v>1842645</v>
+        <v>1847987</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>484088</v>
+        <v>462288</v>
       </c>
       <c r="F8" s="50">
-        <v>484088</v>
+        <v>1416342</v>
       </c>
       <c r="G8" s="50">
-        <v>6278</v>
+        <v>6404</v>
       </c>
       <c r="H8" s="53">
-        <v>6278</v>
+        <v>19525</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2620664</v>
+        <v>2628102</v>
       </c>
       <c r="C10" s="58">
-        <v>985569</v>
+        <v>986419</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>525614</v>
+        <v>539339</v>
       </c>
       <c r="F10" s="58">
-        <v>525614</v>
+        <v>1562263</v>
       </c>
       <c r="G10" s="58">
-        <v>9161</v>
+        <v>9684</v>
       </c>
       <c r="H10" s="61">
-        <v>9161</v>
+        <v>28255</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1227071</v>
+        <v>1229713</v>
       </c>
       <c r="C12" s="58">
-        <v>475036</v>
+        <v>476430</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>185930</v>
+        <v>176731</v>
       </c>
       <c r="F12" s="58">
-        <v>185930</v>
+        <v>528456</v>
       </c>
       <c r="G12" s="58">
-        <v>3316</v>
+        <v>3256</v>
       </c>
       <c r="H12" s="61">
-        <v>3316</v>
+        <v>9756</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1920847</v>
+        <v>1928860</v>
       </c>
       <c r="C14" s="58">
-        <v>377809</v>
+        <v>381401</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>187913</v>
+        <v>195130</v>
       </c>
       <c r="F14" s="58">
-        <v>187913</v>
+        <v>567245</v>
       </c>
       <c r="G14" s="58">
-        <v>3570</v>
+        <v>4918</v>
       </c>
       <c r="H14" s="61">
-        <v>3570</v>
+        <v>12042</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>146119</v>
+        <v>146442</v>
       </c>
       <c r="C16" s="58">
-        <v>96347</v>
+        <v>96391</v>
       </c>
       <c r="D16" s="58">
         <v>34</v>
       </c>
       <c r="E16" s="58">
-        <v>44932</v>
+        <v>45039</v>
       </c>
       <c r="F16" s="58">
-        <v>44932</v>
+        <v>133326</v>
       </c>
       <c r="G16" s="58">
-        <v>530</v>
+        <v>571</v>
       </c>
       <c r="H16" s="61">
-        <v>530</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>357037</v>
+        <v>357619</v>
       </c>
       <c r="C18" s="58">
-        <v>278678</v>
+        <v>278786</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>83526</v>
+        <v>78185</v>
       </c>
       <c r="F18" s="58">
-        <v>83526</v>
+        <v>242548</v>
       </c>
       <c r="G18" s="58">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H18" s="61">
-        <v>1153</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4606121</v>
+        <v>4616770</v>
       </c>
       <c r="C20" s="58">
-        <v>3367084</v>
+        <v>3374176</v>
       </c>
       <c r="D20" s="58">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E20" s="58">
-        <v>835810</v>
+        <v>814009</v>
       </c>
       <c r="F20" s="58">
-        <v>835810</v>
+        <v>2407733</v>
       </c>
       <c r="G20" s="58">
-        <v>13003</v>
+        <v>13379</v>
       </c>
       <c r="H20" s="61">
-        <v>13003</v>
+        <v>38800</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1093462</v>
+        <v>1097357</v>
       </c>
       <c r="C22" s="58">
-        <v>752987</v>
+        <v>755657</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>210817</v>
+        <v>198592</v>
       </c>
       <c r="F22" s="58">
-        <v>210817</v>
+        <v>597880</v>
       </c>
       <c r="G22" s="58">
-        <v>3516</v>
+        <v>3390</v>
       </c>
       <c r="H22" s="61">
-        <v>3516</v>
+        <v>10227</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>930004</v>
+        <v>931845</v>
       </c>
       <c r="C24" s="58">
-        <v>563390</v>
+        <v>564028</v>
       </c>
       <c r="D24" s="58">
         <v>126</v>
       </c>
       <c r="E24" s="58">
-        <v>117799</v>
+        <v>113143</v>
       </c>
       <c r="F24" s="58">
-        <v>117799</v>
+        <v>333826</v>
       </c>
       <c r="G24" s="58">
-        <v>1741</v>
+        <v>1650</v>
       </c>
       <c r="H24" s="61">
-        <v>1741</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>329787</v>
+        <v>331305</v>
       </c>
       <c r="C26" s="58">
-        <v>317242</v>
+        <v>318680</v>
       </c>
       <c r="D26" s="58">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E26" s="58">
-        <v>104341</v>
+        <v>98928</v>
       </c>
       <c r="F26" s="58">
-        <v>104341</v>
+        <v>297771</v>
       </c>
       <c r="G26" s="58">
-        <v>1935</v>
+        <v>1900</v>
       </c>
       <c r="H26" s="61">
-        <v>1935</v>
+        <v>5729</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3885831</v>
+        <v>3900160</v>
       </c>
       <c r="C28" s="58">
-        <v>2033392</v>
+        <v>2043446</v>
       </c>
       <c r="D28" s="58">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E28" s="58">
-        <v>703506</v>
+        <v>724727</v>
       </c>
       <c r="F28" s="58">
-        <v>703506</v>
+        <v>2091059</v>
       </c>
       <c r="G28" s="58">
-        <v>10818</v>
+        <v>11567</v>
       </c>
       <c r="H28" s="61">
-        <v>10818</v>
+        <v>33132</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2011846</v>
+        <v>2020107</v>
       </c>
       <c r="C30" s="58">
-        <v>1094502</v>
+        <v>1100152</v>
       </c>
       <c r="D30" s="58">
         <v>148</v>
       </c>
       <c r="E30" s="58">
-        <v>329869</v>
+        <v>341553</v>
       </c>
       <c r="F30" s="58">
-        <v>329869</v>
+        <v>999620</v>
       </c>
       <c r="G30" s="58">
-        <v>5068</v>
+        <v>5425</v>
       </c>
       <c r="H30" s="61">
-        <v>5068</v>
+        <v>15561</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>4959779</v>
+        <v>5016610</v>
       </c>
       <c r="C32" s="58">
-        <v>3812126</v>
+        <v>3861381</v>
       </c>
       <c r="D32" s="58">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="E32" s="58">
-        <v>1401315</v>
+        <v>1334704</v>
       </c>
       <c r="F32" s="58">
-        <v>1401315</v>
+        <v>4075780</v>
       </c>
       <c r="G32" s="58">
-        <v>26382</v>
+        <v>27882</v>
       </c>
       <c r="H32" s="61">
-        <v>26382</v>
+        <v>80243</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7610141</v>
+        <v>7669378</v>
       </c>
       <c r="C34" s="58">
-        <v>4258150</v>
+        <v>4299214</v>
       </c>
       <c r="D34" s="58">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E34" s="58">
-        <v>1764546</v>
+        <v>1815134</v>
       </c>
       <c r="F34" s="58">
-        <v>1764546</v>
+        <v>5397961</v>
       </c>
       <c r="G34" s="58">
-        <v>26950</v>
+        <v>29230</v>
       </c>
       <c r="H34" s="61">
-        <v>26950</v>
+        <v>85989</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8710922</v>
+        <v>8784633</v>
       </c>
       <c r="C36" s="58">
-        <v>6014903</v>
+        <v>6052265</v>
       </c>
       <c r="D36" s="58">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="E36" s="58">
-        <v>3515076</v>
+        <v>3341651</v>
       </c>
       <c r="F36" s="58">
-        <v>3515076</v>
+        <v>10322957</v>
       </c>
       <c r="G36" s="58">
-        <v>54361</v>
+        <v>54442</v>
       </c>
       <c r="H36" s="61">
-        <v>54361</v>
+        <v>166397</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3580,104 +3580,104 @@
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="109" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
     <col min="2" max="8" width="13.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4464038</v>
+        <v>4471671</v>
       </c>
       <c r="C8" s="50">
-        <v>1582450</v>
+        <v>1582280</v>
       </c>
       <c r="D8" s="50">
         <v>95</v>
       </c>
       <c r="E8" s="50">
-        <v>386509</v>
+        <v>359886</v>
       </c>
       <c r="F8" s="50">
-        <v>386509</v>
+        <v>1118780</v>
       </c>
       <c r="G8" s="50">
-        <v>5695</v>
+        <v>5596</v>
       </c>
       <c r="H8" s="53">
-        <v>5695</v>
+        <v>16931</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1793057</v>
+        <v>1799460</v>
       </c>
       <c r="C10" s="58">
-        <v>737401</v>
+        <v>740969</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>272813</v>
+        <v>287842</v>
       </c>
       <c r="F10" s="58">
-        <v>272813</v>
+        <v>820837</v>
       </c>
       <c r="G10" s="58">
-        <v>1602</v>
+        <v>1647</v>
       </c>
       <c r="H10" s="61">
-        <v>1602</v>
+        <v>5017</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11705329</v>
+        <v>11773787</v>
       </c>
       <c r="C12" s="58">
-        <v>7094263</v>
+        <v>7124390</v>
       </c>
       <c r="D12" s="58">
-        <v>4267</v>
+        <v>4287</v>
       </c>
       <c r="E12" s="58">
-        <v>4816238</v>
+        <v>4597214</v>
       </c>
       <c r="F12" s="58">
-        <v>4816238</v>
+        <v>14239607</v>
       </c>
       <c r="G12" s="58">
-        <v>67069</v>
+        <v>67079</v>
       </c>
       <c r="H12" s="61">
-        <v>67069</v>
+        <v>201014</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1286629</v>
+        <v>1288285</v>
       </c>
       <c r="C14" s="58">
-        <v>746270</v>
+        <v>746244</v>
       </c>
       <c r="D14" s="58">
         <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>77162</v>
+        <v>77150</v>
       </c>
       <c r="F14" s="58">
-        <v>77162</v>
+        <v>225883</v>
       </c>
       <c r="G14" s="58">
-        <v>1027</v>
+        <v>1095</v>
       </c>
       <c r="H14" s="61">
-        <v>1027</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14737754</v>
+        <v>14844219</v>
       </c>
       <c r="C16" s="58">
-        <v>7698235</v>
+        <v>7741159</v>
       </c>
       <c r="D16" s="58">
-        <v>7802</v>
+        <v>7837</v>
       </c>
       <c r="E16" s="58">
-        <v>13778751</v>
+        <v>13249883</v>
       </c>
       <c r="F16" s="58">
-        <v>13778751</v>
+        <v>40697265</v>
       </c>
       <c r="G16" s="58">
-        <v>174567</v>
+        <v>172610</v>
       </c>
       <c r="H16" s="61">
-        <v>174567</v>
+        <v>544079</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>511015</v>
+        <v>525496</v>
       </c>
       <c r="C18" s="58">
-        <v>399136</v>
+        <v>407272</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>135353</v>
+        <v>130173</v>
       </c>
       <c r="F18" s="58">
-        <v>135353</v>
+        <v>403847</v>
       </c>
       <c r="G18" s="58">
-        <v>1216</v>
+        <v>1238</v>
       </c>
       <c r="H18" s="61">
-        <v>1216</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2318193</v>
+        <v>2354562</v>
       </c>
       <c r="C20" s="58">
-        <v>1869668</v>
+        <v>1893531</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>330213</v>
+        <v>310924</v>
       </c>
       <c r="F20" s="58">
-        <v>330213</v>
+        <v>952796</v>
       </c>
       <c r="G20" s="58">
-        <v>2256</v>
+        <v>2212</v>
       </c>
       <c r="H20" s="61">
-        <v>2256</v>
+        <v>6954</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>255486</v>
+        <v>261514</v>
       </c>
       <c r="C22" s="58">
-        <v>246339</v>
+        <v>251896</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>45347</v>
+        <v>46466</v>
       </c>
       <c r="F22" s="58">
-        <v>45347</v>
+        <v>136943</v>
       </c>
       <c r="G22" s="58">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="H22" s="61">
-        <v>389</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1192</v>
+        <v>1376</v>
       </c>
       <c r="C24" s="59">
-        <v>1180</v>
+        <v>1353</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>794</v>
+        <v>1158</v>
       </c>
       <c r="F24" s="59">
-        <v>794</v>
+        <v>2724</v>
       </c>
       <c r="G24" s="59">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H24" s="62">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6187675</v>
+        <v>6211794</v>
       </c>
       <c r="C26" s="59">
-        <v>4064269</v>
+        <v>4079266</v>
       </c>
       <c r="D26" s="59">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="E26" s="59">
-        <v>1971866</v>
+        <v>1915847</v>
       </c>
       <c r="F26" s="59">
-        <v>1971866</v>
+        <v>5769460</v>
       </c>
       <c r="G26" s="59">
-        <v>28304</v>
+        <v>28220</v>
       </c>
       <c r="H26" s="62">
-        <v>28304</v>
+        <v>86045</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2726766</v>
+        <v>2733386</v>
       </c>
       <c r="C28" s="58">
-        <v>1521656</v>
+        <v>1525635</v>
       </c>
       <c r="D28" s="58">
         <v>441</v>
       </c>
       <c r="E28" s="58">
-        <v>480563</v>
+        <v>462286</v>
       </c>
       <c r="F28" s="58">
-        <v>480563</v>
+        <v>1385922</v>
       </c>
       <c r="G28" s="58">
-        <v>7032</v>
+        <v>6961</v>
       </c>
       <c r="H28" s="61">
-        <v>7032</v>
+        <v>20885</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3460909</v>
+        <v>3478408</v>
       </c>
       <c r="C30" s="58">
-        <v>2542613</v>
+        <v>2553631</v>
       </c>
       <c r="D30" s="58">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="E30" s="58">
-        <v>1491303</v>
+        <v>1453561</v>
       </c>
       <c r="F30" s="58">
-        <v>1491303</v>
+        <v>4383538</v>
       </c>
       <c r="G30" s="58">
-        <v>21273</v>
+        <v>21260</v>
       </c>
       <c r="H30" s="61">
-        <v>21273</v>
+        <v>65160</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61275895</v>
+        <v>61460107</v>
       </c>
       <c r="C32" s="59">
-        <v>18221706</v>
+        <v>18263922</v>
       </c>
       <c r="D32" s="59">
-        <v>3180</v>
+        <v>3179</v>
       </c>
       <c r="E32" s="59">
-        <v>17342739</v>
+        <v>17684721</v>
       </c>
       <c r="F32" s="59">
-        <v>17342739</v>
+        <v>51300502</v>
       </c>
       <c r="G32" s="59">
-        <v>185189</v>
+        <v>190758</v>
       </c>
       <c r="H32" s="62">
-        <v>185189</v>
+        <v>574838</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4379</v>
+        <v>4406</v>
       </c>
       <c r="C34" s="59">
-        <v>2920</v>
+        <v>2928</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>7180</v>
+        <v>6814</v>
       </c>
       <c r="F34" s="59">
-        <v>7180</v>
+        <v>20244</v>
       </c>
       <c r="G34" s="59">
-        <v>504</v>
+        <v>537</v>
       </c>
       <c r="H34" s="62">
-        <v>504</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
@@ -4450,51 +4450,51 @@
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="110" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構自動化服務概況表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>