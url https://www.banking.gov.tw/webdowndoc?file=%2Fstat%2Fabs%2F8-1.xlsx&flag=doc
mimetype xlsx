--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>256509677</v>
+        <v>257082636</v>
       </c>
       <c r="C8" s="51">
-        <v>126588793</v>
+        <v>126848054</v>
       </c>
       <c r="D8" s="51">
-        <v>33503</v>
+        <v>33544</v>
       </c>
       <c r="E8" s="51">
-        <v>77690249</v>
+        <v>74929558</v>
       </c>
       <c r="F8" s="51">
-        <v>237279350</v>
+        <v>312208908</v>
       </c>
       <c r="G8" s="51">
-        <v>1099450</v>
+        <v>1030045</v>
       </c>
       <c r="H8" s="54">
-        <v>3363190</v>
+        <v>4393235</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>188831994</v>
+        <v>189306832</v>
       </c>
       <c r="C10" s="59">
-        <v>104241324</v>
+        <v>104477049</v>
       </c>
       <c r="D10" s="59">
-        <v>28620</v>
+        <v>28662</v>
       </c>
       <c r="E10" s="59">
-        <v>58081709</v>
+        <v>56577841</v>
       </c>
       <c r="F10" s="59">
-        <v>180186420</v>
+        <v>236764261</v>
       </c>
       <c r="G10" s="59">
-        <v>879927</v>
+        <v>829941</v>
       </c>
       <c r="H10" s="62">
-        <v>2700812</v>
+        <v>3530753</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10595409</v>
+        <v>10611956</v>
       </c>
       <c r="C12" s="58">
-        <v>5425592</v>
+        <v>5432382</v>
       </c>
       <c r="D12" s="58">
         <v>758</v>
       </c>
       <c r="E12" s="58">
-        <v>1421240</v>
+        <v>1306254</v>
       </c>
       <c r="F12" s="58">
-        <v>6332227</v>
+        <v>7638481</v>
       </c>
       <c r="G12" s="58">
-        <v>26748</v>
+        <v>23728</v>
       </c>
       <c r="H12" s="61">
-        <v>102386</v>
+        <v>126113</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8524102</v>
+        <v>8534118</v>
       </c>
       <c r="C14" s="58">
-        <v>4047724</v>
+        <v>4053159</v>
       </c>
       <c r="D14" s="58">
         <v>647</v>
       </c>
       <c r="E14" s="58">
-        <v>1888433</v>
+        <v>1721087</v>
       </c>
       <c r="F14" s="58">
-        <v>5718393</v>
+        <v>7439480</v>
       </c>
       <c r="G14" s="58">
-        <v>28079</v>
+        <v>25256</v>
       </c>
       <c r="H14" s="61">
-        <v>86735</v>
+        <v>111991</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9704099</v>
+        <v>9717305</v>
       </c>
       <c r="C16" s="58">
-        <v>7409493</v>
+        <v>7417205</v>
       </c>
       <c r="D16" s="58">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E16" s="58">
-        <v>2999230</v>
+        <v>2913953</v>
       </c>
       <c r="F16" s="58">
-        <v>9222634</v>
+        <v>12136587</v>
       </c>
       <c r="G16" s="58">
-        <v>38623</v>
+        <v>36552</v>
       </c>
       <c r="H16" s="61">
-        <v>120243</v>
+        <v>156795</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12614520</v>
+        <v>12640052</v>
       </c>
       <c r="C18" s="58">
-        <v>8095838</v>
+        <v>8113985</v>
       </c>
       <c r="D18" s="58">
         <v>545</v>
       </c>
       <c r="E18" s="58">
-        <v>2979979</v>
+        <v>2925045</v>
       </c>
       <c r="F18" s="58">
-        <v>9409940</v>
+        <v>12334985</v>
       </c>
       <c r="G18" s="58">
-        <v>37017</v>
+        <v>34970</v>
       </c>
       <c r="H18" s="61">
-        <v>118651</v>
+        <v>153621</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13191456</v>
+        <v>13217630</v>
       </c>
       <c r="C20" s="58">
-        <v>7037171</v>
+        <v>7049265</v>
       </c>
       <c r="D20" s="58">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E20" s="58">
-        <v>2234370</v>
+        <v>2181930</v>
       </c>
       <c r="F20" s="58">
-        <v>7012511</v>
+        <v>9194441</v>
       </c>
       <c r="G20" s="58">
-        <v>31269</v>
+        <v>29469</v>
       </c>
       <c r="H20" s="61">
-        <v>98673</v>
+        <v>128142</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9913261</v>
+        <v>9920979</v>
       </c>
       <c r="C22" s="58">
-        <v>5274656</v>
+        <v>5274789</v>
       </c>
       <c r="D22" s="58">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="E22" s="58">
-        <v>2890255</v>
+        <v>3000736</v>
       </c>
       <c r="F22" s="58">
-        <v>8636720</v>
+        <v>11637456</v>
       </c>
       <c r="G22" s="58">
-        <v>37201</v>
+        <v>33730</v>
       </c>
       <c r="H22" s="61">
-        <v>107035</v>
+        <v>140765</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3514843</v>
+        <v>3521898</v>
       </c>
       <c r="C24" s="58">
-        <v>1757944</v>
+        <v>1760542</v>
       </c>
       <c r="D24" s="58">
         <v>270</v>
       </c>
       <c r="E24" s="58">
-        <v>552380</v>
+        <v>486831</v>
       </c>
       <c r="F24" s="58">
-        <v>1594580</v>
+        <v>2081411</v>
       </c>
       <c r="G24" s="58">
-        <v>13327</v>
+        <v>12245</v>
       </c>
       <c r="H24" s="61">
-        <v>37847</v>
+        <v>50092</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>11981619</v>
+        <v>12023223</v>
       </c>
       <c r="C26" s="58">
-        <v>5806307</v>
+        <v>5828924</v>
       </c>
       <c r="D26" s="58">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E26" s="58">
-        <v>2576546</v>
+        <v>2513505</v>
       </c>
       <c r="F26" s="58">
-        <v>8284832</v>
+        <v>10798337</v>
       </c>
       <c r="G26" s="58">
-        <v>41662</v>
+        <v>38487</v>
       </c>
       <c r="H26" s="61">
-        <v>131036</v>
+        <v>169522</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12567730</v>
+        <v>12609758</v>
       </c>
       <c r="C28" s="58">
-        <v>6593170</v>
+        <v>6602146</v>
       </c>
       <c r="D28" s="58">
-        <v>5492</v>
+        <v>5498</v>
       </c>
       <c r="E28" s="58">
-        <v>7841182</v>
+        <v>7512258</v>
       </c>
       <c r="F28" s="58">
-        <v>23640325</v>
+        <v>31152583</v>
       </c>
       <c r="G28" s="58">
-        <v>157260</v>
+        <v>147471</v>
       </c>
       <c r="H28" s="61">
-        <v>464244</v>
+        <v>611715</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1206015</v>
+        <v>1207850</v>
       </c>
       <c r="C30" s="58">
-        <v>864659</v>
+        <v>866101</v>
       </c>
       <c r="D30" s="58">
         <v>97</v>
       </c>
       <c r="E30" s="58">
-        <v>288310</v>
+        <v>263685</v>
       </c>
       <c r="F30" s="58">
-        <v>872579</v>
+        <v>1136264</v>
       </c>
       <c r="G30" s="58">
-        <v>4347</v>
+        <v>3848</v>
       </c>
       <c r="H30" s="61">
-        <v>13407</v>
+        <v>17255</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6367953</v>
+        <v>6380838</v>
       </c>
       <c r="C32" s="58">
-        <v>2152236</v>
+        <v>2158232</v>
       </c>
       <c r="D32" s="58">
         <v>556</v>
       </c>
       <c r="E32" s="58">
-        <v>1629367</v>
+        <v>1593979</v>
       </c>
       <c r="F32" s="58">
-        <v>5306184</v>
+        <v>6900163</v>
       </c>
       <c r="G32" s="58">
-        <v>20128</v>
+        <v>19041</v>
       </c>
       <c r="H32" s="61">
-        <v>66123</v>
+        <v>85164</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>874187</v>
+        <v>878848</v>
       </c>
       <c r="C34" s="58">
-        <v>478877</v>
+        <v>481341</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>159232</v>
+        <v>144546</v>
       </c>
       <c r="F34" s="58">
-        <v>462226</v>
+        <v>606772</v>
       </c>
       <c r="G34" s="58">
-        <v>1340</v>
+        <v>1218</v>
       </c>
       <c r="H34" s="61">
-        <v>3964</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6921739</v>
+        <v>6930466</v>
       </c>
       <c r="C36" s="58">
-        <v>2373503</v>
+        <v>2377966</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1282494</v>
+        <v>1414569</v>
       </c>
       <c r="F36" s="58">
-        <v>4122544</v>
+        <v>5537113</v>
       </c>
       <c r="G36" s="58">
-        <v>16205</v>
+        <v>17213</v>
       </c>
       <c r="H36" s="61">
-        <v>52706</v>
+        <v>69919</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2737,56 +2737,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2877166</v>
+        <v>2881457</v>
       </c>
       <c r="C8" s="50">
-        <v>1847987</v>
+        <v>1850956</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>462288</v>
+        <v>453871</v>
       </c>
       <c r="F8" s="50">
-        <v>1416342</v>
+        <v>1870213</v>
       </c>
       <c r="G8" s="50">
-        <v>6404</v>
+        <v>6279</v>
       </c>
       <c r="H8" s="53">
-        <v>19525</v>
+        <v>25804</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2628102</v>
+        <v>2631768</v>
       </c>
       <c r="C10" s="58">
-        <v>986419</v>
+        <v>986852</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>539339</v>
+        <v>493525</v>
       </c>
       <c r="F10" s="58">
-        <v>1562263</v>
+        <v>2055788</v>
       </c>
       <c r="G10" s="58">
-        <v>9684</v>
+        <v>8588</v>
       </c>
       <c r="H10" s="61">
-        <v>28255</v>
+        <v>36843</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1229713</v>
+        <v>1231241</v>
       </c>
       <c r="C12" s="58">
-        <v>476430</v>
+        <v>477329</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>176731</v>
+        <v>173006</v>
       </c>
       <c r="F12" s="58">
-        <v>528456</v>
+        <v>701462</v>
       </c>
       <c r="G12" s="58">
-        <v>3256</v>
+        <v>3025</v>
       </c>
       <c r="H12" s="61">
-        <v>9756</v>
+        <v>12781</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1928860</v>
+        <v>1932675</v>
       </c>
       <c r="C14" s="58">
-        <v>381401</v>
+        <v>383288</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>195130</v>
+        <v>177491</v>
       </c>
       <c r="F14" s="58">
-        <v>567245</v>
+        <v>744736</v>
       </c>
       <c r="G14" s="58">
-        <v>4918</v>
+        <v>4842</v>
       </c>
       <c r="H14" s="61">
-        <v>12042</v>
+        <v>16884</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>146442</v>
+        <v>146588</v>
       </c>
       <c r="C16" s="58">
-        <v>96391</v>
+        <v>96389</v>
       </c>
       <c r="D16" s="58">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E16" s="58">
-        <v>45039</v>
+        <v>42951</v>
       </c>
       <c r="F16" s="58">
-        <v>133326</v>
+        <v>176277</v>
       </c>
       <c r="G16" s="58">
-        <v>571</v>
+        <v>507</v>
       </c>
       <c r="H16" s="61">
-        <v>1629</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>357619</v>
+        <v>357890</v>
       </c>
       <c r="C18" s="58">
-        <v>278786</v>
+        <v>278830</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>78185</v>
+        <v>74374</v>
       </c>
       <c r="F18" s="58">
-        <v>242548</v>
+        <v>316922</v>
       </c>
       <c r="G18" s="58">
-        <v>1154</v>
+        <v>1118</v>
       </c>
       <c r="H18" s="61">
-        <v>3417</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4616770</v>
+        <v>4622845</v>
       </c>
       <c r="C20" s="58">
-        <v>3374176</v>
+        <v>3378371</v>
       </c>
       <c r="D20" s="58">
         <v>492</v>
       </c>
       <c r="E20" s="58">
-        <v>814009</v>
+        <v>783489</v>
       </c>
       <c r="F20" s="58">
-        <v>2407733</v>
+        <v>3191222</v>
       </c>
       <c r="G20" s="58">
-        <v>13379</v>
+        <v>12447</v>
       </c>
       <c r="H20" s="61">
-        <v>38800</v>
+        <v>51247</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1097357</v>
+        <v>1099458</v>
       </c>
       <c r="C22" s="58">
-        <v>755657</v>
+        <v>757148</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>198592</v>
+        <v>195595</v>
       </c>
       <c r="F22" s="58">
-        <v>597880</v>
+        <v>793475</v>
       </c>
       <c r="G22" s="58">
-        <v>3390</v>
+        <v>3258</v>
       </c>
       <c r="H22" s="61">
-        <v>10227</v>
+        <v>13485</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>931845</v>
+        <v>932763</v>
       </c>
       <c r="C24" s="58">
-        <v>564028</v>
+        <v>564243</v>
       </c>
       <c r="D24" s="58">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E24" s="58">
-        <v>113143</v>
+        <v>110572</v>
       </c>
       <c r="F24" s="58">
-        <v>333826</v>
+        <v>444398</v>
       </c>
       <c r="G24" s="58">
-        <v>1650</v>
+        <v>1554</v>
       </c>
       <c r="H24" s="61">
-        <v>4900</v>
+        <v>6454</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>331305</v>
+        <v>332040</v>
       </c>
       <c r="C26" s="58">
-        <v>318680</v>
+        <v>319389</v>
       </c>
       <c r="D26" s="58">
         <v>65</v>
       </c>
       <c r="E26" s="58">
-        <v>98928</v>
+        <v>95494</v>
       </c>
       <c r="F26" s="58">
-        <v>297771</v>
+        <v>393265</v>
       </c>
       <c r="G26" s="58">
-        <v>1900</v>
+        <v>1741</v>
       </c>
       <c r="H26" s="61">
-        <v>5729</v>
+        <v>7469</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3900160</v>
+        <v>3907267</v>
       </c>
       <c r="C28" s="58">
-        <v>2043446</v>
+        <v>2048311</v>
       </c>
       <c r="D28" s="58">
         <v>453</v>
       </c>
       <c r="E28" s="58">
-        <v>724727</v>
+        <v>659335</v>
       </c>
       <c r="F28" s="58">
-        <v>2091059</v>
+        <v>2750394</v>
       </c>
       <c r="G28" s="58">
-        <v>11567</v>
+        <v>10361</v>
       </c>
       <c r="H28" s="61">
-        <v>33132</v>
+        <v>43493</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2020107</v>
+        <v>2024632</v>
       </c>
       <c r="C30" s="58">
-        <v>1100152</v>
+        <v>1103271</v>
       </c>
       <c r="D30" s="58">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E30" s="58">
-        <v>341553</v>
+        <v>310929</v>
       </c>
       <c r="F30" s="58">
-        <v>999620</v>
+        <v>1310549</v>
       </c>
       <c r="G30" s="58">
-        <v>5425</v>
+        <v>4943</v>
       </c>
       <c r="H30" s="61">
-        <v>15561</v>
+        <v>20505</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>5016610</v>
+        <v>5044265</v>
       </c>
       <c r="C32" s="58">
-        <v>3861381</v>
+        <v>3885100</v>
       </c>
       <c r="D32" s="58">
         <v>523</v>
       </c>
       <c r="E32" s="58">
-        <v>1334704</v>
+        <v>1295257</v>
       </c>
       <c r="F32" s="58">
-        <v>4075780</v>
+        <v>5371037</v>
       </c>
       <c r="G32" s="58">
-        <v>27882</v>
+        <v>25355</v>
       </c>
       <c r="H32" s="61">
-        <v>80243</v>
+        <v>105598</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7669378</v>
+        <v>7704061</v>
       </c>
       <c r="C34" s="58">
-        <v>4299214</v>
+        <v>4321996</v>
       </c>
       <c r="D34" s="58">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="E34" s="58">
-        <v>1815134</v>
+        <v>1663948</v>
       </c>
       <c r="F34" s="58">
-        <v>5397961</v>
+        <v>7061909</v>
       </c>
       <c r="G34" s="58">
-        <v>29230</v>
+        <v>25932</v>
       </c>
       <c r="H34" s="61">
-        <v>85989</v>
+        <v>111921</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8784633</v>
+        <v>8821345</v>
       </c>
       <c r="C36" s="58">
-        <v>6052265</v>
+        <v>6071145</v>
       </c>
       <c r="D36" s="58">
-        <v>1426</v>
+        <v>1423</v>
       </c>
       <c r="E36" s="58">
-        <v>3341651</v>
+        <v>3233477</v>
       </c>
       <c r="F36" s="58">
-        <v>10322957</v>
+        <v>13556434</v>
       </c>
       <c r="G36" s="58">
-        <v>54442</v>
+        <v>50766</v>
       </c>
       <c r="H36" s="61">
-        <v>166397</v>
+        <v>217163</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3628,56 +3628,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4471671</v>
+        <v>4475433</v>
       </c>
       <c r="C8" s="50">
-        <v>1582280</v>
+        <v>1582308</v>
       </c>
       <c r="D8" s="50">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E8" s="50">
-        <v>359886</v>
+        <v>355803</v>
       </c>
       <c r="F8" s="50">
-        <v>1118780</v>
+        <v>1474583</v>
       </c>
       <c r="G8" s="50">
-        <v>5596</v>
+        <v>5633</v>
       </c>
       <c r="H8" s="53">
-        <v>16931</v>
+        <v>22564</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1799460</v>
+        <v>1802418</v>
       </c>
       <c r="C10" s="58">
-        <v>740969</v>
+        <v>742486</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>287842</v>
+        <v>264546</v>
       </c>
       <c r="F10" s="58">
-        <v>820837</v>
+        <v>1085383</v>
       </c>
       <c r="G10" s="58">
-        <v>1647</v>
+        <v>1516</v>
       </c>
       <c r="H10" s="61">
-        <v>5017</v>
+        <v>6533</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11773787</v>
+        <v>11807595</v>
       </c>
       <c r="C12" s="58">
-        <v>7124390</v>
+        <v>7139700</v>
       </c>
       <c r="D12" s="58">
-        <v>4287</v>
+        <v>4294</v>
       </c>
       <c r="E12" s="58">
-        <v>4597214</v>
+        <v>4423560</v>
       </c>
       <c r="F12" s="58">
-        <v>14239607</v>
+        <v>18663167</v>
       </c>
       <c r="G12" s="58">
-        <v>67079</v>
+        <v>61698</v>
       </c>
       <c r="H12" s="61">
-        <v>201014</v>
+        <v>262712</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1288285</v>
+        <v>1289128</v>
       </c>
       <c r="C14" s="58">
-        <v>746244</v>
+        <v>746304</v>
       </c>
       <c r="D14" s="58">
         <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>77150</v>
+        <v>67843</v>
       </c>
       <c r="F14" s="58">
-        <v>225883</v>
+        <v>293726</v>
       </c>
       <c r="G14" s="58">
-        <v>1095</v>
+        <v>928</v>
       </c>
       <c r="H14" s="61">
-        <v>3150</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14844219</v>
+        <v>14898772</v>
       </c>
       <c r="C16" s="58">
-        <v>7741159</v>
+        <v>7760042</v>
       </c>
       <c r="D16" s="58">
-        <v>7837</v>
+        <v>7848</v>
       </c>
       <c r="E16" s="58">
         <v>13249883</v>
       </c>
       <c r="F16" s="58">
-        <v>40697265</v>
+        <v>53947148</v>
       </c>
       <c r="G16" s="58">
         <v>172610</v>
       </c>
       <c r="H16" s="61">
-        <v>544079</v>
+        <v>716689</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>525496</v>
+        <v>532887</v>
       </c>
       <c r="C18" s="58">
-        <v>407272</v>
+        <v>411327</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>130173</v>
+        <v>128414</v>
       </c>
       <c r="F18" s="58">
-        <v>403847</v>
+        <v>532261</v>
       </c>
       <c r="G18" s="58">
-        <v>1238</v>
+        <v>1178</v>
       </c>
       <c r="H18" s="61">
-        <v>3860</v>
+        <v>5038</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2354562</v>
+        <v>2370514</v>
       </c>
       <c r="C20" s="58">
-        <v>1893531</v>
+        <v>1901206</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>310924</v>
+        <v>300486</v>
       </c>
       <c r="F20" s="58">
-        <v>952796</v>
+        <v>1253282</v>
       </c>
       <c r="G20" s="58">
-        <v>2212</v>
+        <v>2047</v>
       </c>
       <c r="H20" s="61">
-        <v>6954</v>
+        <v>9001</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>261514</v>
+        <v>264869</v>
       </c>
       <c r="C22" s="58">
-        <v>251896</v>
+        <v>255021</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>46466</v>
+        <v>45614</v>
       </c>
       <c r="F22" s="58">
-        <v>136943</v>
+        <v>182557</v>
       </c>
       <c r="G22" s="58">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="H22" s="61">
-        <v>1153</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1376</v>
+        <v>1496</v>
       </c>
       <c r="C24" s="59">
-        <v>1353</v>
+        <v>1469</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>1158</v>
+        <v>1081</v>
       </c>
       <c r="F24" s="59">
-        <v>2724</v>
+        <v>3805</v>
       </c>
       <c r="G24" s="59">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H24" s="62">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6211794</v>
+        <v>6224275</v>
       </c>
       <c r="C26" s="59">
-        <v>4079266</v>
+        <v>4086819</v>
       </c>
       <c r="D26" s="59">
         <v>1700</v>
       </c>
       <c r="E26" s="59">
-        <v>1915847</v>
+        <v>1838541</v>
       </c>
       <c r="F26" s="59">
-        <v>5769460</v>
+        <v>7608001</v>
       </c>
       <c r="G26" s="59">
-        <v>28220</v>
+        <v>26348</v>
       </c>
       <c r="H26" s="62">
-        <v>86045</v>
+        <v>112393</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2733386</v>
+        <v>2736852</v>
       </c>
       <c r="C28" s="58">
-        <v>1525635</v>
+        <v>1527657</v>
       </c>
       <c r="D28" s="58">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E28" s="58">
-        <v>462286</v>
+        <v>446558</v>
       </c>
       <c r="F28" s="58">
-        <v>1385922</v>
+        <v>1832480</v>
       </c>
       <c r="G28" s="58">
-        <v>6961</v>
+        <v>6407</v>
       </c>
       <c r="H28" s="61">
-        <v>20885</v>
+        <v>27292</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3478408</v>
+        <v>3487423</v>
       </c>
       <c r="C30" s="58">
-        <v>2553631</v>
+        <v>2559162</v>
       </c>
       <c r="D30" s="58">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="E30" s="58">
-        <v>1453561</v>
+        <v>1391983</v>
       </c>
       <c r="F30" s="58">
-        <v>4383538</v>
+        <v>5775521</v>
       </c>
       <c r="G30" s="58">
-        <v>21260</v>
+        <v>19941</v>
       </c>
       <c r="H30" s="61">
-        <v>65160</v>
+        <v>85101</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61460107</v>
+        <v>61545612</v>
       </c>
       <c r="C32" s="59">
-        <v>18263922</v>
+        <v>18279783</v>
       </c>
       <c r="D32" s="59">
-        <v>3179</v>
+        <v>3178</v>
       </c>
       <c r="E32" s="59">
-        <v>17684721</v>
+        <v>16505849</v>
       </c>
       <c r="F32" s="59">
-        <v>51300502</v>
+        <v>67806351</v>
       </c>
       <c r="G32" s="59">
-        <v>190758</v>
+        <v>173276</v>
       </c>
       <c r="H32" s="62">
-        <v>574838</v>
+        <v>748114</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4406</v>
+        <v>4421</v>
       </c>
       <c r="C34" s="59">
-        <v>2928</v>
+        <v>2934</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>6814</v>
+        <v>6246</v>
       </c>
       <c r="F34" s="59">
-        <v>20244</v>
+        <v>26490</v>
       </c>
       <c r="G34" s="59">
-        <v>537</v>
+        <v>473</v>
       </c>
       <c r="H34" s="62">
-        <v>1475</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">