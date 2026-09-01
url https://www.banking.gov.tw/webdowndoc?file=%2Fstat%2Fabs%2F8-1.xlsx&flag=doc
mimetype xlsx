--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>257082636</v>
+        <v>258269958</v>
       </c>
       <c r="C8" s="51">
-        <v>126848054</v>
+        <v>127399205</v>
       </c>
       <c r="D8" s="51">
-        <v>33544</v>
+        <v>33558</v>
       </c>
       <c r="E8" s="51">
-        <v>74929558</v>
+        <v>76325594</v>
       </c>
       <c r="F8" s="51">
-        <v>312208908</v>
+        <v>464832871</v>
       </c>
       <c r="G8" s="51">
-        <v>1030045</v>
+        <v>1060932</v>
       </c>
       <c r="H8" s="54">
-        <v>4393235</v>
+        <v>6511241</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>189306832</v>
+        <v>190294500</v>
       </c>
       <c r="C10" s="59">
-        <v>104477049</v>
+        <v>104981070</v>
       </c>
       <c r="D10" s="59">
-        <v>28662</v>
+        <v>28681</v>
       </c>
       <c r="E10" s="59">
-        <v>56577841</v>
+        <v>56883983</v>
       </c>
       <c r="F10" s="59">
-        <v>236764261</v>
+        <v>351711280</v>
       </c>
       <c r="G10" s="59">
-        <v>829941</v>
+        <v>848593</v>
       </c>
       <c r="H10" s="62">
-        <v>3530753</v>
+        <v>5237155</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10611956</v>
+        <v>10645256</v>
       </c>
       <c r="C12" s="58">
-        <v>5432382</v>
+        <v>5447710</v>
       </c>
       <c r="D12" s="58">
         <v>758</v>
       </c>
       <c r="E12" s="58">
-        <v>1306254</v>
+        <v>1378107</v>
       </c>
       <c r="F12" s="58">
-        <v>7638481</v>
+        <v>10322147</v>
       </c>
       <c r="G12" s="58">
-        <v>23728</v>
+        <v>25220</v>
       </c>
       <c r="H12" s="61">
-        <v>126113</v>
+        <v>175109</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8534118</v>
+        <v>8553221</v>
       </c>
       <c r="C14" s="58">
-        <v>4053159</v>
+        <v>4063388</v>
       </c>
       <c r="D14" s="58">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E14" s="58">
-        <v>1721087</v>
+        <v>1840674</v>
       </c>
       <c r="F14" s="58">
-        <v>7439480</v>
+        <v>11004795</v>
       </c>
       <c r="G14" s="58">
-        <v>25256</v>
+        <v>27360</v>
       </c>
       <c r="H14" s="61">
-        <v>111991</v>
+        <v>164891</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9717305</v>
+        <v>9743398</v>
       </c>
       <c r="C16" s="58">
-        <v>7417205</v>
+        <v>7433380</v>
       </c>
       <c r="D16" s="58">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="E16" s="58">
-        <v>2913953</v>
+        <v>2924630</v>
       </c>
       <c r="F16" s="58">
-        <v>12136587</v>
+        <v>17971183</v>
       </c>
       <c r="G16" s="58">
-        <v>36552</v>
+        <v>37018</v>
       </c>
       <c r="H16" s="61">
-        <v>156795</v>
+        <v>230646</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12640052</v>
+        <v>12690279</v>
       </c>
       <c r="C18" s="58">
-        <v>8113985</v>
+        <v>8148222</v>
       </c>
       <c r="D18" s="58">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E18" s="58">
-        <v>2925045</v>
+        <v>2909473</v>
       </c>
       <c r="F18" s="58">
-        <v>12334985</v>
+        <v>18332625</v>
       </c>
       <c r="G18" s="58">
-        <v>34970</v>
+        <v>35478</v>
       </c>
       <c r="H18" s="61">
-        <v>153621</v>
+        <v>226257</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13217630</v>
+        <v>13266923</v>
       </c>
       <c r="C20" s="58">
-        <v>7049265</v>
+        <v>7072838</v>
       </c>
       <c r="D20" s="58">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E20" s="58">
-        <v>2181930</v>
+        <v>2212585</v>
       </c>
       <c r="F20" s="58">
-        <v>9194441</v>
+        <v>13735736</v>
       </c>
       <c r="G20" s="58">
-        <v>29469</v>
+        <v>30239</v>
       </c>
       <c r="H20" s="61">
-        <v>128142</v>
+        <v>189833</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9920979</v>
+        <v>9936239</v>
       </c>
       <c r="C22" s="58">
-        <v>5274789</v>
+        <v>5275172</v>
       </c>
       <c r="D22" s="58">
         <v>632</v>
       </c>
       <c r="E22" s="58">
-        <v>3000736</v>
+        <v>3172665</v>
       </c>
       <c r="F22" s="58">
-        <v>11637456</v>
+        <v>17434024</v>
       </c>
       <c r="G22" s="58">
-        <v>33730</v>
+        <v>37129</v>
       </c>
       <c r="H22" s="61">
-        <v>140765</v>
+        <v>212549</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3521898</v>
+        <v>3540425</v>
       </c>
       <c r="C24" s="58">
-        <v>1760542</v>
+        <v>1765988</v>
       </c>
       <c r="D24" s="58">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E24" s="58">
-        <v>486831</v>
+        <v>516196</v>
       </c>
       <c r="F24" s="58">
-        <v>2081411</v>
+        <v>3085084</v>
       </c>
       <c r="G24" s="58">
-        <v>12245</v>
+        <v>12878</v>
       </c>
       <c r="H24" s="61">
-        <v>50092</v>
+        <v>75414</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>12023223</v>
+        <v>12107008</v>
       </c>
       <c r="C26" s="58">
-        <v>5828924</v>
+        <v>5878091</v>
       </c>
       <c r="D26" s="58">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="E26" s="58">
-        <v>2513505</v>
+        <v>2580688</v>
       </c>
       <c r="F26" s="58">
-        <v>10798337</v>
+        <v>16085441</v>
       </c>
       <c r="G26" s="58">
-        <v>38487</v>
+        <v>40837</v>
       </c>
       <c r="H26" s="61">
-        <v>169522</v>
+        <v>252395</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12609758</v>
+        <v>12696770</v>
       </c>
       <c r="C28" s="58">
-        <v>6602146</v>
+        <v>6620645</v>
       </c>
       <c r="D28" s="58">
         <v>5498</v>
       </c>
       <c r="E28" s="58">
-        <v>7512258</v>
+        <v>7673556</v>
       </c>
       <c r="F28" s="58">
-        <v>31152583</v>
+        <v>46891139</v>
       </c>
       <c r="G28" s="58">
-        <v>147471</v>
+        <v>152243</v>
       </c>
       <c r="H28" s="61">
-        <v>611715</v>
+        <v>921991</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1207850</v>
+        <v>1210450</v>
       </c>
       <c r="C30" s="58">
-        <v>866101</v>
+        <v>868008</v>
       </c>
       <c r="D30" s="58">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E30" s="58">
-        <v>263685</v>
+        <v>271841</v>
       </c>
       <c r="F30" s="58">
-        <v>1136264</v>
+        <v>1670398</v>
       </c>
       <c r="G30" s="58">
-        <v>3848</v>
+        <v>3967</v>
       </c>
       <c r="H30" s="61">
-        <v>17255</v>
+        <v>25070</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6380838</v>
+        <v>6407679</v>
       </c>
       <c r="C32" s="58">
-        <v>2158232</v>
+        <v>2173348</v>
       </c>
       <c r="D32" s="58">
         <v>556</v>
       </c>
       <c r="E32" s="58">
-        <v>1593979</v>
+        <v>1620554</v>
       </c>
       <c r="F32" s="58">
-        <v>6900163</v>
+        <v>10223528</v>
       </c>
       <c r="G32" s="58">
-        <v>19041</v>
+        <v>19748</v>
       </c>
       <c r="H32" s="61">
-        <v>85164</v>
+        <v>125526</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>878848</v>
+        <v>887792</v>
       </c>
       <c r="C34" s="58">
-        <v>481341</v>
+        <v>485803</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>144546</v>
+        <v>145849</v>
       </c>
       <c r="F34" s="58">
-        <v>606772</v>
+        <v>892679</v>
       </c>
       <c r="G34" s="58">
-        <v>1218</v>
+        <v>1239</v>
       </c>
       <c r="H34" s="61">
-        <v>5182</v>
+        <v>7633</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6930466</v>
+        <v>6948722</v>
       </c>
       <c r="C36" s="58">
-        <v>2377966</v>
+        <v>2387477</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1414569</v>
+        <v>1300066</v>
       </c>
       <c r="F36" s="58">
-        <v>5537113</v>
+        <v>8090578</v>
       </c>
       <c r="G36" s="58">
-        <v>17213</v>
+        <v>16250</v>
       </c>
       <c r="H36" s="61">
-        <v>69919</v>
+        <v>101917</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2737,56 +2737,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2881457</v>
+        <v>2890890</v>
       </c>
       <c r="C8" s="50">
-        <v>1850956</v>
+        <v>1857528</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>453871</v>
+        <v>449073</v>
       </c>
       <c r="F8" s="50">
-        <v>1870213</v>
+        <v>2771244</v>
       </c>
       <c r="G8" s="50">
-        <v>6279</v>
+        <v>6002</v>
       </c>
       <c r="H8" s="53">
-        <v>25804</v>
+        <v>38225</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2631768</v>
+        <v>2638240</v>
       </c>
       <c r="C10" s="58">
-        <v>986852</v>
+        <v>987553</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>493525</v>
+        <v>523182</v>
       </c>
       <c r="F10" s="58">
-        <v>2055788</v>
+        <v>3073553</v>
       </c>
       <c r="G10" s="58">
-        <v>8588</v>
+        <v>9182</v>
       </c>
       <c r="H10" s="61">
-        <v>36843</v>
+        <v>54658</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1231241</v>
+        <v>1236581</v>
       </c>
       <c r="C12" s="58">
-        <v>477329</v>
+        <v>479080</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>173006</v>
+        <v>171916</v>
       </c>
       <c r="F12" s="58">
-        <v>701462</v>
+        <v>1056821</v>
       </c>
       <c r="G12" s="58">
-        <v>3025</v>
+        <v>3115</v>
       </c>
       <c r="H12" s="61">
-        <v>12781</v>
+        <v>19192</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1932675</v>
+        <v>1940671</v>
       </c>
       <c r="C14" s="58">
-        <v>383288</v>
+        <v>386730</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>177491</v>
+        <v>188940</v>
       </c>
       <c r="F14" s="58">
-        <v>744736</v>
+        <v>1109938</v>
       </c>
       <c r="G14" s="58">
-        <v>4842</v>
+        <v>5800</v>
       </c>
       <c r="H14" s="61">
-        <v>16884</v>
+        <v>28602</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>146588</v>
+        <v>147151</v>
       </c>
       <c r="C16" s="58">
-        <v>96389</v>
+        <v>96646</v>
       </c>
       <c r="D16" s="58">
         <v>33</v>
       </c>
       <c r="E16" s="58">
-        <v>42951</v>
+        <v>44972</v>
       </c>
       <c r="F16" s="58">
-        <v>176277</v>
+        <v>264169</v>
       </c>
       <c r="G16" s="58">
-        <v>507</v>
+        <v>557</v>
       </c>
       <c r="H16" s="61">
-        <v>2136</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>357890</v>
+        <v>358548</v>
       </c>
       <c r="C18" s="58">
-        <v>278830</v>
+        <v>278959</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>74374</v>
+        <v>74447</v>
       </c>
       <c r="F18" s="58">
-        <v>316922</v>
+        <v>470078</v>
       </c>
       <c r="G18" s="58">
-        <v>1118</v>
+        <v>1008</v>
       </c>
       <c r="H18" s="61">
-        <v>4536</v>
+        <v>6619</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4622845</v>
+        <v>4636884</v>
       </c>
       <c r="C20" s="58">
-        <v>3378371</v>
+        <v>3379710</v>
       </c>
       <c r="D20" s="58">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="E20" s="58">
-        <v>783489</v>
+        <v>800517</v>
       </c>
       <c r="F20" s="58">
-        <v>3191222</v>
+        <v>4777585</v>
       </c>
       <c r="G20" s="58">
-        <v>12447</v>
+        <v>13110</v>
       </c>
       <c r="H20" s="61">
-        <v>51247</v>
+        <v>76966</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1099458</v>
+        <v>1103725</v>
       </c>
       <c r="C22" s="58">
-        <v>757148</v>
+        <v>760217</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>195595</v>
+        <v>196334</v>
       </c>
       <c r="F22" s="58">
-        <v>793475</v>
+        <v>1194626</v>
       </c>
       <c r="G22" s="58">
-        <v>3258</v>
+        <v>3325</v>
       </c>
       <c r="H22" s="61">
-        <v>13485</v>
+        <v>20225</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>932763</v>
+        <v>934583</v>
       </c>
       <c r="C24" s="58">
-        <v>564243</v>
+        <v>564805</v>
       </c>
       <c r="D24" s="58">
         <v>127</v>
       </c>
       <c r="E24" s="58">
-        <v>110572</v>
+        <v>109937</v>
       </c>
       <c r="F24" s="58">
-        <v>444398</v>
+        <v>665186</v>
       </c>
       <c r="G24" s="58">
-        <v>1554</v>
+        <v>1568</v>
       </c>
       <c r="H24" s="61">
-        <v>6454</v>
+        <v>9627</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>332040</v>
+        <v>333838</v>
       </c>
       <c r="C26" s="58">
-        <v>319389</v>
+        <v>321111</v>
       </c>
       <c r="D26" s="58">
         <v>65</v>
       </c>
       <c r="E26" s="58">
-        <v>95494</v>
+        <v>97351</v>
       </c>
       <c r="F26" s="58">
-        <v>393265</v>
+        <v>591047</v>
       </c>
       <c r="G26" s="58">
-        <v>1741</v>
+        <v>1815</v>
       </c>
       <c r="H26" s="61">
-        <v>7469</v>
+        <v>11123</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3907267</v>
+        <v>3921623</v>
       </c>
       <c r="C28" s="58">
-        <v>2048311</v>
+        <v>2058521</v>
       </c>
       <c r="D28" s="58">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E28" s="58">
-        <v>659335</v>
+        <v>695935</v>
       </c>
       <c r="F28" s="58">
-        <v>2750394</v>
+        <v>4101191</v>
       </c>
       <c r="G28" s="58">
-        <v>10361</v>
+        <v>11054</v>
       </c>
       <c r="H28" s="61">
-        <v>43493</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2024632</v>
+        <v>2033688</v>
       </c>
       <c r="C30" s="58">
-        <v>1103271</v>
+        <v>1109465</v>
       </c>
       <c r="D30" s="58">
         <v>149</v>
       </c>
       <c r="E30" s="58">
-        <v>310929</v>
+        <v>333404</v>
       </c>
       <c r="F30" s="58">
-        <v>1310549</v>
+        <v>1954116</v>
       </c>
       <c r="G30" s="58">
-        <v>4943</v>
+        <v>5249</v>
       </c>
       <c r="H30" s="61">
-        <v>20505</v>
+        <v>30780</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>5044265</v>
+        <v>5109816</v>
       </c>
       <c r="C32" s="58">
-        <v>3885100</v>
+        <v>3941850</v>
       </c>
       <c r="D32" s="58">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="E32" s="58">
-        <v>1295257</v>
+        <v>1387053</v>
       </c>
       <c r="F32" s="58">
-        <v>5371037</v>
+        <v>8201165</v>
       </c>
       <c r="G32" s="58">
-        <v>25355</v>
+        <v>29059</v>
       </c>
       <c r="H32" s="61">
-        <v>105598</v>
+        <v>163918</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7704061</v>
+        <v>7769061</v>
       </c>
       <c r="C34" s="58">
-        <v>4321996</v>
+        <v>4366052</v>
       </c>
       <c r="D34" s="58">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E34" s="58">
-        <v>1663948</v>
+        <v>1808767</v>
       </c>
       <c r="F34" s="58">
-        <v>7061909</v>
+        <v>10555077</v>
       </c>
       <c r="G34" s="58">
-        <v>25932</v>
+        <v>28625</v>
       </c>
       <c r="H34" s="61">
-        <v>111921</v>
+        <v>166891</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8821345</v>
+        <v>8901759</v>
       </c>
       <c r="C36" s="58">
-        <v>6071145</v>
+        <v>6116261</v>
       </c>
       <c r="D36" s="58">
-        <v>1423</v>
+        <v>1266</v>
       </c>
       <c r="E36" s="58">
-        <v>3233477</v>
+        <v>3230470</v>
       </c>
       <c r="F36" s="58">
-        <v>13556434</v>
+        <v>20217328</v>
       </c>
       <c r="G36" s="58">
-        <v>50766</v>
+        <v>51343</v>
       </c>
       <c r="H36" s="61">
-        <v>217163</v>
+        <v>322164</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3628,56 +3628,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4475433</v>
+        <v>4484317</v>
       </c>
       <c r="C8" s="50">
-        <v>1582308</v>
+        <v>1583373</v>
       </c>
       <c r="D8" s="50">
         <v>96</v>
       </c>
       <c r="E8" s="50">
-        <v>355803</v>
+        <v>364209</v>
       </c>
       <c r="F8" s="50">
-        <v>1474583</v>
+        <v>2223557</v>
       </c>
       <c r="G8" s="50">
-        <v>5633</v>
+        <v>6008</v>
       </c>
       <c r="H8" s="53">
-        <v>22564</v>
+        <v>34649</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1802418</v>
+        <v>1808373</v>
       </c>
       <c r="C10" s="58">
-        <v>742486</v>
+        <v>745680</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>264546</v>
+        <v>274908</v>
       </c>
       <c r="F10" s="58">
-        <v>1085383</v>
+        <v>1619565</v>
       </c>
       <c r="G10" s="58">
-        <v>1516</v>
+        <v>1593</v>
       </c>
       <c r="H10" s="61">
-        <v>6533</v>
+        <v>9638</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11807595</v>
+        <v>11875856</v>
       </c>
       <c r="C12" s="58">
-        <v>7139700</v>
+        <v>7171860</v>
       </c>
       <c r="D12" s="58">
-        <v>4294</v>
+        <v>4300</v>
       </c>
       <c r="E12" s="58">
-        <v>4423560</v>
+        <v>4406526</v>
       </c>
       <c r="F12" s="58">
-        <v>18663167</v>
+        <v>27775306</v>
       </c>
       <c r="G12" s="58">
-        <v>61698</v>
+        <v>63386</v>
       </c>
       <c r="H12" s="61">
-        <v>262712</v>
+        <v>391841</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1289128</v>
+        <v>1290952</v>
       </c>
       <c r="C14" s="58">
-        <v>746304</v>
+        <v>746607</v>
       </c>
       <c r="D14" s="58">
         <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>67843</v>
+        <v>77901</v>
       </c>
       <c r="F14" s="58">
-        <v>293726</v>
+        <v>444097</v>
       </c>
       <c r="G14" s="58">
-        <v>928</v>
+        <v>1059</v>
       </c>
       <c r="H14" s="61">
-        <v>4078</v>
+        <v>6122</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14898772</v>
+        <v>15013977</v>
       </c>
       <c r="C16" s="58">
-        <v>7760042</v>
+        <v>7800680</v>
       </c>
       <c r="D16" s="58">
-        <v>7848</v>
+        <v>8006</v>
       </c>
       <c r="E16" s="58">
-        <v>13249883</v>
+        <v>12628096</v>
       </c>
       <c r="F16" s="58">
-        <v>53947148</v>
+        <v>79962968</v>
       </c>
       <c r="G16" s="58">
-        <v>172610</v>
+        <v>162555</v>
       </c>
       <c r="H16" s="61">
-        <v>716689</v>
+        <v>1045762</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>532887</v>
+        <v>548248</v>
       </c>
       <c r="C18" s="58">
-        <v>411327</v>
+        <v>422061</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>128414</v>
+        <v>127998</v>
       </c>
       <c r="F18" s="58">
-        <v>532261</v>
+        <v>795535</v>
       </c>
       <c r="G18" s="58">
-        <v>1178</v>
+        <v>1169</v>
       </c>
       <c r="H18" s="61">
-        <v>5038</v>
+        <v>7414</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2370514</v>
+        <v>2408621</v>
       </c>
       <c r="C20" s="58">
-        <v>1901206</v>
+        <v>1923638</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>300486</v>
+        <v>298275</v>
       </c>
       <c r="F20" s="58">
-        <v>1253282</v>
+        <v>1870193</v>
       </c>
       <c r="G20" s="58">
-        <v>2047</v>
+        <v>2045</v>
       </c>
       <c r="H20" s="61">
-        <v>9001</v>
+        <v>13195</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>264869</v>
+        <v>272936</v>
       </c>
       <c r="C22" s="58">
-        <v>255021</v>
+        <v>262613</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>45614</v>
+        <v>46888</v>
       </c>
       <c r="F22" s="58">
-        <v>182557</v>
+        <v>277578</v>
       </c>
       <c r="G22" s="58">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="H22" s="61">
-        <v>1539</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1496</v>
+        <v>1780</v>
       </c>
       <c r="C24" s="59">
-        <v>1469</v>
+        <v>1746</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>1081</v>
+        <v>1174</v>
       </c>
       <c r="F24" s="59">
-        <v>3805</v>
+        <v>6180</v>
       </c>
       <c r="G24" s="59">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H24" s="62">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6224275</v>
+        <v>6248863</v>
       </c>
       <c r="C26" s="59">
-        <v>4086819</v>
+        <v>4101216</v>
       </c>
       <c r="D26" s="59">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="E26" s="59">
-        <v>1838541</v>
+        <v>1960086</v>
       </c>
       <c r="F26" s="59">
-        <v>7608001</v>
+        <v>11402886</v>
       </c>
       <c r="G26" s="59">
-        <v>26348</v>
+        <v>28014</v>
       </c>
       <c r="H26" s="62">
-        <v>112393</v>
+        <v>166548</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2736852</v>
+        <v>2743980</v>
       </c>
       <c r="C28" s="58">
-        <v>1527657</v>
+        <v>1531765</v>
       </c>
       <c r="D28" s="58">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E28" s="58">
-        <v>446558</v>
+        <v>470760</v>
       </c>
       <c r="F28" s="58">
-        <v>1832480</v>
+        <v>2755879</v>
       </c>
       <c r="G28" s="58">
-        <v>6407</v>
+        <v>6900</v>
       </c>
       <c r="H28" s="61">
-        <v>27292</v>
+        <v>40770</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3487423</v>
+        <v>3504883</v>
       </c>
       <c r="C30" s="58">
-        <v>2559162</v>
+        <v>2569451</v>
       </c>
       <c r="D30" s="58">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="E30" s="58">
-        <v>1391983</v>
+        <v>1489326</v>
       </c>
       <c r="F30" s="58">
-        <v>5775521</v>
+        <v>8647007</v>
       </c>
       <c r="G30" s="58">
-        <v>19941</v>
+        <v>21114</v>
       </c>
       <c r="H30" s="61">
-        <v>85101</v>
+        <v>125777</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61545612</v>
+        <v>61720363</v>
       </c>
       <c r="C32" s="59">
-        <v>18279783</v>
+        <v>18312225</v>
       </c>
       <c r="D32" s="59">
-        <v>3178</v>
+        <v>3172</v>
       </c>
       <c r="E32" s="59">
-        <v>16505849</v>
+        <v>17473503</v>
       </c>
       <c r="F32" s="59">
-        <v>67806351</v>
+        <v>101672313</v>
       </c>
       <c r="G32" s="59">
-        <v>173276</v>
+        <v>183701</v>
       </c>
       <c r="H32" s="62">
-        <v>748114</v>
+        <v>1104407</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4421</v>
+        <v>4452</v>
       </c>
       <c r="C34" s="59">
-        <v>2934</v>
+        <v>2948</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>6246</v>
+        <v>6848</v>
       </c>
       <c r="F34" s="59">
-        <v>26490</v>
+        <v>40212</v>
       </c>
       <c r="G34" s="59">
-        <v>473</v>
+        <v>616</v>
       </c>
       <c r="H34" s="62">
-        <v>1948</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">