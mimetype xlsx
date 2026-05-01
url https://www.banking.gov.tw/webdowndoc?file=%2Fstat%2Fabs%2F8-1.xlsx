--- v1 (2026-03-15)
+++ v2 (2026-05-01)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>254753913</v>
+        <v>255828478</v>
       </c>
       <c r="C8" s="51">
-        <v>126170298</v>
+        <v>124622742</v>
       </c>
       <c r="D8" s="51">
-        <v>33420</v>
+        <v>33457</v>
       </c>
       <c r="E8" s="51">
-        <v>80699932</v>
+        <v>80187219</v>
       </c>
       <c r="F8" s="51">
-        <v>927237642</v>
+        <v>159589101</v>
       </c>
       <c r="G8" s="51">
-        <v>1039367</v>
+        <v>1178014</v>
       </c>
       <c r="H8" s="54">
-        <v>12198101</v>
+        <v>2263740</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>187401921</v>
+        <v>188272258</v>
       </c>
       <c r="C10" s="59">
-        <v>103910488</v>
+        <v>102309788</v>
       </c>
       <c r="D10" s="59">
-        <v>28535</v>
+        <v>28574</v>
       </c>
       <c r="E10" s="59">
-        <v>59755966</v>
+        <v>62025408</v>
       </c>
       <c r="F10" s="59">
-        <v>696351418</v>
+        <v>122104711</v>
       </c>
       <c r="G10" s="59">
-        <v>821008</v>
+        <v>949162</v>
       </c>
       <c r="H10" s="62">
-        <v>9705545</v>
+        <v>1820885</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10539851</v>
+        <v>10574804</v>
       </c>
       <c r="C12" s="58">
-        <v>5400475</v>
+        <v>5416687</v>
       </c>
       <c r="D12" s="58">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="E12" s="58">
-        <v>1511728</v>
+        <v>3355635</v>
       </c>
       <c r="F12" s="58">
-        <v>18849368</v>
+        <v>4910987</v>
       </c>
       <c r="G12" s="58">
-        <v>25837</v>
+        <v>48386</v>
       </c>
       <c r="H12" s="61">
-        <v>320126</v>
+        <v>75637</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8469868</v>
+        <v>8512525</v>
       </c>
       <c r="C14" s="58">
-        <v>4007777</v>
+        <v>4041550</v>
       </c>
       <c r="D14" s="58">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="E14" s="58">
-        <v>1963239</v>
+        <v>1877262</v>
       </c>
       <c r="F14" s="58">
-        <v>21818775</v>
+        <v>3829960</v>
       </c>
       <c r="G14" s="58">
-        <v>27827</v>
+        <v>29598</v>
       </c>
       <c r="H14" s="61">
-        <v>304715</v>
+        <v>58656</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9667287</v>
+        <v>9689111</v>
       </c>
       <c r="C16" s="58">
-        <v>7387623</v>
+        <v>7398597</v>
       </c>
       <c r="D16" s="58">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E16" s="58">
-        <v>3127136</v>
+        <v>3107298</v>
       </c>
       <c r="F16" s="58">
-        <v>36304644</v>
+        <v>6223404</v>
       </c>
       <c r="G16" s="58">
-        <v>37815</v>
+        <v>42604</v>
       </c>
       <c r="H16" s="61">
-        <v>444557</v>
+        <v>81620</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12544841</v>
+        <v>12586043</v>
       </c>
       <c r="C18" s="58">
-        <v>8049108</v>
+        <v>8075693</v>
       </c>
       <c r="D18" s="58">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E18" s="58">
-        <v>3062365</v>
+        <v>3256847</v>
       </c>
       <c r="F18" s="58">
-        <v>36482124</v>
+        <v>6429961</v>
       </c>
       <c r="G18" s="58">
-        <v>35321</v>
+        <v>43545</v>
       </c>
       <c r="H18" s="61">
-        <v>426617</v>
+        <v>81634</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13122049</v>
+        <v>13162895</v>
       </c>
       <c r="C20" s="58">
-        <v>7008579</v>
+        <v>7025613</v>
       </c>
       <c r="D20" s="58">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="E20" s="58">
-        <v>2271675</v>
+        <v>2404747</v>
       </c>
       <c r="F20" s="58">
-        <v>27113391</v>
+        <v>4778141</v>
       </c>
       <c r="G20" s="58">
-        <v>29302</v>
+        <v>35485</v>
       </c>
       <c r="H20" s="61">
-        <v>353045</v>
+        <v>67404</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9892276</v>
+        <v>9904726</v>
       </c>
       <c r="C22" s="58">
-        <v>5276167</v>
+        <v>5274992</v>
       </c>
       <c r="D22" s="58">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E22" s="58">
-        <v>3188465</v>
+        <v>3063998</v>
       </c>
       <c r="F22" s="58">
-        <v>33899677</v>
+        <v>5746465</v>
       </c>
       <c r="G22" s="58">
-        <v>33793</v>
+        <v>36123</v>
       </c>
       <c r="H22" s="61">
-        <v>391631</v>
+        <v>69834</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3495162</v>
+        <v>3507816</v>
       </c>
       <c r="C24" s="58">
-        <v>1750562</v>
+        <v>1755217</v>
       </c>
       <c r="D24" s="58">
         <v>270</v>
       </c>
       <c r="E24" s="58">
-        <v>548478</v>
+        <v>528654</v>
       </c>
       <c r="F24" s="58">
-        <v>6378622</v>
+        <v>1042200</v>
       </c>
       <c r="G24" s="58">
-        <v>12321</v>
+        <v>12393</v>
       </c>
       <c r="H24" s="61">
-        <v>140304</v>
+        <v>24520</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>11859801</v>
+        <v>11932007</v>
       </c>
       <c r="C26" s="58">
-        <v>5736713</v>
+        <v>5775529</v>
       </c>
       <c r="D26" s="58">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="E26" s="58">
-        <v>2658624</v>
+        <v>2939557</v>
       </c>
       <c r="F26" s="58">
-        <v>31100318</v>
+        <v>5708286</v>
       </c>
       <c r="G26" s="58">
-        <v>37950</v>
+        <v>47408</v>
       </c>
       <c r="H26" s="61">
-        <v>446435</v>
+        <v>89374</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12441898</v>
+        <v>12515069</v>
       </c>
       <c r="C28" s="58">
-        <v>6567400</v>
+        <v>6579169</v>
       </c>
       <c r="D28" s="58">
-        <v>5483</v>
+        <v>5484</v>
       </c>
       <c r="E28" s="58">
-        <v>7816171</v>
+        <v>7796244</v>
       </c>
       <c r="F28" s="58">
-        <v>89294377</v>
+        <v>15799143</v>
       </c>
       <c r="G28" s="58">
-        <v>142576</v>
+        <v>153694</v>
       </c>
       <c r="H28" s="61">
-        <v>1657151</v>
+        <v>306984</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1201077</v>
+        <v>1204365</v>
       </c>
       <c r="C30" s="58">
-        <v>860889</v>
+        <v>863449</v>
       </c>
       <c r="D30" s="58">
         <v>97</v>
       </c>
       <c r="E30" s="58">
-        <v>280219</v>
+        <v>295492</v>
       </c>
       <c r="F30" s="58">
-        <v>3383622</v>
+        <v>584269</v>
       </c>
       <c r="G30" s="58">
-        <v>3782</v>
+        <v>4846</v>
       </c>
       <c r="H30" s="61">
-        <v>48988</v>
+        <v>9061</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6330805</v>
+        <v>6353618</v>
       </c>
       <c r="C32" s="58">
-        <v>2539611</v>
+        <v>2254962</v>
       </c>
       <c r="D32" s="58">
         <v>558</v>
       </c>
       <c r="E32" s="58">
-        <v>1677500</v>
+        <v>1924528</v>
       </c>
       <c r="F32" s="58">
-        <v>20346185</v>
+        <v>3676817</v>
       </c>
       <c r="G32" s="58">
-        <v>19025</v>
+        <v>25134</v>
       </c>
       <c r="H32" s="61">
-        <v>235695</v>
+        <v>45995</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>858162</v>
+        <v>868500</v>
       </c>
       <c r="C34" s="58">
-        <v>469992</v>
+        <v>475563</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>156217</v>
+        <v>154552</v>
       </c>
       <c r="F34" s="58">
-        <v>1689149</v>
+        <v>302994</v>
       </c>
       <c r="G34" s="58">
-        <v>1293</v>
+        <v>1398</v>
       </c>
       <c r="H34" s="61">
-        <v>13067</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6897010</v>
+        <v>6911449</v>
       </c>
       <c r="C36" s="58">
-        <v>2361241</v>
+        <v>2368513</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1388369</v>
+        <v>1426028</v>
       </c>
       <c r="F36" s="58">
-        <v>17248559</v>
+        <v>2840050</v>
       </c>
       <c r="G36" s="58">
-        <v>16564</v>
+        <v>19109</v>
       </c>
       <c r="H36" s="61">
-        <v>224472</v>
+        <v>36501</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2737,56 +2737,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2863530</v>
+        <v>2872019</v>
       </c>
       <c r="C8" s="50">
-        <v>1839941</v>
+        <v>1844473</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>488682</v>
+        <v>469966</v>
       </c>
       <c r="F8" s="50">
-        <v>5858620</v>
+        <v>954054</v>
       </c>
       <c r="G8" s="50">
-        <v>6068</v>
+        <v>6843</v>
       </c>
       <c r="H8" s="53">
-        <v>74977</v>
+        <v>13120</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2617756</v>
+        <v>2624163</v>
       </c>
       <c r="C10" s="58">
-        <v>985102</v>
+        <v>985935</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>557730</v>
+        <v>497310</v>
       </c>
       <c r="F10" s="58">
-        <v>6277945</v>
+        <v>1022924</v>
       </c>
       <c r="G10" s="58">
-        <v>9402</v>
+        <v>9410</v>
       </c>
       <c r="H10" s="61">
-        <v>109889</v>
+        <v>18571</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1225603</v>
+        <v>1228094</v>
       </c>
       <c r="C12" s="58">
-        <v>474267</v>
+        <v>475527</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>180565</v>
+        <v>165795</v>
       </c>
       <c r="F12" s="58">
-        <v>2206083</v>
+        <v>351725</v>
       </c>
       <c r="G12" s="58">
-        <v>3086</v>
+        <v>3185</v>
       </c>
       <c r="H12" s="61">
-        <v>37929</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1916084</v>
+        <v>1924066</v>
       </c>
       <c r="C14" s="58">
-        <v>375396</v>
+        <v>379151</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>204783</v>
+        <v>184202</v>
       </c>
       <c r="F14" s="58">
-        <v>2236277</v>
+        <v>372115</v>
       </c>
       <c r="G14" s="58">
-        <v>3009</v>
+        <v>3554</v>
       </c>
       <c r="H14" s="61">
-        <v>33577</v>
+        <v>7124</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>145804</v>
+        <v>146198</v>
       </c>
       <c r="C16" s="58">
-        <v>96165</v>
+        <v>96313</v>
       </c>
       <c r="D16" s="58">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E16" s="58">
-        <v>47699</v>
+        <v>43355</v>
       </c>
       <c r="F16" s="58">
-        <v>573111</v>
+        <v>88287</v>
       </c>
       <c r="G16" s="58">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="H16" s="61">
-        <v>6473</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>356743</v>
+        <v>357251</v>
       </c>
       <c r="C18" s="58">
-        <v>278637</v>
+        <v>278696</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>79605</v>
+        <v>80837</v>
       </c>
       <c r="F18" s="58">
-        <v>959425</v>
+        <v>164363</v>
       </c>
       <c r="G18" s="58">
-        <v>962</v>
+        <v>1110</v>
       </c>
       <c r="H18" s="61">
-        <v>12029</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4600355</v>
+        <v>4610074</v>
       </c>
       <c r="C20" s="58">
-        <v>3363238</v>
+        <v>3369683</v>
       </c>
       <c r="D20" s="58">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="E20" s="58">
-        <v>828838</v>
+        <v>757914</v>
       </c>
       <c r="F20" s="58">
-        <v>9531346</v>
+        <v>1593724</v>
       </c>
       <c r="G20" s="58">
-        <v>12290</v>
+        <v>12418</v>
       </c>
       <c r="H20" s="61">
-        <v>142054</v>
+        <v>25421</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1091391</v>
+        <v>1094920</v>
       </c>
       <c r="C22" s="58">
-        <v>751571</v>
+        <v>754013</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>204632</v>
+        <v>188471</v>
       </c>
       <c r="F22" s="58">
-        <v>2492696</v>
+        <v>399288</v>
       </c>
       <c r="G22" s="58">
-        <v>3341</v>
+        <v>3322</v>
       </c>
       <c r="H22" s="61">
-        <v>38146</v>
+        <v>6837</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>929036</v>
+        <v>930785</v>
       </c>
       <c r="C24" s="58">
-        <v>563136</v>
+        <v>563688</v>
       </c>
       <c r="D24" s="58">
         <v>126</v>
       </c>
       <c r="E24" s="58">
-        <v>118414</v>
+        <v>102884</v>
       </c>
       <c r="F24" s="58">
-        <v>1358955</v>
+        <v>220683</v>
       </c>
       <c r="G24" s="58">
-        <v>1687</v>
+        <v>1510</v>
       </c>
       <c r="H24" s="61">
-        <v>19867</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>328944</v>
+        <v>330316</v>
       </c>
       <c r="C26" s="58">
-        <v>316446</v>
+        <v>317743</v>
       </c>
       <c r="D26" s="58">
         <v>66</v>
       </c>
       <c r="E26" s="58">
-        <v>102376</v>
+        <v>94502</v>
       </c>
       <c r="F26" s="58">
-        <v>1234490</v>
+        <v>198843</v>
       </c>
       <c r="G26" s="58">
-        <v>1840</v>
+        <v>1893</v>
       </c>
       <c r="H26" s="61">
-        <v>22098</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3877935</v>
+        <v>3891475</v>
       </c>
       <c r="C28" s="58">
-        <v>2028379</v>
+        <v>293797</v>
       </c>
       <c r="D28" s="58">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="E28" s="58">
-        <v>746776</v>
+        <v>662826</v>
       </c>
       <c r="F28" s="58">
-        <v>8296564</v>
+        <v>1366332</v>
       </c>
       <c r="G28" s="58">
-        <v>10927</v>
+        <v>10746</v>
       </c>
       <c r="H28" s="61">
-        <v>120873</v>
+        <v>21564</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2007383</v>
+        <v>2015198</v>
       </c>
       <c r="C30" s="58">
-        <v>1091551</v>
+        <v>1096763</v>
       </c>
       <c r="D30" s="58">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E30" s="58">
-        <v>350629</v>
+        <v>328198</v>
       </c>
       <c r="F30" s="58">
-        <v>3990755</v>
+        <v>658067</v>
       </c>
       <c r="G30" s="58">
-        <v>5282</v>
+        <v>5069</v>
       </c>
       <c r="H30" s="61">
-        <v>56478</v>
+        <v>10137</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>4933855</v>
+        <v>4981082</v>
       </c>
       <c r="C32" s="58">
-        <v>3790440</v>
+        <v>3830240</v>
       </c>
       <c r="D32" s="58">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E32" s="58">
-        <v>1291321</v>
+        <v>1339761</v>
       </c>
       <c r="F32" s="58">
-        <v>14826886</v>
+        <v>2741076</v>
       </c>
       <c r="G32" s="58">
-        <v>22144</v>
+        <v>25979</v>
       </c>
       <c r="H32" s="61">
-        <v>258053</v>
+        <v>52361</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7580242</v>
+        <v>7633594</v>
       </c>
       <c r="C34" s="58">
-        <v>4237795</v>
+        <v>4273708</v>
       </c>
       <c r="D34" s="58">
-        <v>641</v>
+        <v>622</v>
       </c>
       <c r="E34" s="58">
-        <v>1878146</v>
+        <v>1818281</v>
       </c>
       <c r="F34" s="58">
-        <v>20648551</v>
+        <v>3582827</v>
       </c>
       <c r="G34" s="58">
-        <v>27388</v>
+        <v>29809</v>
       </c>
       <c r="H34" s="61">
-        <v>307706</v>
+        <v>56759</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8672673</v>
+        <v>8738043</v>
       </c>
       <c r="C36" s="58">
-        <v>5996094</v>
+        <v>6027694</v>
       </c>
       <c r="D36" s="58">
-        <v>1395</v>
+        <v>1422</v>
       </c>
       <c r="E36" s="58">
-        <v>3420085</v>
+        <v>3466230</v>
       </c>
       <c r="F36" s="58">
-        <v>40281655</v>
+        <v>6981306</v>
       </c>
       <c r="G36" s="58">
-        <v>50985</v>
+        <v>57593</v>
       </c>
       <c r="H36" s="61">
-        <v>601536</v>
+        <v>111955</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3628,56 +3628,56 @@
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4460218</v>
+        <v>4467152</v>
       </c>
       <c r="C8" s="50">
-        <v>1583127</v>
+        <v>1582013</v>
       </c>
       <c r="D8" s="50">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E8" s="50">
-        <v>365216</v>
+        <v>372385</v>
       </c>
       <c r="F8" s="50">
-        <v>4331745</v>
+        <v>758894</v>
       </c>
       <c r="G8" s="50">
-        <v>5295</v>
+        <v>5640</v>
       </c>
       <c r="H8" s="53">
-        <v>63142</v>
+        <v>11335</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1786512</v>
+        <v>1795627</v>
       </c>
       <c r="C10" s="58">
-        <v>733036</v>
+        <v>738724</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>290675</v>
+        <v>260182</v>
       </c>
       <c r="F10" s="58">
-        <v>3180122</v>
+        <v>532995</v>
       </c>
       <c r="G10" s="58">
-        <v>1673</v>
+        <v>1768</v>
       </c>
       <c r="H10" s="61">
-        <v>18281</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11671742</v>
+        <v>11732159</v>
       </c>
       <c r="C12" s="58">
-        <v>7079000</v>
+        <v>7105665</v>
       </c>
       <c r="D12" s="58">
-        <v>4271</v>
+        <v>4272</v>
       </c>
       <c r="E12" s="58">
-        <v>4698135</v>
+        <v>4826155</v>
       </c>
       <c r="F12" s="58">
-        <v>57345682</v>
+        <v>9642393</v>
       </c>
       <c r="G12" s="58">
-        <v>62953</v>
+        <v>66866</v>
       </c>
       <c r="H12" s="61">
-        <v>777782</v>
+        <v>133935</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1285680</v>
+        <v>1287290</v>
       </c>
       <c r="C14" s="58">
-        <v>746219</v>
+        <v>746278</v>
       </c>
       <c r="D14" s="58">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>75181</v>
+        <v>71571</v>
       </c>
       <c r="F14" s="58">
-        <v>886041</v>
+        <v>148733</v>
       </c>
       <c r="G14" s="58">
-        <v>974</v>
+        <v>1028</v>
       </c>
       <c r="H14" s="61">
-        <v>11606</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14682453</v>
+        <v>14779836</v>
       </c>
       <c r="C16" s="58">
-        <v>7674997</v>
+        <v>7712446</v>
       </c>
       <c r="D16" s="58">
-        <v>7786</v>
+        <v>7816</v>
       </c>
       <c r="E16" s="58">
-        <v>13665237</v>
+        <v>13668631</v>
       </c>
       <c r="F16" s="58">
-        <v>160259589</v>
+        <v>27447382</v>
       </c>
       <c r="G16" s="58">
-        <v>163978</v>
+        <v>196901</v>
       </c>
       <c r="H16" s="61">
-        <v>1945817</v>
+        <v>371468</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>502178</v>
+        <v>516928</v>
       </c>
       <c r="C18" s="58">
-        <v>394418</v>
+        <v>402026</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>133995</v>
+        <v>138321</v>
       </c>
       <c r="F18" s="58">
-        <v>1399460</v>
+        <v>273674</v>
       </c>
       <c r="G18" s="58">
-        <v>1161</v>
+        <v>1406</v>
       </c>
       <c r="H18" s="61">
-        <v>11931</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2293687</v>
+        <v>2335251</v>
       </c>
       <c r="C20" s="58">
-        <v>1852245</v>
+        <v>1881219</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>332174</v>
+        <v>311659</v>
       </c>
       <c r="F20" s="58">
-        <v>3756876</v>
+        <v>641872</v>
       </c>
       <c r="G20" s="58">
-        <v>2218</v>
+        <v>2486</v>
       </c>
       <c r="H20" s="61">
-        <v>24417</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>252030</v>
+        <v>257809</v>
       </c>
       <c r="C22" s="58">
-        <v>243151</v>
+        <v>248459</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>44886</v>
+        <v>45130</v>
       </c>
       <c r="F22" s="58">
-        <v>509733</v>
+        <v>90477</v>
       </c>
       <c r="G22" s="58">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="H22" s="61">
-        <v>4080</v>
+        <v>764</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1052</v>
+        <v>1266</v>
       </c>
       <c r="C24" s="59">
-        <v>1042</v>
+        <v>1250</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>578</v>
+        <v>772</v>
       </c>
       <c r="F24" s="59">
-        <v>3909</v>
+        <v>1566</v>
       </c>
       <c r="G24" s="59">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H24" s="62">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6173354</v>
+        <v>6197436</v>
       </c>
       <c r="C26" s="59">
-        <v>4055709</v>
+        <v>4070279</v>
       </c>
       <c r="D26" s="59">
-        <v>1701</v>
+        <v>1699</v>
       </c>
       <c r="E26" s="59">
-        <v>2055765</v>
+        <v>1881747</v>
       </c>
       <c r="F26" s="59">
-        <v>23114959</v>
+        <v>3853613</v>
       </c>
       <c r="G26" s="59">
-        <v>28421</v>
+        <v>29521</v>
       </c>
       <c r="H26" s="62">
-        <v>324303</v>
+        <v>57825</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2722876</v>
+        <v>2729425</v>
       </c>
       <c r="C28" s="58">
-        <v>1519722</v>
+        <v>1523290</v>
       </c>
       <c r="D28" s="58">
         <v>441</v>
       </c>
       <c r="E28" s="58">
-        <v>491963</v>
+        <v>443073</v>
       </c>
       <c r="F28" s="58">
-        <v>5547226</v>
+        <v>923636</v>
       </c>
       <c r="G28" s="58">
-        <v>6832</v>
+        <v>6893</v>
       </c>
       <c r="H28" s="61">
-        <v>78934</v>
+        <v>13924</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3450478</v>
+        <v>3468011</v>
       </c>
       <c r="C30" s="58">
-        <v>2535987</v>
+        <v>2546989</v>
       </c>
       <c r="D30" s="58">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="E30" s="58">
-        <v>1563802</v>
+        <v>1438674</v>
       </c>
       <c r="F30" s="58">
-        <v>17567733</v>
+        <v>2929977</v>
       </c>
       <c r="G30" s="58">
-        <v>21589</v>
+        <v>22628</v>
       </c>
       <c r="H30" s="61">
-        <v>245369</v>
+        <v>43900</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61173232</v>
+        <v>61353132</v>
       </c>
       <c r="C32" s="59">
-        <v>18200156</v>
+        <v>18238504</v>
       </c>
       <c r="D32" s="59">
         <v>3180</v>
       </c>
       <c r="E32" s="59">
-        <v>18880599</v>
+        <v>16273042</v>
       </c>
       <c r="F32" s="59">
-        <v>207690891</v>
+        <v>33615781</v>
       </c>
       <c r="G32" s="59">
-        <v>189489</v>
+        <v>198891</v>
       </c>
       <c r="H32" s="62">
-        <v>2163056</v>
+        <v>384080</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4354</v>
+        <v>4386</v>
       </c>
       <c r="C34" s="59">
-        <v>2903</v>
+        <v>2921</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>7024</v>
+        <v>6250</v>
       </c>
       <c r="F34" s="59">
-        <v>76465</v>
+        <v>13430</v>
       </c>
       <c r="G34" s="59">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="H34" s="62">
-        <v>5154</v>
+        <v>938</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">