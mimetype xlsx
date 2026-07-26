--- v2 (2026-05-01)
+++ v3 (2026-07-26)
@@ -41,51 +41,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>發　　行</t>
   </si>
   <si>
     <t>流　　通</t>
   </si>
   <si>
     <t>裝設臺數</t>
   </si>
   <si>
     <t>金融卡數</t>
   </si>
   <si>
     <t>本年累計</t>
   </si>
   <si>
     <t>說　　明：1.交易次數不包含查詢次數及失敗次數。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <r>
       <t>8-1 Automatic Service Machines of Financial Institutions</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金　融　機　構　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -386,51 +386,51 @@
   <si>
     <t>　高雄銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Bank of Kaohsiung</t>
   </si>
   <si>
     <t>　兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　王道商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>　臺灣中小企業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taiwan Business Bank</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>　渣打國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>　台中商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     Taichung Commercial Bank</t>
   </si>
   <si>
     <t>　京城商業銀行　　　#</t>
   </si>
   <si>
     <t xml:space="preserve">     Kings Town Bank</t>
   </si>
   <si>
     <t>　滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve">     HSBC Bank(Taiwan) Ltd.</t>
   </si>
@@ -1944,601 +1944,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="51">
-        <v>255828478</v>
+        <v>257718485</v>
       </c>
       <c r="C8" s="51">
-        <v>124622742</v>
+        <v>127174253</v>
       </c>
       <c r="D8" s="51">
-        <v>33457</v>
+        <v>33506</v>
       </c>
       <c r="E8" s="51">
-        <v>80187219</v>
+        <v>76298369</v>
       </c>
       <c r="F8" s="51">
-        <v>159589101</v>
+        <v>388507277</v>
       </c>
       <c r="G8" s="51">
-        <v>1178014</v>
+        <v>1057073</v>
       </c>
       <c r="H8" s="54">
-        <v>2263740</v>
+        <v>5450309</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="59">
-        <v>188272258</v>
+        <v>189785650</v>
       </c>
       <c r="C10" s="59">
-        <v>102309788</v>
+        <v>104721545</v>
       </c>
       <c r="D10" s="59">
-        <v>28574</v>
+        <v>28622</v>
       </c>
       <c r="E10" s="59">
-        <v>62025408</v>
+        <v>58063036</v>
       </c>
       <c r="F10" s="59">
-        <v>122104711</v>
+        <v>294827297</v>
       </c>
       <c r="G10" s="59">
-        <v>949162</v>
+        <v>857809</v>
       </c>
       <c r="H10" s="62">
-        <v>1820885</v>
+        <v>4388562</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="58">
-        <v>10574804</v>
+        <v>10627698</v>
       </c>
       <c r="C12" s="58">
-        <v>5416687</v>
+        <v>5439012</v>
       </c>
       <c r="D12" s="58">
         <v>758</v>
       </c>
       <c r="E12" s="58">
-        <v>3355635</v>
+        <v>1305559</v>
       </c>
       <c r="F12" s="58">
-        <v>4910987</v>
+        <v>8944040</v>
       </c>
       <c r="G12" s="58">
-        <v>48386</v>
+        <v>23776</v>
       </c>
       <c r="H12" s="61">
-        <v>75637</v>
+        <v>149889</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="58">
-        <v>8512525</v>
+        <v>8543612</v>
       </c>
       <c r="C14" s="58">
-        <v>4041550</v>
+        <v>4057892</v>
       </c>
       <c r="D14" s="58">
         <v>647</v>
       </c>
       <c r="E14" s="58">
-        <v>1877262</v>
+        <v>1724641</v>
       </c>
       <c r="F14" s="58">
-        <v>3829960</v>
+        <v>9164121</v>
       </c>
       <c r="G14" s="58">
-        <v>29598</v>
+        <v>25540</v>
       </c>
       <c r="H14" s="61">
-        <v>58656</v>
+        <v>137532</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="58">
-        <v>9689111</v>
+        <v>9730091</v>
       </c>
       <c r="C16" s="58">
-        <v>7398597</v>
+        <v>7424671</v>
       </c>
       <c r="D16" s="58">
-        <v>1131</v>
+        <v>1141</v>
       </c>
       <c r="E16" s="58">
-        <v>3107298</v>
+        <v>2909966</v>
       </c>
       <c r="F16" s="58">
-        <v>6223404</v>
+        <v>15046553</v>
       </c>
       <c r="G16" s="58">
-        <v>42604</v>
+        <v>36832</v>
       </c>
       <c r="H16" s="61">
-        <v>81620</v>
+        <v>193627</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="58">
-        <v>12586043</v>
+        <v>12664294</v>
       </c>
       <c r="C18" s="58">
-        <v>8075693</v>
+        <v>8130612</v>
       </c>
       <c r="D18" s="58">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="E18" s="58">
-        <v>3256847</v>
+        <v>3088167</v>
       </c>
       <c r="F18" s="58">
-        <v>6429961</v>
+        <v>15423152</v>
       </c>
       <c r="G18" s="58">
-        <v>43545</v>
+        <v>37158</v>
       </c>
       <c r="H18" s="61">
-        <v>81634</v>
+        <v>190779</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="58">
-        <v>13162895</v>
+        <v>13240007</v>
       </c>
       <c r="C20" s="58">
-        <v>7025613</v>
+        <v>7059509</v>
       </c>
       <c r="D20" s="58">
         <v>649</v>
       </c>
       <c r="E20" s="58">
-        <v>2404747</v>
+        <v>2328710</v>
       </c>
       <c r="F20" s="58">
-        <v>4778141</v>
+        <v>11523151</v>
       </c>
       <c r="G20" s="58">
-        <v>35485</v>
+        <v>31452</v>
       </c>
       <c r="H20" s="61">
-        <v>67404</v>
+        <v>159594</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="58">
-        <v>9904726</v>
+        <v>9928623</v>
       </c>
       <c r="C22" s="58">
-        <v>5274992</v>
+        <v>5274889</v>
       </c>
       <c r="D22" s="58">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="E22" s="58">
-        <v>3063998</v>
+        <v>2623903</v>
       </c>
       <c r="F22" s="58">
-        <v>5746465</v>
+        <v>14261359</v>
       </c>
       <c r="G22" s="58">
-        <v>36123</v>
+        <v>34655</v>
       </c>
       <c r="H22" s="61">
-        <v>69834</v>
+        <v>175420</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="58">
-        <v>3507816</v>
+        <v>3530721</v>
       </c>
       <c r="C24" s="58">
-        <v>1755217</v>
+        <v>1763262</v>
       </c>
       <c r="D24" s="58">
         <v>270</v>
       </c>
       <c r="E24" s="58">
-        <v>528654</v>
+        <v>487477</v>
       </c>
       <c r="F24" s="58">
-        <v>1042200</v>
+        <v>2568888</v>
       </c>
       <c r="G24" s="58">
-        <v>12393</v>
+        <v>12444</v>
       </c>
       <c r="H24" s="61">
-        <v>24520</v>
+        <v>62536</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="58">
-        <v>11932007</v>
+        <v>12064288</v>
       </c>
       <c r="C26" s="58">
-        <v>5775529</v>
+        <v>5852362</v>
       </c>
       <c r="D26" s="58">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="E26" s="58">
-        <v>2939557</v>
+        <v>2706416</v>
       </c>
       <c r="F26" s="58">
-        <v>5708286</v>
+        <v>13504753</v>
       </c>
       <c r="G26" s="58">
-        <v>47408</v>
+        <v>42036</v>
       </c>
       <c r="H26" s="61">
-        <v>89374</v>
+        <v>211558</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="58">
-        <v>12515069</v>
+        <v>12652807</v>
       </c>
       <c r="C28" s="58">
-        <v>6579169</v>
+        <v>6610645</v>
       </c>
       <c r="D28" s="58">
-        <v>5484</v>
+        <v>5506</v>
       </c>
       <c r="E28" s="58">
-        <v>7796244</v>
+        <v>8065000</v>
       </c>
       <c r="F28" s="58">
-        <v>15799143</v>
+        <v>39217583</v>
       </c>
       <c r="G28" s="58">
-        <v>153694</v>
+        <v>158034</v>
       </c>
       <c r="H28" s="61">
-        <v>306984</v>
+        <v>769748</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="58">
-        <v>1204365</v>
+        <v>1208977</v>
       </c>
       <c r="C30" s="58">
-        <v>863449</v>
+        <v>866895</v>
       </c>
       <c r="D30" s="58">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E30" s="58">
-        <v>295492</v>
+        <v>262293</v>
       </c>
       <c r="F30" s="58">
-        <v>584269</v>
+        <v>1398557</v>
       </c>
       <c r="G30" s="58">
-        <v>4846</v>
+        <v>3849</v>
       </c>
       <c r="H30" s="61">
-        <v>9061</v>
+        <v>21104</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="58">
-        <v>6353618</v>
+        <v>6393846</v>
       </c>
       <c r="C32" s="58">
-        <v>2254962</v>
+        <v>2164980</v>
       </c>
       <c r="D32" s="58">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E32" s="58">
-        <v>1924528</v>
+        <v>1702811</v>
       </c>
       <c r="F32" s="58">
-        <v>3676817</v>
+        <v>8602974</v>
       </c>
       <c r="G32" s="58">
-        <v>25134</v>
+        <v>20613</v>
       </c>
       <c r="H32" s="61">
-        <v>45995</v>
+        <v>105777</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="58">
-        <v>868500</v>
+        <v>883270</v>
       </c>
       <c r="C34" s="58">
-        <v>475563</v>
+        <v>483680</v>
       </c>
       <c r="D34" s="64">
         <v>0</v>
       </c>
       <c r="E34" s="58">
-        <v>154552</v>
+        <v>140058</v>
       </c>
       <c r="F34" s="58">
-        <v>302994</v>
+        <v>746830</v>
       </c>
       <c r="G34" s="58">
-        <v>1398</v>
+        <v>1211</v>
       </c>
       <c r="H34" s="61">
-        <v>2624</v>
+        <v>6393</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="58">
-        <v>6911449</v>
+        <v>6939463</v>
       </c>
       <c r="C36" s="58">
-        <v>2368513</v>
+        <v>2382578</v>
       </c>
       <c r="D36" s="58">
         <v>402</v>
       </c>
       <c r="E36" s="58">
-        <v>1426028</v>
+        <v>1253399</v>
       </c>
       <c r="F36" s="58">
-        <v>2840050</v>
+        <v>6790512</v>
       </c>
       <c r="G36" s="58">
-        <v>19109</v>
+        <v>15748</v>
       </c>
       <c r="H36" s="61">
-        <v>36501</v>
+        <v>85667</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -2689,104 +2689,104 @@
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="108" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView topLeftCell="A16" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
     <col min="2" max="8" width="13.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -2842,601 +2842,601 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="50">
-        <v>2872019</v>
+        <v>2885872</v>
       </c>
       <c r="C8" s="50">
-        <v>1844473</v>
+        <v>1853934</v>
       </c>
       <c r="D8" s="50">
         <v>71</v>
       </c>
       <c r="E8" s="50">
-        <v>469966</v>
+        <v>451958</v>
       </c>
       <c r="F8" s="50">
-        <v>954054</v>
+        <v>2322171</v>
       </c>
       <c r="G8" s="50">
-        <v>6843</v>
+        <v>6418</v>
       </c>
       <c r="H8" s="53">
-        <v>13120</v>
+        <v>32222</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="58">
-        <v>2624163</v>
+        <v>2634727</v>
       </c>
       <c r="C10" s="58">
-        <v>985935</v>
+        <v>987125</v>
       </c>
       <c r="D10" s="58">
         <v>205</v>
       </c>
       <c r="E10" s="58">
-        <v>497310</v>
+        <v>494583</v>
       </c>
       <c r="F10" s="58">
-        <v>1022924</v>
+        <v>2550371</v>
       </c>
       <c r="G10" s="58">
-        <v>9410</v>
+        <v>8633</v>
       </c>
       <c r="H10" s="61">
-        <v>18571</v>
+        <v>45477</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="58">
-        <v>1228094</v>
+        <v>1233245</v>
       </c>
       <c r="C12" s="58">
-        <v>475527</v>
+        <v>478173</v>
       </c>
       <c r="D12" s="58">
         <v>74</v>
       </c>
       <c r="E12" s="58">
-        <v>165795</v>
+        <v>183443</v>
       </c>
       <c r="F12" s="58">
-        <v>351725</v>
+        <v>884905</v>
       </c>
       <c r="G12" s="58">
-        <v>3185</v>
+        <v>3296</v>
       </c>
       <c r="H12" s="61">
-        <v>6500</v>
+        <v>16077</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="58">
-        <v>1924066</v>
+        <v>1936514</v>
       </c>
       <c r="C14" s="58">
-        <v>379151</v>
+        <v>385008</v>
       </c>
       <c r="D14" s="58">
         <v>37</v>
       </c>
       <c r="E14" s="58">
-        <v>184202</v>
+        <v>176262</v>
       </c>
       <c r="F14" s="58">
-        <v>372115</v>
+        <v>920998</v>
       </c>
       <c r="G14" s="58">
-        <v>3554</v>
+        <v>5918</v>
       </c>
       <c r="H14" s="61">
-        <v>7124</v>
+        <v>22802</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="58">
-        <v>146198</v>
+        <v>146842</v>
       </c>
       <c r="C16" s="58">
-        <v>96313</v>
+        <v>96500</v>
       </c>
       <c r="D16" s="58">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E16" s="58">
-        <v>43355</v>
+        <v>42920</v>
       </c>
       <c r="F16" s="58">
-        <v>88287</v>
+        <v>219197</v>
       </c>
       <c r="G16" s="58">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="H16" s="61">
-        <v>1059</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="58">
-        <v>357251</v>
+        <v>358235</v>
       </c>
       <c r="C18" s="58">
-        <v>278696</v>
+        <v>278885</v>
       </c>
       <c r="D18" s="58">
         <v>47</v>
       </c>
       <c r="E18" s="58">
-        <v>80837</v>
+        <v>78709</v>
       </c>
       <c r="F18" s="58">
-        <v>164363</v>
+        <v>395631</v>
       </c>
       <c r="G18" s="58">
-        <v>1110</v>
+        <v>1075</v>
       </c>
       <c r="H18" s="61">
-        <v>2263</v>
+        <v>5611</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="58">
-        <v>4610074</v>
+        <v>4629621</v>
       </c>
       <c r="C20" s="58">
-        <v>3369683</v>
+        <v>3383315</v>
       </c>
       <c r="D20" s="58">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E20" s="58">
-        <v>757914</v>
+        <v>785846</v>
       </c>
       <c r="F20" s="58">
-        <v>1593724</v>
+        <v>3977068</v>
       </c>
       <c r="G20" s="58">
-        <v>12418</v>
+        <v>12609</v>
       </c>
       <c r="H20" s="61">
-        <v>25421</v>
+        <v>63856</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="58">
-        <v>1094920</v>
+        <v>1101552</v>
       </c>
       <c r="C22" s="58">
-        <v>754013</v>
+        <v>758573</v>
       </c>
       <c r="D22" s="58">
         <v>136</v>
       </c>
       <c r="E22" s="58">
-        <v>188471</v>
+        <v>204817</v>
       </c>
       <c r="F22" s="58">
-        <v>399288</v>
+        <v>998292</v>
       </c>
       <c r="G22" s="58">
-        <v>3322</v>
+        <v>3415</v>
       </c>
       <c r="H22" s="61">
-        <v>6837</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="58">
-        <v>930785</v>
+        <v>933674</v>
       </c>
       <c r="C24" s="58">
-        <v>563688</v>
+        <v>564505</v>
       </c>
       <c r="D24" s="58">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E24" s="58">
-        <v>102884</v>
+        <v>110851</v>
       </c>
       <c r="F24" s="58">
-        <v>220683</v>
+        <v>555249</v>
       </c>
       <c r="G24" s="58">
-        <v>1510</v>
+        <v>1604</v>
       </c>
       <c r="H24" s="61">
-        <v>3250</v>
+        <v>8058</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="58">
-        <v>330316</v>
+        <v>332924</v>
       </c>
       <c r="C26" s="58">
-        <v>317743</v>
+        <v>320234</v>
       </c>
       <c r="D26" s="58">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E26" s="58">
-        <v>94502</v>
+        <v>100431</v>
       </c>
       <c r="F26" s="58">
-        <v>198843</v>
+        <v>493696</v>
       </c>
       <c r="G26" s="58">
-        <v>1893</v>
+        <v>1839</v>
       </c>
       <c r="H26" s="61">
-        <v>3828</v>
+        <v>9308</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="55" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="58">
-        <v>3891475</v>
+        <v>3914430</v>
       </c>
       <c r="C28" s="58">
-        <v>293797</v>
+        <v>2053339</v>
       </c>
       <c r="D28" s="58">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="E28" s="58">
-        <v>662826</v>
+        <v>654862</v>
       </c>
       <c r="F28" s="58">
-        <v>1366332</v>
+        <v>3405256</v>
       </c>
       <c r="G28" s="58">
-        <v>10746</v>
+        <v>10253</v>
       </c>
       <c r="H28" s="61">
-        <v>21564</v>
+        <v>53746</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="58">
-        <v>2015198</v>
+        <v>2029035</v>
       </c>
       <c r="C30" s="58">
-        <v>1096763</v>
+        <v>1106239</v>
       </c>
       <c r="D30" s="58">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E30" s="58">
-        <v>328198</v>
+        <v>310163</v>
       </c>
       <c r="F30" s="58">
-        <v>658067</v>
+        <v>1620712</v>
       </c>
       <c r="G30" s="58">
-        <v>5069</v>
+        <v>5027</v>
       </c>
       <c r="H30" s="61">
-        <v>10137</v>
+        <v>25531</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="47" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="58">
-        <v>4981082</v>
+        <v>5075844</v>
       </c>
       <c r="C32" s="58">
-        <v>3830240</v>
+        <v>3912397</v>
       </c>
       <c r="D32" s="58">
         <v>524</v>
       </c>
       <c r="E32" s="58">
-        <v>1339761</v>
+        <v>1443075</v>
       </c>
       <c r="F32" s="58">
-        <v>2741076</v>
+        <v>6814112</v>
       </c>
       <c r="G32" s="58">
-        <v>25979</v>
+        <v>29261</v>
       </c>
       <c r="H32" s="61">
-        <v>52361</v>
+        <v>134860</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="58">
-        <v>7633594</v>
+        <v>7736521</v>
       </c>
       <c r="C34" s="58">
-        <v>4273708</v>
+        <v>4342914</v>
       </c>
       <c r="D34" s="58">
-        <v>622</v>
+        <v>637</v>
       </c>
       <c r="E34" s="58">
-        <v>1818281</v>
+        <v>1684401</v>
       </c>
       <c r="F34" s="58">
-        <v>3582827</v>
+        <v>8746310</v>
       </c>
       <c r="G34" s="58">
-        <v>29809</v>
+        <v>26345</v>
       </c>
       <c r="H34" s="61">
-        <v>56759</v>
+        <v>138266</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="47" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="58">
-        <v>8738043</v>
+        <v>8858914</v>
       </c>
       <c r="C36" s="58">
-        <v>6027694</v>
+        <v>6090760</v>
       </c>
       <c r="D36" s="58">
-        <v>1422</v>
+        <v>1340</v>
       </c>
       <c r="E36" s="58">
-        <v>3466230</v>
+        <v>3430424</v>
       </c>
       <c r="F36" s="58">
-        <v>6981306</v>
+        <v>16986858</v>
       </c>
       <c r="G36" s="58">
-        <v>57593</v>
+        <v>53659</v>
       </c>
       <c r="H36" s="61">
-        <v>111955</v>
+        <v>270821</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="65" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="29"/>
       <c r="C37" s="29"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:8" ht="13.5" customHeight="1">
       <c r="A38" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
@@ -3580,104 +3580,104 @@
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="109" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView topLeftCell="A7" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
     <col min="2" max="8" width="13.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
       <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="44" t="str">
         <f>'8-1'!B3:C3</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="C3" s="44"/>
       <c r="D3" s="45" t="str">
         <f>'8-1'!D3:F3</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="35"/>
       <c r="G4" s="34" t="s">
         <v>10</v>
@@ -3733,563 +3733,563 @@
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.6" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="50">
-        <v>4467152</v>
+        <v>4479623</v>
       </c>
       <c r="C8" s="50">
-        <v>1582013</v>
+        <v>1582035</v>
       </c>
       <c r="D8" s="50">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E8" s="50">
-        <v>372385</v>
+        <v>384765</v>
       </c>
       <c r="F8" s="50">
-        <v>758894</v>
+        <v>1859348</v>
       </c>
       <c r="G8" s="50">
-        <v>5640</v>
+        <v>6077</v>
       </c>
       <c r="H8" s="53">
-        <v>11335</v>
+        <v>28642</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="11.1" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:8" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="58">
-        <v>1795627</v>
+        <v>1805446</v>
       </c>
       <c r="C10" s="58">
-        <v>738724</v>
+        <v>744102</v>
       </c>
       <c r="D10" s="64">
         <v>0</v>
       </c>
       <c r="E10" s="58">
-        <v>260182</v>
+        <v>259274</v>
       </c>
       <c r="F10" s="58">
-        <v>532995</v>
+        <v>1344657</v>
       </c>
       <c r="G10" s="58">
-        <v>1768</v>
+        <v>1512</v>
       </c>
       <c r="H10" s="61">
-        <v>3370</v>
+        <v>8046</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="11.1" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:8" ht="12.6" customHeight="1">
       <c r="A12" s="47" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="58">
-        <v>11732159</v>
+        <v>11841263</v>
       </c>
       <c r="C12" s="58">
-        <v>7105665</v>
+        <v>7155371</v>
       </c>
       <c r="D12" s="58">
-        <v>4272</v>
+        <v>4298</v>
       </c>
       <c r="E12" s="58">
-        <v>4826155</v>
+        <v>4705613</v>
       </c>
       <c r="F12" s="58">
-        <v>9642393</v>
+        <v>23368780</v>
       </c>
       <c r="G12" s="58">
-        <v>66866</v>
+        <v>65743</v>
       </c>
       <c r="H12" s="61">
-        <v>133935</v>
+        <v>328455</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="11.1" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:8" ht="12.6" customHeight="1">
       <c r="A14" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="58">
-        <v>1287290</v>
+        <v>1290029</v>
       </c>
       <c r="C14" s="58">
-        <v>746278</v>
+        <v>746442</v>
       </c>
       <c r="D14" s="58">
         <v>63</v>
       </c>
       <c r="E14" s="58">
-        <v>71571</v>
+        <v>72470</v>
       </c>
       <c r="F14" s="58">
-        <v>148733</v>
+        <v>366196</v>
       </c>
       <c r="G14" s="58">
-        <v>1028</v>
+        <v>985</v>
       </c>
       <c r="H14" s="61">
-        <v>2055</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="11.1" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:8" ht="12.6" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="58">
-        <v>14779836</v>
+        <v>14954280</v>
       </c>
       <c r="C16" s="58">
-        <v>7712446</v>
+        <v>7783382</v>
       </c>
       <c r="D16" s="58">
-        <v>7816</v>
+        <v>7873</v>
       </c>
       <c r="E16" s="58">
-        <v>13668631</v>
+        <v>13387724</v>
       </c>
       <c r="F16" s="58">
-        <v>27447382</v>
+        <v>67334872</v>
       </c>
       <c r="G16" s="58">
-        <v>196901</v>
+        <v>166518</v>
       </c>
       <c r="H16" s="61">
-        <v>371468</v>
+        <v>883207</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="11.1" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="12.6" customHeight="1">
       <c r="A18" s="47" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="58">
-        <v>516928</v>
+        <v>540392</v>
       </c>
       <c r="C18" s="58">
-        <v>402026</v>
+        <v>416540</v>
       </c>
       <c r="D18" s="64">
         <v>0</v>
       </c>
       <c r="E18" s="58">
-        <v>138321</v>
+        <v>135276</v>
       </c>
       <c r="F18" s="58">
-        <v>273674</v>
+        <v>667537</v>
       </c>
       <c r="G18" s="58">
-        <v>1406</v>
+        <v>1207</v>
       </c>
       <c r="H18" s="61">
-        <v>2622</v>
+        <v>6246</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="11.1" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="12.6" customHeight="1">
       <c r="A20" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="58">
-        <v>2335251</v>
+        <v>2390444</v>
       </c>
       <c r="C20" s="58">
-        <v>1881219</v>
+        <v>1912370</v>
       </c>
       <c r="D20" s="64">
         <v>0</v>
       </c>
       <c r="E20" s="58">
-        <v>311659</v>
+        <v>318636</v>
       </c>
       <c r="F20" s="58">
-        <v>641872</v>
+        <v>1571918</v>
       </c>
       <c r="G20" s="58">
-        <v>2486</v>
+        <v>2149</v>
       </c>
       <c r="H20" s="61">
-        <v>4742</v>
+        <v>11150</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="11.1" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="12.6" customHeight="1">
       <c r="A22" s="47" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="58">
-        <v>257809</v>
+        <v>268526</v>
       </c>
       <c r="C22" s="58">
-        <v>248459</v>
+        <v>258415</v>
       </c>
       <c r="D22" s="64">
         <v>0</v>
       </c>
       <c r="E22" s="58">
-        <v>45130</v>
+        <v>48133</v>
       </c>
       <c r="F22" s="58">
-        <v>90477</v>
+        <v>230690</v>
       </c>
       <c r="G22" s="58">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="H22" s="61">
-        <v>764</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="11.1" customHeight="1">
       <c r="A23" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="12.6" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B24" s="59">
-        <v>1266</v>
+        <v>1629</v>
       </c>
       <c r="C24" s="59">
-        <v>1250</v>
+        <v>1601</v>
       </c>
       <c r="D24" s="66">
         <v>0</v>
       </c>
       <c r="E24" s="59">
-        <v>772</v>
+        <v>1201</v>
       </c>
       <c r="F24" s="59">
-        <v>1566</v>
+        <v>5006</v>
       </c>
       <c r="G24" s="59">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H24" s="62">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="11.1" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="12.6" customHeight="1">
       <c r="A26" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B26" s="59">
-        <v>6197436</v>
+        <v>6296168</v>
       </c>
       <c r="C26" s="59">
-        <v>4070279</v>
+        <v>4153842</v>
       </c>
       <c r="D26" s="59">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="E26" s="59">
-        <v>1881747</v>
+        <v>1834799</v>
       </c>
       <c r="F26" s="59">
-        <v>3853613</v>
+        <v>9442800</v>
       </c>
       <c r="G26" s="59">
-        <v>29521</v>
+        <v>26140</v>
       </c>
       <c r="H26" s="62">
-        <v>57825</v>
+        <v>138534</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="11.1" customHeight="1">
       <c r="A27" s="56" t="s">
         <v>115</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="12.6" customHeight="1">
       <c r="A28" s="47" t="s">
         <v>116</v>
       </c>
       <c r="B28" s="58">
-        <v>2729425</v>
+        <v>2800253</v>
       </c>
       <c r="C28" s="58">
-        <v>1523290</v>
+        <v>1589558</v>
       </c>
       <c r="D28" s="58">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E28" s="58">
-        <v>443073</v>
+        <v>452639</v>
       </c>
       <c r="F28" s="58">
-        <v>923636</v>
+        <v>2285119</v>
       </c>
       <c r="G28" s="58">
-        <v>6893</v>
+        <v>6578</v>
       </c>
       <c r="H28" s="61">
-        <v>13924</v>
+        <v>33870</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="11.1" customHeight="1">
       <c r="A29" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
     </row>
     <row r="30" spans="1:8" ht="12.6" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="58">
-        <v>3468011</v>
+        <v>3495915</v>
       </c>
       <c r="C30" s="58">
-        <v>2546989</v>
+        <v>2564284</v>
       </c>
       <c r="D30" s="58">
         <v>1258</v>
       </c>
       <c r="E30" s="58">
-        <v>1438674</v>
+        <v>1382160</v>
       </c>
       <c r="F30" s="58">
-        <v>2929977</v>
+        <v>7157681</v>
       </c>
       <c r="G30" s="58">
-        <v>22628</v>
+        <v>19562</v>
       </c>
       <c r="H30" s="61">
-        <v>43900</v>
+        <v>104664</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="11.1" customHeight="1">
       <c r="A31" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="25"/>
     </row>
     <row r="32" spans="1:8" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="59">
-        <v>61353132</v>
+        <v>61630608</v>
       </c>
       <c r="C32" s="59">
-        <v>18238504</v>
+        <v>18294330</v>
       </c>
       <c r="D32" s="59">
-        <v>3180</v>
+        <v>3179</v>
       </c>
       <c r="E32" s="59">
-        <v>16273042</v>
+        <v>16392459</v>
       </c>
       <c r="F32" s="59">
-        <v>33615781</v>
+        <v>84198810</v>
       </c>
       <c r="G32" s="59">
-        <v>198891</v>
+        <v>172592</v>
       </c>
       <c r="H32" s="62">
-        <v>384080</v>
+        <v>920706</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="11.1" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="25"/>
     </row>
     <row r="34" spans="1:8" ht="12.6" customHeight="1">
       <c r="A34" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B34" s="59">
-        <v>4386</v>
+        <v>4430</v>
       </c>
       <c r="C34" s="59">
-        <v>2921</v>
+        <v>2935</v>
       </c>
       <c r="D34" s="59">
         <v>4</v>
       </c>
       <c r="E34" s="59">
-        <v>6250</v>
+        <v>6874</v>
       </c>
       <c r="F34" s="59">
-        <v>13430</v>
+        <v>33364</v>
       </c>
       <c r="G34" s="59">
-        <v>434</v>
+        <v>524</v>
       </c>
       <c r="H34" s="62">
-        <v>938</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="11.1" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>123</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:8" ht="12.6" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="24"/>
     </row>
     <row r="37" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
@@ -4450,51 +4450,51 @@
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="110" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構自動化服務概況表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>