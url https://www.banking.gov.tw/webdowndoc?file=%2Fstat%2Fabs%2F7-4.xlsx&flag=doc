--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'7-4(續一)'!$A$1:$Q$22</definedName>
     <definedName name="外部資料_1" localSheetId="2">'7-4(續二完)'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>最高</t>
   </si>
   <si>
     <t>最低</t>
   </si>
   <si>
     <t>平均</t>
   </si>
   <si>
-    <t>民國114年12月</t>
+    <t>民國115年 1月</t>
   </si>
   <si>
     <t>Highest</t>
   </si>
   <si>
     <t>Lowest</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <r>
       <t>單位：年息百分比率</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Percent per annum</t>
     </r>
   </si>
   <si>
@@ -108,51 +108,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>融資性本票</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>交易本票</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dec. 2025</t>
+    <t xml:space="preserve"> Jan. 2026</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">一個月期
 (1～30天)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Less than 30 days</t>
     </r>
@@ -2178,512 +2178,512 @@
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="91">
         <v>5.57</v>
       </c>
       <c r="D9" s="93">
         <v>1.48</v>
       </c>
       <c r="E9" s="93">
-        <v>2.04</v>
-[...8 lines deleted...]
-        <v>2.48</v>
+        <v>1.99</v>
+      </c>
+      <c r="F9" s="95">
+        <v>0</v>
+      </c>
+      <c r="G9" s="95">
+        <v>0</v>
+      </c>
+      <c r="H9" s="95">
+        <v>0</v>
       </c>
       <c r="I9" s="95">
         <v>0</v>
       </c>
       <c r="J9" s="95">
         <v>0</v>
       </c>
       <c r="K9" s="95">
         <v>0</v>
       </c>
       <c r="L9" s="95">
         <v>0</v>
       </c>
       <c r="M9" s="95">
         <v>0</v>
       </c>
       <c r="N9" s="95">
         <v>0</v>
       </c>
       <c r="O9" s="95">
         <v>0</v>
       </c>
       <c r="P9" s="95">
         <v>0</v>
       </c>
       <c r="Q9" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>5.13</v>
+        <v>5.32</v>
       </c>
       <c r="D10" s="93">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="E10" s="93">
-        <v>2.08</v>
+        <v>2.03</v>
       </c>
       <c r="F10" s="93">
         <v>3.1</v>
       </c>
       <c r="G10" s="93">
         <v>2.48</v>
       </c>
       <c r="H10" s="93">
-        <v>2.66</v>
+        <v>2.79</v>
       </c>
       <c r="I10" s="95">
         <v>0</v>
       </c>
       <c r="J10" s="95">
         <v>0</v>
       </c>
       <c r="K10" s="95">
         <v>0</v>
       </c>
       <c r="L10" s="95">
         <v>0</v>
       </c>
       <c r="M10" s="95">
         <v>0</v>
       </c>
       <c r="N10" s="95">
         <v>0</v>
       </c>
       <c r="O10" s="95">
         <v>0</v>
       </c>
       <c r="P10" s="95">
         <v>0</v>
       </c>
       <c r="Q10" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>3.5</v>
+        <v>3.44</v>
       </c>
       <c r="D11" s="93">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="E11" s="93">
-        <v>1.9</v>
+        <v>1.77</v>
       </c>
       <c r="F11" s="95">
         <v>0</v>
       </c>
       <c r="G11" s="95">
         <v>0</v>
       </c>
       <c r="H11" s="95">
         <v>0</v>
       </c>
       <c r="I11" s="95">
         <v>0</v>
       </c>
       <c r="J11" s="95">
         <v>0</v>
       </c>
       <c r="K11" s="95">
         <v>0</v>
       </c>
       <c r="L11" s="95">
         <v>0</v>
       </c>
       <c r="M11" s="95">
         <v>0</v>
       </c>
       <c r="N11" s="95">
         <v>0</v>
       </c>
       <c r="O11" s="95">
         <v>0</v>
       </c>
       <c r="P11" s="95">
         <v>0</v>
       </c>
       <c r="Q11" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="93">
-        <v>1.83</v>
+        <v>1.86</v>
       </c>
       <c r="D12" s="93">
         <v>1.49</v>
       </c>
       <c r="E12" s="93">
-        <v>1.7</v>
+        <v>1.66</v>
       </c>
       <c r="F12" s="95">
         <v>0</v>
       </c>
       <c r="G12" s="95">
         <v>0</v>
       </c>
       <c r="H12" s="95">
         <v>0</v>
       </c>
       <c r="I12" s="95">
         <v>0</v>
       </c>
       <c r="J12" s="95">
         <v>0</v>
       </c>
       <c r="K12" s="95">
         <v>0</v>
       </c>
       <c r="L12" s="95">
         <v>0</v>
       </c>
       <c r="M12" s="95">
         <v>0</v>
       </c>
       <c r="N12" s="95">
         <v>0</v>
       </c>
       <c r="O12" s="95">
         <v>0</v>
       </c>
       <c r="P12" s="95">
         <v>0</v>
       </c>
       <c r="Q12" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>2.15</v>
+        <v>2.25</v>
       </c>
       <c r="D13" s="93">
-        <v>1.5</v>
+        <v>1.51</v>
       </c>
       <c r="E13" s="93">
-        <v>1.81</v>
+        <v>1.82</v>
       </c>
       <c r="F13" s="95">
         <v>0</v>
       </c>
       <c r="G13" s="95">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>0</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
       <c r="J13" s="95">
         <v>0</v>
       </c>
       <c r="K13" s="95">
         <v>0</v>
       </c>
       <c r="L13" s="95">
         <v>0</v>
       </c>
       <c r="M13" s="95">
         <v>0</v>
       </c>
       <c r="N13" s="95">
         <v>0</v>
       </c>
       <c r="O13" s="95">
         <v>0</v>
       </c>
       <c r="P13" s="95">
         <v>0</v>
       </c>
       <c r="Q13" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
         <v>2.11</v>
       </c>
       <c r="D14" s="93">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="E14" s="93">
         <v>1.49</v>
       </c>
       <c r="F14" s="93">
-        <v>1.45</v>
+        <v>1.46</v>
       </c>
       <c r="G14" s="93">
-        <v>1.27</v>
+        <v>1.22</v>
       </c>
       <c r="H14" s="93">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="I14" s="95">
         <v>0</v>
       </c>
       <c r="J14" s="95">
         <v>0</v>
       </c>
       <c r="K14" s="95">
         <v>0</v>
       </c>
       <c r="L14" s="95">
         <v>0</v>
       </c>
       <c r="M14" s="95">
         <v>0</v>
       </c>
       <c r="N14" s="95">
         <v>0</v>
       </c>
       <c r="O14" s="95">
         <v>0</v>
       </c>
       <c r="P14" s="95">
         <v>0</v>
       </c>
       <c r="Q14" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>2.37</v>
+        <v>2.16</v>
       </c>
       <c r="D15" s="93">
         <v>0.7</v>
       </c>
       <c r="E15" s="93">
         <v>1.58</v>
       </c>
       <c r="F15" s="95">
         <v>0</v>
       </c>
       <c r="G15" s="95">
         <v>0</v>
       </c>
       <c r="H15" s="95">
         <v>0</v>
       </c>
       <c r="I15" s="95">
         <v>0</v>
       </c>
       <c r="J15" s="95">
         <v>0</v>
       </c>
       <c r="K15" s="95">
         <v>0</v>
       </c>
       <c r="L15" s="95">
         <v>0</v>
       </c>
       <c r="M15" s="95">
         <v>0</v>
       </c>
       <c r="N15" s="95">
         <v>0</v>
       </c>
       <c r="O15" s="95">
         <v>0</v>
       </c>
       <c r="P15" s="95">
         <v>0</v>
       </c>
       <c r="Q15" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.77</v>
+        <v>1.8</v>
       </c>
       <c r="D16" s="93">
-        <v>1.35</v>
+        <v>1.25</v>
       </c>
       <c r="E16" s="93">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="F16" s="95">
         <v>0</v>
       </c>
       <c r="G16" s="95">
         <v>0</v>
       </c>
       <c r="H16" s="95">
         <v>0</v>
       </c>
       <c r="I16" s="95">
         <v>0</v>
       </c>
       <c r="J16" s="95">
         <v>0</v>
       </c>
       <c r="K16" s="95">
         <v>0</v>
       </c>
       <c r="L16" s="95">
         <v>0</v>
       </c>
       <c r="M16" s="95">
         <v>0</v>
       </c>
       <c r="N16" s="95">
         <v>0</v>
       </c>
       <c r="O16" s="95">
         <v>0</v>
       </c>
       <c r="P16" s="95">
         <v>0</v>
       </c>
       <c r="Q16" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="93">
-        <v>1.77</v>
+        <v>1.78</v>
       </c>
       <c r="D17" s="93">
         <v>1.47</v>
       </c>
       <c r="E17" s="93">
-        <v>1.66</v>
+        <v>1.64</v>
       </c>
       <c r="F17" s="95">
         <v>0</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>0</v>
       </c>
       <c r="I17" s="95">
         <v>0</v>
       </c>
       <c r="J17" s="95">
         <v>0</v>
       </c>
       <c r="K17" s="95">
         <v>0</v>
       </c>
       <c r="L17" s="95">
         <v>0</v>
       </c>
       <c r="M17" s="95">
         <v>0</v>
       </c>
       <c r="N17" s="95">
         <v>0</v>
       </c>
       <c r="O17" s="95">
         <v>0</v>
       </c>
       <c r="P17" s="95">
         <v>0</v>
       </c>
       <c r="Q17" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="97">
-        <v>1.84</v>
+        <v>1.8</v>
       </c>
       <c r="D18" s="97">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="E18" s="97">
-        <v>1.71</v>
+        <v>1.72</v>
       </c>
       <c r="F18" s="99">
         <v>0</v>
       </c>
       <c r="G18" s="99">
         <v>0</v>
       </c>
       <c r="H18" s="99">
         <v>0</v>
       </c>
       <c r="I18" s="99">
         <v>0</v>
       </c>
       <c r="J18" s="99">
         <v>0</v>
       </c>
       <c r="K18" s="99">
         <v>0</v>
       </c>
       <c r="L18" s="99">
         <v>0</v>
       </c>
       <c r="M18" s="99">
         <v>0</v>
       </c>
@@ -2837,59 +2837,59 @@
         <v>52</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="23"/>
       <c r="D3" s="24" t="str">
         <f>'7-4'!D3:H3</f>
-        <v>民國114年12月</v>
+        <v>民國115年 1月</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Dec. 2025</v>
+        <v> Jan. 2026</v>
       </c>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="89"/>
       <c r="O3" s="89"/>
       <c r="P3" s="89"/>
       <c r="Q3" s="89"/>
     </row>
     <row r="4" spans="1:17" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="80" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="81"/>
       <c r="E4" s="82"/>
       <c r="F4" s="39" t="s">
         <v>1</v>
       </c>
@@ -3096,108 +3096,108 @@
       <c r="L9" s="104">
         <v>0</v>
       </c>
       <c r="M9" s="104">
         <v>0</v>
       </c>
       <c r="N9" s="104">
         <v>0</v>
       </c>
       <c r="O9" s="102">
         <v>0</v>
       </c>
       <c r="P9" s="106">
         <v>0</v>
       </c>
       <c r="Q9" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="D10" s="93">
-        <v>1.59</v>
+        <v>1.56</v>
       </c>
       <c r="E10" s="93">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="F10" s="102">
         <v>0</v>
       </c>
       <c r="G10" s="110">
         <v>0</v>
       </c>
       <c r="H10" s="110">
         <v>0</v>
       </c>
       <c r="I10" s="110">
         <v>0</v>
       </c>
       <c r="J10" s="110">
         <v>0</v>
       </c>
       <c r="K10" s="110">
         <v>0</v>
       </c>
       <c r="L10" s="110">
         <v>0</v>
       </c>
       <c r="M10" s="110">
         <v>0</v>
       </c>
       <c r="N10" s="110">
         <v>0</v>
       </c>
       <c r="O10" s="102">
         <v>0</v>
       </c>
       <c r="P10" s="106">
         <v>0</v>
       </c>
       <c r="Q10" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>1.66</v>
+        <v>1.62</v>
       </c>
       <c r="D11" s="93">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="E11" s="93">
-        <v>1.64</v>
+        <v>1.61</v>
       </c>
       <c r="F11" s="102">
         <v>0</v>
       </c>
       <c r="G11" s="110">
         <v>0</v>
       </c>
       <c r="H11" s="110">
         <v>0</v>
       </c>
       <c r="I11" s="110">
         <v>0</v>
       </c>
       <c r="J11" s="110">
         <v>0</v>
       </c>
       <c r="K11" s="110">
         <v>0</v>
       </c>
       <c r="L11" s="110">
         <v>0</v>
       </c>
       <c r="M11" s="110">
         <v>0</v>
       </c>
@@ -3206,252 +3206,252 @@
       </c>
       <c r="O11" s="102">
         <v>0</v>
       </c>
       <c r="P11" s="106">
         <v>0</v>
       </c>
       <c r="Q11" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="95">
         <v>0</v>
       </c>
       <c r="D12" s="95">
         <v>0</v>
       </c>
       <c r="E12" s="95">
         <v>0</v>
       </c>
-      <c r="F12" s="112">
-[...6 lines deleted...]
-        <v>1.22</v>
+      <c r="F12" s="102">
+        <v>0</v>
+      </c>
+      <c r="G12" s="110">
+        <v>0</v>
+      </c>
+      <c r="H12" s="110">
+        <v>0</v>
       </c>
       <c r="I12" s="110">
         <v>0</v>
       </c>
       <c r="J12" s="110">
         <v>0</v>
       </c>
       <c r="K12" s="110">
         <v>0</v>
       </c>
       <c r="L12" s="110">
         <v>0</v>
       </c>
       <c r="M12" s="110">
         <v>0</v>
       </c>
       <c r="N12" s="110">
         <v>0</v>
       </c>
       <c r="O12" s="102">
         <v>0</v>
       </c>
       <c r="P12" s="106">
         <v>0</v>
       </c>
       <c r="Q12" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>1.77</v>
+        <v>1.78</v>
       </c>
       <c r="D13" s="93">
-        <v>1.77</v>
+        <v>1.76</v>
       </c>
       <c r="E13" s="93">
         <v>1.77</v>
       </c>
-      <c r="F13" s="102">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="F13" s="112">
+        <v>1.26</v>
+      </c>
+      <c r="G13" s="114">
+        <v>1.26</v>
+      </c>
+      <c r="H13" s="114">
+        <v>1.26</v>
       </c>
       <c r="I13" s="110">
         <v>0</v>
       </c>
       <c r="J13" s="110">
         <v>0</v>
       </c>
       <c r="K13" s="110">
         <v>0</v>
       </c>
       <c r="L13" s="110">
         <v>0</v>
       </c>
       <c r="M13" s="110">
         <v>0</v>
       </c>
       <c r="N13" s="110">
         <v>0</v>
       </c>
       <c r="O13" s="102">
         <v>0</v>
       </c>
       <c r="P13" s="106">
         <v>0</v>
       </c>
       <c r="Q13" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="D14" s="93">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="E14" s="93">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="F14" s="112">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="G14" s="114">
         <v>0.77</v>
       </c>
       <c r="H14" s="114">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="I14" s="110">
         <v>0</v>
       </c>
       <c r="J14" s="110">
         <v>0</v>
       </c>
       <c r="K14" s="110">
         <v>0</v>
       </c>
       <c r="L14" s="110">
         <v>0</v>
       </c>
       <c r="M14" s="110">
         <v>0</v>
       </c>
       <c r="N14" s="110">
         <v>0</v>
       </c>
       <c r="O14" s="102">
         <v>0</v>
       </c>
       <c r="P14" s="110">
         <v>0</v>
       </c>
       <c r="Q14" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
       <c r="D15" s="93">
-        <v>1.24</v>
+        <v>0.7</v>
       </c>
       <c r="E15" s="93">
-        <v>1.53</v>
+        <v>1.41</v>
       </c>
       <c r="F15" s="102">
         <v>0</v>
       </c>
       <c r="G15" s="110">
         <v>0</v>
       </c>
       <c r="H15" s="110">
         <v>0</v>
       </c>
       <c r="I15" s="110">
         <v>0</v>
       </c>
       <c r="J15" s="110">
         <v>0</v>
       </c>
       <c r="K15" s="110">
         <v>0</v>
       </c>
       <c r="L15" s="110">
         <v>0</v>
       </c>
       <c r="M15" s="110">
         <v>0</v>
       </c>
       <c r="N15" s="110">
         <v>0</v>
       </c>
       <c r="O15" s="102">
         <v>0</v>
       </c>
       <c r="P15" s="110">
         <v>0</v>
       </c>
       <c r="Q15" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="D16" s="93">
-        <v>1.4</v>
+        <v>1.44</v>
       </c>
       <c r="E16" s="93">
         <v>1.52</v>
       </c>
       <c r="F16" s="102">
         <v>0</v>
       </c>
       <c r="G16" s="110">
         <v>0</v>
       </c>
       <c r="H16" s="110">
         <v>0</v>
       </c>
       <c r="I16" s="110">
         <v>0</v>
       </c>
       <c r="J16" s="110">
         <v>0</v>
       </c>
       <c r="K16" s="110">
         <v>0</v>
       </c>
       <c r="L16" s="110">
         <v>0</v>
       </c>
@@ -3724,55 +3724,55 @@
         <v>54</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="25"/>
       <c r="G3" s="24" t="str">
         <f>'7-4'!D3</f>
-        <v>民國114年12月</v>
+        <v>民國115年 1月</v>
       </c>
       <c r="H3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Dec. 2025</v>
+        <v> Jan. 2026</v>
       </c>
       <c r="I3" s="25"/>
       <c r="J3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="89"/>
     </row>
     <row r="4" spans="1:14" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="68" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="40"/>
       <c r="E4" s="41"/>
       <c r="F4" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="41"/>