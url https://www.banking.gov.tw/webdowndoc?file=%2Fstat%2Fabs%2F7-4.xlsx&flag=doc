--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'7-4(續一)'!$A$1:$Q$22</definedName>
     <definedName name="外部資料_1" localSheetId="2">'7-4(續二完)'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>最高</t>
   </si>
   <si>
     <t>最低</t>
   </si>
   <si>
     <t>平均</t>
   </si>
   <si>
-    <t>民國115年 1月</t>
+    <t>民國115年 3月</t>
   </si>
   <si>
     <t>Highest</t>
   </si>
   <si>
     <t>Lowest</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <r>
       <t>單位：年息百分比率</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Percent per annum</t>
     </r>
   </si>
   <si>
@@ -108,51 +108,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>融資性本票</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>交易本票</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. 2026</t>
+    <t xml:space="preserve"> Mar. 2026</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">一個月期
 (1～30天)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Less than 30 days</t>
     </r>
@@ -2172,518 +2172,518 @@
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="91">
-        <v>5.57</v>
+        <v>5.5</v>
       </c>
       <c r="D9" s="93">
         <v>1.48</v>
       </c>
       <c r="E9" s="93">
-        <v>1.99</v>
+        <v>2.01</v>
       </c>
       <c r="F9" s="95">
         <v>0</v>
       </c>
       <c r="G9" s="95">
         <v>0</v>
       </c>
       <c r="H9" s="95">
         <v>0</v>
       </c>
       <c r="I9" s="95">
         <v>0</v>
       </c>
       <c r="J9" s="95">
         <v>0</v>
       </c>
       <c r="K9" s="95">
         <v>0</v>
       </c>
       <c r="L9" s="95">
         <v>0</v>
       </c>
       <c r="M9" s="95">
         <v>0</v>
       </c>
       <c r="N9" s="95">
         <v>0</v>
       </c>
       <c r="O9" s="95">
         <v>0</v>
       </c>
       <c r="P9" s="95">
         <v>0</v>
       </c>
       <c r="Q9" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>5.32</v>
+        <v>5.15</v>
       </c>
       <c r="D10" s="93">
         <v>1.48</v>
       </c>
       <c r="E10" s="93">
-        <v>2.03</v>
+        <v>2.15</v>
       </c>
       <c r="F10" s="93">
         <v>3.1</v>
       </c>
       <c r="G10" s="93">
         <v>2.48</v>
       </c>
       <c r="H10" s="93">
-        <v>2.79</v>
+        <v>2.7</v>
       </c>
       <c r="I10" s="95">
         <v>0</v>
       </c>
       <c r="J10" s="95">
         <v>0</v>
       </c>
       <c r="K10" s="95">
         <v>0</v>
       </c>
       <c r="L10" s="95">
         <v>0</v>
       </c>
       <c r="M10" s="95">
         <v>0</v>
       </c>
       <c r="N10" s="95">
         <v>0</v>
       </c>
       <c r="O10" s="95">
         <v>0</v>
       </c>
       <c r="P10" s="95">
         <v>0</v>
       </c>
       <c r="Q10" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>3.44</v>
+        <v>3.5</v>
       </c>
       <c r="D11" s="93">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="E11" s="93">
-        <v>1.77</v>
+        <v>1.98</v>
       </c>
       <c r="F11" s="95">
         <v>0</v>
       </c>
       <c r="G11" s="95">
         <v>0</v>
       </c>
       <c r="H11" s="95">
         <v>0</v>
       </c>
       <c r="I11" s="95">
         <v>0</v>
       </c>
       <c r="J11" s="95">
         <v>0</v>
       </c>
       <c r="K11" s="95">
         <v>0</v>
       </c>
       <c r="L11" s="95">
         <v>0</v>
       </c>
       <c r="M11" s="95">
         <v>0</v>
       </c>
       <c r="N11" s="95">
         <v>0</v>
       </c>
       <c r="O11" s="95">
         <v>0</v>
       </c>
       <c r="P11" s="95">
         <v>0</v>
       </c>
       <c r="Q11" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="93">
-        <v>1.86</v>
+        <v>2.95</v>
       </c>
       <c r="D12" s="93">
-        <v>1.49</v>
+        <v>1.52</v>
       </c>
       <c r="E12" s="93">
-        <v>1.66</v>
+        <v>1.82</v>
       </c>
       <c r="F12" s="95">
         <v>0</v>
       </c>
       <c r="G12" s="95">
         <v>0</v>
       </c>
       <c r="H12" s="95">
         <v>0</v>
       </c>
       <c r="I12" s="95">
         <v>0</v>
       </c>
       <c r="J12" s="95">
         <v>0</v>
       </c>
       <c r="K12" s="95">
         <v>0</v>
       </c>
       <c r="L12" s="95">
         <v>0</v>
       </c>
       <c r="M12" s="95">
         <v>0</v>
       </c>
       <c r="N12" s="95">
         <v>0</v>
       </c>
       <c r="O12" s="95">
         <v>0</v>
       </c>
       <c r="P12" s="95">
         <v>0</v>
       </c>
       <c r="Q12" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>2.25</v>
+        <v>2.17</v>
       </c>
       <c r="D13" s="93">
-        <v>1.51</v>
+        <v>1.55</v>
       </c>
       <c r="E13" s="93">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="F13" s="95">
         <v>0</v>
       </c>
       <c r="G13" s="95">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>0</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
       <c r="J13" s="95">
         <v>0</v>
       </c>
       <c r="K13" s="95">
         <v>0</v>
       </c>
       <c r="L13" s="95">
         <v>0</v>
       </c>
       <c r="M13" s="95">
         <v>0</v>
       </c>
       <c r="N13" s="95">
         <v>0</v>
       </c>
       <c r="O13" s="95">
         <v>0</v>
       </c>
       <c r="P13" s="95">
         <v>0</v>
       </c>
       <c r="Q13" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
       <c r="D14" s="93">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="E14" s="93">
-        <v>1.49</v>
+        <v>1.52</v>
       </c>
       <c r="F14" s="93">
-        <v>1.46</v>
+        <v>1.45</v>
       </c>
       <c r="G14" s="93">
-        <v>1.22</v>
+        <v>1.4</v>
       </c>
       <c r="H14" s="93">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="I14" s="95">
         <v>0</v>
       </c>
       <c r="J14" s="95">
         <v>0</v>
       </c>
       <c r="K14" s="95">
         <v>0</v>
       </c>
       <c r="L14" s="95">
         <v>0</v>
       </c>
       <c r="M14" s="95">
         <v>0</v>
       </c>
       <c r="N14" s="95">
         <v>0</v>
       </c>
       <c r="O14" s="95">
         <v>0</v>
       </c>
       <c r="P14" s="95">
         <v>0</v>
       </c>
       <c r="Q14" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
         <v>2.16</v>
       </c>
       <c r="D15" s="93">
         <v>0.7</v>
       </c>
       <c r="E15" s="93">
-        <v>1.58</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1.63</v>
+      </c>
+      <c r="F15" s="93">
+        <v>1.35</v>
+      </c>
+      <c r="G15" s="93">
+        <v>1.35</v>
+      </c>
+      <c r="H15" s="93">
+        <v>1.35</v>
       </c>
       <c r="I15" s="95">
         <v>0</v>
       </c>
       <c r="J15" s="95">
         <v>0</v>
       </c>
       <c r="K15" s="95">
         <v>0</v>
       </c>
       <c r="L15" s="95">
         <v>0</v>
       </c>
       <c r="M15" s="95">
         <v>0</v>
       </c>
       <c r="N15" s="95">
         <v>0</v>
       </c>
       <c r="O15" s="95">
         <v>0</v>
       </c>
       <c r="P15" s="95">
         <v>0</v>
       </c>
       <c r="Q15" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.8</v>
+        <v>2.19</v>
       </c>
       <c r="D16" s="93">
-        <v>1.25</v>
+        <v>1</v>
       </c>
       <c r="E16" s="93">
-        <v>1.68</v>
+        <v>1.75</v>
       </c>
       <c r="F16" s="95">
         <v>0</v>
       </c>
       <c r="G16" s="95">
         <v>0</v>
       </c>
       <c r="H16" s="95">
         <v>0</v>
       </c>
       <c r="I16" s="95">
         <v>0</v>
       </c>
       <c r="J16" s="95">
         <v>0</v>
       </c>
       <c r="K16" s="95">
         <v>0</v>
       </c>
       <c r="L16" s="95">
         <v>0</v>
       </c>
       <c r="M16" s="95">
         <v>0</v>
       </c>
       <c r="N16" s="95">
         <v>0</v>
       </c>
       <c r="O16" s="95">
         <v>0</v>
       </c>
       <c r="P16" s="95">
         <v>0</v>
       </c>
       <c r="Q16" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="93">
-        <v>1.78</v>
+        <v>1.9</v>
       </c>
       <c r="D17" s="93">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="E17" s="93">
-        <v>1.64</v>
+        <v>1.76</v>
       </c>
       <c r="F17" s="95">
         <v>0</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>0</v>
       </c>
       <c r="I17" s="95">
         <v>0</v>
       </c>
       <c r="J17" s="95">
         <v>0</v>
       </c>
       <c r="K17" s="95">
         <v>0</v>
       </c>
       <c r="L17" s="95">
         <v>0</v>
       </c>
       <c r="M17" s="95">
         <v>0</v>
       </c>
       <c r="N17" s="95">
         <v>0</v>
       </c>
       <c r="O17" s="95">
         <v>0</v>
       </c>
       <c r="P17" s="95">
         <v>0</v>
       </c>
       <c r="Q17" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="97">
-        <v>1.8</v>
+        <v>1.92</v>
       </c>
       <c r="D18" s="97">
-        <v>1.49</v>
+        <v>1.53</v>
       </c>
       <c r="E18" s="97">
-        <v>1.72</v>
+        <v>1.78</v>
       </c>
       <c r="F18" s="99">
         <v>0</v>
       </c>
       <c r="G18" s="99">
         <v>0</v>
       </c>
       <c r="H18" s="99">
         <v>0</v>
       </c>
       <c r="I18" s="99">
         <v>0</v>
       </c>
       <c r="J18" s="99">
         <v>0</v>
       </c>
       <c r="K18" s="99">
         <v>0</v>
       </c>
       <c r="L18" s="99">
         <v>0</v>
       </c>
       <c r="M18" s="99">
         <v>0</v>
       </c>
@@ -2768,51 +2768,51 @@
   <mergeCells count="19">
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="L5:N6"/>
     <mergeCell ref="O5:Q6"/>
     <mergeCell ref="I3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="105" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:T24"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="7.625" customWidth="1"/>
     <col min="2" max="2" width="19.125" customWidth="1"/>
     <col min="3" max="17" width="6.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="30"/>
@@ -2837,59 +2837,59 @@
         <v>52</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="23"/>
       <c r="D3" s="24" t="str">
         <f>'7-4'!D3:H3</f>
-        <v>民國115年 1月</v>
+        <v>民國115年 3月</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Jan. 2026</v>
+        <v> Mar. 2026</v>
       </c>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="89"/>
       <c r="O3" s="89"/>
       <c r="P3" s="89"/>
       <c r="Q3" s="89"/>
     </row>
     <row r="4" spans="1:17" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="80" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="81"/>
       <c r="E4" s="82"/>
       <c r="F4" s="39" t="s">
         <v>1</v>
       </c>
@@ -3096,117 +3096,117 @@
       <c r="L9" s="104">
         <v>0</v>
       </c>
       <c r="M9" s="104">
         <v>0</v>
       </c>
       <c r="N9" s="104">
         <v>0</v>
       </c>
       <c r="O9" s="102">
         <v>0</v>
       </c>
       <c r="P9" s="106">
         <v>0</v>
       </c>
       <c r="Q9" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>1.68</v>
+        <v>1.72</v>
       </c>
       <c r="D10" s="93">
-        <v>1.56</v>
+        <v>1.59</v>
       </c>
       <c r="E10" s="93">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="F10" s="102">
         <v>0</v>
       </c>
       <c r="G10" s="110">
         <v>0</v>
       </c>
       <c r="H10" s="110">
         <v>0</v>
       </c>
       <c r="I10" s="110">
         <v>0</v>
       </c>
       <c r="J10" s="110">
         <v>0</v>
       </c>
       <c r="K10" s="110">
         <v>0</v>
       </c>
       <c r="L10" s="110">
         <v>0</v>
       </c>
       <c r="M10" s="110">
         <v>0</v>
       </c>
       <c r="N10" s="110">
         <v>0</v>
       </c>
       <c r="O10" s="102">
         <v>0</v>
       </c>
       <c r="P10" s="106">
         <v>0</v>
       </c>
       <c r="Q10" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
+        <v>1.75</v>
+      </c>
+      <c r="D11" s="93">
         <v>1.62</v>
       </c>
-      <c r="D11" s="93">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="93">
-        <v>1.61</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1.66</v>
+      </c>
+      <c r="F11" s="112">
+        <v>1.24</v>
+      </c>
+      <c r="G11" s="114">
+        <v>1.24</v>
+      </c>
+      <c r="H11" s="114">
+        <v>1.24</v>
       </c>
       <c r="I11" s="110">
         <v>0</v>
       </c>
       <c r="J11" s="110">
         <v>0</v>
       </c>
       <c r="K11" s="110">
         <v>0</v>
       </c>
       <c r="L11" s="110">
         <v>0</v>
       </c>
       <c r="M11" s="110">
         <v>0</v>
       </c>
       <c r="N11" s="110">
         <v>0</v>
       </c>
       <c r="O11" s="102">
         <v>0</v>
       </c>
       <c r="P11" s="106">
         <v>0</v>
       </c>
@@ -3249,212 +3249,212 @@
       <c r="L12" s="110">
         <v>0</v>
       </c>
       <c r="M12" s="110">
         <v>0</v>
       </c>
       <c r="N12" s="110">
         <v>0</v>
       </c>
       <c r="O12" s="102">
         <v>0</v>
       </c>
       <c r="P12" s="106">
         <v>0</v>
       </c>
       <c r="Q12" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>1.78</v>
+        <v>1.75</v>
       </c>
       <c r="D13" s="93">
-        <v>1.76</v>
+        <v>1.7</v>
       </c>
       <c r="E13" s="93">
-        <v>1.77</v>
-[...8 lines deleted...]
-        <v>1.26</v>
+        <v>1.73</v>
+      </c>
+      <c r="F13" s="102">
+        <v>0</v>
+      </c>
+      <c r="G13" s="110">
+        <v>0</v>
+      </c>
+      <c r="H13" s="110">
+        <v>0</v>
       </c>
       <c r="I13" s="110">
         <v>0</v>
       </c>
       <c r="J13" s="110">
         <v>0</v>
       </c>
       <c r="K13" s="110">
         <v>0</v>
       </c>
       <c r="L13" s="110">
         <v>0</v>
       </c>
       <c r="M13" s="110">
         <v>0</v>
       </c>
       <c r="N13" s="110">
         <v>0</v>
       </c>
       <c r="O13" s="102">
         <v>0</v>
       </c>
       <c r="P13" s="106">
         <v>0</v>
       </c>
       <c r="Q13" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>1.53</v>
+        <v>1.59</v>
       </c>
       <c r="D14" s="93">
-        <v>1.13</v>
+        <v>0.83</v>
       </c>
       <c r="E14" s="93">
         <v>1.4</v>
       </c>
       <c r="F14" s="112">
         <v>0.77</v>
       </c>
       <c r="G14" s="114">
         <v>0.77</v>
       </c>
       <c r="H14" s="114">
         <v>0.77</v>
       </c>
       <c r="I14" s="110">
         <v>0</v>
       </c>
       <c r="J14" s="110">
         <v>0</v>
       </c>
       <c r="K14" s="110">
         <v>0</v>
       </c>
       <c r="L14" s="110">
         <v>0</v>
       </c>
       <c r="M14" s="110">
         <v>0</v>
       </c>
       <c r="N14" s="110">
         <v>0</v>
       </c>
       <c r="O14" s="102">
         <v>0</v>
       </c>
       <c r="P14" s="110">
         <v>0</v>
       </c>
       <c r="Q14" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>1.58</v>
+        <v>1.67</v>
       </c>
       <c r="D15" s="93">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="E15" s="93">
-        <v>1.41</v>
+        <v>1.53</v>
       </c>
       <c r="F15" s="102">
         <v>0</v>
       </c>
       <c r="G15" s="110">
         <v>0</v>
       </c>
       <c r="H15" s="110">
         <v>0</v>
       </c>
       <c r="I15" s="110">
         <v>0</v>
       </c>
       <c r="J15" s="110">
         <v>0</v>
       </c>
       <c r="K15" s="110">
         <v>0</v>
       </c>
       <c r="L15" s="110">
         <v>0</v>
       </c>
       <c r="M15" s="110">
         <v>0</v>
       </c>
       <c r="N15" s="110">
         <v>0</v>
       </c>
       <c r="O15" s="102">
         <v>0</v>
       </c>
       <c r="P15" s="110">
         <v>0</v>
       </c>
       <c r="Q15" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.56</v>
+        <v>1.68</v>
       </c>
       <c r="D16" s="93">
-        <v>1.44</v>
+        <v>1.42</v>
       </c>
       <c r="E16" s="93">
-        <v>1.52</v>
+        <v>1.57</v>
       </c>
       <c r="F16" s="102">
         <v>0</v>
       </c>
       <c r="G16" s="110">
         <v>0</v>
       </c>
       <c r="H16" s="110">
         <v>0</v>
       </c>
       <c r="I16" s="110">
         <v>0</v>
       </c>
       <c r="J16" s="110">
         <v>0</v>
       </c>
       <c r="K16" s="110">
         <v>0</v>
       </c>
       <c r="L16" s="110">
         <v>0</v>
       </c>
       <c r="M16" s="110">
         <v>0</v>
       </c>
@@ -3505,58 +3505,58 @@
       </c>
       <c r="L17" s="110">
         <v>0</v>
       </c>
       <c r="M17" s="110">
         <v>0</v>
       </c>
       <c r="N17" s="110">
         <v>0</v>
       </c>
       <c r="O17" s="102">
         <v>0</v>
       </c>
       <c r="P17" s="110">
         <v>0</v>
       </c>
       <c r="Q17" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="99">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="C18" s="97">
+        <v>1.66</v>
+      </c>
+      <c r="D18" s="97">
+        <v>1.66</v>
+      </c>
+      <c r="E18" s="97">
+        <v>1.66</v>
       </c>
       <c r="F18" s="116">
         <v>0</v>
       </c>
       <c r="G18" s="118">
         <v>0</v>
       </c>
       <c r="H18" s="118">
         <v>0</v>
       </c>
       <c r="I18" s="118">
         <v>0</v>
       </c>
       <c r="J18" s="118">
         <v>0</v>
       </c>
       <c r="K18" s="118">
         <v>0</v>
       </c>
       <c r="L18" s="118">
         <v>0</v>
       </c>
       <c r="M18" s="118">
         <v>0</v>
       </c>
@@ -3658,51 +3658,51 @@
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="O5:Q6"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="F5:H6"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="I5:K6"/>
     <mergeCell ref="M3:Q3"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="L5:N6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="106" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="7.625" customWidth="1"/>
     <col min="2" max="2" width="19.125" customWidth="1"/>
     <col min="3" max="14" width="8.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="30"/>
@@ -3724,55 +3724,55 @@
         <v>54</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="25"/>
       <c r="G3" s="24" t="str">
         <f>'7-4'!D3</f>
-        <v>民國115年 1月</v>
+        <v>民國115年 3月</v>
       </c>
       <c r="H3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Jan. 2026</v>
+        <v> Mar. 2026</v>
       </c>
       <c r="I3" s="25"/>
       <c r="J3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="89"/>
     </row>
     <row r="4" spans="1:14" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="68" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="40"/>
       <c r="E4" s="41"/>
       <c r="F4" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="41"/>
@@ -4402,51 +4402,51 @@
     <row r="23" ht="13.5" customHeight="1"/>
     <row r="24" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="F5:H6"/>
     <mergeCell ref="I5:K6"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="L5:N6"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="J3:N3"/>
     <mergeCell ref="A4:B6"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="107" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>票券金融公司最高、最低與平均利率</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>