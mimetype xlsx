--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'7-4(續一)'!$A$1:$Q$22</definedName>
     <definedName name="外部資料_1" localSheetId="2">'7-4(續二完)'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>最高</t>
   </si>
   <si>
     <t>最低</t>
   </si>
   <si>
     <t>平均</t>
   </si>
   <si>
-    <t>民國115年 3月</t>
+    <t>民國115年 4月</t>
   </si>
   <si>
     <t>Highest</t>
   </si>
   <si>
     <t>Lowest</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <r>
       <t>單位：年息百分比率</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Percent per annum</t>
     </r>
   </si>
   <si>
@@ -108,51 +108,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>融資性本票</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>交易本票</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mar. 2026</t>
+    <t xml:space="preserve"> Apr. 2026</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">一個月期
 (1～30天)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Less than 30 days</t>
     </r>
@@ -1779,111 +1779,108 @@
     </xf>
     <xf xxid="155" numFmtId="176" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="156" numFmtId="176" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="157" numFmtId="177" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="158" numFmtId="177" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="159" numFmtId="176" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="160" numFmtId="176" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="161" numFmtId="177" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="162" numFmtId="177" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="163" numFmtId="177" fontId="8" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="163" numFmtId="177" fontId="6" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="164" numFmtId="177" fontId="6" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="164" numFmtId="177" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="165" numFmtId="177" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="165" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="166" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="166" numFmtId="177" fontId="37" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="167" numFmtId="177" fontId="37" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="167" numFmtId="177" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="168" numFmtId="177" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="168" numFmtId="177" fontId="37" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="169" numFmtId="177" fontId="37" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="169" numFmtId="177" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="170" numFmtId="177" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="170" numFmtId="177" fontId="37" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="171" numFmtId="177" fontId="37" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="171" numFmtId="177" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="172" numFmtId="177" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="172" numFmtId="177" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="173" numFmtId="177" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="173" numFmtId="176" fontId="6" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="174" numFmtId="176" fontId="6" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="176" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="175" numFmtId="176" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="175" numFmtId="176" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="176" numFmtId="176" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="176" numFmtId="176" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="177" numFmtId="176" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="177" numFmtId="177" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="177" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="177" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="177" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="177" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="177" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="180" numFmtId="177" fontId="37" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="181" numFmtId="177" fontId="37" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="177" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="182" numFmtId="177" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="183" numFmtId="177" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="177" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2172,518 +2169,518 @@
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="91">
-        <v>5.5</v>
+        <v>5.51</v>
       </c>
       <c r="D9" s="93">
         <v>1.48</v>
       </c>
       <c r="E9" s="93">
-        <v>2.01</v>
+        <v>2.02</v>
       </c>
       <c r="F9" s="95">
         <v>0</v>
       </c>
       <c r="G9" s="95">
         <v>0</v>
       </c>
       <c r="H9" s="95">
         <v>0</v>
       </c>
       <c r="I9" s="95">
         <v>0</v>
       </c>
       <c r="J9" s="95">
         <v>0</v>
       </c>
       <c r="K9" s="95">
         <v>0</v>
       </c>
       <c r="L9" s="95">
         <v>0</v>
       </c>
       <c r="M9" s="95">
         <v>0</v>
       </c>
       <c r="N9" s="95">
         <v>0</v>
       </c>
       <c r="O9" s="95">
         <v>0</v>
       </c>
       <c r="P9" s="95">
         <v>0</v>
       </c>
       <c r="Q9" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>5.15</v>
+        <v>4.8</v>
       </c>
       <c r="D10" s="93">
-        <v>1.48</v>
+        <v>1.49</v>
       </c>
       <c r="E10" s="93">
-        <v>2.15</v>
+        <v>2.12</v>
       </c>
       <c r="F10" s="93">
         <v>3.1</v>
       </c>
       <c r="G10" s="93">
         <v>2.48</v>
       </c>
       <c r="H10" s="93">
-        <v>2.7</v>
+        <v>2.64</v>
       </c>
       <c r="I10" s="95">
         <v>0</v>
       </c>
       <c r="J10" s="95">
         <v>0</v>
       </c>
       <c r="K10" s="95">
         <v>0</v>
       </c>
       <c r="L10" s="95">
         <v>0</v>
       </c>
       <c r="M10" s="95">
         <v>0</v>
       </c>
       <c r="N10" s="95">
         <v>0</v>
       </c>
       <c r="O10" s="95">
         <v>0</v>
       </c>
       <c r="P10" s="95">
         <v>0</v>
       </c>
       <c r="Q10" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>3.5</v>
+        <v>3.36</v>
       </c>
       <c r="D11" s="93">
-        <v>1.53</v>
+        <v>1.56</v>
       </c>
       <c r="E11" s="93">
-        <v>1.98</v>
+        <v>2</v>
       </c>
       <c r="F11" s="95">
         <v>0</v>
       </c>
       <c r="G11" s="95">
         <v>0</v>
       </c>
       <c r="H11" s="95">
         <v>0</v>
       </c>
       <c r="I11" s="95">
         <v>0</v>
       </c>
       <c r="J11" s="95">
         <v>0</v>
       </c>
       <c r="K11" s="95">
         <v>0</v>
       </c>
       <c r="L11" s="95">
         <v>0</v>
       </c>
       <c r="M11" s="95">
         <v>0</v>
       </c>
       <c r="N11" s="95">
         <v>0</v>
       </c>
       <c r="O11" s="95">
         <v>0</v>
       </c>
       <c r="P11" s="95">
         <v>0</v>
       </c>
       <c r="Q11" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="93">
-        <v>2.95</v>
+        <v>2.42</v>
       </c>
       <c r="D12" s="93">
-        <v>1.52</v>
+        <v>1.64</v>
       </c>
       <c r="E12" s="93">
-        <v>1.82</v>
+        <v>1.93</v>
       </c>
       <c r="F12" s="95">
         <v>0</v>
       </c>
       <c r="G12" s="95">
         <v>0</v>
       </c>
       <c r="H12" s="95">
         <v>0</v>
       </c>
       <c r="I12" s="95">
         <v>0</v>
       </c>
       <c r="J12" s="95">
         <v>0</v>
       </c>
       <c r="K12" s="95">
         <v>0</v>
       </c>
       <c r="L12" s="95">
         <v>0</v>
       </c>
       <c r="M12" s="95">
         <v>0</v>
       </c>
       <c r="N12" s="95">
         <v>0</v>
       </c>
       <c r="O12" s="95">
         <v>0</v>
       </c>
       <c r="P12" s="95">
         <v>0</v>
       </c>
       <c r="Q12" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
+        <v>2.68</v>
+      </c>
+      <c r="D13" s="93">
+        <v>1.74</v>
+      </c>
+      <c r="E13" s="93">
         <v>2.17</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.85</v>
       </c>
       <c r="F13" s="95">
         <v>0</v>
       </c>
       <c r="G13" s="95">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>0</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
       <c r="J13" s="95">
         <v>0</v>
       </c>
       <c r="K13" s="95">
         <v>0</v>
       </c>
       <c r="L13" s="95">
         <v>0</v>
       </c>
       <c r="M13" s="95">
         <v>0</v>
       </c>
       <c r="N13" s="95">
         <v>0</v>
       </c>
       <c r="O13" s="95">
         <v>0</v>
       </c>
       <c r="P13" s="95">
         <v>0</v>
       </c>
       <c r="Q13" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>2.08</v>
+        <v>2.11</v>
       </c>
       <c r="D14" s="93">
         <v>0.7</v>
       </c>
       <c r="E14" s="93">
-        <v>1.52</v>
+        <v>1.55</v>
       </c>
       <c r="F14" s="93">
-        <v>1.45</v>
+        <v>1.48</v>
       </c>
       <c r="G14" s="93">
-        <v>1.4</v>
+        <v>1.22</v>
       </c>
       <c r="H14" s="93">
-        <v>1.42</v>
+        <v>1.35</v>
       </c>
       <c r="I14" s="95">
         <v>0</v>
       </c>
       <c r="J14" s="95">
         <v>0</v>
       </c>
       <c r="K14" s="95">
         <v>0</v>
       </c>
       <c r="L14" s="95">
         <v>0</v>
       </c>
       <c r="M14" s="95">
         <v>0</v>
       </c>
       <c r="N14" s="95">
         <v>0</v>
       </c>
       <c r="O14" s="95">
         <v>0</v>
       </c>
       <c r="P14" s="95">
         <v>0</v>
       </c>
       <c r="Q14" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>2.16</v>
+        <v>2.2</v>
       </c>
       <c r="D15" s="93">
         <v>0.7</v>
       </c>
       <c r="E15" s="93">
-        <v>1.63</v>
-[...8 lines deleted...]
-        <v>1.35</v>
+        <v>1.67</v>
+      </c>
+      <c r="F15" s="95">
+        <v>0</v>
+      </c>
+      <c r="G15" s="95">
+        <v>0</v>
+      </c>
+      <c r="H15" s="95">
+        <v>0</v>
       </c>
       <c r="I15" s="95">
         <v>0</v>
       </c>
       <c r="J15" s="95">
         <v>0</v>
       </c>
       <c r="K15" s="95">
         <v>0</v>
       </c>
       <c r="L15" s="95">
         <v>0</v>
       </c>
       <c r="M15" s="95">
         <v>0</v>
       </c>
       <c r="N15" s="95">
         <v>0</v>
       </c>
       <c r="O15" s="95">
         <v>0</v>
       </c>
       <c r="P15" s="95">
         <v>0</v>
       </c>
       <c r="Q15" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>2.19</v>
+        <v>2.08</v>
       </c>
       <c r="D16" s="93">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="E16" s="93">
-        <v>1.75</v>
+        <v>1.81</v>
       </c>
       <c r="F16" s="95">
         <v>0</v>
       </c>
       <c r="G16" s="95">
         <v>0</v>
       </c>
       <c r="H16" s="95">
         <v>0</v>
       </c>
       <c r="I16" s="95">
         <v>0</v>
       </c>
       <c r="J16" s="95">
         <v>0</v>
       </c>
       <c r="K16" s="95">
         <v>0</v>
       </c>
       <c r="L16" s="95">
         <v>0</v>
       </c>
       <c r="M16" s="95">
         <v>0</v>
       </c>
       <c r="N16" s="95">
         <v>0</v>
       </c>
       <c r="O16" s="95">
         <v>0</v>
       </c>
       <c r="P16" s="95">
         <v>0</v>
       </c>
       <c r="Q16" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="93">
-        <v>1.9</v>
+        <v>2.01</v>
       </c>
       <c r="D17" s="93">
-        <v>1.5</v>
+        <v>1.62</v>
       </c>
       <c r="E17" s="93">
-        <v>1.76</v>
+        <v>1.82</v>
       </c>
       <c r="F17" s="95">
         <v>0</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>0</v>
       </c>
       <c r="I17" s="95">
         <v>0</v>
       </c>
       <c r="J17" s="95">
         <v>0</v>
       </c>
       <c r="K17" s="95">
         <v>0</v>
       </c>
       <c r="L17" s="95">
         <v>0</v>
       </c>
       <c r="M17" s="95">
         <v>0</v>
       </c>
       <c r="N17" s="95">
         <v>0</v>
       </c>
       <c r="O17" s="95">
         <v>0</v>
       </c>
       <c r="P17" s="95">
         <v>0</v>
       </c>
       <c r="Q17" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="97">
-        <v>1.92</v>
+        <v>2.11</v>
       </c>
       <c r="D18" s="97">
-        <v>1.53</v>
+        <v>1.72</v>
       </c>
       <c r="E18" s="97">
-        <v>1.78</v>
+        <v>1.96</v>
       </c>
       <c r="F18" s="99">
         <v>0</v>
       </c>
       <c r="G18" s="99">
         <v>0</v>
       </c>
       <c r="H18" s="99">
         <v>0</v>
       </c>
       <c r="I18" s="99">
         <v>0</v>
       </c>
       <c r="J18" s="99">
         <v>0</v>
       </c>
       <c r="K18" s="99">
         <v>0</v>
       </c>
       <c r="L18" s="99">
         <v>0</v>
       </c>
       <c r="M18" s="99">
         <v>0</v>
       </c>
@@ -2837,59 +2834,59 @@
         <v>52</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="23"/>
       <c r="D3" s="24" t="str">
         <f>'7-4'!D3:H3</f>
-        <v>民國115年 3月</v>
+        <v>民國115年 4月</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Mar. 2026</v>
+        <v> Apr. 2026</v>
       </c>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="89"/>
       <c r="O3" s="89"/>
       <c r="P3" s="89"/>
       <c r="Q3" s="89"/>
     </row>
     <row r="4" spans="1:17" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="80" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="81"/>
       <c r="E4" s="82"/>
       <c r="F4" s="39" t="s">
         <v>1</v>
       </c>
@@ -3044,554 +3041,554 @@
         <v>6</v>
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="100">
-[...41 lines deleted...]
-      <c r="Q9" s="108">
+      <c r="C9" s="91">
+        <v>1.57</v>
+      </c>
+      <c r="D9" s="93">
+        <v>1.57</v>
+      </c>
+      <c r="E9" s="93">
+        <v>1.57</v>
+      </c>
+      <c r="F9" s="101">
+        <v>0</v>
+      </c>
+      <c r="G9" s="103">
+        <v>0</v>
+      </c>
+      <c r="H9" s="103">
+        <v>0</v>
+      </c>
+      <c r="I9" s="103">
+        <v>0</v>
+      </c>
+      <c r="J9" s="103">
+        <v>0</v>
+      </c>
+      <c r="K9" s="103">
+        <v>0</v>
+      </c>
+      <c r="L9" s="103">
+        <v>0</v>
+      </c>
+      <c r="M9" s="103">
+        <v>0</v>
+      </c>
+      <c r="N9" s="103">
+        <v>0</v>
+      </c>
+      <c r="O9" s="101">
+        <v>0</v>
+      </c>
+      <c r="P9" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>1.72</v>
+        <v>1.71</v>
       </c>
       <c r="D10" s="93">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
       <c r="E10" s="93">
-        <v>1.66</v>
-[...34 lines deleted...]
-      <c r="Q10" s="108">
+        <v>1.65</v>
+      </c>
+      <c r="F10" s="101">
+        <v>0</v>
+      </c>
+      <c r="G10" s="109">
+        <v>0</v>
+      </c>
+      <c r="H10" s="109">
+        <v>0</v>
+      </c>
+      <c r="I10" s="109">
+        <v>0</v>
+      </c>
+      <c r="J10" s="109">
+        <v>0</v>
+      </c>
+      <c r="K10" s="109">
+        <v>0</v>
+      </c>
+      <c r="L10" s="109">
+        <v>0</v>
+      </c>
+      <c r="M10" s="109">
+        <v>0</v>
+      </c>
+      <c r="N10" s="109">
+        <v>0</v>
+      </c>
+      <c r="O10" s="101">
+        <v>0</v>
+      </c>
+      <c r="P10" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>1.75</v>
+        <v>1.79</v>
       </c>
       <c r="D11" s="93">
-        <v>1.62</v>
+        <v>1.68</v>
       </c>
       <c r="E11" s="93">
-        <v>1.66</v>
-[...34 lines deleted...]
-      <c r="Q11" s="108">
+        <v>1.71</v>
+      </c>
+      <c r="F11" s="101">
+        <v>0</v>
+      </c>
+      <c r="G11" s="109">
+        <v>0</v>
+      </c>
+      <c r="H11" s="109">
+        <v>0</v>
+      </c>
+      <c r="I11" s="109">
+        <v>0</v>
+      </c>
+      <c r="J11" s="109">
+        <v>0</v>
+      </c>
+      <c r="K11" s="109">
+        <v>0</v>
+      </c>
+      <c r="L11" s="109">
+        <v>0</v>
+      </c>
+      <c r="M11" s="109">
+        <v>0</v>
+      </c>
+      <c r="N11" s="109">
+        <v>0</v>
+      </c>
+      <c r="O11" s="101">
+        <v>0</v>
+      </c>
+      <c r="P11" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="95">
         <v>0</v>
       </c>
       <c r="D12" s="95">
         <v>0</v>
       </c>
       <c r="E12" s="95">
         <v>0</v>
       </c>
-      <c r="F12" s="102">
-[...32 lines deleted...]
-      <c r="Q12" s="108">
+      <c r="F12" s="111">
+        <v>1.3</v>
+      </c>
+      <c r="G12" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="H12" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="I12" s="109">
+        <v>0</v>
+      </c>
+      <c r="J12" s="109">
+        <v>0</v>
+      </c>
+      <c r="K12" s="109">
+        <v>0</v>
+      </c>
+      <c r="L12" s="109">
+        <v>0</v>
+      </c>
+      <c r="M12" s="109">
+        <v>0</v>
+      </c>
+      <c r="N12" s="109">
+        <v>0</v>
+      </c>
+      <c r="O12" s="101">
+        <v>0</v>
+      </c>
+      <c r="P12" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>1.75</v>
+        <v>1.86</v>
       </c>
       <c r="D13" s="93">
-        <v>1.7</v>
+        <v>1.86</v>
       </c>
       <c r="E13" s="93">
-        <v>1.73</v>
-[...34 lines deleted...]
-      <c r="Q13" s="108">
+        <v>1.86</v>
+      </c>
+      <c r="F13" s="101">
+        <v>0</v>
+      </c>
+      <c r="G13" s="109">
+        <v>0</v>
+      </c>
+      <c r="H13" s="109">
+        <v>0</v>
+      </c>
+      <c r="I13" s="109">
+        <v>0</v>
+      </c>
+      <c r="J13" s="109">
+        <v>0</v>
+      </c>
+      <c r="K13" s="109">
+        <v>0</v>
+      </c>
+      <c r="L13" s="109">
+        <v>0</v>
+      </c>
+      <c r="M13" s="109">
+        <v>0</v>
+      </c>
+      <c r="N13" s="109">
+        <v>0</v>
+      </c>
+      <c r="O13" s="101">
+        <v>0</v>
+      </c>
+      <c r="P13" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>1.59</v>
+        <v>1.53</v>
       </c>
       <c r="D14" s="93">
-        <v>0.83</v>
+        <v>0.7</v>
       </c>
       <c r="E14" s="93">
-        <v>1.4</v>
-[...1 lines deleted...]
-      <c r="F14" s="112">
+        <v>1.37</v>
+      </c>
+      <c r="F14" s="111">
         <v>0.77</v>
       </c>
-      <c r="G14" s="114">
+      <c r="G14" s="113">
         <v>0.77</v>
       </c>
-      <c r="H14" s="114">
+      <c r="H14" s="113">
         <v>0.77</v>
       </c>
-      <c r="I14" s="110">
-[...23 lines deleted...]
-      <c r="Q14" s="108">
+      <c r="I14" s="109">
+        <v>0</v>
+      </c>
+      <c r="J14" s="109">
+        <v>0</v>
+      </c>
+      <c r="K14" s="109">
+        <v>0</v>
+      </c>
+      <c r="L14" s="109">
+        <v>0</v>
+      </c>
+      <c r="M14" s="109">
+        <v>0</v>
+      </c>
+      <c r="N14" s="109">
+        <v>0</v>
+      </c>
+      <c r="O14" s="101">
+        <v>0</v>
+      </c>
+      <c r="P14" s="109">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>1.67</v>
+        <v>1.65</v>
       </c>
       <c r="D15" s="93">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="E15" s="93">
-        <v>1.53</v>
-[...34 lines deleted...]
-      <c r="Q15" s="108">
+        <v>1.44</v>
+      </c>
+      <c r="F15" s="101">
+        <v>0</v>
+      </c>
+      <c r="G15" s="109">
+        <v>0</v>
+      </c>
+      <c r="H15" s="109">
+        <v>0</v>
+      </c>
+      <c r="I15" s="109">
+        <v>0</v>
+      </c>
+      <c r="J15" s="109">
+        <v>0</v>
+      </c>
+      <c r="K15" s="109">
+        <v>0</v>
+      </c>
+      <c r="L15" s="109">
+        <v>0</v>
+      </c>
+      <c r="M15" s="109">
+        <v>0</v>
+      </c>
+      <c r="N15" s="109">
+        <v>0</v>
+      </c>
+      <c r="O15" s="101">
+        <v>0</v>
+      </c>
+      <c r="P15" s="109">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.68</v>
+        <v>1.66</v>
       </c>
       <c r="D16" s="93">
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
       <c r="E16" s="93">
-        <v>1.57</v>
-[...34 lines deleted...]
-      <c r="Q16" s="108">
+        <v>1.6</v>
+      </c>
+      <c r="F16" s="101">
+        <v>0</v>
+      </c>
+      <c r="G16" s="109">
+        <v>0</v>
+      </c>
+      <c r="H16" s="109">
+        <v>0</v>
+      </c>
+      <c r="I16" s="109">
+        <v>0</v>
+      </c>
+      <c r="J16" s="109">
+        <v>0</v>
+      </c>
+      <c r="K16" s="109">
+        <v>0</v>
+      </c>
+      <c r="L16" s="109">
+        <v>0</v>
+      </c>
+      <c r="M16" s="109">
+        <v>0</v>
+      </c>
+      <c r="N16" s="109">
+        <v>0</v>
+      </c>
+      <c r="O16" s="101">
+        <v>0</v>
+      </c>
+      <c r="P16" s="109">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="95">
         <v>0</v>
       </c>
       <c r="D17" s="95">
         <v>0</v>
       </c>
       <c r="E17" s="95">
         <v>0</v>
       </c>
-      <c r="F17" s="102">
-[...32 lines deleted...]
-      <c r="Q17" s="108">
+      <c r="F17" s="101">
+        <v>0</v>
+      </c>
+      <c r="G17" s="109">
+        <v>0</v>
+      </c>
+      <c r="H17" s="109">
+        <v>0</v>
+      </c>
+      <c r="I17" s="109">
+        <v>0</v>
+      </c>
+      <c r="J17" s="109">
+        <v>0</v>
+      </c>
+      <c r="K17" s="109">
+        <v>0</v>
+      </c>
+      <c r="L17" s="109">
+        <v>0</v>
+      </c>
+      <c r="M17" s="109">
+        <v>0</v>
+      </c>
+      <c r="N17" s="109">
+        <v>0</v>
+      </c>
+      <c r="O17" s="101">
+        <v>0</v>
+      </c>
+      <c r="P17" s="109">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="97">
-[...41 lines deleted...]
-      <c r="Q18" s="120">
+      <c r="C18" s="99">
+        <v>0</v>
+      </c>
+      <c r="D18" s="99">
+        <v>0</v>
+      </c>
+      <c r="E18" s="99">
+        <v>0</v>
+      </c>
+      <c r="F18" s="115">
+        <v>0</v>
+      </c>
+      <c r="G18" s="117">
+        <v>0</v>
+      </c>
+      <c r="H18" s="117">
+        <v>0</v>
+      </c>
+      <c r="I18" s="117">
+        <v>0</v>
+      </c>
+      <c r="J18" s="117">
+        <v>0</v>
+      </c>
+      <c r="K18" s="117">
+        <v>0</v>
+      </c>
+      <c r="L18" s="117">
+        <v>0</v>
+      </c>
+      <c r="M18" s="117">
+        <v>0</v>
+      </c>
+      <c r="N18" s="117">
+        <v>0</v>
+      </c>
+      <c r="O18" s="115">
+        <v>0</v>
+      </c>
+      <c r="P18" s="117">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="119">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="13.5" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
       <c r="O19" s="9"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
@@ -3724,55 +3721,55 @@
         <v>54</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="25"/>
       <c r="G3" s="24" t="str">
         <f>'7-4'!D3</f>
-        <v>民國115年 3月</v>
+        <v>民國115年 4月</v>
       </c>
       <c r="H3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Mar. 2026</v>
+        <v> Apr. 2026</v>
       </c>
       <c r="I3" s="25"/>
       <c r="J3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="89"/>
     </row>
     <row r="4" spans="1:14" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="68" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="40"/>
       <c r="E4" s="41"/>
       <c r="F4" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="41"/>
@@ -3894,464 +3891,464 @@
         <v>6</v>
       </c>
       <c r="J8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="L8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="102">
-[...32 lines deleted...]
-      <c r="N9" s="106">
+      <c r="C9" s="101">
+        <v>0</v>
+      </c>
+      <c r="D9" s="103">
+        <v>0</v>
+      </c>
+      <c r="E9" s="103">
+        <v>0</v>
+      </c>
+      <c r="F9" s="103">
+        <v>0</v>
+      </c>
+      <c r="G9" s="103">
+        <v>0</v>
+      </c>
+      <c r="H9" s="103">
+        <v>0</v>
+      </c>
+      <c r="I9" s="103">
+        <v>0</v>
+      </c>
+      <c r="J9" s="103">
+        <v>0</v>
+      </c>
+      <c r="K9" s="103">
+        <v>0</v>
+      </c>
+      <c r="L9" s="101">
+        <v>0</v>
+      </c>
+      <c r="M9" s="105">
+        <v>0</v>
+      </c>
+      <c r="N9" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="102">
-[...32 lines deleted...]
-      <c r="N10" s="106">
+      <c r="C10" s="101">
+        <v>0</v>
+      </c>
+      <c r="D10" s="109">
+        <v>0</v>
+      </c>
+      <c r="E10" s="109">
+        <v>0</v>
+      </c>
+      <c r="F10" s="109">
+        <v>0</v>
+      </c>
+      <c r="G10" s="109">
+        <v>0</v>
+      </c>
+      <c r="H10" s="109">
+        <v>0</v>
+      </c>
+      <c r="I10" s="109">
+        <v>0</v>
+      </c>
+      <c r="J10" s="109">
+        <v>0</v>
+      </c>
+      <c r="K10" s="109">
+        <v>0</v>
+      </c>
+      <c r="L10" s="101">
+        <v>0</v>
+      </c>
+      <c r="M10" s="105">
+        <v>0</v>
+      </c>
+      <c r="N10" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="102">
-[...32 lines deleted...]
-      <c r="N11" s="106">
+      <c r="C11" s="101">
+        <v>0</v>
+      </c>
+      <c r="D11" s="109">
+        <v>0</v>
+      </c>
+      <c r="E11" s="109">
+        <v>0</v>
+      </c>
+      <c r="F11" s="109">
+        <v>0</v>
+      </c>
+      <c r="G11" s="109">
+        <v>0</v>
+      </c>
+      <c r="H11" s="109">
+        <v>0</v>
+      </c>
+      <c r="I11" s="109">
+        <v>0</v>
+      </c>
+      <c r="J11" s="109">
+        <v>0</v>
+      </c>
+      <c r="K11" s="109">
+        <v>0</v>
+      </c>
+      <c r="L11" s="101">
+        <v>0</v>
+      </c>
+      <c r="M11" s="105">
+        <v>0</v>
+      </c>
+      <c r="N11" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="102">
-[...32 lines deleted...]
-      <c r="N12" s="106">
+      <c r="C12" s="101">
+        <v>0</v>
+      </c>
+      <c r="D12" s="109">
+        <v>0</v>
+      </c>
+      <c r="E12" s="109">
+        <v>0</v>
+      </c>
+      <c r="F12" s="109">
+        <v>0</v>
+      </c>
+      <c r="G12" s="109">
+        <v>0</v>
+      </c>
+      <c r="H12" s="109">
+        <v>0</v>
+      </c>
+      <c r="I12" s="109">
+        <v>0</v>
+      </c>
+      <c r="J12" s="109">
+        <v>0</v>
+      </c>
+      <c r="K12" s="109">
+        <v>0</v>
+      </c>
+      <c r="L12" s="101">
+        <v>0</v>
+      </c>
+      <c r="M12" s="105">
+        <v>0</v>
+      </c>
+      <c r="N12" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="102">
-[...32 lines deleted...]
-      <c r="N13" s="106">
+      <c r="C13" s="101">
+        <v>0</v>
+      </c>
+      <c r="D13" s="109">
+        <v>0</v>
+      </c>
+      <c r="E13" s="109">
+        <v>0</v>
+      </c>
+      <c r="F13" s="109">
+        <v>0</v>
+      </c>
+      <c r="G13" s="109">
+        <v>0</v>
+      </c>
+      <c r="H13" s="109">
+        <v>0</v>
+      </c>
+      <c r="I13" s="109">
+        <v>0</v>
+      </c>
+      <c r="J13" s="109">
+        <v>0</v>
+      </c>
+      <c r="K13" s="109">
+        <v>0</v>
+      </c>
+      <c r="L13" s="101">
+        <v>0</v>
+      </c>
+      <c r="M13" s="105">
+        <v>0</v>
+      </c>
+      <c r="N13" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="102">
-[...32 lines deleted...]
-      <c r="N14" s="102">
+      <c r="C14" s="101">
+        <v>0</v>
+      </c>
+      <c r="D14" s="109">
+        <v>0</v>
+      </c>
+      <c r="E14" s="109">
+        <v>0</v>
+      </c>
+      <c r="F14" s="109">
+        <v>0</v>
+      </c>
+      <c r="G14" s="109">
+        <v>0</v>
+      </c>
+      <c r="H14" s="109">
+        <v>0</v>
+      </c>
+      <c r="I14" s="109">
+        <v>0</v>
+      </c>
+      <c r="J14" s="109">
+        <v>0</v>
+      </c>
+      <c r="K14" s="109">
+        <v>0</v>
+      </c>
+      <c r="L14" s="101">
+        <v>0</v>
+      </c>
+      <c r="M14" s="109">
+        <v>0</v>
+      </c>
+      <c r="N14" s="101">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="102">
-[...32 lines deleted...]
-      <c r="N15" s="102">
+      <c r="C15" s="101">
+        <v>0</v>
+      </c>
+      <c r="D15" s="109">
+        <v>0</v>
+      </c>
+      <c r="E15" s="109">
+        <v>0</v>
+      </c>
+      <c r="F15" s="109">
+        <v>0</v>
+      </c>
+      <c r="G15" s="109">
+        <v>0</v>
+      </c>
+      <c r="H15" s="109">
+        <v>0</v>
+      </c>
+      <c r="I15" s="109">
+        <v>0</v>
+      </c>
+      <c r="J15" s="109">
+        <v>0</v>
+      </c>
+      <c r="K15" s="109">
+        <v>0</v>
+      </c>
+      <c r="L15" s="101">
+        <v>0</v>
+      </c>
+      <c r="M15" s="109">
+        <v>0</v>
+      </c>
+      <c r="N15" s="101">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="102">
-[...32 lines deleted...]
-      <c r="N16" s="102">
+      <c r="C16" s="101">
+        <v>0</v>
+      </c>
+      <c r="D16" s="109">
+        <v>0</v>
+      </c>
+      <c r="E16" s="109">
+        <v>0</v>
+      </c>
+      <c r="F16" s="109">
+        <v>0</v>
+      </c>
+      <c r="G16" s="109">
+        <v>0</v>
+      </c>
+      <c r="H16" s="109">
+        <v>0</v>
+      </c>
+      <c r="I16" s="109">
+        <v>0</v>
+      </c>
+      <c r="J16" s="109">
+        <v>0</v>
+      </c>
+      <c r="K16" s="109">
+        <v>0</v>
+      </c>
+      <c r="L16" s="101">
+        <v>0</v>
+      </c>
+      <c r="M16" s="109">
+        <v>0</v>
+      </c>
+      <c r="N16" s="101">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="102">
-[...32 lines deleted...]
-      <c r="N17" s="102">
+      <c r="C17" s="101">
+        <v>0</v>
+      </c>
+      <c r="D17" s="109">
+        <v>0</v>
+      </c>
+      <c r="E17" s="109">
+        <v>0</v>
+      </c>
+      <c r="F17" s="109">
+        <v>0</v>
+      </c>
+      <c r="G17" s="109">
+        <v>0</v>
+      </c>
+      <c r="H17" s="109">
+        <v>0</v>
+      </c>
+      <c r="I17" s="109">
+        <v>0</v>
+      </c>
+      <c r="J17" s="109">
+        <v>0</v>
+      </c>
+      <c r="K17" s="109">
+        <v>0</v>
+      </c>
+      <c r="L17" s="101">
+        <v>0</v>
+      </c>
+      <c r="M17" s="109">
+        <v>0</v>
+      </c>
+      <c r="N17" s="101">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="116">
-[...32 lines deleted...]
-      <c r="N18" s="116">
+      <c r="C18" s="115">
+        <v>0</v>
+      </c>
+      <c r="D18" s="117">
+        <v>0</v>
+      </c>
+      <c r="E18" s="117">
+        <v>0</v>
+      </c>
+      <c r="F18" s="117">
+        <v>0</v>
+      </c>
+      <c r="G18" s="117">
+        <v>0</v>
+      </c>
+      <c r="H18" s="117">
+        <v>0</v>
+      </c>
+      <c r="I18" s="117">
+        <v>0</v>
+      </c>
+      <c r="J18" s="117">
+        <v>0</v>
+      </c>
+      <c r="K18" s="117">
+        <v>0</v>
+      </c>
+      <c r="L18" s="115">
+        <v>0</v>
+      </c>
+      <c r="M18" s="117">
+        <v>0</v>
+      </c>
+      <c r="N18" s="115">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1">
       <c r="A19" s="15"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
       <c r="O19" s="9"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" customHeight="1">
       <c r="A20" s="15"/>
       <c r="B20" s="9"/>