--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'7-4(續一)'!$A$1:$Q$22</definedName>
     <definedName name="外部資料_1" localSheetId="2">'7-4(續二完)'!$A$1:$N$22</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>最高</t>
   </si>
   <si>
     <t>最低</t>
   </si>
   <si>
     <t>平均</t>
   </si>
   <si>
-    <t>民國115年 4月</t>
+    <t>民國115年 6月</t>
   </si>
   <si>
     <t>Highest</t>
   </si>
   <si>
     <t>Lowest</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <r>
       <t>單位：年息百分比率</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Percent per annum</t>
     </r>
   </si>
   <si>
@@ -108,51 +108,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>融資性本票</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>交易本票</t>
   </si>
   <si>
-    <t xml:space="preserve"> Apr. 2026</t>
+    <t xml:space="preserve"> June 2026</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">一個月期
 (1～30天)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Less than 30 days</t>
     </r>
@@ -2169,518 +2169,518 @@
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="91">
-        <v>5.51</v>
+        <v>4.9</v>
       </c>
       <c r="D9" s="93">
-        <v>1.48</v>
+        <v>1.55</v>
       </c>
       <c r="E9" s="93">
-        <v>2.02</v>
+        <v>2.2</v>
       </c>
       <c r="F9" s="95">
         <v>0</v>
       </c>
       <c r="G9" s="95">
         <v>0</v>
       </c>
       <c r="H9" s="95">
         <v>0</v>
       </c>
       <c r="I9" s="95">
         <v>0</v>
       </c>
       <c r="J9" s="95">
         <v>0</v>
       </c>
       <c r="K9" s="95">
         <v>0</v>
       </c>
       <c r="L9" s="95">
         <v>0</v>
       </c>
       <c r="M9" s="95">
         <v>0</v>
       </c>
       <c r="N9" s="95">
         <v>0</v>
       </c>
       <c r="O9" s="95">
         <v>0</v>
       </c>
       <c r="P9" s="95">
         <v>0</v>
       </c>
       <c r="Q9" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>4.8</v>
+        <v>4.66</v>
       </c>
       <c r="D10" s="93">
-        <v>1.49</v>
+        <v>1.55</v>
       </c>
       <c r="E10" s="93">
-        <v>2.12</v>
+        <v>2.46</v>
       </c>
       <c r="F10" s="93">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="G10" s="93">
         <v>2.48</v>
       </c>
       <c r="H10" s="93">
-        <v>2.64</v>
+        <v>2.56</v>
       </c>
       <c r="I10" s="95">
         <v>0</v>
       </c>
       <c r="J10" s="95">
         <v>0</v>
       </c>
       <c r="K10" s="95">
         <v>0</v>
       </c>
       <c r="L10" s="95">
         <v>0</v>
       </c>
       <c r="M10" s="95">
         <v>0</v>
       </c>
       <c r="N10" s="95">
         <v>0</v>
       </c>
       <c r="O10" s="95">
         <v>0</v>
       </c>
       <c r="P10" s="95">
         <v>0</v>
       </c>
       <c r="Q10" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>3.36</v>
+        <v>3.82</v>
       </c>
       <c r="D11" s="93">
-        <v>1.56</v>
+        <v>1.71</v>
       </c>
       <c r="E11" s="93">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>2.47</v>
+      </c>
+      <c r="F11" s="93">
+        <v>2.9</v>
+      </c>
+      <c r="G11" s="93">
+        <v>2.9</v>
+      </c>
+      <c r="H11" s="93">
+        <v>2.9</v>
       </c>
       <c r="I11" s="95">
         <v>0</v>
       </c>
       <c r="J11" s="95">
         <v>0</v>
       </c>
       <c r="K11" s="95">
         <v>0</v>
       </c>
       <c r="L11" s="95">
         <v>0</v>
       </c>
       <c r="M11" s="95">
         <v>0</v>
       </c>
       <c r="N11" s="95">
         <v>0</v>
       </c>
       <c r="O11" s="95">
         <v>0</v>
       </c>
       <c r="P11" s="95">
         <v>0</v>
       </c>
       <c r="Q11" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="93">
-        <v>2.42</v>
+        <v>3.85</v>
       </c>
       <c r="D12" s="93">
-        <v>1.64</v>
+        <v>1.79</v>
       </c>
       <c r="E12" s="93">
-        <v>1.93</v>
+        <v>2.52</v>
       </c>
       <c r="F12" s="95">
         <v>0</v>
       </c>
       <c r="G12" s="95">
         <v>0</v>
       </c>
       <c r="H12" s="95">
         <v>0</v>
       </c>
       <c r="I12" s="95">
         <v>0</v>
       </c>
       <c r="J12" s="95">
         <v>0</v>
       </c>
       <c r="K12" s="95">
         <v>0</v>
       </c>
       <c r="L12" s="95">
         <v>0</v>
       </c>
       <c r="M12" s="95">
         <v>0</v>
       </c>
       <c r="N12" s="95">
         <v>0</v>
       </c>
       <c r="O12" s="95">
         <v>0</v>
       </c>
       <c r="P12" s="95">
         <v>0</v>
       </c>
       <c r="Q12" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>2.68</v>
+        <v>3.9</v>
       </c>
       <c r="D13" s="93">
-        <v>1.74</v>
+        <v>2.36</v>
       </c>
       <c r="E13" s="93">
-        <v>2.17</v>
+        <v>3.2</v>
       </c>
       <c r="F13" s="95">
         <v>0</v>
       </c>
       <c r="G13" s="95">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>0</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
       <c r="J13" s="95">
         <v>0</v>
       </c>
       <c r="K13" s="95">
         <v>0</v>
       </c>
       <c r="L13" s="95">
         <v>0</v>
       </c>
       <c r="M13" s="95">
         <v>0</v>
       </c>
       <c r="N13" s="95">
         <v>0</v>
       </c>
       <c r="O13" s="95">
         <v>0</v>
       </c>
       <c r="P13" s="95">
         <v>0</v>
       </c>
       <c r="Q13" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>2.11</v>
+        <v>2.25</v>
       </c>
       <c r="D14" s="93">
         <v>0.7</v>
       </c>
       <c r="E14" s="93">
-        <v>1.55</v>
+        <v>1.69</v>
       </c>
       <c r="F14" s="93">
         <v>1.48</v>
       </c>
       <c r="G14" s="93">
-        <v>1.22</v>
+        <v>1.35</v>
       </c>
       <c r="H14" s="93">
-        <v>1.35</v>
+        <v>1.44</v>
       </c>
       <c r="I14" s="95">
         <v>0</v>
       </c>
       <c r="J14" s="95">
         <v>0</v>
       </c>
       <c r="K14" s="95">
         <v>0</v>
       </c>
       <c r="L14" s="95">
         <v>0</v>
       </c>
       <c r="M14" s="95">
         <v>0</v>
       </c>
       <c r="N14" s="95">
         <v>0</v>
       </c>
       <c r="O14" s="95">
         <v>0</v>
       </c>
       <c r="P14" s="95">
         <v>0</v>
       </c>
       <c r="Q14" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D15" s="93">
         <v>0.7</v>
       </c>
       <c r="E15" s="93">
-        <v>1.67</v>
+        <v>1.91</v>
       </c>
       <c r="F15" s="95">
         <v>0</v>
       </c>
       <c r="G15" s="95">
         <v>0</v>
       </c>
       <c r="H15" s="95">
         <v>0</v>
       </c>
       <c r="I15" s="95">
         <v>0</v>
       </c>
       <c r="J15" s="95">
         <v>0</v>
       </c>
       <c r="K15" s="95">
         <v>0</v>
       </c>
       <c r="L15" s="95">
         <v>0</v>
       </c>
       <c r="M15" s="95">
         <v>0</v>
       </c>
       <c r="N15" s="95">
         <v>0</v>
       </c>
       <c r="O15" s="95">
         <v>0</v>
       </c>
       <c r="P15" s="95">
         <v>0</v>
       </c>
       <c r="Q15" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>2.08</v>
+        <v>2.35</v>
       </c>
       <c r="D16" s="93">
-        <v>1.3</v>
+        <v>1.37</v>
       </c>
       <c r="E16" s="93">
-        <v>1.81</v>
+        <v>2.11</v>
       </c>
       <c r="F16" s="95">
         <v>0</v>
       </c>
       <c r="G16" s="95">
         <v>0</v>
       </c>
       <c r="H16" s="95">
         <v>0</v>
       </c>
       <c r="I16" s="95">
         <v>0</v>
       </c>
       <c r="J16" s="95">
         <v>0</v>
       </c>
       <c r="K16" s="95">
         <v>0</v>
       </c>
       <c r="L16" s="95">
         <v>0</v>
       </c>
       <c r="M16" s="95">
         <v>0</v>
       </c>
       <c r="N16" s="95">
         <v>0</v>
       </c>
       <c r="O16" s="95">
         <v>0</v>
       </c>
       <c r="P16" s="95">
         <v>0</v>
       </c>
       <c r="Q16" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="93">
-        <v>2.01</v>
+        <v>2.4</v>
       </c>
       <c r="D17" s="93">
-        <v>1.62</v>
+        <v>1.53</v>
       </c>
       <c r="E17" s="93">
-        <v>1.82</v>
+        <v>2.17</v>
       </c>
       <c r="F17" s="95">
         <v>0</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>0</v>
       </c>
       <c r="I17" s="95">
         <v>0</v>
       </c>
       <c r="J17" s="95">
         <v>0</v>
       </c>
       <c r="K17" s="95">
         <v>0</v>
       </c>
       <c r="L17" s="95">
         <v>0</v>
       </c>
       <c r="M17" s="95">
         <v>0</v>
       </c>
       <c r="N17" s="95">
         <v>0</v>
       </c>
       <c r="O17" s="95">
         <v>0</v>
       </c>
       <c r="P17" s="95">
         <v>0</v>
       </c>
       <c r="Q17" s="95">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="97">
-        <v>2.11</v>
+        <v>2.5</v>
       </c>
       <c r="D18" s="97">
-        <v>1.72</v>
+        <v>2.15</v>
       </c>
       <c r="E18" s="97">
-        <v>1.96</v>
+        <v>2.34</v>
       </c>
       <c r="F18" s="99">
         <v>0</v>
       </c>
       <c r="G18" s="99">
         <v>0</v>
       </c>
       <c r="H18" s="99">
         <v>0</v>
       </c>
       <c r="I18" s="99">
         <v>0</v>
       </c>
       <c r="J18" s="99">
         <v>0</v>
       </c>
       <c r="K18" s="99">
         <v>0</v>
       </c>
       <c r="L18" s="99">
         <v>0</v>
       </c>
       <c r="M18" s="99">
         <v>0</v>
       </c>
@@ -2834,59 +2834,59 @@
         <v>52</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
     </row>
     <row r="3" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="23"/>
       <c r="D3" s="24" t="str">
         <f>'7-4'!D3:H3</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 6月</v>
       </c>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Apr. 2026</v>
+        <v> June 2026</v>
       </c>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="89"/>
       <c r="O3" s="89"/>
       <c r="P3" s="89"/>
       <c r="Q3" s="89"/>
     </row>
     <row r="4" spans="1:17" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="80" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="81"/>
       <c r="E4" s="82"/>
       <c r="F4" s="39" t="s">
         <v>1</v>
       </c>
@@ -3042,518 +3042,518 @@
       </c>
       <c r="M8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="N8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q8" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="34.5" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="91">
-        <v>1.57</v>
+        <v>1.8</v>
       </c>
       <c r="D9" s="93">
-        <v>1.57</v>
+        <v>1.8</v>
       </c>
       <c r="E9" s="93">
-        <v>1.57</v>
+        <v>1.8</v>
       </c>
       <c r="F9" s="101">
         <v>0</v>
       </c>
       <c r="G9" s="103">
         <v>0</v>
       </c>
       <c r="H9" s="103">
         <v>0</v>
       </c>
       <c r="I9" s="103">
         <v>0</v>
       </c>
       <c r="J9" s="103">
         <v>0</v>
       </c>
       <c r="K9" s="103">
         <v>0</v>
       </c>
       <c r="L9" s="103">
         <v>0</v>
       </c>
       <c r="M9" s="103">
         <v>0</v>
       </c>
       <c r="N9" s="103">
         <v>0</v>
       </c>
       <c r="O9" s="101">
         <v>0</v>
       </c>
       <c r="P9" s="105">
         <v>0</v>
       </c>
       <c r="Q9" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="34.5" customHeight="1">
       <c r="A10" s="52"/>
       <c r="B10" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="93">
-        <v>1.71</v>
+        <v>1.97</v>
       </c>
       <c r="D10" s="93">
-        <v>1.58</v>
+        <v>1.78</v>
       </c>
       <c r="E10" s="93">
-        <v>1.65</v>
+        <v>1.87</v>
       </c>
       <c r="F10" s="101">
         <v>0</v>
       </c>
       <c r="G10" s="109">
         <v>0</v>
       </c>
       <c r="H10" s="109">
         <v>0</v>
       </c>
       <c r="I10" s="109">
         <v>0</v>
       </c>
       <c r="J10" s="109">
         <v>0</v>
       </c>
       <c r="K10" s="109">
         <v>0</v>
       </c>
       <c r="L10" s="109">
         <v>0</v>
       </c>
       <c r="M10" s="109">
         <v>0</v>
       </c>
       <c r="N10" s="109">
         <v>0</v>
       </c>
       <c r="O10" s="101">
         <v>0</v>
       </c>
       <c r="P10" s="105">
         <v>0</v>
       </c>
       <c r="Q10" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="34.5" customHeight="1">
       <c r="A11" s="52"/>
       <c r="B11" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="93">
-        <v>1.79</v>
+        <v>1.99</v>
       </c>
       <c r="D11" s="93">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="E11" s="93">
-        <v>1.71</v>
+        <v>1.96</v>
       </c>
       <c r="F11" s="101">
         <v>0</v>
       </c>
       <c r="G11" s="109">
         <v>0</v>
       </c>
       <c r="H11" s="109">
         <v>0</v>
       </c>
       <c r="I11" s="109">
         <v>0</v>
       </c>
       <c r="J11" s="109">
         <v>0</v>
       </c>
       <c r="K11" s="109">
         <v>0</v>
       </c>
       <c r="L11" s="109">
         <v>0</v>
       </c>
       <c r="M11" s="109">
         <v>0</v>
       </c>
       <c r="N11" s="109">
         <v>0</v>
       </c>
       <c r="O11" s="101">
         <v>0</v>
       </c>
       <c r="P11" s="105">
         <v>0</v>
       </c>
       <c r="Q11" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="34.5" customHeight="1">
       <c r="A12" s="52"/>
       <c r="B12" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="95">
-[...15 lines deleted...]
-        <v>1.3</v>
+      <c r="C12" s="93">
+        <v>2.1</v>
+      </c>
+      <c r="D12" s="93">
+        <v>2.1</v>
+      </c>
+      <c r="E12" s="93">
+        <v>2.1</v>
+      </c>
+      <c r="F12" s="101">
+        <v>0</v>
+      </c>
+      <c r="G12" s="109">
+        <v>0</v>
+      </c>
+      <c r="H12" s="109">
+        <v>0</v>
       </c>
       <c r="I12" s="109">
         <v>0</v>
       </c>
       <c r="J12" s="109">
         <v>0</v>
       </c>
       <c r="K12" s="109">
         <v>0</v>
       </c>
       <c r="L12" s="109">
         <v>0</v>
       </c>
       <c r="M12" s="109">
         <v>0</v>
       </c>
       <c r="N12" s="109">
         <v>0</v>
       </c>
       <c r="O12" s="101">
         <v>0</v>
       </c>
       <c r="P12" s="105">
         <v>0</v>
       </c>
       <c r="Q12" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="34.5" customHeight="1">
       <c r="A13" s="53"/>
       <c r="B13" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="93">
-        <v>1.86</v>
+        <v>2.21</v>
       </c>
       <c r="D13" s="93">
-        <v>1.86</v>
+        <v>2.1</v>
       </c>
       <c r="E13" s="93">
-        <v>1.86</v>
+        <v>2.15</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="109">
         <v>0</v>
       </c>
       <c r="H13" s="109">
         <v>0</v>
       </c>
       <c r="I13" s="109">
         <v>0</v>
       </c>
       <c r="J13" s="109">
         <v>0</v>
       </c>
       <c r="K13" s="109">
         <v>0</v>
       </c>
       <c r="L13" s="109">
         <v>0</v>
       </c>
       <c r="M13" s="109">
         <v>0</v>
       </c>
       <c r="N13" s="109">
         <v>0</v>
       </c>
       <c r="O13" s="101">
         <v>0</v>
       </c>
       <c r="P13" s="105">
         <v>0</v>
       </c>
       <c r="Q13" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="34.5" customHeight="1">
       <c r="A14" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="93">
-        <v>1.53</v>
+        <v>1.75</v>
       </c>
       <c r="D14" s="93">
-        <v>0.7</v>
+        <v>0.96</v>
       </c>
       <c r="E14" s="93">
-        <v>1.37</v>
+        <v>1.45</v>
       </c>
       <c r="F14" s="111">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="G14" s="113">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="H14" s="113">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="I14" s="109">
         <v>0</v>
       </c>
       <c r="J14" s="109">
         <v>0</v>
       </c>
       <c r="K14" s="109">
         <v>0</v>
       </c>
       <c r="L14" s="109">
         <v>0</v>
       </c>
       <c r="M14" s="109">
         <v>0</v>
       </c>
       <c r="N14" s="109">
         <v>0</v>
       </c>
       <c r="O14" s="101">
         <v>0</v>
       </c>
       <c r="P14" s="109">
         <v>0</v>
       </c>
       <c r="Q14" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="34.5" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="93">
-        <v>1.65</v>
+        <v>1.8</v>
       </c>
       <c r="D15" s="93">
-        <v>1.15</v>
+        <v>0.88</v>
       </c>
       <c r="E15" s="93">
-        <v>1.44</v>
+        <v>1.62</v>
       </c>
       <c r="F15" s="101">
         <v>0</v>
       </c>
       <c r="G15" s="109">
         <v>0</v>
       </c>
       <c r="H15" s="109">
         <v>0</v>
       </c>
       <c r="I15" s="109">
         <v>0</v>
       </c>
       <c r="J15" s="109">
         <v>0</v>
       </c>
       <c r="K15" s="109">
         <v>0</v>
       </c>
       <c r="L15" s="109">
         <v>0</v>
       </c>
       <c r="M15" s="109">
         <v>0</v>
       </c>
       <c r="N15" s="109">
         <v>0</v>
       </c>
       <c r="O15" s="101">
         <v>0</v>
       </c>
       <c r="P15" s="109">
         <v>0</v>
       </c>
       <c r="Q15" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="34.5" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="93">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="D16" s="93">
-        <v>1.49</v>
+        <v>1.39</v>
       </c>
       <c r="E16" s="93">
-        <v>1.6</v>
+        <v>1.78</v>
       </c>
       <c r="F16" s="101">
         <v>0</v>
       </c>
       <c r="G16" s="109">
         <v>0</v>
       </c>
       <c r="H16" s="109">
         <v>0</v>
       </c>
       <c r="I16" s="109">
         <v>0</v>
       </c>
       <c r="J16" s="109">
         <v>0</v>
       </c>
       <c r="K16" s="109">
         <v>0</v>
       </c>
       <c r="L16" s="109">
         <v>0</v>
       </c>
       <c r="M16" s="109">
         <v>0</v>
       </c>
       <c r="N16" s="109">
         <v>0</v>
       </c>
       <c r="O16" s="101">
         <v>0</v>
       </c>
       <c r="P16" s="109">
         <v>0</v>
       </c>
       <c r="Q16" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="34.5" customHeight="1">
       <c r="A17" s="52"/>
       <c r="B17" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="95">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="C17" s="93">
+        <v>1.92</v>
+      </c>
+      <c r="D17" s="93">
+        <v>1.92</v>
+      </c>
+      <c r="E17" s="93">
+        <v>1.92</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="109">
         <v>0</v>
       </c>
       <c r="H17" s="109">
         <v>0</v>
       </c>
       <c r="I17" s="109">
         <v>0</v>
       </c>
       <c r="J17" s="109">
         <v>0</v>
       </c>
       <c r="K17" s="109">
         <v>0</v>
       </c>
       <c r="L17" s="109">
         <v>0</v>
       </c>
       <c r="M17" s="109">
         <v>0</v>
       </c>
       <c r="N17" s="109">
         <v>0</v>
       </c>
       <c r="O17" s="101">
         <v>0</v>
       </c>
       <c r="P17" s="109">
         <v>0</v>
       </c>
       <c r="Q17" s="107">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="34.5" customHeight="1" thickBot="1">
       <c r="A18" s="55"/>
       <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="99">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="C18" s="97">
+        <v>1.92</v>
+      </c>
+      <c r="D18" s="97">
+        <v>1.92</v>
+      </c>
+      <c r="E18" s="97">
+        <v>1.92</v>
       </c>
       <c r="F18" s="115">
         <v>0</v>
       </c>
       <c r="G18" s="117">
         <v>0</v>
       </c>
       <c r="H18" s="117">
         <v>0</v>
       </c>
       <c r="I18" s="117">
         <v>0</v>
       </c>
       <c r="J18" s="117">
         <v>0</v>
       </c>
       <c r="K18" s="117">
         <v>0</v>
       </c>
       <c r="L18" s="117">
         <v>0</v>
       </c>
       <c r="M18" s="117">
         <v>0</v>
       </c>
@@ -3721,55 +3721,55 @@
         <v>54</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="25"/>
       <c r="G3" s="24" t="str">
         <f>'7-4'!D3</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 6月</v>
       </c>
       <c r="H3" s="25" t="str">
         <f>'7-4'!I3</f>
-        <v> Apr. 2026</v>
+        <v> June 2026</v>
       </c>
       <c r="I3" s="25"/>
       <c r="J3" s="89" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="89"/>
     </row>
     <row r="4" spans="1:14" ht="26.1" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="68" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="40"/>
       <c r="E4" s="41"/>
       <c r="F4" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="41"/>