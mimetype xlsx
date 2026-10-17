--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>銀行可轉讓
 定期存單</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Total</t>
@@ -82,51 +82,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers'
 Acceptances</t>
   </si>
   <si>
     <t>Treasury
 Bills</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>Trade
 Acceptances</t>
   </si>
   <si>
     <t>銀行承兌
 匯票</t>
   </si>
   <si>
     <t>商業承兌
 匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>外幣一年期以下受益證券及資產基礎證券</t>
   </si>
   <si>
     <t>外幣商業
 本票</t>
   </si>
   <si>
     <t>總　計</t>
@@ -1693,594 +1693,594 @@
       </c>
       <c r="H5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.6" customHeight="1">
       <c r="A6" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="65">
-        <v>3096129</v>
+        <v>3141531</v>
       </c>
       <c r="C6" s="65">
-        <v>2824507</v>
+        <v>2860422</v>
       </c>
       <c r="D6" s="65">
-        <v>2824390</v>
+        <v>2860307</v>
       </c>
       <c r="E6" s="65">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F6" s="68">
         <v>0</v>
       </c>
       <c r="G6" s="65">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H6" s="68">
         <v>0</v>
       </c>
       <c r="I6" s="65">
-        <v>96795</v>
+        <v>186450</v>
       </c>
       <c r="J6" s="65">
-        <v>174793</v>
+        <v>94632</v>
       </c>
       <c r="K6" s="68">
         <v>0</v>
       </c>
       <c r="L6" s="68">
         <v>0</v>
       </c>
       <c r="M6" s="71">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="11.1" customHeight="1">
       <c r="A7" s="60" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:13" ht="12.6" customHeight="1">
       <c r="A8" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="46">
-        <v>612124</v>
+        <v>694117</v>
       </c>
       <c r="C8" s="46">
-        <v>537308</v>
+        <v>539717</v>
       </c>
       <c r="D8" s="46">
-        <v>537190</v>
+        <v>539602</v>
       </c>
       <c r="E8" s="46">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F8" s="49">
         <v>0</v>
       </c>
       <c r="G8" s="49">
         <v>0</v>
       </c>
       <c r="H8" s="49">
         <v>0</v>
       </c>
       <c r="I8" s="46">
-        <v>73516</v>
+        <v>153100</v>
       </c>
       <c r="J8" s="46">
         <v>1300</v>
       </c>
       <c r="K8" s="49">
         <v>0</v>
       </c>
       <c r="L8" s="49">
         <v>0</v>
       </c>
       <c r="M8" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="11.1" customHeight="1">
       <c r="A9" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:13" ht="12.6" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="45">
-        <v>150435</v>
+        <v>182671</v>
       </c>
       <c r="C10" s="45">
-        <v>138221</v>
+        <v>152691</v>
       </c>
       <c r="D10" s="45">
-        <v>138221</v>
+        <v>152691</v>
       </c>
       <c r="E10" s="48">
         <v>0</v>
       </c>
       <c r="F10" s="48">
         <v>0</v>
       </c>
       <c r="G10" s="48">
         <v>0</v>
       </c>
       <c r="H10" s="48">
         <v>0</v>
       </c>
       <c r="I10" s="45">
-        <v>12214</v>
+        <v>29980</v>
       </c>
       <c r="J10" s="48">
         <v>0</v>
       </c>
       <c r="K10" s="48">
         <v>0</v>
       </c>
       <c r="L10" s="48">
         <v>0</v>
       </c>
       <c r="M10" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.1" customHeight="1">
       <c r="A11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="45">
-        <v>138577</v>
+        <v>146516</v>
       </c>
       <c r="C12" s="45">
-        <v>135585</v>
+        <v>136986</v>
       </c>
       <c r="D12" s="45">
-        <v>135549</v>
+        <v>136948</v>
       </c>
       <c r="E12" s="45">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" s="48">
         <v>0</v>
       </c>
       <c r="G12" s="48">
         <v>0</v>
       </c>
       <c r="H12" s="48">
         <v>0</v>
       </c>
       <c r="I12" s="45">
-        <v>2992</v>
+        <v>9530</v>
       </c>
       <c r="J12" s="48">
         <v>0</v>
       </c>
       <c r="K12" s="48">
         <v>0</v>
       </c>
       <c r="L12" s="48">
         <v>0</v>
       </c>
       <c r="M12" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="11.1" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="45">
-        <v>132865</v>
+        <v>157073</v>
       </c>
       <c r="C14" s="45">
-        <v>107265</v>
+        <v>93773</v>
       </c>
       <c r="D14" s="45">
-        <v>107184</v>
+        <v>93696</v>
       </c>
       <c r="E14" s="45">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F14" s="48">
         <v>0</v>
       </c>
       <c r="G14" s="48">
         <v>0</v>
       </c>
       <c r="H14" s="48">
         <v>0</v>
       </c>
       <c r="I14" s="45">
-        <v>24300</v>
+        <v>62000</v>
       </c>
       <c r="J14" s="45">
         <v>1300</v>
       </c>
       <c r="K14" s="48">
         <v>0</v>
       </c>
       <c r="L14" s="48">
         <v>0</v>
       </c>
       <c r="M14" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="11.1" customHeight="1">
       <c r="A15" s="62" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="45">
-        <v>34445</v>
+        <v>43766</v>
       </c>
       <c r="C16" s="45">
-        <v>31745</v>
+        <v>35766</v>
       </c>
       <c r="D16" s="45">
-        <v>31745</v>
+        <v>35766</v>
       </c>
       <c r="E16" s="48">
         <v>0</v>
       </c>
       <c r="F16" s="48">
         <v>0</v>
       </c>
       <c r="G16" s="48">
         <v>0</v>
       </c>
       <c r="H16" s="48">
         <v>0</v>
       </c>
       <c r="I16" s="45">
-        <v>2700</v>
+        <v>8000</v>
       </c>
       <c r="J16" s="48">
         <v>0</v>
       </c>
       <c r="K16" s="48">
         <v>0</v>
       </c>
       <c r="L16" s="48">
         <v>0</v>
       </c>
       <c r="M16" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="11.1" customHeight="1">
       <c r="A17" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="45">
-        <v>37191</v>
+        <v>42315</v>
       </c>
       <c r="C18" s="45">
-        <v>25681</v>
+        <v>25465</v>
       </c>
       <c r="D18" s="45">
-        <v>25681</v>
+        <v>25465</v>
       </c>
       <c r="E18" s="48">
         <v>0</v>
       </c>
       <c r="F18" s="48">
         <v>0</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="48">
         <v>0</v>
       </c>
       <c r="I18" s="45">
-        <v>11510</v>
+        <v>16850</v>
       </c>
       <c r="J18" s="48">
         <v>0</v>
       </c>
       <c r="K18" s="48">
         <v>0</v>
       </c>
       <c r="L18" s="48">
         <v>0</v>
       </c>
       <c r="M18" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="11.1" customHeight="1">
       <c r="A19" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="45">
-        <v>45052</v>
+        <v>46589</v>
       </c>
       <c r="C20" s="45">
-        <v>34752</v>
+        <v>32789</v>
       </c>
       <c r="D20" s="45">
-        <v>34752</v>
+        <v>32789</v>
       </c>
       <c r="E20" s="48">
         <v>0</v>
       </c>
       <c r="F20" s="48">
         <v>0</v>
       </c>
       <c r="G20" s="48">
         <v>0</v>
       </c>
       <c r="H20" s="48">
         <v>0</v>
       </c>
       <c r="I20" s="45">
-        <v>10300</v>
+        <v>13800</v>
       </c>
       <c r="J20" s="48">
         <v>0</v>
       </c>
       <c r="K20" s="48">
         <v>0</v>
       </c>
       <c r="L20" s="48">
         <v>0</v>
       </c>
       <c r="M20" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="11.1" customHeight="1">
       <c r="A21" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="45">
-        <v>31444</v>
+        <v>29598</v>
       </c>
       <c r="C22" s="45">
-        <v>28344</v>
+        <v>25958</v>
       </c>
       <c r="D22" s="45">
-        <v>28344</v>
+        <v>25958</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="45">
-        <v>3100</v>
+        <v>3640</v>
       </c>
       <c r="J22" s="48">
         <v>0</v>
       </c>
       <c r="K22" s="48">
         <v>0</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="11.1" customHeight="1">
       <c r="A23" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="45">
-        <v>42116</v>
+        <v>45589</v>
       </c>
       <c r="C24" s="45">
-        <v>35716</v>
+        <v>36289</v>
       </c>
       <c r="D24" s="45">
-        <v>35716</v>
+        <v>36289</v>
       </c>
       <c r="E24" s="48">
         <v>0</v>
       </c>
       <c r="F24" s="48">
         <v>0</v>
       </c>
       <c r="G24" s="48">
         <v>0</v>
       </c>
       <c r="H24" s="48">
         <v>0</v>
       </c>
       <c r="I24" s="45">
-        <v>6400</v>
+        <v>9300</v>
       </c>
       <c r="J24" s="48">
         <v>0</v>
       </c>
       <c r="K24" s="48">
         <v>0</v>
       </c>
       <c r="L24" s="48">
         <v>0</v>
       </c>
       <c r="M24" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="11.1" customHeight="1">
       <c r="A25" s="62" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
@@ -2303,75 +2303,75 @@
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="11.1" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:13" ht="12.6" customHeight="1">
       <c r="A28" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="46">
-        <v>2484006</v>
+        <v>2447414</v>
       </c>
       <c r="C28" s="46">
-        <v>2287200</v>
+        <v>2320704</v>
       </c>
       <c r="D28" s="46">
-        <v>2287200</v>
+        <v>2320704</v>
       </c>
       <c r="E28" s="49">
         <v>0</v>
       </c>
       <c r="F28" s="49">
         <v>0</v>
       </c>
       <c r="G28" s="46">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H28" s="49">
         <v>0</v>
       </c>
       <c r="I28" s="46">
-        <v>23279</v>
+        <v>33351</v>
       </c>
       <c r="J28" s="46">
-        <v>173493</v>
+        <v>93332</v>
       </c>
       <c r="K28" s="49">
         <v>0</v>
       </c>
       <c r="L28" s="49">
         <v>0</v>
       </c>
       <c r="M28" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A29" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>