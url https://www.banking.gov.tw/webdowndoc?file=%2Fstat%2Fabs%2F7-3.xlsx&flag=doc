--- v2 (2026-02-18)
+++ v3 (2026-04-14)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>銀行可轉讓
 定期存單</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Total</t>
@@ -82,51 +82,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers'
 Acceptances</t>
   </si>
   <si>
     <t>Treasury
 Bills</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>Trade
 Acceptances</t>
   </si>
   <si>
     <t>銀行承兌
 匯票</t>
   </si>
   <si>
     <t>商業承兌
 匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>外幣一年期以下受益證券及資產基礎證券</t>
   </si>
   <si>
     <t>外幣商業
 本票</t>
   </si>
   <si>
     <t>總　計</t>
@@ -1675,521 +1675,521 @@
       </c>
       <c r="H5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.6" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="61">
-        <v>3028565</v>
+        <v>3203287</v>
       </c>
       <c r="C6" s="61">
-        <v>2800015</v>
+        <v>2923872</v>
       </c>
       <c r="D6" s="61">
-        <v>2799887</v>
+        <v>2923764</v>
       </c>
       <c r="E6" s="61">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="F6" s="64">
         <v>0</v>
       </c>
       <c r="G6" s="61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" s="64">
         <v>0</v>
       </c>
       <c r="I6" s="61">
-        <v>165387</v>
+        <v>156488</v>
       </c>
       <c r="J6" s="61">
-        <v>63140</v>
+        <v>122902</v>
       </c>
       <c r="K6" s="64">
         <v>0</v>
       </c>
       <c r="L6" s="64">
         <v>0</v>
       </c>
       <c r="M6" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="11.1" customHeight="1">
       <c r="A7" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:13" ht="12.6" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="47">
-        <v>650309</v>
+        <v>656498</v>
       </c>
       <c r="C8" s="47">
-        <v>567814</v>
+        <v>584277</v>
       </c>
       <c r="D8" s="47">
-        <v>567686</v>
+        <v>584169</v>
       </c>
       <c r="E8" s="47">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="F8" s="50">
         <v>0</v>
       </c>
       <c r="G8" s="50">
         <v>0</v>
       </c>
       <c r="H8" s="50">
         <v>0</v>
       </c>
       <c r="I8" s="47">
-        <v>81496</v>
+        <v>70521</v>
       </c>
       <c r="J8" s="47">
-        <v>1000</v>
+        <v>1700</v>
       </c>
       <c r="K8" s="50">
         <v>0</v>
       </c>
       <c r="L8" s="50">
         <v>0</v>
       </c>
       <c r="M8" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="11.1" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:13" ht="12.6" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="46">
-        <v>170241</v>
+        <v>173799</v>
       </c>
       <c r="C10" s="46">
-        <v>154688</v>
+        <v>159867</v>
       </c>
       <c r="D10" s="46">
-        <v>154688</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>159860</v>
+      </c>
+      <c r="E10" s="46">
+        <v>7</v>
       </c>
       <c r="F10" s="49">
         <v>0</v>
       </c>
       <c r="G10" s="49">
         <v>0</v>
       </c>
       <c r="H10" s="49">
         <v>0</v>
       </c>
       <c r="I10" s="46">
-        <v>15553</v>
+        <v>13932</v>
       </c>
       <c r="J10" s="49">
         <v>0</v>
       </c>
       <c r="K10" s="49">
         <v>0</v>
       </c>
       <c r="L10" s="49">
         <v>0</v>
       </c>
       <c r="M10" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="46">
-        <v>130147</v>
+        <v>128892</v>
       </c>
       <c r="C12" s="46">
-        <v>129847</v>
+        <v>128072</v>
       </c>
       <c r="D12" s="46">
-        <v>129790</v>
+        <v>128025</v>
       </c>
       <c r="E12" s="46">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F12" s="49">
         <v>0</v>
       </c>
       <c r="G12" s="49">
         <v>0</v>
       </c>
       <c r="H12" s="49">
         <v>0</v>
       </c>
       <c r="I12" s="46">
-        <v>300</v>
+        <v>820</v>
       </c>
       <c r="J12" s="49">
         <v>0</v>
       </c>
       <c r="K12" s="49">
         <v>0</v>
       </c>
       <c r="L12" s="49">
         <v>0</v>
       </c>
       <c r="M12" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="46">
-        <v>151722</v>
+        <v>148933</v>
       </c>
       <c r="C14" s="46">
-        <v>114225</v>
+        <v>116709</v>
       </c>
       <c r="D14" s="46">
-        <v>114154</v>
+        <v>116654</v>
       </c>
       <c r="E14" s="46">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="F14" s="49">
         <v>0</v>
       </c>
       <c r="G14" s="49">
         <v>0</v>
       </c>
       <c r="H14" s="49">
         <v>0</v>
       </c>
       <c r="I14" s="46">
-        <v>36498</v>
+        <v>30524</v>
       </c>
       <c r="J14" s="46">
-        <v>1000</v>
+        <v>1700</v>
       </c>
       <c r="K14" s="49">
         <v>0</v>
       </c>
       <c r="L14" s="49">
         <v>0</v>
       </c>
       <c r="M14" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="46">
-        <v>40072</v>
+        <v>39071</v>
       </c>
       <c r="C16" s="46">
-        <v>34522</v>
+        <v>34721</v>
       </c>
       <c r="D16" s="46">
-        <v>34522</v>
+        <v>34721</v>
       </c>
       <c r="E16" s="49">
         <v>0</v>
       </c>
       <c r="F16" s="49">
         <v>0</v>
       </c>
       <c r="G16" s="49">
         <v>0</v>
       </c>
       <c r="H16" s="49">
         <v>0</v>
       </c>
       <c r="I16" s="46">
-        <v>5550</v>
+        <v>4350</v>
       </c>
       <c r="J16" s="49">
         <v>0</v>
       </c>
       <c r="K16" s="49">
         <v>0</v>
       </c>
       <c r="L16" s="49">
         <v>0</v>
       </c>
       <c r="M16" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="46">
-        <v>40551</v>
+        <v>44929</v>
       </c>
       <c r="C18" s="46">
-        <v>30306</v>
+        <v>35485</v>
       </c>
       <c r="D18" s="46">
-        <v>30306</v>
+        <v>35485</v>
       </c>
       <c r="E18" s="49">
         <v>0</v>
       </c>
       <c r="F18" s="49">
         <v>0</v>
       </c>
       <c r="G18" s="49">
         <v>0</v>
       </c>
       <c r="H18" s="49">
         <v>0</v>
       </c>
       <c r="I18" s="46">
-        <v>10245</v>
+        <v>9444</v>
       </c>
       <c r="J18" s="49">
         <v>0</v>
       </c>
       <c r="K18" s="49">
         <v>0</v>
       </c>
       <c r="L18" s="49">
         <v>0</v>
       </c>
       <c r="M18" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="46">
-        <v>43577</v>
+        <v>45780</v>
       </c>
       <c r="C20" s="46">
-        <v>36927</v>
+        <v>40230</v>
       </c>
       <c r="D20" s="46">
-        <v>36927</v>
+        <v>40230</v>
       </c>
       <c r="E20" s="49">
         <v>0</v>
       </c>
       <c r="F20" s="49">
         <v>0</v>
       </c>
       <c r="G20" s="49">
         <v>0</v>
       </c>
       <c r="H20" s="49">
         <v>0</v>
       </c>
       <c r="I20" s="46">
-        <v>6650</v>
+        <v>5550</v>
       </c>
       <c r="J20" s="49">
         <v>0</v>
       </c>
       <c r="K20" s="49">
         <v>0</v>
       </c>
       <c r="L20" s="49">
         <v>0</v>
       </c>
       <c r="M20" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="29"/>
     </row>
     <row r="22" spans="1:13" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="46">
-        <v>33436</v>
+        <v>34294</v>
       </c>
       <c r="C22" s="46">
-        <v>31236</v>
+        <v>32094</v>
       </c>
       <c r="D22" s="46">
-        <v>31236</v>
+        <v>32094</v>
       </c>
       <c r="E22" s="49">
         <v>0</v>
       </c>
       <c r="F22" s="49">
         <v>0</v>
       </c>
       <c r="G22" s="49">
         <v>0</v>
       </c>
       <c r="H22" s="49">
         <v>0</v>
       </c>
       <c r="I22" s="46">
         <v>2200</v>
       </c>
       <c r="J22" s="49">
         <v>0</v>
       </c>
       <c r="K22" s="49">
         <v>0</v>
       </c>
       <c r="L22" s="49">
         <v>0</v>
       </c>
@@ -2197,72 +2197,72 @@
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="46">
-        <v>40563</v>
+        <v>40800</v>
       </c>
       <c r="C24" s="46">
-        <v>36063</v>
+        <v>37100</v>
       </c>
       <c r="D24" s="46">
-        <v>36063</v>
+        <v>37100</v>
       </c>
       <c r="E24" s="49">
         <v>0</v>
       </c>
       <c r="F24" s="49">
         <v>0</v>
       </c>
       <c r="G24" s="49">
         <v>0</v>
       </c>
       <c r="H24" s="49">
         <v>0</v>
       </c>
       <c r="I24" s="46">
-        <v>4500</v>
+        <v>3700</v>
       </c>
       <c r="J24" s="49">
         <v>0</v>
       </c>
       <c r="K24" s="49">
         <v>0</v>
       </c>
       <c r="L24" s="49">
         <v>0</v>
       </c>
       <c r="M24" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
@@ -2285,75 +2285,75 @@
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="28"/>
     </row>
     <row r="27" spans="1:13" ht="11.1" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="29"/>
     </row>
     <row r="28" spans="1:13" ht="12.6" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="47">
-        <v>2378256</v>
+        <v>2546789</v>
       </c>
       <c r="C28" s="47">
-        <v>2232201</v>
+        <v>2339595</v>
       </c>
       <c r="D28" s="47">
-        <v>2232201</v>
+        <v>2339595</v>
       </c>
       <c r="E28" s="50">
         <v>0</v>
       </c>
       <c r="F28" s="50">
         <v>0</v>
       </c>
       <c r="G28" s="47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H28" s="50">
         <v>0</v>
       </c>
       <c r="I28" s="47">
-        <v>83891</v>
+        <v>85967</v>
       </c>
       <c r="J28" s="47">
-        <v>62140</v>
+        <v>121202</v>
       </c>
       <c r="K28" s="50">
         <v>0</v>
       </c>
       <c r="L28" s="50">
         <v>0</v>
       </c>
       <c r="M28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="11.1" customHeight="1">
       <c r="A29" s="56" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>