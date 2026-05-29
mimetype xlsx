--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$39</definedName>
+    <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>銀行可轉讓
 定期存單</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Total</t>
@@ -82,51 +82,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers'
 Acceptances</t>
   </si>
   <si>
     <t>Treasury
 Bills</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>Trade
 Acceptances</t>
   </si>
   <si>
     <t>銀行承兌
 匯票</t>
   </si>
   <si>
     <t>商業承兌
 匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>外幣一年期以下受益證券及資產基礎證券</t>
   </si>
   <si>
     <t>外幣商業
 本票</t>
   </si>
   <si>
     <t>總　計</t>
@@ -330,51 +330,51 @@
   </si>
   <si>
     <t>Taiwan Cooperative Bills Finance Corporation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="43">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
@@ -563,86 +563,92 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color theme="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color rgb="FF0000"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="0"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="0"/>
-    </font>
-[...25 lines deleted...]
-      <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none">
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
@@ -1053,102 +1059,102 @@
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
-      <top style="thin">
-[...20 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="18" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="18" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1342,166 +1348,178 @@
     </xf>
     <xf xxid="83" numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="84" numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="85" numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="86" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf xxid="87" numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf xxid="88" numFmtId="0" fontId="17" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf xxid="89" numFmtId="175" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="90" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="91" numFmtId="175" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="91" numFmtId="175" fontId="7" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="92" numFmtId="175" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="92" numFmtId="175" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="93" numFmtId="175" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="93" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="94" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="95" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="96" numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="97" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="98" numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="100" numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="101" numFmtId="175" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="94" numFmtId="175" fontId="7" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="95" numFmtId="175" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="175" fontId="7" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="96" numFmtId="175" fontId="7" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="104" numFmtId="175" fontId="7" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="106" numFmtId="0" fontId="35" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="107" numFmtId="0" fontId="36" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="108" numFmtId="176" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="107" numFmtId="176" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="108" numFmtId="176" fontId="36" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="109" numFmtId="176" fontId="37" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="110" numFmtId="176" fontId="38" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="110" numFmtId="177" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="111" numFmtId="177" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="111" numFmtId="177" fontId="36" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="112" numFmtId="177" fontId="37" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="113" numFmtId="177" fontId="38" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="177" fontId="7" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="177" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="177" fontId="36" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="177" fontId="37" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="177" fontId="37" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="116" numFmtId="177" fontId="38" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="116" numFmtId="0" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="117" numFmtId="0" fontId="39" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="118" numFmtId="0" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="119" numFmtId="0" fontId="41" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="120" numFmtId="0" fontId="42" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="121" numFmtId="0" fontId="38" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="122" numFmtId="0" fontId="39" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="123" numFmtId="0" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="124" numFmtId="0" fontId="38" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="125" numFmtId="0" fontId="39" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="126" numFmtId="176" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="117" numFmtId="0" fontId="39" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf xxid="122" numFmtId="176" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="127" numFmtId="176" fontId="36" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="123" numFmtId="176" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="176" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="124" numFmtId="176" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="129" numFmtId="177" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="125" numFmtId="177" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="130" numFmtId="177" fontId="36" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="126" numFmtId="177" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="131" numFmtId="177" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="127" numFmtId="177" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="132" numFmtId="177" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="177" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="133" numFmtId="177" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="129" numFmtId="177" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="130" numFmtId="177" fontId="38" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="177" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -1522,1202 +1540,1160 @@
     <cellStyle name="輔色3" xfId="49"/>
     <cellStyle name="輔色4" xfId="50"/>
     <cellStyle name="輔色5" xfId="51"/>
     <cellStyle name="輔色6" xfId="52"/>
     <cellStyle name="標題" xfId="53"/>
     <cellStyle name="標題 1" xfId="54"/>
     <cellStyle name="標題 2" xfId="55"/>
     <cellStyle name="標題 3" xfId="56"/>
     <cellStyle name="標題 4" xfId="57"/>
     <cellStyle name="輸入" xfId="58"/>
     <cellStyle name="輸出" xfId="59"/>
     <cellStyle name="檢查儲存格" xfId="60"/>
     <cellStyle name="壞" xfId="61"/>
     <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:M39"/>
+  <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.5" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="5" width="7.125" customWidth="1"/>
     <col min="6" max="8" width="8.625" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="7.125" customWidth="1"/>
     <col min="12" max="13" width="13.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
     </row>
     <row r="2" spans="1:13" ht="21" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="35"/>
-[...10 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="41" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="40" t="s">
+      <c r="C3" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="40"/>
+      <c r="H3" s="36"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="39.95" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="37" t="s">
+      <c r="C4" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="38"/>
-      <c r="E4" s="39"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
       <c r="F4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="56.1" customHeight="1" thickBot="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="32"/>
       <c r="B5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="61">
-[...32 lines deleted...]
-      <c r="M6" s="67">
+      <c r="B6" s="65">
+        <v>3198662</v>
+      </c>
+      <c r="C6" s="65">
+        <v>2829588</v>
+      </c>
+      <c r="D6" s="65">
+        <v>2829482</v>
+      </c>
+      <c r="E6" s="65">
+        <v>107</v>
+      </c>
+      <c r="F6" s="68">
+        <v>0</v>
+      </c>
+      <c r="G6" s="65">
+        <v>30</v>
+      </c>
+      <c r="H6" s="68">
+        <v>0</v>
+      </c>
+      <c r="I6" s="65">
+        <v>181342</v>
+      </c>
+      <c r="J6" s="65">
+        <v>187702</v>
+      </c>
+      <c r="K6" s="68">
+        <v>0</v>
+      </c>
+      <c r="L6" s="68">
+        <v>0</v>
+      </c>
+      <c r="M6" s="71">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A7" s="56" t="s">
+      <c r="A7" s="60" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
-      <c r="M7" s="29"/>
+      <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="47">
-[...32 lines deleted...]
-      <c r="M8" s="53">
+      <c r="B8" s="46">
+        <v>647856</v>
+      </c>
+      <c r="C8" s="46">
+        <v>550075</v>
+      </c>
+      <c r="D8" s="46">
+        <v>549969</v>
+      </c>
+      <c r="E8" s="46">
+        <v>107</v>
+      </c>
+      <c r="F8" s="49">
+        <v>0</v>
+      </c>
+      <c r="G8" s="49">
+        <v>0</v>
+      </c>
+      <c r="H8" s="49">
+        <v>0</v>
+      </c>
+      <c r="I8" s="46">
+        <v>95581</v>
+      </c>
+      <c r="J8" s="46">
+        <v>2200</v>
+      </c>
+      <c r="K8" s="49">
+        <v>0</v>
+      </c>
+      <c r="L8" s="49">
+        <v>0</v>
+      </c>
+      <c r="M8" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
-      <c r="M9" s="29"/>
+      <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:13" ht="12.6" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="46">
-[...8 lines deleted...]
-      <c r="E10" s="46">
+      <c r="B10" s="45">
+        <v>177564</v>
+      </c>
+      <c r="C10" s="45">
+        <v>162981</v>
+      </c>
+      <c r="D10" s="45">
+        <v>162974</v>
+      </c>
+      <c r="E10" s="45">
         <v>7</v>
       </c>
-      <c r="F10" s="49">
-[...20 lines deleted...]
-      <c r="M10" s="52">
+      <c r="F10" s="48">
+        <v>0</v>
+      </c>
+      <c r="G10" s="48">
+        <v>0</v>
+      </c>
+      <c r="H10" s="48">
+        <v>0</v>
+      </c>
+      <c r="I10" s="45">
+        <v>14583</v>
+      </c>
+      <c r="J10" s="48">
+        <v>0</v>
+      </c>
+      <c r="K10" s="48">
+        <v>0</v>
+      </c>
+      <c r="L10" s="48">
+        <v>0</v>
+      </c>
+      <c r="M10" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A11" s="58" t="s">
+      <c r="A11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
-      <c r="M11" s="29"/>
+      <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="46">
-[...32 lines deleted...]
-      <c r="M12" s="52">
+      <c r="B12" s="45">
+        <v>129544</v>
+      </c>
+      <c r="C12" s="45">
+        <v>125824</v>
+      </c>
+      <c r="D12" s="45">
+        <v>125776</v>
+      </c>
+      <c r="E12" s="45">
+        <v>48</v>
+      </c>
+      <c r="F12" s="48">
+        <v>0</v>
+      </c>
+      <c r="G12" s="48">
+        <v>0</v>
+      </c>
+      <c r="H12" s="48">
+        <v>0</v>
+      </c>
+      <c r="I12" s="45">
+        <v>3720</v>
+      </c>
+      <c r="J12" s="48">
+        <v>0</v>
+      </c>
+      <c r="K12" s="48">
+        <v>0</v>
+      </c>
+      <c r="L12" s="48">
+        <v>0</v>
+      </c>
+      <c r="M12" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A13" s="58" t="s">
+      <c r="A13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
-      <c r="M13" s="29"/>
+      <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="46">
-[...32 lines deleted...]
-      <c r="M14" s="52">
+      <c r="B14" s="45">
+        <v>143515</v>
+      </c>
+      <c r="C14" s="45">
+        <v>96588</v>
+      </c>
+      <c r="D14" s="45">
+        <v>96536</v>
+      </c>
+      <c r="E14" s="45">
+        <v>52</v>
+      </c>
+      <c r="F14" s="48">
+        <v>0</v>
+      </c>
+      <c r="G14" s="48">
+        <v>0</v>
+      </c>
+      <c r="H14" s="48">
+        <v>0</v>
+      </c>
+      <c r="I14" s="45">
+        <v>44728</v>
+      </c>
+      <c r="J14" s="45">
+        <v>2200</v>
+      </c>
+      <c r="K14" s="48">
+        <v>0</v>
+      </c>
+      <c r="L14" s="48">
+        <v>0</v>
+      </c>
+      <c r="M14" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A15" s="58" t="s">
+      <c r="A15" s="62" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
-      <c r="M15" s="29"/>
+      <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="46">
-[...32 lines deleted...]
-      <c r="M16" s="52">
+      <c r="B16" s="45">
+        <v>40387</v>
+      </c>
+      <c r="C16" s="45">
+        <v>34887</v>
+      </c>
+      <c r="D16" s="45">
+        <v>34887</v>
+      </c>
+      <c r="E16" s="48">
+        <v>0</v>
+      </c>
+      <c r="F16" s="48">
+        <v>0</v>
+      </c>
+      <c r="G16" s="48">
+        <v>0</v>
+      </c>
+      <c r="H16" s="48">
+        <v>0</v>
+      </c>
+      <c r="I16" s="45">
+        <v>5500</v>
+      </c>
+      <c r="J16" s="48">
+        <v>0</v>
+      </c>
+      <c r="K16" s="48">
+        <v>0</v>
+      </c>
+      <c r="L16" s="48">
+        <v>0</v>
+      </c>
+      <c r="M16" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A17" s="58" t="s">
+      <c r="A17" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
-      <c r="M17" s="29"/>
+      <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="46">
-[...32 lines deleted...]
-      <c r="M18" s="52">
+      <c r="B18" s="45">
+        <v>42295</v>
+      </c>
+      <c r="C18" s="45">
+        <v>32120</v>
+      </c>
+      <c r="D18" s="45">
+        <v>32120</v>
+      </c>
+      <c r="E18" s="48">
+        <v>0</v>
+      </c>
+      <c r="F18" s="48">
+        <v>0</v>
+      </c>
+      <c r="G18" s="48">
+        <v>0</v>
+      </c>
+      <c r="H18" s="48">
+        <v>0</v>
+      </c>
+      <c r="I18" s="45">
+        <v>10175</v>
+      </c>
+      <c r="J18" s="48">
+        <v>0</v>
+      </c>
+      <c r="K18" s="48">
+        <v>0</v>
+      </c>
+      <c r="L18" s="48">
+        <v>0</v>
+      </c>
+      <c r="M18" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A19" s="58" t="s">
+      <c r="A19" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
-      <c r="M19" s="29"/>
+      <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="46">
-[...32 lines deleted...]
-      <c r="M20" s="52">
+      <c r="B20" s="45">
+        <v>43400</v>
+      </c>
+      <c r="C20" s="45">
+        <v>33825</v>
+      </c>
+      <c r="D20" s="45">
+        <v>33825</v>
+      </c>
+      <c r="E20" s="48">
+        <v>0</v>
+      </c>
+      <c r="F20" s="48">
+        <v>0</v>
+      </c>
+      <c r="G20" s="48">
+        <v>0</v>
+      </c>
+      <c r="H20" s="48">
+        <v>0</v>
+      </c>
+      <c r="I20" s="45">
+        <v>9575</v>
+      </c>
+      <c r="J20" s="48">
+        <v>0</v>
+      </c>
+      <c r="K20" s="48">
+        <v>0</v>
+      </c>
+      <c r="L20" s="48">
+        <v>0</v>
+      </c>
+      <c r="M20" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A21" s="58" t="s">
+      <c r="A21" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
-      <c r="M21" s="29"/>
+      <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="46">
-[...32 lines deleted...]
-      <c r="M22" s="52">
+      <c r="B22" s="45">
+        <v>28994</v>
+      </c>
+      <c r="C22" s="45">
+        <v>27194</v>
+      </c>
+      <c r="D22" s="45">
+        <v>27194</v>
+      </c>
+      <c r="E22" s="48">
+        <v>0</v>
+      </c>
+      <c r="F22" s="48">
+        <v>0</v>
+      </c>
+      <c r="G22" s="48">
+        <v>0</v>
+      </c>
+      <c r="H22" s="48">
+        <v>0</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1800</v>
+      </c>
+      <c r="J22" s="48">
+        <v>0</v>
+      </c>
+      <c r="K22" s="48">
+        <v>0</v>
+      </c>
+      <c r="L22" s="48">
+        <v>0</v>
+      </c>
+      <c r="M22" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A23" s="58" t="s">
+      <c r="A23" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
-      <c r="M23" s="29"/>
+      <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="46">
-[...32 lines deleted...]
-      <c r="M24" s="52">
+      <c r="B24" s="45">
+        <v>42157</v>
+      </c>
+      <c r="C24" s="45">
+        <v>36657</v>
+      </c>
+      <c r="D24" s="45">
+        <v>36657</v>
+      </c>
+      <c r="E24" s="48">
+        <v>0</v>
+      </c>
+      <c r="F24" s="48">
+        <v>0</v>
+      </c>
+      <c r="G24" s="48">
+        <v>0</v>
+      </c>
+      <c r="H24" s="48">
+        <v>0</v>
+      </c>
+      <c r="I24" s="45">
+        <v>5500</v>
+      </c>
+      <c r="J24" s="48">
+        <v>0</v>
+      </c>
+      <c r="K24" s="48">
+        <v>0</v>
+      </c>
+      <c r="L24" s="48">
+        <v>0</v>
+      </c>
+      <c r="M24" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="11.1" customHeight="1">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="62" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
-      <c r="M25" s="29"/>
+      <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:13" ht="12.6" customHeight="1">
       <c r="A26" s="23"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
-      <c r="M26" s="28"/>
+      <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="11.1" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
-      <c r="M27" s="29"/>
+      <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="47">
-[...37 lines deleted...]
-      <c r="A29" s="56" t="s">
+      <c r="B28" s="46">
+        <v>2550806</v>
+      </c>
+      <c r="C28" s="46">
+        <v>2279513</v>
+      </c>
+      <c r="D28" s="46">
+        <v>2279513</v>
+      </c>
+      <c r="E28" s="49">
+        <v>0</v>
+      </c>
+      <c r="F28" s="49">
+        <v>0</v>
+      </c>
+      <c r="G28" s="46">
+        <v>30</v>
+      </c>
+      <c r="H28" s="49">
+        <v>0</v>
+      </c>
+      <c r="I28" s="46">
+        <v>85762</v>
+      </c>
+      <c r="J28" s="46">
+        <v>185502</v>
+      </c>
+      <c r="K28" s="49">
+        <v>0</v>
+      </c>
+      <c r="L28" s="49">
+        <v>0</v>
+      </c>
+      <c r="M28" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A29" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="27"/>
-[...40 lines deleted...]
-      <c r="M31" s="31"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="41"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.4" customHeight="1">
+      <c r="A30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+    </row>
+    <row r="31" spans="1:13" ht="12.4" customHeight="1">
+      <c r="A31" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
     </row>
     <row r="32" spans="1:13" ht="12.4" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
     </row>
     <row r="33" spans="1:13" ht="12.4" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
     </row>
     <row r="34" spans="1:13" ht="12.4" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
     </row>
-    <row r="35" spans="1:13" ht="12.4" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="35" spans="1:13" ht="12" customHeight="1">
+      <c r="A35" s="12" t="s">
+        <v>6</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
-      <c r="M35" s="2"/>
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="M35" s="3"/>
+    </row>
+    <row r="36" spans="1:13" ht="12" customHeight="1">
+      <c r="A36" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12" customHeight="1">
       <c r="A37" s="12" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
-      <c r="M37" s="3"/>
-[...33 lines deleted...]
-      <c r="M39" s="2"/>
+      <c r="M37" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="162">
-[...77 lines deleted...]
-    <mergeCell ref="H26:H27"/>
+  <mergeCells count="150">
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="K24:K25"/>
     <mergeCell ref="M26:M27"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="F22:F23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="K22:K23"/>
-    <mergeCell ref="M22:M23"/>
-[...72 lines deleted...]
-    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="M28:M29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J28:J29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="104" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>票券持有餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>