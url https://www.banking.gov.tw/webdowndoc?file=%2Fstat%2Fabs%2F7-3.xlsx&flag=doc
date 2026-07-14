--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>銀行可轉讓
 定期存單</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Total</t>
@@ -82,51 +82,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers'
 Acceptances</t>
   </si>
   <si>
     <t>Treasury
 Bills</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>Trade
 Acceptances</t>
   </si>
   <si>
     <t>銀行承兌
 匯票</t>
   </si>
   <si>
     <t>商業承兌
 匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>外幣一年期以下受益證券及資產基礎證券</t>
   </si>
   <si>
     <t>外幣商業
 本票</t>
   </si>
   <si>
     <t>總　計</t>
@@ -1693,594 +1693,594 @@
       </c>
       <c r="H5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.6" customHeight="1">
       <c r="A6" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="65">
-        <v>3198662</v>
+        <v>3386420</v>
       </c>
       <c r="C6" s="65">
-        <v>2829588</v>
+        <v>2984648</v>
       </c>
       <c r="D6" s="65">
-        <v>2829482</v>
+        <v>2984524</v>
       </c>
       <c r="E6" s="65">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F6" s="68">
         <v>0</v>
       </c>
       <c r="G6" s="65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" s="68">
         <v>0</v>
       </c>
       <c r="I6" s="65">
-        <v>181342</v>
+        <v>165092</v>
       </c>
       <c r="J6" s="65">
-        <v>187702</v>
+        <v>236650</v>
       </c>
       <c r="K6" s="68">
         <v>0</v>
       </c>
       <c r="L6" s="68">
         <v>0</v>
       </c>
       <c r="M6" s="71">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="11.1" customHeight="1">
       <c r="A7" s="60" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:13" ht="12.6" customHeight="1">
       <c r="A8" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="46">
-        <v>647856</v>
+        <v>646051</v>
       </c>
       <c r="C8" s="46">
-        <v>550075</v>
+        <v>550970</v>
       </c>
       <c r="D8" s="46">
-        <v>549969</v>
+        <v>550847</v>
       </c>
       <c r="E8" s="46">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="F8" s="49">
         <v>0</v>
       </c>
       <c r="G8" s="49">
         <v>0</v>
       </c>
       <c r="H8" s="49">
         <v>0</v>
       </c>
       <c r="I8" s="46">
-        <v>95581</v>
+        <v>92281</v>
       </c>
       <c r="J8" s="46">
-        <v>2200</v>
+        <v>2800</v>
       </c>
       <c r="K8" s="49">
         <v>0</v>
       </c>
       <c r="L8" s="49">
         <v>0</v>
       </c>
       <c r="M8" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="11.1" customHeight="1">
       <c r="A9" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:13" ht="12.6" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="45">
-        <v>177564</v>
+        <v>169676</v>
       </c>
       <c r="C10" s="45">
-        <v>162981</v>
+        <v>150545</v>
       </c>
       <c r="D10" s="45">
-        <v>162974</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>150545</v>
+      </c>
+      <c r="E10" s="48">
+        <v>0</v>
       </c>
       <c r="F10" s="48">
         <v>0</v>
       </c>
       <c r="G10" s="48">
         <v>0</v>
       </c>
       <c r="H10" s="48">
         <v>0</v>
       </c>
       <c r="I10" s="45">
-        <v>14583</v>
+        <v>19131</v>
       </c>
       <c r="J10" s="48">
         <v>0</v>
       </c>
       <c r="K10" s="48">
         <v>0</v>
       </c>
       <c r="L10" s="48">
         <v>0</v>
       </c>
       <c r="M10" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.1" customHeight="1">
       <c r="A11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="45">
-        <v>129544</v>
+        <v>132133</v>
       </c>
       <c r="C12" s="45">
-        <v>125824</v>
+        <v>128131</v>
       </c>
       <c r="D12" s="45">
-        <v>125776</v>
+        <v>128075</v>
       </c>
       <c r="E12" s="45">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F12" s="48">
         <v>0</v>
       </c>
       <c r="G12" s="48">
         <v>0</v>
       </c>
       <c r="H12" s="48">
         <v>0</v>
       </c>
       <c r="I12" s="45">
-        <v>3720</v>
+        <v>4002</v>
       </c>
       <c r="J12" s="48">
         <v>0</v>
       </c>
       <c r="K12" s="48">
         <v>0</v>
       </c>
       <c r="L12" s="48">
         <v>0</v>
       </c>
       <c r="M12" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="11.1" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="45">
-        <v>143515</v>
+        <v>148646</v>
       </c>
       <c r="C14" s="45">
-        <v>96588</v>
+        <v>111078</v>
       </c>
       <c r="D14" s="45">
-        <v>96536</v>
+        <v>111012</v>
       </c>
       <c r="E14" s="45">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F14" s="48">
         <v>0</v>
       </c>
       <c r="G14" s="48">
         <v>0</v>
       </c>
       <c r="H14" s="48">
         <v>0</v>
       </c>
       <c r="I14" s="45">
-        <v>44728</v>
+        <v>34768</v>
       </c>
       <c r="J14" s="45">
-        <v>2200</v>
+        <v>2800</v>
       </c>
       <c r="K14" s="48">
         <v>0</v>
       </c>
       <c r="L14" s="48">
         <v>0</v>
       </c>
       <c r="M14" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="11.1" customHeight="1">
       <c r="A15" s="62" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="45">
-        <v>40387</v>
+        <v>39607</v>
       </c>
       <c r="C16" s="45">
-        <v>34887</v>
+        <v>34307</v>
       </c>
       <c r="D16" s="45">
-        <v>34887</v>
+        <v>34307</v>
       </c>
       <c r="E16" s="48">
         <v>0</v>
       </c>
       <c r="F16" s="48">
         <v>0</v>
       </c>
       <c r="G16" s="48">
         <v>0</v>
       </c>
       <c r="H16" s="48">
         <v>0</v>
       </c>
       <c r="I16" s="45">
-        <v>5500</v>
+        <v>5300</v>
       </c>
       <c r="J16" s="48">
         <v>0</v>
       </c>
       <c r="K16" s="48">
         <v>0</v>
       </c>
       <c r="L16" s="48">
         <v>0</v>
       </c>
       <c r="M16" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="11.1" customHeight="1">
       <c r="A17" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="45">
-        <v>42295</v>
+        <v>40595</v>
       </c>
       <c r="C18" s="45">
-        <v>32120</v>
+        <v>29475</v>
       </c>
       <c r="D18" s="45">
-        <v>32120</v>
+        <v>29475</v>
       </c>
       <c r="E18" s="48">
         <v>0</v>
       </c>
       <c r="F18" s="48">
         <v>0</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="48">
         <v>0</v>
       </c>
       <c r="I18" s="45">
-        <v>10175</v>
+        <v>11120</v>
       </c>
       <c r="J18" s="48">
         <v>0</v>
       </c>
       <c r="K18" s="48">
         <v>0</v>
       </c>
       <c r="L18" s="48">
         <v>0</v>
       </c>
       <c r="M18" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="11.1" customHeight="1">
       <c r="A19" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="45">
-        <v>43400</v>
+        <v>42623</v>
       </c>
       <c r="C20" s="45">
-        <v>33825</v>
+        <v>32623</v>
       </c>
       <c r="D20" s="45">
-        <v>33825</v>
+        <v>32623</v>
       </c>
       <c r="E20" s="48">
         <v>0</v>
       </c>
       <c r="F20" s="48">
         <v>0</v>
       </c>
       <c r="G20" s="48">
         <v>0</v>
       </c>
       <c r="H20" s="48">
         <v>0</v>
       </c>
       <c r="I20" s="45">
-        <v>9575</v>
+        <v>10000</v>
       </c>
       <c r="J20" s="48">
         <v>0</v>
       </c>
       <c r="K20" s="48">
         <v>0</v>
       </c>
       <c r="L20" s="48">
         <v>0</v>
       </c>
       <c r="M20" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="11.1" customHeight="1">
       <c r="A21" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="45">
-        <v>28994</v>
+        <v>29487</v>
       </c>
       <c r="C22" s="45">
-        <v>27194</v>
+        <v>27427</v>
       </c>
       <c r="D22" s="45">
-        <v>27194</v>
+        <v>27427</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="45">
-        <v>1800</v>
+        <v>2060</v>
       </c>
       <c r="J22" s="48">
         <v>0</v>
       </c>
       <c r="K22" s="48">
         <v>0</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="11.1" customHeight="1">
       <c r="A23" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="45">
-        <v>42157</v>
+        <v>43284</v>
       </c>
       <c r="C24" s="45">
-        <v>36657</v>
+        <v>37384</v>
       </c>
       <c r="D24" s="45">
-        <v>36657</v>
+        <v>37384</v>
       </c>
       <c r="E24" s="48">
         <v>0</v>
       </c>
       <c r="F24" s="48">
         <v>0</v>
       </c>
       <c r="G24" s="48">
         <v>0</v>
       </c>
       <c r="H24" s="48">
         <v>0</v>
       </c>
       <c r="I24" s="45">
-        <v>5500</v>
+        <v>5900</v>
       </c>
       <c r="J24" s="48">
         <v>0</v>
       </c>
       <c r="K24" s="48">
         <v>0</v>
       </c>
       <c r="L24" s="48">
         <v>0</v>
       </c>
       <c r="M24" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="11.1" customHeight="1">
       <c r="A25" s="62" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
@@ -2303,75 +2303,75 @@
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="11.1" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:13" ht="12.6" customHeight="1">
       <c r="A28" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="46">
-        <v>2550806</v>
+        <v>2740369</v>
       </c>
       <c r="C28" s="46">
-        <v>2279513</v>
+        <v>2433678</v>
       </c>
       <c r="D28" s="46">
-        <v>2279513</v>
+        <v>2433678</v>
       </c>
       <c r="E28" s="49">
         <v>0</v>
       </c>
       <c r="F28" s="49">
         <v>0</v>
       </c>
       <c r="G28" s="46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H28" s="49">
         <v>0</v>
       </c>
       <c r="I28" s="46">
-        <v>85762</v>
+        <v>72811</v>
       </c>
       <c r="J28" s="46">
-        <v>185502</v>
+        <v>233850</v>
       </c>
       <c r="K28" s="49">
         <v>0</v>
       </c>
       <c r="L28" s="49">
         <v>0</v>
       </c>
       <c r="M28" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A29" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>