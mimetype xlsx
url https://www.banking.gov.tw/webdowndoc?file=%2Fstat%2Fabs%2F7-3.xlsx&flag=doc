--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-3'!$A$1:$M$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>銀行可轉讓
 定期存單</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Total</t>
@@ -82,51 +82,51 @@
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <t>Bankers'
 Acceptances</t>
   </si>
   <si>
     <t>Treasury
 Bills</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>Trade
 Acceptances</t>
   </si>
   <si>
     <t>銀行承兌
 匯票</t>
   </si>
   <si>
     <t>商業承兌
 匯票</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>外幣一年期以下受益證券及資產基礎證券</t>
   </si>
   <si>
     <t>外幣商業
 本票</t>
   </si>
   <si>
     <t>總　計</t>
@@ -1693,594 +1693,594 @@
       </c>
       <c r="H5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L5" s="17" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.6" customHeight="1">
       <c r="A6" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="65">
-        <v>3386420</v>
+        <v>3096129</v>
       </c>
       <c r="C6" s="65">
-        <v>2984648</v>
+        <v>2824507</v>
       </c>
       <c r="D6" s="65">
-        <v>2984524</v>
+        <v>2824390</v>
       </c>
       <c r="E6" s="65">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F6" s="68">
         <v>0</v>
       </c>
       <c r="G6" s="65">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H6" s="68">
         <v>0</v>
       </c>
       <c r="I6" s="65">
-        <v>165092</v>
+        <v>96795</v>
       </c>
       <c r="J6" s="65">
-        <v>236650</v>
+        <v>174793</v>
       </c>
       <c r="K6" s="68">
         <v>0</v>
       </c>
       <c r="L6" s="68">
         <v>0</v>
       </c>
       <c r="M6" s="71">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="11.1" customHeight="1">
       <c r="A7" s="60" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:13" ht="12.6" customHeight="1">
       <c r="A8" s="57" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="46">
-        <v>646051</v>
+        <v>612124</v>
       </c>
       <c r="C8" s="46">
-        <v>550970</v>
+        <v>537308</v>
       </c>
       <c r="D8" s="46">
-        <v>550847</v>
+        <v>537190</v>
       </c>
       <c r="E8" s="46">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F8" s="49">
         <v>0</v>
       </c>
       <c r="G8" s="49">
         <v>0</v>
       </c>
       <c r="H8" s="49">
         <v>0</v>
       </c>
       <c r="I8" s="46">
-        <v>92281</v>
+        <v>73516</v>
       </c>
       <c r="J8" s="46">
-        <v>2800</v>
+        <v>1300</v>
       </c>
       <c r="K8" s="49">
         <v>0</v>
       </c>
       <c r="L8" s="49">
         <v>0</v>
       </c>
       <c r="M8" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="11.1" customHeight="1">
       <c r="A9" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="39"/>
     </row>
     <row r="10" spans="1:13" ht="12.6" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="45">
-        <v>169676</v>
+        <v>150435</v>
       </c>
       <c r="C10" s="45">
-        <v>150545</v>
+        <v>138221</v>
       </c>
       <c r="D10" s="45">
-        <v>150545</v>
+        <v>138221</v>
       </c>
       <c r="E10" s="48">
         <v>0</v>
       </c>
       <c r="F10" s="48">
         <v>0</v>
       </c>
       <c r="G10" s="48">
         <v>0</v>
       </c>
       <c r="H10" s="48">
         <v>0</v>
       </c>
       <c r="I10" s="45">
-        <v>19131</v>
+        <v>12214</v>
       </c>
       <c r="J10" s="48">
         <v>0</v>
       </c>
       <c r="K10" s="48">
         <v>0</v>
       </c>
       <c r="L10" s="48">
         <v>0</v>
       </c>
       <c r="M10" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="11.1" customHeight="1">
       <c r="A11" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="39"/>
     </row>
     <row r="12" spans="1:13" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="45">
-        <v>132133</v>
+        <v>138577</v>
       </c>
       <c r="C12" s="45">
-        <v>128131</v>
+        <v>135585</v>
       </c>
       <c r="D12" s="45">
-        <v>128075</v>
+        <v>135549</v>
       </c>
       <c r="E12" s="45">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F12" s="48">
         <v>0</v>
       </c>
       <c r="G12" s="48">
         <v>0</v>
       </c>
       <c r="H12" s="48">
         <v>0</v>
       </c>
       <c r="I12" s="45">
-        <v>4002</v>
+        <v>2992</v>
       </c>
       <c r="J12" s="48">
         <v>0</v>
       </c>
       <c r="K12" s="48">
         <v>0</v>
       </c>
       <c r="L12" s="48">
         <v>0</v>
       </c>
       <c r="M12" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="11.1" customHeight="1">
       <c r="A13" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="45">
-        <v>148646</v>
+        <v>132865</v>
       </c>
       <c r="C14" s="45">
-        <v>111078</v>
+        <v>107265</v>
       </c>
       <c r="D14" s="45">
-        <v>111012</v>
+        <v>107184</v>
       </c>
       <c r="E14" s="45">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="F14" s="48">
         <v>0</v>
       </c>
       <c r="G14" s="48">
         <v>0</v>
       </c>
       <c r="H14" s="48">
         <v>0</v>
       </c>
       <c r="I14" s="45">
-        <v>34768</v>
+        <v>24300</v>
       </c>
       <c r="J14" s="45">
-        <v>2800</v>
+        <v>1300</v>
       </c>
       <c r="K14" s="48">
         <v>0</v>
       </c>
       <c r="L14" s="48">
         <v>0</v>
       </c>
       <c r="M14" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="11.1" customHeight="1">
       <c r="A15" s="62" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="45">
-        <v>39607</v>
+        <v>34445</v>
       </c>
       <c r="C16" s="45">
-        <v>34307</v>
+        <v>31745</v>
       </c>
       <c r="D16" s="45">
-        <v>34307</v>
+        <v>31745</v>
       </c>
       <c r="E16" s="48">
         <v>0</v>
       </c>
       <c r="F16" s="48">
         <v>0</v>
       </c>
       <c r="G16" s="48">
         <v>0</v>
       </c>
       <c r="H16" s="48">
         <v>0</v>
       </c>
       <c r="I16" s="45">
-        <v>5300</v>
+        <v>2700</v>
       </c>
       <c r="J16" s="48">
         <v>0</v>
       </c>
       <c r="K16" s="48">
         <v>0</v>
       </c>
       <c r="L16" s="48">
         <v>0</v>
       </c>
       <c r="M16" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="11.1" customHeight="1">
       <c r="A17" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="45">
-        <v>40595</v>
+        <v>37191</v>
       </c>
       <c r="C18" s="45">
-        <v>29475</v>
+        <v>25681</v>
       </c>
       <c r="D18" s="45">
-        <v>29475</v>
+        <v>25681</v>
       </c>
       <c r="E18" s="48">
         <v>0</v>
       </c>
       <c r="F18" s="48">
         <v>0</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="48">
         <v>0</v>
       </c>
       <c r="I18" s="45">
-        <v>11120</v>
+        <v>11510</v>
       </c>
       <c r="J18" s="48">
         <v>0</v>
       </c>
       <c r="K18" s="48">
         <v>0</v>
       </c>
       <c r="L18" s="48">
         <v>0</v>
       </c>
       <c r="M18" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="11.1" customHeight="1">
       <c r="A19" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="45">
-        <v>42623</v>
+        <v>45052</v>
       </c>
       <c r="C20" s="45">
-        <v>32623</v>
+        <v>34752</v>
       </c>
       <c r="D20" s="45">
-        <v>32623</v>
+        <v>34752</v>
       </c>
       <c r="E20" s="48">
         <v>0</v>
       </c>
       <c r="F20" s="48">
         <v>0</v>
       </c>
       <c r="G20" s="48">
         <v>0</v>
       </c>
       <c r="H20" s="48">
         <v>0</v>
       </c>
       <c r="I20" s="45">
-        <v>10000</v>
+        <v>10300</v>
       </c>
       <c r="J20" s="48">
         <v>0</v>
       </c>
       <c r="K20" s="48">
         <v>0</v>
       </c>
       <c r="L20" s="48">
         <v>0</v>
       </c>
       <c r="M20" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="11.1" customHeight="1">
       <c r="A21" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="45">
-        <v>29487</v>
+        <v>31444</v>
       </c>
       <c r="C22" s="45">
-        <v>27427</v>
+        <v>28344</v>
       </c>
       <c r="D22" s="45">
-        <v>27427</v>
+        <v>28344</v>
       </c>
       <c r="E22" s="48">
         <v>0</v>
       </c>
       <c r="F22" s="48">
         <v>0</v>
       </c>
       <c r="G22" s="48">
         <v>0</v>
       </c>
       <c r="H22" s="48">
         <v>0</v>
       </c>
       <c r="I22" s="45">
-        <v>2060</v>
+        <v>3100</v>
       </c>
       <c r="J22" s="48">
         <v>0</v>
       </c>
       <c r="K22" s="48">
         <v>0</v>
       </c>
       <c r="L22" s="48">
         <v>0</v>
       </c>
       <c r="M22" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="11.1" customHeight="1">
       <c r="A23" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="45">
-        <v>43284</v>
+        <v>42116</v>
       </c>
       <c r="C24" s="45">
-        <v>37384</v>
+        <v>35716</v>
       </c>
       <c r="D24" s="45">
-        <v>37384</v>
+        <v>35716</v>
       </c>
       <c r="E24" s="48">
         <v>0</v>
       </c>
       <c r="F24" s="48">
         <v>0</v>
       </c>
       <c r="G24" s="48">
         <v>0</v>
       </c>
       <c r="H24" s="48">
         <v>0</v>
       </c>
       <c r="I24" s="45">
-        <v>5900</v>
+        <v>6400</v>
       </c>
       <c r="J24" s="48">
         <v>0</v>
       </c>
       <c r="K24" s="48">
         <v>0</v>
       </c>
       <c r="L24" s="48">
         <v>0</v>
       </c>
       <c r="M24" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="11.1" customHeight="1">
       <c r="A25" s="62" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
@@ -2303,75 +2303,75 @@
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="11.1" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:13" ht="12.6" customHeight="1">
       <c r="A28" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="46">
-        <v>2740369</v>
+        <v>2484006</v>
       </c>
       <c r="C28" s="46">
-        <v>2433678</v>
+        <v>2287200</v>
       </c>
       <c r="D28" s="46">
-        <v>2433678</v>
+        <v>2287200</v>
       </c>
       <c r="E28" s="49">
         <v>0</v>
       </c>
       <c r="F28" s="49">
         <v>0</v>
       </c>
       <c r="G28" s="46">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H28" s="49">
         <v>0</v>
       </c>
       <c r="I28" s="46">
-        <v>72811</v>
+        <v>23279</v>
       </c>
       <c r="J28" s="46">
-        <v>233850</v>
+        <v>173493</v>
       </c>
       <c r="K28" s="49">
         <v>0</v>
       </c>
       <c r="L28" s="49">
         <v>0</v>
       </c>
       <c r="M28" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A29" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>