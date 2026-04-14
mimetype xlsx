--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國114年12月</t>
+    <t>民國115年 1月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dec. 2025</t>
+    <t xml:space="preserve"> Jan. 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>4426394</v>
+        <v>4682908</v>
       </c>
       <c r="C10" s="64">
-        <v>4054347</v>
+        <v>4364871</v>
       </c>
       <c r="D10" s="64">
-        <v>25346</v>
+        <v>25787</v>
       </c>
       <c r="E10" s="64">
-        <v>4054222</v>
+        <v>4364761</v>
       </c>
       <c r="F10" s="64">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G10" s="64">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>2581941</v>
+        <v>2652346</v>
       </c>
       <c r="C12" s="52">
-        <v>2354604</v>
+        <v>2449458</v>
       </c>
       <c r="D12" s="52">
-        <v>17853</v>
+        <v>17931</v>
       </c>
       <c r="E12" s="52">
-        <v>2354479</v>
+        <v>2449348</v>
       </c>
       <c r="F12" s="52">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="52">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>640179</v>
+        <v>696352</v>
       </c>
       <c r="C14" s="51">
-        <v>615416</v>
+        <v>664760</v>
       </c>
       <c r="D14" s="51">
-        <v>4680</v>
+        <v>4726</v>
       </c>
       <c r="E14" s="51">
-        <v>615416</v>
+        <v>664760</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>539451</v>
+        <v>560117</v>
       </c>
       <c r="C16" s="51">
-        <v>529751</v>
+        <v>555684</v>
       </c>
       <c r="D16" s="51">
-        <v>3319</v>
+        <v>3564</v>
       </c>
       <c r="E16" s="51">
-        <v>529751</v>
+        <v>555684</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>587879</v>
+        <v>616889</v>
       </c>
       <c r="C18" s="51">
-        <v>488628</v>
+        <v>511652</v>
       </c>
       <c r="D18" s="51">
-        <v>4603</v>
+        <v>4602</v>
       </c>
       <c r="E18" s="51">
-        <v>488503</v>
+        <v>511543</v>
       </c>
       <c r="F18" s="51">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G18" s="51">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>117064</v>
+        <v>104171</v>
       </c>
       <c r="C20" s="51">
-        <v>96263</v>
+        <v>96711</v>
       </c>
       <c r="D20" s="51">
-        <v>809</v>
+        <v>764</v>
       </c>
       <c r="E20" s="51">
-        <v>96263</v>
+        <v>96711</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>117230</v>
+        <v>119993</v>
       </c>
       <c r="C22" s="51">
-        <v>96413</v>
+        <v>103927</v>
       </c>
       <c r="D22" s="51">
-        <v>750</v>
+        <v>703</v>
       </c>
       <c r="E22" s="51">
-        <v>96413</v>
+        <v>103927</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>229310</v>
+        <v>232467</v>
       </c>
       <c r="C24" s="51">
-        <v>196043</v>
+        <v>213730</v>
       </c>
       <c r="D24" s="51">
-        <v>1258</v>
+        <v>1351</v>
       </c>
       <c r="E24" s="51">
-        <v>196043</v>
+        <v>213730</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>221416</v>
+        <v>196159</v>
       </c>
       <c r="C26" s="51">
-        <v>214631</v>
+        <v>187934</v>
       </c>
       <c r="D26" s="51">
-        <v>1488</v>
+        <v>1297</v>
       </c>
       <c r="E26" s="51">
-        <v>214631</v>
+        <v>187934</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>129412</v>
+        <v>126198</v>
       </c>
       <c r="C28" s="51">
-        <v>117459</v>
+        <v>115060</v>
       </c>
       <c r="D28" s="51">
-        <v>946</v>
+        <v>924</v>
       </c>
       <c r="E28" s="51">
-        <v>117459</v>
+        <v>115060</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>1844453</v>
+        <v>2030562</v>
       </c>
       <c r="C32" s="52">
-        <v>1699743</v>
+        <v>1915413</v>
       </c>
       <c r="D32" s="52">
-        <v>7493</v>
+        <v>7856</v>
       </c>
       <c r="E32" s="52">
-        <v>1699743</v>
+        <v>1915413</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國114年12月</v>
+        <v>民國115年 1月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Dec. 2025</v>
+        <v> Jan. 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>1147</v>
+        <v>1043</v>
       </c>
       <c r="E10" s="64">
-        <v>358785</v>
+        <v>297874</v>
       </c>
       <c r="F10" s="64">
-        <v>13262</v>
+        <v>20163</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>844</v>
+        <v>755</v>
       </c>
       <c r="E12" s="52">
-        <v>224476</v>
+        <v>188725</v>
       </c>
       <c r="F12" s="52">
-        <v>2862</v>
+        <v>14163</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="E14" s="51">
-        <v>24763</v>
+        <v>31593</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E16" s="51">
-        <v>9700</v>
+        <v>4433</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E18" s="51">
-        <v>96389</v>
+        <v>91074</v>
       </c>
       <c r="F18" s="51">
-        <v>2862</v>
+        <v>14163</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="E20" s="51">
-        <v>20801</v>
+        <v>7460</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="E22" s="51">
-        <v>20817</v>
+        <v>16066</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="E24" s="51">
-        <v>33268</v>
+        <v>18736</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E26" s="51">
-        <v>6785</v>
+        <v>8225</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E28" s="51">
-        <v>11953</v>
+        <v>11138</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="E32" s="52">
-        <v>134309</v>
+        <v>109149</v>
       </c>
       <c r="F32" s="52">
-        <v>10400</v>
+        <v>6000</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">