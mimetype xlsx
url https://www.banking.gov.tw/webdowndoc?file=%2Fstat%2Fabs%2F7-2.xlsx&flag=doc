--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國115年 1月</t>
+    <t>民國115年 3月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. 2026</t>
+    <t xml:space="preserve"> Mar. 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>4682908</v>
+        <v>4879429</v>
       </c>
       <c r="C10" s="64">
-        <v>4364871</v>
+        <v>4416388</v>
       </c>
       <c r="D10" s="64">
-        <v>25787</v>
+        <v>26265</v>
       </c>
       <c r="E10" s="64">
-        <v>4364761</v>
+        <v>4416325</v>
       </c>
       <c r="F10" s="64">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G10" s="64">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>2652346</v>
+        <v>2775046</v>
       </c>
       <c r="C12" s="52">
-        <v>2449458</v>
+        <v>2459998</v>
       </c>
       <c r="D12" s="52">
-        <v>17931</v>
+        <v>18049</v>
       </c>
       <c r="E12" s="52">
-        <v>2449348</v>
+        <v>2459935</v>
       </c>
       <c r="F12" s="52">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G12" s="52">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>696352</v>
+        <v>738961</v>
       </c>
       <c r="C14" s="51">
-        <v>664760</v>
+        <v>695507</v>
       </c>
       <c r="D14" s="51">
-        <v>4726</v>
+        <v>5042</v>
       </c>
       <c r="E14" s="51">
-        <v>664760</v>
+        <v>695507</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>560117</v>
+        <v>557717</v>
       </c>
       <c r="C16" s="51">
-        <v>555684</v>
+        <v>542997</v>
       </c>
       <c r="D16" s="51">
-        <v>3564</v>
+        <v>3562</v>
       </c>
       <c r="E16" s="51">
-        <v>555684</v>
+        <v>542997</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>616889</v>
+        <v>594460</v>
       </c>
       <c r="C18" s="51">
-        <v>511652</v>
+        <v>472690</v>
       </c>
       <c r="D18" s="51">
-        <v>4602</v>
+        <v>4341</v>
       </c>
       <c r="E18" s="51">
-        <v>511543</v>
+        <v>472627</v>
       </c>
       <c r="F18" s="51">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G18" s="51">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>104171</v>
+        <v>133306</v>
       </c>
       <c r="C20" s="51">
-        <v>96711</v>
+        <v>98126</v>
       </c>
       <c r="D20" s="51">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="E20" s="51">
-        <v>96711</v>
+        <v>98126</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>119993</v>
+        <v>139155</v>
       </c>
       <c r="C22" s="51">
-        <v>103927</v>
+        <v>115309</v>
       </c>
       <c r="D22" s="51">
-        <v>703</v>
+        <v>731</v>
       </c>
       <c r="E22" s="51">
-        <v>103927</v>
+        <v>115309</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>232467</v>
+        <v>254622</v>
       </c>
       <c r="C24" s="51">
-        <v>213730</v>
+        <v>212237</v>
       </c>
       <c r="D24" s="51">
-        <v>1351</v>
+        <v>1295</v>
       </c>
       <c r="E24" s="51">
-        <v>213730</v>
+        <v>212237</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>196159</v>
+        <v>210848</v>
       </c>
       <c r="C26" s="51">
-        <v>187934</v>
+        <v>192066</v>
       </c>
       <c r="D26" s="51">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E26" s="51">
-        <v>187934</v>
+        <v>192066</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>126198</v>
+        <v>145978</v>
       </c>
       <c r="C28" s="51">
-        <v>115060</v>
+        <v>131066</v>
       </c>
       <c r="D28" s="51">
-        <v>924</v>
+        <v>1000</v>
       </c>
       <c r="E28" s="51">
-        <v>115060</v>
+        <v>131066</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>2030562</v>
+        <v>2104383</v>
       </c>
       <c r="C32" s="52">
-        <v>1915413</v>
+        <v>1956391</v>
       </c>
       <c r="D32" s="52">
-        <v>7856</v>
+        <v>8216</v>
       </c>
       <c r="E32" s="52">
-        <v>1915413</v>
+        <v>1956391</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2626,51 +2626,51 @@
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="102" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="5" width="10.875" customWidth="1"/>
     <col min="6" max="7" width="11.25" customWidth="1"/>
     <col min="8" max="9" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>45</v>
       </c>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國115年 1月</v>
+        <v>民國115年 3月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Jan. 2026</v>
+        <v> Mar. 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>1043</v>
+        <v>1319</v>
       </c>
       <c r="E10" s="64">
-        <v>297874</v>
+        <v>446805</v>
       </c>
       <c r="F10" s="64">
-        <v>20163</v>
+        <v>16236</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>755</v>
+        <v>982</v>
       </c>
       <c r="E12" s="52">
-        <v>188725</v>
+        <v>298812</v>
       </c>
       <c r="F12" s="52">
-        <v>14163</v>
+        <v>16236</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="E14" s="51">
-        <v>31593</v>
+        <v>43454</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E16" s="51">
-        <v>4433</v>
+        <v>14720</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="E18" s="51">
-        <v>91074</v>
+        <v>105533</v>
       </c>
       <c r="F18" s="51">
-        <v>14163</v>
+        <v>16236</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="E20" s="51">
-        <v>7460</v>
+        <v>35180</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="E22" s="51">
-        <v>16066</v>
+        <v>23846</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="E24" s="51">
-        <v>18736</v>
+        <v>42385</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="E26" s="51">
-        <v>8225</v>
+        <v>18782</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E28" s="51">
-        <v>11138</v>
+        <v>14912</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>288</v>
+        <v>337</v>
       </c>
       <c r="E32" s="52">
-        <v>109149</v>
-[...2 lines deleted...]
-        <v>6000</v>
+        <v>147992</v>
+      </c>
+      <c r="F32" s="55">
+        <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">
@@ -3508,51 +3508,51 @@
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="103" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>票券發行及首次買入金額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>