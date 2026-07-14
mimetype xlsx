--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國115年 3月</t>
+    <t>民國115年 4月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mar. 2026</t>
+    <t xml:space="preserve"> Apr. 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>4879429</v>
+        <v>4832513</v>
       </c>
       <c r="C10" s="64">
-        <v>4416388</v>
+        <v>4498967</v>
       </c>
       <c r="D10" s="64">
-        <v>26265</v>
+        <v>25893</v>
       </c>
       <c r="E10" s="64">
-        <v>4416325</v>
+        <v>4498866</v>
       </c>
       <c r="F10" s="64">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G10" s="64">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>2775046</v>
+        <v>2680018</v>
       </c>
       <c r="C12" s="52">
-        <v>2459998</v>
+        <v>2453942</v>
       </c>
       <c r="D12" s="52">
-        <v>18049</v>
+        <v>17322</v>
       </c>
       <c r="E12" s="52">
-        <v>2459935</v>
+        <v>2453841</v>
       </c>
       <c r="F12" s="52">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G12" s="52">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>738961</v>
+        <v>750293</v>
       </c>
       <c r="C14" s="51">
-        <v>695507</v>
+        <v>709328</v>
       </c>
       <c r="D14" s="51">
-        <v>5042</v>
+        <v>4880</v>
       </c>
       <c r="E14" s="51">
-        <v>695507</v>
+        <v>709328</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>557717</v>
+        <v>565300</v>
       </c>
       <c r="C16" s="51">
-        <v>542997</v>
+        <v>550421</v>
       </c>
       <c r="D16" s="51">
-        <v>3562</v>
+        <v>3341</v>
       </c>
       <c r="E16" s="51">
-        <v>542997</v>
+        <v>550421</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>594460</v>
+        <v>559039</v>
       </c>
       <c r="C18" s="51">
-        <v>472690</v>
+        <v>469221</v>
       </c>
       <c r="D18" s="51">
-        <v>4341</v>
+        <v>4216</v>
       </c>
       <c r="E18" s="51">
-        <v>472627</v>
+        <v>469121</v>
       </c>
       <c r="F18" s="51">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G18" s="51">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>133306</v>
+        <v>111210</v>
       </c>
       <c r="C20" s="51">
-        <v>98126</v>
+        <v>101310</v>
       </c>
       <c r="D20" s="51">
-        <v>776</v>
+        <v>734</v>
       </c>
       <c r="E20" s="51">
-        <v>98126</v>
+        <v>101310</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>139155</v>
+        <v>125187</v>
       </c>
       <c r="C22" s="51">
-        <v>115309</v>
+        <v>105423</v>
       </c>
       <c r="D22" s="51">
-        <v>731</v>
+        <v>681</v>
       </c>
       <c r="E22" s="51">
-        <v>115309</v>
+        <v>105423</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>254622</v>
+        <v>255480</v>
       </c>
       <c r="C24" s="51">
-        <v>212237</v>
+        <v>224324</v>
       </c>
       <c r="D24" s="51">
-        <v>1295</v>
+        <v>1278</v>
       </c>
       <c r="E24" s="51">
-        <v>212237</v>
+        <v>224324</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>210848</v>
+        <v>179819</v>
       </c>
       <c r="C26" s="51">
-        <v>192066</v>
+        <v>170615</v>
       </c>
       <c r="D26" s="51">
-        <v>1302</v>
+        <v>1211</v>
       </c>
       <c r="E26" s="51">
-        <v>192066</v>
+        <v>170615</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>145978</v>
+        <v>133690</v>
       </c>
       <c r="C28" s="51">
-        <v>131066</v>
+        <v>123299</v>
       </c>
       <c r="D28" s="51">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="E28" s="51">
-        <v>131066</v>
+        <v>123299</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>2104383</v>
+        <v>2152495</v>
       </c>
       <c r="C32" s="52">
-        <v>1956391</v>
+        <v>2045025</v>
       </c>
       <c r="D32" s="52">
-        <v>8216</v>
+        <v>8571</v>
       </c>
       <c r="E32" s="52">
-        <v>1956391</v>
+        <v>2045025</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國115年 3月</v>
+        <v>民國115年 4月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Mar. 2026</v>
+        <v> Apr. 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>1319</v>
+        <v>1171</v>
       </c>
       <c r="E10" s="64">
-        <v>446805</v>
+        <v>324187</v>
       </c>
       <c r="F10" s="64">
-        <v>16236</v>
+        <v>9359</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>982</v>
+        <v>921</v>
       </c>
       <c r="E12" s="52">
-        <v>298812</v>
+        <v>216778</v>
       </c>
       <c r="F12" s="52">
-        <v>16236</v>
+        <v>9299</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="E14" s="51">
-        <v>43454</v>
+        <v>40965</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E16" s="51">
-        <v>14720</v>
+        <v>14879</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>338</v>
+        <v>316</v>
       </c>
       <c r="E18" s="51">
-        <v>105533</v>
+        <v>80519</v>
       </c>
       <c r="F18" s="51">
-        <v>16236</v>
+        <v>9299</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="E20" s="51">
-        <v>35180</v>
+        <v>9900</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E22" s="51">
-        <v>23846</v>
+        <v>19764</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="E24" s="51">
-        <v>42385</v>
+        <v>31156</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E26" s="51">
-        <v>18782</v>
+        <v>9204</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="E28" s="51">
-        <v>14912</v>
+        <v>10391</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>337</v>
+        <v>250</v>
       </c>
       <c r="E32" s="52">
-        <v>147992</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>107409</v>
+      </c>
+      <c r="F32" s="52">
+        <v>60</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">