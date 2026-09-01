--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國115年 4月</t>
+    <t>民國115年 6月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Apr. 2026</t>
+    <t xml:space="preserve"> June 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>4832513</v>
+        <v>4459906</v>
       </c>
       <c r="C10" s="64">
-        <v>4498967</v>
+        <v>4168154</v>
       </c>
       <c r="D10" s="64">
-        <v>25893</v>
+        <v>24251</v>
       </c>
       <c r="E10" s="64">
-        <v>4498866</v>
+        <v>4168095</v>
       </c>
       <c r="F10" s="64">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G10" s="64">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>2680018</v>
+        <v>2621772</v>
       </c>
       <c r="C12" s="52">
-        <v>2453942</v>
+        <v>2398510</v>
       </c>
       <c r="D12" s="52">
-        <v>17322</v>
+        <v>16727</v>
       </c>
       <c r="E12" s="52">
-        <v>2453841</v>
+        <v>2398451</v>
       </c>
       <c r="F12" s="52">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G12" s="52">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>750293</v>
+        <v>646168</v>
       </c>
       <c r="C14" s="51">
-        <v>709328</v>
+        <v>623506</v>
       </c>
       <c r="D14" s="51">
-        <v>4880</v>
+        <v>4397</v>
       </c>
       <c r="E14" s="51">
-        <v>709328</v>
+        <v>623506</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>565300</v>
+        <v>519543</v>
       </c>
       <c r="C16" s="51">
-        <v>550421</v>
+        <v>513467</v>
       </c>
       <c r="D16" s="51">
-        <v>3341</v>
+        <v>3220</v>
       </c>
       <c r="E16" s="51">
-        <v>550421</v>
+        <v>513467</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>559039</v>
+        <v>629303</v>
       </c>
       <c r="C18" s="51">
-        <v>469221</v>
+        <v>527897</v>
       </c>
       <c r="D18" s="51">
-        <v>4216</v>
+        <v>4321</v>
       </c>
       <c r="E18" s="51">
-        <v>469121</v>
+        <v>527838</v>
       </c>
       <c r="F18" s="51">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G18" s="51">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>111210</v>
+        <v>107040</v>
       </c>
       <c r="C20" s="51">
-        <v>101310</v>
+        <v>102540</v>
       </c>
       <c r="D20" s="51">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="E20" s="51">
-        <v>101310</v>
+        <v>102540</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>125187</v>
+        <v>137560</v>
       </c>
       <c r="C22" s="51">
-        <v>105423</v>
+        <v>111156</v>
       </c>
       <c r="D22" s="51">
-        <v>681</v>
+        <v>710</v>
       </c>
       <c r="E22" s="51">
-        <v>105423</v>
+        <v>111156</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>255480</v>
+        <v>246440</v>
       </c>
       <c r="C24" s="51">
-        <v>224324</v>
+        <v>212838</v>
       </c>
       <c r="D24" s="51">
-        <v>1278</v>
+        <v>1210</v>
       </c>
       <c r="E24" s="51">
-        <v>224324</v>
+        <v>212838</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>179819</v>
+        <v>193371</v>
       </c>
       <c r="C26" s="51">
-        <v>170615</v>
+        <v>178710</v>
       </c>
       <c r="D26" s="51">
-        <v>1211</v>
+        <v>1151</v>
       </c>
       <c r="E26" s="51">
-        <v>170615</v>
+        <v>178710</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>133690</v>
+        <v>142348</v>
       </c>
       <c r="C28" s="51">
-        <v>123299</v>
+        <v>128396</v>
       </c>
       <c r="D28" s="51">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="E28" s="51">
-        <v>123299</v>
+        <v>128396</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>2152495</v>
+        <v>1838134</v>
       </c>
       <c r="C32" s="52">
-        <v>2045025</v>
+        <v>1769644</v>
       </c>
       <c r="D32" s="52">
-        <v>8571</v>
+        <v>7524</v>
       </c>
       <c r="E32" s="52">
-        <v>2045025</v>
+        <v>1769644</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 6月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Apr. 2026</v>
+        <v> June 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>1171</v>
+        <v>1126</v>
       </c>
       <c r="E10" s="64">
-        <v>324187</v>
+        <v>270278</v>
       </c>
       <c r="F10" s="64">
-        <v>9359</v>
+        <v>21475</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>921</v>
+        <v>931</v>
       </c>
       <c r="E12" s="52">
-        <v>216778</v>
+        <v>205288</v>
       </c>
       <c r="F12" s="52">
-        <v>9299</v>
+        <v>17975</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E14" s="51">
-        <v>40965</v>
+        <v>22662</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E16" s="51">
-        <v>14879</v>
+        <v>6076</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="E18" s="51">
-        <v>80519</v>
+        <v>83431</v>
       </c>
       <c r="F18" s="51">
-        <v>9299</v>
+        <v>17975</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E20" s="51">
-        <v>9900</v>
+        <v>4500</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="E22" s="51">
-        <v>19764</v>
+        <v>26404</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="E24" s="51">
-        <v>31156</v>
+        <v>33602</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E26" s="51">
-        <v>9204</v>
+        <v>14661</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="E28" s="51">
-        <v>10391</v>
+        <v>13952</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>250</v>
+        <v>195</v>
       </c>
       <c r="E32" s="52">
-        <v>107409</v>
+        <v>64990</v>
       </c>
       <c r="F32" s="52">
-        <v>60</v>
+        <v>3500</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">