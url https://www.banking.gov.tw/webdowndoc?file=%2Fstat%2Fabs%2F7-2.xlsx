--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國114年 9月</t>
+    <t>民國115年 2月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sept. 2025</t>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>4316576</v>
+        <v>3427592</v>
       </c>
       <c r="C10" s="64">
-        <v>3946547</v>
+        <v>3207595</v>
       </c>
       <c r="D10" s="64">
-        <v>24159</v>
+        <v>18581</v>
       </c>
       <c r="E10" s="64">
-        <v>3946501</v>
+        <v>3207534</v>
       </c>
       <c r="F10" s="64">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" s="64">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>2546281</v>
+        <v>1917748</v>
       </c>
       <c r="C12" s="52">
-        <v>2313414</v>
+        <v>1775064</v>
       </c>
       <c r="D12" s="52">
-        <v>16980</v>
+        <v>12753</v>
       </c>
       <c r="E12" s="52">
-        <v>2313369</v>
+        <v>1775004</v>
       </c>
       <c r="F12" s="52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G12" s="52">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>650142</v>
+        <v>494092</v>
       </c>
       <c r="C14" s="51">
-        <v>620335</v>
+        <v>478402</v>
       </c>
       <c r="D14" s="51">
-        <v>4577</v>
+        <v>3403</v>
       </c>
       <c r="E14" s="51">
-        <v>620335</v>
+        <v>478402</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>537747</v>
+        <v>379218</v>
       </c>
       <c r="C16" s="51">
-        <v>517851</v>
+        <v>371298</v>
       </c>
       <c r="D16" s="51">
-        <v>3170</v>
+        <v>2377</v>
       </c>
       <c r="E16" s="51">
-        <v>517851</v>
+        <v>371298</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>573070</v>
+        <v>469392</v>
       </c>
       <c r="C18" s="51">
-        <v>481547</v>
+        <v>400108</v>
       </c>
       <c r="D18" s="51">
-        <v>4431</v>
+        <v>3358</v>
       </c>
       <c r="E18" s="51">
-        <v>481502</v>
+        <v>400047</v>
       </c>
       <c r="F18" s="51">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G18" s="51">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>110185</v>
+        <v>83966</v>
       </c>
       <c r="C20" s="51">
-        <v>88380</v>
+        <v>73281</v>
       </c>
       <c r="D20" s="51">
-        <v>712</v>
+        <v>506</v>
       </c>
       <c r="E20" s="51">
-        <v>88380</v>
+        <v>73281</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>116732</v>
+        <v>97756</v>
       </c>
       <c r="C22" s="51">
-        <v>106234</v>
+        <v>85850</v>
       </c>
       <c r="D22" s="51">
-        <v>819</v>
+        <v>568</v>
       </c>
       <c r="E22" s="51">
-        <v>106234</v>
+        <v>85850</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>230435</v>
+        <v>162772</v>
       </c>
       <c r="C24" s="51">
-        <v>197787</v>
+        <v>149823</v>
       </c>
       <c r="D24" s="51">
-        <v>1188</v>
+        <v>972</v>
       </c>
       <c r="E24" s="51">
-        <v>197787</v>
+        <v>149823</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>200198</v>
+        <v>133261</v>
       </c>
       <c r="C26" s="51">
-        <v>192943</v>
+        <v>126511</v>
       </c>
       <c r="D26" s="51">
-        <v>1227</v>
+        <v>871</v>
       </c>
       <c r="E26" s="51">
-        <v>192943</v>
+        <v>126511</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>127772</v>
+        <v>97292</v>
       </c>
       <c r="C28" s="51">
-        <v>108337</v>
+        <v>89792</v>
       </c>
       <c r="D28" s="51">
-        <v>856</v>
+        <v>698</v>
       </c>
       <c r="E28" s="51">
-        <v>108337</v>
+        <v>89792</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>1770295</v>
+        <v>1509844</v>
       </c>
       <c r="C32" s="52">
-        <v>1633132</v>
+        <v>1432531</v>
       </c>
       <c r="D32" s="52">
-        <v>7179</v>
+        <v>5828</v>
       </c>
       <c r="E32" s="52">
-        <v>1633132</v>
+        <v>1432531</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>1146</v>
+        <v>713</v>
       </c>
       <c r="E10" s="64">
-        <v>316003</v>
+        <v>203519</v>
       </c>
       <c r="F10" s="64">
-        <v>54027</v>
+        <v>16478</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>846</v>
+        <v>522</v>
       </c>
       <c r="E12" s="52">
-        <v>202840</v>
+        <v>130206</v>
       </c>
       <c r="F12" s="52">
-        <v>30027</v>
+        <v>12478</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="E14" s="51">
-        <v>29807</v>
+        <v>15690</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="E16" s="51">
-        <v>19896</v>
+        <v>7920</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="E18" s="51">
-        <v>61496</v>
+        <v>56805</v>
       </c>
       <c r="F18" s="51">
-        <v>30027</v>
+        <v>12478</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="E20" s="51">
-        <v>21805</v>
+        <v>10685</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E22" s="51">
-        <v>10499</v>
+        <v>11906</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>138</v>
+        <v>56</v>
       </c>
       <c r="E24" s="51">
-        <v>32648</v>
+        <v>12949</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="E26" s="51">
-        <v>7255</v>
+        <v>6750</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="E28" s="51">
-        <v>19435</v>
+        <v>7500</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>300</v>
+        <v>191</v>
       </c>
       <c r="E32" s="52">
-        <v>113162</v>
+        <v>73313</v>
       </c>
       <c r="F32" s="52">
-        <v>24000</v>
+        <v>4000</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">