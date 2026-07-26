--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="7-2" sheetId="1" r:id="rId1"/>
     <sheet name="7-2(續)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'7-2'!$A$1:$K$39</definedName>
     <definedName name="外部資料_1" localSheetId="1">'7-2(續)'!$A$1:$I$39</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國115年 2月</t>
+    <t>民國115年 5月</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公　　　司　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：張</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -103,51 +103,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t xml:space="preserve"> May  2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Negotiable Certificates of Deposits</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
@@ -1807,510 +1807,510 @@
       <c r="C9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="64">
-        <v>3427592</v>
+        <v>4520930</v>
       </c>
       <c r="C10" s="64">
-        <v>3207595</v>
+        <v>4223374</v>
       </c>
       <c r="D10" s="64">
-        <v>18581</v>
+        <v>24207</v>
       </c>
       <c r="E10" s="64">
-        <v>3207534</v>
+        <v>4223306</v>
       </c>
       <c r="F10" s="64">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G10" s="64">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="67">
         <v>0</v>
       </c>
       <c r="K10" s="67">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="52">
-        <v>1917748</v>
+        <v>2591703</v>
       </c>
       <c r="C12" s="52">
-        <v>1775064</v>
+        <v>2382003</v>
       </c>
       <c r="D12" s="52">
-        <v>12753</v>
+        <v>16466</v>
       </c>
       <c r="E12" s="52">
-        <v>1775004</v>
+        <v>2381935</v>
       </c>
       <c r="F12" s="52">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G12" s="52">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="55">
         <v>0</v>
       </c>
       <c r="J12" s="55">
         <v>0</v>
       </c>
       <c r="K12" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="51">
-        <v>494092</v>
+        <v>666537</v>
       </c>
       <c r="C14" s="51">
-        <v>478402</v>
+        <v>623166</v>
       </c>
       <c r="D14" s="51">
-        <v>3403</v>
+        <v>4364</v>
       </c>
       <c r="E14" s="51">
-        <v>478402</v>
+        <v>623166</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="54">
         <v>0</v>
       </c>
       <c r="J14" s="54">
         <v>0</v>
       </c>
       <c r="K14" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="37"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="51">
-        <v>379218</v>
+        <v>533553</v>
       </c>
       <c r="C16" s="51">
-        <v>371298</v>
+        <v>524367</v>
       </c>
       <c r="D16" s="51">
-        <v>2377</v>
+        <v>2939</v>
       </c>
       <c r="E16" s="51">
-        <v>371298</v>
+        <v>524367</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="54">
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="51">
-        <v>469392</v>
+        <v>561108</v>
       </c>
       <c r="C18" s="51">
-        <v>400108</v>
+        <v>480455</v>
       </c>
       <c r="D18" s="51">
-        <v>3358</v>
+        <v>4246</v>
       </c>
       <c r="E18" s="51">
-        <v>400047</v>
+        <v>480388</v>
       </c>
       <c r="F18" s="51">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G18" s="51">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="54">
         <v>0</v>
       </c>
       <c r="J18" s="54">
         <v>0</v>
       </c>
       <c r="K18" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="37"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="51">
-        <v>83966</v>
+        <v>101069</v>
       </c>
       <c r="C20" s="51">
-        <v>73281</v>
+        <v>94319</v>
       </c>
       <c r="D20" s="51">
-        <v>506</v>
+        <v>691</v>
       </c>
       <c r="E20" s="51">
-        <v>73281</v>
+        <v>94319</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="54">
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="51">
-        <v>97756</v>
+        <v>135779</v>
       </c>
       <c r="C22" s="51">
-        <v>85850</v>
+        <v>114702</v>
       </c>
       <c r="D22" s="51">
-        <v>568</v>
+        <v>708</v>
       </c>
       <c r="E22" s="51">
-        <v>85850</v>
+        <v>114702</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="54">
         <v>0</v>
       </c>
       <c r="J22" s="54">
         <v>0</v>
       </c>
       <c r="K22" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="37"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="51">
-        <v>162772</v>
+        <v>249415</v>
       </c>
       <c r="C24" s="51">
-        <v>149823</v>
+        <v>222413</v>
       </c>
       <c r="D24" s="51">
-        <v>972</v>
+        <v>1245</v>
       </c>
       <c r="E24" s="51">
-        <v>149823</v>
+        <v>222413</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="54">
         <v>0</v>
       </c>
       <c r="J24" s="54">
         <v>0</v>
       </c>
       <c r="K24" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="37"/>
       <c r="J25" s="37"/>
       <c r="K25" s="37"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="51">
-        <v>133261</v>
+        <v>205298</v>
       </c>
       <c r="C26" s="51">
-        <v>126511</v>
+        <v>198418</v>
       </c>
       <c r="D26" s="51">
-        <v>871</v>
+        <v>1291</v>
       </c>
       <c r="E26" s="51">
-        <v>126511</v>
+        <v>198418</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="54">
         <v>0</v>
       </c>
       <c r="J26" s="54">
         <v>0</v>
       </c>
       <c r="K26" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="51">
-        <v>97292</v>
+        <v>138944</v>
       </c>
       <c r="C28" s="51">
-        <v>89792</v>
+        <v>124163</v>
       </c>
       <c r="D28" s="51">
-        <v>698</v>
+        <v>982</v>
       </c>
       <c r="E28" s="51">
-        <v>89792</v>
+        <v>124163</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
         <v>0</v>
       </c>
       <c r="K28" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
@@ -2333,60 +2333,60 @@
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="52">
-        <v>1509844</v>
+        <v>1929227</v>
       </c>
       <c r="C32" s="52">
-        <v>1432531</v>
+        <v>1841371</v>
       </c>
       <c r="D32" s="52">
-        <v>5828</v>
+        <v>7741</v>
       </c>
       <c r="E32" s="52">
-        <v>1432531</v>
+        <v>1841371</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="55">
         <v>0</v>
       </c>
       <c r="J32" s="55">
         <v>0</v>
       </c>
       <c r="K32" s="55">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
@@ -2626,51 +2626,51 @@
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="102" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="5" width="10.875" customWidth="1"/>
     <col min="6" max="7" width="11.25" customWidth="1"/>
     <col min="8" max="9" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>45</v>
       </c>
@@ -2678,56 +2678,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="38" t="str">
         <f>'7-2'!C3:E3</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="D3" s="38"/>
       <c r="E3" s="13" t="str">
         <f>'7-2'!F3</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="20"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="30"/>
       <c r="F4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>38</v>
@@ -2827,432 +2827,432 @@
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="26"/>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>713</v>
+        <v>1127</v>
       </c>
       <c r="E10" s="64">
-        <v>203519</v>
+        <v>278899</v>
       </c>
       <c r="F10" s="64">
-        <v>16478</v>
+        <v>18657</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="44"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="55">
         <v>0</v>
       </c>
       <c r="C12" s="55">
         <v>0</v>
       </c>
       <c r="D12" s="52">
-        <v>522</v>
+        <v>905</v>
       </c>
       <c r="E12" s="52">
-        <v>130206</v>
+        <v>191043</v>
       </c>
       <c r="F12" s="52">
-        <v>12478</v>
+        <v>18657</v>
       </c>
       <c r="G12" s="55">
         <v>0</v>
       </c>
       <c r="H12" s="55">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="37"/>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="44"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="54">
         <v>0</v>
       </c>
       <c r="C14" s="54">
         <v>0</v>
       </c>
       <c r="D14" s="51">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="E14" s="51">
-        <v>15690</v>
+        <v>43371</v>
       </c>
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="54">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37"/>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="44"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="54">
         <v>0</v>
       </c>
       <c r="C16" s="54">
         <v>0</v>
       </c>
       <c r="D16" s="51">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E16" s="51">
-        <v>7920</v>
+        <v>9186</v>
       </c>
       <c r="F16" s="54">
         <v>0</v>
       </c>
       <c r="G16" s="54">
         <v>0</v>
       </c>
       <c r="H16" s="54">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="44"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="54">
         <v>0</v>
       </c>
       <c r="C18" s="54">
         <v>0</v>
       </c>
       <c r="D18" s="51">
-        <v>189</v>
+        <v>263</v>
       </c>
       <c r="E18" s="51">
-        <v>56805</v>
+        <v>61996</v>
       </c>
       <c r="F18" s="51">
-        <v>12478</v>
+        <v>18657</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="54">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="44"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="54">
         <v>0</v>
       </c>
       <c r="C20" s="54">
         <v>0</v>
       </c>
       <c r="D20" s="51">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E20" s="51">
-        <v>10685</v>
+        <v>6750</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="54">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="37"/>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="44"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="54">
         <v>0</v>
       </c>
       <c r="C22" s="54">
         <v>0</v>
       </c>
       <c r="D22" s="51">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="E22" s="51">
-        <v>11906</v>
+        <v>21077</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="54">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="37"/>
       <c r="I23" s="44"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="54">
         <v>0</v>
       </c>
       <c r="C24" s="54">
         <v>0</v>
       </c>
       <c r="D24" s="51">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="E24" s="51">
-        <v>12949</v>
+        <v>27002</v>
       </c>
       <c r="F24" s="54">
         <v>0</v>
       </c>
       <c r="G24" s="54">
         <v>0</v>
       </c>
       <c r="H24" s="54">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="37"/>
       <c r="I25" s="44"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="54">
         <v>0</v>
       </c>
       <c r="C26" s="54">
         <v>0</v>
       </c>
       <c r="D26" s="51">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="E26" s="51">
-        <v>6750</v>
+        <v>6880</v>
       </c>
       <c r="F26" s="54">
         <v>0</v>
       </c>
       <c r="G26" s="54">
         <v>0</v>
       </c>
       <c r="H26" s="54">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="44"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="54">
         <v>0</v>
       </c>
       <c r="C28" s="54">
         <v>0</v>
       </c>
       <c r="D28" s="51">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="E28" s="51">
-        <v>7500</v>
+        <v>14781</v>
       </c>
       <c r="F28" s="54">
         <v>0</v>
       </c>
       <c r="G28" s="54">
         <v>0</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
@@ -3269,57 +3269,57 @@
       <c r="H30" s="36"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="44"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="55">
         <v>0</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="52">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="E32" s="52">
-        <v>73313</v>
-[...2 lines deleted...]
-        <v>4000</v>
+        <v>87855</v>
+      </c>
+      <c r="F32" s="55">
+        <v>0</v>
       </c>
       <c r="G32" s="55">
         <v>0</v>
       </c>
       <c r="H32" s="55">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="44"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">
@@ -3508,51 +3508,51 @@
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="103" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>票券發行及首次買入金額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>