--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -100,51 +100,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sept. 2025</t>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
   <si>
     <r>
       <t>Source</t>
@@ -341,51 +341,51 @@
   <si>
     <t>Taiwan Finance Corp.</t>
   </si>
   <si>
     <t>萬通票券金融公司</t>
   </si>
   <si>
     <t>Grand Bills Finance Corporation</t>
   </si>
   <si>
     <t>大慶票券金融公司</t>
   </si>
   <si>
     <t>Taching Bills Finance Corporation</t>
   </si>
   <si>
     <t>合作金庫票券金融公司#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bills Finance Corporation</t>
   </si>
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國114年 9月</t>
+    <t>民國115年 2月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="##,###,##0"/>
     <numFmt numFmtId="177" formatCode="##,###,##0;-##,###,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="12"/>
@@ -1798,510 +1798,510 @@
       <c r="C9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="64">
-        <v>2078290</v>
+        <v>1678296</v>
       </c>
       <c r="C10" s="64">
-        <v>2006984</v>
+        <v>1600018</v>
       </c>
       <c r="D10" s="64">
-        <v>7043</v>
+        <v>5691</v>
       </c>
       <c r="E10" s="64">
-        <v>2006933</v>
+        <v>1599989</v>
       </c>
       <c r="F10" s="64">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G10" s="64">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="64">
         <v>1</v>
       </c>
       <c r="K10" s="64">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="51">
-        <v>1501202</v>
+        <v>1158363</v>
       </c>
       <c r="C12" s="51">
-        <v>1444352</v>
+        <v>1118863</v>
       </c>
       <c r="D12" s="51">
-        <v>5767</v>
+        <v>4707</v>
       </c>
       <c r="E12" s="51">
-        <v>1444301</v>
+        <v>1118834</v>
       </c>
       <c r="F12" s="51">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G12" s="51">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H12" s="54">
         <v>0</v>
       </c>
       <c r="I12" s="54">
         <v>0</v>
       </c>
       <c r="J12" s="54">
         <v>0</v>
       </c>
       <c r="K12" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="50">
-        <v>443546</v>
+        <v>347581</v>
       </c>
       <c r="C14" s="50">
-        <v>428896</v>
+        <v>342581</v>
       </c>
       <c r="D14" s="50">
-        <v>1692</v>
+        <v>1284</v>
       </c>
       <c r="E14" s="50">
-        <v>428896</v>
+        <v>342581</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>0</v>
       </c>
       <c r="H14" s="53">
         <v>0</v>
       </c>
       <c r="I14" s="53">
         <v>0</v>
       </c>
       <c r="J14" s="53">
         <v>0</v>
       </c>
       <c r="K14" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="50">
-        <v>333848</v>
+        <v>241195</v>
       </c>
       <c r="C16" s="50">
-        <v>325048</v>
+        <v>234095</v>
       </c>
       <c r="D16" s="50">
-        <v>1145</v>
+        <v>986</v>
       </c>
       <c r="E16" s="50">
-        <v>325025</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>234095</v>
+      </c>
+      <c r="F16" s="53">
+        <v>0</v>
+      </c>
+      <c r="G16" s="53">
+        <v>0</v>
       </c>
       <c r="H16" s="53">
         <v>0</v>
       </c>
       <c r="I16" s="53">
         <v>0</v>
       </c>
       <c r="J16" s="53">
         <v>0</v>
       </c>
       <c r="K16" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="61" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="50">
-        <v>259239</v>
+        <v>214896</v>
       </c>
       <c r="C18" s="50">
-        <v>251739</v>
+        <v>203896</v>
       </c>
       <c r="D18" s="50">
-        <v>932</v>
+        <v>789</v>
       </c>
       <c r="E18" s="50">
-        <v>251712</v>
+        <v>203867</v>
       </c>
       <c r="F18" s="50">
         <v>3</v>
       </c>
       <c r="G18" s="50">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H18" s="53">
         <v>0</v>
       </c>
       <c r="I18" s="53">
         <v>0</v>
       </c>
       <c r="J18" s="53">
         <v>0</v>
       </c>
       <c r="K18" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="61" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="50">
-        <v>75260</v>
+        <v>61363</v>
       </c>
       <c r="C20" s="50">
-        <v>68260</v>
+        <v>56363</v>
       </c>
       <c r="D20" s="50">
-        <v>459</v>
+        <v>369</v>
       </c>
       <c r="E20" s="50">
-        <v>68260</v>
+        <v>56363</v>
       </c>
       <c r="F20" s="53">
         <v>0</v>
       </c>
       <c r="G20" s="53">
         <v>0</v>
       </c>
       <c r="H20" s="53">
         <v>0</v>
       </c>
       <c r="I20" s="53">
         <v>0</v>
       </c>
       <c r="J20" s="53">
         <v>0</v>
       </c>
       <c r="K20" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="61" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="50">
-        <v>72659</v>
+        <v>67021</v>
       </c>
       <c r="C22" s="50">
-        <v>69159</v>
+        <v>64521</v>
       </c>
       <c r="D22" s="50">
-        <v>378</v>
+        <v>297</v>
       </c>
       <c r="E22" s="50">
-        <v>69159</v>
+        <v>64521</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>0</v>
       </c>
       <c r="H22" s="53">
         <v>0</v>
       </c>
       <c r="I22" s="53">
         <v>0</v>
       </c>
       <c r="J22" s="53">
         <v>0</v>
       </c>
       <c r="K22" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="50">
-        <v>136068</v>
+        <v>92835</v>
       </c>
       <c r="C24" s="50">
-        <v>123868</v>
+        <v>87735</v>
       </c>
       <c r="D24" s="50">
-        <v>423</v>
+        <v>314</v>
       </c>
       <c r="E24" s="50">
-        <v>123868</v>
+        <v>87735</v>
       </c>
       <c r="F24" s="53">
         <v>0</v>
       </c>
       <c r="G24" s="53">
         <v>0</v>
       </c>
       <c r="H24" s="53">
         <v>0</v>
       </c>
       <c r="I24" s="53">
         <v>0</v>
       </c>
       <c r="J24" s="53">
         <v>0</v>
       </c>
       <c r="K24" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="61" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="50">
-        <v>115171</v>
+        <v>80757</v>
       </c>
       <c r="C26" s="50">
-        <v>114671</v>
+        <v>77757</v>
       </c>
       <c r="D26" s="50">
-        <v>425</v>
+        <v>379</v>
       </c>
       <c r="E26" s="50">
-        <v>114671</v>
+        <v>77757</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>0</v>
       </c>
       <c r="H26" s="53">
         <v>0</v>
       </c>
       <c r="I26" s="53">
         <v>0</v>
       </c>
       <c r="J26" s="53">
         <v>0</v>
       </c>
       <c r="K26" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="61" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="50">
-        <v>65411</v>
+        <v>52717</v>
       </c>
       <c r="C28" s="50">
-        <v>62711</v>
+        <v>51917</v>
       </c>
       <c r="D28" s="50">
-        <v>313</v>
+        <v>289</v>
       </c>
       <c r="E28" s="50">
-        <v>62711</v>
+        <v>51917</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>0</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="53">
         <v>0</v>
       </c>
       <c r="J28" s="53">
         <v>0</v>
       </c>
       <c r="K28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="61" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="21"/>
@@ -2324,78 +2324,78 @@
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="51">
-        <v>577089</v>
+        <v>519933</v>
       </c>
       <c r="C32" s="51">
-        <v>562632</v>
+        <v>481155</v>
       </c>
       <c r="D32" s="51">
-        <v>1276</v>
+        <v>984</v>
       </c>
       <c r="E32" s="51">
-        <v>562632</v>
+        <v>481155</v>
       </c>
       <c r="F32" s="54">
         <v>0</v>
       </c>
       <c r="G32" s="54">
         <v>0</v>
       </c>
       <c r="H32" s="54">
         <v>0</v>
       </c>
       <c r="I32" s="54">
         <v>0</v>
       </c>
       <c r="J32" s="51">
         <v>1</v>
       </c>
       <c r="K32" s="51">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="14"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
@@ -2672,56 +2672,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="37" t="str">
         <f>'7-1'!C3</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="D3" s="37"/>
       <c r="E3" s="13" t="str">
         <f>'7-1'!F3</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="32"/>
       <c r="F4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>35</v>
@@ -2821,432 +2821,432 @@
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="33"/>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="45"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E10" s="64">
-        <v>71304</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>49573</v>
+      </c>
+      <c r="F10" s="64">
+        <v>28700</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="41"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="54">
         <v>0</v>
       </c>
       <c r="C12" s="54">
         <v>0</v>
       </c>
       <c r="D12" s="51">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E12" s="51">
-        <v>56850</v>
+        <v>39500</v>
       </c>
       <c r="F12" s="54">
         <v>0</v>
       </c>
       <c r="G12" s="54">
         <v>0</v>
       </c>
       <c r="H12" s="54">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="41"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="53">
         <v>0</v>
       </c>
       <c r="C14" s="53">
         <v>0</v>
       </c>
       <c r="D14" s="50">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E14" s="50">
-        <v>14650</v>
+        <v>5000</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>0</v>
       </c>
       <c r="H14" s="53">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="41"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="53">
         <v>0</v>
       </c>
       <c r="C16" s="53">
         <v>0</v>
       </c>
       <c r="D16" s="50">
         <v>4</v>
       </c>
       <c r="E16" s="50">
-        <v>8800</v>
+        <v>7100</v>
       </c>
       <c r="F16" s="53">
         <v>0</v>
       </c>
       <c r="G16" s="53">
         <v>0</v>
       </c>
       <c r="H16" s="53">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="61" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="41"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="53">
         <v>0</v>
       </c>
       <c r="C18" s="53">
         <v>0</v>
       </c>
       <c r="D18" s="50">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E18" s="50">
-        <v>7500</v>
+        <v>11000</v>
       </c>
       <c r="F18" s="53">
         <v>0</v>
       </c>
       <c r="G18" s="53">
         <v>0</v>
       </c>
       <c r="H18" s="53">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="61" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="41"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="53">
         <v>0</v>
       </c>
       <c r="C20" s="53">
         <v>0</v>
       </c>
       <c r="D20" s="50">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E20" s="50">
-        <v>7000</v>
+        <v>5000</v>
       </c>
       <c r="F20" s="53">
         <v>0</v>
       </c>
       <c r="G20" s="53">
         <v>0</v>
       </c>
       <c r="H20" s="53">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="61" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="41"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="53">
         <v>0</v>
       </c>
       <c r="C22" s="53">
         <v>0</v>
       </c>
       <c r="D22" s="50">
         <v>2</v>
       </c>
       <c r="E22" s="50">
-        <v>3500</v>
+        <v>2500</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>0</v>
       </c>
       <c r="H22" s="53">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="41"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="53">
         <v>0</v>
       </c>
       <c r="C24" s="53">
         <v>0</v>
       </c>
       <c r="D24" s="50">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E24" s="50">
-        <v>12200</v>
+        <v>5100</v>
       </c>
       <c r="F24" s="53">
         <v>0</v>
       </c>
       <c r="G24" s="53">
         <v>0</v>
       </c>
       <c r="H24" s="53">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="61" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="41"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="53">
         <v>0</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="50">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E26" s="50">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>0</v>
       </c>
       <c r="H26" s="53">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="61" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="41"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="53">
         <v>0</v>
       </c>
       <c r="C28" s="53">
         <v>0</v>
       </c>
       <c r="D28" s="50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E28" s="50">
-        <v>2700</v>
+        <v>800</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>0</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="61" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
@@ -3263,57 +3263,57 @@
       <c r="H30" s="20"/>
       <c r="I30" s="40"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="41"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="54">
         <v>0</v>
       </c>
       <c r="C32" s="54">
         <v>0</v>
       </c>
       <c r="D32" s="51">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="E32" s="51">
-        <v>14454</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10073</v>
+      </c>
+      <c r="F32" s="51">
+        <v>28700</v>
       </c>
       <c r="G32" s="54">
         <v>0</v>
       </c>
       <c r="H32" s="54">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="41"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">