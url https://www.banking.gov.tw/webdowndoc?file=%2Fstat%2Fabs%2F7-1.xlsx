--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -100,51 +100,51 @@
   <si>
     <t>交易本票</t>
   </si>
   <si>
     <t>Piece</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>銀行承兌匯票</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bankers' Acceptances</t>
   </si>
   <si>
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t xml:space="preserve"> May  2026</t>
   </si>
   <si>
     <t>總　計</t>
   </si>
   <si>
     <t>商業承兌匯票</t>
   </si>
   <si>
     <t>銀行可轉讓定期存單</t>
   </si>
   <si>
     <t>國庫券</t>
   </si>
   <si>
     <t>Trade Acceptances</t>
   </si>
   <si>
     <t>Treasury Bills</t>
   </si>
   <si>
     <t>金額</t>
   </si>
   <si>
     <r>
       <t>Source</t>
@@ -341,51 +341,51 @@
   <si>
     <t>Taiwan Finance Corp.</t>
   </si>
   <si>
     <t>萬通票券金融公司</t>
   </si>
   <si>
     <t>Grand Bills Finance Corporation</t>
   </si>
   <si>
     <t>大慶票券金融公司</t>
   </si>
   <si>
     <t>Taching Bills Finance Corporation</t>
   </si>
   <si>
     <t>合作金庫票券金融公司#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bills Finance Corporation</t>
   </si>
   <si>
     <t>總　　　　計</t>
   </si>
   <si>
-    <t>民國115年 2月</t>
+    <t>民國115年 5月</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="##,###,##0"/>
     <numFmt numFmtId="177" formatCode="##,###,##0;-##,###,##0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="12"/>
@@ -1798,510 +1798,510 @@
       <c r="C9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="39"/>
       <c r="I9" s="39"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="64">
-        <v>1678296</v>
+        <v>2335519</v>
       </c>
       <c r="C10" s="64">
-        <v>1600018</v>
+        <v>2310653</v>
       </c>
       <c r="D10" s="64">
-        <v>5691</v>
+        <v>7933</v>
       </c>
       <c r="E10" s="64">
-        <v>1599989</v>
+        <v>2310624</v>
       </c>
       <c r="F10" s="64">
         <v>3</v>
       </c>
       <c r="G10" s="64">
         <v>29</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="67">
         <v>0</v>
       </c>
       <c r="J10" s="64">
         <v>1</v>
       </c>
       <c r="K10" s="64">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="51">
-        <v>1158363</v>
+        <v>1589636</v>
       </c>
       <c r="C12" s="51">
-        <v>1118863</v>
+        <v>1566836</v>
       </c>
       <c r="D12" s="51">
-        <v>4707</v>
+        <v>6306</v>
       </c>
       <c r="E12" s="51">
-        <v>1118834</v>
+        <v>1566807</v>
       </c>
       <c r="F12" s="51">
         <v>3</v>
       </c>
       <c r="G12" s="51">
         <v>29</v>
       </c>
       <c r="H12" s="54">
         <v>0</v>
       </c>
       <c r="I12" s="54">
         <v>0</v>
       </c>
       <c r="J12" s="54">
         <v>0</v>
       </c>
       <c r="K12" s="54">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="50">
-        <v>347581</v>
+        <v>444024</v>
       </c>
       <c r="C14" s="50">
-        <v>342581</v>
+        <v>442224</v>
       </c>
       <c r="D14" s="50">
-        <v>1284</v>
+        <v>1602</v>
       </c>
       <c r="E14" s="50">
-        <v>342581</v>
+        <v>442224</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>0</v>
       </c>
       <c r="H14" s="53">
         <v>0</v>
       </c>
       <c r="I14" s="53">
         <v>0</v>
       </c>
       <c r="J14" s="53">
         <v>0</v>
       </c>
       <c r="K14" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="50">
-        <v>241195</v>
+        <v>340208</v>
       </c>
       <c r="C16" s="50">
-        <v>234095</v>
+        <v>336208</v>
       </c>
       <c r="D16" s="50">
-        <v>986</v>
+        <v>1277</v>
       </c>
       <c r="E16" s="50">
-        <v>234095</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>336190</v>
+      </c>
+      <c r="F16" s="50">
+        <v>1</v>
+      </c>
+      <c r="G16" s="50">
+        <v>18</v>
       </c>
       <c r="H16" s="53">
         <v>0</v>
       </c>
       <c r="I16" s="53">
         <v>0</v>
       </c>
       <c r="J16" s="53">
         <v>0</v>
       </c>
       <c r="K16" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="61" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="50">
-        <v>214896</v>
+        <v>276366</v>
       </c>
       <c r="C18" s="50">
-        <v>203896</v>
+        <v>273066</v>
       </c>
       <c r="D18" s="50">
-        <v>789</v>
+        <v>1027</v>
       </c>
       <c r="E18" s="50">
-        <v>203867</v>
+        <v>273055</v>
       </c>
       <c r="F18" s="50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G18" s="50">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="H18" s="53">
         <v>0</v>
       </c>
       <c r="I18" s="53">
         <v>0</v>
       </c>
       <c r="J18" s="53">
         <v>0</v>
       </c>
       <c r="K18" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="61" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="50">
-        <v>61363</v>
+        <v>77276</v>
       </c>
       <c r="C20" s="50">
-        <v>56363</v>
+        <v>75776</v>
       </c>
       <c r="D20" s="50">
-        <v>369</v>
+        <v>478</v>
       </c>
       <c r="E20" s="50">
-        <v>56363</v>
+        <v>75776</v>
       </c>
       <c r="F20" s="53">
         <v>0</v>
       </c>
       <c r="G20" s="53">
         <v>0</v>
       </c>
       <c r="H20" s="53">
         <v>0</v>
       </c>
       <c r="I20" s="53">
         <v>0</v>
       </c>
       <c r="J20" s="53">
         <v>0</v>
       </c>
       <c r="K20" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="61" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="50">
-        <v>67021</v>
+        <v>92771</v>
       </c>
       <c r="C22" s="50">
-        <v>64521</v>
+        <v>90471</v>
       </c>
       <c r="D22" s="50">
-        <v>297</v>
+        <v>418</v>
       </c>
       <c r="E22" s="50">
-        <v>64521</v>
+        <v>90471</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>0</v>
       </c>
       <c r="H22" s="53">
         <v>0</v>
       </c>
       <c r="I22" s="53">
         <v>0</v>
       </c>
       <c r="J22" s="53">
         <v>0</v>
       </c>
       <c r="K22" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="50">
-        <v>92835</v>
+        <v>165024</v>
       </c>
       <c r="C24" s="50">
-        <v>87735</v>
+        <v>160224</v>
       </c>
       <c r="D24" s="50">
-        <v>314</v>
+        <v>562</v>
       </c>
       <c r="E24" s="50">
-        <v>87735</v>
+        <v>160224</v>
       </c>
       <c r="F24" s="53">
         <v>0</v>
       </c>
       <c r="G24" s="53">
         <v>0</v>
       </c>
       <c r="H24" s="53">
         <v>0</v>
       </c>
       <c r="I24" s="53">
         <v>0</v>
       </c>
       <c r="J24" s="53">
         <v>0</v>
       </c>
       <c r="K24" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="61" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="50">
-        <v>80757</v>
+        <v>121034</v>
       </c>
       <c r="C26" s="50">
-        <v>77757</v>
+        <v>118534</v>
       </c>
       <c r="D26" s="50">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="E26" s="50">
-        <v>77757</v>
+        <v>118534</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>0</v>
       </c>
       <c r="H26" s="53">
         <v>0</v>
       </c>
       <c r="I26" s="53">
         <v>0</v>
       </c>
       <c r="J26" s="53">
         <v>0</v>
       </c>
       <c r="K26" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="61" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="50">
-        <v>52717</v>
+        <v>72933</v>
       </c>
       <c r="C28" s="50">
-        <v>51917</v>
+        <v>70333</v>
       </c>
       <c r="D28" s="50">
-        <v>289</v>
+        <v>410</v>
       </c>
       <c r="E28" s="50">
-        <v>51917</v>
+        <v>70333</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>0</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="53">
         <v>0</v>
       </c>
       <c r="J28" s="53">
         <v>0</v>
       </c>
       <c r="K28" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="61" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="21"/>
@@ -2324,60 +2324,60 @@
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="51">
-        <v>519933</v>
+        <v>745883</v>
       </c>
       <c r="C32" s="51">
-        <v>481155</v>
+        <v>743817</v>
       </c>
       <c r="D32" s="51">
-        <v>984</v>
+        <v>1627</v>
       </c>
       <c r="E32" s="51">
-        <v>481155</v>
+        <v>743817</v>
       </c>
       <c r="F32" s="54">
         <v>0</v>
       </c>
       <c r="G32" s="54">
         <v>0</v>
       </c>
       <c r="H32" s="54">
         <v>0</v>
       </c>
       <c r="I32" s="54">
         <v>0</v>
       </c>
       <c r="J32" s="51">
         <v>1</v>
       </c>
       <c r="K32" s="51">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21"/>
@@ -2620,51 +2620,51 @@
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="J20:J21"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="K24:K25"/>
     <mergeCell ref="K26:K27"/>
     <mergeCell ref="J26:J27"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="J24:J25"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="K20:K21"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.86614173228346458" right="0.86614173228346458" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="100" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="5" width="10.875" customWidth="1"/>
     <col min="6" max="7" width="11.25" customWidth="1"/>
     <col min="8" max="9" width="18.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>45</v>
       </c>
@@ -2672,56 +2672,56 @@
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="C3" s="37" t="str">
         <f>'7-1'!C3</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="D3" s="37"/>
       <c r="E3" s="13" t="str">
         <f>'7-1'!F3</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="1"/>
       <c r="I3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="27.95" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="32"/>
       <c r="F4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>35</v>
@@ -2821,432 +2821,432 @@
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A9" s="33"/>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="45"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="67">
         <v>0</v>
       </c>
       <c r="C10" s="67">
         <v>0</v>
       </c>
       <c r="D10" s="64">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E10" s="64">
-        <v>49573</v>
-[...2 lines deleted...]
-        <v>28700</v>
+        <v>24861</v>
+      </c>
+      <c r="F10" s="67">
+        <v>0</v>
       </c>
       <c r="G10" s="67">
         <v>0</v>
       </c>
       <c r="H10" s="67">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="41"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="54">
         <v>0</v>
       </c>
       <c r="C12" s="54">
         <v>0</v>
       </c>
       <c r="D12" s="51">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" s="51">
-        <v>39500</v>
+        <v>22800</v>
       </c>
       <c r="F12" s="54">
         <v>0</v>
       </c>
       <c r="G12" s="54">
         <v>0</v>
       </c>
       <c r="H12" s="54">
         <v>0</v>
       </c>
       <c r="I12" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="41"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="53">
         <v>0</v>
       </c>
       <c r="C14" s="53">
         <v>0</v>
       </c>
       <c r="D14" s="50">
         <v>5</v>
       </c>
       <c r="E14" s="50">
-        <v>5000</v>
+        <v>1800</v>
       </c>
       <c r="F14" s="53">
         <v>0</v>
       </c>
       <c r="G14" s="53">
         <v>0</v>
       </c>
       <c r="H14" s="53">
         <v>0</v>
       </c>
       <c r="I14" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="41"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="53">
         <v>0</v>
       </c>
       <c r="C16" s="53">
         <v>0</v>
       </c>
       <c r="D16" s="50">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E16" s="50">
-        <v>7100</v>
+        <v>4000</v>
       </c>
       <c r="F16" s="53">
         <v>0</v>
       </c>
       <c r="G16" s="53">
         <v>0</v>
       </c>
       <c r="H16" s="53">
         <v>0</v>
       </c>
       <c r="I16" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="61" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="41"/>
     </row>
     <row r="18" spans="1:9" ht="12.6" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="53">
         <v>0</v>
       </c>
       <c r="C18" s="53">
         <v>0</v>
       </c>
       <c r="D18" s="50">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E18" s="50">
-        <v>11000</v>
+        <v>3300</v>
       </c>
       <c r="F18" s="53">
         <v>0</v>
       </c>
       <c r="G18" s="53">
         <v>0</v>
       </c>
       <c r="H18" s="53">
         <v>0</v>
       </c>
       <c r="I18" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="61" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="41"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="53">
         <v>0</v>
       </c>
       <c r="C20" s="53">
         <v>0</v>
       </c>
       <c r="D20" s="50">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E20" s="50">
-        <v>5000</v>
+        <v>1500</v>
       </c>
       <c r="F20" s="53">
         <v>0</v>
       </c>
       <c r="G20" s="53">
         <v>0</v>
       </c>
       <c r="H20" s="53">
         <v>0</v>
       </c>
       <c r="I20" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="61" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="41"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="53">
         <v>0</v>
       </c>
       <c r="C22" s="53">
         <v>0</v>
       </c>
       <c r="D22" s="50">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E22" s="50">
-        <v>2500</v>
+        <v>2300</v>
       </c>
       <c r="F22" s="53">
         <v>0</v>
       </c>
       <c r="G22" s="53">
         <v>0</v>
       </c>
       <c r="H22" s="53">
         <v>0</v>
       </c>
       <c r="I22" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="41"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="59" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="53">
         <v>0</v>
       </c>
       <c r="C24" s="53">
         <v>0</v>
       </c>
       <c r="D24" s="50">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E24" s="50">
-        <v>5100</v>
+        <v>4800</v>
       </c>
       <c r="F24" s="53">
         <v>0</v>
       </c>
       <c r="G24" s="53">
         <v>0</v>
       </c>
       <c r="H24" s="53">
         <v>0</v>
       </c>
       <c r="I24" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="61" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="41"/>
     </row>
     <row r="26" spans="1:9" ht="12.6" customHeight="1">
       <c r="A26" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="53">
         <v>0</v>
       </c>
       <c r="C26" s="53">
         <v>0</v>
       </c>
       <c r="D26" s="50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E26" s="50">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="F26" s="53">
         <v>0</v>
       </c>
       <c r="G26" s="53">
         <v>0</v>
       </c>
       <c r="H26" s="53">
         <v>0</v>
       </c>
       <c r="I26" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="61" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="41"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="53">
         <v>0</v>
       </c>
       <c r="C28" s="53">
         <v>0</v>
       </c>
       <c r="D28" s="50">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E28" s="50">
-        <v>800</v>
+        <v>2600</v>
       </c>
       <c r="F28" s="53">
         <v>0</v>
       </c>
       <c r="G28" s="53">
         <v>0</v>
       </c>
       <c r="H28" s="53">
         <v>0</v>
       </c>
       <c r="I28" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="61" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
@@ -3263,57 +3263,57 @@
       <c r="H30" s="20"/>
       <c r="I30" s="40"/>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="41"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="48" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="54">
         <v>0</v>
       </c>
       <c r="C32" s="54">
         <v>0</v>
       </c>
       <c r="D32" s="51">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E32" s="51">
-        <v>10073</v>
-[...2 lines deleted...]
-        <v>28700</v>
+        <v>2061</v>
+      </c>
+      <c r="F32" s="54">
+        <v>0</v>
       </c>
       <c r="G32" s="54">
         <v>0</v>
       </c>
       <c r="H32" s="54">
         <v>0</v>
       </c>
       <c r="I32" s="70">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="41"/>
     </row>
     <row r="34" spans="1:9" ht="12.6" customHeight="1">
@@ -3502,51 +3502,51 @@
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="F22:F23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="101" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>票券發行及首次買入金額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>