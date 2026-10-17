--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of June 2026</t>
+    <t>民國115年 8月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
-        <v>2085230</v>
+        <v>2087992</v>
       </c>
       <c r="C9" s="50">
-        <v>2138641</v>
+        <v>2078823</v>
       </c>
       <c r="D9" s="50">
-        <v>1816070</v>
+        <v>1885099</v>
       </c>
       <c r="E9" s="53">
-        <v>-2.5</v>
+        <v>0.44</v>
       </c>
       <c r="F9" s="53">
-        <v>14.82</v>
+        <v>10.76</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
-        <v>1441792</v>
+        <v>1437627</v>
       </c>
       <c r="C11" s="63">
-        <v>1451937</v>
+        <v>1434875</v>
       </c>
       <c r="D11" s="63">
-        <v>1284511</v>
+        <v>1333067</v>
       </c>
       <c r="E11" s="66">
-        <v>-0.7</v>
+        <v>0.19</v>
       </c>
       <c r="F11" s="66">
-        <v>12.24</v>
+        <v>7.84</v>
       </c>
       <c r="G11" s="66">
-        <v>69.14</v>
+        <v>68.85</v>
       </c>
       <c r="H11" s="69">
-        <v>70.73</v>
+        <v>70.72</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
-        <v>74306</v>
+        <v>70088</v>
       </c>
       <c r="C13" s="62">
-        <v>76546</v>
+        <v>74076</v>
       </c>
       <c r="D13" s="62">
-        <v>80753</v>
+        <v>88737</v>
       </c>
       <c r="E13" s="65">
-        <v>-2.93</v>
+        <v>-5.38</v>
       </c>
       <c r="F13" s="65">
-        <v>-7.98</v>
+        <v>-21.02</v>
       </c>
       <c r="G13" s="65">
-        <v>3.56</v>
+        <v>3.36</v>
       </c>
       <c r="H13" s="68">
-        <v>4.45</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
-        <v>64846</v>
+        <v>63872</v>
       </c>
       <c r="C15" s="62">
-        <v>64985</v>
+        <v>62755</v>
       </c>
       <c r="D15" s="62">
-        <v>62556</v>
+        <v>61736</v>
       </c>
       <c r="E15" s="65">
-        <v>-0.21</v>
+        <v>1.78</v>
       </c>
       <c r="F15" s="65">
-        <v>3.66</v>
+        <v>3.46</v>
       </c>
       <c r="G15" s="65">
-        <v>3.11</v>
+        <v>3.06</v>
       </c>
       <c r="H15" s="68">
-        <v>3.44</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
-        <v>81251</v>
+        <v>77921</v>
       </c>
       <c r="C17" s="62">
-        <v>85425</v>
+        <v>78887</v>
       </c>
       <c r="D17" s="62">
-        <v>85494</v>
+        <v>87630</v>
       </c>
       <c r="E17" s="65">
-        <v>-4.89</v>
+        <v>-1.22</v>
       </c>
       <c r="F17" s="65">
-        <v>-4.96</v>
+        <v>-11.08</v>
       </c>
       <c r="G17" s="65">
-        <v>3.9</v>
+        <v>3.73</v>
       </c>
       <c r="H17" s="68">
-        <v>4.71</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
-        <v>112601</v>
+        <v>109541</v>
       </c>
       <c r="C19" s="62">
-        <v>114891</v>
+        <v>112712</v>
       </c>
       <c r="D19" s="62">
-        <v>108238</v>
+        <v>110367</v>
       </c>
       <c r="E19" s="65">
-        <v>-1.99</v>
+        <v>-2.81</v>
       </c>
       <c r="F19" s="65">
-        <v>4.03</v>
+        <v>-0.75</v>
       </c>
       <c r="G19" s="65">
-        <v>5.4</v>
+        <v>5.25</v>
       </c>
       <c r="H19" s="68">
-        <v>5.96</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
-        <v>103002</v>
+        <v>99904</v>
       </c>
       <c r="C21" s="62">
-        <v>105448</v>
+        <v>102044</v>
       </c>
       <c r="D21" s="62">
-        <v>100676</v>
+        <v>102974</v>
       </c>
       <c r="E21" s="65">
-        <v>-2.32</v>
+        <v>-2.1</v>
       </c>
       <c r="F21" s="65">
-        <v>2.31</v>
+        <v>-2.98</v>
       </c>
       <c r="G21" s="65">
-        <v>4.94</v>
+        <v>4.78</v>
       </c>
       <c r="H21" s="68">
-        <v>5.54</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
-        <v>51363</v>
+        <v>49549</v>
       </c>
       <c r="C23" s="62">
-        <v>53099</v>
+        <v>49215</v>
       </c>
       <c r="D23" s="62">
-        <v>48198</v>
+        <v>47648</v>
       </c>
       <c r="E23" s="65">
-        <v>-3.27</v>
+        <v>0.68</v>
       </c>
       <c r="F23" s="65">
-        <v>6.57</v>
+        <v>3.99</v>
       </c>
       <c r="G23" s="65">
-        <v>2.46</v>
+        <v>2.37</v>
       </c>
       <c r="H23" s="68">
-        <v>2.65</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
-        <v>66987</v>
+        <v>62955</v>
       </c>
       <c r="C25" s="62">
-        <v>68521</v>
+        <v>64131</v>
       </c>
       <c r="D25" s="62">
-        <v>69799</v>
+        <v>71742</v>
       </c>
       <c r="E25" s="65">
-        <v>-2.24</v>
+        <v>-1.83</v>
       </c>
       <c r="F25" s="65">
-        <v>-4.03</v>
+        <v>-12.25</v>
       </c>
       <c r="G25" s="65">
-        <v>3.21</v>
+        <v>3.02</v>
       </c>
       <c r="H25" s="68">
-        <v>3.84</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
-        <v>35215</v>
+        <v>30474</v>
       </c>
       <c r="C27" s="62">
-        <v>35366</v>
+        <v>33826</v>
       </c>
       <c r="D27" s="62">
-        <v>27116</v>
+        <v>32448</v>
       </c>
       <c r="E27" s="65">
-        <v>-0.43</v>
+        <v>-9.91</v>
       </c>
       <c r="F27" s="65">
-        <v>29.87</v>
+        <v>-6.08</v>
       </c>
       <c r="G27" s="65">
-        <v>1.69</v>
+        <v>1.46</v>
       </c>
       <c r="H27" s="68">
-        <v>1.49</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
-        <v>23279</v>
+        <v>25373</v>
       </c>
       <c r="C29" s="62">
-        <v>23014</v>
+        <v>26015</v>
       </c>
       <c r="D29" s="62">
-        <v>18679</v>
+        <v>18683</v>
       </c>
       <c r="E29" s="65">
-        <v>1.15</v>
+        <v>-2.47</v>
       </c>
       <c r="F29" s="65">
-        <v>24.62</v>
+        <v>35.81</v>
       </c>
       <c r="G29" s="65">
-        <v>1.12</v>
+        <v>1.22</v>
       </c>
       <c r="H29" s="68">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
-        <v>38570</v>
+        <v>42363</v>
       </c>
       <c r="C31" s="62">
-        <v>36999</v>
+        <v>42378</v>
       </c>
       <c r="D31" s="62">
-        <v>34610</v>
+        <v>36039</v>
       </c>
       <c r="E31" s="65">
-        <v>4.25</v>
+        <v>-0.04</v>
       </c>
       <c r="F31" s="65">
-        <v>11.44</v>
+        <v>17.55</v>
       </c>
       <c r="G31" s="65">
-        <v>1.85</v>
+        <v>2.03</v>
       </c>
       <c r="H31" s="68">
         <v>1.91</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
-        <v>9214</v>
+        <v>9329</v>
       </c>
       <c r="C33" s="62">
-        <v>9362</v>
+        <v>9430</v>
       </c>
       <c r="D33" s="62">
-        <v>8686</v>
+        <v>8908</v>
       </c>
       <c r="E33" s="65">
-        <v>-1.58</v>
+        <v>-1.07</v>
       </c>
       <c r="F33" s="65">
-        <v>6.08</v>
+        <v>4.73</v>
       </c>
       <c r="G33" s="65">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="H33" s="68">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
-        <v>149314</v>
+        <v>142459</v>
       </c>
       <c r="C35" s="62">
-        <v>152293</v>
+        <v>145230</v>
       </c>
       <c r="D35" s="62">
-        <v>140458</v>
+        <v>145036</v>
       </c>
       <c r="E35" s="65">
-        <v>-1.96</v>
+        <v>-1.91</v>
       </c>
       <c r="F35" s="65">
-        <v>6.31</v>
+        <v>-1.78</v>
       </c>
       <c r="G35" s="65">
-        <v>7.16</v>
+        <v>6.82</v>
       </c>
       <c r="H35" s="68">
-        <v>7.73</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,329 +3228,329 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>19041</v>
+        <v>19399</v>
       </c>
       <c r="C9" s="49">
-        <v>18864</v>
+        <v>19261</v>
       </c>
       <c r="D9" s="49">
-        <v>14172</v>
+        <v>15831</v>
       </c>
       <c r="E9" s="52">
-        <v>0.94</v>
+        <v>0.72</v>
       </c>
       <c r="F9" s="52">
-        <v>34.36</v>
+        <v>22.54</v>
       </c>
       <c r="G9" s="52">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H9" s="55">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
-        <v>29818</v>
+        <v>27478</v>
       </c>
       <c r="C11" s="62">
-        <v>31672</v>
+        <v>26942</v>
       </c>
       <c r="D11" s="62">
-        <v>31303</v>
+        <v>32135</v>
       </c>
       <c r="E11" s="65">
-        <v>-5.86</v>
+        <v>1.99</v>
       </c>
       <c r="F11" s="65">
-        <v>-4.74</v>
+        <v>-14.49</v>
       </c>
       <c r="G11" s="65">
-        <v>1.43</v>
+        <v>1.32</v>
       </c>
       <c r="H11" s="68">
-        <v>1.72</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
-        <v>31889</v>
+        <v>30916</v>
       </c>
       <c r="C13" s="62">
-        <v>32386</v>
+        <v>32340</v>
       </c>
       <c r="D13" s="62">
-        <v>32587</v>
+        <v>32668</v>
       </c>
       <c r="E13" s="65">
-        <v>-1.53</v>
+        <v>-4.4</v>
       </c>
       <c r="F13" s="65">
-        <v>-2.14</v>
+        <v>-5.36</v>
       </c>
       <c r="G13" s="65">
-        <v>1.53</v>
+        <v>1.48</v>
       </c>
       <c r="H13" s="68">
-        <v>1.79</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
-        <v>13017</v>
+        <v>13235</v>
       </c>
       <c r="C15" s="62">
-        <v>12420</v>
+        <v>12853</v>
       </c>
       <c r="D15" s="62">
-        <v>8105</v>
+        <v>8773</v>
       </c>
       <c r="E15" s="65">
-        <v>4.8</v>
+        <v>2.97</v>
       </c>
       <c r="F15" s="65">
-        <v>60.61</v>
+        <v>50.85</v>
       </c>
       <c r="G15" s="65">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="H15" s="68">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
-        <v>48038</v>
+        <v>49080</v>
       </c>
       <c r="C17" s="62">
-        <v>49762</v>
+        <v>50148</v>
       </c>
       <c r="D17" s="62">
-        <v>41022</v>
+        <v>40148</v>
       </c>
       <c r="E17" s="65">
-        <v>-3.46</v>
+        <v>-2.13</v>
       </c>
       <c r="F17" s="65">
-        <v>17.1</v>
+        <v>22.25</v>
       </c>
       <c r="G17" s="65">
-        <v>2.3</v>
+        <v>2.35</v>
       </c>
       <c r="H17" s="68">
-        <v>2.26</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
-        <v>7369</v>
+        <v>7558</v>
       </c>
       <c r="C19" s="62">
-        <v>7265</v>
+        <v>7649</v>
       </c>
       <c r="D19" s="62">
-        <v>5679</v>
+        <v>5673</v>
       </c>
       <c r="E19" s="65">
-        <v>1.42</v>
+        <v>-1.19</v>
       </c>
       <c r="F19" s="65">
-        <v>29.75</v>
+        <v>33.23</v>
       </c>
       <c r="G19" s="65">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="H19" s="68">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
-        <v>46957</v>
+        <v>51031</v>
       </c>
       <c r="C21" s="62">
-        <v>47091</v>
+        <v>49709</v>
       </c>
       <c r="D21" s="62">
-        <v>39317</v>
+        <v>41457</v>
       </c>
       <c r="E21" s="65">
-        <v>-0.29</v>
+        <v>2.66</v>
       </c>
       <c r="F21" s="65">
-        <v>19.43</v>
+        <v>23.09</v>
       </c>
       <c r="G21" s="65">
-        <v>2.25</v>
+        <v>2.44</v>
       </c>
       <c r="H21" s="68">
-        <v>2.16</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
-        <v>296</v>
+        <v>121</v>
       </c>
       <c r="C23" s="62">
-        <v>446</v>
+        <v>124</v>
       </c>
       <c r="D23" s="62">
         <v>506</v>
       </c>
       <c r="E23" s="65">
-        <v>-33.63</v>
+        <v>-2.42</v>
       </c>
       <c r="F23" s="65">
-        <v>-41.5</v>
+        <v>-76.09</v>
       </c>
       <c r="G23" s="65">
         <v>0.01</v>
       </c>
       <c r="H23" s="68">
         <v>0.03</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
@@ -3570,221 +3570,221 @@
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
         <v>0.01</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
-        <v>33050</v>
+        <v>31994</v>
       </c>
       <c r="C27" s="62">
-        <v>35034</v>
+        <v>30637</v>
       </c>
       <c r="D27" s="62">
-        <v>30027</v>
+        <v>29886</v>
       </c>
       <c r="E27" s="65">
-        <v>-5.67</v>
+        <v>4.43</v>
       </c>
       <c r="F27" s="65">
-        <v>10.07</v>
+        <v>7.06</v>
       </c>
       <c r="G27" s="65">
-        <v>1.58</v>
+        <v>1.53</v>
       </c>
       <c r="H27" s="68">
-        <v>1.65</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
-        <v>3776</v>
+        <v>5005</v>
       </c>
       <c r="C29" s="62">
-        <v>4400</v>
+        <v>4141</v>
       </c>
       <c r="D29" s="62">
-        <v>4479</v>
+        <v>4464</v>
       </c>
       <c r="E29" s="65">
-        <v>-14.17</v>
+        <v>20.86</v>
       </c>
       <c r="F29" s="65">
-        <v>-15.69</v>
+        <v>12.12</v>
       </c>
       <c r="G29" s="65">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="H29" s="68">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
-        <v>9208</v>
+        <v>9738</v>
       </c>
       <c r="C31" s="62">
-        <v>8850</v>
+        <v>9259</v>
       </c>
       <c r="D31" s="62">
-        <v>7650</v>
+        <v>7764</v>
       </c>
       <c r="E31" s="65">
-        <v>4.04</v>
+        <v>5.17</v>
       </c>
       <c r="F31" s="65">
-        <v>20.36</v>
+        <v>25.43</v>
       </c>
       <c r="G31" s="65">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="H31" s="68">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
-        <v>2062</v>
+        <v>2124</v>
       </c>
       <c r="C33" s="62">
-        <v>2104</v>
+        <v>2084</v>
       </c>
       <c r="D33" s="62">
-        <v>2166</v>
+        <v>2111</v>
       </c>
       <c r="E33" s="65">
-        <v>-1.98</v>
+        <v>1.9</v>
       </c>
       <c r="F33" s="65">
-        <v>-4.77</v>
+        <v>0.64</v>
       </c>
       <c r="G33" s="65">
         <v>0.1</v>
       </c>
       <c r="H33" s="68">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
-        <v>31716</v>
+        <v>29486</v>
       </c>
       <c r="C35" s="62">
-        <v>31852</v>
+        <v>28911</v>
       </c>
       <c r="D35" s="62">
-        <v>29218</v>
+        <v>28770</v>
       </c>
       <c r="E35" s="65">
-        <v>-0.43</v>
+        <v>1.99</v>
       </c>
       <c r="F35" s="65">
-        <v>8.55</v>
+        <v>2.49</v>
       </c>
       <c r="G35" s="65">
-        <v>1.52</v>
+        <v>1.41</v>
       </c>
       <c r="H35" s="68">
-        <v>1.61</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,408 +4057,408 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
-        <v>25709</v>
+        <v>27729</v>
       </c>
       <c r="C9" s="49">
-        <v>28004</v>
+        <v>26443</v>
       </c>
       <c r="D9" s="49">
-        <v>17015</v>
+        <v>19782</v>
       </c>
       <c r="E9" s="52">
-        <v>-8.19</v>
+        <v>4.86</v>
       </c>
       <c r="F9" s="75">
-        <v>51.1</v>
+        <v>40.17</v>
       </c>
       <c r="G9" s="52">
-        <v>1.23</v>
+        <v>1.33</v>
       </c>
       <c r="H9" s="55">
-        <v>0.94</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
-        <v>17446</v>
+        <v>20675</v>
       </c>
       <c r="C11" s="62">
-        <v>19155</v>
+        <v>19326</v>
       </c>
       <c r="D11" s="62">
-        <v>17075</v>
+        <v>20909</v>
       </c>
       <c r="E11" s="65">
-        <v>-8.92</v>
+        <v>6.98</v>
       </c>
       <c r="F11" s="77">
-        <v>2.17</v>
+        <v>-1.12</v>
       </c>
       <c r="G11" s="65">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="H11" s="68">
-        <v>0.94</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
-        <v>55840</v>
+        <v>53560</v>
       </c>
       <c r="C13" s="62">
-        <v>56121</v>
+        <v>57126</v>
       </c>
       <c r="D13" s="62">
-        <v>42481</v>
+        <v>43801</v>
       </c>
       <c r="E13" s="65">
-        <v>-0.5</v>
+        <v>-6.24</v>
       </c>
       <c r="F13" s="77">
-        <v>31.45</v>
+        <v>22.28</v>
       </c>
       <c r="G13" s="65">
-        <v>2.68</v>
+        <v>2.57</v>
       </c>
       <c r="H13" s="68">
-        <v>2.34</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
-        <v>33366</v>
+        <v>33499</v>
       </c>
       <c r="C15" s="62">
-        <v>33469</v>
+        <v>33440</v>
       </c>
       <c r="D15" s="62">
-        <v>18160</v>
+        <v>21280</v>
       </c>
       <c r="E15" s="65">
-        <v>-0.31</v>
+        <v>0.18</v>
       </c>
       <c r="F15" s="77">
-        <v>83.74</v>
+        <v>57.42</v>
       </c>
       <c r="G15" s="65">
         <v>1.6</v>
       </c>
       <c r="H15" s="68">
-        <v>1</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
-        <v>15593</v>
+        <v>13273</v>
       </c>
       <c r="C17" s="62">
-        <v>16652</v>
+        <v>16425</v>
       </c>
       <c r="D17" s="62">
-        <v>12123</v>
+        <v>14990</v>
       </c>
       <c r="E17" s="65">
-        <v>-6.36</v>
+        <v>-19.19</v>
       </c>
       <c r="F17" s="77">
-        <v>28.62</v>
+        <v>-11.46</v>
       </c>
       <c r="G17" s="65">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="H17" s="68">
-        <v>0.67</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
-        <v>62132</v>
+        <v>63548</v>
       </c>
       <c r="C19" s="62">
-        <v>60883</v>
+        <v>63251</v>
       </c>
       <c r="D19" s="62">
-        <v>44288</v>
+        <v>46769</v>
       </c>
       <c r="E19" s="65">
-        <v>2.05</v>
+        <v>0.47</v>
       </c>
       <c r="F19" s="77">
-        <v>40.29</v>
+        <v>35.88</v>
       </c>
       <c r="G19" s="65">
-        <v>2.98</v>
+        <v>3.04</v>
       </c>
       <c r="H19" s="68">
-        <v>2.44</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
-        <v>37987</v>
+        <v>38760</v>
       </c>
       <c r="C21" s="62">
-        <v>36293</v>
+        <v>38286</v>
       </c>
       <c r="D21" s="62">
-        <v>26456</v>
+        <v>26693</v>
       </c>
       <c r="E21" s="65">
-        <v>4.67</v>
+        <v>1.24</v>
       </c>
       <c r="F21" s="77">
-        <v>43.58</v>
+        <v>45.21</v>
       </c>
       <c r="G21" s="65">
-        <v>1.82</v>
+        <v>1.86</v>
       </c>
       <c r="H21" s="68">
-        <v>1.46</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
-        <v>13640</v>
+        <v>13119</v>
       </c>
       <c r="C23" s="62">
-        <v>14600</v>
+        <v>13743</v>
       </c>
       <c r="D23" s="62">
-        <v>9635</v>
+        <v>8871</v>
       </c>
       <c r="E23" s="65">
-        <v>-6.58</v>
+        <v>-4.54</v>
       </c>
       <c r="F23" s="77">
-        <v>41.57</v>
+        <v>47.89</v>
       </c>
       <c r="G23" s="65">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="H23" s="68">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
-        <v>92958</v>
+        <v>111736</v>
       </c>
       <c r="C25" s="62">
-        <v>77727</v>
+        <v>91252</v>
       </c>
       <c r="D25" s="62">
-        <v>65473</v>
+        <v>67462</v>
       </c>
       <c r="E25" s="65">
-        <v>19.59</v>
+        <v>22.45</v>
       </c>
       <c r="F25" s="77">
-        <v>41.98</v>
+        <v>65.63</v>
       </c>
       <c r="G25" s="65">
-        <v>4.46</v>
+        <v>5.35</v>
       </c>
       <c r="H25" s="68">
-        <v>3.61</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
-        <v>744</v>
+        <v>545</v>
       </c>
       <c r="C27" s="62">
-        <v>744</v>
+        <v>632</v>
       </c>
       <c r="D27" s="62">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>265</v>
+      </c>
+      <c r="E27" s="65">
+        <v>-13.82</v>
       </c>
       <c r="F27" s="77">
-        <v>275.98</v>
+        <v>105.7</v>
       </c>
       <c r="G27" s="65">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="H27" s="68">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="79">
         <v>0</v>
       </c>
       <c r="C29" s="79">
@@ -4513,107 +4513,107 @@
       </c>
       <c r="G31" s="73">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
-        <v>637761</v>
+        <v>642458</v>
       </c>
       <c r="C33" s="63">
-        <v>681096</v>
+        <v>638928</v>
       </c>
       <c r="D33" s="63">
-        <v>527885</v>
+        <v>548539</v>
       </c>
       <c r="E33" s="66">
-        <v>-6.36</v>
+        <v>0.55</v>
       </c>
       <c r="F33" s="84">
-        <v>20.81</v>
+        <v>17.12</v>
       </c>
       <c r="G33" s="66">
-        <v>30.58</v>
+        <v>30.77</v>
       </c>
       <c r="H33" s="69">
-        <v>29.07</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
-        <v>5677</v>
+        <v>7906</v>
       </c>
       <c r="C35" s="63">
-        <v>5609</v>
+        <v>5020</v>
       </c>
       <c r="D35" s="63">
-        <v>3674</v>
+        <v>3493</v>
       </c>
       <c r="E35" s="66">
-        <v>1.22</v>
+        <v>57.49</v>
       </c>
       <c r="F35" s="84">
-        <v>54.54</v>
+        <v>126.36</v>
       </c>
       <c r="G35" s="66">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="H35" s="69">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>