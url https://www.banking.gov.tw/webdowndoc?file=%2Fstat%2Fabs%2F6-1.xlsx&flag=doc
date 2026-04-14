--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國114年12月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t>民國115年 1月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -610,53 +610,53 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="23">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="##0.00;\-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="182" formatCode="###,##0.00;\-###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="183" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="184" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="186" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="184" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="185" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="186" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -2049,84 +2049,84 @@
     </xf>
     <xf xxid="214" numFmtId="178" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="178" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="178" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="178" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="178" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="178" fontId="41" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="222" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="185" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="185" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="184" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="184" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="180" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="0" fontId="44" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
+        <v>1990107</v>
+      </c>
+      <c r="C9" s="50">
         <v>1943569</v>
       </c>
-      <c r="C9" s="50">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="50">
-        <v>1754663</v>
+        <v>1749172</v>
       </c>
       <c r="E9" s="53">
-        <v>-1.88</v>
+        <v>2.39</v>
       </c>
       <c r="F9" s="53">
-        <v>10.77</v>
+        <v>13.77</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
+        <v>1397741</v>
+      </c>
+      <c r="C11" s="63">
         <v>1340476</v>
       </c>
-      <c r="C11" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="63">
-        <v>1286340</v>
+        <v>1293600</v>
       </c>
       <c r="E11" s="66">
-        <v>-3.38</v>
+        <v>4.27</v>
       </c>
       <c r="F11" s="66">
-        <v>4.21</v>
+        <v>8.05</v>
       </c>
       <c r="G11" s="66">
-        <v>68.97</v>
+        <v>70.23</v>
       </c>
       <c r="H11" s="69">
-        <v>73.31</v>
+        <v>73.95</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
+        <v>80003</v>
+      </c>
+      <c r="C13" s="62">
         <v>75386</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>87297</v>
+        <v>90297</v>
       </c>
       <c r="E13" s="65">
-        <v>-10.25</v>
+        <v>6.12</v>
       </c>
       <c r="F13" s="65">
-        <v>-13.64</v>
+        <v>-11.4</v>
       </c>
       <c r="G13" s="65">
-        <v>3.88</v>
+        <v>4.02</v>
       </c>
       <c r="H13" s="68">
-        <v>4.98</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
+        <v>66977</v>
+      </c>
+      <c r="C15" s="62">
         <v>62713</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>66800</v>
+        <v>66145</v>
       </c>
       <c r="E15" s="65">
-        <v>-3.13</v>
+        <v>6.8</v>
       </c>
       <c r="F15" s="65">
-        <v>-6.12</v>
+        <v>1.26</v>
       </c>
       <c r="G15" s="65">
-        <v>3.23</v>
+        <v>3.37</v>
       </c>
       <c r="H15" s="68">
-        <v>3.81</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
+        <v>88617</v>
+      </c>
+      <c r="C17" s="62">
         <v>80317</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>87331</v>
+        <v>86593</v>
       </c>
       <c r="E17" s="65">
-        <v>-9.57</v>
+        <v>10.33</v>
       </c>
       <c r="F17" s="65">
-        <v>-8.03</v>
+        <v>2.34</v>
       </c>
       <c r="G17" s="65">
-        <v>4.13</v>
+        <v>4.45</v>
       </c>
       <c r="H17" s="68">
-        <v>4.98</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
+        <v>107880</v>
+      </c>
+      <c r="C19" s="62">
         <v>106261</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>106796</v>
+        <v>109315</v>
       </c>
       <c r="E19" s="65">
-        <v>-4.15</v>
+        <v>1.52</v>
       </c>
       <c r="F19" s="65">
-        <v>-0.5</v>
+        <v>-1.31</v>
       </c>
       <c r="G19" s="65">
-        <v>5.47</v>
+        <v>5.42</v>
       </c>
       <c r="H19" s="68">
-        <v>6.09</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
+        <v>106807</v>
+      </c>
+      <c r="C21" s="62">
         <v>100582</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>108441</v>
+        <v>107920</v>
       </c>
       <c r="E21" s="65">
-        <v>-3.48</v>
+        <v>6.19</v>
       </c>
       <c r="F21" s="65">
-        <v>-7.25</v>
+        <v>-1.03</v>
       </c>
       <c r="G21" s="65">
-        <v>5.18</v>
+        <v>5.37</v>
       </c>
       <c r="H21" s="68">
-        <v>6.18</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
+        <v>50264</v>
+      </c>
+      <c r="C23" s="62">
         <v>49767</v>
       </c>
-      <c r="C23" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="62">
-        <v>52708</v>
+        <v>51914</v>
       </c>
       <c r="E23" s="65">
-        <v>3.38</v>
+        <v>1</v>
       </c>
       <c r="F23" s="65">
-        <v>-5.58</v>
+        <v>-3.18</v>
       </c>
       <c r="G23" s="65">
-        <v>2.56</v>
+        <v>2.53</v>
       </c>
       <c r="H23" s="68">
-        <v>3</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
+        <v>69007</v>
+      </c>
+      <c r="C25" s="62">
         <v>65403</v>
       </c>
-      <c r="C25" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="62">
-        <v>68459</v>
+        <v>68429</v>
       </c>
       <c r="E25" s="65">
-        <v>-3.95</v>
+        <v>5.51</v>
       </c>
       <c r="F25" s="65">
-        <v>-4.46</v>
+        <v>0.84</v>
       </c>
       <c r="G25" s="65">
-        <v>3.37</v>
+        <v>3.47</v>
       </c>
       <c r="H25" s="68">
-        <v>3.9</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
+        <v>33172</v>
+      </c>
+      <c r="C27" s="62">
         <v>28368</v>
       </c>
-      <c r="C27" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="62">
-        <v>26954</v>
+        <v>28748</v>
       </c>
       <c r="E27" s="65">
-        <v>-14.78</v>
+        <v>16.93</v>
       </c>
       <c r="F27" s="65">
-        <v>5.24</v>
+        <v>15.39</v>
       </c>
       <c r="G27" s="65">
-        <v>1.46</v>
+        <v>1.67</v>
       </c>
       <c r="H27" s="68">
-        <v>1.54</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
+        <v>20639</v>
+      </c>
+      <c r="C29" s="62">
         <v>20246</v>
       </c>
-      <c r="C29" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="62">
-        <v>18956</v>
+        <v>19591</v>
       </c>
       <c r="E29" s="65">
-        <v>10.08</v>
+        <v>1.94</v>
       </c>
       <c r="F29" s="65">
-        <v>6.81</v>
+        <v>5.35</v>
       </c>
       <c r="G29" s="65">
         <v>1.04</v>
       </c>
       <c r="H29" s="68">
-        <v>1.08</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
+        <v>34922</v>
+      </c>
+      <c r="C31" s="62">
         <v>36042</v>
       </c>
-      <c r="C31" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="62">
-        <v>35931</v>
+        <v>34445</v>
       </c>
       <c r="E31" s="65">
-        <v>3.13</v>
+        <v>-3.11</v>
       </c>
       <c r="F31" s="65">
-        <v>0.31</v>
+        <v>1.39</v>
       </c>
       <c r="G31" s="65">
-        <v>1.85</v>
+        <v>1.75</v>
       </c>
       <c r="H31" s="68">
-        <v>2.05</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
+        <v>9697</v>
+      </c>
+      <c r="C33" s="62">
         <v>9110</v>
       </c>
-      <c r="C33" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="62">
-        <v>6700</v>
+        <v>7625</v>
       </c>
       <c r="E33" s="65">
-        <v>1.38</v>
+        <v>6.44</v>
       </c>
       <c r="F33" s="65">
-        <v>35.97</v>
+        <v>27.18</v>
       </c>
       <c r="G33" s="65">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="H33" s="68">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
+        <v>149936</v>
+      </c>
+      <c r="C35" s="62">
         <v>145300</v>
       </c>
-      <c r="C35" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="62">
-        <v>142723</v>
+        <v>141465</v>
       </c>
       <c r="E35" s="65">
-        <v>-2.67</v>
+        <v>3.19</v>
       </c>
       <c r="F35" s="65">
-        <v>1.81</v>
+        <v>5.99</v>
       </c>
       <c r="G35" s="65">
-        <v>7.48</v>
+        <v>7.53</v>
       </c>
       <c r="H35" s="68">
-        <v>8.13</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
+        <v>16573</v>
+      </c>
+      <c r="C9" s="49">
         <v>17056</v>
       </c>
-      <c r="C9" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="49">
-        <v>15393</v>
+        <v>14508</v>
       </c>
       <c r="E9" s="52">
-        <v>-2.17</v>
+        <v>-2.83</v>
       </c>
       <c r="F9" s="52">
-        <v>10.8</v>
+        <v>14.24</v>
       </c>
       <c r="G9" s="52">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="H9" s="55">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
+        <v>33625</v>
+      </c>
+      <c r="C11" s="62">
         <v>32078</v>
       </c>
-      <c r="C11" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="62">
-        <v>30294</v>
+        <v>29272</v>
       </c>
       <c r="E11" s="65">
-        <v>-2.69</v>
+        <v>4.82</v>
       </c>
       <c r="F11" s="65">
-        <v>5.89</v>
+        <v>14.87</v>
       </c>
       <c r="G11" s="65">
-        <v>1.65</v>
+        <v>1.69</v>
       </c>
       <c r="H11" s="68">
-        <v>1.73</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
+        <v>32268</v>
+      </c>
+      <c r="C13" s="62">
         <v>32096</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>33894</v>
+        <v>33419</v>
       </c>
       <c r="E13" s="65">
-        <v>-2.78</v>
+        <v>0.54</v>
       </c>
       <c r="F13" s="65">
-        <v>-5.3</v>
+        <v>-3.44</v>
       </c>
       <c r="G13" s="65">
-        <v>1.65</v>
+        <v>1.62</v>
       </c>
       <c r="H13" s="68">
-        <v>1.93</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
+        <v>10298</v>
+      </c>
+      <c r="C15" s="62">
         <v>9447</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>7621</v>
+        <v>7436</v>
       </c>
       <c r="E15" s="65">
-        <v>0.19</v>
+        <v>9</v>
       </c>
       <c r="F15" s="65">
-        <v>23.96</v>
+        <v>38.48</v>
       </c>
       <c r="G15" s="65">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="H15" s="68">
         <v>0.43</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
+        <v>46922</v>
+      </c>
+      <c r="C17" s="62">
         <v>45242</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>38124</v>
+        <v>39171</v>
       </c>
       <c r="E17" s="65">
-        <v>-0.91</v>
+        <v>3.71</v>
       </c>
       <c r="F17" s="65">
-        <v>18.67</v>
+        <v>19.79</v>
       </c>
       <c r="G17" s="65">
-        <v>2.33</v>
+        <v>2.36</v>
       </c>
       <c r="H17" s="68">
-        <v>2.17</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
+        <v>5309</v>
+      </c>
+      <c r="C19" s="62">
         <v>5219</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>5977</v>
+        <v>5915</v>
       </c>
       <c r="E19" s="65">
-        <v>-1.19</v>
+        <v>1.73</v>
       </c>
       <c r="F19" s="65">
-        <v>-12.69</v>
+        <v>-10.25</v>
       </c>
       <c r="G19" s="65">
         <v>0.27</v>
       </c>
       <c r="H19" s="68">
         <v>0.34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
+        <v>40644</v>
+      </c>
+      <c r="C21" s="62">
         <v>41965</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>42748</v>
+        <v>41178</v>
       </c>
       <c r="E21" s="65">
-        <v>7.44</v>
+        <v>-3.15</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.83</v>
+        <v>-1.3</v>
       </c>
       <c r="G21" s="65">
-        <v>2.16</v>
+        <v>2.04</v>
       </c>
       <c r="H21" s="68">
-        <v>2.44</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
+        <v>596</v>
+      </c>
+      <c r="C23" s="62">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="D23" s="62">
         <v>356</v>
       </c>
       <c r="E23" s="65">
-        <v>-15.7</v>
+        <v>58.51</v>
       </c>
       <c r="F23" s="65">
-        <v>5.62</v>
+        <v>67.42</v>
       </c>
       <c r="G23" s="65">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="H23" s="68">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
         <v>163</v>
       </c>
       <c r="C25" s="62">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="D25" s="62">
         <v>85</v>
       </c>
-      <c r="E25" s="65">
-        <v>43.39</v>
+      <c r="E25" s="73">
+        <v>0</v>
       </c>
       <c r="F25" s="65">
         <v>91.45</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
+        <v>34259</v>
+      </c>
+      <c r="C27" s="62">
         <v>33023</v>
       </c>
-      <c r="C27" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="62">
-        <v>27832</v>
+        <v>27628</v>
       </c>
       <c r="E27" s="65">
-        <v>0.95</v>
+        <v>3.74</v>
       </c>
       <c r="F27" s="65">
-        <v>18.65</v>
+        <v>24</v>
       </c>
       <c r="G27" s="65">
-        <v>1.7</v>
+        <v>1.72</v>
       </c>
       <c r="H27" s="68">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
+        <v>3570</v>
+      </c>
+      <c r="C29" s="62">
         <v>3546</v>
       </c>
-      <c r="C29" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="62">
-        <v>3697</v>
+        <v>3948</v>
       </c>
       <c r="E29" s="65">
-        <v>-3.64</v>
+        <v>0.67</v>
       </c>
       <c r="F29" s="65">
-        <v>-4.07</v>
+        <v>-9.56</v>
       </c>
       <c r="G29" s="65">
         <v>0.18</v>
       </c>
       <c r="H29" s="68">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
+        <v>8402</v>
+      </c>
+      <c r="C31" s="62">
         <v>8333</v>
       </c>
-      <c r="C31" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="62">
-        <v>6626</v>
+        <v>7179</v>
       </c>
       <c r="E31" s="65">
-        <v>0.09</v>
+        <v>0.83</v>
       </c>
       <c r="F31" s="65">
-        <v>25.76</v>
+        <v>17.04</v>
       </c>
       <c r="G31" s="65">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="H31" s="68">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
+        <v>2131</v>
+      </c>
+      <c r="C33" s="62">
         <v>2095</v>
       </c>
-      <c r="C33" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="62">
-        <v>1919</v>
+        <v>2161</v>
       </c>
       <c r="E33" s="65">
-        <v>1.7</v>
+        <v>1.72</v>
       </c>
       <c r="F33" s="65">
-        <v>9.18</v>
+        <v>-1.38</v>
       </c>
       <c r="G33" s="65">
         <v>0.11</v>
       </c>
       <c r="H33" s="68">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
+        <v>25130</v>
+      </c>
+      <c r="C35" s="62">
         <v>21399</v>
       </c>
-      <c r="C35" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="62">
-        <v>23002</v>
+        <v>26573</v>
       </c>
       <c r="E35" s="65">
-        <v>-20.85</v>
+        <v>17.44</v>
       </c>
       <c r="F35" s="65">
-        <v>-6.97</v>
+        <v>-5.43</v>
       </c>
       <c r="G35" s="65">
-        <v>1.1</v>
+        <v>1.26</v>
       </c>
       <c r="H35" s="68">
-        <v>1.31</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,563 +4057,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
+        <v>24740</v>
+      </c>
+      <c r="C9" s="49">
         <v>24531</v>
       </c>
-      <c r="C9" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="49">
-        <v>16358</v>
+        <v>13794</v>
       </c>
       <c r="E9" s="52">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>49.96</v>
+        <v>0.85</v>
+      </c>
+      <c r="F9" s="75">
+        <v>79.36</v>
       </c>
       <c r="G9" s="52">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
       <c r="H9" s="55">
-        <v>0.93</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
+        <v>23668</v>
+      </c>
+      <c r="C11" s="62">
         <v>21002</v>
       </c>
-      <c r="C11" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="62">
-        <v>15765</v>
+        <v>15983</v>
       </c>
       <c r="E11" s="65">
-        <v>-15.45</v>
-[...2 lines deleted...]
-        <v>33.22</v>
+        <v>12.69</v>
+      </c>
+      <c r="F11" s="77">
+        <v>48.08</v>
       </c>
       <c r="G11" s="65">
-        <v>1.08</v>
+        <v>1.19</v>
       </c>
       <c r="H11" s="68">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
+        <v>54870</v>
+      </c>
+      <c r="C13" s="62">
         <v>52943</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>33116</v>
+        <v>36556</v>
       </c>
       <c r="E13" s="65">
-        <v>13.06</v>
-[...2 lines deleted...]
-        <v>59.87</v>
+        <v>3.64</v>
+      </c>
+      <c r="F13" s="77">
+        <v>50.1</v>
       </c>
       <c r="G13" s="65">
-        <v>2.72</v>
+        <v>2.76</v>
       </c>
       <c r="H13" s="68">
-        <v>1.89</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
+        <v>32428</v>
+      </c>
+      <c r="C15" s="62">
         <v>31422</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>18037</v>
+        <v>17498</v>
       </c>
       <c r="E15" s="65">
-        <v>32.65</v>
-[...2 lines deleted...]
-        <v>74.21</v>
+        <v>3.2</v>
+      </c>
+      <c r="F15" s="77">
+        <v>85.32</v>
       </c>
       <c r="G15" s="65">
-        <v>1.62</v>
+        <v>1.63</v>
       </c>
       <c r="H15" s="68">
-        <v>1.03</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
+        <v>14080</v>
+      </c>
+      <c r="C17" s="62">
         <v>14534</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>14749</v>
+        <v>12919</v>
       </c>
       <c r="E17" s="65">
-        <v>-4.78</v>
-[...2 lines deleted...]
-        <v>-1.45</v>
+        <v>-3.12</v>
+      </c>
+      <c r="F17" s="77">
+        <v>8.99</v>
       </c>
       <c r="G17" s="65">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="H17" s="68">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
+        <v>49135</v>
+      </c>
+      <c r="C19" s="62">
         <v>49389</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>41213</v>
+        <v>41356</v>
       </c>
       <c r="E19" s="65">
-        <v>-1.7</v>
-[...2 lines deleted...]
-        <v>19.84</v>
+        <v>-0.51</v>
+      </c>
+      <c r="F19" s="77">
+        <v>18.81</v>
       </c>
       <c r="G19" s="65">
-        <v>2.54</v>
+        <v>2.47</v>
       </c>
       <c r="H19" s="68">
-        <v>2.35</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
+        <v>32020</v>
+      </c>
+      <c r="C21" s="62">
         <v>29527</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>26912</v>
+        <v>28499</v>
       </c>
       <c r="E21" s="65">
-        <v>-9.78</v>
-[...2 lines deleted...]
-        <v>9.72</v>
+        <v>8.44</v>
+      </c>
+      <c r="F21" s="77">
+        <v>12.35</v>
       </c>
       <c r="G21" s="65">
-        <v>1.52</v>
+        <v>1.61</v>
       </c>
       <c r="H21" s="68">
-        <v>1.53</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
+        <v>15031</v>
+      </c>
+      <c r="C23" s="62">
         <v>15187</v>
       </c>
-      <c r="C23" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="62">
-        <v>8935</v>
+        <v>8900</v>
       </c>
       <c r="E23" s="65">
-        <v>11.06</v>
-[...2 lines deleted...]
-        <v>69.98</v>
+        <v>-1.03</v>
+      </c>
+      <c r="F23" s="77">
+        <v>68.89</v>
       </c>
       <c r="G23" s="65">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="H23" s="68">
         <v>0.51</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
+        <v>73298</v>
+      </c>
+      <c r="C25" s="62">
         <v>70032</v>
       </c>
-      <c r="C25" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="62">
-        <v>64592</v>
+        <v>66779</v>
       </c>
       <c r="E25" s="65">
-        <v>-17.54</v>
-[...2 lines deleted...]
-        <v>8.42</v>
+        <v>4.66</v>
+      </c>
+      <c r="F25" s="77">
+        <v>9.76</v>
       </c>
       <c r="G25" s="65">
-        <v>3.6</v>
+        <v>3.68</v>
       </c>
       <c r="H25" s="68">
-        <v>3.68</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
+        <v>660</v>
+      </c>
+      <c r="C27" s="62">
         <v>376</v>
       </c>
-      <c r="C27" s="62">
-[...2 lines deleted...]
-      <c r="D27" s="77">
+      <c r="D27" s="79">
         <v>0</v>
       </c>
       <c r="E27" s="65">
-        <v>29.73</v>
-[...1 lines deleted...]
-      <c r="F27" s="79">
+        <v>75.43</v>
+      </c>
+      <c r="F27" s="81">
         <v>0</v>
       </c>
       <c r="G27" s="65">
-        <v>0.02</v>
-[...1 lines deleted...]
-      <c r="H27" s="81">
+        <v>0.03</v>
+      </c>
+      <c r="H27" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="77">
+      <c r="B29" s="79">
         <v>0</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="79">
         <v>0</v>
       </c>
-      <c r="D29" s="77">
+      <c r="D29" s="79">
         <v>0</v>
       </c>
-      <c r="E29" s="83">
+      <c r="E29" s="73">
         <v>0</v>
       </c>
-      <c r="F29" s="79">
+      <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="83">
+      <c r="G29" s="73">
         <v>0</v>
       </c>
-      <c r="H29" s="81">
+      <c r="H29" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="B31" s="77">
+      <c r="B31" s="79">
         <v>0</v>
       </c>
-      <c r="C31" s="77">
+      <c r="C31" s="79">
         <v>0</v>
       </c>
-      <c r="D31" s="77">
+      <c r="D31" s="79">
         <v>0</v>
       </c>
-      <c r="E31" s="83">
+      <c r="E31" s="73">
         <v>0</v>
       </c>
-      <c r="F31" s="79">
+      <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="83">
+      <c r="G31" s="73">
         <v>0</v>
       </c>
-      <c r="H31" s="81">
+      <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
+        <v>587445</v>
+      </c>
+      <c r="C33" s="63">
         <v>599267</v>
       </c>
-      <c r="C33" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="63">
-        <v>465788</v>
+        <v>452668</v>
       </c>
       <c r="E33" s="66">
-        <v>1.75</v>
+        <v>-1.97</v>
       </c>
       <c r="F33" s="84">
-        <v>28.66</v>
+        <v>29.77</v>
       </c>
       <c r="G33" s="66">
-        <v>30.83</v>
+        <v>29.52</v>
       </c>
       <c r="H33" s="69">
-        <v>26.55</v>
+        <v>25.88</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
+        <v>4920</v>
+      </c>
+      <c r="C35" s="63">
         <v>3827</v>
       </c>
-      <c r="C35" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="63">
-        <v>2534</v>
+        <v>2903</v>
       </c>
       <c r="E35" s="66">
-        <v>-15.73</v>
+        <v>28.59</v>
       </c>
       <c r="F35" s="84">
-        <v>51</v>
+        <v>69.47</v>
       </c>
       <c r="G35" s="66">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="H35" s="69">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>