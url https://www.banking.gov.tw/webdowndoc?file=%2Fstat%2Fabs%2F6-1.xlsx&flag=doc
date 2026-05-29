--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t>民國115年 3月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -610,52 +610,52 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="23">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="##0.00;\-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="182" formatCode="###,##0.00;\-###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="183" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="184" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="185" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="184" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="185" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="186" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
@@ -2049,84 +2049,84 @@
     </xf>
     <xf xxid="214" numFmtId="178" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="178" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="178" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="178" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="178" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="178" fontId="41" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="222" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="185" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="185" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="184" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="185" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="184" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="185" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="180" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="0" fontId="44" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
-        <v>1990107</v>
+        <v>2004802</v>
       </c>
       <c r="C9" s="50">
-        <v>1943569</v>
+        <v>2015319</v>
       </c>
       <c r="D9" s="50">
-        <v>1749172</v>
+        <v>1773216</v>
       </c>
       <c r="E9" s="53">
-        <v>2.39</v>
+        <v>-0.52</v>
       </c>
       <c r="F9" s="53">
-        <v>13.77</v>
+        <v>13.06</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
-        <v>1397741</v>
+        <v>1387053</v>
       </c>
       <c r="C11" s="63">
-        <v>1340476</v>
+        <v>1396397</v>
       </c>
       <c r="D11" s="63">
-        <v>1293600</v>
+        <v>1297696</v>
       </c>
       <c r="E11" s="66">
-        <v>4.27</v>
+        <v>-0.67</v>
       </c>
       <c r="F11" s="66">
-        <v>8.05</v>
+        <v>6.89</v>
       </c>
       <c r="G11" s="66">
-        <v>70.23</v>
+        <v>69.19</v>
       </c>
       <c r="H11" s="69">
-        <v>73.95</v>
+        <v>73.18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
-        <v>80003</v>
+        <v>74835</v>
       </c>
       <c r="C13" s="62">
-        <v>75386</v>
+        <v>78949</v>
       </c>
       <c r="D13" s="62">
-        <v>90297</v>
+        <v>89213</v>
       </c>
       <c r="E13" s="65">
-        <v>6.12</v>
+        <v>-5.21</v>
       </c>
       <c r="F13" s="65">
-        <v>-11.4</v>
+        <v>-16.12</v>
       </c>
       <c r="G13" s="65">
-        <v>4.02</v>
+        <v>3.73</v>
       </c>
       <c r="H13" s="68">
-        <v>5.16</v>
+        <v>5.03</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
-        <v>66977</v>
+        <v>64330</v>
       </c>
       <c r="C15" s="62">
-        <v>62713</v>
+        <v>65799</v>
       </c>
       <c r="D15" s="62">
-        <v>66145</v>
+        <v>63757</v>
       </c>
       <c r="E15" s="65">
-        <v>6.8</v>
+        <v>-2.23</v>
       </c>
       <c r="F15" s="65">
-        <v>1.26</v>
+        <v>0.9</v>
       </c>
       <c r="G15" s="65">
-        <v>3.37</v>
+        <v>3.21</v>
       </c>
       <c r="H15" s="68">
-        <v>3.78</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
-        <v>88617</v>
+        <v>84859</v>
       </c>
       <c r="C17" s="62">
-        <v>80317</v>
+        <v>87605</v>
       </c>
       <c r="D17" s="62">
-        <v>86593</v>
+        <v>86421</v>
       </c>
       <c r="E17" s="65">
-        <v>10.33</v>
+        <v>-3.13</v>
       </c>
       <c r="F17" s="65">
-        <v>2.34</v>
+        <v>-1.81</v>
       </c>
       <c r="G17" s="65">
-        <v>4.45</v>
+        <v>4.23</v>
       </c>
       <c r="H17" s="68">
-        <v>4.95</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
-        <v>107880</v>
+        <v>105549</v>
       </c>
       <c r="C19" s="62">
-        <v>106261</v>
+        <v>108655</v>
       </c>
       <c r="D19" s="62">
-        <v>109315</v>
+        <v>109875</v>
       </c>
       <c r="E19" s="65">
-        <v>1.52</v>
+        <v>-2.86</v>
       </c>
       <c r="F19" s="65">
-        <v>-1.31</v>
+        <v>-3.94</v>
       </c>
       <c r="G19" s="65">
-        <v>5.42</v>
+        <v>5.26</v>
       </c>
       <c r="H19" s="68">
-        <v>6.25</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
-        <v>106807</v>
+        <v>101280</v>
       </c>
       <c r="C21" s="62">
-        <v>100582</v>
+        <v>105996</v>
       </c>
       <c r="D21" s="62">
-        <v>107920</v>
+        <v>106492</v>
       </c>
       <c r="E21" s="65">
-        <v>6.19</v>
+        <v>-4.45</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.03</v>
+        <v>-4.89</v>
       </c>
       <c r="G21" s="65">
-        <v>5.37</v>
+        <v>5.05</v>
       </c>
       <c r="H21" s="68">
-        <v>6.17</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
-        <v>50264</v>
+        <v>52752</v>
       </c>
       <c r="C23" s="62">
-        <v>49767</v>
+        <v>50297</v>
       </c>
       <c r="D23" s="62">
-        <v>51914</v>
+        <v>49256</v>
       </c>
       <c r="E23" s="65">
-        <v>1</v>
+        <v>4.88</v>
       </c>
       <c r="F23" s="65">
-        <v>-3.18</v>
+        <v>7.1</v>
       </c>
       <c r="G23" s="65">
-        <v>2.53</v>
+        <v>2.63</v>
       </c>
       <c r="H23" s="68">
-        <v>2.97</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
-        <v>69007</v>
+        <v>68285</v>
       </c>
       <c r="C25" s="62">
-        <v>65403</v>
+        <v>68188</v>
       </c>
       <c r="D25" s="62">
-        <v>68429</v>
+        <v>68648</v>
       </c>
       <c r="E25" s="65">
-        <v>5.51</v>
+        <v>0.14</v>
       </c>
       <c r="F25" s="65">
-        <v>0.84</v>
+        <v>-0.53</v>
       </c>
       <c r="G25" s="65">
-        <v>3.47</v>
+        <v>3.41</v>
       </c>
       <c r="H25" s="68">
-        <v>3.91</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
-        <v>33172</v>
+        <v>33415</v>
       </c>
       <c r="C27" s="62">
-        <v>28368</v>
+        <v>31666</v>
       </c>
       <c r="D27" s="62">
-        <v>28748</v>
+        <v>28433</v>
       </c>
       <c r="E27" s="65">
-        <v>16.93</v>
+        <v>5.52</v>
       </c>
       <c r="F27" s="65">
-        <v>15.39</v>
+        <v>17.52</v>
       </c>
       <c r="G27" s="65">
         <v>1.67</v>
       </c>
       <c r="H27" s="68">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
-        <v>20639</v>
+        <v>21470</v>
       </c>
       <c r="C29" s="62">
-        <v>20246</v>
+        <v>20611</v>
       </c>
       <c r="D29" s="62">
-        <v>19591</v>
+        <v>19680</v>
       </c>
       <c r="E29" s="65">
-        <v>1.94</v>
+        <v>4.17</v>
       </c>
       <c r="F29" s="65">
-        <v>5.35</v>
+        <v>9.09</v>
       </c>
       <c r="G29" s="65">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="H29" s="68">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
-        <v>34922</v>
+        <v>34914</v>
       </c>
       <c r="C31" s="62">
-        <v>36042</v>
+        <v>34858</v>
       </c>
       <c r="D31" s="62">
-        <v>34445</v>
+        <v>33663</v>
       </c>
       <c r="E31" s="65">
-        <v>-3.11</v>
+        <v>0.16</v>
       </c>
       <c r="F31" s="65">
-        <v>1.39</v>
+        <v>3.72</v>
       </c>
       <c r="G31" s="65">
-        <v>1.75</v>
+        <v>1.74</v>
       </c>
       <c r="H31" s="68">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
-        <v>9697</v>
+        <v>9529</v>
       </c>
       <c r="C33" s="62">
-        <v>9110</v>
+        <v>9667</v>
       </c>
       <c r="D33" s="62">
-        <v>7625</v>
+        <v>8572</v>
       </c>
       <c r="E33" s="65">
-        <v>6.44</v>
+        <v>-1.43</v>
       </c>
       <c r="F33" s="65">
-        <v>27.18</v>
+        <v>11.16</v>
       </c>
       <c r="G33" s="65">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="H33" s="68">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
-        <v>149936</v>
+        <v>146774</v>
       </c>
       <c r="C35" s="62">
-        <v>145300</v>
+        <v>148035</v>
       </c>
       <c r="D35" s="62">
-        <v>141465</v>
+        <v>142754</v>
       </c>
       <c r="E35" s="65">
-        <v>3.19</v>
+        <v>-0.85</v>
       </c>
       <c r="F35" s="65">
-        <v>5.99</v>
+        <v>2.82</v>
       </c>
       <c r="G35" s="65">
-        <v>7.53</v>
+        <v>7.32</v>
       </c>
       <c r="H35" s="68">
-        <v>8.09</v>
+        <v>8.05</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3059,51 +3059,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="97" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>16573</v>
+        <v>18218</v>
       </c>
       <c r="C9" s="49">
-        <v>17056</v>
+        <v>19176</v>
       </c>
       <c r="D9" s="49">
-        <v>14508</v>
+        <v>13759</v>
       </c>
       <c r="E9" s="52">
-        <v>-2.83</v>
+        <v>-4.99</v>
       </c>
       <c r="F9" s="52">
-        <v>14.24</v>
+        <v>32.41</v>
       </c>
       <c r="G9" s="52">
-        <v>0.83</v>
+        <v>0.91</v>
       </c>
       <c r="H9" s="55">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
-        <v>33625</v>
+        <v>32261</v>
       </c>
       <c r="C11" s="62">
-        <v>32078</v>
+        <v>33519</v>
       </c>
       <c r="D11" s="62">
-        <v>29272</v>
+        <v>29075</v>
       </c>
       <c r="E11" s="65">
-        <v>4.82</v>
+        <v>-3.75</v>
       </c>
       <c r="F11" s="65">
-        <v>14.87</v>
+        <v>10.96</v>
       </c>
       <c r="G11" s="65">
-        <v>1.69</v>
+        <v>1.61</v>
       </c>
       <c r="H11" s="68">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
-        <v>32268</v>
+        <v>31535</v>
       </c>
       <c r="C13" s="62">
-        <v>32096</v>
+        <v>31808</v>
       </c>
       <c r="D13" s="62">
-        <v>33419</v>
+        <v>33701</v>
       </c>
       <c r="E13" s="65">
-        <v>0.54</v>
+        <v>-0.86</v>
       </c>
       <c r="F13" s="65">
-        <v>-3.44</v>
+        <v>-6.43</v>
       </c>
       <c r="G13" s="65">
-        <v>1.62</v>
+        <v>1.57</v>
       </c>
       <c r="H13" s="68">
-        <v>1.91</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
-        <v>10298</v>
+        <v>14014</v>
       </c>
       <c r="C15" s="62">
-        <v>9447</v>
+        <v>13540</v>
       </c>
       <c r="D15" s="62">
-        <v>7436</v>
+        <v>9096</v>
       </c>
       <c r="E15" s="65">
-        <v>9</v>
+        <v>3.5</v>
       </c>
       <c r="F15" s="65">
-        <v>38.48</v>
+        <v>54.07</v>
       </c>
       <c r="G15" s="65">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="H15" s="68">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
-        <v>46922</v>
+        <v>47557</v>
       </c>
       <c r="C17" s="62">
-        <v>45242</v>
+        <v>48899</v>
       </c>
       <c r="D17" s="62">
-        <v>39171</v>
+        <v>39055</v>
       </c>
       <c r="E17" s="65">
-        <v>3.71</v>
+        <v>-2.74</v>
       </c>
       <c r="F17" s="65">
-        <v>19.79</v>
+        <v>21.77</v>
       </c>
       <c r="G17" s="65">
-        <v>2.36</v>
+        <v>2.37</v>
       </c>
       <c r="H17" s="68">
-        <v>2.24</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
-        <v>5309</v>
+        <v>7243</v>
       </c>
       <c r="C19" s="62">
-        <v>5219</v>
+        <v>5214</v>
       </c>
       <c r="D19" s="62">
-        <v>5915</v>
+        <v>5816</v>
       </c>
       <c r="E19" s="65">
-        <v>1.73</v>
+        <v>38.91</v>
       </c>
       <c r="F19" s="65">
-        <v>-10.25</v>
+        <v>24.53</v>
       </c>
       <c r="G19" s="65">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="H19" s="68">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
-        <v>40644</v>
+        <v>42237</v>
       </c>
       <c r="C21" s="62">
-        <v>41965</v>
+        <v>40382</v>
       </c>
       <c r="D21" s="62">
-        <v>41178</v>
+        <v>42011</v>
       </c>
       <c r="E21" s="65">
-        <v>-3.15</v>
+        <v>4.59</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.3</v>
+        <v>0.54</v>
       </c>
       <c r="G21" s="65">
-        <v>2.04</v>
+        <v>2.11</v>
       </c>
       <c r="H21" s="68">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
         <v>596</v>
       </c>
       <c r="C23" s="62">
-        <v>376</v>
+        <v>546</v>
       </c>
       <c r="D23" s="62">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="E23" s="65">
-        <v>58.51</v>
+        <v>9.16</v>
       </c>
       <c r="F23" s="65">
-        <v>67.42</v>
+        <v>46.8</v>
       </c>
       <c r="G23" s="65">
         <v>0.03</v>
       </c>
       <c r="H23" s="68">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="C25" s="62">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="D25" s="62">
         <v>85</v>
       </c>
-      <c r="E25" s="73">
-        <v>0</v>
+      <c r="E25" s="65">
+        <v>31.91</v>
       </c>
       <c r="F25" s="65">
-        <v>91.45</v>
+        <v>125.41</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
-        <v>34259</v>
+        <v>33755</v>
       </c>
       <c r="C27" s="62">
-        <v>33023</v>
+        <v>34297</v>
       </c>
       <c r="D27" s="62">
-        <v>27628</v>
+        <v>28389</v>
       </c>
       <c r="E27" s="65">
-        <v>3.74</v>
+        <v>-1.58</v>
       </c>
       <c r="F27" s="65">
-        <v>24</v>
+        <v>18.9</v>
       </c>
       <c r="G27" s="65">
-        <v>1.72</v>
+        <v>1.68</v>
       </c>
       <c r="H27" s="68">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
-        <v>3570</v>
+        <v>4187</v>
       </c>
       <c r="C29" s="62">
-        <v>3546</v>
+        <v>3550</v>
       </c>
       <c r="D29" s="62">
-        <v>3948</v>
+        <v>4390</v>
       </c>
       <c r="E29" s="65">
-        <v>0.67</v>
+        <v>17.96</v>
       </c>
       <c r="F29" s="65">
-        <v>-9.56</v>
+        <v>-4.62</v>
       </c>
       <c r="G29" s="65">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="H29" s="68">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
-        <v>8402</v>
+        <v>8689</v>
       </c>
       <c r="C31" s="62">
-        <v>8333</v>
+        <v>8429</v>
       </c>
       <c r="D31" s="62">
-        <v>7179</v>
+        <v>7680</v>
       </c>
       <c r="E31" s="65">
-        <v>0.83</v>
+        <v>3.09</v>
       </c>
       <c r="F31" s="65">
-        <v>17.04</v>
+        <v>13.13</v>
       </c>
       <c r="G31" s="65">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="H31" s="68">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
-        <v>2131</v>
+        <v>2121</v>
       </c>
       <c r="C33" s="62">
-        <v>2095</v>
+        <v>2137</v>
       </c>
       <c r="D33" s="62">
-        <v>2161</v>
+        <v>2265</v>
       </c>
       <c r="E33" s="65">
-        <v>1.72</v>
+        <v>-0.73</v>
       </c>
       <c r="F33" s="65">
-        <v>-1.38</v>
+        <v>-6.35</v>
       </c>
       <c r="G33" s="65">
         <v>0.11</v>
       </c>
       <c r="H33" s="68">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
-        <v>25130</v>
+        <v>27171</v>
       </c>
       <c r="C35" s="62">
-        <v>21399</v>
+        <v>27344</v>
       </c>
       <c r="D35" s="62">
-        <v>26573</v>
+        <v>29930</v>
       </c>
       <c r="E35" s="65">
-        <v>17.44</v>
+        <v>-0.64</v>
       </c>
       <c r="F35" s="65">
-        <v>-5.43</v>
+        <v>-9.22</v>
       </c>
       <c r="G35" s="65">
-        <v>1.26</v>
+        <v>1.36</v>
       </c>
       <c r="H35" s="68">
-        <v>1.52</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3888,51 +3888,51 @@
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="98" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,563 +4057,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
-        <v>24740</v>
+        <v>26277</v>
       </c>
       <c r="C9" s="49">
-        <v>24531</v>
+        <v>25128</v>
       </c>
       <c r="D9" s="49">
-        <v>13794</v>
+        <v>14424</v>
       </c>
       <c r="E9" s="52">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>79.36</v>
+        <v>4.57</v>
+      </c>
+      <c r="F9" s="73">
+        <v>82.18</v>
       </c>
       <c r="G9" s="52">
-        <v>1.24</v>
+        <v>1.31</v>
       </c>
       <c r="H9" s="55">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
-        <v>23668</v>
+        <v>18119</v>
       </c>
       <c r="C11" s="62">
-        <v>21002</v>
+        <v>21573</v>
       </c>
       <c r="D11" s="62">
-        <v>15983</v>
+        <v>15837</v>
       </c>
       <c r="E11" s="65">
-        <v>12.69</v>
-[...2 lines deleted...]
-        <v>48.08</v>
+        <v>-16.01</v>
+      </c>
+      <c r="F11" s="75">
+        <v>14.41</v>
       </c>
       <c r="G11" s="65">
-        <v>1.19</v>
+        <v>0.9</v>
       </c>
       <c r="H11" s="68">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
-        <v>54870</v>
+        <v>53737</v>
       </c>
       <c r="C13" s="62">
-        <v>52943</v>
+        <v>52548</v>
       </c>
       <c r="D13" s="62">
-        <v>36556</v>
+        <v>35364</v>
       </c>
       <c r="E13" s="65">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>50.1</v>
+        <v>2.26</v>
+      </c>
+      <c r="F13" s="75">
+        <v>51.96</v>
       </c>
       <c r="G13" s="65">
-        <v>2.76</v>
+        <v>2.68</v>
       </c>
       <c r="H13" s="68">
-        <v>2.09</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
-        <v>32428</v>
+        <v>32468</v>
       </c>
       <c r="C15" s="62">
-        <v>31422</v>
+        <v>31825</v>
       </c>
       <c r="D15" s="62">
-        <v>17498</v>
+        <v>17589</v>
       </c>
       <c r="E15" s="65">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>85.32</v>
+        <v>2.02</v>
+      </c>
+      <c r="F15" s="75">
+        <v>84.59</v>
       </c>
       <c r="G15" s="65">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="H15" s="68">
-        <v>1</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
-        <v>14080</v>
+        <v>15514</v>
       </c>
       <c r="C17" s="62">
-        <v>14534</v>
+        <v>14258</v>
       </c>
       <c r="D17" s="62">
-        <v>12919</v>
+        <v>14442</v>
       </c>
       <c r="E17" s="65">
-        <v>-3.12</v>
-[...2 lines deleted...]
-        <v>8.99</v>
+        <v>8.81</v>
+      </c>
+      <c r="F17" s="75">
+        <v>7.43</v>
       </c>
       <c r="G17" s="65">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="H17" s="68">
-        <v>0.74</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
-        <v>49135</v>
+        <v>50960</v>
       </c>
       <c r="C19" s="62">
-        <v>49389</v>
+        <v>50274</v>
       </c>
       <c r="D19" s="62">
-        <v>41356</v>
+        <v>43211</v>
       </c>
       <c r="E19" s="65">
-        <v>-0.51</v>
-[...2 lines deleted...]
-        <v>18.81</v>
+        <v>1.36</v>
+      </c>
+      <c r="F19" s="75">
+        <v>17.93</v>
       </c>
       <c r="G19" s="65">
-        <v>2.47</v>
+        <v>2.54</v>
       </c>
       <c r="H19" s="68">
-        <v>2.36</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
-        <v>32020</v>
+        <v>32640</v>
       </c>
       <c r="C21" s="62">
-        <v>29527</v>
+        <v>33113</v>
       </c>
       <c r="D21" s="62">
-        <v>28499</v>
+        <v>28521</v>
       </c>
       <c r="E21" s="65">
-        <v>8.44</v>
-[...2 lines deleted...]
-        <v>12.35</v>
+        <v>-1.43</v>
+      </c>
+      <c r="F21" s="75">
+        <v>14.44</v>
       </c>
       <c r="G21" s="65">
+        <v>1.63</v>
+      </c>
+      <c r="H21" s="68">
         <v>1.61</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.63</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
-        <v>15031</v>
+        <v>15952</v>
       </c>
       <c r="C23" s="62">
-        <v>15187</v>
+        <v>15071</v>
       </c>
       <c r="D23" s="62">
-        <v>8900</v>
+        <v>9738</v>
       </c>
       <c r="E23" s="65">
-        <v>-1.03</v>
-[...2 lines deleted...]
-        <v>68.89</v>
+        <v>5.85</v>
+      </c>
+      <c r="F23" s="75">
+        <v>63.81</v>
       </c>
       <c r="G23" s="65">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="H23" s="68">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
-        <v>73298</v>
+        <v>73167</v>
       </c>
       <c r="C25" s="62">
-        <v>70032</v>
+        <v>72637</v>
       </c>
       <c r="D25" s="62">
-        <v>66779</v>
+        <v>66007</v>
       </c>
       <c r="E25" s="65">
-        <v>4.66</v>
-[...2 lines deleted...]
-        <v>9.76</v>
+        <v>0.73</v>
+      </c>
+      <c r="F25" s="75">
+        <v>10.85</v>
       </c>
       <c r="G25" s="65">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="H25" s="68">
-        <v>3.82</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
+        <v>453</v>
+      </c>
+      <c r="C27" s="62">
         <v>660</v>
       </c>
-      <c r="C27" s="62">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D27" s="62">
+        <v>142</v>
       </c>
       <c r="E27" s="65">
-        <v>75.43</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-31.34</v>
+      </c>
+      <c r="F27" s="75">
+        <v>219.82</v>
       </c>
       <c r="G27" s="65">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.02</v>
+      </c>
+      <c r="H27" s="68">
+        <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="79">
+      <c r="B29" s="77">
         <v>0</v>
       </c>
-      <c r="C29" s="79">
+      <c r="C29" s="77">
         <v>0</v>
       </c>
-      <c r="D29" s="79">
+      <c r="D29" s="77">
         <v>0</v>
       </c>
-      <c r="E29" s="73">
+      <c r="E29" s="79">
         <v>0</v>
       </c>
       <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="73">
+      <c r="G29" s="79">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="B31" s="79">
+      <c r="B31" s="77">
         <v>0</v>
       </c>
-      <c r="C31" s="79">
+      <c r="C31" s="77">
         <v>0</v>
       </c>
-      <c r="D31" s="79">
+      <c r="D31" s="77">
         <v>0</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="79">
         <v>0</v>
       </c>
       <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="79">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
-        <v>587445</v>
+        <v>612235</v>
       </c>
       <c r="C33" s="63">
-        <v>599267</v>
+        <v>613271</v>
       </c>
       <c r="D33" s="63">
-        <v>452668</v>
+        <v>471675</v>
       </c>
       <c r="E33" s="66">
-        <v>-1.97</v>
+        <v>-0.17</v>
       </c>
       <c r="F33" s="84">
-        <v>29.77</v>
+        <v>29.8</v>
       </c>
       <c r="G33" s="66">
-        <v>29.52</v>
+        <v>30.54</v>
       </c>
       <c r="H33" s="69">
-        <v>25.88</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
-        <v>4920</v>
+        <v>5514</v>
       </c>
       <c r="C35" s="63">
-        <v>3827</v>
+        <v>5651</v>
       </c>
       <c r="D35" s="63">
-        <v>2903</v>
+        <v>3845</v>
       </c>
       <c r="E35" s="66">
-        <v>28.59</v>
+        <v>-2.42</v>
       </c>
       <c r="F35" s="84">
-        <v>69.47</v>
+        <v>43.43</v>
       </c>
       <c r="G35" s="66">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="H35" s="69">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -4710,51 +4710,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="99" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>保證款項餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>