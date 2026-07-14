--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t>民國115年 4月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -610,52 +610,52 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="23">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="##0.00;\-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="182" formatCode="###,##0.00;\-###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="183" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="184" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="185" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="184" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="185" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="186" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
@@ -2049,84 +2049,84 @@
     </xf>
     <xf xxid="214" numFmtId="178" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="178" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="178" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="178" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="178" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="178" fontId="41" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="222" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="185" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="185" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="185" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="184" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="185" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="184" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="180" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="0" fontId="44" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
+        <v>2082847</v>
+      </c>
+      <c r="C9" s="50">
         <v>2004802</v>
       </c>
-      <c r="C9" s="50">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="50">
-        <v>1773216</v>
+        <v>1796972</v>
       </c>
       <c r="E9" s="53">
-        <v>-0.52</v>
+        <v>3.89</v>
       </c>
       <c r="F9" s="53">
-        <v>13.06</v>
+        <v>15.91</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
+        <v>1418104</v>
+      </c>
+      <c r="C11" s="63">
         <v>1387053</v>
       </c>
-      <c r="C11" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="63">
-        <v>1297696</v>
+        <v>1304648</v>
       </c>
       <c r="E11" s="66">
-        <v>-0.67</v>
+        <v>2.24</v>
       </c>
       <c r="F11" s="66">
-        <v>6.89</v>
+        <v>8.7</v>
       </c>
       <c r="G11" s="66">
-        <v>69.19</v>
+        <v>68.08</v>
       </c>
       <c r="H11" s="69">
-        <v>73.18</v>
+        <v>72.6</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
+        <v>76156</v>
+      </c>
+      <c r="C13" s="62">
         <v>74835</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>89213</v>
+        <v>88548</v>
       </c>
       <c r="E13" s="65">
-        <v>-5.21</v>
+        <v>1.77</v>
       </c>
       <c r="F13" s="65">
-        <v>-16.12</v>
+        <v>-13.99</v>
       </c>
       <c r="G13" s="65">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="H13" s="68">
-        <v>5.03</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
+        <v>65585</v>
+      </c>
+      <c r="C15" s="62">
         <v>64330</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>63757</v>
+        <v>64327</v>
       </c>
       <c r="E15" s="65">
-        <v>-2.23</v>
+        <v>1.95</v>
       </c>
       <c r="F15" s="65">
-        <v>0.9</v>
+        <v>1.96</v>
       </c>
       <c r="G15" s="65">
-        <v>3.21</v>
+        <v>3.15</v>
       </c>
       <c r="H15" s="68">
-        <v>3.6</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
+        <v>87707</v>
+      </c>
+      <c r="C17" s="62">
         <v>84859</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>86421</v>
+        <v>88069</v>
       </c>
       <c r="E17" s="65">
-        <v>-3.13</v>
+        <v>3.36</v>
       </c>
       <c r="F17" s="65">
-        <v>-1.81</v>
+        <v>-0.41</v>
       </c>
       <c r="G17" s="65">
-        <v>4.23</v>
+        <v>4.21</v>
       </c>
       <c r="H17" s="68">
-        <v>4.87</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
+        <v>113398</v>
+      </c>
+      <c r="C19" s="62">
         <v>105549</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>109875</v>
+        <v>109693</v>
       </c>
       <c r="E19" s="65">
-        <v>-2.86</v>
+        <v>7.44</v>
       </c>
       <c r="F19" s="65">
-        <v>-3.94</v>
+        <v>3.38</v>
       </c>
       <c r="G19" s="65">
-        <v>5.26</v>
+        <v>5.44</v>
       </c>
       <c r="H19" s="68">
-        <v>6.2</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
+        <v>104439</v>
+      </c>
+      <c r="C21" s="62">
         <v>101280</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>106492</v>
+        <v>105540</v>
       </c>
       <c r="E21" s="65">
-        <v>-4.45</v>
+        <v>3.12</v>
       </c>
       <c r="F21" s="65">
-        <v>-4.89</v>
+        <v>-1.04</v>
       </c>
       <c r="G21" s="65">
-        <v>5.05</v>
+        <v>5.01</v>
       </c>
       <c r="H21" s="68">
-        <v>6.01</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
+        <v>53276</v>
+      </c>
+      <c r="C23" s="62">
         <v>52752</v>
       </c>
-      <c r="C23" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="62">
-        <v>49256</v>
+        <v>49031</v>
       </c>
       <c r="E23" s="65">
-        <v>4.88</v>
+        <v>0.99</v>
       </c>
       <c r="F23" s="65">
-        <v>7.1</v>
+        <v>8.66</v>
       </c>
       <c r="G23" s="65">
-        <v>2.63</v>
+        <v>2.56</v>
       </c>
       <c r="H23" s="68">
-        <v>2.78</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
+        <v>68010</v>
+      </c>
+      <c r="C25" s="62">
         <v>68285</v>
       </c>
-      <c r="C25" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="62">
-        <v>68648</v>
+        <v>70133</v>
       </c>
       <c r="E25" s="65">
-        <v>0.14</v>
+        <v>-0.4</v>
       </c>
       <c r="F25" s="65">
-        <v>-0.53</v>
+        <v>-3.03</v>
       </c>
       <c r="G25" s="65">
-        <v>3.41</v>
+        <v>3.27</v>
       </c>
       <c r="H25" s="68">
-        <v>3.87</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
+        <v>34024</v>
+      </c>
+      <c r="C27" s="62">
         <v>33415</v>
       </c>
-      <c r="C27" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="62">
-        <v>28433</v>
+        <v>30276</v>
       </c>
       <c r="E27" s="65">
-        <v>5.52</v>
+        <v>1.82</v>
       </c>
       <c r="F27" s="65">
-        <v>17.52</v>
+        <v>12.38</v>
       </c>
       <c r="G27" s="65">
-        <v>1.67</v>
+        <v>1.63</v>
       </c>
       <c r="H27" s="68">
-        <v>1.6</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
+        <v>22381</v>
+      </c>
+      <c r="C29" s="62">
         <v>21470</v>
       </c>
-      <c r="C29" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="62">
-        <v>19680</v>
+        <v>19877</v>
       </c>
       <c r="E29" s="65">
-        <v>4.17</v>
+        <v>4.24</v>
       </c>
       <c r="F29" s="65">
-        <v>9.09</v>
+        <v>12.6</v>
       </c>
       <c r="G29" s="65">
         <v>1.07</v>
       </c>
       <c r="H29" s="68">
         <v>1.11</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
+        <v>31908</v>
+      </c>
+      <c r="C31" s="62">
         <v>34914</v>
       </c>
-      <c r="C31" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="62">
-        <v>33663</v>
+        <v>32784</v>
       </c>
       <c r="E31" s="65">
-        <v>0.16</v>
+        <v>-8.61</v>
       </c>
       <c r="F31" s="65">
-        <v>3.72</v>
+        <v>-2.67</v>
       </c>
       <c r="G31" s="65">
-        <v>1.74</v>
+        <v>1.53</v>
       </c>
       <c r="H31" s="68">
-        <v>1.9</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
+        <v>9392</v>
+      </c>
+      <c r="C33" s="62">
         <v>9529</v>
       </c>
-      <c r="C33" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="62">
-        <v>8572</v>
+        <v>8586</v>
       </c>
       <c r="E33" s="65">
-        <v>-1.43</v>
+        <v>-1.44</v>
       </c>
       <c r="F33" s="65">
-        <v>11.16</v>
+        <v>9.38</v>
       </c>
       <c r="G33" s="65">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="H33" s="68">
         <v>0.48</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
+        <v>147845</v>
+      </c>
+      <c r="C35" s="62">
         <v>146774</v>
       </c>
-      <c r="C35" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="62">
-        <v>142754</v>
+        <v>143971</v>
       </c>
       <c r="E35" s="65">
-        <v>-0.85</v>
+        <v>0.73</v>
       </c>
       <c r="F35" s="65">
-        <v>2.82</v>
+        <v>2.69</v>
       </c>
       <c r="G35" s="65">
-        <v>7.32</v>
+        <v>7.1</v>
       </c>
       <c r="H35" s="68">
-        <v>8.05</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
+        <v>18588</v>
+      </c>
+      <c r="C9" s="49">
         <v>18218</v>
       </c>
-      <c r="C9" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="49">
-        <v>13759</v>
+        <v>13973</v>
       </c>
       <c r="E9" s="52">
-        <v>-4.99</v>
+        <v>2.03</v>
       </c>
       <c r="F9" s="52">
-        <v>32.41</v>
+        <v>33.02</v>
       </c>
       <c r="G9" s="52">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="H9" s="55">
         <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
+        <v>30716</v>
+      </c>
+      <c r="C11" s="62">
         <v>32261</v>
       </c>
-      <c r="C11" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="62">
-        <v>29075</v>
+        <v>30683</v>
       </c>
       <c r="E11" s="65">
-        <v>-3.75</v>
+        <v>-4.79</v>
       </c>
       <c r="F11" s="65">
-        <v>10.96</v>
+        <v>0.11</v>
       </c>
       <c r="G11" s="65">
-        <v>1.61</v>
+        <v>1.47</v>
       </c>
       <c r="H11" s="68">
-        <v>1.64</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
+        <v>31955</v>
+      </c>
+      <c r="C13" s="62">
         <v>31535</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>33701</v>
+        <v>33306</v>
       </c>
       <c r="E13" s="65">
-        <v>-0.86</v>
+        <v>1.33</v>
       </c>
       <c r="F13" s="65">
-        <v>-6.43</v>
+        <v>-4.06</v>
       </c>
       <c r="G13" s="65">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
       <c r="H13" s="68">
-        <v>1.9</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
+        <v>12831</v>
+      </c>
+      <c r="C15" s="62">
         <v>14014</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>9096</v>
+        <v>8276</v>
       </c>
       <c r="E15" s="65">
-        <v>3.5</v>
+        <v>-8.44</v>
       </c>
       <c r="F15" s="65">
-        <v>54.07</v>
+        <v>55.03</v>
       </c>
       <c r="G15" s="65">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="H15" s="68">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
+        <v>48516</v>
+      </c>
+      <c r="C17" s="62">
         <v>47557</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>39055</v>
+        <v>40130</v>
       </c>
       <c r="E17" s="65">
-        <v>-2.74</v>
+        <v>2.02</v>
       </c>
       <c r="F17" s="65">
-        <v>21.77</v>
+        <v>20.9</v>
       </c>
       <c r="G17" s="65">
-        <v>2.37</v>
+        <v>2.33</v>
       </c>
       <c r="H17" s="68">
-        <v>2.2</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
+        <v>7331</v>
+      </c>
+      <c r="C19" s="62">
         <v>7243</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>5816</v>
+        <v>5739</v>
       </c>
       <c r="E19" s="65">
-        <v>38.91</v>
+        <v>1.23</v>
       </c>
       <c r="F19" s="65">
-        <v>24.53</v>
+        <v>27.75</v>
       </c>
       <c r="G19" s="65">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="H19" s="68">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
+        <v>42358</v>
+      </c>
+      <c r="C21" s="62">
         <v>42237</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>42011</v>
+        <v>42307</v>
       </c>
       <c r="E21" s="65">
-        <v>4.59</v>
+        <v>0.29</v>
       </c>
       <c r="F21" s="65">
-        <v>0.54</v>
+        <v>0.12</v>
       </c>
       <c r="G21" s="65">
-        <v>2.11</v>
+        <v>2.03</v>
       </c>
       <c r="H21" s="68">
-        <v>2.37</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
+        <v>556</v>
+      </c>
+      <c r="C23" s="62">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D23" s="62">
         <v>406</v>
       </c>
       <c r="E23" s="65">
-        <v>9.16</v>
+        <v>-6.71</v>
       </c>
       <c r="F23" s="65">
-        <v>46.8</v>
+        <v>36.95</v>
       </c>
       <c r="G23" s="65">
         <v>0.03</v>
       </c>
       <c r="H23" s="68">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
         <v>192</v>
       </c>
       <c r="C25" s="62">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="D25" s="62">
         <v>85</v>
       </c>
-      <c r="E25" s="65">
-        <v>31.91</v>
+      <c r="E25" s="73">
+        <v>0</v>
       </c>
       <c r="F25" s="65">
         <v>125.41</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
+        <v>33241</v>
+      </c>
+      <c r="C27" s="62">
         <v>33755</v>
       </c>
-      <c r="C27" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="62">
-        <v>28389</v>
+        <v>28597</v>
       </c>
       <c r="E27" s="65">
-        <v>-1.58</v>
+        <v>-1.52</v>
       </c>
       <c r="F27" s="65">
-        <v>18.9</v>
+        <v>16.24</v>
       </c>
       <c r="G27" s="65">
-        <v>1.68</v>
+        <v>1.6</v>
       </c>
       <c r="H27" s="68">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
+        <v>4394</v>
+      </c>
+      <c r="C29" s="62">
         <v>4187</v>
       </c>
-      <c r="C29" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="62">
-        <v>4390</v>
+        <v>4152</v>
       </c>
       <c r="E29" s="65">
-        <v>17.96</v>
+        <v>4.94</v>
       </c>
       <c r="F29" s="65">
-        <v>-4.62</v>
+        <v>5.83</v>
       </c>
       <c r="G29" s="65">
         <v>0.21</v>
       </c>
       <c r="H29" s="68">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
+        <v>8928</v>
+      </c>
+      <c r="C31" s="62">
         <v>8689</v>
       </c>
-      <c r="C31" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="62">
-        <v>7680</v>
+        <v>7624</v>
       </c>
       <c r="E31" s="65">
-        <v>3.09</v>
+        <v>2.75</v>
       </c>
       <c r="F31" s="65">
-        <v>13.13</v>
+        <v>17.11</v>
       </c>
       <c r="G31" s="65">
         <v>0.43</v>
       </c>
       <c r="H31" s="68">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
+        <v>2130</v>
+      </c>
+      <c r="C33" s="62">
         <v>2121</v>
       </c>
-      <c r="C33" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="62">
-        <v>2265</v>
+        <v>2254</v>
       </c>
       <c r="E33" s="65">
-        <v>-0.73</v>
+        <v>0.4</v>
       </c>
       <c r="F33" s="65">
-        <v>-6.35</v>
+        <v>-5.52</v>
       </c>
       <c r="G33" s="65">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="H33" s="68">
         <v>0.13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
+        <v>29844</v>
+      </c>
+      <c r="C35" s="62">
         <v>27171</v>
       </c>
-      <c r="C35" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="62">
-        <v>29930</v>
+        <v>30177</v>
       </c>
       <c r="E35" s="65">
-        <v>-0.64</v>
+        <v>9.84</v>
       </c>
       <c r="F35" s="65">
-        <v>-9.22</v>
+        <v>-1.1</v>
       </c>
       <c r="G35" s="65">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="H35" s="68">
-        <v>1.69</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,563 +4057,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
+        <v>26220</v>
+      </c>
+      <c r="C9" s="49">
         <v>26277</v>
       </c>
-      <c r="C9" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="49">
-        <v>14424</v>
+        <v>14317</v>
       </c>
       <c r="E9" s="52">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>82.18</v>
+        <v>-0.22</v>
+      </c>
+      <c r="F9" s="75">
+        <v>83.14</v>
       </c>
       <c r="G9" s="52">
-        <v>1.31</v>
+        <v>1.26</v>
       </c>
       <c r="H9" s="55">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
+        <v>19290</v>
+      </c>
+      <c r="C11" s="62">
         <v>18119</v>
       </c>
-      <c r="C11" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="62">
-        <v>15837</v>
+        <v>16560</v>
       </c>
       <c r="E11" s="65">
-        <v>-16.01</v>
-[...2 lines deleted...]
-        <v>14.41</v>
+        <v>6.46</v>
+      </c>
+      <c r="F11" s="77">
+        <v>16.49</v>
       </c>
       <c r="G11" s="65">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H11" s="68">
-        <v>0.89</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
+        <v>56246</v>
+      </c>
+      <c r="C13" s="62">
         <v>53737</v>
       </c>
-      <c r="C13" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="62">
-        <v>35364</v>
+        <v>34176</v>
       </c>
       <c r="E13" s="65">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>51.96</v>
+        <v>4.67</v>
+      </c>
+      <c r="F13" s="77">
+        <v>64.58</v>
       </c>
       <c r="G13" s="65">
-        <v>2.68</v>
+        <v>2.7</v>
       </c>
       <c r="H13" s="68">
-        <v>1.99</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
+        <v>33476</v>
+      </c>
+      <c r="C15" s="62">
         <v>32468</v>
       </c>
-      <c r="C15" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="62">
-        <v>17589</v>
+        <v>19949</v>
       </c>
       <c r="E15" s="65">
-        <v>2.02</v>
-[...2 lines deleted...]
-        <v>84.59</v>
+        <v>3.1</v>
+      </c>
+      <c r="F15" s="77">
+        <v>67.81</v>
       </c>
       <c r="G15" s="65">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="H15" s="68">
-        <v>0.99</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
+        <v>16078</v>
+      </c>
+      <c r="C17" s="62">
         <v>15514</v>
       </c>
-      <c r="C17" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="62">
-        <v>14442</v>
+        <v>12073</v>
       </c>
       <c r="E17" s="65">
-        <v>8.81</v>
-[...2 lines deleted...]
-        <v>7.43</v>
+        <v>3.63</v>
+      </c>
+      <c r="F17" s="77">
+        <v>33.17</v>
       </c>
       <c r="G17" s="65">
         <v>0.77</v>
       </c>
       <c r="H17" s="68">
-        <v>0.81</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
+        <v>53663</v>
+      </c>
+      <c r="C19" s="62">
         <v>50960</v>
       </c>
-      <c r="C19" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>43211</v>
+        <v>42855</v>
       </c>
       <c r="E19" s="65">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>17.93</v>
+        <v>5.3</v>
+      </c>
+      <c r="F19" s="77">
+        <v>25.22</v>
       </c>
       <c r="G19" s="65">
-        <v>2.54</v>
+        <v>2.58</v>
       </c>
       <c r="H19" s="68">
-        <v>2.44</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
+        <v>34262</v>
+      </c>
+      <c r="C21" s="62">
         <v>32640</v>
       </c>
-      <c r="C21" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="62">
-        <v>28521</v>
+        <v>29311</v>
       </c>
       <c r="E21" s="65">
-        <v>-1.43</v>
-[...2 lines deleted...]
-        <v>14.44</v>
+        <v>4.97</v>
+      </c>
+      <c r="F21" s="77">
+        <v>16.89</v>
       </c>
       <c r="G21" s="65">
+        <v>1.64</v>
+      </c>
+      <c r="H21" s="68">
         <v>1.63</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.61</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
+        <v>15123</v>
+      </c>
+      <c r="C23" s="62">
         <v>15952</v>
       </c>
-      <c r="C23" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="62">
-        <v>9738</v>
+        <v>9163</v>
       </c>
       <c r="E23" s="65">
-        <v>5.85</v>
-[...2 lines deleted...]
-        <v>63.81</v>
+        <v>-5.19</v>
+      </c>
+      <c r="F23" s="77">
+        <v>65.06</v>
       </c>
       <c r="G23" s="65">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="H23" s="68">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
+        <v>77300</v>
+      </c>
+      <c r="C25" s="62">
         <v>73167</v>
       </c>
-      <c r="C25" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="62">
-        <v>66007</v>
+        <v>67560</v>
       </c>
       <c r="E25" s="65">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>10.85</v>
+        <v>5.65</v>
+      </c>
+      <c r="F25" s="77">
+        <v>14.42</v>
       </c>
       <c r="G25" s="65">
-        <v>3.65</v>
+        <v>3.71</v>
       </c>
       <c r="H25" s="68">
-        <v>3.72</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
+        <v>744</v>
+      </c>
+      <c r="C27" s="62">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="D27" s="62">
         <v>142</v>
       </c>
       <c r="E27" s="65">
-        <v>-31.34</v>
-[...2 lines deleted...]
-        <v>219.82</v>
+        <v>64.29</v>
+      </c>
+      <c r="F27" s="77">
+        <v>425.44</v>
       </c>
       <c r="G27" s="65">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="H27" s="68">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="77">
+      <c r="B29" s="79">
         <v>0</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="79">
         <v>0</v>
       </c>
-      <c r="D29" s="77">
+      <c r="D29" s="79">
         <v>0</v>
       </c>
-      <c r="E29" s="79">
+      <c r="E29" s="73">
         <v>0</v>
       </c>
       <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="79">
+      <c r="G29" s="73">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="B31" s="77">
+      <c r="B31" s="79">
         <v>0</v>
       </c>
-      <c r="C31" s="77">
+      <c r="C31" s="79">
         <v>0</v>
       </c>
-      <c r="D31" s="77">
+      <c r="D31" s="79">
         <v>0</v>
       </c>
-      <c r="E31" s="79">
+      <c r="E31" s="73">
         <v>0</v>
       </c>
       <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="79">
+      <c r="G31" s="73">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
+        <v>658886</v>
+      </c>
+      <c r="C33" s="63">
         <v>612235</v>
       </c>
-      <c r="C33" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="63">
-        <v>471675</v>
+        <v>488509</v>
       </c>
       <c r="E33" s="66">
-        <v>-0.17</v>
+        <v>7.62</v>
       </c>
       <c r="F33" s="84">
-        <v>29.8</v>
+        <v>34.88</v>
       </c>
       <c r="G33" s="66">
-        <v>30.54</v>
+        <v>31.63</v>
       </c>
       <c r="H33" s="69">
-        <v>26.6</v>
+        <v>27.19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
+        <v>5858</v>
+      </c>
+      <c r="C35" s="63">
         <v>5514</v>
       </c>
-      <c r="C35" s="63">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="63">
-        <v>3845</v>
+        <v>3815</v>
       </c>
       <c r="E35" s="66">
-        <v>-2.42</v>
+        <v>6.23</v>
       </c>
       <c r="F35" s="84">
-        <v>43.43</v>
+        <v>53.53</v>
       </c>
       <c r="G35" s="66">
         <v>0.28</v>
       </c>
       <c r="H35" s="69">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>