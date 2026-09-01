--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t>民國115年 6月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
-        <v>2082847</v>
+        <v>2085230</v>
       </c>
       <c r="C9" s="50">
-        <v>2004802</v>
+        <v>2138641</v>
       </c>
       <c r="D9" s="50">
-        <v>1796972</v>
+        <v>1816070</v>
       </c>
       <c r="E9" s="53">
-        <v>3.89</v>
+        <v>-2.5</v>
       </c>
       <c r="F9" s="53">
-        <v>15.91</v>
+        <v>14.82</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
-        <v>1418104</v>
+        <v>1441792</v>
       </c>
       <c r="C11" s="63">
-        <v>1387053</v>
+        <v>1451937</v>
       </c>
       <c r="D11" s="63">
-        <v>1304648</v>
+        <v>1284511</v>
       </c>
       <c r="E11" s="66">
-        <v>2.24</v>
+        <v>-0.7</v>
       </c>
       <c r="F11" s="66">
-        <v>8.7</v>
+        <v>12.24</v>
       </c>
       <c r="G11" s="66">
-        <v>68.08</v>
+        <v>69.14</v>
       </c>
       <c r="H11" s="69">
-        <v>72.6</v>
+        <v>70.73</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
-        <v>76156</v>
+        <v>74306</v>
       </c>
       <c r="C13" s="62">
-        <v>74835</v>
+        <v>76546</v>
       </c>
       <c r="D13" s="62">
-        <v>88548</v>
+        <v>80753</v>
       </c>
       <c r="E13" s="65">
-        <v>1.77</v>
+        <v>-2.93</v>
       </c>
       <c r="F13" s="65">
-        <v>-13.99</v>
+        <v>-7.98</v>
       </c>
       <c r="G13" s="65">
-        <v>3.66</v>
+        <v>3.56</v>
       </c>
       <c r="H13" s="68">
-        <v>4.93</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
-        <v>65585</v>
+        <v>64846</v>
       </c>
       <c r="C15" s="62">
-        <v>64330</v>
+        <v>64985</v>
       </c>
       <c r="D15" s="62">
-        <v>64327</v>
+        <v>62556</v>
       </c>
       <c r="E15" s="65">
-        <v>1.95</v>
+        <v>-0.21</v>
       </c>
       <c r="F15" s="65">
-        <v>1.96</v>
+        <v>3.66</v>
       </c>
       <c r="G15" s="65">
-        <v>3.15</v>
+        <v>3.11</v>
       </c>
       <c r="H15" s="68">
-        <v>3.58</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
-        <v>87707</v>
+        <v>81251</v>
       </c>
       <c r="C17" s="62">
-        <v>84859</v>
+        <v>85425</v>
       </c>
       <c r="D17" s="62">
-        <v>88069</v>
+        <v>85494</v>
       </c>
       <c r="E17" s="65">
-        <v>3.36</v>
+        <v>-4.89</v>
       </c>
       <c r="F17" s="65">
-        <v>-0.41</v>
+        <v>-4.96</v>
       </c>
       <c r="G17" s="65">
-        <v>4.21</v>
+        <v>3.9</v>
       </c>
       <c r="H17" s="68">
-        <v>4.9</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
-        <v>113398</v>
+        <v>112601</v>
       </c>
       <c r="C19" s="62">
-        <v>105549</v>
+        <v>114891</v>
       </c>
       <c r="D19" s="62">
-        <v>109693</v>
+        <v>108238</v>
       </c>
       <c r="E19" s="65">
-        <v>7.44</v>
+        <v>-1.99</v>
       </c>
       <c r="F19" s="65">
-        <v>3.38</v>
+        <v>4.03</v>
       </c>
       <c r="G19" s="65">
-        <v>5.44</v>
+        <v>5.4</v>
       </c>
       <c r="H19" s="68">
-        <v>6.1</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
-        <v>104439</v>
+        <v>103002</v>
       </c>
       <c r="C21" s="62">
-        <v>101280</v>
+        <v>105448</v>
       </c>
       <c r="D21" s="62">
-        <v>105540</v>
+        <v>100676</v>
       </c>
       <c r="E21" s="65">
-        <v>3.12</v>
+        <v>-2.32</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.04</v>
+        <v>2.31</v>
       </c>
       <c r="G21" s="65">
-        <v>5.01</v>
+        <v>4.94</v>
       </c>
       <c r="H21" s="68">
-        <v>5.87</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
-        <v>53276</v>
+        <v>51363</v>
       </c>
       <c r="C23" s="62">
-        <v>52752</v>
+        <v>53099</v>
       </c>
       <c r="D23" s="62">
-        <v>49031</v>
+        <v>48198</v>
       </c>
       <c r="E23" s="65">
-        <v>0.99</v>
+        <v>-3.27</v>
       </c>
       <c r="F23" s="65">
-        <v>8.66</v>
+        <v>6.57</v>
       </c>
       <c r="G23" s="65">
-        <v>2.56</v>
+        <v>2.46</v>
       </c>
       <c r="H23" s="68">
-        <v>2.73</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
-        <v>68010</v>
+        <v>66987</v>
       </c>
       <c r="C25" s="62">
-        <v>68285</v>
+        <v>68521</v>
       </c>
       <c r="D25" s="62">
-        <v>70133</v>
+        <v>69799</v>
       </c>
       <c r="E25" s="65">
-        <v>-0.4</v>
+        <v>-2.24</v>
       </c>
       <c r="F25" s="65">
-        <v>-3.03</v>
+        <v>-4.03</v>
       </c>
       <c r="G25" s="65">
-        <v>3.27</v>
+        <v>3.21</v>
       </c>
       <c r="H25" s="68">
-        <v>3.9</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
-        <v>34024</v>
+        <v>35215</v>
       </c>
       <c r="C27" s="62">
-        <v>33415</v>
+        <v>35366</v>
       </c>
       <c r="D27" s="62">
-        <v>30276</v>
+        <v>27116</v>
       </c>
       <c r="E27" s="65">
-        <v>1.82</v>
+        <v>-0.43</v>
       </c>
       <c r="F27" s="65">
-        <v>12.38</v>
+        <v>29.87</v>
       </c>
       <c r="G27" s="65">
-        <v>1.63</v>
+        <v>1.69</v>
       </c>
       <c r="H27" s="68">
-        <v>1.68</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
-        <v>22381</v>
+        <v>23279</v>
       </c>
       <c r="C29" s="62">
-        <v>21470</v>
+        <v>23014</v>
       </c>
       <c r="D29" s="62">
-        <v>19877</v>
+        <v>18679</v>
       </c>
       <c r="E29" s="65">
-        <v>4.24</v>
+        <v>1.15</v>
       </c>
       <c r="F29" s="65">
-        <v>12.6</v>
+        <v>24.62</v>
       </c>
       <c r="G29" s="65">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="H29" s="68">
-        <v>1.11</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
-        <v>31908</v>
+        <v>38570</v>
       </c>
       <c r="C31" s="62">
-        <v>34914</v>
+        <v>36999</v>
       </c>
       <c r="D31" s="62">
-        <v>32784</v>
+        <v>34610</v>
       </c>
       <c r="E31" s="65">
-        <v>-8.61</v>
+        <v>4.25</v>
       </c>
       <c r="F31" s="65">
-        <v>-2.67</v>
+        <v>11.44</v>
       </c>
       <c r="G31" s="65">
-        <v>1.53</v>
+        <v>1.85</v>
       </c>
       <c r="H31" s="68">
-        <v>1.82</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
-        <v>9392</v>
+        <v>9214</v>
       </c>
       <c r="C33" s="62">
-        <v>9529</v>
+        <v>9362</v>
       </c>
       <c r="D33" s="62">
-        <v>8586</v>
+        <v>8686</v>
       </c>
       <c r="E33" s="65">
-        <v>-1.44</v>
+        <v>-1.58</v>
       </c>
       <c r="F33" s="65">
-        <v>9.38</v>
+        <v>6.08</v>
       </c>
       <c r="G33" s="65">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H33" s="68">
         <v>0.48</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
-        <v>147845</v>
+        <v>149314</v>
       </c>
       <c r="C35" s="62">
-        <v>146774</v>
+        <v>152293</v>
       </c>
       <c r="D35" s="62">
-        <v>143971</v>
+        <v>140458</v>
       </c>
       <c r="E35" s="65">
-        <v>0.73</v>
+        <v>-1.96</v>
       </c>
       <c r="F35" s="65">
-        <v>2.69</v>
+        <v>6.31</v>
       </c>
       <c r="G35" s="65">
-        <v>7.1</v>
+        <v>7.16</v>
       </c>
       <c r="H35" s="68">
-        <v>8.01</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>18588</v>
+        <v>19041</v>
       </c>
       <c r="C9" s="49">
-        <v>18218</v>
+        <v>18864</v>
       </c>
       <c r="D9" s="49">
-        <v>13973</v>
+        <v>14172</v>
       </c>
       <c r="E9" s="52">
-        <v>2.03</v>
+        <v>0.94</v>
       </c>
       <c r="F9" s="52">
-        <v>33.02</v>
+        <v>34.36</v>
       </c>
       <c r="G9" s="52">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="H9" s="55">
         <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
-        <v>30716</v>
+        <v>29818</v>
       </c>
       <c r="C11" s="62">
-        <v>32261</v>
+        <v>31672</v>
       </c>
       <c r="D11" s="62">
-        <v>30683</v>
+        <v>31303</v>
       </c>
       <c r="E11" s="65">
-        <v>-4.79</v>
+        <v>-5.86</v>
       </c>
       <c r="F11" s="65">
-        <v>0.11</v>
+        <v>-4.74</v>
       </c>
       <c r="G11" s="65">
-        <v>1.47</v>
+        <v>1.43</v>
       </c>
       <c r="H11" s="68">
-        <v>1.71</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
-        <v>31955</v>
+        <v>31889</v>
       </c>
       <c r="C13" s="62">
-        <v>31535</v>
+        <v>32386</v>
       </c>
       <c r="D13" s="62">
-        <v>33306</v>
+        <v>32587</v>
       </c>
       <c r="E13" s="65">
-        <v>1.33</v>
+        <v>-1.53</v>
       </c>
       <c r="F13" s="65">
-        <v>-4.06</v>
+        <v>-2.14</v>
       </c>
       <c r="G13" s="65">
         <v>1.53</v>
       </c>
       <c r="H13" s="68">
-        <v>1.85</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
-        <v>12831</v>
+        <v>13017</v>
       </c>
       <c r="C15" s="62">
-        <v>14014</v>
+        <v>12420</v>
       </c>
       <c r="D15" s="62">
-        <v>8276</v>
+        <v>8105</v>
       </c>
       <c r="E15" s="65">
-        <v>-8.44</v>
+        <v>4.8</v>
       </c>
       <c r="F15" s="65">
-        <v>55.03</v>
+        <v>60.61</v>
       </c>
       <c r="G15" s="65">
         <v>0.62</v>
       </c>
       <c r="H15" s="68">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
-        <v>48516</v>
+        <v>48038</v>
       </c>
       <c r="C17" s="62">
-        <v>47557</v>
+        <v>49762</v>
       </c>
       <c r="D17" s="62">
-        <v>40130</v>
+        <v>41022</v>
       </c>
       <c r="E17" s="65">
-        <v>2.02</v>
+        <v>-3.46</v>
       </c>
       <c r="F17" s="65">
-        <v>20.9</v>
+        <v>17.1</v>
       </c>
       <c r="G17" s="65">
-        <v>2.33</v>
+        <v>2.3</v>
       </c>
       <c r="H17" s="68">
-        <v>2.23</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
-        <v>7331</v>
+        <v>7369</v>
       </c>
       <c r="C19" s="62">
-        <v>7243</v>
+        <v>7265</v>
       </c>
       <c r="D19" s="62">
-        <v>5739</v>
+        <v>5679</v>
       </c>
       <c r="E19" s="65">
-        <v>1.23</v>
+        <v>1.42</v>
       </c>
       <c r="F19" s="65">
-        <v>27.75</v>
+        <v>29.75</v>
       </c>
       <c r="G19" s="65">
         <v>0.35</v>
       </c>
       <c r="H19" s="68">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
-        <v>42358</v>
+        <v>46957</v>
       </c>
       <c r="C21" s="62">
-        <v>42237</v>
+        <v>47091</v>
       </c>
       <c r="D21" s="62">
-        <v>42307</v>
+        <v>39317</v>
       </c>
       <c r="E21" s="65">
-        <v>0.29</v>
+        <v>-0.29</v>
       </c>
       <c r="F21" s="65">
-        <v>0.12</v>
+        <v>19.43</v>
       </c>
       <c r="G21" s="65">
-        <v>2.03</v>
+        <v>2.25</v>
       </c>
       <c r="H21" s="68">
-        <v>2.35</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
-        <v>556</v>
+        <v>296</v>
       </c>
       <c r="C23" s="62">
-        <v>596</v>
+        <v>446</v>
       </c>
       <c r="D23" s="62">
-        <v>406</v>
+        <v>506</v>
       </c>
       <c r="E23" s="65">
-        <v>-6.71</v>
+        <v>-33.63</v>
       </c>
       <c r="F23" s="65">
-        <v>36.95</v>
+        <v>-41.5</v>
       </c>
       <c r="G23" s="65">
+        <v>0.01</v>
+      </c>
+      <c r="H23" s="68">
         <v>0.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
         <v>192</v>
       </c>
       <c r="C25" s="62">
         <v>192</v>
       </c>
       <c r="D25" s="62">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="E25" s="73">
         <v>0</v>
       </c>
       <c r="F25" s="65">
-        <v>125.41</v>
+        <v>68.83</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
-        <v>33241</v>
+        <v>33050</v>
       </c>
       <c r="C27" s="62">
-        <v>33755</v>
+        <v>35034</v>
       </c>
       <c r="D27" s="62">
-        <v>28597</v>
+        <v>30027</v>
       </c>
       <c r="E27" s="65">
-        <v>-1.52</v>
+        <v>-5.67</v>
       </c>
       <c r="F27" s="65">
-        <v>16.24</v>
+        <v>10.07</v>
       </c>
       <c r="G27" s="65">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="H27" s="68">
-        <v>1.59</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
-        <v>4394</v>
+        <v>3776</v>
       </c>
       <c r="C29" s="62">
-        <v>4187</v>
+        <v>4400</v>
       </c>
       <c r="D29" s="62">
-        <v>4152</v>
+        <v>4479</v>
       </c>
       <c r="E29" s="65">
-        <v>4.94</v>
+        <v>-14.17</v>
       </c>
       <c r="F29" s="65">
-        <v>5.83</v>
+        <v>-15.69</v>
       </c>
       <c r="G29" s="65">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="H29" s="68">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
-        <v>8928</v>
+        <v>9208</v>
       </c>
       <c r="C31" s="62">
-        <v>8689</v>
+        <v>8850</v>
       </c>
       <c r="D31" s="62">
-        <v>7624</v>
+        <v>7650</v>
       </c>
       <c r="E31" s="65">
-        <v>2.75</v>
+        <v>4.04</v>
       </c>
       <c r="F31" s="65">
-        <v>17.11</v>
+        <v>20.36</v>
       </c>
       <c r="G31" s="65">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="H31" s="68">
         <v>0.42</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
-        <v>2130</v>
+        <v>2062</v>
       </c>
       <c r="C33" s="62">
-        <v>2121</v>
+        <v>2104</v>
       </c>
       <c r="D33" s="62">
-        <v>2254</v>
+        <v>2166</v>
       </c>
       <c r="E33" s="65">
-        <v>0.4</v>
+        <v>-1.98</v>
       </c>
       <c r="F33" s="65">
-        <v>-5.52</v>
+        <v>-4.77</v>
       </c>
       <c r="G33" s="65">
         <v>0.1</v>
       </c>
       <c r="H33" s="68">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
-        <v>29844</v>
+        <v>31716</v>
       </c>
       <c r="C35" s="62">
-        <v>27171</v>
+        <v>31852</v>
       </c>
       <c r="D35" s="62">
-        <v>30177</v>
+        <v>29218</v>
       </c>
       <c r="E35" s="65">
-        <v>9.84</v>
+        <v>-0.43</v>
       </c>
       <c r="F35" s="65">
-        <v>-1.1</v>
+        <v>8.55</v>
       </c>
       <c r="G35" s="65">
-        <v>1.43</v>
+        <v>1.52</v>
       </c>
       <c r="H35" s="68">
-        <v>1.68</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,405 +4057,405 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
-        <v>26220</v>
+        <v>25709</v>
       </c>
       <c r="C9" s="49">
-        <v>26277</v>
+        <v>28004</v>
       </c>
       <c r="D9" s="49">
-        <v>14317</v>
+        <v>17015</v>
       </c>
       <c r="E9" s="52">
-        <v>-0.22</v>
+        <v>-8.19</v>
       </c>
       <c r="F9" s="75">
-        <v>83.14</v>
+        <v>51.1</v>
       </c>
       <c r="G9" s="52">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
       <c r="H9" s="55">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
-        <v>19290</v>
+        <v>17446</v>
       </c>
       <c r="C11" s="62">
-        <v>18119</v>
+        <v>19155</v>
       </c>
       <c r="D11" s="62">
-        <v>16560</v>
+        <v>17075</v>
       </c>
       <c r="E11" s="65">
-        <v>6.46</v>
+        <v>-8.92</v>
       </c>
       <c r="F11" s="77">
-        <v>16.49</v>
+        <v>2.17</v>
       </c>
       <c r="G11" s="65">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="H11" s="68">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
-        <v>56246</v>
+        <v>55840</v>
       </c>
       <c r="C13" s="62">
-        <v>53737</v>
+        <v>56121</v>
       </c>
       <c r="D13" s="62">
-        <v>34176</v>
+        <v>42481</v>
       </c>
       <c r="E13" s="65">
-        <v>4.67</v>
+        <v>-0.5</v>
       </c>
       <c r="F13" s="77">
-        <v>64.58</v>
+        <v>31.45</v>
       </c>
       <c r="G13" s="65">
-        <v>2.7</v>
+        <v>2.68</v>
       </c>
       <c r="H13" s="68">
-        <v>1.9</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
-        <v>33476</v>
+        <v>33366</v>
       </c>
       <c r="C15" s="62">
-        <v>32468</v>
+        <v>33469</v>
       </c>
       <c r="D15" s="62">
-        <v>19949</v>
+        <v>18160</v>
       </c>
       <c r="E15" s="65">
-        <v>3.1</v>
+        <v>-0.31</v>
       </c>
       <c r="F15" s="77">
-        <v>67.81</v>
+        <v>83.74</v>
       </c>
       <c r="G15" s="65">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H15" s="68">
-        <v>1.11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
-        <v>16078</v>
+        <v>15593</v>
       </c>
       <c r="C17" s="62">
-        <v>15514</v>
+        <v>16652</v>
       </c>
       <c r="D17" s="62">
-        <v>12073</v>
+        <v>12123</v>
       </c>
       <c r="E17" s="65">
-        <v>3.63</v>
+        <v>-6.36</v>
       </c>
       <c r="F17" s="77">
-        <v>33.17</v>
+        <v>28.62</v>
       </c>
       <c r="G17" s="65">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="H17" s="68">
         <v>0.67</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
-        <v>53663</v>
+        <v>62132</v>
       </c>
       <c r="C19" s="62">
-        <v>50960</v>
+        <v>60883</v>
       </c>
       <c r="D19" s="62">
-        <v>42855</v>
+        <v>44288</v>
       </c>
       <c r="E19" s="65">
-        <v>5.3</v>
+        <v>2.05</v>
       </c>
       <c r="F19" s="77">
-        <v>25.22</v>
+        <v>40.29</v>
       </c>
       <c r="G19" s="65">
-        <v>2.58</v>
+        <v>2.98</v>
       </c>
       <c r="H19" s="68">
-        <v>2.38</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
-        <v>34262</v>
+        <v>37987</v>
       </c>
       <c r="C21" s="62">
-        <v>32640</v>
+        <v>36293</v>
       </c>
       <c r="D21" s="62">
-        <v>29311</v>
+        <v>26456</v>
       </c>
       <c r="E21" s="65">
-        <v>4.97</v>
+        <v>4.67</v>
       </c>
       <c r="F21" s="77">
-        <v>16.89</v>
+        <v>43.58</v>
       </c>
       <c r="G21" s="65">
-        <v>1.64</v>
+        <v>1.82</v>
       </c>
       <c r="H21" s="68">
-        <v>1.63</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
-        <v>15123</v>
+        <v>13640</v>
       </c>
       <c r="C23" s="62">
-        <v>15952</v>
+        <v>14600</v>
       </c>
       <c r="D23" s="62">
-        <v>9163</v>
+        <v>9635</v>
       </c>
       <c r="E23" s="65">
-        <v>-5.19</v>
+        <v>-6.58</v>
       </c>
       <c r="F23" s="77">
-        <v>65.06</v>
+        <v>41.57</v>
       </c>
       <c r="G23" s="65">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="H23" s="68">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
-        <v>77300</v>
+        <v>92958</v>
       </c>
       <c r="C25" s="62">
-        <v>73167</v>
+        <v>77727</v>
       </c>
       <c r="D25" s="62">
-        <v>67560</v>
+        <v>65473</v>
       </c>
       <c r="E25" s="65">
-        <v>5.65</v>
+        <v>19.59</v>
       </c>
       <c r="F25" s="77">
-        <v>14.42</v>
+        <v>41.98</v>
       </c>
       <c r="G25" s="65">
-        <v>3.71</v>
+        <v>4.46</v>
       </c>
       <c r="H25" s="68">
-        <v>3.76</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
         <v>744</v>
       </c>
       <c r="C27" s="62">
-        <v>453</v>
+        <v>744</v>
       </c>
       <c r="D27" s="62">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>64.29</v>
+        <v>198</v>
+      </c>
+      <c r="E27" s="73">
+        <v>0</v>
       </c>
       <c r="F27" s="77">
-        <v>425.44</v>
+        <v>275.98</v>
       </c>
       <c r="G27" s="65">
         <v>0.04</v>
       </c>
       <c r="H27" s="68">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="79">
@@ -4513,107 +4513,107 @@
       </c>
       <c r="G31" s="73">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
-        <v>658886</v>
+        <v>637761</v>
       </c>
       <c r="C33" s="63">
-        <v>612235</v>
+        <v>681096</v>
       </c>
       <c r="D33" s="63">
-        <v>488509</v>
+        <v>527885</v>
       </c>
       <c r="E33" s="66">
-        <v>7.62</v>
+        <v>-6.36</v>
       </c>
       <c r="F33" s="84">
-        <v>34.88</v>
+        <v>20.81</v>
       </c>
       <c r="G33" s="66">
-        <v>31.63</v>
+        <v>30.58</v>
       </c>
       <c r="H33" s="69">
-        <v>27.19</v>
+        <v>29.07</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
-        <v>5858</v>
+        <v>5677</v>
       </c>
       <c r="C35" s="63">
-        <v>5514</v>
+        <v>5609</v>
       </c>
       <c r="D35" s="63">
-        <v>3815</v>
+        <v>3674</v>
       </c>
       <c r="E35" s="66">
-        <v>6.23</v>
+        <v>1.22</v>
       </c>
       <c r="F35" s="84">
-        <v>53.53</v>
+        <v>54.54</v>
       </c>
       <c r="G35" s="66">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="H35" s="69">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>