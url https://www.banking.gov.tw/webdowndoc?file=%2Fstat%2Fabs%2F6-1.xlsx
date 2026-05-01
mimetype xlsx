--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t>民國115年 2月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -450,51 +450,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -610,52 +610,52 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="23">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="##0.00;\-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="182" formatCode="###,##0.00;\-###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="183" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="184" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="185" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="184" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="185" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="186" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
@@ -2049,84 +2049,84 @@
     </xf>
     <xf xxid="214" numFmtId="178" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="178" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="178" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="178" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="178" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="178" fontId="41" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="222" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="185" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="185" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="184" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="185" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="184" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="185" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="180" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="0" fontId="44" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
-        <v>1884563</v>
+        <v>2015319</v>
       </c>
       <c r="C9" s="50">
-        <v>1885099</v>
+        <v>1990107</v>
       </c>
       <c r="D9" s="50">
-        <v>1727794</v>
+        <v>1746345</v>
       </c>
       <c r="E9" s="53">
-        <v>-0.03</v>
+        <v>1.27</v>
       </c>
       <c r="F9" s="53">
-        <v>9.07</v>
+        <v>15.4</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
-        <v>1337118</v>
+        <v>1396397</v>
       </c>
       <c r="C11" s="63">
-        <v>1333067</v>
+        <v>1397741</v>
       </c>
       <c r="D11" s="63">
-        <v>1273960</v>
+        <v>1300171</v>
       </c>
       <c r="E11" s="66">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="F11" s="66">
-        <v>4.96</v>
+        <v>7.4</v>
       </c>
       <c r="G11" s="66">
-        <v>70.95</v>
+        <v>69.29</v>
       </c>
       <c r="H11" s="69">
-        <v>73.73</v>
+        <v>74.45</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
-        <v>86799</v>
+        <v>78949</v>
       </c>
       <c r="C13" s="62">
-        <v>88737</v>
+        <v>80003</v>
       </c>
       <c r="D13" s="62">
-        <v>87157</v>
+        <v>88683</v>
       </c>
       <c r="E13" s="65">
-        <v>-2.18</v>
+        <v>-1.32</v>
       </c>
       <c r="F13" s="65">
-        <v>-0.41</v>
+        <v>-10.98</v>
       </c>
       <c r="G13" s="65">
-        <v>4.61</v>
+        <v>3.92</v>
       </c>
       <c r="H13" s="68">
-        <v>5.04</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
-        <v>60589</v>
+        <v>65799</v>
       </c>
       <c r="C15" s="62">
-        <v>61736</v>
+        <v>66977</v>
       </c>
       <c r="D15" s="62">
-        <v>64842</v>
+        <v>65333</v>
       </c>
       <c r="E15" s="65">
-        <v>-1.86</v>
+        <v>-1.76</v>
       </c>
       <c r="F15" s="65">
-        <v>-6.56</v>
+        <v>0.71</v>
       </c>
       <c r="G15" s="65">
-        <v>3.21</v>
+        <v>3.26</v>
       </c>
       <c r="H15" s="68">
-        <v>3.75</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
-        <v>84994</v>
+        <v>87605</v>
       </c>
       <c r="C17" s="62">
-        <v>87630</v>
+        <v>88617</v>
       </c>
       <c r="D17" s="62">
-        <v>88988</v>
+        <v>88026</v>
       </c>
       <c r="E17" s="65">
-        <v>-3.01</v>
+        <v>-1.14</v>
       </c>
       <c r="F17" s="65">
-        <v>-4.49</v>
+        <v>-0.48</v>
       </c>
       <c r="G17" s="65">
-        <v>4.51</v>
+        <v>4.35</v>
       </c>
       <c r="H17" s="68">
-        <v>5.15</v>
+        <v>5.04</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
-        <v>107695</v>
+        <v>108655</v>
       </c>
       <c r="C19" s="62">
-        <v>110367</v>
+        <v>107880</v>
       </c>
       <c r="D19" s="62">
-        <v>105648</v>
+        <v>108118</v>
       </c>
       <c r="E19" s="65">
-        <v>-2.42</v>
+        <v>0.72</v>
       </c>
       <c r="F19" s="65">
-        <v>1.94</v>
+        <v>0.5</v>
       </c>
       <c r="G19" s="65">
-        <v>5.71</v>
+        <v>5.39</v>
       </c>
       <c r="H19" s="68">
-        <v>6.11</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
-        <v>104741</v>
+        <v>105996</v>
       </c>
       <c r="C21" s="62">
-        <v>102974</v>
+        <v>106807</v>
       </c>
       <c r="D21" s="62">
-        <v>108241</v>
+        <v>107568</v>
       </c>
       <c r="E21" s="65">
-        <v>1.72</v>
+        <v>-0.76</v>
       </c>
       <c r="F21" s="65">
-        <v>-3.23</v>
+        <v>-1.46</v>
       </c>
       <c r="G21" s="65">
-        <v>5.56</v>
+        <v>5.26</v>
       </c>
       <c r="H21" s="68">
-        <v>6.26</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
-        <v>46816</v>
+        <v>50297</v>
       </c>
       <c r="C23" s="62">
-        <v>47648</v>
+        <v>50264</v>
       </c>
       <c r="D23" s="62">
-        <v>52451</v>
+        <v>50411</v>
       </c>
       <c r="E23" s="65">
-        <v>-1.75</v>
+        <v>0.07</v>
       </c>
       <c r="F23" s="65">
-        <v>-10.74</v>
+        <v>-0.23</v>
       </c>
       <c r="G23" s="65">
-        <v>2.48</v>
+        <v>2.5</v>
       </c>
       <c r="H23" s="68">
-        <v>3.04</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
-        <v>70808</v>
+        <v>68188</v>
       </c>
       <c r="C25" s="62">
-        <v>71742</v>
+        <v>69007</v>
       </c>
       <c r="D25" s="62">
-        <v>68141</v>
+        <v>68006</v>
       </c>
       <c r="E25" s="65">
-        <v>-1.3</v>
+        <v>-1.19</v>
       </c>
       <c r="F25" s="65">
-        <v>3.91</v>
+        <v>0.27</v>
       </c>
       <c r="G25" s="65">
-        <v>3.76</v>
+        <v>3.38</v>
       </c>
       <c r="H25" s="68">
-        <v>3.94</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
-        <v>31897</v>
+        <v>31666</v>
       </c>
       <c r="C27" s="62">
-        <v>32448</v>
+        <v>33172</v>
       </c>
       <c r="D27" s="62">
-        <v>27774</v>
+        <v>29247</v>
       </c>
       <c r="E27" s="65">
-        <v>-1.7</v>
+        <v>-4.54</v>
       </c>
       <c r="F27" s="65">
-        <v>14.84</v>
+        <v>8.27</v>
       </c>
       <c r="G27" s="65">
-        <v>1.69</v>
+        <v>1.57</v>
       </c>
       <c r="H27" s="68">
-        <v>1.61</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
-        <v>18486</v>
+        <v>20611</v>
       </c>
       <c r="C29" s="62">
-        <v>18683</v>
+        <v>20639</v>
       </c>
       <c r="D29" s="62">
-        <v>19187</v>
+        <v>19263</v>
       </c>
       <c r="E29" s="65">
-        <v>-1.05</v>
+        <v>-0.14</v>
       </c>
       <c r="F29" s="65">
-        <v>-3.65</v>
+        <v>7</v>
       </c>
       <c r="G29" s="65">
-        <v>0.98</v>
+        <v>1.02</v>
       </c>
       <c r="H29" s="68">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
-        <v>36098</v>
+        <v>34858</v>
       </c>
       <c r="C31" s="62">
-        <v>36039</v>
+        <v>34922</v>
       </c>
       <c r="D31" s="62">
-        <v>34704</v>
+        <v>32793</v>
       </c>
       <c r="E31" s="65">
-        <v>0.16</v>
+        <v>-0.18</v>
       </c>
       <c r="F31" s="65">
-        <v>4.01</v>
+        <v>6.3</v>
       </c>
       <c r="G31" s="65">
-        <v>1.92</v>
+        <v>1.73</v>
       </c>
       <c r="H31" s="68">
-        <v>2.01</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
-        <v>8914</v>
+        <v>9667</v>
       </c>
       <c r="C33" s="62">
-        <v>8908</v>
+        <v>9697</v>
       </c>
       <c r="D33" s="62">
-        <v>6099</v>
+        <v>8185</v>
       </c>
       <c r="E33" s="65">
-        <v>0.07</v>
+        <v>-0.31</v>
       </c>
       <c r="F33" s="65">
-        <v>46.17</v>
+        <v>18.11</v>
       </c>
       <c r="G33" s="65">
+        <v>0.48</v>
+      </c>
+      <c r="H33" s="68">
         <v>0.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.35</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
-        <v>143566</v>
+        <v>148035</v>
       </c>
       <c r="C35" s="62">
-        <v>145036</v>
+        <v>149936</v>
       </c>
       <c r="D35" s="62">
-        <v>135004</v>
+        <v>144487</v>
       </c>
       <c r="E35" s="65">
-        <v>-1.01</v>
+        <v>-1.27</v>
       </c>
       <c r="F35" s="65">
-        <v>6.34</v>
+        <v>2.46</v>
       </c>
       <c r="G35" s="65">
-        <v>7.62</v>
+        <v>7.35</v>
       </c>
       <c r="H35" s="68">
-        <v>7.81</v>
+        <v>8.27</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>17269</v>
+        <v>19176</v>
       </c>
       <c r="C9" s="49">
-        <v>15831</v>
+        <v>16573</v>
       </c>
       <c r="D9" s="49">
-        <v>15830</v>
+        <v>13696</v>
       </c>
       <c r="E9" s="52">
-        <v>9.08</v>
+        <v>15.7</v>
       </c>
       <c r="F9" s="52">
-        <v>9.09</v>
+        <v>40.01</v>
       </c>
       <c r="G9" s="52">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="H9" s="55">
-        <v>0.92</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
-        <v>32107</v>
+        <v>33519</v>
       </c>
       <c r="C11" s="62">
-        <v>32135</v>
+        <v>33625</v>
       </c>
       <c r="D11" s="62">
-        <v>26345</v>
+        <v>29714</v>
       </c>
       <c r="E11" s="65">
-        <v>-0.09</v>
+        <v>-0.32</v>
       </c>
       <c r="F11" s="65">
-        <v>21.87</v>
+        <v>12.8</v>
       </c>
       <c r="G11" s="65">
+        <v>1.66</v>
+      </c>
+      <c r="H11" s="68">
         <v>1.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.52</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
-        <v>32550</v>
+        <v>31808</v>
       </c>
       <c r="C13" s="62">
-        <v>32668</v>
+        <v>32268</v>
       </c>
       <c r="D13" s="62">
-        <v>33562</v>
+        <v>33689</v>
       </c>
       <c r="E13" s="65">
-        <v>-0.36</v>
+        <v>-1.43</v>
       </c>
       <c r="F13" s="65">
-        <v>-3.01</v>
+        <v>-5.58</v>
       </c>
       <c r="G13" s="65">
-        <v>1.73</v>
+        <v>1.58</v>
       </c>
       <c r="H13" s="68">
-        <v>1.94</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
-        <v>8761</v>
+        <v>13540</v>
       </c>
       <c r="C15" s="62">
-        <v>8773</v>
+        <v>10298</v>
       </c>
       <c r="D15" s="62">
-        <v>7713</v>
+        <v>6665</v>
       </c>
       <c r="E15" s="65">
-        <v>-0.15</v>
+        <v>31.49</v>
       </c>
       <c r="F15" s="65">
-        <v>13.58</v>
+        <v>103.14</v>
       </c>
       <c r="G15" s="65">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="H15" s="68">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
-        <v>40943</v>
+        <v>48899</v>
       </c>
       <c r="C17" s="62">
-        <v>40148</v>
+        <v>46922</v>
       </c>
       <c r="D17" s="62">
-        <v>37131</v>
+        <v>39989</v>
       </c>
       <c r="E17" s="65">
-        <v>1.98</v>
+        <v>4.21</v>
       </c>
       <c r="F17" s="65">
-        <v>10.27</v>
+        <v>22.28</v>
       </c>
       <c r="G17" s="65">
-        <v>2.17</v>
+        <v>2.43</v>
       </c>
       <c r="H17" s="68">
-        <v>2.15</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
-        <v>5525</v>
+        <v>5214</v>
       </c>
       <c r="C19" s="62">
-        <v>5673</v>
+        <v>5309</v>
       </c>
       <c r="D19" s="62">
-        <v>7367</v>
+        <v>5868</v>
       </c>
       <c r="E19" s="65">
-        <v>-2.6</v>
+        <v>-1.8</v>
       </c>
       <c r="F19" s="65">
-        <v>-25</v>
+        <v>-11.15</v>
       </c>
       <c r="G19" s="65">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="H19" s="68">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
-        <v>42070</v>
+        <v>40382</v>
       </c>
       <c r="C21" s="62">
-        <v>41457</v>
+        <v>40644</v>
       </c>
       <c r="D21" s="62">
-        <v>45129</v>
+        <v>41411</v>
       </c>
       <c r="E21" s="65">
-        <v>1.48</v>
+        <v>-0.64</v>
       </c>
       <c r="F21" s="65">
-        <v>-6.78</v>
+        <v>-2.49</v>
       </c>
       <c r="G21" s="65">
-        <v>2.23</v>
+        <v>2</v>
       </c>
       <c r="H21" s="68">
-        <v>2.61</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
-        <v>516</v>
+        <v>546</v>
       </c>
       <c r="C23" s="62">
-        <v>506</v>
+        <v>596</v>
       </c>
       <c r="D23" s="62">
-        <v>436</v>
+        <v>356</v>
       </c>
       <c r="E23" s="65">
-        <v>1.98</v>
+        <v>-8.39</v>
       </c>
       <c r="F23" s="65">
-        <v>18.35</v>
+        <v>53.37</v>
       </c>
       <c r="G23" s="65">
         <v>0.03</v>
       </c>
       <c r="H23" s="68">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
-        <v>114</v>
+        <v>145</v>
       </c>
       <c r="C25" s="62">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="D25" s="62">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>85</v>
+      </c>
+      <c r="E25" s="65">
+        <v>-10.74</v>
       </c>
       <c r="F25" s="65">
-        <v>-4.84</v>
+        <v>70.88</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
-        <v>0.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
-        <v>31586</v>
+        <v>34297</v>
       </c>
       <c r="C27" s="62">
-        <v>29886</v>
+        <v>34259</v>
       </c>
       <c r="D27" s="62">
-        <v>25776</v>
+        <v>30327</v>
       </c>
       <c r="E27" s="65">
-        <v>5.69</v>
+        <v>0.11</v>
       </c>
       <c r="F27" s="65">
-        <v>22.54</v>
+        <v>13.09</v>
       </c>
       <c r="G27" s="65">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="H27" s="68">
-        <v>1.49</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
-        <v>4331</v>
+        <v>3550</v>
       </c>
       <c r="C29" s="62">
-        <v>4464</v>
+        <v>3570</v>
       </c>
       <c r="D29" s="62">
-        <v>3129</v>
+        <v>4248</v>
       </c>
       <c r="E29" s="65">
-        <v>-2.99</v>
+        <v>-0.57</v>
       </c>
       <c r="F29" s="65">
-        <v>38.39</v>
+        <v>-16.43</v>
       </c>
       <c r="G29" s="65">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="H29" s="68">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
-        <v>7843</v>
+        <v>8429</v>
       </c>
       <c r="C31" s="62">
-        <v>7764</v>
+        <v>8402</v>
       </c>
       <c r="D31" s="62">
-        <v>6339</v>
+        <v>7420</v>
       </c>
       <c r="E31" s="65">
-        <v>1.03</v>
+        <v>0.31</v>
       </c>
       <c r="F31" s="65">
-        <v>23.72</v>
+        <v>13.6</v>
       </c>
       <c r="G31" s="65">
         <v>0.42</v>
       </c>
       <c r="H31" s="68">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
-        <v>2093</v>
+        <v>2137</v>
       </c>
       <c r="C33" s="62">
-        <v>2111</v>
+        <v>2131</v>
       </c>
       <c r="D33" s="62">
-        <v>1819</v>
+        <v>2172</v>
       </c>
       <c r="E33" s="65">
-        <v>-0.83</v>
+        <v>0.26</v>
       </c>
       <c r="F33" s="65">
-        <v>15.06</v>
+        <v>-1.61</v>
       </c>
       <c r="G33" s="65">
         <v>0.11</v>
       </c>
       <c r="H33" s="68">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
-        <v>28001</v>
+        <v>27344</v>
       </c>
       <c r="C35" s="62">
-        <v>28770</v>
+        <v>25130</v>
       </c>
       <c r="D35" s="62">
-        <v>25966</v>
+        <v>27947</v>
       </c>
       <c r="E35" s="65">
-        <v>-2.67</v>
+        <v>8.81</v>
       </c>
       <c r="F35" s="65">
-        <v>7.84</v>
+        <v>-2.16</v>
       </c>
       <c r="G35" s="65">
-        <v>1.49</v>
+        <v>1.36</v>
       </c>
       <c r="H35" s="68">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,563 +4057,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
-        <v>22075</v>
+        <v>25128</v>
       </c>
       <c r="C9" s="49">
-        <v>19782</v>
+        <v>24740</v>
       </c>
       <c r="D9" s="49">
-        <v>7999</v>
+        <v>14376</v>
       </c>
       <c r="E9" s="52">
-        <v>11.6</v>
-[...2 lines deleted...]
-        <v>175.96</v>
+        <v>1.57</v>
+      </c>
+      <c r="F9" s="73">
+        <v>74.79</v>
       </c>
       <c r="G9" s="52">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="H9" s="55">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
-        <v>24096</v>
+        <v>21573</v>
       </c>
       <c r="C11" s="62">
-        <v>20909</v>
+        <v>23668</v>
       </c>
       <c r="D11" s="62">
-        <v>15284</v>
+        <v>16433</v>
       </c>
       <c r="E11" s="65">
-        <v>15.24</v>
-[...2 lines deleted...]
-        <v>57.65</v>
+        <v>-8.85</v>
+      </c>
+      <c r="F11" s="75">
+        <v>31.27</v>
       </c>
       <c r="G11" s="65">
-        <v>1.28</v>
+        <v>1.07</v>
       </c>
       <c r="H11" s="68">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
-        <v>44470</v>
+        <v>52548</v>
       </c>
       <c r="C13" s="62">
-        <v>43801</v>
+        <v>54870</v>
       </c>
       <c r="D13" s="62">
-        <v>31048</v>
+        <v>35775</v>
       </c>
       <c r="E13" s="65">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>43.23</v>
+        <v>-4.23</v>
+      </c>
+      <c r="F13" s="75">
+        <v>46.88</v>
       </c>
       <c r="G13" s="65">
-        <v>2.36</v>
+        <v>2.61</v>
       </c>
       <c r="H13" s="68">
-        <v>1.8</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
-        <v>21855</v>
+        <v>31825</v>
       </c>
       <c r="C15" s="62">
-        <v>21280</v>
+        <v>32428</v>
       </c>
       <c r="D15" s="62">
-        <v>18823</v>
+        <v>17738</v>
       </c>
       <c r="E15" s="65">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>16.11</v>
+        <v>-1.86</v>
+      </c>
+      <c r="F15" s="75">
+        <v>79.42</v>
       </c>
       <c r="G15" s="65">
-        <v>1.16</v>
+        <v>1.58</v>
       </c>
       <c r="H15" s="68">
-        <v>1.09</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
-        <v>14907</v>
+        <v>14258</v>
       </c>
       <c r="C17" s="62">
-        <v>14990</v>
+        <v>14080</v>
       </c>
       <c r="D17" s="62">
-        <v>16583</v>
+        <v>15356</v>
       </c>
       <c r="E17" s="65">
-        <v>-0.56</v>
-[...2 lines deleted...]
-        <v>-10.11</v>
+        <v>1.26</v>
+      </c>
+      <c r="F17" s="75">
+        <v>-7.15</v>
       </c>
       <c r="G17" s="65">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="H17" s="68">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
-        <v>47974</v>
+        <v>50274</v>
       </c>
       <c r="C19" s="62">
-        <v>46769</v>
+        <v>49135</v>
       </c>
       <c r="D19" s="62">
-        <v>40393</v>
+        <v>41301</v>
       </c>
       <c r="E19" s="65">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>18.77</v>
+        <v>2.32</v>
+      </c>
+      <c r="F19" s="75">
+        <v>21.73</v>
       </c>
       <c r="G19" s="65">
-        <v>2.55</v>
+        <v>2.49</v>
       </c>
       <c r="H19" s="68">
-        <v>2.34</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
-        <v>27108</v>
+        <v>33113</v>
       </c>
       <c r="C21" s="62">
-        <v>26693</v>
+        <v>32020</v>
       </c>
       <c r="D21" s="62">
-        <v>28831</v>
+        <v>28267</v>
       </c>
       <c r="E21" s="65">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>-5.98</v>
+        <v>3.41</v>
+      </c>
+      <c r="F21" s="75">
+        <v>17.14</v>
       </c>
       <c r="G21" s="65">
-        <v>1.44</v>
+        <v>1.64</v>
       </c>
       <c r="H21" s="68">
-        <v>1.67</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
-        <v>10026</v>
+        <v>15071</v>
       </c>
       <c r="C23" s="62">
-        <v>8871</v>
+        <v>15031</v>
       </c>
       <c r="D23" s="62">
-        <v>6912</v>
+        <v>9015</v>
       </c>
       <c r="E23" s="65">
-        <v>13.02</v>
-[...2 lines deleted...]
-        <v>45.05</v>
+        <v>0.27</v>
+      </c>
+      <c r="F23" s="75">
+        <v>67.18</v>
       </c>
       <c r="G23" s="65">
-        <v>0.53</v>
+        <v>0.75</v>
       </c>
       <c r="H23" s="68">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
-        <v>69260</v>
+        <v>72637</v>
       </c>
       <c r="C25" s="62">
-        <v>67462</v>
+        <v>73298</v>
       </c>
       <c r="D25" s="62">
-        <v>73190</v>
+        <v>68202</v>
       </c>
       <c r="E25" s="65">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>-5.37</v>
+        <v>-0.9</v>
+      </c>
+      <c r="F25" s="75">
+        <v>6.5</v>
       </c>
       <c r="G25" s="65">
-        <v>3.68</v>
+        <v>3.6</v>
       </c>
       <c r="H25" s="68">
-        <v>4.24</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
-        <v>237</v>
+        <v>660</v>
       </c>
       <c r="C27" s="62">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D27" s="79">
+        <v>660</v>
+      </c>
+      <c r="D27" s="77">
         <v>0</v>
       </c>
-      <c r="E27" s="65">
-        <v>-10.46</v>
+      <c r="E27" s="79">
+        <v>0</v>
       </c>
       <c r="F27" s="81">
         <v>0</v>
       </c>
       <c r="G27" s="65">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="H27" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="79">
+      <c r="B29" s="77">
         <v>0</v>
       </c>
-      <c r="C29" s="79">
+      <c r="C29" s="77">
         <v>0</v>
       </c>
-      <c r="D29" s="79">
+      <c r="D29" s="77">
         <v>0</v>
       </c>
-      <c r="E29" s="73">
+      <c r="E29" s="79">
         <v>0</v>
       </c>
       <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="73">
+      <c r="G29" s="79">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="B31" s="79">
+      <c r="B31" s="77">
         <v>0</v>
       </c>
-      <c r="C31" s="79">
+      <c r="C31" s="77">
         <v>0</v>
       </c>
-      <c r="D31" s="79">
+      <c r="D31" s="77">
         <v>0</v>
       </c>
-      <c r="E31" s="73">
+      <c r="E31" s="79">
         <v>0</v>
       </c>
       <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="79">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
-        <v>542880</v>
+        <v>613271</v>
       </c>
       <c r="C33" s="63">
-        <v>548539</v>
+        <v>587445</v>
       </c>
       <c r="D33" s="63">
-        <v>451102</v>
+        <v>442927</v>
       </c>
       <c r="E33" s="66">
-        <v>-1.03</v>
+        <v>4.4</v>
       </c>
       <c r="F33" s="84">
-        <v>20.35</v>
+        <v>38.46</v>
       </c>
       <c r="G33" s="66">
-        <v>28.81</v>
+        <v>30.43</v>
       </c>
       <c r="H33" s="69">
-        <v>26.11</v>
+        <v>25.36</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
-        <v>4565</v>
+        <v>5651</v>
       </c>
       <c r="C35" s="63">
-        <v>3493</v>
+        <v>4920</v>
       </c>
       <c r="D35" s="63">
-        <v>2732</v>
+        <v>3247</v>
       </c>
       <c r="E35" s="66">
-        <v>30.7</v>
+        <v>14.85</v>
       </c>
       <c r="F35" s="84">
-        <v>67.09</v>
+        <v>74.06</v>
       </c>
       <c r="G35" s="66">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="H35" s="69">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>