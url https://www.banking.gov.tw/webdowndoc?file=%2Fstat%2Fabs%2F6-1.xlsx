--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -147,54 +147,54 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t>民國115年 5月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>6-1 Guarantee at General Banks</t>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行保證款項餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>6-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -610,52 +610,52 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="23">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="##0.00;\-##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="180" formatCode="###,##0.00"/>
     <numFmt numFmtId="181" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="182" formatCode="###,##0.00;\-###,##0.00;&quot;－&quot;"/>
     <numFmt numFmtId="183" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="184" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="185" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="184" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="185" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="186" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
@@ -2049,84 +2049,84 @@
     </xf>
     <xf xxid="214" numFmtId="178" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="178" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="178" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="178" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="178" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="178" fontId="41" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="42" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="0" fontId="43" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="222" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="222" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="223" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="223" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="180" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="225" numFmtId="180" fontId="40" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="184" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="180" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="227" numFmtId="184" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="227" numFmtId="180" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="228" numFmtId="185" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="229" numFmtId="185" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="230" numFmtId="186" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="231" numFmtId="186" fontId="40" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="232" numFmtId="185" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="232" numFmtId="184" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="233" numFmtId="185" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="233" numFmtId="184" fontId="40" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="180" fontId="41" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="0" fontId="44" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
@@ -2399,563 +2399,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
-        <v>2015319</v>
+        <v>2138641</v>
       </c>
       <c r="C9" s="50">
-        <v>1990107</v>
+        <v>2082847</v>
       </c>
       <c r="D9" s="50">
-        <v>1746345</v>
+        <v>1821626</v>
       </c>
       <c r="E9" s="53">
-        <v>1.27</v>
+        <v>2.68</v>
       </c>
       <c r="F9" s="53">
-        <v>15.4</v>
+        <v>17.4</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="63">
-        <v>1396397</v>
+        <v>1451937</v>
       </c>
       <c r="C11" s="63">
-        <v>1397741</v>
+        <v>1418104</v>
       </c>
       <c r="D11" s="63">
-        <v>1300171</v>
+        <v>1310875</v>
       </c>
       <c r="E11" s="66">
-        <v>-0.1</v>
+        <v>2.39</v>
       </c>
       <c r="F11" s="66">
-        <v>7.4</v>
+        <v>10.76</v>
       </c>
       <c r="G11" s="66">
-        <v>69.29</v>
+        <v>67.89</v>
       </c>
       <c r="H11" s="69">
-        <v>74.45</v>
+        <v>71.96</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="62">
-        <v>78949</v>
+        <v>76546</v>
       </c>
       <c r="C13" s="62">
-        <v>80003</v>
+        <v>76156</v>
       </c>
       <c r="D13" s="62">
-        <v>88683</v>
+        <v>86877</v>
       </c>
       <c r="E13" s="65">
-        <v>-1.32</v>
+        <v>0.51</v>
       </c>
       <c r="F13" s="65">
-        <v>-10.98</v>
+        <v>-11.89</v>
       </c>
       <c r="G13" s="65">
-        <v>3.92</v>
+        <v>3.58</v>
       </c>
       <c r="H13" s="68">
-        <v>5.08</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="62">
-        <v>65799</v>
+        <v>64985</v>
       </c>
       <c r="C15" s="62">
-        <v>66977</v>
+        <v>65585</v>
       </c>
       <c r="D15" s="62">
-        <v>65333</v>
+        <v>63189</v>
       </c>
       <c r="E15" s="65">
-        <v>-1.76</v>
+        <v>-0.91</v>
       </c>
       <c r="F15" s="65">
-        <v>0.71</v>
+        <v>2.84</v>
       </c>
       <c r="G15" s="65">
-        <v>3.26</v>
+        <v>3.04</v>
       </c>
       <c r="H15" s="68">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="62">
-        <v>87605</v>
+        <v>85425</v>
       </c>
       <c r="C17" s="62">
-        <v>88617</v>
+        <v>87707</v>
       </c>
       <c r="D17" s="62">
-        <v>88026</v>
+        <v>87109</v>
       </c>
       <c r="E17" s="65">
-        <v>-1.14</v>
+        <v>-2.6</v>
       </c>
       <c r="F17" s="65">
-        <v>-0.48</v>
+        <v>-1.93</v>
       </c>
       <c r="G17" s="65">
-        <v>4.35</v>
+        <v>3.99</v>
       </c>
       <c r="H17" s="68">
-        <v>5.04</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="62">
-        <v>108655</v>
+        <v>114891</v>
       </c>
       <c r="C19" s="62">
-        <v>107880</v>
+        <v>113398</v>
       </c>
       <c r="D19" s="62">
-        <v>108118</v>
+        <v>111423</v>
       </c>
       <c r="E19" s="65">
-        <v>0.72</v>
+        <v>1.32</v>
       </c>
       <c r="F19" s="65">
-        <v>0.5</v>
+        <v>3.11</v>
       </c>
       <c r="G19" s="65">
-        <v>5.39</v>
+        <v>5.37</v>
       </c>
       <c r="H19" s="68">
-        <v>6.19</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="62">
-        <v>105996</v>
+        <v>105448</v>
       </c>
       <c r="C21" s="62">
-        <v>106807</v>
+        <v>104439</v>
       </c>
       <c r="D21" s="62">
-        <v>107568</v>
+        <v>106783</v>
       </c>
       <c r="E21" s="65">
-        <v>-0.76</v>
+        <v>0.97</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.46</v>
+        <v>-1.25</v>
       </c>
       <c r="G21" s="65">
-        <v>5.26</v>
+        <v>4.93</v>
       </c>
       <c r="H21" s="68">
-        <v>6.16</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="62">
-        <v>50297</v>
+        <v>53099</v>
       </c>
       <c r="C23" s="62">
-        <v>50264</v>
+        <v>53276</v>
       </c>
       <c r="D23" s="62">
-        <v>50411</v>
+        <v>48567</v>
       </c>
       <c r="E23" s="65">
-        <v>0.07</v>
+        <v>-0.33</v>
       </c>
       <c r="F23" s="65">
-        <v>-0.23</v>
+        <v>9.33</v>
       </c>
       <c r="G23" s="65">
-        <v>2.5</v>
+        <v>2.48</v>
       </c>
       <c r="H23" s="68">
-        <v>2.89</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="62">
-        <v>68188</v>
+        <v>68521</v>
       </c>
       <c r="C25" s="62">
-        <v>69007</v>
+        <v>68010</v>
       </c>
       <c r="D25" s="62">
-        <v>68006</v>
+        <v>70957</v>
       </c>
       <c r="E25" s="65">
-        <v>-1.19</v>
+        <v>0.75</v>
       </c>
       <c r="F25" s="65">
-        <v>0.27</v>
+        <v>-3.43</v>
       </c>
       <c r="G25" s="65">
-        <v>3.38</v>
+        <v>3.2</v>
       </c>
       <c r="H25" s="68">
-        <v>3.89</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="62">
-        <v>31666</v>
+        <v>35366</v>
       </c>
       <c r="C27" s="62">
-        <v>33172</v>
+        <v>34024</v>
       </c>
       <c r="D27" s="62">
-        <v>29247</v>
+        <v>29042</v>
       </c>
       <c r="E27" s="65">
-        <v>-4.54</v>
+        <v>3.94</v>
       </c>
       <c r="F27" s="65">
-        <v>8.27</v>
+        <v>21.77</v>
       </c>
       <c r="G27" s="65">
-        <v>1.57</v>
+        <v>1.65</v>
       </c>
       <c r="H27" s="68">
-        <v>1.67</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="62">
-        <v>20611</v>
+        <v>23014</v>
       </c>
       <c r="C29" s="62">
-        <v>20639</v>
+        <v>22381</v>
       </c>
       <c r="D29" s="62">
-        <v>19263</v>
+        <v>18967</v>
       </c>
       <c r="E29" s="65">
-        <v>-0.14</v>
+        <v>2.83</v>
       </c>
       <c r="F29" s="65">
-        <v>7</v>
+        <v>21.34</v>
       </c>
       <c r="G29" s="65">
-        <v>1.02</v>
+        <v>1.08</v>
       </c>
       <c r="H29" s="68">
-        <v>1.1</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="62">
-        <v>34858</v>
+        <v>36999</v>
       </c>
       <c r="C31" s="62">
-        <v>34922</v>
+        <v>31908</v>
       </c>
       <c r="D31" s="62">
-        <v>32793</v>
+        <v>33972</v>
       </c>
       <c r="E31" s="65">
-        <v>-0.18</v>
+        <v>15.95</v>
       </c>
       <c r="F31" s="65">
-        <v>6.3</v>
+        <v>8.91</v>
       </c>
       <c r="G31" s="65">
         <v>1.73</v>
       </c>
       <c r="H31" s="68">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="62">
-        <v>9667</v>
+        <v>9362</v>
       </c>
       <c r="C33" s="62">
-        <v>9697</v>
+        <v>9392</v>
       </c>
       <c r="D33" s="62">
-        <v>8185</v>
+        <v>8693</v>
       </c>
       <c r="E33" s="65">
         <v>-0.31</v>
       </c>
       <c r="F33" s="65">
-        <v>18.11</v>
+        <v>7.7</v>
       </c>
       <c r="G33" s="65">
+        <v>0.44</v>
+      </c>
+      <c r="H33" s="68">
         <v>0.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.47</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="62">
-        <v>148035</v>
+        <v>152293</v>
       </c>
       <c r="C35" s="62">
-        <v>149936</v>
+        <v>147845</v>
       </c>
       <c r="D35" s="62">
-        <v>144487</v>
+        <v>143486</v>
       </c>
       <c r="E35" s="65">
-        <v>-1.27</v>
+        <v>3.01</v>
       </c>
       <c r="F35" s="65">
-        <v>2.46</v>
+        <v>6.14</v>
       </c>
       <c r="G35" s="65">
-        <v>7.35</v>
+        <v>7.12</v>
       </c>
       <c r="H35" s="68">
-        <v>8.27</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3059,51 +3059,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="97" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -3121,55 +3121,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -3228,563 +3228,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>19176</v>
+        <v>18864</v>
       </c>
       <c r="C9" s="49">
-        <v>16573</v>
+        <v>18588</v>
       </c>
       <c r="D9" s="49">
-        <v>13696</v>
+        <v>13662</v>
       </c>
       <c r="E9" s="52">
-        <v>15.7</v>
+        <v>1.48</v>
       </c>
       <c r="F9" s="52">
-        <v>40.01</v>
+        <v>38.08</v>
       </c>
       <c r="G9" s="52">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="H9" s="55">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="62">
-        <v>33519</v>
+        <v>31672</v>
       </c>
       <c r="C11" s="62">
-        <v>33625</v>
+        <v>30716</v>
       </c>
       <c r="D11" s="62">
-        <v>29714</v>
+        <v>31610</v>
       </c>
       <c r="E11" s="65">
-        <v>-0.32</v>
+        <v>3.11</v>
       </c>
       <c r="F11" s="65">
-        <v>12.8</v>
+        <v>0.2</v>
       </c>
       <c r="G11" s="65">
-        <v>1.66</v>
+        <v>1.48</v>
       </c>
       <c r="H11" s="68">
-        <v>1.7</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="62">
-        <v>31808</v>
+        <v>32386</v>
       </c>
       <c r="C13" s="62">
-        <v>32268</v>
+        <v>31955</v>
       </c>
       <c r="D13" s="62">
-        <v>33689</v>
+        <v>32867</v>
       </c>
       <c r="E13" s="65">
-        <v>-1.43</v>
+        <v>1.35</v>
       </c>
       <c r="F13" s="65">
-        <v>-5.58</v>
+        <v>-1.46</v>
       </c>
       <c r="G13" s="65">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="H13" s="68">
-        <v>1.93</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="62">
-        <v>13540</v>
+        <v>12420</v>
       </c>
       <c r="C15" s="62">
-        <v>10298</v>
+        <v>12831</v>
       </c>
       <c r="D15" s="62">
-        <v>6665</v>
+        <v>8327</v>
       </c>
       <c r="E15" s="65">
-        <v>31.49</v>
+        <v>-3.2</v>
       </c>
       <c r="F15" s="65">
-        <v>103.14</v>
+        <v>49.15</v>
       </c>
       <c r="G15" s="65">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="H15" s="68">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="62">
-        <v>48899</v>
+        <v>49762</v>
       </c>
       <c r="C17" s="62">
-        <v>46922</v>
+        <v>48516</v>
       </c>
       <c r="D17" s="62">
-        <v>39989</v>
+        <v>41621</v>
       </c>
       <c r="E17" s="65">
-        <v>4.21</v>
+        <v>2.57</v>
       </c>
       <c r="F17" s="65">
-        <v>22.28</v>
+        <v>19.56</v>
       </c>
       <c r="G17" s="65">
-        <v>2.43</v>
+        <v>2.33</v>
       </c>
       <c r="H17" s="68">
-        <v>2.29</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="62">
-        <v>5214</v>
+        <v>7265</v>
       </c>
       <c r="C19" s="62">
-        <v>5309</v>
+        <v>7331</v>
       </c>
       <c r="D19" s="62">
-        <v>5868</v>
+        <v>5814</v>
       </c>
       <c r="E19" s="65">
-        <v>-1.8</v>
+        <v>-0.9</v>
       </c>
       <c r="F19" s="65">
-        <v>-11.15</v>
+        <v>24.96</v>
       </c>
       <c r="G19" s="65">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="H19" s="68">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="62">
-        <v>40382</v>
+        <v>47091</v>
       </c>
       <c r="C21" s="62">
-        <v>40644</v>
+        <v>42358</v>
       </c>
       <c r="D21" s="62">
-        <v>41411</v>
+        <v>40328</v>
       </c>
       <c r="E21" s="65">
-        <v>-0.64</v>
+        <v>11.17</v>
       </c>
       <c r="F21" s="65">
-        <v>-2.49</v>
+        <v>16.77</v>
       </c>
       <c r="G21" s="65">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="H21" s="68">
-        <v>2.37</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="62">
-        <v>546</v>
+        <v>446</v>
       </c>
       <c r="C23" s="62">
-        <v>596</v>
+        <v>556</v>
       </c>
       <c r="D23" s="62">
-        <v>356</v>
+        <v>656</v>
       </c>
       <c r="E23" s="65">
-        <v>-8.39</v>
+        <v>-19.78</v>
       </c>
       <c r="F23" s="65">
-        <v>53.37</v>
+        <v>-32.01</v>
       </c>
       <c r="G23" s="65">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H23" s="68">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="62">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="C25" s="62">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="D25" s="62">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>-10.74</v>
+        <v>115</v>
+      </c>
+      <c r="E25" s="73">
+        <v>0</v>
       </c>
       <c r="F25" s="65">
-        <v>70.88</v>
+        <v>67.35</v>
       </c>
       <c r="G25" s="65">
         <v>0.01</v>
       </c>
       <c r="H25" s="68">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="62">
-        <v>34297</v>
+        <v>35034</v>
       </c>
       <c r="C27" s="62">
-        <v>34259</v>
+        <v>33241</v>
       </c>
       <c r="D27" s="62">
-        <v>30327</v>
+        <v>30385</v>
       </c>
       <c r="E27" s="65">
-        <v>0.11</v>
+        <v>5.39</v>
       </c>
       <c r="F27" s="65">
-        <v>13.09</v>
+        <v>15.3</v>
       </c>
       <c r="G27" s="65">
-        <v>1.7</v>
+        <v>1.64</v>
       </c>
       <c r="H27" s="68">
-        <v>1.74</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="62">
-        <v>3550</v>
+        <v>4400</v>
       </c>
       <c r="C29" s="62">
-        <v>3570</v>
+        <v>4394</v>
       </c>
       <c r="D29" s="62">
-        <v>4248</v>
+        <v>4146</v>
       </c>
       <c r="E29" s="65">
-        <v>-0.57</v>
+        <v>0.13</v>
       </c>
       <c r="F29" s="65">
-        <v>-16.43</v>
+        <v>6.13</v>
       </c>
       <c r="G29" s="65">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="H29" s="68">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="62">
-        <v>8429</v>
+        <v>8850</v>
       </c>
       <c r="C31" s="62">
-        <v>8402</v>
+        <v>8928</v>
       </c>
       <c r="D31" s="62">
-        <v>7420</v>
+        <v>7523</v>
       </c>
       <c r="E31" s="65">
-        <v>0.31</v>
+        <v>-0.87</v>
       </c>
       <c r="F31" s="65">
-        <v>13.6</v>
+        <v>17.64</v>
       </c>
       <c r="G31" s="65">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="H31" s="68">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="62">
-        <v>2137</v>
+        <v>2104</v>
       </c>
       <c r="C33" s="62">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="D33" s="62">
-        <v>2172</v>
+        <v>2171</v>
       </c>
       <c r="E33" s="65">
-        <v>0.26</v>
+        <v>-1.21</v>
       </c>
       <c r="F33" s="65">
-        <v>-1.61</v>
+        <v>-3.09</v>
       </c>
       <c r="G33" s="65">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="H33" s="68">
         <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="62">
-        <v>27344</v>
+        <v>31852</v>
       </c>
       <c r="C35" s="62">
-        <v>25130</v>
+        <v>29844</v>
       </c>
       <c r="D35" s="62">
-        <v>27947</v>
+        <v>31114</v>
       </c>
       <c r="E35" s="65">
-        <v>8.81</v>
+        <v>6.73</v>
       </c>
       <c r="F35" s="65">
-        <v>-2.16</v>
+        <v>2.37</v>
       </c>
       <c r="G35" s="65">
-        <v>1.36</v>
+        <v>1.49</v>
       </c>
       <c r="H35" s="68">
-        <v>1.6</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -3888,51 +3888,51 @@
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="98" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -3950,55 +3950,55 @@
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22" t="str">
         <f>'6-1'!D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="29" t="str">
         <f>'6-1'!E4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="29"/>
       <c r="G4" s="4"/>
       <c r="H4" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -4057,563 +4057,563 @@
       <c r="B8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="49">
-        <v>25128</v>
+        <v>28004</v>
       </c>
       <c r="C9" s="49">
-        <v>24740</v>
+        <v>26220</v>
       </c>
       <c r="D9" s="49">
-        <v>14376</v>
+        <v>16679</v>
       </c>
       <c r="E9" s="52">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>74.79</v>
+        <v>6.8</v>
+      </c>
+      <c r="F9" s="75">
+        <v>67.9</v>
       </c>
       <c r="G9" s="52">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
       <c r="H9" s="55">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="33"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B11" s="62">
-        <v>21573</v>
+        <v>19155</v>
       </c>
       <c r="C11" s="62">
-        <v>23668</v>
+        <v>19290</v>
       </c>
       <c r="D11" s="62">
-        <v>16433</v>
+        <v>17725</v>
       </c>
       <c r="E11" s="65">
-        <v>-8.85</v>
-[...2 lines deleted...]
-        <v>31.27</v>
+        <v>-0.7</v>
+      </c>
+      <c r="F11" s="77">
+        <v>8.07</v>
       </c>
       <c r="G11" s="65">
-        <v>1.07</v>
+        <v>0.9</v>
       </c>
       <c r="H11" s="68">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="33"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="62">
-        <v>52548</v>
+        <v>56121</v>
       </c>
       <c r="C13" s="62">
-        <v>54870</v>
+        <v>56246</v>
       </c>
       <c r="D13" s="62">
-        <v>35775</v>
+        <v>40645</v>
       </c>
       <c r="E13" s="65">
-        <v>-4.23</v>
-[...2 lines deleted...]
-        <v>46.88</v>
+        <v>-0.22</v>
+      </c>
+      <c r="F13" s="77">
+        <v>38.08</v>
       </c>
       <c r="G13" s="65">
-        <v>2.61</v>
+        <v>2.62</v>
       </c>
       <c r="H13" s="68">
-        <v>2.05</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="33"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="62">
-        <v>31825</v>
+        <v>33469</v>
       </c>
       <c r="C15" s="62">
-        <v>32428</v>
+        <v>33476</v>
       </c>
       <c r="D15" s="62">
-        <v>17738</v>
+        <v>17646</v>
       </c>
       <c r="E15" s="65">
-        <v>-1.86</v>
-[...2 lines deleted...]
-        <v>79.42</v>
+        <v>-0.02</v>
+      </c>
+      <c r="F15" s="77">
+        <v>89.67</v>
       </c>
       <c r="G15" s="65">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="H15" s="68">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="33"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="62">
-        <v>14258</v>
+        <v>16652</v>
       </c>
       <c r="C17" s="62">
-        <v>14080</v>
+        <v>16078</v>
       </c>
       <c r="D17" s="62">
-        <v>15356</v>
+        <v>12192</v>
       </c>
       <c r="E17" s="65">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>-7.15</v>
+        <v>3.57</v>
+      </c>
+      <c r="F17" s="77">
+        <v>36.58</v>
       </c>
       <c r="G17" s="65">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="H17" s="68">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="33"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>105</v>
       </c>
       <c r="B19" s="62">
-        <v>50274</v>
+        <v>60883</v>
       </c>
       <c r="C19" s="62">
-        <v>49135</v>
+        <v>53663</v>
       </c>
       <c r="D19" s="62">
-        <v>41301</v>
+        <v>42047</v>
       </c>
       <c r="E19" s="65">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>21.73</v>
+        <v>13.46</v>
+      </c>
+      <c r="F19" s="77">
+        <v>44.8</v>
       </c>
       <c r="G19" s="65">
-        <v>2.49</v>
+        <v>2.85</v>
       </c>
       <c r="H19" s="68">
-        <v>2.36</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="33"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="62">
-        <v>33113</v>
+        <v>36293</v>
       </c>
       <c r="C21" s="62">
-        <v>32020</v>
+        <v>34262</v>
       </c>
       <c r="D21" s="62">
-        <v>28267</v>
+        <v>27385</v>
       </c>
       <c r="E21" s="65">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>17.14</v>
+        <v>5.93</v>
+      </c>
+      <c r="F21" s="77">
+        <v>32.53</v>
       </c>
       <c r="G21" s="65">
-        <v>1.64</v>
+        <v>1.7</v>
       </c>
       <c r="H21" s="68">
-        <v>1.62</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="33"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="62">
-        <v>15071</v>
+        <v>14600</v>
       </c>
       <c r="C23" s="62">
-        <v>15031</v>
+        <v>15123</v>
       </c>
       <c r="D23" s="62">
-        <v>9015</v>
+        <v>9509</v>
       </c>
       <c r="E23" s="65">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>67.18</v>
+        <v>-3.46</v>
+      </c>
+      <c r="F23" s="77">
+        <v>53.54</v>
       </c>
       <c r="G23" s="65">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="H23" s="68">
         <v>0.52</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="33"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="62">
-        <v>72637</v>
+        <v>77727</v>
       </c>
       <c r="C25" s="62">
-        <v>73298</v>
+        <v>77300</v>
       </c>
       <c r="D25" s="62">
-        <v>68202</v>
+        <v>67447</v>
       </c>
       <c r="E25" s="65">
-        <v>-0.9</v>
-[...2 lines deleted...]
-        <v>6.5</v>
+        <v>0.55</v>
+      </c>
+      <c r="F25" s="77">
+        <v>15.24</v>
       </c>
       <c r="G25" s="65">
-        <v>3.6</v>
+        <v>3.63</v>
       </c>
       <c r="H25" s="68">
-        <v>3.91</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="62">
-        <v>660</v>
+        <v>744</v>
       </c>
       <c r="C27" s="62">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="D27" s="77">
+        <v>744</v>
+      </c>
+      <c r="D27" s="62">
+        <v>197</v>
+      </c>
+      <c r="E27" s="73">
         <v>0</v>
       </c>
-      <c r="E27" s="79">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F27" s="77">
+        <v>277.69</v>
       </c>
       <c r="G27" s="65">
         <v>0.03</v>
       </c>
-      <c r="H27" s="83">
-        <v>0</v>
+      <c r="H27" s="68">
+        <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="33"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="77">
+      <c r="B29" s="79">
         <v>0</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="79">
         <v>0</v>
       </c>
-      <c r="D29" s="77">
+      <c r="D29" s="79">
         <v>0</v>
       </c>
-      <c r="E29" s="79">
+      <c r="E29" s="73">
         <v>0</v>
       </c>
       <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="79">
+      <c r="G29" s="73">
         <v>0</v>
       </c>
       <c r="H29" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="33"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="B31" s="77">
+      <c r="B31" s="79">
         <v>0</v>
       </c>
-      <c r="C31" s="77">
+      <c r="C31" s="79">
         <v>0</v>
       </c>
-      <c r="D31" s="77">
+      <c r="D31" s="79">
         <v>0</v>
       </c>
-      <c r="E31" s="79">
+      <c r="E31" s="73">
         <v>0</v>
       </c>
       <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="79">
+      <c r="G31" s="73">
         <v>0</v>
       </c>
       <c r="H31" s="83">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="33"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="63">
-        <v>613271</v>
+        <v>681096</v>
       </c>
       <c r="C33" s="63">
-        <v>587445</v>
+        <v>658886</v>
       </c>
       <c r="D33" s="63">
-        <v>442927</v>
+        <v>506722</v>
       </c>
       <c r="E33" s="66">
-        <v>4.4</v>
+        <v>3.37</v>
       </c>
       <c r="F33" s="84">
-        <v>38.46</v>
+        <v>34.41</v>
       </c>
       <c r="G33" s="66">
-        <v>30.43</v>
+        <v>31.85</v>
       </c>
       <c r="H33" s="69">
-        <v>25.36</v>
+        <v>27.82</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="33"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="63">
-        <v>5651</v>
+        <v>5609</v>
       </c>
       <c r="C35" s="63">
-        <v>4920</v>
+        <v>5858</v>
       </c>
       <c r="D35" s="63">
-        <v>3247</v>
+        <v>4029</v>
       </c>
       <c r="E35" s="66">
-        <v>14.85</v>
+        <v>-4.25</v>
       </c>
       <c r="F35" s="84">
-        <v>74.06</v>
+        <v>39.21</v>
       </c>
       <c r="G35" s="66">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="H35" s="69">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="37"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
@@ -4710,51 +4710,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="99" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>保證款項餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>