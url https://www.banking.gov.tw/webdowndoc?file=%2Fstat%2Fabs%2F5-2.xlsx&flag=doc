--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2154054</v>
+        <v>2155991</v>
       </c>
       <c r="C10" s="54">
-        <v>11504063</v>
+        <v>11543110</v>
       </c>
       <c r="D10" s="54">
-        <v>41277</v>
+        <v>40741</v>
       </c>
       <c r="E10" s="54">
-        <v>32036</v>
+        <v>31711</v>
       </c>
       <c r="F10" s="54">
-        <v>410753</v>
+        <v>411066</v>
       </c>
       <c r="G10" s="54">
-        <v>251674</v>
+        <v>251507</v>
       </c>
       <c r="H10" s="54">
-        <v>81825</v>
+        <v>81337</v>
       </c>
       <c r="I10" s="54">
-        <v>34804</v>
+        <v>35046</v>
       </c>
       <c r="J10" s="54">
-        <v>4942071</v>
+        <v>4921934</v>
       </c>
       <c r="K10" s="57">
-        <v>1526205</v>
+        <v>1531824</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>252171</v>
+        <v>253145</v>
       </c>
       <c r="C12" s="62">
-        <v>1238835</v>
+        <v>1245720</v>
       </c>
       <c r="D12" s="62">
-        <v>1793</v>
+        <v>1751</v>
       </c>
       <c r="E12" s="62">
-        <v>616</v>
+        <v>593</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>1095</v>
+        <v>1066</v>
       </c>
       <c r="I12" s="62">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="J12" s="62">
-        <v>2781989</v>
+        <v>2758236</v>
       </c>
       <c r="K12" s="66">
-        <v>108823</v>
+        <v>107553</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251854</v>
+        <v>251300</v>
       </c>
       <c r="C14" s="62">
-        <v>1228225</v>
+        <v>1226895</v>
       </c>
       <c r="D14" s="62">
-        <v>3368</v>
+        <v>3302</v>
       </c>
       <c r="E14" s="62">
-        <v>1572</v>
+        <v>1533</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>63066</v>
+        <v>62770</v>
       </c>
       <c r="I14" s="62">
-        <v>24493</v>
+        <v>24501</v>
       </c>
       <c r="J14" s="62">
-        <v>37826</v>
+        <v>37822</v>
       </c>
       <c r="K14" s="66">
-        <v>8241</v>
+        <v>8267</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162593</v>
+        <v>162535</v>
       </c>
       <c r="C16" s="62">
-        <v>879457</v>
+        <v>880534</v>
       </c>
       <c r="D16" s="62">
-        <v>4543</v>
+        <v>4457</v>
       </c>
       <c r="E16" s="62">
-        <v>2253</v>
+        <v>2181</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>100435</v>
+        <v>100503</v>
       </c>
       <c r="K16" s="66">
-        <v>69450</v>
+        <v>69321</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>105673</v>
+        <v>106239</v>
       </c>
       <c r="C18" s="62">
-        <v>632210</v>
+        <v>637890</v>
       </c>
       <c r="D18" s="62">
-        <v>4550</v>
+        <v>4505</v>
       </c>
       <c r="E18" s="62">
-        <v>3068</v>
+        <v>3031</v>
       </c>
       <c r="F18" s="62">
-        <v>3076</v>
+        <v>3088</v>
       </c>
       <c r="G18" s="62">
-        <v>2076</v>
+        <v>2075</v>
       </c>
       <c r="H18" s="62">
-        <v>2507</v>
+        <v>2519</v>
       </c>
       <c r="I18" s="62">
-        <v>2160</v>
+        <v>2176</v>
       </c>
       <c r="J18" s="62">
-        <v>50031</v>
+        <v>50458</v>
       </c>
       <c r="K18" s="66">
-        <v>101050</v>
+        <v>101907</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130923</v>
+        <v>130720</v>
       </c>
       <c r="C20" s="62">
-        <v>619163</v>
+        <v>617943</v>
       </c>
       <c r="D20" s="62">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="E20" s="62">
-        <v>854</v>
+        <v>829</v>
       </c>
       <c r="F20" s="62">
-        <v>8014</v>
+        <v>7788</v>
       </c>
       <c r="G20" s="62">
-        <v>2003</v>
+        <v>1932</v>
       </c>
       <c r="H20" s="62">
-        <v>2717</v>
+        <v>2799</v>
       </c>
       <c r="I20" s="62">
-        <v>1226</v>
+        <v>1404</v>
       </c>
       <c r="J20" s="62">
-        <v>67333</v>
+        <v>67705</v>
       </c>
       <c r="K20" s="66">
-        <v>51864</v>
+        <v>52297</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>88790</v>
+        <v>88891</v>
       </c>
       <c r="C22" s="62">
-        <v>487271</v>
+        <v>488282</v>
       </c>
       <c r="D22" s="62">
-        <v>1203</v>
+        <v>1176</v>
       </c>
       <c r="E22" s="62">
-        <v>662</v>
+        <v>638</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2059</v>
+        <v>2093</v>
       </c>
       <c r="I22" s="62">
-        <v>970</v>
+        <v>988</v>
       </c>
       <c r="J22" s="62">
-        <v>22709</v>
+        <v>22851</v>
       </c>
       <c r="K22" s="66">
-        <v>40102</v>
+        <v>40275</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29709</v>
+        <v>29714</v>
       </c>
       <c r="C24" s="62">
-        <v>200294</v>
+        <v>200404</v>
       </c>
       <c r="D24" s="62">
         <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F24" s="62">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="G24" s="62">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5341</v>
+        <v>5285</v>
       </c>
       <c r="K24" s="66">
-        <v>2431</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>130288</v>
+        <v>131441</v>
       </c>
       <c r="C26" s="62">
-        <v>696663</v>
+        <v>707880</v>
       </c>
       <c r="D26" s="62">
-        <v>5736</v>
+        <v>5705</v>
       </c>
       <c r="E26" s="62">
-        <v>4182</v>
+        <v>4163</v>
       </c>
       <c r="F26" s="62">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="G26" s="62">
-        <v>2568</v>
+        <v>2577</v>
       </c>
       <c r="H26" s="62">
-        <v>1553</v>
+        <v>1515</v>
       </c>
       <c r="I26" s="62">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="J26" s="62">
-        <v>187274</v>
+        <v>187286</v>
       </c>
       <c r="K26" s="66">
-        <v>51342</v>
+        <v>51652</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85955</v>
+        <v>85734</v>
       </c>
       <c r="C28" s="62">
-        <v>567423</v>
+        <v>566876</v>
       </c>
       <c r="D28" s="62">
-        <v>1925</v>
+        <v>1893</v>
       </c>
       <c r="E28" s="62">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="F28" s="62">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="G28" s="62">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>289947</v>
+        <v>288859</v>
       </c>
       <c r="K28" s="66">
-        <v>129608</v>
+        <v>129028</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6278</v>
+        <v>6264</v>
       </c>
       <c r="C32" s="62">
-        <v>31792</v>
+        <v>31994</v>
       </c>
       <c r="D32" s="62">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="E32" s="62">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>35601</v>
+        <v>35282</v>
       </c>
       <c r="K32" s="66">
-        <v>4941</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>72856</v>
+        <v>73051</v>
       </c>
       <c r="C34" s="62">
-        <v>421932</v>
+        <v>423416</v>
       </c>
       <c r="D34" s="62">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="E34" s="62">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>4367</v>
+        <v>4006</v>
       </c>
       <c r="I34" s="62">
-        <v>1486</v>
+        <v>1421</v>
       </c>
       <c r="J34" s="62">
-        <v>24104</v>
+        <v>24114</v>
       </c>
       <c r="K34" s="66">
-        <v>20090</v>
+        <v>20208</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2296</v>
+        <v>2332</v>
       </c>
       <c r="C10" s="53">
-        <v>15791</v>
+        <v>16145</v>
       </c>
       <c r="D10" s="53">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="53">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8293</v>
+        <v>8237</v>
       </c>
       <c r="K10" s="56">
-        <v>4101</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>65169</v>
+        <v>65491</v>
       </c>
       <c r="C12" s="62">
-        <v>320416</v>
+        <v>322961</v>
       </c>
       <c r="D12" s="62">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E12" s="62">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
         <v>95</v>
       </c>
       <c r="I12" s="62">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J12" s="62">
-        <v>22681</v>
+        <v>22852</v>
       </c>
       <c r="K12" s="66">
-        <v>10335</v>
+        <v>10324</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>37209</v>
+        <v>36941</v>
       </c>
       <c r="C14" s="62">
-        <v>169442</v>
+        <v>168371</v>
       </c>
       <c r="D14" s="62">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="E14" s="62">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>56535</v>
+        <v>55531</v>
       </c>
       <c r="K14" s="66">
-        <v>31051</v>
+        <v>30318</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>23984</v>
+        <v>23944</v>
       </c>
       <c r="C16" s="62">
-        <v>94423</v>
+        <v>94836</v>
       </c>
       <c r="D16" s="62">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="E16" s="62">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11724</v>
+        <v>11714</v>
       </c>
       <c r="K16" s="66">
-        <v>10953</v>
+        <v>10935</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2293</v>
+        <v>2282</v>
       </c>
       <c r="C18" s="62">
-        <v>15354</v>
+        <v>15438</v>
       </c>
       <c r="D18" s="62">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E18" s="62">
         <v>12</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K18" s="66">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19358</v>
+        <v>19303</v>
       </c>
       <c r="C20" s="62">
-        <v>152038</v>
+        <v>152169</v>
       </c>
       <c r="D20" s="62">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>31740</v>
+        <v>31501</v>
       </c>
       <c r="K20" s="66">
-        <v>77434</v>
+        <v>78961</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="C22" s="62">
         <v>6447</v>
       </c>
       <c r="D22" s="62">
         <v>8</v>
       </c>
       <c r="E22" s="62">
         <v>7</v>
       </c>
       <c r="F22" s="62">
-        <v>8360</v>
+        <v>8511</v>
       </c>
       <c r="G22" s="62">
-        <v>2471</v>
+        <v>2621</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>11294</v>
+        <v>11528</v>
       </c>
       <c r="K22" s="66">
-        <v>3545</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>867</v>
+        <v>850</v>
       </c>
       <c r="C24" s="62">
-        <v>5662</v>
+        <v>5500</v>
       </c>
       <c r="D24" s="62">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K24" s="66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>51245</v>
+        <v>51041</v>
       </c>
       <c r="C26" s="62">
-        <v>216751</v>
+        <v>215731</v>
       </c>
       <c r="D26" s="62">
         <v>109</v>
       </c>
       <c r="E26" s="62">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F26" s="62">
-        <v>12041</v>
+        <v>11954</v>
       </c>
       <c r="G26" s="62">
-        <v>8660</v>
+        <v>8505</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>44861</v>
+        <v>44294</v>
       </c>
       <c r="K26" s="66">
-        <v>46861</v>
+        <v>46132</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10487</v>
+        <v>10528</v>
       </c>
       <c r="C28" s="62">
-        <v>42584</v>
+        <v>43287</v>
       </c>
       <c r="D28" s="62">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E28" s="62">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F28" s="62">
-        <v>21305</v>
+        <v>21283</v>
       </c>
       <c r="G28" s="62">
-        <v>14031</v>
+        <v>14011</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3778</v>
+        <v>3792</v>
       </c>
       <c r="K28" s="66">
-        <v>1820</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3738</v>
+        <v>3705</v>
       </c>
       <c r="C30" s="62">
-        <v>16821</v>
+        <v>16995</v>
       </c>
       <c r="D30" s="62">
         <v>5</v>
       </c>
       <c r="E30" s="62">
         <v>6</v>
       </c>
       <c r="F30" s="62">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="G30" s="62">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2119</v>
+        <v>2148</v>
       </c>
       <c r="K30" s="66">
-        <v>606</v>
+        <v>614</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5168</v>
+        <v>5192</v>
       </c>
       <c r="C32" s="62">
-        <v>22205</v>
+        <v>22528</v>
       </c>
       <c r="D32" s="62">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E32" s="62">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F32" s="62">
-        <v>49205</v>
+        <v>49300</v>
       </c>
       <c r="G32" s="62">
-        <v>28188</v>
+        <v>28282</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1374</v>
+        <v>1359</v>
       </c>
       <c r="K32" s="66">
-        <v>1284</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36704</v>
+        <v>36631</v>
       </c>
       <c r="C34" s="62">
-        <v>132400</v>
+        <v>132545</v>
       </c>
       <c r="D34" s="62">
-        <v>1072</v>
+        <v>1043</v>
       </c>
       <c r="E34" s="62">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="F34" s="62">
-        <v>33240</v>
+        <v>33255</v>
       </c>
       <c r="G34" s="62">
-        <v>21857</v>
+        <v>21872</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>48589</v>
+        <v>48943</v>
       </c>
       <c r="K34" s="66">
-        <v>80975</v>
+        <v>81362</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33971</v>
+        <v>33810</v>
       </c>
       <c r="C36" s="62">
-        <v>142477</v>
+        <v>142332</v>
       </c>
       <c r="D36" s="62">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E36" s="62">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="F36" s="62">
-        <v>8607</v>
+        <v>8632</v>
       </c>
       <c r="G36" s="62">
-        <v>6154</v>
+        <v>6134</v>
       </c>
       <c r="H36" s="62">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="I36" s="62">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J36" s="62">
-        <v>58292</v>
+        <v>58183</v>
       </c>
       <c r="K36" s="66">
-        <v>28124</v>
+        <v>28270</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>60923</v>
+        <v>61062</v>
       </c>
       <c r="C10" s="53">
-        <v>353893</v>
+        <v>355671</v>
       </c>
       <c r="D10" s="53">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="E10" s="53">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="F10" s="53">
-        <v>137112</v>
+        <v>137560</v>
       </c>
       <c r="G10" s="53">
-        <v>74344</v>
+        <v>74172</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17320</v>
+        <v>17493</v>
       </c>
       <c r="K10" s="56">
-        <v>9279</v>
+        <v>8365</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>59667</v>
+        <v>59431</v>
       </c>
       <c r="C12" s="62">
-        <v>386966</v>
+        <v>385208</v>
       </c>
       <c r="D12" s="62">
-        <v>899</v>
+        <v>881</v>
       </c>
       <c r="E12" s="62">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="F12" s="62">
-        <v>2116</v>
+        <v>1971</v>
       </c>
       <c r="G12" s="62">
-        <v>494</v>
+        <v>456</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19608</v>
+        <v>19537</v>
       </c>
       <c r="K12" s="66">
-        <v>8561</v>
+        <v>8508</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97214</v>
+        <v>97363</v>
       </c>
       <c r="C14" s="62">
-        <v>573712</v>
+        <v>576841</v>
       </c>
       <c r="D14" s="62">
-        <v>1169</v>
+        <v>1131</v>
       </c>
       <c r="E14" s="62">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2641</v>
+        <v>2757</v>
       </c>
       <c r="I14" s="62">
-        <v>2682</v>
+        <v>2759</v>
       </c>
       <c r="J14" s="62">
-        <v>146599</v>
+        <v>146748</v>
       </c>
       <c r="K14" s="66">
-        <v>119773</v>
+        <v>120055</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14664</v>
+        <v>14601</v>
       </c>
       <c r="C16" s="62">
-        <v>108970</v>
+        <v>108840</v>
       </c>
       <c r="D16" s="62">
         <v>26</v>
       </c>
       <c r="E16" s="62">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="62">
         <v>1367</v>
       </c>
       <c r="G16" s="62">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>101238</v>
+        <v>101435</v>
       </c>
       <c r="K16" s="66">
-        <v>38784</v>
+        <v>39178</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>38428</v>
+        <v>38245</v>
       </c>
       <c r="C18" s="62">
-        <v>185688</v>
+        <v>184940</v>
       </c>
       <c r="D18" s="62">
-        <v>1377</v>
+        <v>1363</v>
       </c>
       <c r="E18" s="62">
-        <v>3228</v>
+        <v>3162</v>
       </c>
       <c r="F18" s="62">
-        <v>1358</v>
+        <v>1308</v>
       </c>
       <c r="G18" s="62">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>164089</v>
+        <v>164078</v>
       </c>
       <c r="K18" s="66">
-        <v>70373</v>
+        <v>71123</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80344</v>
+        <v>80392</v>
       </c>
       <c r="C20" s="62">
-        <v>421909</v>
+        <v>424407</v>
       </c>
       <c r="D20" s="62">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="E20" s="62">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F20" s="62">
-        <v>93770</v>
+        <v>93918</v>
       </c>
       <c r="G20" s="62">
-        <v>67310</v>
+        <v>67325</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>123856</v>
+        <v>123995</v>
       </c>
       <c r="K20" s="66">
-        <v>168008</v>
+        <v>168381</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15936</v>
+        <v>15940</v>
       </c>
       <c r="C22" s="62">
-        <v>67250</v>
+        <v>67378</v>
       </c>
       <c r="D22" s="62">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="E22" s="62">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="F22" s="62">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="G22" s="62">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="H22" s="62">
-        <v>1522</v>
+        <v>1542</v>
       </c>
       <c r="I22" s="62">
-        <v>1122</v>
+        <v>1161</v>
       </c>
       <c r="J22" s="62">
-        <v>13313</v>
+        <v>13409</v>
       </c>
       <c r="K22" s="66">
-        <v>6971</v>
+        <v>7063</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>174617</v>
+        <v>175106</v>
       </c>
       <c r="C24" s="62">
-        <v>1039014</v>
+        <v>1045210</v>
       </c>
       <c r="D24" s="62">
-        <v>8556</v>
+        <v>8550</v>
       </c>
       <c r="E24" s="62">
-        <v>8196</v>
+        <v>8251</v>
       </c>
       <c r="F24" s="62">
-        <v>27137</v>
+        <v>27086</v>
       </c>
       <c r="G24" s="62">
-        <v>18794</v>
+        <v>18834</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>249582</v>
+        <v>249171</v>
       </c>
       <c r="K24" s="66">
-        <v>128775</v>
+        <v>131207</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1294</v>
+        <v>1384</v>
       </c>
       <c r="C26" s="62">
-        <v>10585</v>
+        <v>11494</v>
       </c>
       <c r="D26" s="62">
         <v>29</v>
       </c>
       <c r="E26" s="62">
         <v>38</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>13279</v>
+        <v>13845</v>
       </c>
       <c r="K26" s="66">
-        <v>8436</v>
+        <v>9067</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>176313</v>
+        <v>180455</v>
       </c>
       <c r="K28" s="66">
-        <v>75067</v>
+        <v>76161</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>12594</v>
+        <v>12878</v>
       </c>
       <c r="K30" s="66">
-        <v>6847</v>
+        <v>6969</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5892,51 +5892,51 @@
       <c r="B10" s="73">
         <v>0</v>
       </c>
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K10" s="57">
         <v>222</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7644,51 +7644,51 @@
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K36" s="66">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77750</v>
+        <v>77644</v>
       </c>
       <c r="C10" s="54">
-        <v>324532</v>
+        <v>324705</v>
       </c>
       <c r="D10" s="54">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="E10" s="54">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="F10" s="54">
         <v>2</v>
       </c>
       <c r="G10" s="54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I10" s="54">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J10" s="54">
-        <v>45217</v>
+        <v>45946</v>
       </c>
       <c r="K10" s="57">
-        <v>7502</v>
+        <v>7520</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C12" s="62">
-        <v>6296</v>
+        <v>6383</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>1</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5844</v>
+        <v>5887</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4690</v>
+        <v>4649</v>
       </c>
       <c r="C14" s="62">
-        <v>13590</v>
+        <v>13453</v>
       </c>
       <c r="D14" s="62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2739</v>
+        <v>2754</v>
       </c>
       <c r="K14" s="66">
-        <v>6148</v>
+        <v>6224</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3223</v>
+        <v>3213</v>
       </c>
       <c r="C16" s="62">
-        <v>12081</v>
+        <v>12087</v>
       </c>
       <c r="D16" s="62">
         <v>39</v>
       </c>
       <c r="E16" s="62">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="K16" s="66">
         <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15064</v>
+        <v>15058</v>
       </c>
       <c r="C18" s="62">
-        <v>51478</v>
+        <v>51677</v>
       </c>
       <c r="D18" s="62">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E18" s="62">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3542</v>
+        <v>3557</v>
       </c>
       <c r="K18" s="66">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1256</v>
+        <v>1247</v>
       </c>
       <c r="C20" s="62">
-        <v>5323</v>
+        <v>5316</v>
       </c>
       <c r="D20" s="62">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" s="62">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="K20" s="66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C22" s="62">
-        <v>2713</v>
+        <v>2680</v>
       </c>
       <c r="D22" s="62">
         <v>73</v>
       </c>
       <c r="E22" s="62">
         <v>78</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="K22" s="66">
-        <v>43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="C24" s="62">
-        <v>4064</v>
+        <v>4050</v>
       </c>
       <c r="D24" s="62">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E24" s="62">
         <v>23</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2248</v>
+        <v>2330</v>
       </c>
       <c r="K24" s="66">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>5017</v>
+        <v>4970</v>
       </c>
       <c r="C26" s="62">
-        <v>33620</v>
+        <v>33333</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3404</v>
+        <v>3368</v>
       </c>
       <c r="C28" s="62">
-        <v>10147</v>
+        <v>9949</v>
       </c>
       <c r="D28" s="62">
         <v>17</v>
       </c>
       <c r="E28" s="62">
         <v>22</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>3</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5698</v>
+        <v>5754</v>
       </c>
       <c r="C30" s="62">
-        <v>36453</v>
+        <v>37024</v>
       </c>
       <c r="D30" s="62">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E30" s="62">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="F30" s="62">
         <v>2</v>
       </c>
       <c r="G30" s="62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
         <v>40</v>
       </c>
       <c r="K30" s="66">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="C32" s="62">
-        <v>4535</v>
+        <v>4539</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="C34" s="62">
-        <v>4018</v>
+        <v>4050</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
         <v>16</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3430</v>
+        <v>3471</v>
       </c>
       <c r="C36" s="62">
-        <v>11190</v>
+        <v>11416</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="K36" s="66">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1662</v>
+        <v>1654</v>
       </c>
       <c r="C10" s="53">
-        <v>5405</v>
+        <v>5375</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3645</v>
+        <v>3643</v>
       </c>
       <c r="C12" s="62">
-        <v>10446</v>
+        <v>10436</v>
       </c>
       <c r="D12" s="62">
         <v>61</v>
       </c>
       <c r="E12" s="62">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18447</v>
+        <v>18473</v>
       </c>
       <c r="K12" s="66">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1780</v>
+        <v>1774</v>
       </c>
       <c r="C14" s="62">
-        <v>6384</v>
+        <v>6351</v>
       </c>
       <c r="D14" s="62">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="E14" s="62">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" s="66">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4196</v>
+        <v>4189</v>
       </c>
       <c r="C16" s="62">
-        <v>12233</v>
+        <v>12282</v>
       </c>
       <c r="D16" s="62">
         <v>8</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>7232</v>
+        <v>7744</v>
       </c>
       <c r="K16" s="66">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6367</v>
+        <v>6364</v>
       </c>
       <c r="C18" s="62">
-        <v>34366</v>
+        <v>34287</v>
       </c>
       <c r="D18" s="62">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E18" s="62">
         <v>38</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I18" s="62">
         <v>4</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3127</v>
+        <v>3130</v>
       </c>
       <c r="C20" s="62">
-        <v>14467</v>
+        <v>14426</v>
       </c>
       <c r="D20" s="62">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E20" s="62">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7473</v>
+        <v>7436</v>
       </c>
       <c r="C22" s="62">
-        <v>36514</v>
+        <v>36279</v>
       </c>
       <c r="D22" s="62">
         <v>38</v>
       </c>
       <c r="E22" s="62">
         <v>29</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
         <v>85</v>
       </c>
       <c r="I22" s="62">
         <v>30</v>
       </c>
       <c r="J22" s="62">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="K22" s="66">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C24" s="62">
-        <v>1622</v>
+        <v>1648</v>
       </c>
       <c r="D24" s="62">
         <v>10</v>
       </c>
       <c r="E24" s="62">
         <v>34</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
         <v>11</v>
       </c>
       <c r="K24" s="66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1060</v>
+        <v>1074</v>
       </c>
       <c r="C26" s="62">
-        <v>4943</v>
+        <v>4983</v>
       </c>
       <c r="D26" s="62">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E26" s="62">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K26" s="66">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="C28" s="62">
-        <v>2642</v>
+        <v>2682</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>801</v>
+        <v>839</v>
       </c>
       <c r="K28" s="66">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>