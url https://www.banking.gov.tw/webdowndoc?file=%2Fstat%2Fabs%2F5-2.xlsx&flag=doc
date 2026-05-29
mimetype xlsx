--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2155991</v>
+        <v>2159075</v>
       </c>
       <c r="C10" s="54">
-        <v>11543110</v>
+        <v>11599916</v>
       </c>
       <c r="D10" s="54">
-        <v>40741</v>
+        <v>39949</v>
       </c>
       <c r="E10" s="54">
-        <v>31711</v>
+        <v>31280</v>
       </c>
       <c r="F10" s="54">
-        <v>411066</v>
+        <v>413088</v>
       </c>
       <c r="G10" s="54">
-        <v>251507</v>
+        <v>253589</v>
       </c>
       <c r="H10" s="54">
-        <v>81337</v>
+        <v>81283</v>
       </c>
       <c r="I10" s="54">
-        <v>35046</v>
+        <v>35992</v>
       </c>
       <c r="J10" s="54">
-        <v>4921934</v>
+        <v>4880408</v>
       </c>
       <c r="K10" s="57">
-        <v>1531824</v>
+        <v>1540609</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>253145</v>
+        <v>254380</v>
       </c>
       <c r="C12" s="62">
-        <v>1245720</v>
+        <v>1257559</v>
       </c>
       <c r="D12" s="62">
-        <v>1751</v>
+        <v>1663</v>
       </c>
       <c r="E12" s="62">
-        <v>593</v>
+        <v>555</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>1066</v>
+        <v>1015</v>
       </c>
       <c r="I12" s="62">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="J12" s="62">
-        <v>2758236</v>
+        <v>2715449</v>
       </c>
       <c r="K12" s="66">
-        <v>107553</v>
+        <v>105175</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251300</v>
+        <v>251335</v>
       </c>
       <c r="C14" s="62">
-        <v>1226895</v>
+        <v>1230080</v>
       </c>
       <c r="D14" s="62">
-        <v>3302</v>
+        <v>3171</v>
       </c>
       <c r="E14" s="62">
-        <v>1533</v>
+        <v>1457</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>62770</v>
+        <v>62477</v>
       </c>
       <c r="I14" s="62">
-        <v>24501</v>
+        <v>24842</v>
       </c>
       <c r="J14" s="62">
-        <v>37822</v>
+        <v>37931</v>
       </c>
       <c r="K14" s="66">
-        <v>8267</v>
+        <v>8323</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162535</v>
+        <v>162204</v>
       </c>
       <c r="C16" s="62">
-        <v>880534</v>
+        <v>880882</v>
       </c>
       <c r="D16" s="62">
-        <v>4457</v>
+        <v>4318</v>
       </c>
       <c r="E16" s="62">
-        <v>2181</v>
+        <v>2047</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>100503</v>
+        <v>100830</v>
       </c>
       <c r="K16" s="66">
-        <v>69321</v>
+        <v>69136</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>106239</v>
+        <v>106834</v>
       </c>
       <c r="C18" s="62">
-        <v>637890</v>
+        <v>645000</v>
       </c>
       <c r="D18" s="62">
-        <v>4505</v>
+        <v>4460</v>
       </c>
       <c r="E18" s="62">
-        <v>3031</v>
+        <v>3003</v>
       </c>
       <c r="F18" s="62">
-        <v>3088</v>
+        <v>3115</v>
       </c>
       <c r="G18" s="62">
-        <v>2075</v>
+        <v>2069</v>
       </c>
       <c r="H18" s="62">
-        <v>2519</v>
+        <v>2504</v>
       </c>
       <c r="I18" s="62">
-        <v>2176</v>
+        <v>2190</v>
       </c>
       <c r="J18" s="62">
-        <v>50458</v>
+        <v>51033</v>
       </c>
       <c r="K18" s="66">
-        <v>101907</v>
+        <v>106493</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130720</v>
+        <v>130583</v>
       </c>
       <c r="C20" s="62">
-        <v>617943</v>
+        <v>616916</v>
       </c>
       <c r="D20" s="62">
-        <v>1135</v>
+        <v>1120</v>
       </c>
       <c r="E20" s="62">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="F20" s="62">
-        <v>7788</v>
+        <v>7302</v>
       </c>
       <c r="G20" s="62">
-        <v>1932</v>
+        <v>1773</v>
       </c>
       <c r="H20" s="62">
-        <v>2799</v>
+        <v>3070</v>
       </c>
       <c r="I20" s="62">
-        <v>1404</v>
+        <v>1972</v>
       </c>
       <c r="J20" s="62">
-        <v>67705</v>
+        <v>68367</v>
       </c>
       <c r="K20" s="66">
-        <v>52297</v>
+        <v>53470</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>88891</v>
+        <v>89174</v>
       </c>
       <c r="C22" s="62">
-        <v>488282</v>
+        <v>490666</v>
       </c>
       <c r="D22" s="62">
-        <v>1176</v>
+        <v>1118</v>
       </c>
       <c r="E22" s="62">
-        <v>638</v>
+        <v>593</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2093</v>
+        <v>2144</v>
       </c>
       <c r="I22" s="62">
-        <v>988</v>
+        <v>1077</v>
       </c>
       <c r="J22" s="62">
-        <v>22851</v>
+        <v>23276</v>
       </c>
       <c r="K22" s="66">
-        <v>40275</v>
+        <v>41566</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29714</v>
+        <v>29639</v>
       </c>
       <c r="C24" s="62">
-        <v>200404</v>
+        <v>199987</v>
       </c>
       <c r="D24" s="62">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E24" s="62">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F24" s="62">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="G24" s="62">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5285</v>
+        <v>5183</v>
       </c>
       <c r="K24" s="66">
-        <v>2403</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>131441</v>
+        <v>132456</v>
       </c>
       <c r="C26" s="62">
-        <v>707880</v>
+        <v>718355</v>
       </c>
       <c r="D26" s="62">
-        <v>5705</v>
+        <v>5636</v>
       </c>
       <c r="E26" s="62">
-        <v>4163</v>
+        <v>4107</v>
       </c>
       <c r="F26" s="62">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="G26" s="62">
-        <v>2577</v>
+        <v>2566</v>
       </c>
       <c r="H26" s="62">
-        <v>1515</v>
+        <v>1423</v>
       </c>
       <c r="I26" s="62">
-        <v>367</v>
+        <v>328</v>
       </c>
       <c r="J26" s="62">
-        <v>187286</v>
+        <v>186678</v>
       </c>
       <c r="K26" s="66">
-        <v>51652</v>
+        <v>51632</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85734</v>
+        <v>85487</v>
       </c>
       <c r="C28" s="62">
-        <v>566876</v>
+        <v>566615</v>
       </c>
       <c r="D28" s="62">
-        <v>1893</v>
+        <v>1878</v>
       </c>
       <c r="E28" s="62">
-        <v>2744</v>
+        <v>2778</v>
       </c>
       <c r="F28" s="62">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="G28" s="62">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>288859</v>
+        <v>286423</v>
       </c>
       <c r="K28" s="66">
-        <v>129028</v>
+        <v>127150</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6264</v>
+        <v>6278</v>
       </c>
       <c r="C32" s="62">
-        <v>31994</v>
+        <v>32311</v>
       </c>
       <c r="D32" s="62">
-        <v>430</v>
+        <v>407</v>
       </c>
       <c r="E32" s="62">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>35282</v>
+        <v>34854</v>
       </c>
       <c r="K32" s="66">
-        <v>4880</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>73051</v>
+        <v>73429</v>
       </c>
       <c r="C34" s="62">
-        <v>423416</v>
+        <v>426372</v>
       </c>
       <c r="D34" s="62">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="E34" s="62">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>4006</v>
+        <v>3956</v>
       </c>
       <c r="I34" s="62">
-        <v>1421</v>
+        <v>1330</v>
       </c>
       <c r="J34" s="62">
-        <v>24114</v>
+        <v>24189</v>
       </c>
       <c r="K34" s="66">
-        <v>20208</v>
+        <v>20509</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3510,51 +3510,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2332</v>
+        <v>2407</v>
       </c>
       <c r="C10" s="53">
-        <v>16145</v>
+        <v>16908</v>
       </c>
       <c r="D10" s="53">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E10" s="53">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8237</v>
+        <v>8175</v>
       </c>
       <c r="K10" s="56">
-        <v>4070</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>65491</v>
+        <v>65874</v>
       </c>
       <c r="C12" s="62">
-        <v>322961</v>
+        <v>325588</v>
       </c>
       <c r="D12" s="62">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="E12" s="62">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="I12" s="62">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J12" s="62">
-        <v>22852</v>
+        <v>23068</v>
       </c>
       <c r="K12" s="66">
-        <v>10324</v>
+        <v>10342</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>36941</v>
+        <v>36497</v>
       </c>
       <c r="C14" s="62">
-        <v>168371</v>
+        <v>166665</v>
       </c>
       <c r="D14" s="62">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="E14" s="62">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>55531</v>
+        <v>53735</v>
       </c>
       <c r="K14" s="66">
-        <v>30318</v>
+        <v>28984</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>23944</v>
+        <v>24007</v>
       </c>
       <c r="C16" s="62">
-        <v>94836</v>
+        <v>96057</v>
       </c>
       <c r="D16" s="62">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="E16" s="62">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11714</v>
+        <v>11737</v>
       </c>
       <c r="K16" s="66">
-        <v>10935</v>
+        <v>10998</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2282</v>
+        <v>2209</v>
       </c>
       <c r="C18" s="62">
-        <v>15438</v>
+        <v>15210</v>
       </c>
       <c r="D18" s="62">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E18" s="62">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>358</v>
+        <v>336</v>
       </c>
       <c r="K18" s="66">
-        <v>295</v>
+        <v>281</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19303</v>
+        <v>19206</v>
       </c>
       <c r="C20" s="62">
-        <v>152169</v>
+        <v>151903</v>
       </c>
       <c r="D20" s="62">
         <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>31501</v>
+        <v>30984</v>
       </c>
       <c r="K20" s="66">
-        <v>78961</v>
+        <v>81031</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="C22" s="62">
-        <v>6447</v>
+        <v>6537</v>
       </c>
       <c r="D22" s="62">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E22" s="62">
         <v>7</v>
       </c>
       <c r="F22" s="62">
-        <v>8511</v>
+        <v>8658</v>
       </c>
       <c r="G22" s="62">
-        <v>2621</v>
+        <v>2818</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>11528</v>
+        <v>11873</v>
       </c>
       <c r="K22" s="66">
-        <v>3590</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>850</v>
+        <v>826</v>
       </c>
       <c r="C24" s="62">
-        <v>5500</v>
+        <v>5355</v>
       </c>
       <c r="D24" s="62">
         <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K24" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>51041</v>
+        <v>50946</v>
       </c>
       <c r="C26" s="62">
-        <v>215731</v>
+        <v>215866</v>
       </c>
       <c r="D26" s="62">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E26" s="62">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="62">
-        <v>11954</v>
+        <v>11740</v>
       </c>
       <c r="G26" s="62">
-        <v>8505</v>
+        <v>8203</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>44294</v>
+        <v>43441</v>
       </c>
       <c r="K26" s="66">
-        <v>46132</v>
+        <v>44866</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10528</v>
+        <v>10610</v>
       </c>
       <c r="C28" s="62">
-        <v>43287</v>
+        <v>43981</v>
       </c>
       <c r="D28" s="62">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E28" s="62">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F28" s="62">
-        <v>21283</v>
+        <v>21254</v>
       </c>
       <c r="G28" s="62">
-        <v>14011</v>
+        <v>13887</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3792</v>
+        <v>3823</v>
       </c>
       <c r="K28" s="66">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3705</v>
+        <v>3626</v>
       </c>
       <c r="C30" s="62">
-        <v>16995</v>
+        <v>16935</v>
       </c>
       <c r="D30" s="62">
         <v>5</v>
       </c>
       <c r="E30" s="62">
         <v>6</v>
       </c>
       <c r="F30" s="62">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="G30" s="62">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2148</v>
+        <v>2155</v>
       </c>
       <c r="K30" s="66">
-        <v>614</v>
+        <v>593</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5192</v>
+        <v>5230</v>
       </c>
       <c r="C32" s="62">
-        <v>22528</v>
+        <v>22908</v>
       </c>
       <c r="D32" s="62">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E32" s="62">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="F32" s="62">
-        <v>49300</v>
+        <v>49347</v>
       </c>
       <c r="G32" s="62">
-        <v>28282</v>
+        <v>28083</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1359</v>
+        <v>1339</v>
       </c>
       <c r="K32" s="66">
-        <v>1250</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36631</v>
+        <v>36419</v>
       </c>
       <c r="C34" s="62">
-        <v>132545</v>
+        <v>132426</v>
       </c>
       <c r="D34" s="62">
-        <v>1043</v>
+        <v>989</v>
       </c>
       <c r="E34" s="62">
-        <v>594</v>
+        <v>566</v>
       </c>
       <c r="F34" s="62">
-        <v>33255</v>
+        <v>33222</v>
       </c>
       <c r="G34" s="62">
-        <v>21872</v>
+        <v>21602</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>48943</v>
+        <v>49178</v>
       </c>
       <c r="K34" s="66">
-        <v>81362</v>
+        <v>82008</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33810</v>
+        <v>33571</v>
       </c>
       <c r="C36" s="62">
-        <v>142332</v>
+        <v>142345</v>
       </c>
       <c r="D36" s="62">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E36" s="62">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F36" s="62">
-        <v>8632</v>
+        <v>8778</v>
       </c>
       <c r="G36" s="62">
-        <v>6134</v>
+        <v>6167</v>
       </c>
       <c r="H36" s="62">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="I36" s="62">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="J36" s="62">
-        <v>58183</v>
+        <v>57470</v>
       </c>
       <c r="K36" s="66">
-        <v>28270</v>
+        <v>27986</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4622,51 +4622,51 @@
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="89" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>61062</v>
+        <v>61270</v>
       </c>
       <c r="C10" s="53">
-        <v>355671</v>
+        <v>357994</v>
       </c>
       <c r="D10" s="53">
-        <v>372</v>
+        <v>331</v>
       </c>
       <c r="E10" s="53">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="F10" s="53">
-        <v>137560</v>
+        <v>138704</v>
       </c>
       <c r="G10" s="53">
-        <v>74172</v>
+        <v>74983</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17493</v>
+        <v>17458</v>
       </c>
       <c r="K10" s="56">
-        <v>8365</v>
+        <v>8309</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>59431</v>
+        <v>59119</v>
       </c>
       <c r="C12" s="62">
-        <v>385208</v>
+        <v>382196</v>
       </c>
       <c r="D12" s="62">
-        <v>881</v>
+        <v>862</v>
       </c>
       <c r="E12" s="62">
-        <v>650</v>
+        <v>629</v>
       </c>
       <c r="F12" s="62">
-        <v>1971</v>
+        <v>1794</v>
       </c>
       <c r="G12" s="62">
-        <v>456</v>
+        <v>382</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19537</v>
+        <v>19334</v>
       </c>
       <c r="K12" s="66">
-        <v>8508</v>
+        <v>8438</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97363</v>
+        <v>97426</v>
       </c>
       <c r="C14" s="62">
-        <v>576841</v>
+        <v>580114</v>
       </c>
       <c r="D14" s="62">
-        <v>1131</v>
+        <v>1087</v>
       </c>
       <c r="E14" s="62">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2757</v>
+        <v>2869</v>
       </c>
       <c r="I14" s="62">
-        <v>2759</v>
+        <v>2780</v>
       </c>
       <c r="J14" s="62">
-        <v>146748</v>
+        <v>146736</v>
       </c>
       <c r="K14" s="66">
-        <v>120055</v>
+        <v>120996</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14601</v>
+        <v>14649</v>
       </c>
       <c r="C16" s="62">
-        <v>108840</v>
+        <v>109323</v>
       </c>
       <c r="D16" s="62">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="62">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F16" s="62">
-        <v>1367</v>
+        <v>1397</v>
       </c>
       <c r="G16" s="62">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>101435</v>
+        <v>100830</v>
       </c>
       <c r="K16" s="66">
-        <v>39178</v>
+        <v>39174</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>38245</v>
+        <v>37970</v>
       </c>
       <c r="C18" s="62">
-        <v>184940</v>
+        <v>183772</v>
       </c>
       <c r="D18" s="62">
-        <v>1363</v>
+        <v>1342</v>
       </c>
       <c r="E18" s="62">
-        <v>3162</v>
+        <v>3116</v>
       </c>
       <c r="F18" s="62">
-        <v>1308</v>
+        <v>1195</v>
       </c>
       <c r="G18" s="62">
-        <v>464</v>
+        <v>424</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>164078</v>
+        <v>163760</v>
       </c>
       <c r="K18" s="66">
-        <v>71123</v>
+        <v>71882</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80392</v>
+        <v>80512</v>
       </c>
       <c r="C20" s="62">
-        <v>424407</v>
+        <v>427900</v>
       </c>
       <c r="D20" s="62">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="E20" s="62">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="F20" s="62">
-        <v>93918</v>
+        <v>95707</v>
       </c>
       <c r="G20" s="62">
-        <v>67325</v>
+        <v>69616</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>123995</v>
+        <v>123285</v>
       </c>
       <c r="K20" s="66">
-        <v>168381</v>
+        <v>167503</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15940</v>
+        <v>15896</v>
       </c>
       <c r="C22" s="62">
-        <v>67378</v>
+        <v>67193</v>
       </c>
       <c r="D22" s="62">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="E22" s="62">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="F22" s="62">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="G22" s="62">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="H22" s="62">
-        <v>1542</v>
+        <v>1597</v>
       </c>
       <c r="I22" s="62">
-        <v>1161</v>
+        <v>1232</v>
       </c>
       <c r="J22" s="62">
-        <v>13409</v>
+        <v>13565</v>
       </c>
       <c r="K22" s="66">
-        <v>7063</v>
+        <v>7181</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>175106</v>
+        <v>176114</v>
       </c>
       <c r="C24" s="62">
-        <v>1045210</v>
+        <v>1055489</v>
       </c>
       <c r="D24" s="62">
-        <v>8550</v>
+        <v>8595</v>
       </c>
       <c r="E24" s="62">
-        <v>8251</v>
+        <v>8368</v>
       </c>
       <c r="F24" s="62">
-        <v>27086</v>
+        <v>26830</v>
       </c>
       <c r="G24" s="62">
-        <v>18834</v>
+        <v>18772</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>249171</v>
+        <v>247632</v>
       </c>
       <c r="K24" s="66">
-        <v>131207</v>
+        <v>133278</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1384</v>
+        <v>1507</v>
       </c>
       <c r="C26" s="62">
-        <v>11494</v>
+        <v>12505</v>
       </c>
       <c r="D26" s="62">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E26" s="62">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>13845</v>
+        <v>14616</v>
       </c>
       <c r="K26" s="66">
-        <v>9067</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>180455</v>
+        <v>188229</v>
       </c>
       <c r="K28" s="66">
-        <v>76161</v>
+        <v>78128</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>12878</v>
+        <v>13392</v>
       </c>
       <c r="K30" s="66">
-        <v>6969</v>
+        <v>7277</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5645,51 +5645,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="90" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5895,51 +5895,51 @@
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
         <v>13</v>
       </c>
       <c r="K10" s="57">
-        <v>222</v>
+        <v>193</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6045,51 +6045,51 @@
       <c r="C16" s="64">
         <v>0</v>
       </c>
       <c r="D16" s="64">
         <v>0</v>
       </c>
       <c r="E16" s="64">
         <v>0</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
         <v>2</v>
       </c>
       <c r="K16" s="66">
-        <v>217</v>
+        <v>188</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B18" s="64">
         <v>0</v>
       </c>
       <c r="C18" s="64">
@@ -6747,51 +6747,51 @@
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="91" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7647,51 +7647,51 @@
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
         <v>8</v>
       </c>
       <c r="K36" s="66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -7857,51 +7857,51 @@
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="92" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8653,51 +8653,51 @@
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="K34:K35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="93" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9515,51 +9515,51 @@
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="94" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77644</v>
+        <v>77651</v>
       </c>
       <c r="C10" s="54">
-        <v>324705</v>
+        <v>325329</v>
       </c>
       <c r="D10" s="54">
-        <v>998</v>
+        <v>974</v>
       </c>
       <c r="E10" s="54">
-        <v>1149</v>
+        <v>1117</v>
       </c>
       <c r="F10" s="54">
         <v>2</v>
       </c>
       <c r="G10" s="54">
         <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I10" s="54">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J10" s="54">
-        <v>45946</v>
+        <v>46854</v>
       </c>
       <c r="K10" s="57">
-        <v>7520</v>
+        <v>7387</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="C12" s="62">
-        <v>6383</v>
+        <v>6349</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>1</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5887</v>
+        <v>5949</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4649</v>
+        <v>4601</v>
       </c>
       <c r="C14" s="62">
-        <v>13453</v>
+        <v>13188</v>
       </c>
       <c r="D14" s="62">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2754</v>
+        <v>2751</v>
       </c>
       <c r="K14" s="66">
-        <v>6224</v>
+        <v>6091</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3213</v>
+        <v>3212</v>
       </c>
       <c r="C16" s="62">
-        <v>12087</v>
+        <v>12084</v>
       </c>
       <c r="D16" s="62">
         <v>39</v>
       </c>
       <c r="E16" s="62">
         <v>25</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="K16" s="66">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15058</v>
+        <v>15094</v>
       </c>
       <c r="C18" s="62">
-        <v>51677</v>
+        <v>52058</v>
       </c>
       <c r="D18" s="62">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E18" s="62">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3557</v>
+        <v>3616</v>
       </c>
       <c r="K18" s="66">
-        <v>807</v>
+        <v>821</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1247</v>
+        <v>1232</v>
       </c>
       <c r="C20" s="62">
-        <v>5316</v>
+        <v>5270</v>
       </c>
       <c r="D20" s="62">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E20" s="62">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="K20" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C22" s="62">
-        <v>2680</v>
+        <v>2654</v>
       </c>
       <c r="D22" s="62">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E22" s="62">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2157</v>
+        <v>2174</v>
       </c>
       <c r="K22" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="C24" s="62">
-        <v>4050</v>
+        <v>4016</v>
       </c>
       <c r="D24" s="62">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2330</v>
+        <v>2482</v>
       </c>
       <c r="K24" s="66">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>4970</v>
+        <v>4935</v>
       </c>
       <c r="C26" s="62">
-        <v>33333</v>
+        <v>33062</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3368</v>
+        <v>3332</v>
       </c>
       <c r="C28" s="62">
-        <v>9949</v>
+        <v>9794</v>
       </c>
       <c r="D28" s="62">
         <v>17</v>
       </c>
       <c r="E28" s="62">
         <v>22</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>3</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5754</v>
+        <v>5865</v>
       </c>
       <c r="C30" s="62">
-        <v>37024</v>
+        <v>38354</v>
       </c>
       <c r="D30" s="62">
         <v>46</v>
       </c>
       <c r="E30" s="62">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F30" s="62">
         <v>2</v>
       </c>
       <c r="G30" s="62">
         <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K30" s="66">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="C32" s="62">
-        <v>4539</v>
+        <v>4516</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="C34" s="62">
-        <v>4050</v>
+        <v>4033</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
         <v>16</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3471</v>
+        <v>3512</v>
       </c>
       <c r="C36" s="62">
-        <v>11416</v>
+        <v>11492</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="K36" s="66">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10627,51 +10627,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="95" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1654</v>
+        <v>1642</v>
       </c>
       <c r="C10" s="53">
-        <v>5375</v>
+        <v>5294</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3643</v>
+        <v>3638</v>
       </c>
       <c r="C12" s="62">
-        <v>10436</v>
+        <v>10395</v>
       </c>
       <c r="D12" s="62">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E12" s="62">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18473</v>
+        <v>18533</v>
       </c>
       <c r="K12" s="66">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1774</v>
+        <v>1762</v>
       </c>
       <c r="C14" s="62">
-        <v>6351</v>
+        <v>6337</v>
       </c>
       <c r="D14" s="62">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="E14" s="62">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K14" s="66">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4189</v>
+        <v>4183</v>
       </c>
       <c r="C16" s="62">
-        <v>12282</v>
+        <v>12182</v>
       </c>
       <c r="D16" s="62">
         <v>8</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>7744</v>
+        <v>8221</v>
       </c>
       <c r="K16" s="66">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6364</v>
+        <v>6358</v>
       </c>
       <c r="C18" s="62">
-        <v>34287</v>
+        <v>34355</v>
       </c>
       <c r="D18" s="62">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E18" s="62">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I18" s="62">
         <v>4</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3130</v>
+        <v>3162</v>
       </c>
       <c r="C20" s="62">
-        <v>14426</v>
+        <v>14577</v>
       </c>
       <c r="D20" s="62">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E20" s="62">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7436</v>
+        <v>7389</v>
       </c>
       <c r="C22" s="62">
-        <v>36279</v>
+        <v>35888</v>
       </c>
       <c r="D22" s="62">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E22" s="62">
         <v>29</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I22" s="62">
         <v>30</v>
       </c>
       <c r="J22" s="62">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="K22" s="66">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="C24" s="62">
-        <v>1648</v>
+        <v>1714</v>
       </c>
       <c r="D24" s="62">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E24" s="62">
         <v>34</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
         <v>11</v>
       </c>
       <c r="K24" s="66">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="C26" s="62">
-        <v>4983</v>
+        <v>5006</v>
       </c>
       <c r="D26" s="62">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E26" s="62">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K26" s="66">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="C28" s="62">
-        <v>2682</v>
+        <v>2711</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>839</v>
+        <v>916</v>
       </c>
       <c r="K28" s="66">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
@@ -11669,51 +11669,51 @@
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="96" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社消費者貸款業務項目</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>