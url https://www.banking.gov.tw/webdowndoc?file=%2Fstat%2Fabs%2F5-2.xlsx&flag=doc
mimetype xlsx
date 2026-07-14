--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2159075</v>
+        <v>2162056</v>
       </c>
       <c r="C10" s="54">
-        <v>11599916</v>
+        <v>11646787</v>
       </c>
       <c r="D10" s="54">
-        <v>39949</v>
+        <v>39592</v>
       </c>
       <c r="E10" s="54">
-        <v>31280</v>
+        <v>31106</v>
       </c>
       <c r="F10" s="54">
-        <v>413088</v>
+        <v>412791</v>
       </c>
       <c r="G10" s="54">
-        <v>253589</v>
+        <v>252741</v>
       </c>
       <c r="H10" s="54">
-        <v>81283</v>
+        <v>81584</v>
       </c>
       <c r="I10" s="54">
-        <v>35992</v>
+        <v>36766</v>
       </c>
       <c r="J10" s="54">
-        <v>4880408</v>
+        <v>4915486</v>
       </c>
       <c r="K10" s="57">
-        <v>1540609</v>
+        <v>1555635</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>254380</v>
+        <v>254919</v>
       </c>
       <c r="C12" s="62">
-        <v>1257559</v>
+        <v>1264994</v>
       </c>
       <c r="D12" s="62">
-        <v>1663</v>
+        <v>1617</v>
       </c>
       <c r="E12" s="62">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>1015</v>
+        <v>987</v>
       </c>
       <c r="I12" s="62">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="J12" s="62">
-        <v>2715449</v>
+        <v>2744004</v>
       </c>
       <c r="K12" s="66">
-        <v>105175</v>
+        <v>105663</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251335</v>
+        <v>251473</v>
       </c>
       <c r="C14" s="62">
-        <v>1230080</v>
+        <v>1233474</v>
       </c>
       <c r="D14" s="62">
-        <v>3171</v>
+        <v>3083</v>
       </c>
       <c r="E14" s="62">
-        <v>1457</v>
+        <v>1417</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>62477</v>
+        <v>62614</v>
       </c>
       <c r="I14" s="62">
-        <v>24842</v>
+        <v>25239</v>
       </c>
       <c r="J14" s="62">
-        <v>37931</v>
+        <v>38122</v>
       </c>
       <c r="K14" s="66">
-        <v>8323</v>
+        <v>8381</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162204</v>
+        <v>162272</v>
       </c>
       <c r="C16" s="62">
-        <v>880882</v>
+        <v>883342</v>
       </c>
       <c r="D16" s="62">
-        <v>4318</v>
+        <v>4225</v>
       </c>
       <c r="E16" s="62">
-        <v>2047</v>
+        <v>1968</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>100830</v>
+        <v>101370</v>
       </c>
       <c r="K16" s="66">
-        <v>69136</v>
+        <v>69472</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>106834</v>
+        <v>107132</v>
       </c>
       <c r="C18" s="62">
-        <v>645000</v>
+        <v>648078</v>
       </c>
       <c r="D18" s="62">
-        <v>4460</v>
+        <v>4455</v>
       </c>
       <c r="E18" s="62">
-        <v>3003</v>
+        <v>2985</v>
       </c>
       <c r="F18" s="62">
-        <v>3115</v>
+        <v>3121</v>
       </c>
       <c r="G18" s="62">
-        <v>2069</v>
+        <v>2057</v>
       </c>
       <c r="H18" s="62">
-        <v>2504</v>
+        <v>2524</v>
       </c>
       <c r="I18" s="62">
-        <v>2190</v>
+        <v>2235</v>
       </c>
       <c r="J18" s="62">
-        <v>51033</v>
+        <v>51412</v>
       </c>
       <c r="K18" s="66">
-        <v>106493</v>
+        <v>108796</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130583</v>
+        <v>130516</v>
       </c>
       <c r="C20" s="62">
-        <v>616916</v>
+        <v>616956</v>
       </c>
       <c r="D20" s="62">
-        <v>1120</v>
+        <v>1110</v>
       </c>
       <c r="E20" s="62">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="F20" s="62">
-        <v>7302</v>
+        <v>7119</v>
       </c>
       <c r="G20" s="62">
-        <v>1773</v>
+        <v>1719</v>
       </c>
       <c r="H20" s="62">
-        <v>3070</v>
+        <v>3175</v>
       </c>
       <c r="I20" s="62">
-        <v>1972</v>
+        <v>2181</v>
       </c>
       <c r="J20" s="62">
-        <v>68367</v>
+        <v>68850</v>
       </c>
       <c r="K20" s="66">
-        <v>53470</v>
+        <v>53946</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>89174</v>
+        <v>89413</v>
       </c>
       <c r="C22" s="62">
-        <v>490666</v>
+        <v>493064</v>
       </c>
       <c r="D22" s="62">
-        <v>1118</v>
+        <v>1103</v>
       </c>
       <c r="E22" s="62">
-        <v>593</v>
+        <v>574</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2144</v>
+        <v>2176</v>
       </c>
       <c r="I22" s="62">
-        <v>1077</v>
+        <v>1129</v>
       </c>
       <c r="J22" s="62">
-        <v>23276</v>
+        <v>23600</v>
       </c>
       <c r="K22" s="66">
-        <v>41566</v>
+        <v>42501</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29639</v>
+        <v>29636</v>
       </c>
       <c r="C24" s="62">
-        <v>199987</v>
+        <v>200365</v>
       </c>
       <c r="D24" s="62">
         <v>34</v>
       </c>
       <c r="E24" s="62">
         <v>20</v>
       </c>
       <c r="F24" s="62">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="G24" s="62">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5183</v>
+        <v>5136</v>
       </c>
       <c r="K24" s="66">
-        <v>2374</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>132456</v>
+        <v>132505</v>
       </c>
       <c r="C26" s="62">
-        <v>718355</v>
+        <v>718707</v>
       </c>
       <c r="D26" s="62">
-        <v>5636</v>
+        <v>5598</v>
       </c>
       <c r="E26" s="62">
-        <v>4107</v>
+        <v>4078</v>
       </c>
       <c r="F26" s="62">
-        <v>2270</v>
+        <v>2281</v>
       </c>
       <c r="G26" s="62">
-        <v>2566</v>
+        <v>2579</v>
       </c>
       <c r="H26" s="62">
-        <v>1423</v>
+        <v>1359</v>
       </c>
       <c r="I26" s="62">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="J26" s="62">
-        <v>186678</v>
+        <v>187006</v>
       </c>
       <c r="K26" s="66">
-        <v>51632</v>
+        <v>51970</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85487</v>
+        <v>85510</v>
       </c>
       <c r="C28" s="62">
-        <v>566615</v>
+        <v>567979</v>
       </c>
       <c r="D28" s="62">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="E28" s="62">
-        <v>2778</v>
+        <v>2811</v>
       </c>
       <c r="F28" s="62">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="G28" s="62">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>286423</v>
+        <v>285427</v>
       </c>
       <c r="K28" s="66">
-        <v>127150</v>
+        <v>126552</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6278</v>
+        <v>6294</v>
       </c>
       <c r="C32" s="62">
-        <v>32311</v>
+        <v>32525</v>
       </c>
       <c r="D32" s="62">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="E32" s="62">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>34854</v>
+        <v>34785</v>
       </c>
       <c r="K32" s="66">
-        <v>4782</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>73429</v>
+        <v>74049</v>
       </c>
       <c r="C34" s="62">
-        <v>426372</v>
+        <v>430069</v>
       </c>
       <c r="D34" s="62">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="E34" s="62">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>3956</v>
+        <v>3933</v>
       </c>
       <c r="I34" s="62">
-        <v>1330</v>
+        <v>1286</v>
       </c>
       <c r="J34" s="62">
-        <v>24189</v>
+        <v>24390</v>
       </c>
       <c r="K34" s="66">
-        <v>20509</v>
+        <v>20821</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2407</v>
+        <v>2454</v>
       </c>
       <c r="C10" s="53">
-        <v>16908</v>
+        <v>17326</v>
       </c>
       <c r="D10" s="53">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E10" s="53">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8175</v>
+        <v>8121</v>
       </c>
       <c r="K10" s="56">
-        <v>4023</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>65874</v>
+        <v>66233</v>
       </c>
       <c r="C12" s="62">
-        <v>325588</v>
+        <v>328798</v>
       </c>
       <c r="D12" s="62">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E12" s="62">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I12" s="62">
         <v>13</v>
       </c>
       <c r="J12" s="62">
-        <v>23068</v>
+        <v>23135</v>
       </c>
       <c r="K12" s="66">
-        <v>10342</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>36497</v>
+        <v>36316</v>
       </c>
       <c r="C14" s="62">
-        <v>166665</v>
+        <v>166242</v>
       </c>
       <c r="D14" s="62">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="E14" s="62">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>53735</v>
+        <v>52886</v>
       </c>
       <c r="K14" s="66">
-        <v>28984</v>
+        <v>28465</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>24007</v>
+        <v>24032</v>
       </c>
       <c r="C16" s="62">
-        <v>96057</v>
+        <v>96502</v>
       </c>
       <c r="D16" s="62">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E16" s="62">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11737</v>
+        <v>11732</v>
       </c>
       <c r="K16" s="66">
-        <v>10998</v>
+        <v>11008</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2209</v>
+        <v>2173</v>
       </c>
       <c r="C18" s="62">
-        <v>15210</v>
+        <v>15108</v>
       </c>
       <c r="D18" s="62">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E18" s="62">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="K18" s="66">
-        <v>281</v>
+        <v>298</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19206</v>
+        <v>19179</v>
       </c>
       <c r="C20" s="62">
-        <v>151903</v>
+        <v>152090</v>
       </c>
       <c r="D20" s="62">
         <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>30984</v>
+        <v>30748</v>
       </c>
       <c r="K20" s="66">
-        <v>81031</v>
+        <v>82114</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1385</v>
+        <v>1400</v>
       </c>
       <c r="C22" s="62">
-        <v>6537</v>
+        <v>6747</v>
       </c>
       <c r="D22" s="62">
         <v>7</v>
       </c>
       <c r="E22" s="62">
         <v>7</v>
       </c>
       <c r="F22" s="62">
-        <v>8658</v>
+        <v>8704</v>
       </c>
       <c r="G22" s="62">
-        <v>2818</v>
+        <v>2881</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>11873</v>
+        <v>12509</v>
       </c>
       <c r="K22" s="66">
-        <v>3658</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="C24" s="62">
-        <v>5355</v>
+        <v>5420</v>
       </c>
       <c r="D24" s="62">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E24" s="62">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="K24" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>50946</v>
+        <v>50964</v>
       </c>
       <c r="C26" s="62">
-        <v>215866</v>
+        <v>216275</v>
       </c>
       <c r="D26" s="62">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E26" s="62">
         <v>75</v>
       </c>
       <c r="F26" s="62">
-        <v>11740</v>
+        <v>11604</v>
       </c>
       <c r="G26" s="62">
-        <v>8203</v>
+        <v>8038</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>43441</v>
+        <v>42975</v>
       </c>
       <c r="K26" s="66">
-        <v>44866</v>
+        <v>44312</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10610</v>
+        <v>10672</v>
       </c>
       <c r="C28" s="62">
-        <v>43981</v>
+        <v>44558</v>
       </c>
       <c r="D28" s="62">
         <v>95</v>
       </c>
       <c r="E28" s="62">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F28" s="62">
-        <v>21254</v>
+        <v>21237</v>
       </c>
       <c r="G28" s="62">
-        <v>13887</v>
+        <v>13872</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3823</v>
+        <v>3841</v>
       </c>
       <c r="K28" s="66">
-        <v>1832</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3626</v>
+        <v>3585</v>
       </c>
       <c r="C30" s="62">
-        <v>16935</v>
+        <v>16939</v>
       </c>
       <c r="D30" s="62">
         <v>5</v>
       </c>
       <c r="E30" s="62">
         <v>6</v>
       </c>
       <c r="F30" s="62">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="G30" s="62">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2155</v>
+        <v>2153</v>
       </c>
       <c r="K30" s="66">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5230</v>
+        <v>5249</v>
       </c>
       <c r="C32" s="62">
-        <v>22908</v>
+        <v>23230</v>
       </c>
       <c r="D32" s="62">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E32" s="62">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F32" s="62">
-        <v>49347</v>
+        <v>49376</v>
       </c>
       <c r="G32" s="62">
-        <v>28083</v>
+        <v>28051</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1339</v>
+        <v>1327</v>
       </c>
       <c r="K32" s="66">
-        <v>1224</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36419</v>
+        <v>36364</v>
       </c>
       <c r="C34" s="62">
-        <v>132426</v>
+        <v>132413</v>
       </c>
       <c r="D34" s="62">
-        <v>989</v>
+        <v>965</v>
       </c>
       <c r="E34" s="62">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="F34" s="62">
-        <v>33222</v>
+        <v>33200</v>
       </c>
       <c r="G34" s="62">
-        <v>21602</v>
+        <v>21497</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>49178</v>
+        <v>49318</v>
       </c>
       <c r="K34" s="66">
-        <v>82008</v>
+        <v>82832</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33571</v>
+        <v>33413</v>
       </c>
       <c r="C36" s="62">
-        <v>142345</v>
+        <v>142054</v>
       </c>
       <c r="D36" s="62">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E36" s="62">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F36" s="62">
-        <v>8778</v>
+        <v>8882</v>
       </c>
       <c r="G36" s="62">
-        <v>6167</v>
+        <v>6223</v>
       </c>
       <c r="H36" s="62">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="I36" s="62">
         <v>11</v>
       </c>
       <c r="J36" s="62">
-        <v>57470</v>
+        <v>57110</v>
       </c>
       <c r="K36" s="66">
-        <v>27986</v>
+        <v>27958</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>61270</v>
+        <v>61435</v>
       </c>
       <c r="C10" s="53">
-        <v>357994</v>
+        <v>360506</v>
       </c>
       <c r="D10" s="53">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="E10" s="53">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F10" s="53">
-        <v>138704</v>
+        <v>138737</v>
       </c>
       <c r="G10" s="53">
-        <v>74983</v>
+        <v>74666</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17458</v>
+        <v>17447</v>
       </c>
       <c r="K10" s="56">
-        <v>8309</v>
+        <v>7371</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>59119</v>
+        <v>58983</v>
       </c>
       <c r="C12" s="62">
-        <v>382196</v>
+        <v>380663</v>
       </c>
       <c r="D12" s="62">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="E12" s="62">
-        <v>629</v>
+        <v>618</v>
       </c>
       <c r="F12" s="62">
-        <v>1794</v>
+        <v>1695</v>
       </c>
       <c r="G12" s="62">
-        <v>382</v>
+        <v>349</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19334</v>
+        <v>19284</v>
       </c>
       <c r="K12" s="66">
-        <v>8438</v>
+        <v>8405</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97426</v>
+        <v>97555</v>
       </c>
       <c r="C14" s="62">
-        <v>580114</v>
+        <v>583652</v>
       </c>
       <c r="D14" s="62">
-        <v>1087</v>
+        <v>1070</v>
       </c>
       <c r="E14" s="62">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2869</v>
+        <v>2934</v>
       </c>
       <c r="I14" s="62">
-        <v>2780</v>
+        <v>2823</v>
       </c>
       <c r="J14" s="62">
-        <v>146736</v>
+        <v>147341</v>
       </c>
       <c r="K14" s="66">
-        <v>120996</v>
+        <v>125724</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14649</v>
+        <v>14676</v>
       </c>
       <c r="C16" s="62">
-        <v>109323</v>
+        <v>110161</v>
       </c>
       <c r="D16" s="62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" s="62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F16" s="62">
-        <v>1397</v>
+        <v>1420</v>
       </c>
       <c r="G16" s="62">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>100830</v>
+        <v>100882</v>
       </c>
       <c r="K16" s="66">
-        <v>39174</v>
+        <v>39365</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>37970</v>
+        <v>37857</v>
       </c>
       <c r="C18" s="62">
-        <v>183772</v>
+        <v>183225</v>
       </c>
       <c r="D18" s="62">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="E18" s="62">
-        <v>3116</v>
+        <v>3076</v>
       </c>
       <c r="F18" s="62">
-        <v>1195</v>
+        <v>1136</v>
       </c>
       <c r="G18" s="62">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>163760</v>
+        <v>164137</v>
       </c>
       <c r="K18" s="66">
-        <v>71882</v>
+        <v>72607</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80512</v>
+        <v>80675</v>
       </c>
       <c r="C20" s="62">
-        <v>427900</v>
+        <v>431369</v>
       </c>
       <c r="D20" s="62">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="E20" s="62">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F20" s="62">
-        <v>95707</v>
+        <v>95815</v>
       </c>
       <c r="G20" s="62">
-        <v>69616</v>
+        <v>69379</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>123285</v>
+        <v>123189</v>
       </c>
       <c r="K20" s="66">
-        <v>167503</v>
+        <v>167742</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15896</v>
+        <v>15872</v>
       </c>
       <c r="C22" s="62">
-        <v>67193</v>
+        <v>67174</v>
       </c>
       <c r="D22" s="62">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="E22" s="62">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="F22" s="62">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G22" s="62">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H22" s="62">
-        <v>1597</v>
+        <v>1666</v>
       </c>
       <c r="I22" s="62">
-        <v>1232</v>
+        <v>1331</v>
       </c>
       <c r="J22" s="62">
-        <v>13565</v>
+        <v>13687</v>
       </c>
       <c r="K22" s="66">
-        <v>7181</v>
+        <v>7318</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>176114</v>
+        <v>176853</v>
       </c>
       <c r="C24" s="62">
-        <v>1055489</v>
+        <v>1063615</v>
       </c>
       <c r="D24" s="62">
-        <v>8595</v>
+        <v>8644</v>
       </c>
       <c r="E24" s="62">
-        <v>8368</v>
+        <v>8454</v>
       </c>
       <c r="F24" s="62">
-        <v>26830</v>
+        <v>26699</v>
       </c>
       <c r="G24" s="62">
-        <v>18772</v>
+        <v>18786</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>247632</v>
+        <v>247150</v>
       </c>
       <c r="K24" s="66">
-        <v>133278</v>
+        <v>135022</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1507</v>
+        <v>1580</v>
       </c>
       <c r="C26" s="62">
-        <v>12505</v>
+        <v>13168</v>
       </c>
       <c r="D26" s="62">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E26" s="62">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>14616</v>
+        <v>15213</v>
       </c>
       <c r="K26" s="66">
-        <v>10000</v>
+        <v>10734</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>188229</v>
+        <v>193087</v>
       </c>
       <c r="K28" s="66">
-        <v>78128</v>
+        <v>79472</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>13392</v>
+        <v>13741</v>
       </c>
       <c r="K30" s="66">
-        <v>7277</v>
+        <v>7487</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5895,51 +5895,51 @@
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
         <v>13</v>
       </c>
       <c r="K10" s="57">
-        <v>193</v>
+        <v>165</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6045,51 +6045,51 @@
       <c r="C16" s="64">
         <v>0</v>
       </c>
       <c r="D16" s="64">
         <v>0</v>
       </c>
       <c r="E16" s="64">
         <v>0</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
         <v>2</v>
       </c>
       <c r="K16" s="66">
-        <v>188</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B18" s="64">
         <v>0</v>
       </c>
       <c r="C18" s="64">
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77651</v>
+        <v>77644</v>
       </c>
       <c r="C10" s="54">
-        <v>325329</v>
+        <v>325989</v>
       </c>
       <c r="D10" s="54">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="E10" s="54">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="F10" s="54">
         <v>2</v>
       </c>
       <c r="G10" s="54">
         <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I10" s="54">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J10" s="54">
-        <v>46854</v>
+        <v>47206</v>
       </c>
       <c r="K10" s="57">
-        <v>7387</v>
+        <v>7451</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="C12" s="62">
-        <v>6349</v>
+        <v>6305</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>1</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5949</v>
+        <v>5977</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4601</v>
+        <v>4582</v>
       </c>
       <c r="C14" s="62">
-        <v>13188</v>
+        <v>13072</v>
       </c>
       <c r="D14" s="62">
         <v>15</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2751</v>
+        <v>2756</v>
       </c>
       <c r="K14" s="66">
-        <v>6091</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3212</v>
+        <v>3227</v>
       </c>
       <c r="C16" s="62">
-        <v>12084</v>
+        <v>12307</v>
       </c>
       <c r="D16" s="62">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E16" s="62">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="K16" s="66">
         <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15094</v>
+        <v>15099</v>
       </c>
       <c r="C18" s="62">
-        <v>52058</v>
+        <v>52185</v>
       </c>
       <c r="D18" s="62">
         <v>162</v>
       </c>
       <c r="E18" s="62">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3616</v>
+        <v>3625</v>
       </c>
       <c r="K18" s="66">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
         <v>1232</v>
       </c>
       <c r="C20" s="62">
-        <v>5270</v>
+        <v>5293</v>
       </c>
       <c r="D20" s="62">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K20" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C22" s="62">
-        <v>2654</v>
+        <v>2665</v>
       </c>
       <c r="D22" s="62">
         <v>71</v>
       </c>
       <c r="E22" s="62">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="K22" s="66">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="C24" s="62">
-        <v>4016</v>
+        <v>4067</v>
       </c>
       <c r="D24" s="62">
         <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2482</v>
+        <v>2563</v>
       </c>
       <c r="K24" s="66">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>4935</v>
+        <v>4905</v>
       </c>
       <c r="C26" s="62">
-        <v>33062</v>
+        <v>32947</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3332</v>
+        <v>3315</v>
       </c>
       <c r="C28" s="62">
-        <v>9794</v>
+        <v>9733</v>
       </c>
       <c r="D28" s="62">
         <v>17</v>
       </c>
       <c r="E28" s="62">
         <v>22</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>3</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5865</v>
+        <v>5874</v>
       </c>
       <c r="C30" s="62">
-        <v>38354</v>
+        <v>38567</v>
       </c>
       <c r="D30" s="62">
         <v>46</v>
       </c>
       <c r="E30" s="62">
         <v>129</v>
       </c>
       <c r="F30" s="62">
         <v>2</v>
       </c>
       <c r="G30" s="62">
         <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="K30" s="66">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="C32" s="62">
-        <v>4516</v>
+        <v>4492</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="C34" s="62">
-        <v>4033</v>
+        <v>4045</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
         <v>16</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3512</v>
+        <v>3529</v>
       </c>
       <c r="C36" s="62">
-        <v>11492</v>
+        <v>11604</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="K36" s="66">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1642</v>
+        <v>1627</v>
       </c>
       <c r="C10" s="53">
-        <v>5294</v>
+        <v>5222</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3638</v>
+        <v>3623</v>
       </c>
       <c r="C12" s="62">
-        <v>10395</v>
+        <v>10394</v>
       </c>
       <c r="D12" s="62">
         <v>59</v>
       </c>
       <c r="E12" s="62">
         <v>46</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18533</v>
+        <v>18562</v>
       </c>
       <c r="K12" s="66">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1762</v>
+        <v>1758</v>
       </c>
       <c r="C14" s="62">
-        <v>6337</v>
+        <v>6338</v>
       </c>
       <c r="D14" s="62">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E14" s="62">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K14" s="66">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4183</v>
+        <v>4193</v>
       </c>
       <c r="C16" s="62">
-        <v>12182</v>
+        <v>12191</v>
       </c>
       <c r="D16" s="62">
         <v>8</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>8221</v>
+        <v>8376</v>
       </c>
       <c r="K16" s="66">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6358</v>
+        <v>6347</v>
       </c>
       <c r="C18" s="62">
-        <v>34355</v>
+        <v>34337</v>
       </c>
       <c r="D18" s="62">
         <v>38</v>
       </c>
       <c r="E18" s="62">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
         <v>12</v>
       </c>
       <c r="I18" s="62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3162</v>
+        <v>3179</v>
       </c>
       <c r="C20" s="62">
-        <v>14577</v>
+        <v>14704</v>
       </c>
       <c r="D20" s="62">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E20" s="62">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7389</v>
+        <v>7385</v>
       </c>
       <c r="C22" s="62">
-        <v>35888</v>
+        <v>35869</v>
       </c>
       <c r="D22" s="62">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E22" s="62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="I22" s="62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J22" s="62">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K22" s="66">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="C24" s="62">
-        <v>1714</v>
+        <v>1791</v>
       </c>
       <c r="D24" s="62">
         <v>9</v>
       </c>
       <c r="E24" s="62">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
         <v>11</v>
       </c>
       <c r="K24" s="66">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="C26" s="62">
-        <v>5006</v>
+        <v>5145</v>
       </c>
       <c r="D26" s="62">
+        <v>86</v>
+      </c>
+      <c r="E26" s="62">
         <v>87</v>
       </c>
-      <c r="E26" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K26" s="66">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C28" s="62">
-        <v>2711</v>
+        <v>2716</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>916</v>
+        <v>961</v>
       </c>
       <c r="K28" s="66">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>