--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2162056</v>
+        <v>2167085</v>
       </c>
       <c r="C10" s="54">
-        <v>11646787</v>
+        <v>11738048</v>
       </c>
       <c r="D10" s="54">
-        <v>39592</v>
+        <v>38767</v>
       </c>
       <c r="E10" s="54">
-        <v>31106</v>
+        <v>30743</v>
       </c>
       <c r="F10" s="54">
-        <v>412791</v>
+        <v>417104</v>
       </c>
       <c r="G10" s="54">
-        <v>252741</v>
+        <v>258469</v>
       </c>
       <c r="H10" s="54">
-        <v>81584</v>
+        <v>83039</v>
       </c>
       <c r="I10" s="54">
-        <v>36766</v>
+        <v>39121</v>
       </c>
       <c r="J10" s="54">
-        <v>4915486</v>
+        <v>4930866</v>
       </c>
       <c r="K10" s="57">
-        <v>1555635</v>
+        <v>1593665</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>254919</v>
+        <v>256045</v>
       </c>
       <c r="C12" s="62">
-        <v>1264994</v>
+        <v>1277383</v>
       </c>
       <c r="D12" s="62">
-        <v>1617</v>
+        <v>1535</v>
       </c>
       <c r="E12" s="62">
-        <v>540</v>
+        <v>506</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>987</v>
+        <v>938</v>
       </c>
       <c r="I12" s="62">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="J12" s="62">
-        <v>2744004</v>
+        <v>2745178</v>
       </c>
       <c r="K12" s="66">
-        <v>105663</v>
+        <v>105265</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251473</v>
+        <v>251010</v>
       </c>
       <c r="C14" s="62">
-        <v>1233474</v>
+        <v>1234746</v>
       </c>
       <c r="D14" s="62">
-        <v>3083</v>
+        <v>2933</v>
       </c>
       <c r="E14" s="62">
-        <v>1417</v>
+        <v>1334</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>62614</v>
+        <v>63673</v>
       </c>
       <c r="I14" s="62">
-        <v>25239</v>
+        <v>26703</v>
       </c>
       <c r="J14" s="62">
-        <v>38122</v>
+        <v>38029</v>
       </c>
       <c r="K14" s="66">
-        <v>8381</v>
+        <v>8470</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162272</v>
+        <v>162401</v>
       </c>
       <c r="C16" s="62">
-        <v>883342</v>
+        <v>887678</v>
       </c>
       <c r="D16" s="62">
-        <v>4225</v>
+        <v>4066</v>
       </c>
       <c r="E16" s="62">
-        <v>1968</v>
+        <v>1841</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>101370</v>
+        <v>102501</v>
       </c>
       <c r="K16" s="66">
-        <v>69472</v>
+        <v>70329</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>107132</v>
+        <v>107809</v>
       </c>
       <c r="C18" s="62">
-        <v>648078</v>
+        <v>656191</v>
       </c>
       <c r="D18" s="62">
-        <v>4455</v>
+        <v>4361</v>
       </c>
       <c r="E18" s="62">
-        <v>2985</v>
+        <v>2889</v>
       </c>
       <c r="F18" s="62">
-        <v>3121</v>
+        <v>3151</v>
       </c>
       <c r="G18" s="62">
-        <v>2057</v>
+        <v>2046</v>
       </c>
       <c r="H18" s="62">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="I18" s="62">
-        <v>2235</v>
+        <v>2260</v>
       </c>
       <c r="J18" s="62">
-        <v>51412</v>
+        <v>52514</v>
       </c>
       <c r="K18" s="66">
-        <v>108796</v>
+        <v>116837</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130516</v>
+        <v>130897</v>
       </c>
       <c r="C20" s="62">
-        <v>616956</v>
+        <v>621696</v>
       </c>
       <c r="D20" s="62">
-        <v>1110</v>
+        <v>1089</v>
       </c>
       <c r="E20" s="62">
-        <v>789</v>
+        <v>758</v>
       </c>
       <c r="F20" s="62">
-        <v>7119</v>
+        <v>6791</v>
       </c>
       <c r="G20" s="62">
-        <v>1719</v>
+        <v>1598</v>
       </c>
       <c r="H20" s="62">
-        <v>3175</v>
+        <v>3343</v>
       </c>
       <c r="I20" s="62">
-        <v>2181</v>
+        <v>2532</v>
       </c>
       <c r="J20" s="62">
-        <v>68850</v>
+        <v>70351</v>
       </c>
       <c r="K20" s="66">
-        <v>53946</v>
+        <v>57243</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>89413</v>
+        <v>89838</v>
       </c>
       <c r="C22" s="62">
-        <v>493064</v>
+        <v>497124</v>
       </c>
       <c r="D22" s="62">
-        <v>1103</v>
+        <v>1048</v>
       </c>
       <c r="E22" s="62">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2176</v>
+        <v>2304</v>
       </c>
       <c r="I22" s="62">
-        <v>1129</v>
+        <v>1330</v>
       </c>
       <c r="J22" s="62">
-        <v>23600</v>
+        <v>24266</v>
       </c>
       <c r="K22" s="66">
-        <v>42501</v>
+        <v>45773</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29636</v>
+        <v>29584</v>
       </c>
       <c r="C24" s="62">
-        <v>200365</v>
+        <v>200582</v>
       </c>
       <c r="D24" s="62">
         <v>34</v>
       </c>
       <c r="E24" s="62">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F24" s="62">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G24" s="62">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5136</v>
+        <v>5050</v>
       </c>
       <c r="K24" s="66">
-        <v>2370</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>132505</v>
+        <v>132296</v>
       </c>
       <c r="C26" s="62">
-        <v>718707</v>
+        <v>717065</v>
       </c>
       <c r="D26" s="62">
-        <v>5598</v>
+        <v>5529</v>
       </c>
       <c r="E26" s="62">
-        <v>4078</v>
+        <v>4039</v>
       </c>
       <c r="F26" s="62">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="G26" s="62">
-        <v>2579</v>
+        <v>2576</v>
       </c>
       <c r="H26" s="62">
-        <v>1359</v>
+        <v>1245</v>
       </c>
       <c r="I26" s="62">
-        <v>309</v>
+        <v>272</v>
       </c>
       <c r="J26" s="62">
-        <v>187006</v>
+        <v>186247</v>
       </c>
       <c r="K26" s="66">
-        <v>51970</v>
+        <v>52939</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85510</v>
+        <v>85322</v>
       </c>
       <c r="C28" s="62">
-        <v>567979</v>
+        <v>570207</v>
       </c>
       <c r="D28" s="62">
-        <v>1880</v>
+        <v>1853</v>
       </c>
       <c r="E28" s="62">
-        <v>2811</v>
+        <v>2809</v>
       </c>
       <c r="F28" s="62">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="G28" s="62">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>285427</v>
+        <v>284815</v>
       </c>
       <c r="K28" s="66">
-        <v>126552</v>
+        <v>126652</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6294</v>
+        <v>6402</v>
       </c>
       <c r="C32" s="62">
-        <v>32525</v>
+        <v>33744</v>
       </c>
       <c r="D32" s="62">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="E32" s="62">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>34785</v>
+        <v>34236</v>
       </c>
       <c r="K32" s="66">
-        <v>4865</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>74049</v>
+        <v>74910</v>
       </c>
       <c r="C34" s="62">
-        <v>430069</v>
+        <v>436694</v>
       </c>
       <c r="D34" s="62">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="E34" s="62">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>3933</v>
+        <v>3873</v>
       </c>
       <c r="I34" s="62">
-        <v>1286</v>
+        <v>1188</v>
       </c>
       <c r="J34" s="62">
-        <v>24390</v>
+        <v>24790</v>
       </c>
       <c r="K34" s="66">
-        <v>20821</v>
+        <v>21720</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2454</v>
+        <v>2489</v>
       </c>
       <c r="C10" s="53">
-        <v>17326</v>
+        <v>18380</v>
       </c>
       <c r="D10" s="53">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E10" s="53">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8121</v>
+        <v>7701</v>
       </c>
       <c r="K10" s="56">
-        <v>3996</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>66233</v>
+        <v>67073</v>
       </c>
       <c r="C12" s="62">
-        <v>328798</v>
+        <v>335131</v>
       </c>
       <c r="D12" s="62">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="E12" s="62">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I12" s="62">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J12" s="62">
-        <v>23135</v>
+        <v>23422</v>
       </c>
       <c r="K12" s="66">
-        <v>10300</v>
+        <v>9902</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>36316</v>
+        <v>35749</v>
       </c>
       <c r="C14" s="62">
-        <v>166242</v>
+        <v>165596</v>
       </c>
       <c r="D14" s="62">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="E14" s="62">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>52886</v>
+        <v>51114</v>
       </c>
       <c r="K14" s="66">
-        <v>28465</v>
+        <v>27366</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>24032</v>
+        <v>24185</v>
       </c>
       <c r="C16" s="62">
-        <v>96502</v>
+        <v>97677</v>
       </c>
       <c r="D16" s="62">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E16" s="62">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11732</v>
+        <v>11711</v>
       </c>
       <c r="K16" s="66">
-        <v>11008</v>
+        <v>11034</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2173</v>
+        <v>2077</v>
       </c>
       <c r="C18" s="62">
-        <v>15108</v>
+        <v>14830</v>
       </c>
       <c r="D18" s="62">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E18" s="62">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>328</v>
+        <v>301</v>
       </c>
       <c r="K18" s="66">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19179</v>
+        <v>19104</v>
       </c>
       <c r="C20" s="62">
-        <v>152090</v>
+        <v>152382</v>
       </c>
       <c r="D20" s="62">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E20" s="62">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>30748</v>
+        <v>30449</v>
       </c>
       <c r="K20" s="66">
-        <v>82114</v>
+        <v>84937</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1400</v>
+        <v>1398</v>
       </c>
       <c r="C22" s="62">
-        <v>6747</v>
+        <v>6727</v>
       </c>
       <c r="D22" s="62">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E22" s="62">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F22" s="62">
-        <v>8704</v>
+        <v>8598</v>
       </c>
       <c r="G22" s="62">
-        <v>2881</v>
+        <v>2887</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>12509</v>
+        <v>13721</v>
       </c>
       <c r="K22" s="66">
-        <v>4013</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>817</v>
+        <v>800</v>
       </c>
       <c r="C24" s="62">
-        <v>5420</v>
+        <v>5453</v>
       </c>
       <c r="D24" s="62">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E24" s="62">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K24" s="66">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>50964</v>
+        <v>50937</v>
       </c>
       <c r="C26" s="62">
-        <v>216275</v>
+        <v>217453</v>
       </c>
       <c r="D26" s="62">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E26" s="62">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F26" s="62">
-        <v>11604</v>
+        <v>11359</v>
       </c>
       <c r="G26" s="62">
-        <v>8038</v>
+        <v>7718</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>42975</v>
+        <v>41929</v>
       </c>
       <c r="K26" s="66">
-        <v>44312</v>
+        <v>43059</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10672</v>
+        <v>10817</v>
       </c>
       <c r="C28" s="62">
-        <v>44558</v>
+        <v>46098</v>
       </c>
       <c r="D28" s="62">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="E28" s="62">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F28" s="62">
-        <v>21237</v>
+        <v>21472</v>
       </c>
       <c r="G28" s="62">
-        <v>13872</v>
+        <v>14147</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3841</v>
+        <v>3882</v>
       </c>
       <c r="K28" s="66">
-        <v>1956</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3585</v>
+        <v>3497</v>
       </c>
       <c r="C30" s="62">
-        <v>16939</v>
+        <v>16861</v>
       </c>
       <c r="D30" s="62">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E30" s="62">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F30" s="62">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="G30" s="62">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2153</v>
+        <v>2138</v>
       </c>
       <c r="K30" s="66">
-        <v>584</v>
+        <v>558</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5249</v>
+        <v>5257</v>
       </c>
       <c r="C32" s="62">
-        <v>23230</v>
+        <v>23650</v>
       </c>
       <c r="D32" s="62">
         <v>135</v>
       </c>
       <c r="E32" s="62">
-        <v>286</v>
+        <v>328</v>
       </c>
       <c r="F32" s="62">
-        <v>49376</v>
+        <v>50084</v>
       </c>
       <c r="G32" s="62">
-        <v>28051</v>
+        <v>28556</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1327</v>
+        <v>1311</v>
       </c>
       <c r="K32" s="66">
-        <v>1211</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36364</v>
+        <v>36138</v>
       </c>
       <c r="C34" s="62">
-        <v>132413</v>
+        <v>132214</v>
       </c>
       <c r="D34" s="62">
-        <v>965</v>
+        <v>900</v>
       </c>
       <c r="E34" s="62">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="F34" s="62">
-        <v>33200</v>
+        <v>33353</v>
       </c>
       <c r="G34" s="62">
-        <v>21497</v>
+        <v>21680</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>49318</v>
+        <v>47725</v>
       </c>
       <c r="K34" s="66">
-        <v>82832</v>
+        <v>73966</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33413</v>
+        <v>33173</v>
       </c>
       <c r="C36" s="62">
-        <v>142054</v>
+        <v>142311</v>
       </c>
       <c r="D36" s="62">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E36" s="62">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F36" s="62">
-        <v>8882</v>
+        <v>9211</v>
       </c>
       <c r="G36" s="62">
-        <v>6223</v>
+        <v>6435</v>
       </c>
       <c r="H36" s="62">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I36" s="62">
         <v>11</v>
       </c>
       <c r="J36" s="62">
-        <v>57110</v>
+        <v>56895</v>
       </c>
       <c r="K36" s="66">
-        <v>27958</v>
+        <v>28661</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>61435</v>
+        <v>61986</v>
       </c>
       <c r="C10" s="53">
-        <v>360506</v>
+        <v>367742</v>
       </c>
       <c r="D10" s="53">
-        <v>314</v>
+        <v>287</v>
       </c>
       <c r="E10" s="53">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="F10" s="53">
-        <v>138737</v>
+        <v>141753</v>
       </c>
       <c r="G10" s="53">
-        <v>74666</v>
+        <v>77726</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17447</v>
+        <v>17390</v>
       </c>
       <c r="K10" s="56">
-        <v>7371</v>
+        <v>7576</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>58983</v>
+        <v>58867</v>
       </c>
       <c r="C12" s="62">
-        <v>380663</v>
+        <v>379587</v>
       </c>
       <c r="D12" s="62">
-        <v>855</v>
+        <v>838</v>
       </c>
       <c r="E12" s="62">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="F12" s="62">
-        <v>1695</v>
+        <v>1558</v>
       </c>
       <c r="G12" s="62">
-        <v>349</v>
+        <v>291</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19284</v>
+        <v>19058</v>
       </c>
       <c r="K12" s="66">
-        <v>8405</v>
+        <v>8317</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97555</v>
+        <v>97885</v>
       </c>
       <c r="C14" s="62">
-        <v>583652</v>
+        <v>591744</v>
       </c>
       <c r="D14" s="62">
-        <v>1070</v>
+        <v>1039</v>
       </c>
       <c r="E14" s="62">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2934</v>
+        <v>3145</v>
       </c>
       <c r="I14" s="62">
-        <v>2823</v>
+        <v>3115</v>
       </c>
       <c r="J14" s="62">
-        <v>147341</v>
+        <v>150210</v>
       </c>
       <c r="K14" s="66">
-        <v>125724</v>
+        <v>142127</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14676</v>
+        <v>14825</v>
       </c>
       <c r="C16" s="62">
-        <v>110161</v>
+        <v>112842</v>
       </c>
       <c r="D16" s="62">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="62">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F16" s="62">
-        <v>1420</v>
+        <v>1452</v>
       </c>
       <c r="G16" s="62">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>100882</v>
+        <v>101080</v>
       </c>
       <c r="K16" s="66">
-        <v>39365</v>
+        <v>40452</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>37857</v>
+        <v>37549</v>
       </c>
       <c r="C18" s="62">
-        <v>183225</v>
+        <v>182280</v>
       </c>
       <c r="D18" s="62">
-        <v>1339</v>
+        <v>1320</v>
       </c>
       <c r="E18" s="62">
-        <v>3076</v>
+        <v>3021</v>
       </c>
       <c r="F18" s="62">
-        <v>1136</v>
+        <v>1019</v>
       </c>
       <c r="G18" s="62">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>164137</v>
+        <v>164596</v>
       </c>
       <c r="K18" s="66">
-        <v>72607</v>
+        <v>74205</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80675</v>
+        <v>80474</v>
       </c>
       <c r="C20" s="62">
-        <v>431369</v>
+        <v>432390</v>
       </c>
       <c r="D20" s="62">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="E20" s="62">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="F20" s="62">
-        <v>95815</v>
+        <v>96809</v>
       </c>
       <c r="G20" s="62">
-        <v>69379</v>
+        <v>71318</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>123189</v>
+        <v>121903</v>
       </c>
       <c r="K20" s="66">
-        <v>167742</v>
+        <v>166700</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15872</v>
+        <v>15871</v>
       </c>
       <c r="C22" s="62">
-        <v>67174</v>
+        <v>67431</v>
       </c>
       <c r="D22" s="62">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E22" s="62">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="F22" s="62">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="G22" s="62">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="H22" s="62">
-        <v>1666</v>
+        <v>1784</v>
       </c>
       <c r="I22" s="62">
-        <v>1331</v>
+        <v>1506</v>
       </c>
       <c r="J22" s="62">
-        <v>13687</v>
+        <v>13836</v>
       </c>
       <c r="K22" s="66">
-        <v>7318</v>
+        <v>7455</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>176853</v>
+        <v>178721</v>
       </c>
       <c r="C24" s="62">
-        <v>1063615</v>
+        <v>1082010</v>
       </c>
       <c r="D24" s="62">
-        <v>8644</v>
+        <v>8746</v>
       </c>
       <c r="E24" s="62">
-        <v>8454</v>
+        <v>8647</v>
       </c>
       <c r="F24" s="62">
-        <v>26699</v>
+        <v>26469</v>
       </c>
       <c r="G24" s="62">
-        <v>18786</v>
+        <v>18884</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>247150</v>
+        <v>245883</v>
       </c>
       <c r="K24" s="66">
-        <v>135022</v>
+        <v>138633</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1580</v>
+        <v>1699</v>
       </c>
       <c r="C26" s="62">
-        <v>13168</v>
+        <v>14147</v>
       </c>
       <c r="D26" s="62">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E26" s="62">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>15213</v>
+        <v>16263</v>
       </c>
       <c r="K26" s="66">
-        <v>10734</v>
+        <v>12051</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>193087</v>
+        <v>205795</v>
       </c>
       <c r="K28" s="66">
-        <v>79472</v>
+        <v>83921</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>13741</v>
+        <v>14534</v>
       </c>
       <c r="K30" s="66">
-        <v>7487</v>
+        <v>8113</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5895,51 +5895,51 @@
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
         <v>13</v>
       </c>
       <c r="K10" s="57">
-        <v>165</v>
+        <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6042,54 +6042,54 @@
       <c r="B16" s="64">
         <v>0</v>
       </c>
       <c r="C16" s="64">
         <v>0</v>
       </c>
       <c r="D16" s="64">
         <v>0</v>
       </c>
       <c r="E16" s="64">
         <v>0</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K16" s="66">
-        <v>160</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B18" s="64">
         <v>0</v>
       </c>
       <c r="C18" s="64">
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7644,54 +7644,54 @@
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K36" s="66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77644</v>
+        <v>77747</v>
       </c>
       <c r="C10" s="54">
-        <v>325989</v>
+        <v>328006</v>
       </c>
       <c r="D10" s="54">
-        <v>967</v>
+        <v>939</v>
       </c>
       <c r="E10" s="54">
-        <v>1110</v>
+        <v>1078</v>
       </c>
       <c r="F10" s="54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G10" s="54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H10" s="54">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I10" s="54">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J10" s="54">
-        <v>47206</v>
+        <v>47915</v>
       </c>
       <c r="K10" s="57">
-        <v>7451</v>
+        <v>7611</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1208</v>
+        <v>1201</v>
       </c>
       <c r="C12" s="62">
-        <v>6305</v>
+        <v>6246</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5977</v>
+        <v>6036</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4582</v>
+        <v>4555</v>
       </c>
       <c r="C14" s="62">
-        <v>13072</v>
+        <v>12932</v>
       </c>
       <c r="D14" s="62">
         <v>15</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2756</v>
+        <v>2786</v>
       </c>
       <c r="K14" s="66">
-        <v>6150</v>
+        <v>6314</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
         <v>3227</v>
       </c>
       <c r="C16" s="62">
-        <v>12307</v>
+        <v>12395</v>
       </c>
       <c r="D16" s="62">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E16" s="62">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="K16" s="66">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15099</v>
+        <v>15120</v>
       </c>
       <c r="C18" s="62">
-        <v>52185</v>
+        <v>52628</v>
       </c>
       <c r="D18" s="62">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E18" s="62">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3625</v>
+        <v>3658</v>
       </c>
       <c r="K18" s="66">
-        <v>823</v>
+        <v>827</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="C20" s="62">
-        <v>5293</v>
+        <v>5210</v>
       </c>
       <c r="D20" s="62">
         <v>32</v>
       </c>
       <c r="E20" s="62">
         <v>47</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="K20" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C22" s="62">
-        <v>2665</v>
+        <v>2688</v>
       </c>
       <c r="D22" s="62">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E22" s="62">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2181</v>
+        <v>2192</v>
       </c>
       <c r="K22" s="66">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="C24" s="62">
-        <v>4067</v>
+        <v>4240</v>
       </c>
       <c r="D24" s="62">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E24" s="62">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2563</v>
+        <v>2775</v>
       </c>
       <c r="K24" s="66">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>4905</v>
+        <v>4838</v>
       </c>
       <c r="C26" s="62">
-        <v>32947</v>
+        <v>32535</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3315</v>
+        <v>3305</v>
       </c>
       <c r="C28" s="62">
-        <v>9733</v>
+        <v>9710</v>
       </c>
       <c r="D28" s="62">
         <v>17</v>
       </c>
       <c r="E28" s="62">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5874</v>
+        <v>5935</v>
       </c>
       <c r="C30" s="62">
-        <v>38567</v>
+        <v>39037</v>
       </c>
       <c r="D30" s="62">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E30" s="62">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F30" s="62">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G30" s="62">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K30" s="66">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="C32" s="62">
-        <v>4492</v>
+        <v>4477</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="C34" s="62">
-        <v>4045</v>
+        <v>4129</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3529</v>
+        <v>3542</v>
       </c>
       <c r="C36" s="62">
-        <v>11604</v>
+        <v>11584</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="K36" s="66">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1627</v>
+        <v>1609</v>
       </c>
       <c r="C10" s="53">
-        <v>5222</v>
+        <v>5139</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
         <v>3623</v>
       </c>
       <c r="C12" s="62">
-        <v>10394</v>
+        <v>10503</v>
       </c>
       <c r="D12" s="62">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E12" s="62">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18562</v>
+        <v>18597</v>
       </c>
       <c r="K12" s="66">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1758</v>
+        <v>1745</v>
       </c>
       <c r="C14" s="62">
-        <v>6338</v>
+        <v>6313</v>
       </c>
       <c r="D14" s="62">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E14" s="62">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
         <v>26</v>
       </c>
       <c r="K14" s="66">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4193</v>
+        <v>4181</v>
       </c>
       <c r="C16" s="62">
-        <v>12191</v>
+        <v>12204</v>
       </c>
       <c r="D16" s="62">
         <v>8</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>8376</v>
+        <v>8642</v>
       </c>
       <c r="K16" s="66">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6347</v>
+        <v>6430</v>
       </c>
       <c r="C18" s="62">
-        <v>34337</v>
+        <v>35359</v>
       </c>
       <c r="D18" s="62">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E18" s="62">
         <v>36</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I18" s="62">
         <v>3</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3179</v>
+        <v>3210</v>
       </c>
       <c r="C20" s="62">
-        <v>14704</v>
+        <v>14920</v>
       </c>
       <c r="D20" s="62">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E20" s="62">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7385</v>
+        <v>7381</v>
       </c>
       <c r="C22" s="62">
-        <v>35869</v>
+        <v>35842</v>
       </c>
       <c r="D22" s="62">
         <v>38</v>
       </c>
       <c r="E22" s="62">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I22" s="62">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J22" s="62">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K22" s="66">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C24" s="62">
-        <v>1791</v>
+        <v>1846</v>
       </c>
       <c r="D24" s="62">
         <v>9</v>
       </c>
       <c r="E24" s="62">
         <v>33</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="K24" s="66">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1098</v>
+        <v>1120</v>
       </c>
       <c r="C26" s="62">
-        <v>5145</v>
+        <v>5320</v>
       </c>
       <c r="D26" s="62">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E26" s="62">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K26" s="66">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="C28" s="62">
-        <v>2716</v>
+        <v>2748</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>961</v>
+        <v>1025</v>
       </c>
       <c r="K28" s="66">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>