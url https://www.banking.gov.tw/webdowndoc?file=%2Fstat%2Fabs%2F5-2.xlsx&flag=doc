--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2167085</v>
+        <v>2176273</v>
       </c>
       <c r="C10" s="54">
-        <v>11738048</v>
+        <v>11871615</v>
       </c>
       <c r="D10" s="54">
-        <v>38767</v>
+        <v>37906</v>
       </c>
       <c r="E10" s="54">
-        <v>30743</v>
+        <v>30390</v>
       </c>
       <c r="F10" s="54">
-        <v>417104</v>
+        <v>419947</v>
       </c>
       <c r="G10" s="54">
-        <v>258469</v>
+        <v>261899</v>
       </c>
       <c r="H10" s="54">
-        <v>83039</v>
+        <v>84232</v>
       </c>
       <c r="I10" s="54">
-        <v>39121</v>
+        <v>40909</v>
       </c>
       <c r="J10" s="54">
-        <v>4930866</v>
+        <v>4853267</v>
       </c>
       <c r="K10" s="57">
-        <v>1593665</v>
+        <v>1625715</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>256045</v>
+        <v>257213</v>
       </c>
       <c r="C12" s="62">
-        <v>1277383</v>
+        <v>1293726</v>
       </c>
       <c r="D12" s="62">
-        <v>1535</v>
+        <v>1449</v>
       </c>
       <c r="E12" s="62">
-        <v>506</v>
+        <v>478</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>938</v>
+        <v>879</v>
       </c>
       <c r="I12" s="62">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="J12" s="62">
-        <v>2745178</v>
+        <v>2656386</v>
       </c>
       <c r="K12" s="66">
-        <v>105265</v>
+        <v>103252</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251010</v>
+        <v>251685</v>
       </c>
       <c r="C14" s="62">
-        <v>1234746</v>
+        <v>1245869</v>
       </c>
       <c r="D14" s="62">
-        <v>2933</v>
+        <v>2766</v>
       </c>
       <c r="E14" s="62">
-        <v>1334</v>
+        <v>1262</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>63673</v>
+        <v>64479</v>
       </c>
       <c r="I14" s="62">
-        <v>26703</v>
+        <v>27854</v>
       </c>
       <c r="J14" s="62">
-        <v>38029</v>
+        <v>38338</v>
       </c>
       <c r="K14" s="66">
-        <v>8470</v>
+        <v>8612</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162401</v>
+        <v>162633</v>
       </c>
       <c r="C16" s="62">
-        <v>887678</v>
+        <v>893531</v>
       </c>
       <c r="D16" s="62">
-        <v>4066</v>
+        <v>3911</v>
       </c>
       <c r="E16" s="62">
-        <v>1841</v>
+        <v>1709</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I16" s="62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J16" s="62">
-        <v>102501</v>
+        <v>103749</v>
       </c>
       <c r="K16" s="66">
-        <v>70329</v>
+        <v>71497</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>107809</v>
+        <v>108441</v>
       </c>
       <c r="C18" s="62">
-        <v>656191</v>
+        <v>664423</v>
       </c>
       <c r="D18" s="62">
-        <v>4361</v>
+        <v>4288</v>
       </c>
       <c r="E18" s="62">
-        <v>2889</v>
+        <v>2802</v>
       </c>
       <c r="F18" s="62">
-        <v>3151</v>
+        <v>3154</v>
       </c>
       <c r="G18" s="62">
-        <v>2046</v>
+        <v>2017</v>
       </c>
       <c r="H18" s="62">
-        <v>2526</v>
+        <v>2512</v>
       </c>
       <c r="I18" s="62">
-        <v>2260</v>
+        <v>2241</v>
       </c>
       <c r="J18" s="62">
-        <v>52514</v>
+        <v>53231</v>
       </c>
       <c r="K18" s="66">
-        <v>116837</v>
+        <v>122097</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130897</v>
+        <v>131781</v>
       </c>
       <c r="C20" s="62">
-        <v>621696</v>
+        <v>629995</v>
       </c>
       <c r="D20" s="62">
-        <v>1089</v>
+        <v>1066</v>
       </c>
       <c r="E20" s="62">
-        <v>758</v>
+        <v>740</v>
       </c>
       <c r="F20" s="62">
-        <v>6791</v>
+        <v>6507</v>
       </c>
       <c r="G20" s="62">
-        <v>1598</v>
+        <v>1511</v>
       </c>
       <c r="H20" s="62">
-        <v>3343</v>
+        <v>3513</v>
       </c>
       <c r="I20" s="62">
-        <v>2532</v>
+        <v>2843</v>
       </c>
       <c r="J20" s="62">
-        <v>70351</v>
+        <v>71837</v>
       </c>
       <c r="K20" s="66">
-        <v>57243</v>
+        <v>59178</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>89838</v>
+        <v>90300</v>
       </c>
       <c r="C22" s="62">
-        <v>497124</v>
+        <v>501718</v>
       </c>
       <c r="D22" s="62">
-        <v>1048</v>
+        <v>986</v>
       </c>
       <c r="E22" s="62">
-        <v>533</v>
+        <v>496</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2304</v>
+        <v>2389</v>
       </c>
       <c r="I22" s="62">
-        <v>1330</v>
+        <v>1474</v>
       </c>
       <c r="J22" s="62">
-        <v>24266</v>
+        <v>24808</v>
       </c>
       <c r="K22" s="66">
-        <v>45773</v>
+        <v>47309</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29584</v>
+        <v>29550</v>
       </c>
       <c r="C24" s="62">
-        <v>200582</v>
+        <v>200432</v>
       </c>
       <c r="D24" s="62">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E24" s="62">
         <v>22</v>
       </c>
       <c r="F24" s="62">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="G24" s="62">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5050</v>
+        <v>4951</v>
       </c>
       <c r="K24" s="66">
-        <v>2423</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>132296</v>
+        <v>132234</v>
       </c>
       <c r="C26" s="62">
-        <v>717065</v>
+        <v>716258</v>
       </c>
       <c r="D26" s="62">
-        <v>5529</v>
+        <v>5479</v>
       </c>
       <c r="E26" s="62">
-        <v>4039</v>
+        <v>3993</v>
       </c>
       <c r="F26" s="62">
-        <v>2284</v>
+        <v>2315</v>
       </c>
       <c r="G26" s="62">
-        <v>2576</v>
+        <v>2635</v>
       </c>
       <c r="H26" s="62">
-        <v>1245</v>
+        <v>1132</v>
       </c>
       <c r="I26" s="62">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="J26" s="62">
-        <v>186247</v>
+        <v>182065</v>
       </c>
       <c r="K26" s="66">
-        <v>52939</v>
+        <v>53602</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85322</v>
+        <v>85896</v>
       </c>
       <c r="C28" s="62">
-        <v>570207</v>
+        <v>578345</v>
       </c>
       <c r="D28" s="62">
-        <v>1853</v>
+        <v>1868</v>
       </c>
       <c r="E28" s="62">
-        <v>2809</v>
+        <v>2952</v>
       </c>
       <c r="F28" s="62">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="G28" s="62">
-        <v>716</v>
+        <v>737</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>284815</v>
+        <v>284264</v>
       </c>
       <c r="K28" s="66">
-        <v>126652</v>
+        <v>127531</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6402</v>
+        <v>6547</v>
       </c>
       <c r="C32" s="62">
-        <v>33744</v>
+        <v>35077</v>
       </c>
       <c r="D32" s="62">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="E32" s="62">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>34236</v>
+        <v>33010</v>
       </c>
       <c r="K32" s="66">
-        <v>4905</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>74910</v>
+        <v>76074</v>
       </c>
       <c r="C34" s="62">
-        <v>436694</v>
+        <v>445459</v>
       </c>
       <c r="D34" s="62">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="E34" s="62">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>3873</v>
+        <v>3806</v>
       </c>
       <c r="I34" s="62">
-        <v>1188</v>
+        <v>1097</v>
       </c>
       <c r="J34" s="62">
-        <v>24790</v>
+        <v>25220</v>
       </c>
       <c r="K34" s="66">
-        <v>21720</v>
+        <v>22477</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2489</v>
+        <v>2613</v>
       </c>
       <c r="C10" s="53">
-        <v>18380</v>
+        <v>19662</v>
       </c>
       <c r="D10" s="53">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E10" s="53">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>7701</v>
+        <v>7626</v>
       </c>
       <c r="K10" s="56">
-        <v>3947</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>67073</v>
+        <v>67595</v>
       </c>
       <c r="C12" s="62">
-        <v>335131</v>
+        <v>339898</v>
       </c>
       <c r="D12" s="62">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="E12" s="62">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I12" s="62">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J12" s="62">
-        <v>23422</v>
+        <v>23595</v>
       </c>
       <c r="K12" s="66">
-        <v>9902</v>
+        <v>9881</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>35749</v>
+        <v>35216</v>
       </c>
       <c r="C14" s="62">
-        <v>165596</v>
+        <v>164809</v>
       </c>
       <c r="D14" s="62">
-        <v>531</v>
+        <v>481</v>
       </c>
       <c r="E14" s="62">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>51114</v>
+        <v>49346</v>
       </c>
       <c r="K14" s="66">
-        <v>27366</v>
+        <v>26495</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>24185</v>
+        <v>24432</v>
       </c>
       <c r="C16" s="62">
-        <v>97677</v>
+        <v>99714</v>
       </c>
       <c r="D16" s="62">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E16" s="62">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11711</v>
+        <v>11754</v>
       </c>
       <c r="K16" s="66">
-        <v>11034</v>
+        <v>11129</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2077</v>
+        <v>1989</v>
       </c>
       <c r="C18" s="62">
-        <v>14830</v>
+        <v>14533</v>
       </c>
       <c r="D18" s="62">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E18" s="62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="K18" s="66">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19104</v>
+        <v>18992</v>
       </c>
       <c r="C20" s="62">
-        <v>152382</v>
+        <v>153191</v>
       </c>
       <c r="D20" s="62">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E20" s="62">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>30449</v>
+        <v>29912</v>
       </c>
       <c r="K20" s="66">
-        <v>84937</v>
+        <v>86770</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="C22" s="62">
-        <v>6727</v>
+        <v>6717</v>
       </c>
       <c r="D22" s="62">
         <v>4</v>
       </c>
       <c r="E22" s="62">
         <v>4</v>
       </c>
       <c r="F22" s="62">
-        <v>8598</v>
+        <v>8674</v>
       </c>
       <c r="G22" s="62">
-        <v>2887</v>
+        <v>3083</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>13721</v>
+        <v>13853</v>
       </c>
       <c r="K22" s="66">
-        <v>4662</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>800</v>
+        <v>771</v>
       </c>
       <c r="C24" s="62">
-        <v>5453</v>
+        <v>5353</v>
       </c>
       <c r="D24" s="62">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E24" s="62">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K24" s="66">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>50937</v>
+        <v>50837</v>
       </c>
       <c r="C26" s="62">
-        <v>217453</v>
+        <v>218189</v>
       </c>
       <c r="D26" s="62">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E26" s="62">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F26" s="62">
-        <v>11359</v>
+        <v>11049</v>
       </c>
       <c r="G26" s="62">
-        <v>7718</v>
+        <v>7328</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>41929</v>
+        <v>40810</v>
       </c>
       <c r="K26" s="66">
-        <v>43059</v>
+        <v>41681</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10817</v>
+        <v>10925</v>
       </c>
       <c r="C28" s="62">
-        <v>46098</v>
+        <v>47350</v>
       </c>
       <c r="D28" s="62">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E28" s="62">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F28" s="62">
-        <v>21472</v>
+        <v>21662</v>
       </c>
       <c r="G28" s="62">
-        <v>14147</v>
+        <v>14308</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3882</v>
+        <v>3881</v>
       </c>
       <c r="K28" s="66">
-        <v>1971</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3497</v>
+        <v>3434</v>
       </c>
       <c r="C30" s="62">
-        <v>16861</v>
+        <v>16754</v>
       </c>
       <c r="D30" s="62">
         <v>6</v>
       </c>
       <c r="E30" s="62">
         <v>9</v>
       </c>
       <c r="F30" s="62">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G30" s="62">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2138</v>
+        <v>2130</v>
       </c>
       <c r="K30" s="66">
-        <v>558</v>
+        <v>545</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5257</v>
+        <v>5310</v>
       </c>
       <c r="C32" s="62">
-        <v>23650</v>
+        <v>24093</v>
       </c>
       <c r="D32" s="62">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E32" s="62">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="F32" s="62">
-        <v>50084</v>
+        <v>50762</v>
       </c>
       <c r="G32" s="62">
-        <v>28556</v>
+        <v>29067</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1311</v>
+        <v>1293</v>
       </c>
       <c r="K32" s="66">
-        <v>1201</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36138</v>
+        <v>36008</v>
       </c>
       <c r="C34" s="62">
-        <v>132214</v>
+        <v>132760</v>
       </c>
       <c r="D34" s="62">
-        <v>900</v>
+        <v>842</v>
       </c>
       <c r="E34" s="62">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="F34" s="62">
-        <v>33353</v>
+        <v>33616</v>
       </c>
       <c r="G34" s="62">
-        <v>21680</v>
+        <v>21832</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>47725</v>
+        <v>48037</v>
       </c>
       <c r="K34" s="66">
-        <v>73966</v>
+        <v>74536</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33173</v>
+        <v>32916</v>
       </c>
       <c r="C36" s="62">
-        <v>142311</v>
+        <v>142918</v>
       </c>
       <c r="D36" s="62">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E36" s="62">
         <v>88</v>
       </c>
       <c r="F36" s="62">
-        <v>9211</v>
+        <v>9504</v>
       </c>
       <c r="G36" s="62">
-        <v>6435</v>
+        <v>6623</v>
       </c>
       <c r="H36" s="62">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I36" s="62">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J36" s="62">
-        <v>56895</v>
+        <v>56703</v>
       </c>
       <c r="K36" s="66">
-        <v>28661</v>
+        <v>29308</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>61986</v>
+        <v>62759</v>
       </c>
       <c r="C10" s="53">
-        <v>367742</v>
+        <v>377779</v>
       </c>
       <c r="D10" s="53">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="E10" s="53">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F10" s="53">
-        <v>141753</v>
+        <v>144135</v>
       </c>
       <c r="G10" s="53">
-        <v>77726</v>
+        <v>80422</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17390</v>
+        <v>17791</v>
       </c>
       <c r="K10" s="56">
-        <v>7576</v>
+        <v>9382</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>58867</v>
+        <v>58962</v>
       </c>
       <c r="C12" s="62">
-        <v>379587</v>
+        <v>381050</v>
       </c>
       <c r="D12" s="62">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="E12" s="62">
-        <v>597</v>
+        <v>574</v>
       </c>
       <c r="F12" s="62">
-        <v>1558</v>
+        <v>1377</v>
       </c>
       <c r="G12" s="62">
-        <v>291</v>
+        <v>237</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19058</v>
+        <v>18882</v>
       </c>
       <c r="K12" s="66">
-        <v>8317</v>
+        <v>8227</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97885</v>
+        <v>98453</v>
       </c>
       <c r="C14" s="62">
-        <v>591744</v>
+        <v>602776</v>
       </c>
       <c r="D14" s="62">
-        <v>1039</v>
+        <v>988</v>
       </c>
       <c r="E14" s="62">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>3145</v>
+        <v>3454</v>
       </c>
       <c r="I14" s="62">
-        <v>3115</v>
+        <v>3319</v>
       </c>
       <c r="J14" s="62">
-        <v>150210</v>
+        <v>152157</v>
       </c>
       <c r="K14" s="66">
-        <v>142127</v>
+        <v>149020</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14825</v>
+        <v>15079</v>
       </c>
       <c r="C16" s="62">
-        <v>112842</v>
+        <v>117371</v>
       </c>
       <c r="D16" s="62">
         <v>25</v>
       </c>
       <c r="E16" s="62">
         <v>30</v>
       </c>
       <c r="F16" s="62">
-        <v>1452</v>
+        <v>1471</v>
       </c>
       <c r="G16" s="62">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>101080</v>
+        <v>101240</v>
       </c>
       <c r="K16" s="66">
-        <v>40452</v>
+        <v>41065</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>37549</v>
+        <v>37159</v>
       </c>
       <c r="C18" s="62">
-        <v>182280</v>
+        <v>180990</v>
       </c>
       <c r="D18" s="62">
-        <v>1320</v>
+        <v>1296</v>
       </c>
       <c r="E18" s="62">
-        <v>3021</v>
+        <v>2930</v>
       </c>
       <c r="F18" s="62">
-        <v>1019</v>
+        <v>930</v>
       </c>
       <c r="G18" s="62">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>164596</v>
+        <v>165048</v>
       </c>
       <c r="K18" s="66">
-        <v>74205</v>
+        <v>75682</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80474</v>
+        <v>80652</v>
       </c>
       <c r="C20" s="62">
-        <v>432390</v>
+        <v>436759</v>
       </c>
       <c r="D20" s="62">
-        <v>455</v>
+        <v>428</v>
       </c>
       <c r="E20" s="62">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="F20" s="62">
-        <v>96809</v>
+        <v>96847</v>
       </c>
       <c r="G20" s="62">
-        <v>71318</v>
+        <v>71278</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>121903</v>
+        <v>121863</v>
       </c>
       <c r="K20" s="66">
-        <v>166700</v>
+        <v>167026</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15871</v>
+        <v>15855</v>
       </c>
       <c r="C22" s="62">
-        <v>67431</v>
+        <v>67814</v>
       </c>
       <c r="D22" s="62">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="E22" s="62">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F22" s="62">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="G22" s="62">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="H22" s="62">
-        <v>1784</v>
+        <v>1873</v>
       </c>
       <c r="I22" s="62">
-        <v>1506</v>
+        <v>1644</v>
       </c>
       <c r="J22" s="62">
-        <v>13836</v>
+        <v>13984</v>
       </c>
       <c r="K22" s="66">
-        <v>7455</v>
+        <v>7509</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>178721</v>
+        <v>180724</v>
       </c>
       <c r="C24" s="62">
-        <v>1082010</v>
+        <v>1100910</v>
       </c>
       <c r="D24" s="62">
-        <v>8746</v>
+        <v>8799</v>
       </c>
       <c r="E24" s="62">
-        <v>8647</v>
+        <v>8747</v>
       </c>
       <c r="F24" s="62">
-        <v>26469</v>
+        <v>26202</v>
       </c>
       <c r="G24" s="62">
-        <v>18884</v>
+        <v>18968</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>245883</v>
+        <v>244566</v>
       </c>
       <c r="K24" s="66">
-        <v>138633</v>
+        <v>142222</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1699</v>
+        <v>1841</v>
       </c>
       <c r="C26" s="62">
-        <v>14147</v>
+        <v>15391</v>
       </c>
       <c r="D26" s="62">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E26" s="62">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>16263</v>
+        <v>16805</v>
       </c>
       <c r="K26" s="66">
-        <v>12051</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>205795</v>
+        <v>218237</v>
       </c>
       <c r="K28" s="66">
-        <v>83921</v>
+        <v>88759</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>14534</v>
+        <v>15590</v>
       </c>
       <c r="K30" s="66">
-        <v>8113</v>
+        <v>8978</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5892,54 +5892,54 @@
       <c r="B10" s="73">
         <v>0</v>
       </c>
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K10" s="57">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7644,54 +7644,54 @@
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K36" s="66">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77747</v>
+        <v>78077</v>
       </c>
       <c r="C10" s="54">
-        <v>328006</v>
+        <v>332347</v>
       </c>
       <c r="D10" s="54">
-        <v>939</v>
+        <v>918</v>
       </c>
       <c r="E10" s="54">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="F10" s="54">
         <v>3</v>
       </c>
       <c r="G10" s="54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I10" s="54">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J10" s="54">
-        <v>47915</v>
+        <v>48526</v>
       </c>
       <c r="K10" s="57">
-        <v>7611</v>
+        <v>7610</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1201</v>
+        <v>1212</v>
       </c>
       <c r="C12" s="62">
-        <v>6246</v>
+        <v>6374</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>0</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>6036</v>
+        <v>6108</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4555</v>
+        <v>4529</v>
       </c>
       <c r="C14" s="62">
-        <v>12932</v>
+        <v>12834</v>
       </c>
       <c r="D14" s="62">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E14" s="62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2786</v>
+        <v>2791</v>
       </c>
       <c r="K14" s="66">
-        <v>6314</v>
+        <v>6289</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3227</v>
+        <v>3242</v>
       </c>
       <c r="C16" s="62">
-        <v>12395</v>
+        <v>12637</v>
       </c>
       <c r="D16" s="62">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" s="62">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="K16" s="66">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15120</v>
+        <v>15138</v>
       </c>
       <c r="C18" s="62">
-        <v>52628</v>
+        <v>53200</v>
       </c>
       <c r="D18" s="62">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E18" s="62">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3658</v>
+        <v>3705</v>
       </c>
       <c r="K18" s="66">
-        <v>827</v>
+        <v>842</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="C20" s="62">
         <v>5210</v>
       </c>
       <c r="D20" s="62">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E20" s="62">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="K20" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="C22" s="62">
-        <v>2688</v>
+        <v>2644</v>
       </c>
       <c r="D22" s="62">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E22" s="62">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2192</v>
+        <v>2204</v>
       </c>
       <c r="K22" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1063</v>
+        <v>1080</v>
       </c>
       <c r="C24" s="62">
-        <v>4240</v>
+        <v>4373</v>
       </c>
       <c r="D24" s="62">
         <v>35</v>
       </c>
       <c r="E24" s="62">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2775</v>
+        <v>2906</v>
       </c>
       <c r="K24" s="66">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>4838</v>
+        <v>4809</v>
       </c>
       <c r="C26" s="62">
-        <v>32535</v>
+        <v>32655</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3305</v>
+        <v>3287</v>
       </c>
       <c r="C28" s="62">
-        <v>9710</v>
+        <v>9614</v>
       </c>
       <c r="D28" s="62">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E28" s="62">
         <v>21</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>1</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5935</v>
+        <v>5981</v>
       </c>
       <c r="C30" s="62">
-        <v>39037</v>
+        <v>39541</v>
       </c>
       <c r="D30" s="62">
         <v>43</v>
       </c>
       <c r="E30" s="62">
         <v>125</v>
       </c>
       <c r="F30" s="62">
         <v>3</v>
       </c>
       <c r="G30" s="62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K30" s="66">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="C32" s="62">
-        <v>4477</v>
+        <v>4533</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="C34" s="62">
-        <v>4129</v>
+        <v>4275</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
         <v>15</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
-      <c r="J34" s="64">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J34" s="62">
+        <v>1</v>
+      </c>
+      <c r="K34" s="66">
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3542</v>
+        <v>3556</v>
       </c>
       <c r="C36" s="62">
-        <v>11584</v>
+        <v>11838</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="K36" s="66">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1609</v>
+        <v>1588</v>
       </c>
       <c r="C10" s="53">
-        <v>5139</v>
+        <v>5053</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3623</v>
+        <v>3659</v>
       </c>
       <c r="C12" s="62">
-        <v>10503</v>
+        <v>10713</v>
       </c>
       <c r="D12" s="62">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E12" s="62">
         <v>44</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18597</v>
+        <v>18634</v>
       </c>
       <c r="K12" s="66">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
         <v>1745</v>
       </c>
       <c r="C14" s="62">
-        <v>6313</v>
+        <v>6465</v>
       </c>
       <c r="D14" s="62">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E14" s="62">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
         <v>26</v>
       </c>
       <c r="K14" s="66">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4181</v>
+        <v>4190</v>
       </c>
       <c r="C16" s="62">
-        <v>12204</v>
+        <v>12255</v>
       </c>
       <c r="D16" s="62">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>8642</v>
+        <v>8879</v>
       </c>
       <c r="K16" s="66">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6430</v>
+        <v>6595</v>
       </c>
       <c r="C18" s="62">
-        <v>35359</v>
+        <v>37041</v>
       </c>
       <c r="D18" s="62">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E18" s="62">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
         <v>10</v>
       </c>
       <c r="I18" s="62">
         <v>3</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3210</v>
+        <v>3273</v>
       </c>
       <c r="C20" s="62">
-        <v>14920</v>
+        <v>15363</v>
       </c>
       <c r="D20" s="62">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E20" s="62">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7381</v>
+        <v>7366</v>
       </c>
       <c r="C22" s="62">
-        <v>35842</v>
+        <v>35697</v>
       </c>
       <c r="D22" s="62">
         <v>38</v>
       </c>
       <c r="E22" s="62">
         <v>29</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I22" s="62">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J22" s="62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K22" s="66">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="C24" s="62">
-        <v>1846</v>
+        <v>1906</v>
       </c>
       <c r="D24" s="62">
         <v>9</v>
       </c>
       <c r="E24" s="62">
         <v>33</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K24" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="C26" s="62">
-        <v>5320</v>
+        <v>5350</v>
       </c>
       <c r="D26" s="62">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E26" s="62">
         <v>83</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="K26" s="66">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="C28" s="62">
-        <v>2748</v>
+        <v>2776</v>
       </c>
       <c r="D28" s="62">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E28" s="62">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>1025</v>
+        <v>1095</v>
       </c>
       <c r="K28" s="66">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>