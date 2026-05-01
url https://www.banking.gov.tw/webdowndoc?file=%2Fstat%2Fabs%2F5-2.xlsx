--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -738,51 +738,51 @@
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2147749</v>
+        <v>2156282</v>
       </c>
       <c r="C10" s="54">
-        <v>11378398</v>
+        <v>11553805</v>
       </c>
       <c r="D10" s="54">
-        <v>42706</v>
+        <v>40437</v>
       </c>
       <c r="E10" s="54">
-        <v>32776</v>
+        <v>31475</v>
       </c>
       <c r="F10" s="54">
-        <v>404020</v>
+        <v>411002</v>
       </c>
       <c r="G10" s="54">
-        <v>241739</v>
+        <v>250814</v>
       </c>
       <c r="H10" s="54">
-        <v>83392</v>
+        <v>81061</v>
       </c>
       <c r="I10" s="54">
-        <v>34425</v>
+        <v>35112</v>
       </c>
       <c r="J10" s="54">
-        <v>4880452</v>
+        <v>4895540</v>
       </c>
       <c r="K10" s="57">
-        <v>1494989</v>
+        <v>1527651</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>248377</v>
+        <v>252825</v>
       </c>
       <c r="C12" s="62">
-        <v>1205207</v>
+        <v>1247770</v>
       </c>
       <c r="D12" s="62">
-        <v>1951</v>
+        <v>1691</v>
       </c>
       <c r="E12" s="62">
-        <v>680</v>
+        <v>574</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>1193</v>
+        <v>1053</v>
       </c>
       <c r="I12" s="62">
-        <v>287</v>
+        <v>229</v>
       </c>
       <c r="J12" s="62">
-        <v>2745596</v>
+        <v>2735167</v>
       </c>
       <c r="K12" s="66">
-        <v>108349</v>
+        <v>106362</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>250161</v>
+        <v>251435</v>
       </c>
       <c r="C14" s="62">
-        <v>1208604</v>
+        <v>1228474</v>
       </c>
       <c r="D14" s="62">
-        <v>3608</v>
+        <v>3254</v>
       </c>
       <c r="E14" s="62">
-        <v>1699</v>
+        <v>1500</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>64192</v>
+        <v>62455</v>
       </c>
       <c r="I14" s="62">
-        <v>24731</v>
+        <v>24468</v>
       </c>
       <c r="J14" s="62">
-        <v>36421</v>
+        <v>37902</v>
       </c>
       <c r="K14" s="66">
-        <v>8049</v>
+        <v>8307</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>161939</v>
+        <v>162450</v>
       </c>
       <c r="C16" s="62">
-        <v>867038</v>
+        <v>880537</v>
       </c>
       <c r="D16" s="62">
-        <v>4843</v>
+        <v>4407</v>
       </c>
       <c r="E16" s="62">
-        <v>2486</v>
+        <v>2126</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>99477</v>
+        <v>100546</v>
       </c>
       <c r="K16" s="66">
-        <v>69234</v>
+        <v>69184</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>104739</v>
+        <v>106555</v>
       </c>
       <c r="C18" s="62">
-        <v>620489</v>
+        <v>640918</v>
       </c>
       <c r="D18" s="62">
-        <v>4616</v>
+        <v>4477</v>
       </c>
       <c r="E18" s="62">
-        <v>3120</v>
+        <v>2990</v>
       </c>
       <c r="F18" s="62">
-        <v>3015</v>
+        <v>3093</v>
       </c>
       <c r="G18" s="62">
-        <v>2071</v>
+        <v>2067</v>
       </c>
       <c r="H18" s="62">
-        <v>2453</v>
+        <v>2524</v>
       </c>
       <c r="I18" s="62">
-        <v>2093</v>
+        <v>2178</v>
       </c>
       <c r="J18" s="62">
-        <v>48623</v>
+        <v>50500</v>
       </c>
       <c r="K18" s="66">
-        <v>93353</v>
+        <v>102025</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>131591</v>
+        <v>130633</v>
       </c>
       <c r="C20" s="62">
-        <v>622342</v>
+        <v>617185</v>
       </c>
       <c r="D20" s="62">
-        <v>1188</v>
+        <v>1130</v>
       </c>
       <c r="E20" s="62">
-        <v>905</v>
+        <v>817</v>
       </c>
       <c r="F20" s="62">
-        <v>8775</v>
+        <v>7586</v>
       </c>
       <c r="G20" s="62">
-        <v>2278</v>
+        <v>1855</v>
       </c>
       <c r="H20" s="62">
-        <v>2605</v>
+        <v>2873</v>
       </c>
       <c r="I20" s="62">
-        <v>1161</v>
+        <v>1559</v>
       </c>
       <c r="J20" s="62">
-        <v>66096</v>
+        <v>67813</v>
       </c>
       <c r="K20" s="66">
-        <v>48759</v>
+        <v>51820</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>87979</v>
+        <v>88972</v>
       </c>
       <c r="C22" s="62">
-        <v>478663</v>
+        <v>488852</v>
       </c>
       <c r="D22" s="62">
-        <v>1296</v>
+        <v>1153</v>
       </c>
       <c r="E22" s="62">
-        <v>724</v>
+        <v>618</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2075</v>
+        <v>2100</v>
       </c>
       <c r="I22" s="62">
-        <v>973</v>
+        <v>1005</v>
       </c>
       <c r="J22" s="62">
-        <v>21909</v>
+        <v>22925</v>
       </c>
       <c r="K22" s="66">
-        <v>38026</v>
+        <v>40251</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29448</v>
+        <v>29677</v>
       </c>
       <c r="C24" s="62">
-        <v>196108</v>
+        <v>199998</v>
       </c>
       <c r="D24" s="62">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E24" s="62">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F24" s="62">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="G24" s="62">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5482</v>
+        <v>5237</v>
       </c>
       <c r="K24" s="66">
-        <v>2569</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>131489</v>
+        <v>131694</v>
       </c>
       <c r="C26" s="62">
-        <v>702715</v>
+        <v>710163</v>
       </c>
       <c r="D26" s="62">
-        <v>5839</v>
+        <v>5671</v>
       </c>
       <c r="E26" s="62">
-        <v>4274</v>
+        <v>4129</v>
       </c>
       <c r="F26" s="62">
-        <v>2238</v>
+        <v>2265</v>
       </c>
       <c r="G26" s="62">
-        <v>2548</v>
+        <v>2568</v>
       </c>
       <c r="H26" s="62">
-        <v>1719</v>
+        <v>1476</v>
       </c>
       <c r="I26" s="62">
-        <v>452</v>
+        <v>347</v>
       </c>
       <c r="J26" s="62">
-        <v>178355</v>
+        <v>186849</v>
       </c>
       <c r="K26" s="66">
-        <v>49675</v>
+        <v>51578</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>86281</v>
+        <v>85602</v>
       </c>
       <c r="C28" s="62">
-        <v>564085</v>
+        <v>566137</v>
       </c>
       <c r="D28" s="62">
-        <v>1955</v>
+        <v>1893</v>
       </c>
       <c r="E28" s="62">
-        <v>2746</v>
+        <v>2764</v>
       </c>
       <c r="F28" s="62">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="G28" s="62">
-        <v>666</v>
+        <v>697</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>292064</v>
+        <v>287434</v>
       </c>
       <c r="K28" s="66">
-        <v>130805</v>
+        <v>127650</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6354</v>
+        <v>6272</v>
       </c>
       <c r="C32" s="62">
-        <v>31872</v>
+        <v>32133</v>
       </c>
       <c r="D32" s="62">
-        <v>472</v>
+        <v>422</v>
       </c>
       <c r="E32" s="62">
-        <v>283</v>
+        <v>250</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>33185</v>
+        <v>35058</v>
       </c>
       <c r="K32" s="66">
-        <v>4803</v>
+        <v>4828</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>72513</v>
+        <v>73138</v>
       </c>
       <c r="C34" s="62">
-        <v>419936</v>
+        <v>423762</v>
       </c>
       <c r="D34" s="62">
-        <v>310</v>
+        <v>268</v>
       </c>
       <c r="E34" s="62">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>5078</v>
+        <v>3983</v>
       </c>
       <c r="I34" s="62">
-        <v>1721</v>
+        <v>1374</v>
       </c>
       <c r="J34" s="62">
-        <v>23807</v>
+        <v>24096</v>
       </c>
       <c r="K34" s="66">
-        <v>19885</v>
+        <v>20211</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2160</v>
+        <v>2363</v>
       </c>
       <c r="C10" s="53">
-        <v>14308</v>
+        <v>16481</v>
       </c>
       <c r="D10" s="53">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="53">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8370</v>
+        <v>8193</v>
       </c>
       <c r="K10" s="56">
-        <v>4159</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>64968</v>
+        <v>65648</v>
       </c>
       <c r="C12" s="62">
-        <v>317200</v>
+        <v>323902</v>
       </c>
       <c r="D12" s="62">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="E12" s="62">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="I12" s="62">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J12" s="62">
-        <v>22425</v>
+        <v>22868</v>
       </c>
       <c r="K12" s="66">
-        <v>9756</v>
+        <v>10255</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>37892</v>
+        <v>36779</v>
       </c>
       <c r="C14" s="62">
-        <v>171592</v>
+        <v>167403</v>
       </c>
       <c r="D14" s="62">
-        <v>612</v>
+        <v>575</v>
       </c>
       <c r="E14" s="62">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>59749</v>
+        <v>54727</v>
       </c>
       <c r="K14" s="66">
-        <v>33238</v>
+        <v>29662</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>23620</v>
+        <v>24029</v>
       </c>
       <c r="C16" s="62">
-        <v>91557</v>
+        <v>95584</v>
       </c>
       <c r="D16" s="62">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="E16" s="62">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11544</v>
+        <v>11764</v>
       </c>
       <c r="K16" s="66">
-        <v>10852</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2306</v>
+        <v>2262</v>
       </c>
       <c r="C18" s="62">
-        <v>14840</v>
+        <v>15348</v>
       </c>
       <c r="D18" s="62">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E18" s="62">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="K18" s="66">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19496</v>
+        <v>19251</v>
       </c>
       <c r="C20" s="62">
-        <v>151802</v>
+        <v>151867</v>
       </c>
       <c r="D20" s="62">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>32553</v>
+        <v>31271</v>
       </c>
       <c r="K20" s="66">
-        <v>75442</v>
+        <v>79713</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="C22" s="62">
-        <v>6406</v>
+        <v>6457</v>
       </c>
       <c r="D22" s="62">
         <v>8</v>
       </c>
       <c r="E22" s="62">
         <v>7</v>
       </c>
       <c r="F22" s="62">
-        <v>8362</v>
+        <v>8552</v>
       </c>
       <c r="G22" s="62">
-        <v>2315</v>
+        <v>2704</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>10587</v>
+        <v>11659</v>
       </c>
       <c r="K22" s="66">
-        <v>3356</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>888</v>
+        <v>837</v>
       </c>
       <c r="C24" s="62">
-        <v>5748</v>
+        <v>5389</v>
       </c>
       <c r="D24" s="62">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="K24" s="66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>51627</v>
+        <v>50997</v>
       </c>
       <c r="C26" s="62">
-        <v>218395</v>
+        <v>215638</v>
       </c>
       <c r="D26" s="62">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="E26" s="62">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F26" s="62">
-        <v>12361</v>
+        <v>11858</v>
       </c>
       <c r="G26" s="62">
-        <v>9047</v>
+        <v>8367</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>46352</v>
+        <v>43937</v>
       </c>
       <c r="K26" s="66">
-        <v>49083</v>
+        <v>45607</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10231</v>
+        <v>10592</v>
       </c>
       <c r="C28" s="62">
-        <v>40494</v>
+        <v>43741</v>
       </c>
       <c r="D28" s="62">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E28" s="62">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F28" s="62">
-        <v>20978</v>
+        <v>21229</v>
       </c>
       <c r="G28" s="62">
-        <v>13908</v>
+        <v>13931</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3692</v>
+        <v>3804</v>
       </c>
       <c r="K28" s="66">
-        <v>1796</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3942</v>
+        <v>3676</v>
       </c>
       <c r="C30" s="62">
-        <v>16598</v>
+        <v>16911</v>
       </c>
       <c r="D30" s="62">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E30" s="62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F30" s="62">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="G30" s="62">
-        <v>346</v>
+        <v>315</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2073</v>
+        <v>2158</v>
       </c>
       <c r="K30" s="66">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>4993</v>
+        <v>5201</v>
       </c>
       <c r="C32" s="62">
-        <v>20580</v>
+        <v>22573</v>
       </c>
       <c r="D32" s="62">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E32" s="62">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="F32" s="62">
-        <v>49132</v>
+        <v>49338</v>
       </c>
       <c r="G32" s="62">
-        <v>27954</v>
+        <v>28174</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1407</v>
+        <v>1348</v>
       </c>
       <c r="K32" s="66">
-        <v>1324</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36895</v>
+        <v>36587</v>
       </c>
       <c r="C34" s="62">
-        <v>131392</v>
+        <v>132637</v>
       </c>
       <c r="D34" s="62">
-        <v>1142</v>
+        <v>1022</v>
       </c>
       <c r="E34" s="62">
-        <v>650</v>
+        <v>580</v>
       </c>
       <c r="F34" s="62">
-        <v>33086</v>
+        <v>33286</v>
       </c>
       <c r="G34" s="62">
-        <v>21467</v>
+        <v>21790</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>48022</v>
+        <v>49002</v>
       </c>
       <c r="K34" s="66">
-        <v>79689</v>
+        <v>81315</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>34427</v>
+        <v>33704</v>
       </c>
       <c r="C36" s="62">
-        <v>143465</v>
+        <v>142039</v>
       </c>
       <c r="D36" s="62">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="E36" s="62">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="F36" s="62">
-        <v>8189</v>
+        <v>8651</v>
       </c>
       <c r="G36" s="62">
-        <v>5894</v>
+        <v>6099</v>
       </c>
       <c r="H36" s="62">
-        <v>187</v>
+        <v>82</v>
       </c>
       <c r="I36" s="62">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="J36" s="62">
-        <v>59162</v>
+        <v>57830</v>
       </c>
       <c r="K36" s="66">
-        <v>28361</v>
+        <v>28196</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>60650</v>
+        <v>61169</v>
       </c>
       <c r="C10" s="53">
-        <v>349876</v>
+        <v>356430</v>
       </c>
       <c r="D10" s="53">
-        <v>448</v>
+        <v>360</v>
       </c>
       <c r="E10" s="53">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="F10" s="53">
-        <v>132866</v>
+        <v>137671</v>
       </c>
       <c r="G10" s="53">
-        <v>69646</v>
+        <v>73956</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17026</v>
+        <v>17475</v>
       </c>
       <c r="K10" s="56">
-        <v>8510</v>
+        <v>8272</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>60155</v>
+        <v>59329</v>
       </c>
       <c r="C12" s="62">
-        <v>391014</v>
+        <v>384051</v>
       </c>
       <c r="D12" s="62">
-        <v>937</v>
+        <v>874</v>
       </c>
       <c r="E12" s="62">
-        <v>704</v>
+        <v>641</v>
       </c>
       <c r="F12" s="62">
-        <v>2594</v>
+        <v>1909</v>
       </c>
       <c r="G12" s="62">
-        <v>632</v>
+        <v>427</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19698</v>
+        <v>19420</v>
       </c>
       <c r="K12" s="66">
-        <v>8605</v>
+        <v>8489</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97361</v>
+        <v>97367</v>
       </c>
       <c r="C14" s="62">
-        <v>569615</v>
+        <v>577151</v>
       </c>
       <c r="D14" s="62">
-        <v>1252</v>
+        <v>1123</v>
       </c>
       <c r="E14" s="62">
-        <v>606</v>
+        <v>568</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2269</v>
+        <v>2771</v>
       </c>
       <c r="I14" s="62">
-        <v>1977</v>
+        <v>2724</v>
       </c>
       <c r="J14" s="62">
-        <v>145049</v>
+        <v>146619</v>
       </c>
       <c r="K14" s="66">
-        <v>115495</v>
+        <v>119708</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14754</v>
+        <v>14601</v>
       </c>
       <c r="C16" s="62">
-        <v>108637</v>
+        <v>108914</v>
       </c>
       <c r="D16" s="62">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E16" s="62">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F16" s="62">
-        <v>1358</v>
+        <v>1384</v>
       </c>
       <c r="G16" s="62">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>100926</v>
+        <v>100700</v>
       </c>
       <c r="K16" s="66">
-        <v>38290</v>
+        <v>38881</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>38862</v>
+        <v>38159</v>
       </c>
       <c r="C18" s="62">
-        <v>187418</v>
+        <v>184560</v>
       </c>
       <c r="D18" s="62">
-        <v>1410</v>
+        <v>1357</v>
       </c>
       <c r="E18" s="62">
-        <v>3313</v>
+        <v>3128</v>
       </c>
       <c r="F18" s="62">
-        <v>1591</v>
+        <v>1281</v>
       </c>
       <c r="G18" s="62">
-        <v>537</v>
+        <v>445</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>163825</v>
+        <v>163475</v>
       </c>
       <c r="K18" s="66">
-        <v>68744</v>
+        <v>71339</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>81019</v>
+        <v>80333</v>
       </c>
       <c r="C20" s="62">
-        <v>424641</v>
+        <v>424145</v>
       </c>
       <c r="D20" s="62">
-        <v>499</v>
+        <v>473</v>
       </c>
       <c r="E20" s="62">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="F20" s="62">
-        <v>90493</v>
+        <v>94145</v>
       </c>
       <c r="G20" s="62">
-        <v>62707</v>
+        <v>67387</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>124192</v>
+        <v>123369</v>
       </c>
       <c r="K20" s="66">
-        <v>167811</v>
+        <v>167805</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15957</v>
+        <v>15926</v>
       </c>
       <c r="C22" s="62">
-        <v>66864</v>
+        <v>67272</v>
       </c>
       <c r="D22" s="62">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="E22" s="62">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="F22" s="62">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="G22" s="62">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H22" s="62">
-        <v>1435</v>
+        <v>1574</v>
       </c>
       <c r="I22" s="62">
-        <v>992</v>
+        <v>1199</v>
       </c>
       <c r="J22" s="62">
-        <v>13120</v>
+        <v>13459</v>
       </c>
       <c r="K22" s="66">
-        <v>6793</v>
+        <v>7073</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>172179</v>
+        <v>175413</v>
       </c>
       <c r="C24" s="62">
-        <v>1010404</v>
+        <v>1047586</v>
       </c>
       <c r="D24" s="62">
-        <v>8500</v>
+        <v>8578</v>
       </c>
       <c r="E24" s="62">
-        <v>7972</v>
+        <v>8302</v>
       </c>
       <c r="F24" s="62">
-        <v>27177</v>
+        <v>26971</v>
       </c>
       <c r="G24" s="62">
-        <v>18474</v>
+        <v>18796</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>250655</v>
+        <v>248325</v>
       </c>
       <c r="K24" s="66">
-        <v>124041</v>
+        <v>131360</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1112</v>
+        <v>1423</v>
       </c>
       <c r="C26" s="62">
-        <v>8495</v>
+        <v>11796</v>
       </c>
       <c r="D26" s="62">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E26" s="62">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>11882</v>
+        <v>14057</v>
       </c>
       <c r="K26" s="66">
-        <v>7254</v>
+        <v>9306</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>164848</v>
+        <v>183089</v>
       </c>
       <c r="K28" s="66">
-        <v>71435</v>
+        <v>76413</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>11858</v>
+        <v>13062</v>
       </c>
       <c r="K30" s="66">
-        <v>6553</v>
+        <v>7039</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5892,54 +5892,54 @@
       <c r="B10" s="73">
         <v>0</v>
       </c>
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="K10" s="57">
-        <v>232</v>
+        <v>197</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6045,51 +6045,51 @@
       <c r="C16" s="64">
         <v>0</v>
       </c>
       <c r="D16" s="64">
         <v>0</v>
       </c>
       <c r="E16" s="64">
         <v>0</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
         <v>2</v>
       </c>
       <c r="K16" s="66">
-        <v>229</v>
+        <v>192</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B18" s="64">
         <v>0</v>
       </c>
       <c r="C18" s="64">
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7644,54 +7644,54 @@
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K36" s="66">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77655</v>
+        <v>77611</v>
       </c>
       <c r="C10" s="54">
-        <v>320388</v>
+        <v>324697</v>
       </c>
       <c r="D10" s="54">
-        <v>1032</v>
+        <v>991</v>
       </c>
       <c r="E10" s="54">
-        <v>1191</v>
+        <v>1134</v>
       </c>
       <c r="F10" s="54">
         <v>2</v>
       </c>
       <c r="G10" s="54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="I10" s="54">
         <v>33</v>
       </c>
       <c r="J10" s="54">
-        <v>44396</v>
+        <v>46381</v>
       </c>
       <c r="K10" s="57">
-        <v>7506</v>
+        <v>7458</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="C12" s="62">
-        <v>6278</v>
+        <v>6378</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>1</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5771</v>
+        <v>5911</v>
       </c>
       <c r="K12" s="66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4775</v>
+        <v>4631</v>
       </c>
       <c r="C14" s="62">
-        <v>13757</v>
+        <v>13349</v>
       </c>
       <c r="D14" s="62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2733</v>
+        <v>2748</v>
       </c>
       <c r="K14" s="66">
-        <v>6209</v>
+        <v>6147</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3191</v>
+        <v>3217</v>
       </c>
       <c r="C16" s="62">
-        <v>11605</v>
+        <v>12134</v>
       </c>
       <c r="D16" s="62">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" s="62">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="K16" s="66">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15009</v>
+        <v>15070</v>
       </c>
       <c r="C18" s="62">
-        <v>50436</v>
+        <v>51918</v>
       </c>
       <c r="D18" s="62">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E18" s="62">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3472</v>
+        <v>3594</v>
       </c>
       <c r="K18" s="66">
-        <v>787</v>
+        <v>817</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="C20" s="62">
-        <v>5269</v>
+        <v>5266</v>
       </c>
       <c r="D20" s="62">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E20" s="62">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="K20" s="66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C22" s="62">
-        <v>2722</v>
+        <v>2679</v>
       </c>
       <c r="D22" s="62">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E22" s="62">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2117</v>
+        <v>2166</v>
       </c>
       <c r="K22" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1074</v>
+        <v>1049</v>
       </c>
       <c r="C24" s="62">
-        <v>4156</v>
+        <v>4023</v>
       </c>
       <c r="D24" s="62">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E24" s="62">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2131</v>
+        <v>2384</v>
       </c>
       <c r="K24" s="66">
-        <v>74</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>5045</v>
+        <v>4955</v>
       </c>
       <c r="C26" s="62">
-        <v>33577</v>
+        <v>33258</v>
       </c>
       <c r="D26" s="62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E26" s="62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3424</v>
+        <v>3350</v>
       </c>
       <c r="C28" s="62">
-        <v>10204</v>
+        <v>9893</v>
       </c>
       <c r="D28" s="62">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E28" s="62">
         <v>22</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>3</v>
       </c>
       <c r="K28" s="66">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5577</v>
+        <v>5766</v>
       </c>
       <c r="C30" s="62">
-        <v>34688</v>
+        <v>37112</v>
       </c>
       <c r="D30" s="62">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E30" s="62">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="F30" s="62">
         <v>2</v>
       </c>
       <c r="G30" s="62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K30" s="66">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1437</v>
+        <v>1456</v>
       </c>
       <c r="C32" s="62">
-        <v>4530</v>
+        <v>4575</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1202</v>
+        <v>1182</v>
       </c>
       <c r="C34" s="62">
-        <v>4006</v>
+        <v>4039</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3382</v>
+        <v>3495</v>
       </c>
       <c r="C36" s="62">
-        <v>10957</v>
+        <v>11489</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="K36" s="66">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,525 +10850,525 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1678</v>
+        <v>1649</v>
       </c>
       <c r="C10" s="53">
-        <v>5484</v>
+        <v>5349</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3709</v>
+        <v>3636</v>
       </c>
       <c r="C12" s="62">
-        <v>10633</v>
+        <v>10387</v>
       </c>
       <c r="D12" s="62">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E12" s="62">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18389</v>
+        <v>18498</v>
       </c>
       <c r="K12" s="66">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1803</v>
+        <v>1771</v>
       </c>
       <c r="C14" s="62">
-        <v>6477</v>
+        <v>6343</v>
       </c>
       <c r="D14" s="62">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="E14" s="62">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="K14" s="66">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4189</v>
+        <v>4190</v>
       </c>
       <c r="C16" s="62">
-        <v>12161</v>
+        <v>12203</v>
       </c>
       <c r="D16" s="62">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E16" s="62">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>6826</v>
+        <v>7998</v>
       </c>
       <c r="K16" s="66">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6332</v>
+        <v>6347</v>
       </c>
       <c r="C18" s="62">
-        <v>33941</v>
+        <v>34319</v>
       </c>
       <c r="D18" s="62">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E18" s="62">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I18" s="62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3115</v>
+        <v>3134</v>
       </c>
       <c r="C20" s="62">
-        <v>14396</v>
+        <v>14463</v>
       </c>
       <c r="D20" s="62">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E20" s="62">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7458</v>
+        <v>7424</v>
       </c>
       <c r="C22" s="62">
-        <v>35945</v>
+        <v>36151</v>
       </c>
       <c r="D22" s="62">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E22" s="62">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="I22" s="62">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J22" s="62">
         <v>21</v>
       </c>
       <c r="K22" s="66">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="C24" s="62">
-        <v>1609</v>
+        <v>1681</v>
       </c>
       <c r="D24" s="62">
         <v>10</v>
       </c>
       <c r="E24" s="62">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
         <v>11</v>
       </c>
       <c r="K24" s="66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1054</v>
+        <v>1082</v>
       </c>
       <c r="C26" s="62">
-        <v>4904</v>
+        <v>4999</v>
       </c>
       <c r="D26" s="62">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E26" s="62">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K26" s="66">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C28" s="62">
-        <v>2651</v>
+        <v>2688</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
         <v>120</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>733</v>
+        <v>874</v>
       </c>
       <c r="K28" s="66">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>