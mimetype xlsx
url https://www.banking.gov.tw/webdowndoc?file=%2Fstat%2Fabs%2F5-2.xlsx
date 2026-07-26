--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -53,51 +53,51 @@
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>購置住宅貸款</t>
   </si>
   <si>
     <t>房屋修繕貸款</t>
   </si>
   <si>
     <t>購置汽車貸款</t>
   </si>
   <si>
     <t>其他個人消費貸款</t>
   </si>
   <si>
     <t>(不含信用卡循環信用)</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>戶　　數</t>
   </si>
   <si>
     <t>餘　　額</t>
   </si>
   <si>
     <t>House-purchasing Loans</t>
   </si>
   <si>
     <t>House-repairing Loans</t>
   </si>
   <si>
     <t>Car Loans</t>
   </si>
   <si>
     <t>Employees' Welfare Loans</t>
   </si>
   <si>
     <t>Other Consumer Loans</t>
   </si>
@@ -138,51 +138,51 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> Account,NT$ Million</t>
     </r>
   </si>
   <si>
     <t>by Institution</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>5-2 Consumer Loan's Items at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社消費者貸款業務項目</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
@@ -2616,528 +2616,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>2156282</v>
+        <v>2163976</v>
       </c>
       <c r="C10" s="54">
-        <v>11553805</v>
+        <v>11684212</v>
       </c>
       <c r="D10" s="54">
-        <v>40437</v>
+        <v>39217</v>
       </c>
       <c r="E10" s="54">
-        <v>31475</v>
+        <v>30964</v>
       </c>
       <c r="F10" s="54">
-        <v>411002</v>
+        <v>414714</v>
       </c>
       <c r="G10" s="54">
-        <v>250814</v>
+        <v>255889</v>
       </c>
       <c r="H10" s="54">
-        <v>81061</v>
+        <v>82147</v>
       </c>
       <c r="I10" s="54">
-        <v>35112</v>
+        <v>37800</v>
       </c>
       <c r="J10" s="54">
-        <v>4895540</v>
+        <v>4944760</v>
       </c>
       <c r="K10" s="57">
-        <v>1527651</v>
+        <v>1579150</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="62">
-        <v>252825</v>
+        <v>255306</v>
       </c>
       <c r="C12" s="62">
-        <v>1247770</v>
+        <v>1269685</v>
       </c>
       <c r="D12" s="62">
-        <v>1691</v>
+        <v>1577</v>
       </c>
       <c r="E12" s="62">
-        <v>574</v>
+        <v>521</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>1053</v>
+        <v>957</v>
       </c>
       <c r="I12" s="62">
-        <v>229</v>
+        <v>195</v>
       </c>
       <c r="J12" s="62">
-        <v>2735167</v>
+        <v>2764919</v>
       </c>
       <c r="K12" s="66">
-        <v>106362</v>
+        <v>106078</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="62">
-        <v>251435</v>
+        <v>251030</v>
       </c>
       <c r="C14" s="62">
-        <v>1228474</v>
+        <v>1232612</v>
       </c>
       <c r="D14" s="62">
-        <v>3254</v>
+        <v>3010</v>
       </c>
       <c r="E14" s="62">
-        <v>1500</v>
+        <v>1376</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>62455</v>
+        <v>62975</v>
       </c>
       <c r="I14" s="62">
-        <v>24468</v>
+        <v>25870</v>
       </c>
       <c r="J14" s="62">
-        <v>37902</v>
+        <v>37924</v>
       </c>
       <c r="K14" s="66">
-        <v>8307</v>
+        <v>8419</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="62">
-        <v>162450</v>
+        <v>162274</v>
       </c>
       <c r="C16" s="62">
-        <v>880537</v>
+        <v>884883</v>
       </c>
       <c r="D16" s="62">
-        <v>4407</v>
+        <v>4140</v>
       </c>
       <c r="E16" s="62">
-        <v>2126</v>
+        <v>1905</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="62">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="I16" s="62">
         <v>3</v>
       </c>
       <c r="J16" s="62">
-        <v>100546</v>
+        <v>101745</v>
       </c>
       <c r="K16" s="66">
-        <v>69184</v>
+        <v>69728</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="62">
-        <v>106555</v>
+        <v>107466</v>
       </c>
       <c r="C18" s="62">
-        <v>640918</v>
+        <v>651517</v>
       </c>
       <c r="D18" s="62">
-        <v>4477</v>
+        <v>4415</v>
       </c>
       <c r="E18" s="62">
-        <v>2990</v>
+        <v>2944</v>
       </c>
       <c r="F18" s="62">
-        <v>3093</v>
+        <v>3149</v>
       </c>
       <c r="G18" s="62">
-        <v>2067</v>
+        <v>2061</v>
       </c>
       <c r="H18" s="62">
-        <v>2524</v>
+        <v>2518</v>
       </c>
       <c r="I18" s="62">
-        <v>2178</v>
+        <v>2244</v>
       </c>
       <c r="J18" s="62">
-        <v>50500</v>
+        <v>51856</v>
       </c>
       <c r="K18" s="66">
-        <v>102025</v>
+        <v>111720</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="62">
-        <v>130633</v>
+        <v>130653</v>
       </c>
       <c r="C20" s="62">
-        <v>617185</v>
+        <v>618783</v>
       </c>
       <c r="D20" s="62">
-        <v>1130</v>
+        <v>1101</v>
       </c>
       <c r="E20" s="62">
-        <v>817</v>
+        <v>773</v>
       </c>
       <c r="F20" s="62">
-        <v>7586</v>
+        <v>6963</v>
       </c>
       <c r="G20" s="62">
-        <v>1855</v>
+        <v>1660</v>
       </c>
       <c r="H20" s="62">
-        <v>2873</v>
+        <v>3262</v>
       </c>
       <c r="I20" s="62">
-        <v>1559</v>
+        <v>2360</v>
       </c>
       <c r="J20" s="62">
-        <v>67813</v>
+        <v>69508</v>
       </c>
       <c r="K20" s="66">
-        <v>51820</v>
+        <v>55054</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="62">
-        <v>88972</v>
+        <v>89545</v>
       </c>
       <c r="C22" s="62">
-        <v>488852</v>
+        <v>493937</v>
       </c>
       <c r="D22" s="62">
-        <v>1153</v>
+        <v>1077</v>
       </c>
       <c r="E22" s="62">
-        <v>618</v>
+        <v>552</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>2100</v>
+        <v>2247</v>
       </c>
       <c r="I22" s="62">
-        <v>1005</v>
+        <v>1234</v>
       </c>
       <c r="J22" s="62">
-        <v>22925</v>
+        <v>23862</v>
       </c>
       <c r="K22" s="66">
-        <v>40251</v>
+        <v>44123</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="62">
-        <v>29677</v>
+        <v>29622</v>
       </c>
       <c r="C24" s="62">
-        <v>199998</v>
+        <v>200502</v>
       </c>
       <c r="D24" s="62">
         <v>36</v>
       </c>
       <c r="E24" s="62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F24" s="62">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="G24" s="62">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>5237</v>
+        <v>5091</v>
       </c>
       <c r="K24" s="66">
-        <v>2391</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="62">
-        <v>131694</v>
+        <v>132434</v>
       </c>
       <c r="C26" s="62">
-        <v>710163</v>
+        <v>718041</v>
       </c>
       <c r="D26" s="62">
-        <v>5671</v>
+        <v>5570</v>
       </c>
       <c r="E26" s="62">
-        <v>4129</v>
+        <v>4047</v>
       </c>
       <c r="F26" s="62">
-        <v>2265</v>
+        <v>2290</v>
       </c>
       <c r="G26" s="62">
-        <v>2568</v>
+        <v>2589</v>
       </c>
       <c r="H26" s="62">
-        <v>1476</v>
+        <v>1305</v>
       </c>
       <c r="I26" s="62">
-        <v>347</v>
+        <v>291</v>
       </c>
       <c r="J26" s="62">
-        <v>186849</v>
+        <v>187660</v>
       </c>
       <c r="K26" s="66">
-        <v>51578</v>
+        <v>52852</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="62">
-        <v>85602</v>
+        <v>85493</v>
       </c>
       <c r="C28" s="62">
-        <v>566137</v>
+        <v>569646</v>
       </c>
       <c r="D28" s="62">
-        <v>1893</v>
+        <v>1876</v>
       </c>
       <c r="E28" s="62">
-        <v>2764</v>
+        <v>2805</v>
       </c>
       <c r="F28" s="62">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="G28" s="62">
-        <v>697</v>
+        <v>712</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>287434</v>
+        <v>284802</v>
       </c>
       <c r="K28" s="66">
-        <v>127650</v>
+        <v>126530</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
@@ -3166,128 +3166,128 @@
       </c>
       <c r="K30" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="62">
-        <v>6272</v>
+        <v>6314</v>
       </c>
       <c r="C32" s="62">
-        <v>32133</v>
+        <v>32871</v>
       </c>
       <c r="D32" s="62">
-        <v>422</v>
+        <v>392</v>
       </c>
       <c r="E32" s="62">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>35058</v>
+        <v>34713</v>
       </c>
       <c r="K32" s="66">
-        <v>4828</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="62">
-        <v>73138</v>
+        <v>74337</v>
       </c>
       <c r="C34" s="62">
-        <v>423762</v>
+        <v>432297</v>
       </c>
       <c r="D34" s="62">
-        <v>268</v>
+        <v>242</v>
       </c>
       <c r="E34" s="62">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="62">
-        <v>3983</v>
+        <v>3896</v>
       </c>
       <c r="I34" s="62">
-        <v>1374</v>
+        <v>1232</v>
       </c>
       <c r="J34" s="62">
-        <v>24096</v>
+        <v>24529</v>
       </c>
       <c r="K34" s="66">
-        <v>20211</v>
+        <v>21160</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="64">
         <v>0</v>
       </c>
       <c r="C36" s="64">
@@ -3510,51 +3510,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="88" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -3581,56 +3581,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -3733,728 +3733,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="53">
-        <v>2363</v>
+        <v>2485</v>
       </c>
       <c r="C10" s="53">
-        <v>16481</v>
+        <v>17605</v>
       </c>
       <c r="D10" s="53">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E10" s="53">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>8193</v>
+        <v>7763</v>
       </c>
       <c r="K10" s="56">
-        <v>4030</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="62">
-        <v>65648</v>
+        <v>66651</v>
       </c>
       <c r="C12" s="62">
-        <v>323902</v>
+        <v>332016</v>
       </c>
       <c r="D12" s="62">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="E12" s="62">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="62">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I12" s="62">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J12" s="62">
-        <v>22868</v>
+        <v>23228</v>
       </c>
       <c r="K12" s="66">
-        <v>10255</v>
+        <v>10086</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="62">
-        <v>36779</v>
+        <v>36049</v>
       </c>
       <c r="C14" s="62">
-        <v>167403</v>
+        <v>165869</v>
       </c>
       <c r="D14" s="62">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="E14" s="62">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>54727</v>
+        <v>51922</v>
       </c>
       <c r="K14" s="66">
-        <v>29662</v>
+        <v>27831</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="62">
-        <v>24029</v>
+        <v>24078</v>
       </c>
       <c r="C16" s="62">
-        <v>95584</v>
+        <v>97056</v>
       </c>
       <c r="D16" s="62">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E16" s="62">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>11764</v>
+        <v>11708</v>
       </c>
       <c r="K16" s="66">
-        <v>11000</v>
+        <v>11006</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="62">
-        <v>2262</v>
+        <v>2129</v>
       </c>
       <c r="C18" s="62">
-        <v>15348</v>
+        <v>14988</v>
       </c>
       <c r="D18" s="62">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E18" s="62">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>353</v>
+        <v>319</v>
       </c>
       <c r="K18" s="66">
-        <v>290</v>
+        <v>296</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="62">
-        <v>19251</v>
+        <v>19125</v>
       </c>
       <c r="C20" s="62">
-        <v>151867</v>
+        <v>151964</v>
       </c>
       <c r="D20" s="62">
         <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>31271</v>
+        <v>30511</v>
       </c>
       <c r="K20" s="66">
-        <v>79713</v>
+        <v>83330</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="62">
-        <v>1383</v>
+        <v>1394</v>
       </c>
       <c r="C22" s="62">
-        <v>6457</v>
+        <v>6706</v>
       </c>
       <c r="D22" s="62">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E22" s="62">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F22" s="62">
-        <v>8552</v>
+        <v>8672</v>
       </c>
       <c r="G22" s="62">
-        <v>2704</v>
+        <v>2899</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>11659</v>
+        <v>13320</v>
       </c>
       <c r="K22" s="66">
-        <v>3616</v>
+        <v>4457</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="62">
-        <v>837</v>
+        <v>811</v>
       </c>
       <c r="C24" s="62">
-        <v>5389</v>
+        <v>5482</v>
       </c>
       <c r="D24" s="62">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E24" s="62">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K24" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="62">
-        <v>50997</v>
+        <v>50998</v>
       </c>
       <c r="C26" s="62">
-        <v>215638</v>
+        <v>217028</v>
       </c>
       <c r="D26" s="62">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="E26" s="62">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="F26" s="62">
-        <v>11858</v>
+        <v>11501</v>
       </c>
       <c r="G26" s="62">
-        <v>8367</v>
+        <v>7920</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>43937</v>
+        <v>42481</v>
       </c>
       <c r="K26" s="66">
-        <v>45607</v>
+        <v>43761</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="62">
-        <v>10592</v>
+        <v>10755</v>
       </c>
       <c r="C28" s="62">
-        <v>43741</v>
+        <v>45231</v>
       </c>
       <c r="D28" s="62">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E28" s="62">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F28" s="62">
-        <v>21229</v>
+        <v>21267</v>
       </c>
       <c r="G28" s="62">
-        <v>13931</v>
+        <v>13932</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>3804</v>
+        <v>3864</v>
       </c>
       <c r="K28" s="66">
-        <v>1828</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="62">
-        <v>3676</v>
+        <v>3556</v>
       </c>
       <c r="C30" s="62">
-        <v>16911</v>
+        <v>16886</v>
       </c>
       <c r="D30" s="62">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E30" s="62">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F30" s="62">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="G30" s="62">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>2158</v>
+        <v>2134</v>
       </c>
       <c r="K30" s="66">
-        <v>608</v>
+        <v>568</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="62">
-        <v>5201</v>
+        <v>5239</v>
       </c>
       <c r="C32" s="62">
-        <v>22573</v>
+        <v>23354</v>
       </c>
       <c r="D32" s="62">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E32" s="62">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="F32" s="62">
-        <v>49338</v>
+        <v>49477</v>
       </c>
       <c r="G32" s="62">
-        <v>28174</v>
+        <v>28110</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="62">
-        <v>1348</v>
+        <v>1318</v>
       </c>
       <c r="K32" s="66">
-        <v>1239</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="62">
-        <v>36587</v>
+        <v>36245</v>
       </c>
       <c r="C34" s="62">
-        <v>132637</v>
+        <v>132338</v>
       </c>
       <c r="D34" s="62">
-        <v>1022</v>
+        <v>944</v>
       </c>
       <c r="E34" s="62">
-        <v>580</v>
+        <v>539</v>
       </c>
       <c r="F34" s="62">
-        <v>33286</v>
+        <v>33183</v>
       </c>
       <c r="G34" s="62">
-        <v>21790</v>
+        <v>21513</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="62">
-        <v>49002</v>
+        <v>49549</v>
       </c>
       <c r="K34" s="66">
-        <v>81315</v>
+        <v>83440</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="62">
-        <v>33704</v>
+        <v>33294</v>
       </c>
       <c r="C36" s="62">
-        <v>142039</v>
+        <v>142250</v>
       </c>
       <c r="D36" s="62">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="E36" s="62">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F36" s="62">
-        <v>8651</v>
+        <v>9083</v>
       </c>
       <c r="G36" s="62">
-        <v>6099</v>
+        <v>6369</v>
       </c>
       <c r="H36" s="62">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="I36" s="62">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J36" s="62">
-        <v>57830</v>
+        <v>56948</v>
       </c>
       <c r="K36" s="66">
-        <v>28196</v>
+        <v>28143</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -4622,51 +4622,51 @@
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="89" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -4693,56 +4693,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -4845,578 +4845,578 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="53">
-        <v>61169</v>
+        <v>61642</v>
       </c>
       <c r="C10" s="53">
-        <v>356430</v>
+        <v>363427</v>
       </c>
       <c r="D10" s="53">
-        <v>360</v>
+        <v>301</v>
       </c>
       <c r="E10" s="53">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="F10" s="53">
-        <v>137671</v>
+        <v>139866</v>
       </c>
       <c r="G10" s="53">
-        <v>73956</v>
+        <v>75977</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="53">
-        <v>17475</v>
+        <v>17399</v>
       </c>
       <c r="K10" s="56">
-        <v>8272</v>
+        <v>7456</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="62">
-        <v>59329</v>
+        <v>58883</v>
       </c>
       <c r="C12" s="62">
-        <v>384051</v>
+        <v>379677</v>
       </c>
       <c r="D12" s="62">
-        <v>874</v>
+        <v>847</v>
       </c>
       <c r="E12" s="62">
-        <v>641</v>
+        <v>610</v>
       </c>
       <c r="F12" s="62">
-        <v>1909</v>
+        <v>1622</v>
       </c>
       <c r="G12" s="62">
-        <v>427</v>
+        <v>321</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>19420</v>
+        <v>19148</v>
       </c>
       <c r="K12" s="66">
-        <v>8489</v>
+        <v>8338</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="62">
-        <v>97367</v>
+        <v>97719</v>
       </c>
       <c r="C14" s="62">
-        <v>577151</v>
+        <v>587412</v>
       </c>
       <c r="D14" s="62">
-        <v>1123</v>
+        <v>1054</v>
       </c>
       <c r="E14" s="62">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="62">
-        <v>2771</v>
+        <v>3036</v>
       </c>
       <c r="I14" s="62">
-        <v>2724</v>
+        <v>2925</v>
       </c>
       <c r="J14" s="62">
-        <v>146619</v>
+        <v>148619</v>
       </c>
       <c r="K14" s="66">
-        <v>119708</v>
+        <v>134031</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="62">
-        <v>14601</v>
+        <v>14720</v>
       </c>
       <c r="C16" s="62">
-        <v>108914</v>
+        <v>111062</v>
       </c>
       <c r="D16" s="62">
         <v>25</v>
       </c>
       <c r="E16" s="62">
         <v>31</v>
       </c>
       <c r="F16" s="62">
-        <v>1384</v>
+        <v>1432</v>
       </c>
       <c r="G16" s="62">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>100700</v>
+        <v>101115</v>
       </c>
       <c r="K16" s="66">
-        <v>38881</v>
+        <v>40019</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="62">
-        <v>38159</v>
+        <v>37708</v>
       </c>
       <c r="C18" s="62">
-        <v>184560</v>
+        <v>182688</v>
       </c>
       <c r="D18" s="62">
-        <v>1357</v>
+        <v>1328</v>
       </c>
       <c r="E18" s="62">
-        <v>3128</v>
+        <v>3053</v>
       </c>
       <c r="F18" s="62">
-        <v>1281</v>
+        <v>1088</v>
       </c>
       <c r="G18" s="62">
-        <v>445</v>
+        <v>395</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>163475</v>
+        <v>164410</v>
       </c>
       <c r="K18" s="66">
-        <v>71339</v>
+        <v>73386</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="62">
-        <v>80333</v>
+        <v>80875</v>
       </c>
       <c r="C20" s="62">
-        <v>424145</v>
+        <v>434479</v>
       </c>
       <c r="D20" s="62">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="E20" s="62">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F20" s="62">
-        <v>94145</v>
+        <v>96795</v>
       </c>
       <c r="G20" s="62">
-        <v>67387</v>
+        <v>71082</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>123369</v>
+        <v>122976</v>
       </c>
       <c r="K20" s="66">
-        <v>167805</v>
+        <v>168203</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="62">
-        <v>15926</v>
+        <v>15863</v>
       </c>
       <c r="C22" s="62">
-        <v>67272</v>
+        <v>67317</v>
       </c>
       <c r="D22" s="62">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E22" s="62">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="F22" s="62">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="G22" s="62">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H22" s="62">
-        <v>1574</v>
+        <v>1738</v>
       </c>
       <c r="I22" s="62">
-        <v>1199</v>
+        <v>1423</v>
       </c>
       <c r="J22" s="62">
-        <v>13459</v>
+        <v>13747</v>
       </c>
       <c r="K22" s="66">
-        <v>7073</v>
+        <v>7389</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="62">
-        <v>175413</v>
+        <v>177664</v>
       </c>
       <c r="C24" s="62">
-        <v>1047586</v>
+        <v>1071053</v>
       </c>
       <c r="D24" s="62">
-        <v>8578</v>
+        <v>8694</v>
       </c>
       <c r="E24" s="62">
-        <v>8302</v>
+        <v>8555</v>
       </c>
       <c r="F24" s="62">
-        <v>26971</v>
+        <v>26573</v>
       </c>
       <c r="G24" s="62">
-        <v>18796</v>
+        <v>18840</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>248325</v>
+        <v>246632</v>
       </c>
       <c r="K24" s="66">
-        <v>131360</v>
+        <v>136703</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="62">
-        <v>1423</v>
+        <v>1619</v>
       </c>
       <c r="C26" s="62">
-        <v>11796</v>
+        <v>13550</v>
       </c>
       <c r="D26" s="62">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E26" s="62">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>14057</v>
+        <v>15733</v>
       </c>
       <c r="K26" s="66">
-        <v>9306</v>
+        <v>11388</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="64">
         <v>0</v>
       </c>
       <c r="C28" s="64">
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <v>0</v>
       </c>
       <c r="E28" s="64">
         <v>0</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>183089</v>
+        <v>199198</v>
       </c>
       <c r="K28" s="66">
-        <v>76413</v>
+        <v>81455</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="64">
         <v>0</v>
       </c>
       <c r="C30" s="64">
         <v>0</v>
       </c>
       <c r="D30" s="64">
         <v>0</v>
       </c>
       <c r="E30" s="64">
         <v>0</v>
       </c>
       <c r="F30" s="64">
         <v>0</v>
       </c>
       <c r="G30" s="64">
         <v>0</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>13062</v>
+        <v>14067</v>
       </c>
       <c r="K30" s="66">
-        <v>7039</v>
+        <v>7718</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16"/>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
@@ -5645,51 +5645,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="90" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -5716,56 +5716,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -5892,54 +5892,54 @@
       <c r="B10" s="73">
         <v>0</v>
       </c>
       <c r="C10" s="73">
         <v>0</v>
       </c>
       <c r="D10" s="73">
         <v>0</v>
       </c>
       <c r="E10" s="73">
         <v>0</v>
       </c>
       <c r="F10" s="73">
         <v>0</v>
       </c>
       <c r="G10" s="73">
         <v>0</v>
       </c>
       <c r="H10" s="73">
         <v>0</v>
       </c>
       <c r="I10" s="73">
         <v>0</v>
       </c>
       <c r="J10" s="54">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K10" s="57">
-        <v>197</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="64">
         <v>0</v>
       </c>
       <c r="C12" s="64">
@@ -6042,54 +6042,54 @@
       <c r="B16" s="64">
         <v>0</v>
       </c>
       <c r="C16" s="64">
         <v>0</v>
       </c>
       <c r="D16" s="64">
         <v>0</v>
       </c>
       <c r="E16" s="64">
         <v>0</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K16" s="66">
-        <v>192</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B18" s="64">
         <v>0</v>
       </c>
       <c r="C18" s="64">
@@ -6747,51 +6747,51 @@
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="91" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -6818,56 +6818,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -7647,51 +7647,51 @@
       <c r="C36" s="64">
         <v>0</v>
       </c>
       <c r="D36" s="64">
         <v>0</v>
       </c>
       <c r="E36" s="64">
         <v>0</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
         <v>8</v>
       </c>
       <c r="K36" s="66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>186</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -7857,51 +7857,51 @@
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="92" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -7928,56 +7928,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -8653,51 +8653,51 @@
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="K34:K35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="93" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -8724,56 +8724,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9515,51 +9515,51 @@
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="94" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -9586,56 +9586,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -9738,728 +9738,728 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="54">
-        <v>77611</v>
+        <v>77680</v>
       </c>
       <c r="C10" s="54">
-        <v>324697</v>
+        <v>326907</v>
       </c>
       <c r="D10" s="54">
-        <v>991</v>
+        <v>953</v>
       </c>
       <c r="E10" s="54">
-        <v>1134</v>
+        <v>1094</v>
       </c>
       <c r="F10" s="54">
         <v>2</v>
       </c>
       <c r="G10" s="54">
         <v>5</v>
       </c>
       <c r="H10" s="54">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="I10" s="54">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J10" s="54">
-        <v>46381</v>
+        <v>47602</v>
       </c>
       <c r="K10" s="57">
-        <v>7458</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="62">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="C12" s="62">
-        <v>6378</v>
+        <v>6308</v>
       </c>
       <c r="D12" s="62">
         <v>2</v>
       </c>
       <c r="E12" s="62">
         <v>1</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>5911</v>
+        <v>5995</v>
       </c>
       <c r="K12" s="66">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="62">
-        <v>4631</v>
+        <v>4562</v>
       </c>
       <c r="C14" s="62">
-        <v>13349</v>
+        <v>13004</v>
       </c>
       <c r="D14" s="62">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E14" s="62">
         <v>5</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>2748</v>
+        <v>2763</v>
       </c>
       <c r="K14" s="66">
-        <v>6147</v>
+        <v>6199</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="62">
-        <v>3217</v>
+        <v>3223</v>
       </c>
       <c r="C16" s="62">
-        <v>12134</v>
+        <v>12270</v>
       </c>
       <c r="D16" s="62">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E16" s="62">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="K16" s="66">
         <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="62">
-        <v>15070</v>
+        <v>15114</v>
       </c>
       <c r="C18" s="62">
-        <v>51918</v>
+        <v>52452</v>
       </c>
       <c r="D18" s="62">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E18" s="62">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="64">
         <v>0</v>
       </c>
       <c r="I18" s="64">
         <v>0</v>
       </c>
       <c r="J18" s="62">
-        <v>3594</v>
+        <v>3655</v>
       </c>
       <c r="K18" s="66">
-        <v>817</v>
+        <v>828</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="62">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="C20" s="62">
-        <v>5266</v>
+        <v>5273</v>
       </c>
       <c r="D20" s="62">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E20" s="62">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="64">
         <v>0</v>
       </c>
       <c r="I20" s="64">
         <v>0</v>
       </c>
       <c r="J20" s="62">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="K20" s="66">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="62">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="C22" s="62">
-        <v>2679</v>
+        <v>2668</v>
       </c>
       <c r="D22" s="62">
+        <v>70</v>
+      </c>
+      <c r="E22" s="62">
         <v>73</v>
       </c>
-      <c r="E22" s="62">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="64">
         <v>0</v>
       </c>
       <c r="I22" s="64">
         <v>0</v>
       </c>
       <c r="J22" s="62">
-        <v>2166</v>
+        <v>2189</v>
       </c>
       <c r="K22" s="66">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="62">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="C24" s="62">
-        <v>4023</v>
+        <v>4220</v>
       </c>
       <c r="D24" s="62">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E24" s="62">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F24" s="64">
         <v>0</v>
       </c>
       <c r="G24" s="64">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="64">
         <v>0</v>
       </c>
       <c r="J24" s="62">
-        <v>2384</v>
+        <v>2690</v>
       </c>
       <c r="K24" s="66">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="62">
-        <v>4955</v>
+        <v>4876</v>
       </c>
       <c r="C26" s="62">
-        <v>33258</v>
+        <v>32765</v>
       </c>
       <c r="D26" s="62">
         <v>5</v>
       </c>
       <c r="E26" s="62">
         <v>3</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="64">
         <v>0</v>
       </c>
       <c r="K26" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="62">
-        <v>3350</v>
+        <v>3302</v>
       </c>
       <c r="C28" s="62">
-        <v>9893</v>
+        <v>9681</v>
       </c>
       <c r="D28" s="62">
         <v>17</v>
       </c>
       <c r="E28" s="62">
         <v>22</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
         <v>3</v>
       </c>
       <c r="K28" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="62">
-        <v>5766</v>
+        <v>5909</v>
       </c>
       <c r="C30" s="62">
-        <v>37112</v>
+        <v>38855</v>
       </c>
       <c r="D30" s="62">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E30" s="62">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F30" s="62">
         <v>2</v>
       </c>
       <c r="G30" s="62">
         <v>5</v>
       </c>
       <c r="H30" s="64">
         <v>0</v>
       </c>
       <c r="I30" s="64">
         <v>0</v>
       </c>
       <c r="J30" s="62">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="K30" s="66">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="11.1" customHeight="1">
       <c r="A31" s="59" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="40"/>
     </row>
     <row r="32" spans="1:11" ht="12.6" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="62">
-        <v>1456</v>
+        <v>1443</v>
       </c>
       <c r="C32" s="62">
-        <v>4575</v>
+        <v>4447</v>
       </c>
       <c r="D32" s="64">
         <v>0</v>
       </c>
       <c r="E32" s="64">
         <v>0</v>
       </c>
       <c r="F32" s="64">
         <v>0</v>
       </c>
       <c r="G32" s="64">
         <v>0</v>
       </c>
       <c r="H32" s="64">
         <v>0</v>
       </c>
       <c r="I32" s="64">
         <v>0</v>
       </c>
       <c r="J32" s="64">
         <v>0</v>
       </c>
       <c r="K32" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="11.1" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="40"/>
     </row>
     <row r="34" spans="1:11" ht="12.6" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="62">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="C34" s="62">
-        <v>4039</v>
+        <v>4079</v>
       </c>
       <c r="D34" s="62">
         <v>8</v>
       </c>
       <c r="E34" s="62">
         <v>16</v>
       </c>
       <c r="F34" s="64">
         <v>0</v>
       </c>
       <c r="G34" s="64">
         <v>0</v>
       </c>
       <c r="H34" s="64">
         <v>0</v>
       </c>
       <c r="I34" s="64">
         <v>0</v>
       </c>
       <c r="J34" s="64">
         <v>0</v>
       </c>
       <c r="K34" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="40"/>
     </row>
     <row r="36" spans="1:11" ht="12.6" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="62">
-        <v>3495</v>
+        <v>3545</v>
       </c>
       <c r="C36" s="62">
-        <v>11489</v>
+        <v>11657</v>
       </c>
       <c r="D36" s="62">
         <v>4</v>
       </c>
       <c r="E36" s="62">
         <v>2</v>
       </c>
       <c r="F36" s="64">
         <v>0</v>
       </c>
       <c r="G36" s="64">
         <v>0</v>
       </c>
       <c r="H36" s="64">
         <v>0</v>
       </c>
       <c r="I36" s="64">
         <v>0</v>
       </c>
       <c r="J36" s="62">
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="K36" s="66">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="70" t="s">
         <v>217</v>
       </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="38"/>
       <c r="K37" s="42"/>
     </row>
     <row r="38" spans="1:11" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
@@ -10627,51 +10627,51 @@
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="95" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
@@ -10698,56 +10698,56 @@
       <c r="I2" s="45"/>
       <c r="J2" s="45"/>
       <c r="K2" s="45"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="44" t="str">
         <f>'5-2'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="44"/>
       <c r="F4" s="43" t="str">
         <f>'5-2'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="24" t="s">
         <v>54</v>
@@ -10850,528 +10850,528 @@
       </c>
       <c r="F9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="12.6" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="53">
-        <v>1649</v>
+        <v>1622</v>
       </c>
       <c r="C10" s="53">
-        <v>5349</v>
+        <v>5193</v>
       </c>
       <c r="D10" s="72">
         <v>0</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="72">
         <v>0</v>
       </c>
       <c r="G10" s="72">
         <v>0</v>
       </c>
       <c r="H10" s="72">
         <v>0</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="J10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="40"/>
     </row>
     <row r="12" spans="1:11" ht="12.6" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="62">
-        <v>3636</v>
+        <v>3623</v>
       </c>
       <c r="C12" s="62">
-        <v>10387</v>
+        <v>10448</v>
       </c>
       <c r="D12" s="62">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E12" s="62">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F12" s="64">
         <v>0</v>
       </c>
       <c r="G12" s="64">
         <v>0</v>
       </c>
       <c r="H12" s="64">
         <v>0</v>
       </c>
       <c r="I12" s="64">
         <v>0</v>
       </c>
       <c r="J12" s="62">
-        <v>18498</v>
+        <v>18589</v>
       </c>
       <c r="K12" s="66">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="40"/>
     </row>
     <row r="14" spans="1:11" ht="12.6" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="62">
-        <v>1771</v>
+        <v>1756</v>
       </c>
       <c r="C14" s="62">
-        <v>6343</v>
+        <v>6316</v>
       </c>
       <c r="D14" s="62">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="E14" s="62">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="F14" s="64">
         <v>0</v>
       </c>
       <c r="G14" s="64">
         <v>0</v>
       </c>
       <c r="H14" s="64">
         <v>0</v>
       </c>
       <c r="I14" s="64">
         <v>0</v>
       </c>
       <c r="J14" s="62">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="K14" s="66">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="11.1" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="40"/>
     </row>
     <row r="16" spans="1:11" ht="12.6" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="62">
-        <v>4190</v>
+        <v>4185</v>
       </c>
       <c r="C16" s="62">
-        <v>12203</v>
+        <v>12213</v>
       </c>
       <c r="D16" s="62">
         <v>8</v>
       </c>
       <c r="E16" s="62">
         <v>7</v>
       </c>
       <c r="F16" s="64">
         <v>0</v>
       </c>
       <c r="G16" s="64">
         <v>0</v>
       </c>
       <c r="H16" s="64">
         <v>0</v>
       </c>
       <c r="I16" s="64">
         <v>0</v>
       </c>
       <c r="J16" s="62">
-        <v>7998</v>
+        <v>8522</v>
       </c>
       <c r="K16" s="66">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="11.1" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="40"/>
     </row>
     <row r="18" spans="1:11" ht="12.6" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="62">
-        <v>6347</v>
+        <v>6363</v>
       </c>
       <c r="C18" s="62">
-        <v>34319</v>
+        <v>34635</v>
       </c>
       <c r="D18" s="62">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E18" s="62">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F18" s="64">
         <v>0</v>
       </c>
       <c r="G18" s="64">
         <v>0</v>
       </c>
       <c r="H18" s="62">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I18" s="62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J18" s="62">
         <v>4</v>
       </c>
       <c r="K18" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="11.1" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="40"/>
     </row>
     <row r="20" spans="1:11" ht="12.6" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="62">
-        <v>3134</v>
+        <v>3193</v>
       </c>
       <c r="C20" s="62">
-        <v>14463</v>
+        <v>14782</v>
       </c>
       <c r="D20" s="62">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E20" s="62">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F20" s="64">
         <v>0</v>
       </c>
       <c r="G20" s="64">
         <v>0</v>
       </c>
       <c r="H20" s="62">
         <v>2</v>
       </c>
       <c r="I20" s="62">
         <v>0</v>
       </c>
       <c r="J20" s="64">
         <v>0</v>
       </c>
       <c r="K20" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="11.1" customHeight="1">
       <c r="A21" s="59" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="40"/>
     </row>
     <row r="22" spans="1:11" ht="12.6" customHeight="1">
       <c r="A22" s="16" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="62">
-        <v>7424</v>
+        <v>7375</v>
       </c>
       <c r="C22" s="62">
-        <v>36151</v>
+        <v>35817</v>
       </c>
       <c r="D22" s="62">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E22" s="62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F22" s="64">
         <v>0</v>
       </c>
       <c r="G22" s="64">
         <v>0</v>
       </c>
       <c r="H22" s="62">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="I22" s="62">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J22" s="62">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="K22" s="66">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="11.1" customHeight="1">
       <c r="A23" s="59" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="40"/>
     </row>
     <row r="24" spans="1:11" ht="12.6" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="62">
-        <v>396</v>
+        <v>425</v>
       </c>
       <c r="C24" s="62">
-        <v>1681</v>
+        <v>1833</v>
       </c>
       <c r="D24" s="62">
+        <v>9</v>
+      </c>
+      <c r="E24" s="62">
+        <v>33</v>
+      </c>
+      <c r="F24" s="64">
+        <v>0</v>
+      </c>
+      <c r="G24" s="64">
+        <v>0</v>
+      </c>
+      <c r="H24" s="64">
+        <v>0</v>
+      </c>
+      <c r="I24" s="64">
+        <v>0</v>
+      </c>
+      <c r="J24" s="62">
         <v>10</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
       <c r="K24" s="66">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="11.1" customHeight="1">
       <c r="A25" s="59" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="40"/>
     </row>
     <row r="26" spans="1:11" ht="12.6" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="62">
-        <v>1082</v>
+        <v>1115</v>
       </c>
       <c r="C26" s="62">
-        <v>4999</v>
+        <v>5276</v>
       </c>
       <c r="D26" s="62">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E26" s="62">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F26" s="64">
         <v>0</v>
       </c>
       <c r="G26" s="64">
         <v>0</v>
       </c>
       <c r="H26" s="64">
         <v>0</v>
       </c>
       <c r="I26" s="64">
         <v>0</v>
       </c>
       <c r="J26" s="62">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K26" s="66">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="11.1" customHeight="1">
       <c r="A27" s="59" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="40"/>
     </row>
     <row r="28" spans="1:11" ht="12.6" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="62">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="C28" s="62">
-        <v>2688</v>
+        <v>2716</v>
       </c>
       <c r="D28" s="62">
         <v>73</v>
       </c>
       <c r="E28" s="62">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F28" s="64">
         <v>0</v>
       </c>
       <c r="G28" s="64">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="64">
         <v>0</v>
       </c>
       <c r="J28" s="62">
-        <v>874</v>
+        <v>992</v>
       </c>
       <c r="K28" s="66">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="11.1" customHeight="1">
       <c r="A29" s="59" t="s">
         <v>236</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="40"/>
     </row>
     <row r="30" spans="1:11" ht="12.6" customHeight="1">
       <c r="A30" s="16"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
@@ -11669,51 +11669,51 @@
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="96" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社消費者貸款業務項目</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>