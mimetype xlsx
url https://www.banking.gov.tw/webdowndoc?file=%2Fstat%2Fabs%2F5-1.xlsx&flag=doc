--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國115年 6月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of June 2026</t>
+    <t>民國115年 8月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -2691,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>7636861</v>
+        <v>7571625</v>
       </c>
       <c r="C9" s="56">
-        <v>13660046</v>
+        <v>13830527</v>
       </c>
       <c r="D9" s="56">
-        <v>7644814</v>
+        <v>7600235</v>
       </c>
       <c r="E9" s="56">
-        <v>13588015</v>
+        <v>13759887</v>
       </c>
       <c r="F9" s="56">
-        <v>7680117</v>
+        <v>7593917</v>
       </c>
       <c r="G9" s="56">
-        <v>13025403</v>
+        <v>13146224</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.1</v>
+        <v>-0.38</v>
       </c>
       <c r="I9" s="59">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.56</v>
+        <v>-0.29</v>
       </c>
       <c r="K9" s="62">
-        <v>4.87</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
-        <v>3003696</v>
+        <v>2915927</v>
       </c>
       <c r="C11" s="67">
-        <v>1383343</v>
+        <v>1397630</v>
       </c>
       <c r="D11" s="67">
-        <v>3022759</v>
+        <v>2955678</v>
       </c>
       <c r="E11" s="67">
-        <v>1376479</v>
+        <v>1392366</v>
       </c>
       <c r="F11" s="67">
-        <v>3136945</v>
+        <v>3039197</v>
       </c>
       <c r="G11" s="67">
-        <v>1289735</v>
+        <v>1308027</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.63</v>
+        <v>-1.34</v>
       </c>
       <c r="I11" s="69">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.25</v>
+        <v>-4.06</v>
       </c>
       <c r="K11" s="71">
-        <v>7.26</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
-        <v>355645</v>
+        <v>357268</v>
       </c>
       <c r="C13" s="67">
-        <v>1271253</v>
+        <v>1283598</v>
       </c>
       <c r="D13" s="67">
-        <v>354939</v>
+        <v>356555</v>
       </c>
       <c r="E13" s="67">
-        <v>1268276</v>
+        <v>1277433</v>
       </c>
       <c r="F13" s="67">
-        <v>353008</v>
+        <v>354044</v>
       </c>
       <c r="G13" s="67">
-        <v>1213007</v>
+        <v>1235886</v>
       </c>
       <c r="H13" s="69">
         <v>0.2</v>
       </c>
       <c r="I13" s="69">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="J13" s="69">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="K13" s="71">
-        <v>4.8</v>
+        <v>3.86</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
-        <v>269036</v>
+        <v>270358</v>
       </c>
       <c r="C15" s="67">
-        <v>959851</v>
+        <v>966739</v>
       </c>
       <c r="D15" s="67">
-        <v>268228</v>
+        <v>269929</v>
       </c>
       <c r="E15" s="67">
-        <v>956519</v>
+        <v>964508</v>
       </c>
       <c r="F15" s="67">
-        <v>264554</v>
+        <v>266031</v>
       </c>
       <c r="G15" s="67">
-        <v>923909</v>
+        <v>935817</v>
       </c>
       <c r="H15" s="69">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="I15" s="69">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="J15" s="69">
-        <v>1.69</v>
+        <v>1.63</v>
       </c>
       <c r="K15" s="71">
-        <v>3.89</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
-        <v>170361</v>
+        <v>171626</v>
       </c>
       <c r="C17" s="67">
-        <v>780223</v>
+        <v>793581</v>
       </c>
       <c r="D17" s="67">
-        <v>169404</v>
+        <v>171191</v>
       </c>
       <c r="E17" s="67">
-        <v>770486</v>
+        <v>788874</v>
       </c>
       <c r="F17" s="67">
-        <v>161453</v>
+        <v>163023</v>
       </c>
       <c r="G17" s="67">
-        <v>706985</v>
+        <v>717134</v>
       </c>
       <c r="H17" s="69">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="I17" s="69">
-        <v>1.26</v>
+        <v>0.6</v>
       </c>
       <c r="J17" s="69">
-        <v>5.52</v>
+        <v>5.28</v>
       </c>
       <c r="K17" s="71">
-        <v>10.36</v>
+        <v>10.66</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
-        <v>212471</v>
+        <v>214704</v>
       </c>
       <c r="C19" s="67">
-        <v>683828</v>
+        <v>694267</v>
       </c>
       <c r="D19" s="67">
-        <v>211487</v>
+        <v>213815</v>
       </c>
       <c r="E19" s="67">
-        <v>678632</v>
+        <v>690363</v>
       </c>
       <c r="F19" s="67">
-        <v>211346</v>
+        <v>210733</v>
       </c>
       <c r="G19" s="67">
-        <v>682562</v>
+        <v>678285</v>
       </c>
       <c r="H19" s="69">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="I19" s="69">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J19" s="69">
-        <v>0.53</v>
+        <v>1.88</v>
       </c>
       <c r="K19" s="71">
-        <v>0.19</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
-        <v>117456</v>
+        <v>118483</v>
       </c>
       <c r="C21" s="67">
-        <v>544760</v>
+        <v>550996</v>
       </c>
       <c r="D21" s="67">
-        <v>116731</v>
+        <v>118102</v>
       </c>
       <c r="E21" s="67">
-        <v>539847</v>
+        <v>549367</v>
       </c>
       <c r="F21" s="67">
-        <v>111926</v>
+        <v>112747</v>
       </c>
       <c r="G21" s="67">
-        <v>508530</v>
+        <v>514743</v>
       </c>
       <c r="H21" s="69">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="I21" s="69">
-        <v>0.91</v>
+        <v>0.3</v>
       </c>
       <c r="J21" s="69">
-        <v>4.94</v>
+        <v>5.09</v>
       </c>
       <c r="K21" s="71">
-        <v>7.12</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
-        <v>34940</v>
+        <v>34804</v>
       </c>
       <c r="C23" s="67">
-        <v>203223</v>
+        <v>203097</v>
       </c>
       <c r="D23" s="67">
-        <v>35021</v>
+        <v>34907</v>
       </c>
       <c r="E23" s="67">
-        <v>203086</v>
+        <v>203386</v>
       </c>
       <c r="F23" s="67">
-        <v>35295</v>
+        <v>35280</v>
       </c>
       <c r="G23" s="67">
-        <v>196116</v>
+        <v>198296</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.23</v>
+        <v>-0.3</v>
       </c>
       <c r="I23" s="69">
-        <v>0.07</v>
+        <v>-0.14</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.01</v>
+        <v>-1.35</v>
       </c>
       <c r="K23" s="71">
-        <v>3.62</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
-        <v>327601</v>
+        <v>323225</v>
       </c>
       <c r="C25" s="67">
-        <v>776890</v>
+        <v>776726</v>
       </c>
       <c r="D25" s="67">
-        <v>329259</v>
+        <v>323279</v>
       </c>
       <c r="E25" s="67">
-        <v>777820</v>
+        <v>776444</v>
       </c>
       <c r="F25" s="67">
-        <v>323960</v>
+        <v>320212</v>
       </c>
       <c r="G25" s="67">
-        <v>759400</v>
+        <v>763565</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.5</v>
+        <v>-0.02</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.12</v>
+        <v>0.04</v>
       </c>
       <c r="J25" s="69">
-        <v>1.12</v>
+        <v>0.94</v>
       </c>
       <c r="K25" s="71">
-        <v>2.3</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
-        <v>372627</v>
+        <v>372674</v>
       </c>
       <c r="C27" s="67">
-        <v>700384</v>
+        <v>709564</v>
       </c>
       <c r="D27" s="67">
-        <v>372809</v>
+        <v>372118</v>
       </c>
       <c r="E27" s="67">
-        <v>699692</v>
+        <v>704842</v>
       </c>
       <c r="F27" s="67">
-        <v>382444</v>
+        <v>381256</v>
       </c>
       <c r="G27" s="67">
-        <v>703473</v>
+        <v>699413</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.05</v>
+        <v>0.15</v>
       </c>
       <c r="I27" s="69">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="J27" s="69">
-        <v>-2.57</v>
+        <v>-2.25</v>
       </c>
       <c r="K27" s="71">
-        <v>-0.44</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
-        <v>41023</v>
+        <v>39926</v>
       </c>
       <c r="C31" s="67">
-        <v>38873</v>
+        <v>40111</v>
       </c>
       <c r="D31" s="67">
-        <v>41419</v>
+        <v>40024</v>
       </c>
       <c r="E31" s="67">
-        <v>38057</v>
+        <v>39625</v>
       </c>
       <c r="F31" s="67">
-        <v>41634</v>
+        <v>40277</v>
       </c>
       <c r="G31" s="67">
-        <v>36370</v>
+        <v>37051</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.96</v>
+        <v>-0.24</v>
       </c>
       <c r="I31" s="69">
-        <v>2.14</v>
+        <v>1.23</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.47</v>
+        <v>-0.87</v>
       </c>
       <c r="K31" s="71">
-        <v>6.88</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
-        <v>103808</v>
+        <v>105320</v>
       </c>
       <c r="C33" s="67">
-        <v>459710</v>
+        <v>469134</v>
       </c>
       <c r="D33" s="67">
-        <v>103004</v>
+        <v>104776</v>
       </c>
       <c r="E33" s="67">
-        <v>454800</v>
+        <v>465400</v>
       </c>
       <c r="F33" s="67">
-        <v>101929</v>
+        <v>101790</v>
       </c>
       <c r="G33" s="67">
-        <v>444908</v>
+        <v>442807</v>
       </c>
       <c r="H33" s="69">
-        <v>0.78</v>
+        <v>0.52</v>
       </c>
       <c r="I33" s="69">
-        <v>1.08</v>
+        <v>0.8</v>
       </c>
       <c r="J33" s="69">
-        <v>1.84</v>
+        <v>3.47</v>
       </c>
       <c r="K33" s="71">
-        <v>3.33</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3663,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10251</v>
+        <v>10304</v>
       </c>
       <c r="C9" s="55">
-        <v>22502</v>
+        <v>23779</v>
       </c>
       <c r="D9" s="55">
-        <v>10309</v>
+        <v>10294</v>
       </c>
       <c r="E9" s="55">
-        <v>21763</v>
+        <v>23335</v>
       </c>
       <c r="F9" s="55">
-        <v>10452</v>
+        <v>10544</v>
       </c>
       <c r="G9" s="55">
-        <v>17353</v>
+        <v>18194</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.56</v>
+        <v>0.1</v>
       </c>
       <c r="I9" s="58">
-        <v>3.39</v>
+        <v>1.9</v>
       </c>
       <c r="J9" s="58">
-        <v>-1.92</v>
+        <v>-2.28</v>
       </c>
       <c r="K9" s="61">
-        <v>29.67</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
-        <v>90862</v>
+        <v>91544</v>
       </c>
       <c r="C11" s="67">
-        <v>345178</v>
+        <v>349917</v>
       </c>
       <c r="D11" s="67">
-        <v>90250</v>
+        <v>91274</v>
       </c>
       <c r="E11" s="67">
-        <v>342251</v>
+        <v>347680</v>
       </c>
       <c r="F11" s="67">
-        <v>87836</v>
+        <v>87896</v>
       </c>
       <c r="G11" s="67">
-        <v>325938</v>
+        <v>327014</v>
       </c>
       <c r="H11" s="69">
-        <v>0.68</v>
+        <v>0.3</v>
       </c>
       <c r="I11" s="69">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="J11" s="69">
-        <v>3.45</v>
+        <v>4.15</v>
       </c>
       <c r="K11" s="71">
-        <v>5.9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
-        <v>87394</v>
+        <v>85043</v>
       </c>
       <c r="C13" s="67">
-        <v>193124</v>
+        <v>191457</v>
       </c>
       <c r="D13" s="67">
-        <v>88518</v>
+        <v>86175</v>
       </c>
       <c r="E13" s="67">
-        <v>193867</v>
+        <v>192383</v>
       </c>
       <c r="F13" s="67">
-        <v>102171</v>
+        <v>99483</v>
       </c>
       <c r="G13" s="67">
-        <v>209962</v>
+        <v>206647</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.27</v>
+        <v>-1.31</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.38</v>
+        <v>-0.48</v>
       </c>
       <c r="J13" s="69">
-        <v>-14.46</v>
+        <v>-14.52</v>
       </c>
       <c r="K13" s="71">
-        <v>-8.02</v>
+        <v>-7.35</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
-        <v>36164</v>
+        <v>36458</v>
       </c>
       <c r="C15" s="67">
-        <v>109252</v>
+        <v>111398</v>
       </c>
       <c r="D15" s="67">
-        <v>36055</v>
+        <v>36264</v>
       </c>
       <c r="E15" s="67">
-        <v>108606</v>
+        <v>109981</v>
       </c>
       <c r="F15" s="67">
-        <v>35494</v>
+        <v>35396</v>
       </c>
       <c r="G15" s="67">
-        <v>102380</v>
+        <v>102374</v>
       </c>
       <c r="H15" s="69">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="I15" s="69">
-        <v>0.59</v>
+        <v>1.29</v>
       </c>
       <c r="J15" s="69">
-        <v>1.89</v>
+        <v>3</v>
       </c>
       <c r="K15" s="71">
-        <v>6.71</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
-        <v>2419</v>
+        <v>2288</v>
       </c>
       <c r="C17" s="67">
-        <v>15130</v>
+        <v>14828</v>
       </c>
       <c r="D17" s="67">
-        <v>2494</v>
+        <v>2351</v>
       </c>
       <c r="E17" s="67">
-        <v>15290</v>
+        <v>14981</v>
       </c>
       <c r="F17" s="67">
-        <v>2570</v>
+        <v>2709</v>
       </c>
       <c r="G17" s="67">
-        <v>13386</v>
+        <v>14751</v>
       </c>
       <c r="H17" s="69">
-        <v>-3.01</v>
+        <v>-2.68</v>
       </c>
       <c r="I17" s="69">
-        <v>-1.05</v>
+        <v>-1.02</v>
       </c>
       <c r="J17" s="69">
-        <v>-5.88</v>
+        <v>-15.54</v>
       </c>
       <c r="K17" s="71">
-        <v>13.03</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
-        <v>49584</v>
+        <v>48934</v>
       </c>
       <c r="C19" s="67">
-        <v>237378</v>
+        <v>240015</v>
       </c>
       <c r="D19" s="67">
-        <v>49668</v>
+        <v>49074</v>
       </c>
       <c r="E19" s="67">
-        <v>235354</v>
+        <v>238221</v>
       </c>
       <c r="F19" s="67">
-        <v>52943</v>
+        <v>52280</v>
       </c>
       <c r="G19" s="67">
-        <v>224068</v>
+        <v>225668</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.17</v>
+        <v>-0.29</v>
       </c>
       <c r="I19" s="69">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="J19" s="69">
-        <v>-6.34</v>
+        <v>-6.4</v>
       </c>
       <c r="K19" s="71">
-        <v>5.94</v>
+        <v>6.36</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
-        <v>23721</v>
+        <v>23928</v>
       </c>
       <c r="C21" s="67">
-        <v>14281</v>
+        <v>14490</v>
       </c>
       <c r="D21" s="67">
-        <v>23392</v>
+        <v>23808</v>
       </c>
       <c r="E21" s="67">
-        <v>14069</v>
+        <v>14504</v>
       </c>
       <c r="F21" s="67">
-        <v>19486</v>
+        <v>20165</v>
       </c>
       <c r="G21" s="67">
-        <v>11652</v>
+        <v>12052</v>
       </c>
       <c r="H21" s="69">
-        <v>1.41</v>
+        <v>0.5</v>
       </c>
       <c r="I21" s="69">
-        <v>1.51</v>
+        <v>-0.1</v>
       </c>
       <c r="J21" s="69">
-        <v>21.73</v>
+        <v>18.66</v>
       </c>
       <c r="K21" s="71">
-        <v>22.56</v>
+        <v>20.23</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
-        <v>875</v>
+        <v>837</v>
       </c>
       <c r="C23" s="67">
-        <v>5484</v>
+        <v>5380</v>
       </c>
       <c r="D23" s="67">
-        <v>888</v>
+        <v>853</v>
       </c>
       <c r="E23" s="67">
-        <v>5513</v>
+        <v>5448</v>
       </c>
       <c r="F23" s="67">
-        <v>1012</v>
+        <v>991</v>
       </c>
       <c r="G23" s="67">
-        <v>6044</v>
+        <v>5840</v>
       </c>
       <c r="H23" s="69">
-        <v>-1.46</v>
+        <v>-1.88</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.54</v>
+        <v>-1.24</v>
       </c>
       <c r="J23" s="69">
-        <v>-13.54</v>
+        <v>-15.54</v>
       </c>
       <c r="K23" s="71">
-        <v>-9.26</v>
+        <v>-7.87</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
-        <v>104322</v>
+        <v>102790</v>
       </c>
       <c r="C25" s="67">
-        <v>268303</v>
+        <v>267268</v>
       </c>
       <c r="D25" s="67">
-        <v>105078</v>
+        <v>103492</v>
       </c>
       <c r="E25" s="67">
-        <v>268783</v>
+        <v>267587</v>
       </c>
       <c r="F25" s="67">
-        <v>112372</v>
+        <v>111159</v>
       </c>
       <c r="G25" s="67">
-        <v>277498</v>
+        <v>276977</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.72</v>
+        <v>-0.68</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.18</v>
+        <v>-0.12</v>
       </c>
       <c r="J25" s="69">
-        <v>-7.16</v>
+        <v>-7.53</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.31</v>
+        <v>-3.51</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
-        <v>36259</v>
+        <v>36553</v>
       </c>
       <c r="C27" s="67">
-        <v>62269</v>
+        <v>63756</v>
       </c>
       <c r="D27" s="67">
-        <v>35981</v>
+        <v>36428</v>
       </c>
       <c r="E27" s="67">
-        <v>61179</v>
+        <v>63070</v>
       </c>
       <c r="F27" s="67">
-        <v>34489</v>
+        <v>34855</v>
       </c>
       <c r="G27" s="67">
-        <v>54337</v>
+        <v>55566</v>
       </c>
       <c r="H27" s="69">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="I27" s="69">
-        <v>1.78</v>
+        <v>1.09</v>
       </c>
       <c r="J27" s="69">
-        <v>5.13</v>
+        <v>4.87</v>
       </c>
       <c r="K27" s="71">
-        <v>14.6</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
-        <v>6170</v>
+        <v>6100</v>
       </c>
       <c r="C29" s="67">
-        <v>17706</v>
+        <v>17578</v>
       </c>
       <c r="D29" s="67">
-        <v>6229</v>
+        <v>6132</v>
       </c>
       <c r="E29" s="67">
-        <v>17746</v>
+        <v>17605</v>
       </c>
       <c r="F29" s="67">
-        <v>6802</v>
+        <v>6641</v>
       </c>
       <c r="G29" s="67">
-        <v>17469</v>
+        <v>17520</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.95</v>
+        <v>-0.52</v>
       </c>
       <c r="I29" s="69">
-        <v>-0.23</v>
+        <v>-0.16</v>
       </c>
       <c r="J29" s="69">
-        <v>-9.29</v>
+        <v>-8.15</v>
       </c>
       <c r="K29" s="71">
-        <v>1.36</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
-        <v>56787</v>
+        <v>57501</v>
       </c>
       <c r="C31" s="67">
-        <v>53735</v>
+        <v>54726</v>
       </c>
       <c r="D31" s="67">
-        <v>56170</v>
+        <v>57238</v>
       </c>
       <c r="E31" s="67">
-        <v>53002</v>
+        <v>54401</v>
       </c>
       <c r="F31" s="67">
-        <v>55679</v>
+        <v>55664</v>
       </c>
       <c r="G31" s="67">
-        <v>49381</v>
+        <v>49831</v>
       </c>
       <c r="H31" s="69">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="I31" s="69">
-        <v>1.38</v>
+        <v>0.6</v>
       </c>
       <c r="J31" s="69">
-        <v>1.99</v>
+        <v>3.3</v>
       </c>
       <c r="K31" s="71">
-        <v>8.82</v>
+        <v>9.82</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
-        <v>118116</v>
+        <v>118503</v>
       </c>
       <c r="C33" s="67">
-        <v>228385</v>
+        <v>229633</v>
       </c>
       <c r="D33" s="67">
-        <v>119921</v>
+        <v>118511</v>
       </c>
       <c r="E33" s="67">
-        <v>237831</v>
+        <v>229623</v>
       </c>
       <c r="F33" s="67">
-        <v>118537</v>
+        <v>119035</v>
       </c>
       <c r="G33" s="67">
-        <v>230299</v>
+        <v>232180</v>
       </c>
       <c r="H33" s="69">
-        <v>-1.51</v>
+        <v>-0.01</v>
       </c>
       <c r="I33" s="69">
-        <v>-3.97</v>
+        <v>0</v>
       </c>
       <c r="J33" s="69">
-        <v>-0.36</v>
+        <v>-0.45</v>
       </c>
       <c r="K33" s="71">
-        <v>-0.83</v>
+        <v>-1.1</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
-        <v>99529</v>
+        <v>99361</v>
       </c>
       <c r="C35" s="67">
-        <v>177506</v>
+        <v>178949</v>
       </c>
       <c r="D35" s="67">
-        <v>99579</v>
+        <v>99459</v>
       </c>
       <c r="E35" s="67">
-        <v>176863</v>
+        <v>178232</v>
       </c>
       <c r="F35" s="67">
-        <v>102679</v>
+        <v>102461</v>
       </c>
       <c r="G35" s="67">
-        <v>178326</v>
+        <v>178210</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="I35" s="69">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="J35" s="69">
-        <v>-3.07</v>
+        <v>-3.03</v>
       </c>
       <c r="K35" s="71">
-        <v>-0.46</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4825,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
-        <v>221416</v>
+        <v>224946</v>
       </c>
       <c r="C9" s="55">
-        <v>453171</v>
+        <v>467680</v>
       </c>
       <c r="D9" s="55">
-        <v>219208</v>
+        <v>222618</v>
       </c>
       <c r="E9" s="55">
-        <v>446991</v>
+        <v>459175</v>
       </c>
       <c r="F9" s="55">
-        <v>210046</v>
+        <v>210474</v>
       </c>
       <c r="G9" s="55">
-        <v>425365</v>
+        <v>427197</v>
       </c>
       <c r="H9" s="58">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="I9" s="58">
-        <v>1.38</v>
+        <v>1.85</v>
       </c>
       <c r="J9" s="58">
-        <v>5.41</v>
+        <v>6.88</v>
       </c>
       <c r="K9" s="61">
-        <v>6.54</v>
+        <v>9.48</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
-        <v>80321</v>
+        <v>80043</v>
       </c>
       <c r="C11" s="67">
-        <v>388792</v>
+        <v>390088</v>
       </c>
       <c r="D11" s="67">
-        <v>80500</v>
+        <v>80134</v>
       </c>
       <c r="E11" s="67">
-        <v>388947</v>
+        <v>388932</v>
       </c>
       <c r="F11" s="67">
-        <v>84313</v>
+        <v>83709</v>
       </c>
       <c r="G11" s="67">
-        <v>405151</v>
+        <v>402460</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.22</v>
+        <v>-0.11</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.04</v>
+        <v>0.3</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.73</v>
+        <v>-4.38</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.04</v>
+        <v>-3.07</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
-        <v>252279</v>
+        <v>255052</v>
       </c>
       <c r="C13" s="67">
-        <v>737539</v>
+        <v>755666</v>
       </c>
       <c r="D13" s="67">
-        <v>250428</v>
+        <v>253924</v>
       </c>
       <c r="E13" s="67">
-        <v>724924</v>
+        <v>747787</v>
       </c>
       <c r="F13" s="67">
-        <v>241545</v>
+        <v>244323</v>
       </c>
       <c r="G13" s="67">
-        <v>667542</v>
+        <v>682631</v>
       </c>
       <c r="H13" s="69">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="I13" s="69">
-        <v>1.74</v>
+        <v>1.05</v>
       </c>
       <c r="J13" s="69">
-        <v>4.44</v>
+        <v>4.39</v>
       </c>
       <c r="K13" s="71">
-        <v>10.49</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
-        <v>117382</v>
+        <v>117815</v>
       </c>
       <c r="C15" s="67">
-        <v>154186</v>
+        <v>159324</v>
       </c>
       <c r="D15" s="67">
-        <v>117292</v>
+        <v>117892</v>
       </c>
       <c r="E15" s="67">
-        <v>151965</v>
+        <v>156751</v>
       </c>
       <c r="F15" s="67">
-        <v>116846</v>
+        <v>116902</v>
       </c>
       <c r="G15" s="67">
-        <v>144586</v>
+        <v>147291</v>
       </c>
       <c r="H15" s="69">
-        <v>0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="I15" s="69">
-        <v>1.46</v>
+        <v>1.64</v>
       </c>
       <c r="J15" s="69">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="K15" s="71">
-        <v>6.64</v>
+        <v>8.17</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
-        <v>204484</v>
+        <v>204433</v>
       </c>
       <c r="C17" s="67">
-        <v>259890</v>
+        <v>259968</v>
       </c>
       <c r="D17" s="67">
-        <v>204534</v>
+        <v>204507</v>
       </c>
       <c r="E17" s="67">
-        <v>259522</v>
+        <v>260003</v>
       </c>
       <c r="F17" s="67">
-        <v>206394</v>
+        <v>206076</v>
       </c>
       <c r="G17" s="67">
-        <v>260651</v>
+        <v>260028</v>
       </c>
       <c r="H17" s="69">
+        <v>-0.04</v>
+      </c>
+      <c r="I17" s="69">
+        <v>-0.01</v>
+      </c>
+      <c r="J17" s="69">
+        <v>-0.8</v>
+      </c>
+      <c r="K17" s="71">
         <v>-0.02</v>
-      </c>
-[...7 lines deleted...]
-        <v>-0.29</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
-        <v>299641</v>
+        <v>299790</v>
       </c>
       <c r="C19" s="67">
-        <v>670649</v>
+        <v>675299</v>
       </c>
       <c r="D19" s="67">
-        <v>301104</v>
+        <v>300481</v>
       </c>
       <c r="E19" s="67">
-        <v>674010</v>
+        <v>676296</v>
       </c>
       <c r="F19" s="67">
-        <v>293580</v>
+        <v>295386</v>
       </c>
       <c r="G19" s="67">
-        <v>648501</v>
+        <v>655955</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.49</v>
+        <v>-0.23</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.5</v>
+        <v>-0.15</v>
       </c>
       <c r="J19" s="69">
-        <v>2.06</v>
+        <v>1.49</v>
       </c>
       <c r="K19" s="71">
-        <v>3.42</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
-        <v>32076</v>
+        <v>32286</v>
       </c>
       <c r="C21" s="67">
-        <v>76797</v>
+        <v>77364</v>
       </c>
       <c r="D21" s="67">
-        <v>31941</v>
+        <v>32211</v>
       </c>
       <c r="E21" s="67">
-        <v>76538</v>
+        <v>77102</v>
       </c>
       <c r="F21" s="67">
-        <v>30855</v>
+        <v>31043</v>
       </c>
       <c r="G21" s="67">
-        <v>74603</v>
+        <v>74889</v>
       </c>
       <c r="H21" s="69">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="I21" s="69">
         <v>0.34</v>
       </c>
       <c r="J21" s="69">
-        <v>3.96</v>
+        <v>4</v>
       </c>
       <c r="K21" s="71">
-        <v>2.94</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
-        <v>459819</v>
+        <v>460291</v>
       </c>
       <c r="C23" s="67">
-        <v>1248175</v>
+        <v>1270846</v>
       </c>
       <c r="D23" s="67">
-        <v>459563</v>
+        <v>460243</v>
       </c>
       <c r="E23" s="67">
-        <v>1235151</v>
+        <v>1261274</v>
       </c>
       <c r="F23" s="67">
-        <v>456948</v>
+        <v>457900</v>
       </c>
       <c r="G23" s="67">
-        <v>1129190</v>
+        <v>1150514</v>
       </c>
       <c r="H23" s="69">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="I23" s="69">
-        <v>1.05</v>
+        <v>0.76</v>
       </c>
       <c r="J23" s="69">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="K23" s="71">
-        <v>10.54</v>
+        <v>10.46</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
-        <v>17997</v>
+        <v>18683</v>
       </c>
       <c r="C25" s="67">
-        <v>26244</v>
+        <v>27938</v>
       </c>
       <c r="D25" s="67">
-        <v>17387</v>
+        <v>18402</v>
       </c>
       <c r="E25" s="67">
-        <v>24983</v>
+        <v>27359</v>
       </c>
       <c r="F25" s="67">
-        <v>8528</v>
+        <v>12120</v>
       </c>
       <c r="G25" s="67">
-        <v>13830</v>
+        <v>15267</v>
       </c>
       <c r="H25" s="69">
-        <v>3.51</v>
+        <v>1.53</v>
       </c>
       <c r="I25" s="69">
-        <v>5.05</v>
+        <v>2.12</v>
       </c>
       <c r="J25" s="69">
-        <v>111.03</v>
+        <v>54.15</v>
       </c>
       <c r="K25" s="71">
-        <v>89.77</v>
+        <v>82.99</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
-        <v>205795</v>
+        <v>218237</v>
       </c>
       <c r="C27" s="67">
-        <v>83921</v>
+        <v>88759</v>
       </c>
       <c r="D27" s="67">
-        <v>199198</v>
+        <v>213080</v>
       </c>
       <c r="E27" s="67">
-        <v>81455</v>
+        <v>87013</v>
       </c>
       <c r="F27" s="67">
-        <v>152777</v>
+        <v>160423</v>
       </c>
       <c r="G27" s="67">
-        <v>66424</v>
+        <v>69613</v>
       </c>
       <c r="H27" s="69">
-        <v>3.31</v>
+        <v>2.42</v>
       </c>
       <c r="I27" s="69">
-        <v>3.03</v>
+        <v>2.01</v>
       </c>
       <c r="J27" s="69">
-        <v>34.7</v>
+        <v>36.04</v>
       </c>
       <c r="K27" s="71">
-        <v>26.34</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
-        <v>14534</v>
+        <v>15590</v>
       </c>
       <c r="C29" s="67">
-        <v>8113</v>
+        <v>8978</v>
       </c>
       <c r="D29" s="67">
-        <v>14067</v>
+        <v>15016</v>
       </c>
       <c r="E29" s="67">
-        <v>7718</v>
+        <v>8535</v>
       </c>
       <c r="F29" s="67">
-        <v>11269</v>
+        <v>11692</v>
       </c>
       <c r="G29" s="67">
-        <v>6471</v>
+        <v>6532</v>
       </c>
       <c r="H29" s="69">
-        <v>3.32</v>
+        <v>3.82</v>
       </c>
       <c r="I29" s="69">
-        <v>5.11</v>
+        <v>5.18</v>
       </c>
       <c r="J29" s="69">
-        <v>28.97</v>
+        <v>33.34</v>
       </c>
       <c r="K29" s="71">
-        <v>25.37</v>
+        <v>37.44</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5818,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5954,78 +5954,78 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C9" s="56">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D9" s="56">
         <v>12</v>
       </c>
       <c r="E9" s="56">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F9" s="56">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G9" s="56">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>8.33</v>
+        <v>233</v>
+      </c>
+      <c r="H9" s="82">
+        <v>0</v>
       </c>
       <c r="I9" s="59">
-        <v>-5.59</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-0.18</v>
+      </c>
+      <c r="J9" s="59">
+        <v>-20</v>
       </c>
       <c r="K9" s="62">
-        <v>-42.31</v>
+        <v>-40.29</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6113,69 +6113,69 @@
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
         <v>1</v>
       </c>
       <c r="C15" s="67">
         <v>132</v>
       </c>
       <c r="D15" s="67">
         <v>1</v>
       </c>
       <c r="E15" s="67">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="H15" s="75">
         <v>0</v>
       </c>
-      <c r="I15" s="69">
-        <v>-6.25</v>
+      <c r="I15" s="75">
+        <v>0</v>
       </c>
       <c r="J15" s="69">
         <v>-50</v>
       </c>
       <c r="K15" s="71">
-        <v>-43.58</v>
+        <v>-42.35</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6475,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-15.83</v>
+        <v>-23.14</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-69.08</v>
+        <v>-78.2</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6926,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7712,78 +7712,78 @@
       </c>
       <c r="K33" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C35" s="67">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D35" s="67">
         <v>8</v>
       </c>
       <c r="E35" s="67">
+        <v>7</v>
+      </c>
+      <c r="F35" s="67">
+        <v>10</v>
+      </c>
+      <c r="G35" s="67">
         <v>4</v>
       </c>
-      <c r="F35" s="67">
-[...6 lines deleted...]
-        <v>12.5</v>
+      <c r="H35" s="75">
+        <v>0</v>
       </c>
       <c r="I35" s="69">
-        <v>18.19</v>
+        <v>-3.5</v>
       </c>
       <c r="J35" s="69">
-        <v>12.5</v>
+        <v>-20</v>
       </c>
       <c r="K35" s="71">
-        <v>63.18</v>
+        <v>84.91</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8073,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8904,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9798,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>126714</v>
+        <v>127632</v>
       </c>
       <c r="C9" s="56">
-        <v>336737</v>
+        <v>341063</v>
       </c>
       <c r="D9" s="56">
-        <v>126343</v>
+        <v>127210</v>
       </c>
       <c r="E9" s="56">
-        <v>335540</v>
+        <v>339278</v>
       </c>
       <c r="F9" s="56">
-        <v>121851</v>
+        <v>122695</v>
       </c>
       <c r="G9" s="56">
-        <v>324614</v>
+        <v>327846</v>
       </c>
       <c r="H9" s="59">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="I9" s="59">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="J9" s="59">
-        <v>3.99</v>
+        <v>4.02</v>
       </c>
       <c r="K9" s="62">
-        <v>3.73</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
-        <v>7239</v>
+        <v>7322</v>
       </c>
       <c r="C11" s="67">
-        <v>6250</v>
+        <v>6378</v>
       </c>
       <c r="D11" s="67">
-        <v>7198</v>
+        <v>7280</v>
       </c>
       <c r="E11" s="67">
-        <v>6312</v>
+        <v>6295</v>
       </c>
       <c r="F11" s="67">
-        <v>6878</v>
+        <v>6954</v>
       </c>
       <c r="G11" s="67">
-        <v>6214</v>
+        <v>6244</v>
       </c>
       <c r="H11" s="69">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.99</v>
+        <v>1.32</v>
       </c>
       <c r="J11" s="69">
-        <v>5.25</v>
+        <v>5.29</v>
       </c>
       <c r="K11" s="71">
-        <v>0.58</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
-        <v>7356</v>
+        <v>7334</v>
       </c>
       <c r="C13" s="67">
-        <v>19251</v>
+        <v>19128</v>
       </c>
       <c r="D13" s="67">
-        <v>7340</v>
+        <v>7348</v>
       </c>
       <c r="E13" s="67">
-        <v>19208</v>
+        <v>19232</v>
       </c>
       <c r="F13" s="67">
-        <v>7463</v>
+        <v>7516</v>
       </c>
       <c r="G13" s="67">
-        <v>19561</v>
+        <v>19968</v>
       </c>
       <c r="H13" s="69">
-        <v>0.22</v>
+        <v>-0.19</v>
       </c>
       <c r="I13" s="69">
-        <v>0.22</v>
+        <v>-0.54</v>
       </c>
       <c r="J13" s="69">
-        <v>-1.43</v>
+        <v>-2.42</v>
       </c>
       <c r="K13" s="71">
-        <v>-1.59</v>
+        <v>-4.21</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
-        <v>4078</v>
+        <v>4095</v>
       </c>
       <c r="C15" s="67">
-        <v>12560</v>
+        <v>12810</v>
       </c>
       <c r="D15" s="67">
-        <v>4073</v>
+        <v>4096</v>
       </c>
       <c r="E15" s="67">
-        <v>12435</v>
+        <v>12790</v>
       </c>
       <c r="F15" s="67">
-        <v>4050</v>
+        <v>4054</v>
       </c>
       <c r="G15" s="67">
-        <v>11737</v>
+        <v>11823</v>
       </c>
       <c r="H15" s="69">
-        <v>0.12</v>
+        <v>-0.02</v>
       </c>
       <c r="I15" s="69">
-        <v>1</v>
+        <v>0.16</v>
       </c>
       <c r="J15" s="69">
-        <v>0.69</v>
+        <v>1.01</v>
       </c>
       <c r="K15" s="71">
-        <v>7.01</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
-        <v>18937</v>
+        <v>18997</v>
       </c>
       <c r="C17" s="67">
-        <v>53599</v>
+        <v>54181</v>
       </c>
       <c r="D17" s="67">
-        <v>18930</v>
+        <v>18963</v>
       </c>
       <c r="E17" s="67">
-        <v>53423</v>
+        <v>53844</v>
       </c>
       <c r="F17" s="67">
-        <v>18571</v>
+        <v>18592</v>
       </c>
       <c r="G17" s="67">
-        <v>50990</v>
+        <v>51164</v>
       </c>
       <c r="H17" s="69">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="I17" s="69">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="J17" s="69">
-        <v>1.97</v>
+        <v>2.18</v>
       </c>
       <c r="K17" s="71">
-        <v>5.12</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="C19" s="67">
-        <v>5260</v>
+        <v>5259</v>
       </c>
       <c r="D19" s="67">
-        <v>1950</v>
+        <v>1939</v>
       </c>
       <c r="E19" s="67">
-        <v>5323</v>
+        <v>5228</v>
       </c>
       <c r="F19" s="67">
-        <v>1923</v>
+        <v>1938</v>
       </c>
       <c r="G19" s="67">
-        <v>5331</v>
+        <v>5334</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.21</v>
+        <v>0.31</v>
       </c>
       <c r="I19" s="69">
-        <v>-1.19</v>
+        <v>0.6</v>
       </c>
       <c r="J19" s="69">
-        <v>1.2</v>
+        <v>0.36</v>
       </c>
       <c r="K19" s="71">
-        <v>-1.33</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
         <v>2742</v>
       </c>
       <c r="C21" s="67">
-        <v>2775</v>
+        <v>2729</v>
       </c>
       <c r="D21" s="67">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="E21" s="67">
-        <v>2756</v>
+        <v>2763</v>
       </c>
       <c r="F21" s="67">
-        <v>2659</v>
+        <v>2674</v>
       </c>
       <c r="G21" s="67">
-        <v>2823</v>
-[...2 lines deleted...]
-        <v>0.07</v>
+        <v>2829</v>
+      </c>
+      <c r="H21" s="75">
+        <v>0</v>
       </c>
       <c r="I21" s="69">
-        <v>0.72</v>
+        <v>-1.21</v>
       </c>
       <c r="J21" s="69">
-        <v>3.12</v>
+        <v>2.54</v>
       </c>
       <c r="K21" s="71">
-        <v>-1.69</v>
+        <v>-3.53</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
-        <v>3873</v>
+        <v>4021</v>
       </c>
       <c r="C23" s="67">
-        <v>4314</v>
+        <v>4454</v>
       </c>
       <c r="D23" s="67">
-        <v>3792</v>
+        <v>3947</v>
       </c>
       <c r="E23" s="67">
-        <v>4292</v>
+        <v>4367</v>
       </c>
       <c r="F23" s="67">
-        <v>3130</v>
+        <v>3197</v>
       </c>
       <c r="G23" s="67">
-        <v>4233</v>
+        <v>4277</v>
       </c>
       <c r="H23" s="69">
-        <v>2.14</v>
+        <v>1.87</v>
       </c>
       <c r="I23" s="69">
-        <v>0.51</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="69">
-        <v>23.74</v>
+        <v>25.77</v>
       </c>
       <c r="K23" s="71">
-        <v>1.92</v>
+        <v>4.14</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
-        <v>4843</v>
+        <v>4814</v>
       </c>
       <c r="C25" s="67">
-        <v>32538</v>
+        <v>32659</v>
       </c>
       <c r="D25" s="67">
-        <v>4881</v>
+        <v>4829</v>
       </c>
       <c r="E25" s="67">
-        <v>32769</v>
+        <v>32598</v>
       </c>
       <c r="F25" s="67">
-        <v>5120</v>
+        <v>5070</v>
       </c>
       <c r="G25" s="67">
-        <v>34114</v>
+        <v>33789</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.78</v>
+        <v>-0.31</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.7</v>
+        <v>0.19</v>
       </c>
       <c r="J25" s="69">
-        <v>-5.41</v>
+        <v>-5.05</v>
       </c>
       <c r="K25" s="71">
-        <v>-4.62</v>
+        <v>-3.34</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
-        <v>3323</v>
+        <v>3304</v>
       </c>
       <c r="C27" s="67">
-        <v>9732</v>
+        <v>9635</v>
       </c>
       <c r="D27" s="67">
-        <v>3322</v>
+        <v>3309</v>
       </c>
       <c r="E27" s="67">
-        <v>9703</v>
+        <v>9674</v>
       </c>
       <c r="F27" s="67">
-        <v>3472</v>
+        <v>3459</v>
       </c>
       <c r="G27" s="67">
-        <v>10323</v>
+        <v>10268</v>
       </c>
       <c r="H27" s="69">
-        <v>0.03</v>
+        <v>-0.15</v>
       </c>
       <c r="I27" s="69">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="J27" s="69">
-        <v>-4.29</v>
+        <v>-4.48</v>
       </c>
       <c r="K27" s="71">
-        <v>-5.73</v>
+        <v>-6.16</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
-        <v>5996</v>
+        <v>6041</v>
       </c>
       <c r="C29" s="67">
-        <v>39174</v>
+        <v>39677</v>
       </c>
       <c r="D29" s="67">
-        <v>5968</v>
+        <v>6011</v>
       </c>
       <c r="E29" s="67">
-        <v>38990</v>
+        <v>39353</v>
       </c>
       <c r="F29" s="67">
-        <v>5551</v>
+        <v>5615</v>
       </c>
       <c r="G29" s="67">
-        <v>33969</v>
+        <v>34465</v>
       </c>
       <c r="H29" s="69">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="I29" s="69">
-        <v>0.47</v>
+        <v>0.82</v>
       </c>
       <c r="J29" s="69">
-        <v>8.02</v>
+        <v>7.59</v>
       </c>
       <c r="K29" s="71">
-        <v>15.32</v>
+        <v>15.12</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="C31" s="67">
-        <v>4477</v>
+        <v>4533</v>
       </c>
       <c r="D31" s="67">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="E31" s="67">
-        <v>4447</v>
+        <v>4501</v>
       </c>
       <c r="F31" s="67">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="G31" s="67">
-        <v>4451</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4531</v>
+      </c>
+      <c r="H31" s="69">
+        <v>0.41</v>
       </c>
       <c r="I31" s="69">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="J31" s="69">
-        <v>0.49</v>
+        <v>1.67</v>
       </c>
       <c r="K31" s="71">
-        <v>0.58</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1193</v>
+        <v>1203</v>
       </c>
       <c r="C33" s="67">
-        <v>4145</v>
+        <v>4292</v>
       </c>
       <c r="D33" s="67">
-        <v>1183</v>
+        <v>1201</v>
       </c>
       <c r="E33" s="67">
-        <v>4095</v>
+        <v>4206</v>
       </c>
       <c r="F33" s="67">
-        <v>1230</v>
+        <v>1214</v>
       </c>
       <c r="G33" s="67">
-        <v>4026</v>
+        <v>4015</v>
       </c>
       <c r="H33" s="69">
-        <v>0.85</v>
+        <v>0.17</v>
       </c>
       <c r="I33" s="69">
-        <v>1.22</v>
+        <v>2.05</v>
       </c>
       <c r="J33" s="69">
-        <v>-3.01</v>
+        <v>-0.91</v>
       </c>
       <c r="K33" s="71">
-        <v>2.96</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
-        <v>4144</v>
+        <v>4163</v>
       </c>
       <c r="C35" s="67">
-        <v>11697</v>
+        <v>11950</v>
       </c>
       <c r="D35" s="67">
-        <v>4145</v>
+        <v>4168</v>
       </c>
       <c r="E35" s="67">
-        <v>11770</v>
+        <v>11967</v>
       </c>
       <c r="F35" s="67">
-        <v>3991</v>
+        <v>3964</v>
       </c>
       <c r="G35" s="67">
-        <v>10653</v>
+        <v>10841</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.02</v>
+        <v>-0.12</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.62</v>
+        <v>-0.15</v>
       </c>
       <c r="J35" s="69">
-        <v>3.83</v>
+        <v>5.02</v>
       </c>
       <c r="K35" s="71">
-        <v>9.8</v>
+        <v>10.23</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10919,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
-        <v>1609</v>
+        <v>1588</v>
       </c>
       <c r="C9" s="55">
-        <v>5139</v>
+        <v>5053</v>
       </c>
       <c r="D9" s="55">
-        <v>1622</v>
+        <v>1599</v>
       </c>
       <c r="E9" s="55">
-        <v>5193</v>
+        <v>5097</v>
       </c>
       <c r="F9" s="55">
-        <v>1670</v>
+        <v>1688</v>
       </c>
       <c r="G9" s="55">
-        <v>5347</v>
+        <v>5521</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.8</v>
+        <v>-0.69</v>
       </c>
       <c r="I9" s="58">
-        <v>-1.04</v>
+        <v>-0.87</v>
       </c>
       <c r="J9" s="58">
-        <v>-3.65</v>
+        <v>-5.92</v>
       </c>
       <c r="K9" s="61">
-        <v>-3.89</v>
+        <v>-8.47</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
-        <v>22277</v>
+        <v>22351</v>
       </c>
       <c r="C11" s="67">
-        <v>10553</v>
+        <v>10763</v>
       </c>
       <c r="D11" s="67">
-        <v>22268</v>
+        <v>22328</v>
       </c>
       <c r="E11" s="67">
-        <v>10499</v>
+        <v>10680</v>
       </c>
       <c r="F11" s="67">
-        <v>21995</v>
+        <v>22134</v>
       </c>
       <c r="G11" s="67">
-        <v>10102</v>
+        <v>10657</v>
       </c>
       <c r="H11" s="69">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="I11" s="69">
-        <v>0.52</v>
+        <v>0.77</v>
       </c>
       <c r="J11" s="69">
-        <v>1.28</v>
+        <v>0.98</v>
       </c>
       <c r="K11" s="71">
-        <v>4.47</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="C13" s="67">
-        <v>6546</v>
+        <v>6696</v>
       </c>
       <c r="D13" s="67">
-        <v>1935</v>
+        <v>1920</v>
       </c>
       <c r="E13" s="67">
-        <v>6559</v>
+        <v>6662</v>
       </c>
       <c r="F13" s="67">
-        <v>2047</v>
+        <v>2014</v>
       </c>
       <c r="G13" s="67">
-        <v>6825</v>
+        <v>6724</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.67</v>
+        <v>-0.05</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.19</v>
+        <v>0.51</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.11</v>
+        <v>-4.72</v>
       </c>
       <c r="K13" s="71">
-        <v>-4.09</v>
+        <v>-0.42</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
-        <v>12831</v>
+        <v>13076</v>
       </c>
       <c r="C15" s="67">
-        <v>12225</v>
+        <v>12277</v>
       </c>
       <c r="D15" s="67">
-        <v>12715</v>
+        <v>12971</v>
       </c>
       <c r="E15" s="67">
-        <v>12236</v>
+        <v>12309</v>
       </c>
       <c r="F15" s="67">
-        <v>10544</v>
+        <v>10863</v>
       </c>
       <c r="G15" s="67">
-        <v>12089</v>
+        <v>12227</v>
       </c>
       <c r="H15" s="69">
-        <v>0.91</v>
+        <v>0.81</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.09</v>
+        <v>-0.25</v>
       </c>
       <c r="J15" s="69">
-        <v>21.69</v>
+        <v>20.37</v>
       </c>
       <c r="K15" s="71">
-        <v>1.13</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
-        <v>6481</v>
+        <v>6644</v>
       </c>
       <c r="C17" s="67">
-        <v>35398</v>
+        <v>37078</v>
       </c>
       <c r="D17" s="67">
-        <v>6416</v>
+        <v>6576</v>
       </c>
       <c r="E17" s="67">
-        <v>34675</v>
+        <v>36447</v>
       </c>
       <c r="F17" s="67">
-        <v>6323</v>
+        <v>6380</v>
       </c>
       <c r="G17" s="67">
-        <v>33324</v>
+        <v>33866</v>
       </c>
       <c r="H17" s="69">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
       <c r="I17" s="69">
-        <v>2.09</v>
+        <v>1.73</v>
       </c>
       <c r="J17" s="69">
-        <v>2.5</v>
+        <v>4.14</v>
       </c>
       <c r="K17" s="71">
-        <v>6.22</v>
+        <v>9.48</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
-        <v>3271</v>
+        <v>3330</v>
       </c>
       <c r="C19" s="67">
-        <v>14948</v>
+        <v>15389</v>
       </c>
       <c r="D19" s="67">
-        <v>3256</v>
+        <v>3303</v>
       </c>
       <c r="E19" s="67">
-        <v>14810</v>
+        <v>15175</v>
       </c>
       <c r="F19" s="67">
-        <v>3135</v>
+        <v>3169</v>
       </c>
       <c r="G19" s="67">
-        <v>14034</v>
+        <v>14330</v>
       </c>
       <c r="H19" s="69">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
       <c r="I19" s="69">
-        <v>0.93</v>
+        <v>1.41</v>
       </c>
       <c r="J19" s="69">
-        <v>4.34</v>
+        <v>5.08</v>
       </c>
       <c r="K19" s="71">
-        <v>6.51</v>
+        <v>7.39</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
-        <v>7539</v>
+        <v>7523</v>
       </c>
       <c r="C21" s="67">
-        <v>35952</v>
+        <v>35802</v>
       </c>
       <c r="D21" s="67">
-        <v>7530</v>
+        <v>7512</v>
       </c>
       <c r="E21" s="67">
-        <v>35925</v>
+        <v>35791</v>
       </c>
       <c r="F21" s="67">
-        <v>7503</v>
+        <v>7543</v>
       </c>
       <c r="G21" s="67">
-        <v>35179</v>
+        <v>35525</v>
       </c>
       <c r="H21" s="69">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="I21" s="69">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="J21" s="69">
-        <v>0.48</v>
+        <v>-0.27</v>
       </c>
       <c r="K21" s="71">
-        <v>2.2</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="C23" s="67">
-        <v>1880</v>
+        <v>1939</v>
       </c>
       <c r="D23" s="67">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="E23" s="67">
-        <v>1867</v>
+        <v>1920</v>
       </c>
       <c r="F23" s="67">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="G23" s="67">
-        <v>1551</v>
+        <v>1630</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.23</v>
+        <v>1.11</v>
       </c>
       <c r="I23" s="69">
-        <v>0.68</v>
+        <v>0.98</v>
       </c>
       <c r="J23" s="69">
-        <v>16.27</v>
+        <v>14.25</v>
       </c>
       <c r="K23" s="71">
-        <v>21.25</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C25" s="67">
-        <v>5427</v>
+        <v>5454</v>
       </c>
       <c r="D25" s="67">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="E25" s="67">
-        <v>5387</v>
+        <v>5450</v>
       </c>
       <c r="F25" s="67">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="G25" s="67">
-        <v>4878</v>
-[...2 lines deleted...]
-        <v>-0.16</v>
+        <v>4982</v>
+      </c>
+      <c r="H25" s="75">
+        <v>0</v>
       </c>
       <c r="I25" s="69">
-        <v>0.74</v>
+        <v>0.07</v>
       </c>
       <c r="J25" s="69">
-        <v>5.09</v>
+        <v>4.73</v>
       </c>
       <c r="K25" s="71">
-        <v>11.25</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
-        <v>1990</v>
+        <v>2065</v>
       </c>
       <c r="C27" s="67">
-        <v>2899</v>
+        <v>2925</v>
       </c>
       <c r="D27" s="67">
-        <v>1952</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="67">
-        <v>2868</v>
+        <v>2928</v>
       </c>
       <c r="F27" s="67">
-        <v>1601</v>
+        <v>1639</v>
       </c>
       <c r="G27" s="67">
-        <v>2862</v>
+        <v>2836</v>
       </c>
       <c r="H27" s="69">
-        <v>1.95</v>
+        <v>2.03</v>
       </c>
       <c r="I27" s="69">
-        <v>1.07</v>
+        <v>-0.11</v>
       </c>
       <c r="J27" s="69">
-        <v>24.3</v>
+        <v>25.99</v>
       </c>
       <c r="K27" s="71">
-        <v>1.29</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>