--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國114年12月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t>民國115年 1月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -2409,69 +2409,69 @@
     </xf>
     <xf xxid="135" numFmtId="179" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="179" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="140" numFmtId="0" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="141" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="142" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="144" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="149" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="150" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
@@ -2691,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
+        <v>7611069</v>
+      </c>
+      <c r="C9" s="56">
+        <v>13393199</v>
+      </c>
+      <c r="D9" s="56">
         <v>7629980</v>
       </c>
-      <c r="C9" s="56">
+      <c r="E9" s="56">
         <v>13348782</v>
       </c>
-      <c r="D9" s="56">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="56">
-        <v>7691129</v>
+        <v>7666729</v>
       </c>
       <c r="G9" s="56">
-        <v>12756532</v>
+        <v>12783926</v>
       </c>
       <c r="H9" s="59">
-        <v>0.77</v>
+        <v>-0.25</v>
       </c>
       <c r="I9" s="59">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.8</v>
+        <v>-0.73</v>
       </c>
       <c r="K9" s="62">
-        <v>4.64</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
+        <v>3014198</v>
+      </c>
+      <c r="C11" s="67">
+        <v>1354104</v>
+      </c>
+      <c r="D11" s="67">
         <v>3037048</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>1348523</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>3179816</v>
+        <v>3154849</v>
       </c>
       <c r="G11" s="67">
-        <v>1244031</v>
+        <v>1249271</v>
       </c>
       <c r="H11" s="69">
-        <v>1.45</v>
+        <v>-0.75</v>
       </c>
       <c r="I11" s="69">
-        <v>1.07</v>
+        <v>0.41</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.49</v>
+        <v>-4.46</v>
       </c>
       <c r="K11" s="71">
-        <v>8.4</v>
+        <v>8.39</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
+        <v>355194</v>
+      </c>
+      <c r="C13" s="67">
+        <v>1261196</v>
+      </c>
+      <c r="D13" s="67">
         <v>356114</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>1262531</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>348083</v>
+        <v>348774</v>
       </c>
       <c r="G13" s="67">
-        <v>1139211</v>
+        <v>1151645</v>
       </c>
       <c r="H13" s="69">
-        <v>0.11</v>
+        <v>-0.26</v>
       </c>
       <c r="I13" s="69">
-        <v>0.69</v>
+        <v>-0.11</v>
       </c>
       <c r="J13" s="69">
-        <v>2.31</v>
+        <v>1.84</v>
       </c>
       <c r="K13" s="71">
-        <v>10.83</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
+        <v>267572</v>
+      </c>
+      <c r="C15" s="67">
+        <v>952040</v>
+      </c>
+      <c r="D15" s="67">
         <v>267655</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>951164</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>257384</v>
+        <v>258082</v>
       </c>
       <c r="G15" s="67">
-        <v>870285</v>
+        <v>876600</v>
       </c>
       <c r="H15" s="69">
-        <v>0.26</v>
+        <v>-0.03</v>
       </c>
       <c r="I15" s="69">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="J15" s="69">
-        <v>3.99</v>
+        <v>3.68</v>
       </c>
       <c r="K15" s="71">
-        <v>9.29</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
+        <v>166809</v>
+      </c>
+      <c r="C17" s="67">
+        <v>747080</v>
+      </c>
+      <c r="D17" s="67">
         <v>165837</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>740564</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>157859</v>
+        <v>158307</v>
       </c>
       <c r="G17" s="67">
-        <v>678553</v>
+        <v>682710</v>
       </c>
       <c r="H17" s="69">
-        <v>0.18</v>
+        <v>0.59</v>
       </c>
       <c r="I17" s="69">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="J17" s="69">
-        <v>5.05</v>
+        <v>5.37</v>
       </c>
       <c r="K17" s="71">
-        <v>9.14</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
+        <v>210147</v>
+      </c>
+      <c r="C19" s="67">
+        <v>674405</v>
+      </c>
+      <c r="D19" s="67">
         <v>210136</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>675110</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>215530</v>
+        <v>214520</v>
       </c>
       <c r="G19" s="67">
-        <v>700913</v>
+        <v>696770</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.04</v>
+        <v>0.01</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="J19" s="69">
-        <v>-2.5</v>
+        <v>-2.04</v>
       </c>
       <c r="K19" s="71">
-        <v>-3.68</v>
+        <v>-3.21</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
+        <v>115011</v>
+      </c>
+      <c r="C21" s="67">
+        <v>530183</v>
+      </c>
+      <c r="D21" s="67">
         <v>114761</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>529005</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>110531</v>
+        <v>110345</v>
       </c>
       <c r="G21" s="67">
-        <v>501861</v>
+        <v>499465</v>
       </c>
       <c r="H21" s="69">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="I21" s="69">
-        <v>0.79</v>
+        <v>0.22</v>
       </c>
       <c r="J21" s="69">
-        <v>3.83</v>
+        <v>4.23</v>
       </c>
       <c r="K21" s="71">
-        <v>5.41</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
+        <v>35321</v>
+      </c>
+      <c r="C23" s="67">
+        <v>203037</v>
+      </c>
+      <c r="D23" s="67">
         <v>35375</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>202956</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>35889</v>
+        <v>35802</v>
       </c>
       <c r="G23" s="67">
-        <v>196997</v>
+        <v>196559</v>
       </c>
       <c r="H23" s="69">
-        <v>0.23</v>
+        <v>-0.15</v>
       </c>
       <c r="I23" s="69">
-        <v>0.82</v>
+        <v>0.04</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.43</v>
+        <v>-1.34</v>
       </c>
       <c r="K23" s="71">
-        <v>3.03</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
+        <v>328212</v>
+      </c>
+      <c r="C25" s="67">
+        <v>766638</v>
+      </c>
+      <c r="D25" s="67">
         <v>327114</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>755140</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>325963</v>
+        <v>325148</v>
       </c>
       <c r="G25" s="67">
-        <v>758518</v>
+        <v>756953</v>
       </c>
       <c r="H25" s="69">
-        <v>1.65</v>
+        <v>0.34</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.31</v>
+        <v>1.52</v>
       </c>
       <c r="J25" s="69">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="K25" s="71">
-        <v>-0.45</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
+        <v>377118</v>
+      </c>
+      <c r="C27" s="67">
+        <v>699348</v>
+      </c>
+      <c r="D27" s="67">
         <v>378456</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>700464</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>393539</v>
+        <v>391961</v>
       </c>
       <c r="G27" s="67">
-        <v>728382</v>
+        <v>726517</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.19</v>
+        <v>-0.35</v>
       </c>
       <c r="I27" s="69">
-        <v>0.42</v>
+        <v>-0.16</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.83</v>
+        <v>-3.79</v>
       </c>
       <c r="K27" s="71">
-        <v>-3.83</v>
+        <v>-3.74</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
+        <v>41976</v>
+      </c>
+      <c r="C31" s="67">
+        <v>37129</v>
+      </c>
+      <c r="D31" s="67">
         <v>42319</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>36995</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>42981</v>
+        <v>42687</v>
       </c>
       <c r="G31" s="67">
-        <v>34534</v>
+        <v>35010</v>
       </c>
       <c r="H31" s="69">
-        <v>2.01</v>
+        <v>-0.81</v>
       </c>
       <c r="I31" s="69">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.54</v>
+        <v>-1.67</v>
       </c>
       <c r="K31" s="71">
-        <v>7.13</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
+        <v>101442</v>
+      </c>
+      <c r="C33" s="67">
+        <v>445175</v>
+      </c>
+      <c r="D33" s="67">
         <v>101607</v>
       </c>
-      <c r="C33" s="67">
+      <c r="E33" s="67">
         <v>443654</v>
       </c>
-      <c r="D33" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="67">
-        <v>101585</v>
+        <v>101457</v>
       </c>
       <c r="G33" s="67">
-        <v>444700</v>
+        <v>443697</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.09</v>
+        <v>-0.16</v>
       </c>
       <c r="I33" s="69">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="J33" s="69">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="K33" s="71">
-        <v>-0.24</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3663,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10642</v>
+        <v>10623</v>
       </c>
       <c r="C9" s="55">
-        <v>20043</v>
+        <v>20368</v>
       </c>
       <c r="D9" s="55">
         <v>10642</v>
       </c>
       <c r="E9" s="55">
-        <v>19532</v>
+        <v>20043</v>
       </c>
       <c r="F9" s="55">
-        <v>10322</v>
+        <v>10373</v>
       </c>
       <c r="G9" s="55">
-        <v>15939</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16068</v>
+      </c>
+      <c r="H9" s="58">
+        <v>-0.18</v>
       </c>
       <c r="I9" s="58">
-        <v>2.62</v>
+        <v>1.62</v>
       </c>
       <c r="J9" s="58">
-        <v>3.1</v>
+        <v>2.41</v>
       </c>
       <c r="K9" s="61">
-        <v>25.75</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
+        <v>88752</v>
+      </c>
+      <c r="C11" s="67">
+        <v>333451</v>
+      </c>
+      <c r="D11" s="67">
         <v>88262</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>330920</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>83806</v>
+        <v>84500</v>
       </c>
       <c r="G11" s="67">
-        <v>297819</v>
+        <v>302720</v>
       </c>
       <c r="H11" s="69">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="I11" s="69">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="J11" s="69">
-        <v>5.32</v>
+        <v>5.03</v>
       </c>
       <c r="K11" s="71">
-        <v>11.11</v>
+        <v>10.15</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
+        <v>93055</v>
+      </c>
+      <c r="C13" s="67">
+        <v>198872</v>
+      </c>
+      <c r="D13" s="67">
         <v>94337</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>200680</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>108848</v>
+        <v>108063</v>
       </c>
       <c r="G13" s="67">
-        <v>215784</v>
+        <v>214834</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.4</v>
+        <v>-1.36</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.65</v>
+        <v>-0.9</v>
       </c>
       <c r="J13" s="69">
-        <v>-13.33</v>
+        <v>-13.89</v>
       </c>
       <c r="K13" s="71">
-        <v>-7</v>
+        <v>-7.43</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
+        <v>35926</v>
+      </c>
+      <c r="C15" s="67">
+        <v>106316</v>
+      </c>
+      <c r="D15" s="67">
         <v>35994</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>105918</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>35558</v>
+        <v>35570</v>
       </c>
       <c r="G15" s="67">
-        <v>100817</v>
+        <v>101184</v>
       </c>
       <c r="H15" s="69">
-        <v>0.6</v>
+        <v>-0.19</v>
       </c>
       <c r="I15" s="69">
-        <v>0.85</v>
+        <v>0.38</v>
       </c>
       <c r="J15" s="69">
-        <v>1.23</v>
+        <v>1</v>
       </c>
       <c r="K15" s="71">
-        <v>5.06</v>
+        <v>5.07</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
+        <v>2703</v>
+      </c>
+      <c r="C17" s="67">
+        <v>15745</v>
+      </c>
+      <c r="D17" s="67">
         <v>2720</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>15660</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>2529</v>
+        <v>2511</v>
       </c>
       <c r="G17" s="67">
-        <v>11654</v>
+        <v>11752</v>
       </c>
       <c r="H17" s="69">
-        <v>-1.48</v>
+        <v>-0.63</v>
       </c>
       <c r="I17" s="69">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="J17" s="69">
-        <v>7.55</v>
+        <v>7.65</v>
       </c>
       <c r="K17" s="71">
-        <v>34.38</v>
+        <v>33.97</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
+        <v>50836</v>
+      </c>
+      <c r="C19" s="67">
+        <v>231194</v>
+      </c>
+      <c r="D19" s="67">
         <v>51129</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>229534</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>54065</v>
+        <v>54026</v>
       </c>
       <c r="G19" s="67">
-        <v>215221</v>
+        <v>217050</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.65</v>
+        <v>-0.57</v>
       </c>
       <c r="I19" s="69">
-        <v>0.08</v>
+        <v>0.72</v>
       </c>
       <c r="J19" s="69">
-        <v>-5.43</v>
+        <v>-5.9</v>
       </c>
       <c r="K19" s="71">
-        <v>6.65</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
+        <v>21430</v>
+      </c>
+      <c r="C21" s="67">
+        <v>12665</v>
+      </c>
+      <c r="D21" s="67">
         <v>21050</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>12469</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>18328</v>
+        <v>18700</v>
       </c>
       <c r="G21" s="67">
-        <v>11157</v>
+        <v>11357</v>
       </c>
       <c r="H21" s="69">
-        <v>1.21</v>
+        <v>1.81</v>
       </c>
       <c r="I21" s="69">
-        <v>1.5</v>
+        <v>1.57</v>
       </c>
       <c r="J21" s="69">
-        <v>14.85</v>
+        <v>14.6</v>
       </c>
       <c r="K21" s="71">
-        <v>11.76</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
+        <v>936</v>
+      </c>
+      <c r="C23" s="67">
+        <v>5535</v>
+      </c>
+      <c r="D23" s="67">
         <v>959</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>5698</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="G23" s="67">
-        <v>5370</v>
+        <v>5512</v>
       </c>
       <c r="H23" s="69">
-        <v>-1.13</v>
+        <v>-2.4</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.73</v>
+        <v>-2.86</v>
       </c>
       <c r="J23" s="69">
-        <v>-9.53</v>
+        <v>-11.11</v>
       </c>
       <c r="K23" s="71">
-        <v>6.11</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
+        <v>107398</v>
+      </c>
+      <c r="C25" s="67">
+        <v>270445</v>
+      </c>
+      <c r="D25" s="67">
         <v>108256</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>272350</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>115994</v>
+        <v>115437</v>
       </c>
       <c r="G25" s="67">
-        <v>282881</v>
+        <v>281293</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.81</v>
+        <v>-0.79</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.65</v>
+        <v>-0.7</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.67</v>
+        <v>-6.96</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.72</v>
+        <v>-3.86</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
+        <v>35699</v>
+      </c>
+      <c r="C27" s="67">
+        <v>59180</v>
+      </c>
+      <c r="D27" s="67">
         <v>35667</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>58488</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>33392</v>
+        <v>33609</v>
       </c>
       <c r="G27" s="67">
-        <v>51721</v>
+        <v>52431</v>
       </c>
       <c r="H27" s="69">
-        <v>0.67</v>
+        <v>0.09</v>
       </c>
       <c r="I27" s="69">
-        <v>1.76</v>
+        <v>1.18</v>
       </c>
       <c r="J27" s="69">
-        <v>6.81</v>
+        <v>6.22</v>
       </c>
       <c r="K27" s="71">
-        <v>13.08</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
+        <v>6408</v>
+      </c>
+      <c r="C29" s="67">
+        <v>17934</v>
+      </c>
+      <c r="D29" s="67">
         <v>6421</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>17760</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>6160</v>
+        <v>6257</v>
       </c>
       <c r="G29" s="67">
-        <v>17159</v>
+        <v>17235</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.43</v>
+        <v>-0.2</v>
       </c>
       <c r="I29" s="69">
-        <v>-0.03</v>
+        <v>0.98</v>
       </c>
       <c r="J29" s="69">
-        <v>4.24</v>
+        <v>2.41</v>
       </c>
       <c r="K29" s="71">
-        <v>3.51</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
+        <v>55991</v>
+      </c>
+      <c r="C31" s="67">
+        <v>52353</v>
+      </c>
+      <c r="D31" s="67">
         <v>55885</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>51968</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>55150</v>
+        <v>55460</v>
       </c>
       <c r="G31" s="67">
-        <v>47577</v>
+        <v>48285</v>
       </c>
       <c r="H31" s="69">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="I31" s="69">
-        <v>1.31</v>
+        <v>0.74</v>
       </c>
       <c r="J31" s="69">
-        <v>1.33</v>
+        <v>0.96</v>
       </c>
       <c r="K31" s="71">
-        <v>9.23</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
+        <v>119872</v>
+      </c>
+      <c r="C33" s="67">
+        <v>236373</v>
+      </c>
+      <c r="D33" s="67">
         <v>119605</v>
       </c>
-      <c r="C33" s="67">
+      <c r="E33" s="67">
         <v>235844</v>
       </c>
-      <c r="D33" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="67">
-        <v>117075</v>
+        <v>117431</v>
       </c>
       <c r="G33" s="67">
-        <v>227425</v>
+        <v>228701</v>
       </c>
       <c r="H33" s="69">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="I33" s="69">
-        <v>0.72</v>
+        <v>0.22</v>
       </c>
       <c r="J33" s="69">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="K33" s="71">
-        <v>3.7</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
+        <v>100933</v>
+      </c>
+      <c r="C35" s="67">
+        <v>176842</v>
+      </c>
+      <c r="D35" s="67">
         <v>101202</v>
       </c>
-      <c r="C35" s="67">
+      <c r="E35" s="67">
         <v>176858</v>
       </c>
-      <c r="D35" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="67">
-        <v>103155</v>
+        <v>103169</v>
       </c>
       <c r="G35" s="67">
-        <v>176623</v>
+        <v>177492</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.34</v>
+        <v>-0.27</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.45</v>
+        <v>-0.01</v>
       </c>
       <c r="J35" s="69">
-        <v>-1.89</v>
+        <v>-2.17</v>
       </c>
       <c r="K35" s="71">
-        <v>0.13</v>
+        <v>-0.37</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4825,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
+        <v>216487</v>
+      </c>
+      <c r="C9" s="55">
+        <v>438362</v>
+      </c>
+      <c r="D9" s="55">
         <v>215743</v>
       </c>
-      <c r="C9" s="55">
+      <c r="E9" s="55">
         <v>437675</v>
       </c>
-      <c r="D9" s="55">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="55">
-        <v>207883</v>
+        <v>208046</v>
       </c>
       <c r="G9" s="55">
-        <v>425417</v>
+        <v>426138</v>
       </c>
       <c r="H9" s="58">
-        <v>1.21</v>
+        <v>0.34</v>
       </c>
       <c r="I9" s="58">
-        <v>1.1</v>
+        <v>0.16</v>
       </c>
       <c r="J9" s="58">
-        <v>3.78</v>
+        <v>4.06</v>
       </c>
       <c r="K9" s="61">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
+        <v>81820</v>
+      </c>
+      <c r="C11" s="67">
+        <v>394822</v>
+      </c>
+      <c r="D11" s="67">
         <v>82290</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>396686</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>86525</v>
+        <v>86122</v>
       </c>
       <c r="G11" s="67">
-        <v>414849</v>
+        <v>413082</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.49</v>
+        <v>-0.57</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.48</v>
+        <v>-0.47</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.89</v>
+        <v>-5</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.38</v>
+        <v>-4.42</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
+        <v>247999</v>
+      </c>
+      <c r="C13" s="67">
+        <v>700226</v>
+      </c>
+      <c r="D13" s="67">
         <v>247623</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>696750</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>234159</v>
+        <v>234836</v>
       </c>
       <c r="G13" s="67">
-        <v>654604</v>
+        <v>652781</v>
       </c>
       <c r="H13" s="69">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="I13" s="69">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="J13" s="69">
-        <v>5.75</v>
+        <v>5.61</v>
       </c>
       <c r="K13" s="71">
-        <v>6.44</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
+        <v>117429</v>
+      </c>
+      <c r="C15" s="67">
+        <v>148891</v>
+      </c>
+      <c r="D15" s="67">
         <v>117295</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>148624</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>116529</v>
+        <v>116688</v>
       </c>
       <c r="G15" s="67">
-        <v>130302</v>
+        <v>133049</v>
       </c>
       <c r="H15" s="69">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.11</v>
+        <v>0.18</v>
       </c>
       <c r="J15" s="69">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="K15" s="71">
-        <v>14.06</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
+        <v>204994</v>
+      </c>
+      <c r="C17" s="67">
+        <v>259689</v>
+      </c>
+      <c r="D17" s="67">
         <v>205252</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>259766</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>205103</v>
+        <v>204846</v>
       </c>
       <c r="G17" s="67">
-        <v>264249</v>
+        <v>264194</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.07</v>
+        <v>-0.13</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="J17" s="69">
         <v>0.07</v>
       </c>
       <c r="K17" s="71">
-        <v>-1.7</v>
+        <v>-1.71</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
+        <v>298779</v>
+      </c>
+      <c r="C19" s="67">
+        <v>660356</v>
+      </c>
+      <c r="D19" s="67">
         <v>298451</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>657471</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>292994</v>
+        <v>292592</v>
       </c>
       <c r="G19" s="67">
-        <v>652659</v>
+        <v>650978</v>
       </c>
       <c r="H19" s="69">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="I19" s="69">
-        <v>0.07</v>
+        <v>0.44</v>
       </c>
       <c r="J19" s="69">
-        <v>1.86</v>
+        <v>2.11</v>
       </c>
       <c r="K19" s="71">
-        <v>0.74</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
+        <v>31495</v>
+      </c>
+      <c r="C21" s="67">
+        <v>76016</v>
+      </c>
+      <c r="D21" s="67">
         <v>31374</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>75757</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>30627</v>
+        <v>30638</v>
       </c>
       <c r="G21" s="67">
         <v>74279</v>
       </c>
       <c r="H21" s="69">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="I21" s="69">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="J21" s="69">
-        <v>2.44</v>
+        <v>2.8</v>
       </c>
       <c r="K21" s="71">
-        <v>1.99</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
+        <v>459913</v>
+      </c>
+      <c r="C23" s="67">
+        <v>1203503</v>
+      </c>
+      <c r="D23" s="67">
         <v>459892</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>1194781</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>457065</v>
+        <v>456447</v>
       </c>
       <c r="G23" s="67">
-        <v>1092961</v>
+        <v>1095499</v>
       </c>
       <c r="H23" s="69">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="I23" s="69">
-        <v>1.38</v>
+        <v>0.73</v>
       </c>
       <c r="J23" s="69">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="K23" s="71">
-        <v>9.32</v>
+        <v>9.86</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
+        <v>15258</v>
+      </c>
+      <c r="C25" s="67">
+        <v>20599</v>
+      </c>
+      <c r="D25" s="67">
         <v>14602</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>19059</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>7343</v>
+        <v>7538</v>
       </c>
       <c r="G25" s="67">
-        <v>11851</v>
+        <v>12093</v>
       </c>
       <c r="H25" s="69">
-        <v>5.01</v>
+        <v>4.49</v>
       </c>
       <c r="I25" s="69">
-        <v>9.73</v>
+        <v>8.08</v>
       </c>
       <c r="J25" s="69">
-        <v>98.86</v>
+        <v>102.41</v>
       </c>
       <c r="K25" s="71">
-        <v>60.83</v>
+        <v>70.34</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
+        <v>180455</v>
+      </c>
+      <c r="C27" s="67">
+        <v>76161</v>
+      </c>
+      <c r="D27" s="67">
         <v>176313</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>75067</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>127880</v>
+        <v>130360</v>
       </c>
       <c r="G27" s="67">
-        <v>54019</v>
+        <v>54543</v>
       </c>
       <c r="H27" s="69">
-        <v>2.16</v>
+        <v>2.35</v>
       </c>
       <c r="I27" s="69">
-        <v>1.25</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="69">
-        <v>37.87</v>
+        <v>38.43</v>
       </c>
       <c r="K27" s="71">
-        <v>38.96</v>
+        <v>39.64</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
+        <v>12878</v>
+      </c>
+      <c r="C29" s="67">
+        <v>6969</v>
+      </c>
+      <c r="D29" s="67">
         <v>12594</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>6847</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>10419</v>
+        <v>10525</v>
       </c>
       <c r="G29" s="67">
-        <v>6210</v>
+        <v>6177</v>
       </c>
       <c r="H29" s="69">
-        <v>2.29</v>
+        <v>2.26</v>
       </c>
       <c r="I29" s="69">
-        <v>1.79</v>
+        <v>1.78</v>
       </c>
       <c r="J29" s="69">
-        <v>20.88</v>
+        <v>22.36</v>
       </c>
       <c r="K29" s="71">
-        <v>10.26</v>
+        <v>12.82</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5818,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5954,78 +5954,78 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C9" s="56">
         <v>222</v>
       </c>
       <c r="D9" s="56">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E9" s="56">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F9" s="56">
         <v>13</v>
       </c>
       <c r="G9" s="56">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H9" s="59">
-        <v>-6.67</v>
+        <v>-7.14</v>
       </c>
       <c r="I9" s="59">
-        <v>-0.17</v>
-[...2 lines deleted...]
-        <v>7.69</v>
+        <v>-0.16</v>
+      </c>
+      <c r="J9" s="82">
+        <v>0</v>
       </c>
       <c r="K9" s="62">
-        <v>-10.22</v>
+        <v>-10.3</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6475,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-8.06</v>
+        <v>-8.78</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-51.09</v>
+        <v>-53.99</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6926,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7058,81 +7058,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="82" t="s">
+      <c r="A9" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="84">
-[...14 lines deleted...]
-      <c r="G9" s="84">
+      <c r="B9" s="85">
+        <v>0</v>
+      </c>
+      <c r="C9" s="85">
+        <v>0</v>
+      </c>
+      <c r="D9" s="85">
+        <v>0</v>
+      </c>
+      <c r="E9" s="85">
+        <v>0</v>
+      </c>
+      <c r="F9" s="85">
+        <v>0</v>
+      </c>
+      <c r="G9" s="85">
         <v>0</v>
       </c>
       <c r="H9" s="81">
         <v>0</v>
       </c>
       <c r="I9" s="81">
         <v>0</v>
       </c>
       <c r="J9" s="81">
         <v>0</v>
       </c>
-      <c r="K9" s="86">
+      <c r="K9" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>160</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -7712,78 +7712,78 @@
       </c>
       <c r="K33" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C35" s="67">
         <v>5</v>
       </c>
       <c r="D35" s="67">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E35" s="67">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F35" s="67">
         <v>8</v>
       </c>
       <c r="G35" s="67">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H35" s="69">
-        <v>-10</v>
+        <v>-11.11</v>
       </c>
       <c r="I35" s="69">
-        <v>-6.7</v>
-[...2 lines deleted...]
-        <v>12.5</v>
+        <v>-6.66</v>
+      </c>
+      <c r="J35" s="75">
+        <v>0</v>
       </c>
       <c r="K35" s="71">
-        <v>49.05</v>
+        <v>45.54</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8073,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8205,81 +8205,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="82" t="s">
+      <c r="A9" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="84">
-[...14 lines deleted...]
-      <c r="G9" s="84">
+      <c r="B9" s="85">
+        <v>0</v>
+      </c>
+      <c r="C9" s="85">
+        <v>0</v>
+      </c>
+      <c r="D9" s="85">
+        <v>0</v>
+      </c>
+      <c r="E9" s="85">
+        <v>0</v>
+      </c>
+      <c r="F9" s="85">
+        <v>0</v>
+      </c>
+      <c r="G9" s="85">
         <v>0</v>
       </c>
       <c r="H9" s="81">
         <v>0</v>
       </c>
       <c r="I9" s="81">
         <v>0</v>
       </c>
       <c r="J9" s="81">
         <v>0</v>
       </c>
-      <c r="K9" s="86">
+      <c r="K9" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
@@ -8904,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9039,75 +9039,75 @@
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="87">
-[...23 lines deleted...]
-      <c r="J9" s="88">
+      <c r="B9" s="88">
+        <v>0</v>
+      </c>
+      <c r="C9" s="88">
+        <v>0</v>
+      </c>
+      <c r="D9" s="88">
+        <v>0</v>
+      </c>
+      <c r="E9" s="88">
+        <v>0</v>
+      </c>
+      <c r="F9" s="88">
+        <v>0</v>
+      </c>
+      <c r="G9" s="88">
+        <v>0</v>
+      </c>
+      <c r="H9" s="82">
+        <v>0</v>
+      </c>
+      <c r="I9" s="82">
+        <v>0</v>
+      </c>
+      <c r="J9" s="82">
         <v>0</v>
       </c>
       <c r="K9" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>43</v>
       </c>
@@ -9798,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
+        <v>124690</v>
+      </c>
+      <c r="C9" s="56">
+        <v>333414</v>
+      </c>
+      <c r="D9" s="56">
         <v>124073</v>
       </c>
-      <c r="C9" s="56">
+      <c r="E9" s="56">
         <v>333224</v>
       </c>
-      <c r="D9" s="56">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="56">
-        <v>119138</v>
+        <v>119387</v>
       </c>
       <c r="G9" s="56">
-        <v>313720</v>
+        <v>316047</v>
       </c>
       <c r="H9" s="59">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="I9" s="59">
-        <v>0.7</v>
+        <v>0.06</v>
       </c>
       <c r="J9" s="59">
-        <v>4.14</v>
+        <v>4.44</v>
       </c>
       <c r="K9" s="62">
-        <v>6.22</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
+        <v>7104</v>
+      </c>
+      <c r="C11" s="67">
+        <v>6388</v>
+      </c>
+      <c r="D11" s="67">
         <v>7062</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>6301</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>6667</v>
+        <v>6694</v>
       </c>
       <c r="G11" s="67">
-        <v>6202</v>
+        <v>6213</v>
       </c>
       <c r="H11" s="69">
-        <v>0.67</v>
+        <v>0.59</v>
       </c>
       <c r="I11" s="69">
-        <v>1.82</v>
+        <v>1.38</v>
       </c>
       <c r="J11" s="69">
-        <v>5.92</v>
+        <v>6.12</v>
       </c>
       <c r="K11" s="71">
-        <v>1.59</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
+        <v>7419</v>
+      </c>
+      <c r="C13" s="67">
+        <v>19682</v>
+      </c>
+      <c r="D13" s="67">
         <v>7444</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>19742</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>7392</v>
+        <v>7429</v>
       </c>
       <c r="G13" s="67">
-        <v>18788</v>
+        <v>19139</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.01</v>
+        <v>-0.34</v>
       </c>
       <c r="I13" s="69">
-        <v>0.05</v>
+        <v>-0.31</v>
       </c>
       <c r="J13" s="69">
-        <v>0.7</v>
+        <v>-0.13</v>
       </c>
       <c r="K13" s="71">
-        <v>5.08</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
+        <v>4058</v>
+      </c>
+      <c r="C15" s="67">
+        <v>12254</v>
+      </c>
+      <c r="D15" s="67">
         <v>4067</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>12249</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>3981</v>
+        <v>3971</v>
       </c>
       <c r="G15" s="67">
-        <v>11093</v>
+        <v>11058</v>
       </c>
       <c r="H15" s="69">
-        <v>0.64</v>
+        <v>-0.22</v>
       </c>
       <c r="I15" s="69">
-        <v>2.62</v>
+        <v>0.04</v>
       </c>
       <c r="J15" s="69">
-        <v>2.16</v>
+        <v>2.19</v>
       </c>
       <c r="K15" s="71">
-        <v>10.42</v>
+        <v>10.82</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
+        <v>18779</v>
+      </c>
+      <c r="C17" s="67">
+        <v>52632</v>
+      </c>
+      <c r="D17" s="67">
         <v>18771</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>52432</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>18406</v>
+        <v>18417</v>
       </c>
       <c r="G17" s="67">
-        <v>49745</v>
+        <v>49852</v>
       </c>
       <c r="H17" s="69">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="I17" s="69">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J17" s="69">
-        <v>1.98</v>
+        <v>1.97</v>
       </c>
       <c r="K17" s="71">
-        <v>5.4</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
+        <v>1950</v>
+      </c>
+      <c r="C19" s="67">
+        <v>5370</v>
+      </c>
+      <c r="D19" s="67">
         <v>1953</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>5375</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>1885</v>
+        <v>1909</v>
       </c>
       <c r="G19" s="67">
-        <v>5083</v>
+        <v>5305</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.46</v>
+        <v>-0.15</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.43</v>
+        <v>-0.08</v>
       </c>
       <c r="J19" s="69">
-        <v>3.61</v>
+        <v>2.15</v>
       </c>
       <c r="K19" s="71">
-        <v>5.74</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
+        <v>2713</v>
+      </c>
+      <c r="C21" s="67">
+        <v>2772</v>
+      </c>
+      <c r="D21" s="67">
         <v>2708</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>2835</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="G21" s="67">
-        <v>3002</v>
+        <v>2922</v>
       </c>
       <c r="H21" s="69">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="I21" s="69">
-        <v>0.95</v>
+        <v>-2.21</v>
       </c>
       <c r="J21" s="69">
-        <v>7.21</v>
+        <v>7.19</v>
       </c>
       <c r="K21" s="71">
-        <v>-5.58</v>
+        <v>-5.13</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
+        <v>3423</v>
+      </c>
+      <c r="C23" s="67">
+        <v>4135</v>
+      </c>
+      <c r="D23" s="67">
         <v>3352</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>4155</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>2773</v>
+        <v>2823</v>
       </c>
       <c r="G23" s="67">
-        <v>3834</v>
+        <v>3865</v>
       </c>
       <c r="H23" s="69">
-        <v>1.24</v>
+        <v>2.12</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.69</v>
+        <v>-0.5</v>
       </c>
       <c r="J23" s="69">
-        <v>20.88</v>
+        <v>21.25</v>
       </c>
       <c r="K23" s="71">
-        <v>8.39</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
+        <v>4975</v>
+      </c>
+      <c r="C25" s="67">
+        <v>33337</v>
+      </c>
+      <c r="D25" s="67">
         <v>5022</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>33624</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>5025</v>
+        <v>5041</v>
       </c>
       <c r="G25" s="67">
-        <v>31520</v>
+        <v>32208</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.1</v>
+        <v>-0.94</v>
       </c>
       <c r="I25" s="69">
-        <v>0.48</v>
+        <v>-0.85</v>
       </c>
       <c r="J25" s="69">
-        <v>-0.06</v>
+        <v>-1.31</v>
       </c>
       <c r="K25" s="71">
-        <v>6.67</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
+        <v>3388</v>
+      </c>
+      <c r="C27" s="67">
+        <v>9971</v>
+      </c>
+      <c r="D27" s="67">
         <v>3424</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>10169</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>3517</v>
+        <v>3525</v>
       </c>
       <c r="G27" s="67">
-        <v>10526</v>
+        <v>10545</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.15</v>
+        <v>-1.05</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.14</v>
+        <v>-1.95</v>
       </c>
       <c r="J27" s="69">
-        <v>-2.64</v>
+        <v>-3.89</v>
       </c>
       <c r="K27" s="71">
-        <v>-3.39</v>
+        <v>-5.44</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
+        <v>5842</v>
+      </c>
+      <c r="C29" s="67">
+        <v>37174</v>
+      </c>
+      <c r="D29" s="67">
         <v>5779</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>36593</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>5350</v>
+        <v>5406</v>
       </c>
       <c r="G29" s="67">
-        <v>31560</v>
+        <v>32381</v>
       </c>
       <c r="H29" s="69">
-        <v>0.78</v>
+        <v>1.09</v>
       </c>
       <c r="I29" s="69">
-        <v>1.98</v>
+        <v>1.59</v>
       </c>
       <c r="J29" s="69">
-        <v>8.02</v>
+        <v>8.07</v>
       </c>
       <c r="K29" s="71">
-        <v>15.95</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
+        <v>1449</v>
+      </c>
+      <c r="C31" s="67">
+        <v>4539</v>
+      </c>
+      <c r="D31" s="67">
         <v>1444</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>4535</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>1445</v>
+        <v>1436</v>
       </c>
       <c r="G31" s="67">
-        <v>4445</v>
+        <v>4413</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.07</v>
+        <v>0.35</v>
       </c>
       <c r="I31" s="69">
-        <v>-0.36</v>
+        <v>0.09</v>
       </c>
       <c r="J31" s="69">
-        <v>-0.07</v>
+        <v>0.91</v>
       </c>
       <c r="K31" s="71">
-        <v>2.02</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
+        <v>1194</v>
+      </c>
+      <c r="C33" s="67">
+        <v>4066</v>
+      </c>
+      <c r="D33" s="67">
         <v>1203</v>
       </c>
-      <c r="C33" s="67">
+      <c r="E33" s="67">
         <v>4034</v>
       </c>
-      <c r="D33" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="67">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="G33" s="67">
-        <v>3931</v>
+        <v>3926</v>
       </c>
       <c r="H33" s="69">
-        <v>0.08</v>
+        <v>-0.75</v>
       </c>
       <c r="I33" s="69">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="J33" s="69">
-        <v>-1.8</v>
+        <v>-2.37</v>
       </c>
       <c r="K33" s="71">
-        <v>2.61</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
+        <v>4057</v>
+      </c>
+      <c r="C35" s="67">
+        <v>11524</v>
+      </c>
+      <c r="D35" s="67">
         <v>4028</v>
       </c>
-      <c r="C35" s="67">
+      <c r="E35" s="67">
         <v>11301</v>
       </c>
-      <c r="D35" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="67">
-        <v>3948</v>
+        <v>3975</v>
       </c>
       <c r="G35" s="67">
-        <v>10327</v>
+        <v>10539</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.02</v>
+        <v>0.72</v>
       </c>
       <c r="I35" s="69">
-        <v>0.18</v>
+        <v>1.98</v>
       </c>
       <c r="J35" s="69">
-        <v>2.03</v>
+        <v>2.06</v>
       </c>
       <c r="K35" s="71">
-        <v>9.44</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10919,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
+        <v>1654</v>
+      </c>
+      <c r="C9" s="55">
+        <v>5375</v>
+      </c>
+      <c r="D9" s="55">
         <v>1662</v>
       </c>
-      <c r="C9" s="55">
+      <c r="E9" s="55">
         <v>5405</v>
       </c>
-      <c r="D9" s="55">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="55">
-        <v>1704</v>
+        <v>1699</v>
       </c>
       <c r="G9" s="55">
-        <v>5509</v>
+        <v>5468</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.24</v>
+        <v>-0.48</v>
       </c>
       <c r="I9" s="58">
-        <v>-0.21</v>
+        <v>-0.55</v>
       </c>
       <c r="J9" s="58">
-        <v>-2.46</v>
+        <v>-2.65</v>
       </c>
       <c r="K9" s="61">
-        <v>-1.88</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
+        <v>22177</v>
+      </c>
+      <c r="C11" s="67">
+        <v>10487</v>
+      </c>
+      <c r="D11" s="67">
         <v>22153</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>10508</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>21749</v>
+        <v>21791</v>
       </c>
       <c r="G11" s="67">
-        <v>9371</v>
+        <v>9501</v>
       </c>
       <c r="H11" s="69">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.16</v>
+        <v>-0.2</v>
       </c>
       <c r="J11" s="69">
-        <v>1.86</v>
+        <v>1.77</v>
       </c>
       <c r="K11" s="71">
-        <v>12.14</v>
+        <v>10.38</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
+        <v>1963</v>
+      </c>
+      <c r="C13" s="67">
+        <v>6606</v>
+      </c>
+      <c r="D13" s="67">
         <v>1975</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>6645</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>2118</v>
+        <v>2109</v>
       </c>
       <c r="G13" s="67">
-        <v>7137</v>
+        <v>7094</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.8</v>
+        <v>-0.61</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.44</v>
+        <v>-0.58</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.75</v>
+        <v>-6.92</v>
       </c>
       <c r="K13" s="71">
-        <v>-6.89</v>
+        <v>-6.88</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
+        <v>11941</v>
+      </c>
+      <c r="C15" s="67">
+        <v>12306</v>
+      </c>
+      <c r="D15" s="67">
         <v>11436</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>12257</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>9657</v>
+        <v>9673</v>
       </c>
       <c r="G15" s="67">
-        <v>11841</v>
+        <v>11922</v>
       </c>
       <c r="H15" s="69">
-        <v>1.89</v>
+        <v>4.42</v>
       </c>
       <c r="I15" s="69">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="J15" s="69">
-        <v>18.42</v>
+        <v>23.45</v>
       </c>
       <c r="K15" s="71">
-        <v>3.51</v>
+        <v>3.22</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
+        <v>6420</v>
+      </c>
+      <c r="C17" s="67">
+        <v>34329</v>
+      </c>
+      <c r="D17" s="67">
         <v>6425</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>34410</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>6389</v>
+        <v>6356</v>
       </c>
       <c r="G17" s="67">
-        <v>33545</v>
+        <v>33444</v>
       </c>
       <c r="H17" s="69">
-        <v>0.53</v>
+        <v>-0.08</v>
       </c>
       <c r="I17" s="69">
-        <v>0.71</v>
+        <v>-0.23</v>
       </c>
       <c r="J17" s="69">
-        <v>0.56</v>
+        <v>1.01</v>
       </c>
       <c r="K17" s="71">
-        <v>2.58</v>
+        <v>2.64</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
+        <v>3204</v>
+      </c>
+      <c r="C19" s="67">
+        <v>14459</v>
+      </c>
+      <c r="D19" s="67">
         <v>3202</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>14501</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>3024</v>
+        <v>2999</v>
       </c>
       <c r="G19" s="67">
-        <v>13089</v>
+        <v>13198</v>
       </c>
       <c r="H19" s="69">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="I19" s="69">
-        <v>0.18</v>
+        <v>-0.29</v>
       </c>
       <c r="J19" s="69">
-        <v>5.89</v>
+        <v>6.84</v>
       </c>
       <c r="K19" s="71">
-        <v>10.78</v>
+        <v>9.55</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
+        <v>7580</v>
+      </c>
+      <c r="C21" s="67">
+        <v>36388</v>
+      </c>
+      <c r="D21" s="67">
         <v>7620</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>36633</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>7433</v>
+        <v>7420</v>
       </c>
       <c r="G21" s="67">
-        <v>34109</v>
+        <v>33968</v>
       </c>
       <c r="H21" s="69">
-        <v>0.03</v>
+        <v>-0.52</v>
       </c>
       <c r="I21" s="69">
-        <v>0.66</v>
+        <v>-0.67</v>
       </c>
       <c r="J21" s="69">
-        <v>2.52</v>
+        <v>2.16</v>
       </c>
       <c r="K21" s="71">
-        <v>7.4</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
+        <v>412</v>
+      </c>
+      <c r="C23" s="67">
+        <v>1684</v>
+      </c>
+      <c r="D23" s="67">
         <v>410</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="F23" s="67">
         <v>353</v>
       </c>
       <c r="G23" s="67">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="H23" s="69">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="I23" s="69">
-        <v>0.25</v>
+        <v>1.54</v>
       </c>
       <c r="J23" s="69">
-        <v>16.15</v>
+        <v>16.71</v>
       </c>
       <c r="K23" s="71">
-        <v>16.34</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
+        <v>1205</v>
+      </c>
+      <c r="C25" s="67">
+        <v>5101</v>
+      </c>
+      <c r="D25" s="67">
         <v>1194</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>5063</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="G25" s="67">
-        <v>4768</v>
+        <v>4795</v>
       </c>
       <c r="H25" s="69">
-        <v>0.17</v>
+        <v>0.92</v>
       </c>
       <c r="I25" s="69">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="J25" s="69">
-        <v>3.29</v>
+        <v>3.97</v>
       </c>
       <c r="K25" s="71">
-        <v>6.19</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
+        <v>1783</v>
+      </c>
+      <c r="C27" s="67">
+        <v>2837</v>
+      </c>
+      <c r="D27" s="67">
         <v>1739</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>2800</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>1415</v>
+        <v>1448</v>
       </c>
       <c r="G27" s="67">
-        <v>2872</v>
+        <v>2866</v>
       </c>
       <c r="H27" s="69">
-        <v>1.46</v>
+        <v>2.53</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.37</v>
+        <v>1.33</v>
       </c>
       <c r="J27" s="69">
-        <v>22.9</v>
+        <v>23.14</v>
       </c>
       <c r="K27" s="71">
-        <v>-2.52</v>
+        <v>-1.02</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>