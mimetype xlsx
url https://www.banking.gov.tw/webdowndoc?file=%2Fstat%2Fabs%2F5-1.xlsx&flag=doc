--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國115年 1月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t>民國115年 3月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -1242,67 +1242,68 @@
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="16">
+  <numFmts count="17">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;-#,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="180" formatCode="-###0.00"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -2403,78 +2404,84 @@
     </xf>
     <xf xxid="133" numFmtId="178" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="179" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="179" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="140" numFmtId="0" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="141" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="180" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="180" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="145" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="146" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="145" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="150" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="151" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="152" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2691,528 +2698,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>7611069</v>
+        <v>7573803</v>
       </c>
       <c r="C9" s="56">
-        <v>13393199</v>
+        <v>13461386</v>
       </c>
       <c r="D9" s="56">
-        <v>7629980</v>
+        <v>7584322</v>
       </c>
       <c r="E9" s="56">
-        <v>13348782</v>
+        <v>13398856</v>
       </c>
       <c r="F9" s="56">
-        <v>7666729</v>
+        <v>7622560</v>
       </c>
       <c r="G9" s="56">
-        <v>12783926</v>
+        <v>12852308</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.25</v>
+        <v>-0.14</v>
       </c>
       <c r="I9" s="59">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.73</v>
+        <v>-0.64</v>
       </c>
       <c r="K9" s="62">
-        <v>4.77</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
-        <v>3014198</v>
+        <v>2972507</v>
       </c>
       <c r="C11" s="67">
-        <v>1354104</v>
+        <v>1363504</v>
       </c>
       <c r="D11" s="67">
-        <v>3037048</v>
+        <v>2990736</v>
       </c>
       <c r="E11" s="67">
-        <v>1348523</v>
+        <v>1354934</v>
       </c>
       <c r="F11" s="67">
-        <v>3154849</v>
+        <v>3106049</v>
       </c>
       <c r="G11" s="67">
-        <v>1249271</v>
+        <v>1261401</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.75</v>
+        <v>-0.61</v>
       </c>
       <c r="I11" s="69">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.46</v>
+        <v>-4.3</v>
       </c>
       <c r="K11" s="71">
-        <v>8.39</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
-        <v>355194</v>
+        <v>354914</v>
       </c>
       <c r="C13" s="67">
-        <v>1261196</v>
+        <v>1264702</v>
       </c>
       <c r="D13" s="67">
-        <v>356114</v>
+        <v>355046</v>
       </c>
       <c r="E13" s="67">
-        <v>1262531</v>
+        <v>1262749</v>
       </c>
       <c r="F13" s="67">
-        <v>348774</v>
+        <v>351357</v>
       </c>
       <c r="G13" s="67">
-        <v>1151645</v>
+        <v>1181870</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.26</v>
+        <v>-0.04</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.11</v>
+        <v>0.15</v>
       </c>
       <c r="J13" s="69">
-        <v>1.84</v>
+        <v>1.01</v>
       </c>
       <c r="K13" s="71">
-        <v>9.51</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
-        <v>267572</v>
+        <v>267425</v>
       </c>
       <c r="C15" s="67">
-        <v>952040</v>
+        <v>952068</v>
       </c>
       <c r="D15" s="67">
-        <v>267655</v>
+        <v>267479</v>
       </c>
       <c r="E15" s="67">
-        <v>951164</v>
+        <v>951849</v>
       </c>
       <c r="F15" s="67">
-        <v>258082</v>
+        <v>260011</v>
       </c>
       <c r="G15" s="67">
-        <v>876600</v>
+        <v>892385</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="I15" s="69">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="J15" s="69">
-        <v>3.68</v>
+        <v>2.85</v>
       </c>
       <c r="K15" s="71">
-        <v>8.61</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
-        <v>166809</v>
+        <v>167946</v>
       </c>
       <c r="C17" s="67">
-        <v>747080</v>
+        <v>758755</v>
       </c>
       <c r="D17" s="67">
-        <v>165837</v>
+        <v>167149</v>
       </c>
       <c r="E17" s="67">
-        <v>740564</v>
+        <v>750178</v>
       </c>
       <c r="F17" s="67">
-        <v>158307</v>
+        <v>159512</v>
       </c>
       <c r="G17" s="67">
-        <v>682710</v>
+        <v>692297</v>
       </c>
       <c r="H17" s="69">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="I17" s="69">
-        <v>0.88</v>
+        <v>1.14</v>
       </c>
       <c r="J17" s="69">
-        <v>5.37</v>
+        <v>5.29</v>
       </c>
       <c r="K17" s="71">
-        <v>9.43</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
-        <v>210147</v>
+        <v>210442</v>
       </c>
       <c r="C19" s="67">
-        <v>674405</v>
+        <v>674935</v>
       </c>
       <c r="D19" s="67">
-        <v>210136</v>
+        <v>210035</v>
       </c>
       <c r="E19" s="67">
-        <v>675110</v>
+        <v>673235</v>
       </c>
       <c r="F19" s="67">
-        <v>214520</v>
+        <v>212862</v>
       </c>
       <c r="G19" s="67">
-        <v>696770</v>
+        <v>689765</v>
       </c>
       <c r="H19" s="69">
-        <v>0.01</v>
+        <v>0.19</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.1</v>
+        <v>0.25</v>
       </c>
       <c r="J19" s="69">
-        <v>-2.04</v>
+        <v>-1.14</v>
       </c>
       <c r="K19" s="71">
-        <v>-3.21</v>
+        <v>-2.15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
-        <v>115011</v>
+        <v>115712</v>
       </c>
       <c r="C21" s="67">
-        <v>530183</v>
+        <v>533901</v>
       </c>
       <c r="D21" s="67">
-        <v>114761</v>
+        <v>115150</v>
       </c>
       <c r="E21" s="67">
-        <v>529005</v>
+        <v>530726</v>
       </c>
       <c r="F21" s="67">
-        <v>110345</v>
+        <v>110415</v>
       </c>
       <c r="G21" s="67">
-        <v>499465</v>
+        <v>499976</v>
       </c>
       <c r="H21" s="69">
-        <v>0.22</v>
+        <v>0.49</v>
       </c>
       <c r="I21" s="69">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="J21" s="69">
-        <v>4.23</v>
+        <v>4.8</v>
       </c>
       <c r="K21" s="71">
-        <v>6.15</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
-        <v>35321</v>
+        <v>35136</v>
       </c>
       <c r="C23" s="67">
-        <v>203037</v>
+        <v>202582</v>
       </c>
       <c r="D23" s="67">
-        <v>35375</v>
+        <v>35233</v>
       </c>
       <c r="E23" s="67">
-        <v>202956</v>
+        <v>202614</v>
       </c>
       <c r="F23" s="67">
-        <v>35802</v>
+        <v>35552</v>
       </c>
       <c r="G23" s="67">
-        <v>196559</v>
+        <v>195377</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.15</v>
+        <v>-0.28</v>
       </c>
       <c r="I23" s="69">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.34</v>
+        <v>-1.17</v>
       </c>
       <c r="K23" s="71">
-        <v>3.3</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
-        <v>328212</v>
+        <v>328463</v>
       </c>
       <c r="C25" s="67">
-        <v>766638</v>
+        <v>776988</v>
       </c>
       <c r="D25" s="67">
-        <v>327114</v>
+        <v>327955</v>
       </c>
       <c r="E25" s="67">
-        <v>755140</v>
+        <v>768785</v>
       </c>
       <c r="F25" s="67">
-        <v>325148</v>
+        <v>324047</v>
       </c>
       <c r="G25" s="67">
-        <v>756953</v>
+        <v>755258</v>
       </c>
       <c r="H25" s="69">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="I25" s="69">
-        <v>1.52</v>
+        <v>1.07</v>
       </c>
       <c r="J25" s="69">
-        <v>0.94</v>
+        <v>1.36</v>
       </c>
       <c r="K25" s="71">
-        <v>1.28</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
-        <v>377118</v>
+        <v>374425</v>
       </c>
       <c r="C27" s="67">
-        <v>699348</v>
+        <v>697252</v>
       </c>
       <c r="D27" s="67">
-        <v>378456</v>
+        <v>375563</v>
       </c>
       <c r="E27" s="67">
-        <v>700464</v>
+        <v>697248</v>
       </c>
       <c r="F27" s="67">
-        <v>391961</v>
+        <v>387611</v>
       </c>
       <c r="G27" s="67">
-        <v>726517</v>
+        <v>715007</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.35</v>
+        <v>-0.3</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.16</v>
+        <v>0</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.79</v>
+        <v>-3.4</v>
       </c>
       <c r="K27" s="71">
-        <v>-3.74</v>
+        <v>-2.48</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3248,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
-        <v>41976</v>
+        <v>41539</v>
       </c>
       <c r="C31" s="67">
-        <v>37129</v>
+        <v>37335</v>
       </c>
       <c r="D31" s="67">
-        <v>42319</v>
+        <v>41752</v>
       </c>
       <c r="E31" s="67">
-        <v>36995</v>
+        <v>37211</v>
       </c>
       <c r="F31" s="67">
-        <v>42687</v>
+        <v>42150</v>
       </c>
       <c r="G31" s="67">
-        <v>35010</v>
+        <v>35295</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.81</v>
+        <v>-0.51</v>
       </c>
       <c r="I31" s="69">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.67</v>
+        <v>-1.45</v>
       </c>
       <c r="K31" s="71">
-        <v>6.05</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
-        <v>101442</v>
+        <v>101834</v>
       </c>
       <c r="C33" s="67">
-        <v>445175</v>
+        <v>448333</v>
       </c>
       <c r="D33" s="67">
-        <v>101607</v>
+        <v>101485</v>
       </c>
       <c r="E33" s="67">
-        <v>443654</v>
+        <v>445473</v>
       </c>
       <c r="F33" s="67">
-        <v>101457</v>
+        <v>101472</v>
       </c>
       <c r="G33" s="67">
-        <v>443697</v>
+        <v>442840</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.16</v>
+        <v>0.34</v>
       </c>
       <c r="I33" s="69">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="J33" s="69">
-        <v>-0.01</v>
+        <v>0.36</v>
       </c>
       <c r="K33" s="71">
-        <v>0.33</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3591,51 +3598,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="79" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="49"/>
@@ -3663,56 +3670,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3806,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10623</v>
+        <v>10638</v>
       </c>
       <c r="C9" s="55">
-        <v>20368</v>
+        <v>21088</v>
       </c>
       <c r="D9" s="55">
-        <v>10642</v>
+        <v>10612</v>
       </c>
       <c r="E9" s="55">
-        <v>20043</v>
+        <v>20668</v>
       </c>
       <c r="F9" s="55">
-        <v>10373</v>
+        <v>10366</v>
       </c>
       <c r="G9" s="55">
-        <v>16068</v>
+        <v>16571</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.18</v>
+        <v>0.25</v>
       </c>
       <c r="I9" s="58">
-        <v>1.62</v>
+        <v>2.03</v>
       </c>
       <c r="J9" s="58">
-        <v>2.41</v>
+        <v>2.62</v>
       </c>
       <c r="K9" s="61">
-        <v>26.76</v>
+        <v>27.26</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
-        <v>88752</v>
+        <v>89337</v>
       </c>
       <c r="C11" s="67">
-        <v>333451</v>
+        <v>336087</v>
       </c>
       <c r="D11" s="67">
-        <v>88262</v>
+        <v>88921</v>
       </c>
       <c r="E11" s="67">
-        <v>330920</v>
+        <v>334320</v>
       </c>
       <c r="F11" s="67">
-        <v>84500</v>
+        <v>86218</v>
       </c>
       <c r="G11" s="67">
-        <v>302720</v>
+        <v>314038</v>
       </c>
       <c r="H11" s="69">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="I11" s="69">
-        <v>0.76</v>
+        <v>0.53</v>
       </c>
       <c r="J11" s="69">
-        <v>5.03</v>
+        <v>3.62</v>
       </c>
       <c r="K11" s="71">
-        <v>10.15</v>
+        <v>7.02</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
-        <v>93055</v>
+        <v>90798</v>
       </c>
       <c r="C13" s="67">
-        <v>198872</v>
+        <v>195824</v>
       </c>
       <c r="D13" s="67">
-        <v>94337</v>
+        <v>92081</v>
       </c>
       <c r="E13" s="67">
-        <v>200680</v>
+        <v>197243</v>
       </c>
       <c r="F13" s="67">
-        <v>108063</v>
+        <v>105698</v>
       </c>
       <c r="G13" s="67">
-        <v>214834</v>
+        <v>212914</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.36</v>
+        <v>-1.39</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.9</v>
+        <v>-0.72</v>
       </c>
       <c r="J13" s="69">
-        <v>-13.89</v>
+        <v>-14.1</v>
       </c>
       <c r="K13" s="71">
-        <v>-7.43</v>
+        <v>-8.03</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
-        <v>35926</v>
+        <v>36007</v>
       </c>
       <c r="C15" s="67">
-        <v>106316</v>
+        <v>107583</v>
       </c>
       <c r="D15" s="67">
-        <v>35994</v>
+        <v>36061</v>
       </c>
       <c r="E15" s="67">
-        <v>105918</v>
+        <v>107125</v>
       </c>
       <c r="F15" s="67">
-        <v>35570</v>
+        <v>35520</v>
       </c>
       <c r="G15" s="67">
-        <v>101184</v>
+        <v>101599</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.19</v>
+        <v>-0.15</v>
       </c>
       <c r="I15" s="69">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="J15" s="69">
-        <v>1</v>
+        <v>1.37</v>
       </c>
       <c r="K15" s="71">
-        <v>5.07</v>
+        <v>5.89</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
-        <v>2703</v>
+        <v>2598</v>
       </c>
       <c r="C17" s="67">
-        <v>15745</v>
+        <v>15501</v>
       </c>
       <c r="D17" s="67">
-        <v>2720</v>
+        <v>2676</v>
       </c>
       <c r="E17" s="67">
-        <v>15660</v>
+        <v>15649</v>
       </c>
       <c r="F17" s="67">
-        <v>2511</v>
+        <v>2478</v>
       </c>
       <c r="G17" s="67">
-        <v>11752</v>
+        <v>11885</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.63</v>
+        <v>-2.91</v>
       </c>
       <c r="I17" s="69">
-        <v>0.54</v>
+        <v>-0.95</v>
       </c>
       <c r="J17" s="69">
-        <v>7.65</v>
+        <v>4.84</v>
       </c>
       <c r="K17" s="71">
-        <v>33.97</v>
+        <v>30.42</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
-        <v>50836</v>
+        <v>50222</v>
       </c>
       <c r="C19" s="67">
-        <v>231194</v>
+        <v>232996</v>
       </c>
       <c r="D19" s="67">
-        <v>51129</v>
+        <v>50554</v>
       </c>
       <c r="E19" s="67">
-        <v>229534</v>
+        <v>231644</v>
       </c>
       <c r="F19" s="67">
-        <v>54026</v>
+        <v>53587</v>
       </c>
       <c r="G19" s="67">
-        <v>217050</v>
+        <v>221088</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.57</v>
+        <v>-0.66</v>
       </c>
       <c r="I19" s="69">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="J19" s="69">
-        <v>-5.9</v>
+        <v>-6.28</v>
       </c>
       <c r="K19" s="71">
-        <v>6.52</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
-        <v>21430</v>
+        <v>21923</v>
       </c>
       <c r="C21" s="67">
-        <v>12665</v>
+        <v>13020</v>
       </c>
       <c r="D21" s="67">
-        <v>21050</v>
+        <v>21602</v>
       </c>
       <c r="E21" s="67">
-        <v>12469</v>
+        <v>12784</v>
       </c>
       <c r="F21" s="67">
-        <v>18700</v>
+        <v>18967</v>
       </c>
       <c r="G21" s="67">
-        <v>11357</v>
+        <v>11413</v>
       </c>
       <c r="H21" s="69">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="I21" s="69">
-        <v>1.57</v>
+        <v>1.84</v>
       </c>
       <c r="J21" s="69">
-        <v>14.6</v>
+        <v>15.58</v>
       </c>
       <c r="K21" s="71">
-        <v>11.51</v>
+        <v>14.08</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
-        <v>936</v>
+        <v>907</v>
       </c>
       <c r="C23" s="67">
-        <v>5535</v>
+        <v>5388</v>
       </c>
       <c r="D23" s="67">
-        <v>959</v>
+        <v>923</v>
       </c>
       <c r="E23" s="67">
-        <v>5698</v>
+        <v>5423</v>
       </c>
       <c r="F23" s="67">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="G23" s="67">
-        <v>5512</v>
+        <v>6199</v>
       </c>
       <c r="H23" s="69">
-        <v>-2.4</v>
+        <v>-1.73</v>
       </c>
       <c r="I23" s="69">
-        <v>-2.86</v>
+        <v>-0.65</v>
       </c>
       <c r="J23" s="69">
-        <v>-11.11</v>
+        <v>-13.62</v>
       </c>
       <c r="K23" s="71">
-        <v>0.4</v>
+        <v>-13.08</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
-        <v>107398</v>
+        <v>106230</v>
       </c>
       <c r="C25" s="67">
-        <v>270445</v>
+        <v>269010</v>
       </c>
       <c r="D25" s="67">
-        <v>108256</v>
+        <v>106898</v>
       </c>
       <c r="E25" s="67">
-        <v>272350</v>
+        <v>269689</v>
       </c>
       <c r="F25" s="67">
-        <v>115437</v>
+        <v>113921</v>
       </c>
       <c r="G25" s="67">
-        <v>281293</v>
+        <v>278226</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.79</v>
+        <v>-0.62</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.7</v>
+        <v>-0.25</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.96</v>
+        <v>-6.75</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.86</v>
+        <v>-3.31</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
-        <v>35699</v>
+        <v>35782</v>
       </c>
       <c r="C27" s="67">
-        <v>59180</v>
+        <v>59749</v>
       </c>
       <c r="D27" s="67">
-        <v>35667</v>
+        <v>35721</v>
       </c>
       <c r="E27" s="67">
-        <v>58488</v>
+        <v>59549</v>
       </c>
       <c r="F27" s="67">
-        <v>33609</v>
+        <v>33958</v>
       </c>
       <c r="G27" s="67">
-        <v>52431</v>
+        <v>53107</v>
       </c>
       <c r="H27" s="69">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="I27" s="69">
-        <v>1.18</v>
+        <v>0.33</v>
       </c>
       <c r="J27" s="69">
-        <v>6.22</v>
+        <v>5.37</v>
       </c>
       <c r="K27" s="71">
-        <v>12.87</v>
+        <v>12.51</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
-        <v>6408</v>
+        <v>6333</v>
       </c>
       <c r="C29" s="67">
-        <v>17934</v>
+        <v>17839</v>
       </c>
       <c r="D29" s="67">
-        <v>6421</v>
+        <v>6391</v>
       </c>
       <c r="E29" s="67">
-        <v>17760</v>
+        <v>17840</v>
       </c>
       <c r="F29" s="67">
-        <v>6257</v>
+        <v>6470</v>
       </c>
       <c r="G29" s="67">
-        <v>17235</v>
+        <v>17369</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.2</v>
+        <v>-0.91</v>
       </c>
       <c r="I29" s="69">
-        <v>0.98</v>
+        <v>-0.01</v>
       </c>
       <c r="J29" s="69">
-        <v>2.41</v>
+        <v>-2.12</v>
       </c>
       <c r="K29" s="71">
-        <v>4.05</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
-        <v>55991</v>
+        <v>56053</v>
       </c>
       <c r="C31" s="67">
-        <v>52353</v>
+        <v>52503</v>
       </c>
       <c r="D31" s="67">
-        <v>55885</v>
+        <v>56027</v>
       </c>
       <c r="E31" s="67">
-        <v>51968</v>
+        <v>52277</v>
       </c>
       <c r="F31" s="67">
-        <v>55460</v>
+        <v>55605</v>
       </c>
       <c r="G31" s="67">
-        <v>48285</v>
+        <v>48682</v>
       </c>
       <c r="H31" s="69">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="I31" s="69">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="J31" s="69">
-        <v>0.96</v>
+        <v>0.81</v>
       </c>
       <c r="K31" s="71">
-        <v>8.42</v>
+        <v>7.85</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
-        <v>119872</v>
+        <v>119808</v>
       </c>
       <c r="C33" s="67">
-        <v>236373</v>
+        <v>236603</v>
       </c>
       <c r="D33" s="67">
-        <v>119605</v>
+        <v>119897</v>
       </c>
       <c r="E33" s="67">
-        <v>235844</v>
+        <v>236321</v>
       </c>
       <c r="F33" s="67">
-        <v>117431</v>
+        <v>117739</v>
       </c>
       <c r="G33" s="67">
-        <v>228701</v>
+        <v>229161</v>
       </c>
       <c r="H33" s="69">
-        <v>0.22</v>
+        <v>-0.07</v>
       </c>
       <c r="I33" s="69">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="J33" s="69">
-        <v>2.08</v>
+        <v>1.76</v>
       </c>
       <c r="K33" s="71">
-        <v>3.35</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
-        <v>100933</v>
+        <v>100088</v>
       </c>
       <c r="C35" s="67">
-        <v>176842</v>
+        <v>176602</v>
       </c>
       <c r="D35" s="67">
-        <v>101202</v>
+        <v>100475</v>
       </c>
       <c r="E35" s="67">
-        <v>176858</v>
+        <v>176439</v>
       </c>
       <c r="F35" s="67">
-        <v>103169</v>
+        <v>102853</v>
       </c>
       <c r="G35" s="67">
-        <v>177492</v>
+        <v>177699</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.27</v>
+        <v>-0.39</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
       <c r="J35" s="69">
-        <v>-2.17</v>
+        <v>-2.69</v>
       </c>
       <c r="K35" s="71">
-        <v>-0.37</v>
+        <v>-0.62</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4753,51 +4760,51 @@
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="80" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="49"/>
@@ -4825,56 +4832,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4968,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
-        <v>216487</v>
+        <v>217763</v>
       </c>
       <c r="C9" s="55">
-        <v>438362</v>
+        <v>441427</v>
       </c>
       <c r="D9" s="55">
-        <v>215743</v>
+        <v>216675</v>
       </c>
       <c r="E9" s="55">
-        <v>437675</v>
+        <v>438805</v>
       </c>
       <c r="F9" s="55">
-        <v>208046</v>
+        <v>208846</v>
       </c>
       <c r="G9" s="55">
-        <v>426138</v>
+        <v>426118</v>
       </c>
       <c r="H9" s="58">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="I9" s="58">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="J9" s="58">
-        <v>4.06</v>
+        <v>4.27</v>
       </c>
       <c r="K9" s="61">
-        <v>2.87</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
-        <v>81820</v>
+        <v>81109</v>
       </c>
       <c r="C11" s="67">
-        <v>394822</v>
+        <v>391646</v>
       </c>
       <c r="D11" s="67">
-        <v>82290</v>
+        <v>81532</v>
       </c>
       <c r="E11" s="67">
-        <v>396686</v>
+        <v>393609</v>
       </c>
       <c r="F11" s="67">
-        <v>86122</v>
+        <v>85290</v>
       </c>
       <c r="G11" s="67">
-        <v>413082</v>
+        <v>409088</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.57</v>
+        <v>-0.52</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.47</v>
+        <v>-0.5</v>
       </c>
       <c r="J11" s="69">
-        <v>-5</v>
+        <v>-4.9</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.42</v>
+        <v>-4.26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
-        <v>247999</v>
+        <v>248118</v>
       </c>
       <c r="C13" s="67">
-        <v>700226</v>
+        <v>704455</v>
       </c>
       <c r="D13" s="67">
-        <v>247623</v>
+        <v>247880</v>
       </c>
       <c r="E13" s="67">
-        <v>696750</v>
+        <v>700151</v>
       </c>
       <c r="F13" s="67">
-        <v>234836</v>
+        <v>236655</v>
       </c>
       <c r="G13" s="67">
-        <v>652781</v>
+        <v>652615</v>
       </c>
       <c r="H13" s="69">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="I13" s="69">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="J13" s="69">
-        <v>5.61</v>
+        <v>4.84</v>
       </c>
       <c r="K13" s="71">
-        <v>7.27</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
-        <v>117429</v>
+        <v>116901</v>
       </c>
       <c r="C15" s="67">
-        <v>148891</v>
+        <v>149377</v>
       </c>
       <c r="D15" s="67">
-        <v>117295</v>
+        <v>116710</v>
       </c>
       <c r="E15" s="67">
-        <v>148624</v>
+        <v>148676</v>
       </c>
       <c r="F15" s="67">
-        <v>116688</v>
+        <v>116236</v>
       </c>
       <c r="G15" s="67">
-        <v>133049</v>
+        <v>137563</v>
       </c>
       <c r="H15" s="69">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="I15" s="69">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="J15" s="69">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="K15" s="71">
-        <v>11.91</v>
+        <v>8.59</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
-        <v>204994</v>
+        <v>204267</v>
       </c>
       <c r="C17" s="67">
-        <v>259689</v>
+        <v>259194</v>
       </c>
       <c r="D17" s="67">
-        <v>205252</v>
+        <v>204272</v>
       </c>
       <c r="E17" s="67">
-        <v>259766</v>
+        <v>259472</v>
       </c>
       <c r="F17" s="67">
-        <v>204846</v>
+        <v>205057</v>
       </c>
       <c r="G17" s="67">
-        <v>264194</v>
-[...2 lines deleted...]
-        <v>-0.13</v>
+        <v>261136</v>
+      </c>
+      <c r="H17" s="81">
+        <v>0</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.03</v>
+        <v>-0.11</v>
       </c>
       <c r="J17" s="69">
-        <v>0.07</v>
+        <v>-0.39</v>
       </c>
       <c r="K17" s="71">
-        <v>-1.71</v>
+        <v>-0.74</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
-        <v>298779</v>
+        <v>299977</v>
       </c>
       <c r="C19" s="67">
-        <v>660356</v>
+        <v>665269</v>
       </c>
       <c r="D19" s="67">
-        <v>298451</v>
+        <v>298320</v>
       </c>
       <c r="E19" s="67">
-        <v>657471</v>
+        <v>659580</v>
       </c>
       <c r="F19" s="67">
-        <v>292592</v>
+        <v>291636</v>
       </c>
       <c r="G19" s="67">
-        <v>650978</v>
+        <v>645961</v>
       </c>
       <c r="H19" s="69">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="I19" s="69">
-        <v>0.44</v>
+        <v>0.86</v>
       </c>
       <c r="J19" s="69">
-        <v>2.11</v>
+        <v>2.86</v>
       </c>
       <c r="K19" s="71">
-        <v>1.44</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
-        <v>31495</v>
+        <v>31654</v>
       </c>
       <c r="C21" s="67">
-        <v>76016</v>
+        <v>76008</v>
       </c>
       <c r="D21" s="67">
-        <v>31374</v>
+        <v>31564</v>
       </c>
       <c r="E21" s="67">
-        <v>75757</v>
+        <v>75954</v>
       </c>
       <c r="F21" s="67">
-        <v>30638</v>
+        <v>30643</v>
       </c>
       <c r="G21" s="67">
-        <v>74279</v>
+        <v>74345</v>
       </c>
       <c r="H21" s="69">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="I21" s="69">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="J21" s="69">
-        <v>2.8</v>
+        <v>3.3</v>
       </c>
       <c r="K21" s="71">
-        <v>2.34</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
-        <v>459913</v>
+        <v>459171</v>
       </c>
       <c r="C23" s="67">
-        <v>1203503</v>
+        <v>1215908</v>
       </c>
       <c r="D23" s="67">
-        <v>459892</v>
+        <v>459287</v>
       </c>
       <c r="E23" s="67">
-        <v>1194781</v>
+        <v>1206044</v>
       </c>
       <c r="F23" s="67">
-        <v>456447</v>
+        <v>455678</v>
       </c>
       <c r="G23" s="67">
-        <v>1095499</v>
+        <v>1106086</v>
       </c>
       <c r="H23" s="69">
-        <v>0</v>
+        <v>-0.03</v>
       </c>
       <c r="I23" s="69">
-        <v>0.73</v>
+        <v>0.82</v>
       </c>
       <c r="J23" s="69">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="K23" s="71">
-        <v>9.86</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
-        <v>15258</v>
+        <v>16155</v>
       </c>
       <c r="C25" s="67">
-        <v>20599</v>
+        <v>22547</v>
       </c>
       <c r="D25" s="67">
-        <v>14602</v>
+        <v>15509</v>
       </c>
       <c r="E25" s="67">
-        <v>19059</v>
+        <v>21140</v>
       </c>
       <c r="F25" s="67">
-        <v>7538</v>
+        <v>7862</v>
       </c>
       <c r="G25" s="67">
-        <v>12093</v>
+        <v>12941</v>
       </c>
       <c r="H25" s="69">
-        <v>4.49</v>
+        <v>4.17</v>
       </c>
       <c r="I25" s="69">
-        <v>8.08</v>
+        <v>6.66</v>
       </c>
       <c r="J25" s="69">
-        <v>102.41</v>
+        <v>105.48</v>
       </c>
       <c r="K25" s="71">
-        <v>70.34</v>
+        <v>74.24</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
-        <v>180455</v>
+        <v>188229</v>
       </c>
       <c r="C27" s="67">
-        <v>76161</v>
+        <v>78128</v>
       </c>
       <c r="D27" s="67">
-        <v>176313</v>
+        <v>183089</v>
       </c>
       <c r="E27" s="67">
-        <v>75067</v>
+        <v>76413</v>
       </c>
       <c r="F27" s="67">
-        <v>130360</v>
+        <v>138436</v>
       </c>
       <c r="G27" s="67">
-        <v>54543</v>
+        <v>58852</v>
       </c>
       <c r="H27" s="69">
-        <v>2.35</v>
+        <v>2.81</v>
       </c>
       <c r="I27" s="69">
-        <v>1.46</v>
+        <v>2.24</v>
       </c>
       <c r="J27" s="69">
-        <v>38.43</v>
+        <v>35.97</v>
       </c>
       <c r="K27" s="71">
-        <v>39.64</v>
+        <v>32.75</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
-        <v>12878</v>
+        <v>13392</v>
       </c>
       <c r="C29" s="67">
-        <v>6969</v>
+        <v>7277</v>
       </c>
       <c r="D29" s="67">
-        <v>12594</v>
+        <v>13062</v>
       </c>
       <c r="E29" s="67">
-        <v>6847</v>
+        <v>7039</v>
       </c>
       <c r="F29" s="67">
-        <v>10525</v>
+        <v>10753</v>
       </c>
       <c r="G29" s="67">
-        <v>6177</v>
+        <v>6183</v>
       </c>
       <c r="H29" s="69">
-        <v>2.26</v>
+        <v>2.53</v>
       </c>
       <c r="I29" s="69">
-        <v>1.78</v>
+        <v>3.38</v>
       </c>
       <c r="J29" s="69">
-        <v>22.36</v>
+        <v>24.54</v>
       </c>
       <c r="K29" s="71">
-        <v>12.82</v>
+        <v>17.69</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5746,51 +5753,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="81" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="49"/>
@@ -5818,56 +5825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5957,75 +5964,75 @@
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
         <v>13</v>
       </c>
       <c r="C9" s="56">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="D9" s="56">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E9" s="56">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="F9" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" s="56">
         <v>247</v>
       </c>
-      <c r="H9" s="59">
-        <v>-7.14</v>
+      <c r="H9" s="84">
+        <v>0</v>
       </c>
       <c r="I9" s="59">
-        <v>-0.16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-2.08</v>
+      </c>
+      <c r="J9" s="59">
+        <v>8.33</v>
       </c>
       <c r="K9" s="62">
-        <v>-10.3</v>
+        <v>-21.85</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6107,75 +6114,75 @@
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
         <v>2</v>
       </c>
       <c r="C15" s="67">
-        <v>217</v>
+        <v>188</v>
       </c>
       <c r="D15" s="67">
         <v>2</v>
       </c>
       <c r="E15" s="67">
-        <v>217</v>
+        <v>192</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
         <v>244</v>
       </c>
       <c r="H15" s="75">
         <v>0</v>
       </c>
-      <c r="I15" s="75">
-        <v>0</v>
+      <c r="I15" s="69">
+        <v>-2.08</v>
       </c>
       <c r="J15" s="75">
         <v>0</v>
       </c>
       <c r="K15" s="71">
-        <v>-11.07</v>
+        <v>-22.75</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6475,57 +6482,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-8.78</v>
+        <v>-10.68</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-53.99</v>
+        <v>-58.75</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6854,51 +6861,51 @@
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="82" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="49"/>
@@ -6926,56 +6933,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7058,81 +7065,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="83" t="s">
+      <c r="A9" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="85">
-[...26 lines deleted...]
-      <c r="K9" s="87">
+      <c r="B9" s="87">
+        <v>0</v>
+      </c>
+      <c r="C9" s="87">
+        <v>0</v>
+      </c>
+      <c r="D9" s="87">
+        <v>0</v>
+      </c>
+      <c r="E9" s="87">
+        <v>0</v>
+      </c>
+      <c r="F9" s="87">
+        <v>0</v>
+      </c>
+      <c r="G9" s="87">
+        <v>0</v>
+      </c>
+      <c r="H9" s="83">
+        <v>0</v>
+      </c>
+      <c r="I9" s="83">
+        <v>0</v>
+      </c>
+      <c r="J9" s="83">
+        <v>0</v>
+      </c>
+      <c r="K9" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>160</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -7715,75 +7722,75 @@
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
         <v>8</v>
       </c>
       <c r="C35" s="67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D35" s="67">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E35" s="67">
         <v>5</v>
       </c>
       <c r="F35" s="67">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G35" s="67">
         <v>3</v>
       </c>
-      <c r="H35" s="69">
-        <v>-11.11</v>
+      <c r="H35" s="75">
+        <v>0</v>
       </c>
       <c r="I35" s="69">
-        <v>-6.66</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-2.12</v>
+      </c>
+      <c r="J35" s="69">
+        <v>14.29</v>
       </c>
       <c r="K35" s="71">
-        <v>45.54</v>
+        <v>53.65</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8001,51 +8008,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="83" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="49"/>
@@ -8073,56 +8080,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8205,81 +8212,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="83" t="s">
+      <c r="A9" s="85" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="85">
-[...26 lines deleted...]
-      <c r="K9" s="87">
+      <c r="B9" s="87">
+        <v>0</v>
+      </c>
+      <c r="C9" s="87">
+        <v>0</v>
+      </c>
+      <c r="D9" s="87">
+        <v>0</v>
+      </c>
+      <c r="E9" s="87">
+        <v>0</v>
+      </c>
+      <c r="F9" s="87">
+        <v>0</v>
+      </c>
+      <c r="G9" s="87">
+        <v>0</v>
+      </c>
+      <c r="H9" s="83">
+        <v>0</v>
+      </c>
+      <c r="I9" s="83">
+        <v>0</v>
+      </c>
+      <c r="J9" s="83">
+        <v>0</v>
+      </c>
+      <c r="K9" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
@@ -8832,51 +8839,51 @@
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="84" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="49"/>
@@ -8904,56 +8911,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9039,78 +9046,78 @@
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="88">
-[...26 lines deleted...]
-      <c r="K9" s="89">
+      <c r="B9" s="90">
+        <v>0</v>
+      </c>
+      <c r="C9" s="90">
+        <v>0</v>
+      </c>
+      <c r="D9" s="90">
+        <v>0</v>
+      </c>
+      <c r="E9" s="90">
+        <v>0</v>
+      </c>
+      <c r="F9" s="90">
+        <v>0</v>
+      </c>
+      <c r="G9" s="90">
+        <v>0</v>
+      </c>
+      <c r="H9" s="84">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84">
+        <v>0</v>
+      </c>
+      <c r="J9" s="84">
+        <v>0</v>
+      </c>
+      <c r="K9" s="91">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -9726,51 +9733,51 @@
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="85" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="49"/>
@@ -9798,56 +9805,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9941,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>124690</v>
+        <v>125582</v>
       </c>
       <c r="C9" s="56">
-        <v>333414</v>
+        <v>333872</v>
       </c>
       <c r="D9" s="56">
-        <v>124073</v>
+        <v>125085</v>
       </c>
       <c r="E9" s="56">
-        <v>333224</v>
+        <v>333328</v>
       </c>
       <c r="F9" s="56">
-        <v>119387</v>
+        <v>120191</v>
       </c>
       <c r="G9" s="56">
-        <v>316047</v>
+        <v>318696</v>
       </c>
       <c r="H9" s="59">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="I9" s="59">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="J9" s="59">
-        <v>4.44</v>
+        <v>4.49</v>
       </c>
       <c r="K9" s="62">
-        <v>5.49</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
-        <v>7104</v>
+        <v>7164</v>
       </c>
       <c r="C11" s="67">
-        <v>6388</v>
+        <v>6353</v>
       </c>
       <c r="D11" s="67">
-        <v>7062</v>
+        <v>7126</v>
       </c>
       <c r="E11" s="67">
-        <v>6301</v>
+        <v>6383</v>
       </c>
       <c r="F11" s="67">
-        <v>6694</v>
+        <v>6769</v>
       </c>
       <c r="G11" s="67">
-        <v>6213</v>
+        <v>6183</v>
       </c>
       <c r="H11" s="69">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="I11" s="69">
-        <v>1.38</v>
+        <v>-0.46</v>
       </c>
       <c r="J11" s="69">
-        <v>6.12</v>
+        <v>5.84</v>
       </c>
       <c r="K11" s="71">
-        <v>2.83</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
-        <v>7419</v>
+        <v>7367</v>
       </c>
       <c r="C13" s="67">
-        <v>19682</v>
+        <v>19284</v>
       </c>
       <c r="D13" s="67">
-        <v>7444</v>
+        <v>7395</v>
       </c>
       <c r="E13" s="67">
-        <v>19742</v>
+        <v>19502</v>
       </c>
       <c r="F13" s="67">
-        <v>7429</v>
+        <v>7463</v>
       </c>
       <c r="G13" s="67">
-        <v>19139</v>
+        <v>19497</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.34</v>
+        <v>-0.38</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.31</v>
+        <v>-1.12</v>
       </c>
       <c r="J13" s="69">
-        <v>-0.13</v>
+        <v>-1.29</v>
       </c>
       <c r="K13" s="71">
-        <v>2.84</v>
+        <v>-1.09</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
-        <v>4058</v>
+        <v>4064</v>
       </c>
       <c r="C15" s="67">
-        <v>12254</v>
+        <v>12251</v>
       </c>
       <c r="D15" s="67">
-        <v>4067</v>
+        <v>4065</v>
       </c>
       <c r="E15" s="67">
-        <v>12249</v>
+        <v>12301</v>
       </c>
       <c r="F15" s="67">
-        <v>3971</v>
+        <v>3958</v>
       </c>
       <c r="G15" s="67">
-        <v>11058</v>
+        <v>11151</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.22</v>
+        <v>-0.02</v>
       </c>
       <c r="I15" s="69">
-        <v>0.04</v>
+        <v>-0.4</v>
       </c>
       <c r="J15" s="69">
-        <v>2.19</v>
+        <v>2.68</v>
       </c>
       <c r="K15" s="71">
-        <v>10.82</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
-        <v>18779</v>
+        <v>18872</v>
       </c>
       <c r="C17" s="67">
-        <v>52632</v>
+        <v>53023</v>
       </c>
       <c r="D17" s="67">
-        <v>18771</v>
+        <v>18828</v>
       </c>
       <c r="E17" s="67">
-        <v>52432</v>
+        <v>52881</v>
       </c>
       <c r="F17" s="67">
-        <v>18417</v>
+        <v>18448</v>
       </c>
       <c r="G17" s="67">
-        <v>49852</v>
+        <v>50137</v>
       </c>
       <c r="H17" s="69">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="I17" s="69">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="J17" s="69">
-        <v>1.97</v>
+        <v>2.3</v>
       </c>
       <c r="K17" s="71">
-        <v>5.58</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="C19" s="67">
-        <v>5370</v>
+        <v>5321</v>
       </c>
       <c r="D19" s="67">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="E19" s="67">
-        <v>5375</v>
+        <v>5317</v>
       </c>
       <c r="F19" s="67">
-        <v>1909</v>
+        <v>1930</v>
       </c>
       <c r="G19" s="67">
-        <v>5305</v>
+        <v>5407</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.15</v>
+        <v>-0.31</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.08</v>
+        <v>0.07</v>
       </c>
       <c r="J19" s="69">
-        <v>2.15</v>
+        <v>0.57</v>
       </c>
       <c r="K19" s="71">
-        <v>1.23</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
-        <v>2713</v>
+        <v>2723</v>
       </c>
       <c r="C21" s="67">
-        <v>2772</v>
+        <v>2743</v>
       </c>
       <c r="D21" s="67">
-        <v>2708</v>
+        <v>2723</v>
       </c>
       <c r="E21" s="67">
-        <v>2835</v>
+        <v>2771</v>
       </c>
       <c r="F21" s="67">
-        <v>2531</v>
+        <v>2569</v>
       </c>
       <c r="G21" s="67">
-        <v>2922</v>
-[...2 lines deleted...]
-        <v>0.18</v>
+        <v>2887</v>
+      </c>
+      <c r="H21" s="75">
+        <v>0</v>
       </c>
       <c r="I21" s="69">
-        <v>-2.21</v>
+        <v>-1.01</v>
       </c>
       <c r="J21" s="69">
-        <v>7.19</v>
+        <v>5.99</v>
       </c>
       <c r="K21" s="71">
-        <v>-5.13</v>
+        <v>-4.98</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
-        <v>3423</v>
+        <v>3567</v>
       </c>
       <c r="C23" s="67">
-        <v>4135</v>
+        <v>4094</v>
       </c>
       <c r="D23" s="67">
-        <v>3352</v>
+        <v>3470</v>
       </c>
       <c r="E23" s="67">
-        <v>4155</v>
+        <v>4103</v>
       </c>
       <c r="F23" s="67">
-        <v>2823</v>
+        <v>2906</v>
       </c>
       <c r="G23" s="67">
-        <v>3865</v>
+        <v>4131</v>
       </c>
       <c r="H23" s="69">
-        <v>2.12</v>
+        <v>2.8</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.5</v>
+        <v>-0.23</v>
       </c>
       <c r="J23" s="69">
-        <v>21.25</v>
+        <v>22.75</v>
       </c>
       <c r="K23" s="71">
-        <v>6.99</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
-        <v>4975</v>
+        <v>4940</v>
       </c>
       <c r="C25" s="67">
-        <v>33337</v>
+        <v>33065</v>
       </c>
       <c r="D25" s="67">
-        <v>5022</v>
+        <v>4960</v>
       </c>
       <c r="E25" s="67">
-        <v>33624</v>
+        <v>33261</v>
       </c>
       <c r="F25" s="67">
-        <v>5041</v>
+        <v>5037</v>
       </c>
       <c r="G25" s="67">
-        <v>32208</v>
+        <v>32580</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.94</v>
+        <v>-0.4</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.85</v>
+        <v>-0.59</v>
       </c>
       <c r="J25" s="69">
-        <v>-1.31</v>
+        <v>-1.93</v>
       </c>
       <c r="K25" s="71">
-        <v>3.5</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
-        <v>3388</v>
+        <v>3352</v>
       </c>
       <c r="C27" s="67">
-        <v>9971</v>
+        <v>9816</v>
       </c>
       <c r="D27" s="67">
-        <v>3424</v>
+        <v>3370</v>
       </c>
       <c r="E27" s="67">
-        <v>10169</v>
+        <v>9916</v>
       </c>
       <c r="F27" s="67">
-        <v>3525</v>
+        <v>3505</v>
       </c>
       <c r="G27" s="67">
-        <v>10545</v>
+        <v>10425</v>
       </c>
       <c r="H27" s="69">
-        <v>-1.05</v>
+        <v>-0.53</v>
       </c>
       <c r="I27" s="69">
-        <v>-1.95</v>
+        <v>-1</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.89</v>
+        <v>-4.37</v>
       </c>
       <c r="K27" s="71">
-        <v>-5.44</v>
+        <v>-5.84</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
-        <v>5842</v>
+        <v>5952</v>
       </c>
       <c r="C29" s="67">
-        <v>37174</v>
+        <v>38503</v>
       </c>
       <c r="D29" s="67">
-        <v>5779</v>
+        <v>5854</v>
       </c>
       <c r="E29" s="67">
-        <v>36593</v>
+        <v>37261</v>
       </c>
       <c r="F29" s="67">
-        <v>5406</v>
+        <v>5486</v>
       </c>
       <c r="G29" s="67">
-        <v>32381</v>
+        <v>33001</v>
       </c>
       <c r="H29" s="69">
-        <v>1.09</v>
+        <v>1.67</v>
       </c>
       <c r="I29" s="69">
-        <v>1.59</v>
+        <v>3.33</v>
       </c>
       <c r="J29" s="69">
-        <v>8.07</v>
+        <v>8.49</v>
       </c>
       <c r="K29" s="71">
-        <v>14.8</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="C31" s="67">
-        <v>4539</v>
+        <v>4516</v>
       </c>
       <c r="D31" s="67">
-        <v>1444</v>
+        <v>1456</v>
       </c>
       <c r="E31" s="67">
-        <v>4535</v>
+        <v>4575</v>
       </c>
       <c r="F31" s="67">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="G31" s="67">
-        <v>4413</v>
+        <v>4451</v>
       </c>
       <c r="H31" s="69">
-        <v>0.35</v>
+        <v>-0.55</v>
       </c>
       <c r="I31" s="69">
-        <v>0.09</v>
+        <v>-1.29</v>
       </c>
       <c r="J31" s="69">
-        <v>0.91</v>
+        <v>0.63</v>
       </c>
       <c r="K31" s="71">
-        <v>2.85</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="C33" s="67">
-        <v>4066</v>
+        <v>4049</v>
       </c>
       <c r="D33" s="67">
-        <v>1203</v>
+        <v>1190</v>
       </c>
       <c r="E33" s="67">
-        <v>4034</v>
+        <v>4055</v>
       </c>
       <c r="F33" s="67">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G33" s="67">
-        <v>3926</v>
-[...2 lines deleted...]
-        <v>-0.75</v>
+        <v>3962</v>
+      </c>
+      <c r="H33" s="75">
+        <v>0</v>
       </c>
       <c r="I33" s="69">
-        <v>0.78</v>
+        <v>-0.15</v>
       </c>
       <c r="J33" s="69">
-        <v>-2.37</v>
+        <v>-2.78</v>
       </c>
       <c r="K33" s="71">
-        <v>3.55</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
-        <v>4057</v>
+        <v>4095</v>
       </c>
       <c r="C35" s="67">
-        <v>11524</v>
+        <v>11598</v>
       </c>
       <c r="D35" s="67">
-        <v>4028</v>
+        <v>4077</v>
       </c>
       <c r="E35" s="67">
-        <v>11301</v>
+        <v>11595</v>
       </c>
       <c r="F35" s="67">
-        <v>3975</v>
+        <v>3994</v>
       </c>
       <c r="G35" s="67">
-        <v>10539</v>
+        <v>10646</v>
       </c>
       <c r="H35" s="69">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="I35" s="69">
-        <v>1.98</v>
+        <v>0.03</v>
       </c>
       <c r="J35" s="69">
-        <v>2.06</v>
+        <v>2.53</v>
       </c>
       <c r="K35" s="71">
-        <v>9.35</v>
+        <v>8.94</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10847,51 +10854,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="86" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49"/>
@@ -10919,56 +10926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11062,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
-        <v>1654</v>
+        <v>1642</v>
       </c>
       <c r="C9" s="55">
-        <v>5375</v>
+        <v>5294</v>
       </c>
       <c r="D9" s="55">
-        <v>1662</v>
+        <v>1649</v>
       </c>
       <c r="E9" s="55">
-        <v>5405</v>
+        <v>5349</v>
       </c>
       <c r="F9" s="55">
-        <v>1699</v>
+        <v>1680</v>
       </c>
       <c r="G9" s="55">
-        <v>5468</v>
+        <v>5370</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.48</v>
+        <v>-0.42</v>
       </c>
       <c r="I9" s="58">
-        <v>-0.55</v>
+        <v>-1.03</v>
       </c>
       <c r="J9" s="58">
-        <v>-2.65</v>
+        <v>-2.26</v>
       </c>
       <c r="K9" s="61">
-        <v>-1.7</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
-        <v>22177</v>
+        <v>22230</v>
       </c>
       <c r="C11" s="67">
-        <v>10487</v>
+        <v>10448</v>
       </c>
       <c r="D11" s="67">
-        <v>22153</v>
+        <v>22194</v>
       </c>
       <c r="E11" s="67">
-        <v>10508</v>
+        <v>10439</v>
       </c>
       <c r="F11" s="67">
-        <v>21791</v>
+        <v>21881</v>
       </c>
       <c r="G11" s="67">
-        <v>9501</v>
+        <v>9694</v>
       </c>
       <c r="H11" s="69">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.2</v>
+        <v>0.08</v>
       </c>
       <c r="J11" s="69">
-        <v>1.77</v>
+        <v>1.59</v>
       </c>
       <c r="K11" s="71">
-        <v>10.38</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
-        <v>1963</v>
+        <v>1943</v>
       </c>
       <c r="C13" s="67">
-        <v>6606</v>
+        <v>6583</v>
       </c>
       <c r="D13" s="67">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="E13" s="67">
-        <v>6645</v>
+        <v>6595</v>
       </c>
       <c r="F13" s="67">
-        <v>2109</v>
+        <v>2083</v>
       </c>
       <c r="G13" s="67">
-        <v>7094</v>
+        <v>6882</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.61</v>
+        <v>-0.87</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.58</v>
+        <v>-0.19</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.92</v>
+        <v>-6.72</v>
       </c>
       <c r="K13" s="71">
-        <v>-6.88</v>
+        <v>-4.35</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
-        <v>11941</v>
+        <v>12412</v>
       </c>
       <c r="C15" s="67">
-        <v>12306</v>
+        <v>12205</v>
       </c>
       <c r="D15" s="67">
-        <v>11436</v>
+        <v>12196</v>
       </c>
       <c r="E15" s="67">
-        <v>12257</v>
+        <v>12226</v>
       </c>
       <c r="F15" s="67">
-        <v>9673</v>
+        <v>9954</v>
       </c>
       <c r="G15" s="67">
-        <v>11922</v>
+        <v>12004</v>
       </c>
       <c r="H15" s="69">
-        <v>4.42</v>
+        <v>1.77</v>
       </c>
       <c r="I15" s="69">
-        <v>0.4</v>
+        <v>-0.17</v>
       </c>
       <c r="J15" s="69">
-        <v>23.45</v>
+        <v>24.69</v>
       </c>
       <c r="K15" s="71">
-        <v>3.22</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
-        <v>6420</v>
+        <v>6412</v>
       </c>
       <c r="C17" s="67">
-        <v>34329</v>
+        <v>34396</v>
       </c>
       <c r="D17" s="67">
-        <v>6425</v>
+        <v>6402</v>
       </c>
       <c r="E17" s="67">
-        <v>34410</v>
+        <v>34360</v>
       </c>
       <c r="F17" s="67">
-        <v>6356</v>
+        <v>6314</v>
       </c>
       <c r="G17" s="67">
-        <v>33444</v>
+        <v>33207</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.08</v>
+        <v>0.16</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.23</v>
+        <v>0.1</v>
       </c>
       <c r="J17" s="69">
-        <v>1.01</v>
+        <v>1.55</v>
       </c>
       <c r="K17" s="71">
-        <v>2.64</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
-        <v>3204</v>
+        <v>3232</v>
       </c>
       <c r="C19" s="67">
-        <v>14459</v>
+        <v>14608</v>
       </c>
       <c r="D19" s="67">
-        <v>3202</v>
+        <v>3206</v>
       </c>
       <c r="E19" s="67">
-        <v>14501</v>
+        <v>14495</v>
       </c>
       <c r="F19" s="67">
-        <v>2999</v>
+        <v>3067</v>
       </c>
       <c r="G19" s="67">
-        <v>13198</v>
+        <v>13438</v>
       </c>
       <c r="H19" s="69">
-        <v>0.06</v>
+        <v>0.81</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.29</v>
+        <v>0.78</v>
       </c>
       <c r="J19" s="69">
-        <v>6.84</v>
+        <v>5.38</v>
       </c>
       <c r="K19" s="71">
-        <v>9.55</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
-        <v>7580</v>
+        <v>7534</v>
       </c>
       <c r="C21" s="67">
-        <v>36388</v>
+        <v>35986</v>
       </c>
       <c r="D21" s="67">
-        <v>7620</v>
+        <v>7569</v>
       </c>
       <c r="E21" s="67">
-        <v>36633</v>
+        <v>36266</v>
       </c>
       <c r="F21" s="67">
-        <v>7420</v>
+        <v>7432</v>
       </c>
       <c r="G21" s="67">
-        <v>33968</v>
+        <v>34522</v>
       </c>
       <c r="H21" s="69">
-        <v>-0.52</v>
+        <v>-0.46</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.67</v>
+        <v>-0.77</v>
       </c>
       <c r="J21" s="69">
-        <v>2.16</v>
+        <v>1.37</v>
       </c>
       <c r="K21" s="71">
-        <v>7.12</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="C23" s="67">
-        <v>1684</v>
+        <v>1748</v>
       </c>
       <c r="D23" s="67">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E23" s="67">
-        <v>1658</v>
+        <v>1716</v>
       </c>
       <c r="F23" s="67">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G23" s="67">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="H23" s="69">
-        <v>0.49</v>
+        <v>1.44</v>
       </c>
       <c r="I23" s="69">
-        <v>1.54</v>
+        <v>1.85</v>
       </c>
       <c r="J23" s="69">
-        <v>16.71</v>
+        <v>19.49</v>
       </c>
       <c r="K23" s="71">
-        <v>18.07</v>
+        <v>22.28</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="C25" s="67">
-        <v>5101</v>
+        <v>5119</v>
       </c>
       <c r="D25" s="67">
-        <v>1194</v>
+        <v>1211</v>
       </c>
       <c r="E25" s="67">
-        <v>5063</v>
+        <v>5115</v>
       </c>
       <c r="F25" s="67">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="G25" s="67">
-        <v>4795</v>
-[...2 lines deleted...]
-        <v>0.92</v>
+        <v>4829</v>
+      </c>
+      <c r="H25" s="75">
+        <v>0</v>
       </c>
       <c r="I25" s="69">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="J25" s="69">
-        <v>3.97</v>
+        <v>3.77</v>
       </c>
       <c r="K25" s="71">
-        <v>6.39</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
-        <v>1783</v>
+        <v>1868</v>
       </c>
       <c r="C27" s="67">
-        <v>2837</v>
+        <v>2867</v>
       </c>
       <c r="D27" s="67">
-        <v>1739</v>
+        <v>1820</v>
       </c>
       <c r="E27" s="67">
-        <v>2800</v>
+        <v>2846</v>
       </c>
       <c r="F27" s="67">
-        <v>1448</v>
+        <v>1531</v>
       </c>
       <c r="G27" s="67">
-        <v>2866</v>
+        <v>2863</v>
       </c>
       <c r="H27" s="69">
-        <v>2.53</v>
+        <v>2.64</v>
       </c>
       <c r="I27" s="69">
-        <v>1.33</v>
+        <v>0.75</v>
       </c>
       <c r="J27" s="69">
-        <v>23.14</v>
+        <v>22.01</v>
       </c>
       <c r="K27" s="71">
-        <v>-1.02</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
@@ -11896,51 +11903,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="I17:I18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="87" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社消費者貸款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>