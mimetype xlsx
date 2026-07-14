--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國115年 3月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t>民國115年 4月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -1242,68 +1242,67 @@
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="17">
+  <numFmts count="16">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="180" formatCode="-###0.00"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -2404,84 +2403,78 @@
     </xf>
     <xf xxid="133" numFmtId="178" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="179" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="179" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="140" numFmtId="0" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="141" numFmtId="180" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="180" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="145" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="147" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="152" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="150" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2698,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
+        <v>7611509</v>
+      </c>
+      <c r="C9" s="56">
+        <v>13523034</v>
+      </c>
+      <c r="D9" s="56">
         <v>7573803</v>
       </c>
-      <c r="C9" s="56">
+      <c r="E9" s="56">
         <v>13461386</v>
       </c>
-      <c r="D9" s="56">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="56">
-        <v>7622560</v>
+        <v>7654253</v>
       </c>
       <c r="G9" s="56">
-        <v>12852308</v>
+        <v>12906567</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.14</v>
+        <v>0.5</v>
       </c>
       <c r="I9" s="59">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.64</v>
+        <v>-0.56</v>
       </c>
       <c r="K9" s="62">
-        <v>4.74</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
+        <v>3001527</v>
+      </c>
+      <c r="C11" s="67">
+        <v>1371402</v>
+      </c>
+      <c r="D11" s="67">
         <v>2972507</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>1363504</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>3106049</v>
+        <v>3125499</v>
       </c>
       <c r="G11" s="67">
-        <v>1261401</v>
+        <v>1269506</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.61</v>
+        <v>0.98</v>
       </c>
       <c r="I11" s="69">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.3</v>
+        <v>-3.97</v>
       </c>
       <c r="K11" s="71">
-        <v>8.09</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
+        <v>355292</v>
+      </c>
+      <c r="C13" s="67">
+        <v>1268511</v>
+      </c>
+      <c r="D13" s="67">
         <v>354914</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>1264702</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>351357</v>
+        <v>351985</v>
       </c>
       <c r="G13" s="67">
-        <v>1181870</v>
+        <v>1190117</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="I13" s="69">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="J13" s="69">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="K13" s="71">
-        <v>7.01</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
+        <v>267937</v>
+      </c>
+      <c r="C15" s="67">
+        <v>954784</v>
+      </c>
+      <c r="D15" s="67">
         <v>267425</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>952068</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>260011</v>
+        <v>261475</v>
       </c>
       <c r="G15" s="67">
-        <v>892385</v>
+        <v>902039</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.02</v>
+        <v>0.19</v>
       </c>
       <c r="I15" s="69">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
       <c r="J15" s="69">
-        <v>2.85</v>
+        <v>2.47</v>
       </c>
       <c r="K15" s="71">
-        <v>6.69</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
+        <v>168644</v>
+      </c>
+      <c r="C17" s="67">
+        <v>764150</v>
+      </c>
+      <c r="D17" s="67">
         <v>167946</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>758755</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>159512</v>
+        <v>160290</v>
       </c>
       <c r="G17" s="67">
-        <v>692297</v>
+        <v>697585</v>
       </c>
       <c r="H17" s="69">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="I17" s="69">
-        <v>1.14</v>
+        <v>0.71</v>
       </c>
       <c r="J17" s="69">
-        <v>5.29</v>
+        <v>5.21</v>
       </c>
       <c r="K17" s="71">
-        <v>9.6</v>
+        <v>9.54</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
+        <v>210770</v>
+      </c>
+      <c r="C19" s="67">
+        <v>675591</v>
+      </c>
+      <c r="D19" s="67">
         <v>210442</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>674935</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>212862</v>
+        <v>212372</v>
       </c>
       <c r="G19" s="67">
-        <v>689765</v>
+        <v>687687</v>
       </c>
       <c r="H19" s="69">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="I19" s="69">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="J19" s="69">
-        <v>-1.14</v>
+        <v>-0.75</v>
       </c>
       <c r="K19" s="71">
-        <v>-2.15</v>
+        <v>-1.76</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
+        <v>116292</v>
+      </c>
+      <c r="C21" s="67">
+        <v>537268</v>
+      </c>
+      <c r="D21" s="67">
         <v>115712</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>533901</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>110415</v>
+        <v>110836</v>
       </c>
       <c r="G21" s="67">
-        <v>499976</v>
+        <v>502076</v>
       </c>
       <c r="H21" s="69">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="I21" s="69">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="J21" s="69">
-        <v>4.8</v>
+        <v>4.92</v>
       </c>
       <c r="K21" s="71">
-        <v>6.79</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
+        <v>35085</v>
+      </c>
+      <c r="C23" s="67">
+        <v>202954</v>
+      </c>
+      <c r="D23" s="67">
         <v>35136</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>202582</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>35552</v>
+        <v>35467</v>
       </c>
       <c r="G23" s="67">
-        <v>195377</v>
+        <v>195491</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.28</v>
+        <v>-0.15</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.02</v>
+        <v>0.18</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.17</v>
+        <v>-1.08</v>
       </c>
       <c r="K23" s="71">
-        <v>3.69</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
+        <v>328749</v>
+      </c>
+      <c r="C25" s="67">
+        <v>777643</v>
+      </c>
+      <c r="D25" s="67">
         <v>328463</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>776988</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>324047</v>
+        <v>324589</v>
       </c>
       <c r="G25" s="67">
-        <v>755258</v>
+        <v>756663</v>
       </c>
       <c r="H25" s="69">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="I25" s="69">
-        <v>1.07</v>
+        <v>0.08</v>
       </c>
       <c r="J25" s="69">
-        <v>1.36</v>
+        <v>1.28</v>
       </c>
       <c r="K25" s="71">
-        <v>2.88</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
+        <v>373452</v>
+      </c>
+      <c r="C27" s="67">
+        <v>698051</v>
+      </c>
+      <c r="D27" s="67">
         <v>374425</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>697252</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>387611</v>
+        <v>386022</v>
       </c>
       <c r="G27" s="67">
-        <v>715007</v>
+        <v>709873</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.3</v>
+        <v>-0.26</v>
       </c>
       <c r="I27" s="69">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.4</v>
+        <v>-3.26</v>
       </c>
       <c r="K27" s="71">
-        <v>-2.48</v>
+        <v>-1.67</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3248,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
+        <v>41476</v>
+      </c>
+      <c r="C31" s="67">
+        <v>37624</v>
+      </c>
+      <c r="D31" s="67">
         <v>41539</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>37335</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>42150</v>
+        <v>42175</v>
       </c>
       <c r="G31" s="67">
-        <v>35295</v>
+        <v>35707</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.51</v>
+        <v>-0.15</v>
       </c>
       <c r="I31" s="69">
-        <v>0.33</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.45</v>
+        <v>-1.66</v>
       </c>
       <c r="K31" s="71">
-        <v>5.78</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
+        <v>102624</v>
+      </c>
+      <c r="C33" s="67">
+        <v>452291</v>
+      </c>
+      <c r="D33" s="67">
         <v>101834</v>
       </c>
-      <c r="C33" s="67">
+      <c r="E33" s="67">
         <v>448333</v>
       </c>
-      <c r="D33" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="67">
-        <v>101472</v>
+        <v>101735</v>
       </c>
       <c r="G33" s="67">
-        <v>442840</v>
+        <v>443947</v>
       </c>
       <c r="H33" s="69">
-        <v>0.34</v>
+        <v>0.78</v>
       </c>
       <c r="I33" s="69">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="J33" s="69">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="K33" s="71">
-        <v>1.24</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3670,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3806,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
+        <v>10633</v>
+      </c>
+      <c r="C9" s="55">
+        <v>21484</v>
+      </c>
+      <c r="D9" s="55">
         <v>10638</v>
       </c>
-      <c r="C9" s="55">
+      <c r="E9" s="55">
         <v>21088</v>
       </c>
-      <c r="D9" s="55">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="55">
-        <v>10366</v>
+        <v>10418</v>
       </c>
       <c r="G9" s="55">
-        <v>16571</v>
+        <v>16789</v>
       </c>
       <c r="H9" s="58">
-        <v>0.25</v>
+        <v>-0.05</v>
       </c>
       <c r="I9" s="58">
-        <v>2.03</v>
+        <v>1.88</v>
       </c>
       <c r="J9" s="58">
-        <v>2.62</v>
+        <v>2.06</v>
       </c>
       <c r="K9" s="61">
-        <v>27.26</v>
+        <v>27.97</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
+        <v>89755</v>
+      </c>
+      <c r="C11" s="67">
+        <v>339251</v>
+      </c>
+      <c r="D11" s="67">
         <v>89337</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>336087</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>86218</v>
+        <v>87261</v>
       </c>
       <c r="G11" s="67">
-        <v>314038</v>
+        <v>321424</v>
       </c>
       <c r="H11" s="69">
         <v>0.47</v>
       </c>
       <c r="I11" s="69">
-        <v>0.53</v>
+        <v>0.94</v>
       </c>
       <c r="J11" s="69">
-        <v>3.62</v>
+        <v>2.86</v>
       </c>
       <c r="K11" s="71">
-        <v>7.02</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
+        <v>89762</v>
+      </c>
+      <c r="C13" s="67">
+        <v>194878</v>
+      </c>
+      <c r="D13" s="67">
         <v>90798</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>195824</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>105698</v>
+        <v>104752</v>
       </c>
       <c r="G13" s="67">
-        <v>212914</v>
+        <v>212402</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.39</v>
+        <v>-1.14</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.72</v>
+        <v>-0.48</v>
       </c>
       <c r="J13" s="69">
-        <v>-14.1</v>
+        <v>-14.31</v>
       </c>
       <c r="K13" s="71">
-        <v>-8.03</v>
+        <v>-8.25</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
+        <v>36030</v>
+      </c>
+      <c r="C15" s="67">
+        <v>108050</v>
+      </c>
+      <c r="D15" s="67">
         <v>36007</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>107583</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>35520</v>
+        <v>35550</v>
       </c>
       <c r="G15" s="67">
-        <v>101599</v>
+        <v>102074</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.15</v>
+        <v>0.06</v>
       </c>
       <c r="I15" s="69">
         <v>0.43</v>
       </c>
       <c r="J15" s="69">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="K15" s="71">
-        <v>5.89</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
+        <v>2551</v>
+      </c>
+      <c r="C17" s="67">
+        <v>15415</v>
+      </c>
+      <c r="D17" s="67">
         <v>2598</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>15501</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>2478</v>
+        <v>2515</v>
       </c>
       <c r="G17" s="67">
-        <v>11885</v>
+        <v>12229</v>
       </c>
       <c r="H17" s="69">
-        <v>-2.91</v>
+        <v>-1.81</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.95</v>
+        <v>-0.55</v>
       </c>
       <c r="J17" s="69">
-        <v>4.84</v>
+        <v>1.43</v>
       </c>
       <c r="K17" s="71">
-        <v>30.42</v>
+        <v>26.06</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
+        <v>49959</v>
+      </c>
+      <c r="C19" s="67">
+        <v>234265</v>
+      </c>
+      <c r="D19" s="67">
         <v>50222</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>232996</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>53587</v>
+        <v>53427</v>
       </c>
       <c r="G19" s="67">
-        <v>221088</v>
+        <v>222546</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.66</v>
+        <v>-0.52</v>
       </c>
       <c r="I19" s="69">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="J19" s="69">
-        <v>-6.28</v>
+        <v>-6.49</v>
       </c>
       <c r="K19" s="71">
-        <v>5.39</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
+        <v>22620</v>
+      </c>
+      <c r="C21" s="67">
+        <v>13647</v>
+      </c>
+      <c r="D21" s="67">
         <v>21923</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>13020</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>18967</v>
+        <v>19143</v>
       </c>
       <c r="G21" s="67">
-        <v>11413</v>
+        <v>11502</v>
       </c>
       <c r="H21" s="69">
-        <v>1.49</v>
+        <v>3.18</v>
       </c>
       <c r="I21" s="69">
-        <v>1.84</v>
+        <v>4.81</v>
       </c>
       <c r="J21" s="69">
-        <v>15.58</v>
+        <v>18.16</v>
       </c>
       <c r="K21" s="71">
-        <v>14.08</v>
+        <v>18.64</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
+        <v>895</v>
+      </c>
+      <c r="C23" s="67">
+        <v>5452</v>
+      </c>
+      <c r="D23" s="67">
         <v>907</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>5388</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>1050</v>
+        <v>1037</v>
       </c>
       <c r="G23" s="67">
-        <v>6199</v>
+        <v>6158</v>
       </c>
       <c r="H23" s="69">
-        <v>-1.73</v>
+        <v>-1.32</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.65</v>
+        <v>1.18</v>
       </c>
       <c r="J23" s="69">
-        <v>-13.62</v>
+        <v>-13.69</v>
       </c>
       <c r="K23" s="71">
-        <v>-13.08</v>
+        <v>-11.47</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
+        <v>105644</v>
+      </c>
+      <c r="C25" s="67">
+        <v>268701</v>
+      </c>
+      <c r="D25" s="67">
         <v>106230</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>269010</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>113921</v>
+        <v>113389</v>
       </c>
       <c r="G25" s="67">
-        <v>278226</v>
+        <v>277767</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.62</v>
+        <v>-0.55</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.25</v>
+        <v>-0.11</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.75</v>
+        <v>-6.83</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.31</v>
+        <v>-3.26</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
+        <v>35845</v>
+      </c>
+      <c r="C27" s="67">
+        <v>60441</v>
+      </c>
+      <c r="D27" s="67">
         <v>35782</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>59749</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>33958</v>
+        <v>34093</v>
       </c>
       <c r="G27" s="67">
-        <v>53107</v>
+        <v>53214</v>
       </c>
       <c r="H27" s="69">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="I27" s="69">
-        <v>0.33</v>
+        <v>1.16</v>
       </c>
       <c r="J27" s="69">
-        <v>5.37</v>
+        <v>5.14</v>
       </c>
       <c r="K27" s="71">
-        <v>12.51</v>
+        <v>13.58</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
+        <v>6281</v>
+      </c>
+      <c r="C29" s="67">
+        <v>17820</v>
+      </c>
+      <c r="D29" s="67">
         <v>6333</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>17839</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>6470</v>
+        <v>6612</v>
       </c>
       <c r="G29" s="67">
-        <v>17369</v>
+        <v>17349</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.91</v>
+        <v>-0.82</v>
       </c>
       <c r="I29" s="69">
-        <v>-0.01</v>
+        <v>-0.11</v>
       </c>
       <c r="J29" s="69">
-        <v>-2.12</v>
+        <v>-5.01</v>
       </c>
       <c r="K29" s="71">
-        <v>2.71</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
+        <v>56087</v>
+      </c>
+      <c r="C31" s="67">
+        <v>52778</v>
+      </c>
+      <c r="D31" s="67">
         <v>56053</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>52503</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>55605</v>
+        <v>55730</v>
       </c>
       <c r="G31" s="67">
-        <v>48682</v>
+        <v>48837</v>
       </c>
       <c r="H31" s="69">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="I31" s="69">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="J31" s="69">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="K31" s="71">
-        <v>7.85</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
+        <v>119847</v>
+      </c>
+      <c r="C33" s="67">
+        <v>237292</v>
+      </c>
+      <c r="D33" s="67">
         <v>119808</v>
       </c>
-      <c r="C33" s="67">
+      <c r="E33" s="67">
         <v>236603</v>
       </c>
-      <c r="D33" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="67">
-        <v>117739</v>
+        <v>117962</v>
       </c>
       <c r="G33" s="67">
-        <v>229161</v>
+        <v>228953</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.07</v>
+        <v>0.03</v>
       </c>
       <c r="I33" s="69">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="J33" s="69">
-        <v>1.76</v>
+        <v>1.6</v>
       </c>
       <c r="K33" s="71">
-        <v>3.25</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
+        <v>99663</v>
+      </c>
+      <c r="C35" s="67">
+        <v>176337</v>
+      </c>
+      <c r="D35" s="67">
         <v>100088</v>
       </c>
-      <c r="C35" s="67">
+      <c r="E35" s="67">
         <v>176602</v>
       </c>
-      <c r="D35" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="67">
-        <v>102853</v>
+        <v>102766</v>
       </c>
       <c r="G35" s="67">
-        <v>177699</v>
+        <v>178272</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.39</v>
+        <v>-0.42</v>
       </c>
       <c r="I35" s="69">
-        <v>0.09</v>
+        <v>-0.15</v>
       </c>
       <c r="J35" s="69">
-        <v>-2.69</v>
+        <v>-3.02</v>
       </c>
       <c r="K35" s="71">
-        <v>-0.62</v>
+        <v>-1.09</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4832,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4968,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
+        <v>217933</v>
+      </c>
+      <c r="C9" s="55">
+        <v>442679</v>
+      </c>
+      <c r="D9" s="55">
         <v>217763</v>
       </c>
-      <c r="C9" s="55">
+      <c r="E9" s="55">
         <v>441427</v>
       </c>
-      <c r="D9" s="55">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="55">
-        <v>208846</v>
+        <v>209000</v>
       </c>
       <c r="G9" s="55">
-        <v>426118</v>
+        <v>424991</v>
       </c>
       <c r="H9" s="58">
-        <v>0.5</v>
+        <v>0.08</v>
       </c>
       <c r="I9" s="58">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="J9" s="58">
         <v>4.27</v>
       </c>
       <c r="K9" s="61">
-        <v>3.59</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
+        <v>80817</v>
+      </c>
+      <c r="C11" s="67">
+        <v>390035</v>
+      </c>
+      <c r="D11" s="67">
         <v>81109</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>391646</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>85290</v>
+        <v>84936</v>
       </c>
       <c r="G11" s="67">
-        <v>409088</v>
+        <v>407978</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.52</v>
+        <v>-0.36</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.5</v>
+        <v>-0.41</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.9</v>
+        <v>-4.85</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.26</v>
+        <v>-4.4</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
+        <v>248900</v>
+      </c>
+      <c r="C13" s="67">
+        <v>712756</v>
+      </c>
+      <c r="D13" s="67">
         <v>248118</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>704455</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>236655</v>
+        <v>238483</v>
       </c>
       <c r="G13" s="67">
-        <v>652615</v>
+        <v>656932</v>
       </c>
       <c r="H13" s="69">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="I13" s="69">
-        <v>0.61</v>
+        <v>1.18</v>
       </c>
       <c r="J13" s="69">
-        <v>4.84</v>
+        <v>4.37</v>
       </c>
       <c r="K13" s="71">
-        <v>7.94</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
+        <v>117004</v>
+      </c>
+      <c r="C15" s="67">
+        <v>150414</v>
+      </c>
+      <c r="D15" s="67">
         <v>116901</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>149377</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>116236</v>
+        <v>116550</v>
       </c>
       <c r="G15" s="67">
-        <v>137563</v>
+        <v>141120</v>
       </c>
       <c r="H15" s="69">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="I15" s="69">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="J15" s="69">
-        <v>0.57</v>
+        <v>0.39</v>
       </c>
       <c r="K15" s="71">
-        <v>8.59</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
+        <v>204469</v>
+      </c>
+      <c r="C17" s="67">
+        <v>259316</v>
+      </c>
+      <c r="D17" s="67">
         <v>204267</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>259194</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>205057</v>
+        <v>205875</v>
       </c>
       <c r="G17" s="67">
-        <v>261136</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>261223</v>
+      </c>
+      <c r="H17" s="69">
+        <v>0.1</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.11</v>
+        <v>0.05</v>
       </c>
       <c r="J17" s="69">
-        <v>-0.39</v>
+        <v>-0.68</v>
       </c>
       <c r="K17" s="71">
-        <v>-0.74</v>
+        <v>-0.73</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
+        <v>300143</v>
+      </c>
+      <c r="C19" s="67">
+        <v>668737</v>
+      </c>
+      <c r="D19" s="67">
         <v>299977</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>665269</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>291636</v>
+        <v>292230</v>
       </c>
       <c r="G19" s="67">
-        <v>645961</v>
+        <v>645441</v>
       </c>
       <c r="H19" s="69">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="I19" s="69">
-        <v>0.86</v>
+        <v>0.52</v>
       </c>
       <c r="J19" s="69">
-        <v>2.86</v>
+        <v>2.71</v>
       </c>
       <c r="K19" s="71">
-        <v>2.99</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
+        <v>31822</v>
+      </c>
+      <c r="C21" s="67">
+        <v>76233</v>
+      </c>
+      <c r="D21" s="67">
         <v>31654</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>76008</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>30643</v>
+        <v>30693</v>
       </c>
       <c r="G21" s="67">
-        <v>74345</v>
+        <v>74431</v>
       </c>
       <c r="H21" s="69">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="I21" s="69">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="J21" s="69">
-        <v>3.3</v>
+        <v>3.68</v>
       </c>
       <c r="K21" s="71">
-        <v>2.24</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
+        <v>459346</v>
+      </c>
+      <c r="C23" s="67">
+        <v>1225878</v>
+      </c>
+      <c r="D23" s="67">
         <v>459171</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>1215908</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>455678</v>
+        <v>456014</v>
       </c>
       <c r="G23" s="67">
-        <v>1106086</v>
+        <v>1112332</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="I23" s="69">
         <v>0.82</v>
       </c>
       <c r="J23" s="69">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="K23" s="71">
-        <v>9.93</v>
+        <v>10.21</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
+        <v>16827</v>
+      </c>
+      <c r="C25" s="67">
+        <v>23947</v>
+      </c>
+      <c r="D25" s="67">
         <v>16155</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>22547</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>7862</v>
+        <v>8075</v>
       </c>
       <c r="G25" s="67">
-        <v>12941</v>
+        <v>13252</v>
       </c>
       <c r="H25" s="69">
-        <v>4.17</v>
+        <v>4.16</v>
       </c>
       <c r="I25" s="69">
-        <v>6.66</v>
+        <v>6.21</v>
       </c>
       <c r="J25" s="69">
-        <v>105.48</v>
+        <v>108.38</v>
       </c>
       <c r="K25" s="71">
-        <v>74.24</v>
+        <v>80.71</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
+        <v>193087</v>
+      </c>
+      <c r="C27" s="67">
+        <v>79472</v>
+      </c>
+      <c r="D27" s="67">
         <v>188229</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>78128</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>138436</v>
+        <v>144326</v>
       </c>
       <c r="G27" s="67">
-        <v>58852</v>
+        <v>62367</v>
       </c>
       <c r="H27" s="69">
-        <v>2.81</v>
+        <v>2.58</v>
       </c>
       <c r="I27" s="69">
-        <v>2.24</v>
+        <v>1.72</v>
       </c>
       <c r="J27" s="69">
-        <v>35.97</v>
+        <v>33.79</v>
       </c>
       <c r="K27" s="71">
-        <v>32.75</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
+        <v>13741</v>
+      </c>
+      <c r="C29" s="67">
+        <v>7487</v>
+      </c>
+      <c r="D29" s="67">
         <v>13392</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>7277</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>10753</v>
+        <v>10971</v>
       </c>
       <c r="G29" s="67">
-        <v>6183</v>
+        <v>6293</v>
       </c>
       <c r="H29" s="69">
-        <v>2.53</v>
+        <v>2.61</v>
       </c>
       <c r="I29" s="69">
-        <v>3.38</v>
+        <v>2.89</v>
       </c>
       <c r="J29" s="69">
-        <v>24.54</v>
+        <v>25.25</v>
       </c>
       <c r="K29" s="71">
-        <v>17.69</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5825,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5964,75 +5957,75 @@
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
         <v>13</v>
       </c>
       <c r="C9" s="56">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="D9" s="56">
         <v>13</v>
       </c>
       <c r="E9" s="56">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F9" s="56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G9" s="56">
         <v>247</v>
       </c>
-      <c r="H9" s="84">
+      <c r="H9" s="82">
         <v>0</v>
       </c>
       <c r="I9" s="59">
-        <v>-2.08</v>
-[...2 lines deleted...]
-        <v>8.33</v>
+        <v>-14.67</v>
+      </c>
+      <c r="J9" s="82">
+        <v>0</v>
       </c>
       <c r="K9" s="62">
-        <v>-21.85</v>
+        <v>-33.43</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6114,75 +6107,75 @@
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
         <v>2</v>
       </c>
       <c r="C15" s="67">
-        <v>188</v>
+        <v>160</v>
       </c>
       <c r="D15" s="67">
         <v>2</v>
       </c>
       <c r="E15" s="67">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
         <v>244</v>
       </c>
       <c r="H15" s="75">
         <v>0</v>
       </c>
       <c r="I15" s="69">
-        <v>-2.08</v>
+        <v>-14.86</v>
       </c>
       <c r="J15" s="75">
         <v>0</v>
       </c>
       <c r="K15" s="71">
-        <v>-22.75</v>
+        <v>-34.23</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6482,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-10.68</v>
+        <v>-11.97</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-58.75</v>
+        <v>-61.83</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6933,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7065,81 +7058,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="85" t="s">
+      <c r="A9" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="87">
-[...26 lines deleted...]
-      <c r="K9" s="89">
+      <c r="B9" s="85">
+        <v>0</v>
+      </c>
+      <c r="C9" s="85">
+        <v>0</v>
+      </c>
+      <c r="D9" s="85">
+        <v>0</v>
+      </c>
+      <c r="E9" s="85">
+        <v>0</v>
+      </c>
+      <c r="F9" s="85">
+        <v>0</v>
+      </c>
+      <c r="G9" s="85">
+        <v>0</v>
+      </c>
+      <c r="H9" s="81">
+        <v>0</v>
+      </c>
+      <c r="I9" s="81">
+        <v>0</v>
+      </c>
+      <c r="J9" s="81">
+        <v>0</v>
+      </c>
+      <c r="K9" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>160</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -7728,69 +7721,69 @@
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
         <v>8</v>
       </c>
       <c r="C35" s="67">
         <v>4</v>
       </c>
       <c r="D35" s="67">
         <v>8</v>
       </c>
       <c r="E35" s="67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F35" s="67">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G35" s="67">
         <v>3</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="69">
-        <v>-2.12</v>
-[...2 lines deleted...]
-        <v>14.29</v>
+        <v>-6.68</v>
+      </c>
+      <c r="J35" s="75">
+        <v>0</v>
       </c>
       <c r="K35" s="71">
-        <v>53.65</v>
+        <v>25.63</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8080,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8212,81 +8205,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="85" t="s">
+      <c r="A9" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="87">
-[...26 lines deleted...]
-      <c r="K9" s="89">
+      <c r="B9" s="85">
+        <v>0</v>
+      </c>
+      <c r="C9" s="85">
+        <v>0</v>
+      </c>
+      <c r="D9" s="85">
+        <v>0</v>
+      </c>
+      <c r="E9" s="85">
+        <v>0</v>
+      </c>
+      <c r="F9" s="85">
+        <v>0</v>
+      </c>
+      <c r="G9" s="85">
+        <v>0</v>
+      </c>
+      <c r="H9" s="81">
+        <v>0</v>
+      </c>
+      <c r="I9" s="81">
+        <v>0</v>
+      </c>
+      <c r="J9" s="81">
+        <v>0</v>
+      </c>
+      <c r="K9" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
@@ -8911,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9046,78 +9039,78 @@
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="90">
-[...26 lines deleted...]
-      <c r="K9" s="91">
+      <c r="B9" s="88">
+        <v>0</v>
+      </c>
+      <c r="C9" s="88">
+        <v>0</v>
+      </c>
+      <c r="D9" s="88">
+        <v>0</v>
+      </c>
+      <c r="E9" s="88">
+        <v>0</v>
+      </c>
+      <c r="F9" s="88">
+        <v>0</v>
+      </c>
+      <c r="G9" s="88">
+        <v>0</v>
+      </c>
+      <c r="H9" s="82">
+        <v>0</v>
+      </c>
+      <c r="I9" s="82">
+        <v>0</v>
+      </c>
+      <c r="J9" s="82">
+        <v>0</v>
+      </c>
+      <c r="K9" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -9805,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9941,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
+        <v>125925</v>
+      </c>
+      <c r="C9" s="56">
+        <v>334589</v>
+      </c>
+      <c r="D9" s="56">
         <v>125582</v>
       </c>
-      <c r="C9" s="56">
+      <c r="E9" s="56">
         <v>333872</v>
       </c>
-      <c r="D9" s="56">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="56">
-        <v>120191</v>
+        <v>120885</v>
       </c>
       <c r="G9" s="56">
-        <v>318696</v>
+        <v>322482</v>
       </c>
       <c r="H9" s="59">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="I9" s="59">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="J9" s="59">
-        <v>4.49</v>
+        <v>4.17</v>
       </c>
       <c r="K9" s="62">
-        <v>4.76</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
+        <v>7187</v>
+      </c>
+      <c r="C11" s="67">
+        <v>6310</v>
+      </c>
+      <c r="D11" s="67">
         <v>7164</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>6353</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>6769</v>
+        <v>6806</v>
       </c>
       <c r="G11" s="67">
-        <v>6183</v>
+        <v>6201</v>
       </c>
       <c r="H11" s="69">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.46</v>
+        <v>-0.69</v>
       </c>
       <c r="J11" s="69">
-        <v>5.84</v>
+        <v>5.6</v>
       </c>
       <c r="K11" s="71">
-        <v>2.76</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
+        <v>7353</v>
+      </c>
+      <c r="C13" s="67">
+        <v>19226</v>
+      </c>
+      <c r="D13" s="67">
         <v>7367</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>19284</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>7463</v>
+        <v>7458</v>
       </c>
       <c r="G13" s="67">
-        <v>19497</v>
+        <v>19447</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.38</v>
+        <v>-0.19</v>
       </c>
       <c r="I13" s="69">
-        <v>-1.12</v>
+        <v>-0.3</v>
       </c>
       <c r="J13" s="69">
-        <v>-1.29</v>
+        <v>-1.41</v>
       </c>
       <c r="K13" s="71">
-        <v>-1.09</v>
+        <v>-1.13</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
+        <v>4082</v>
+      </c>
+      <c r="C15" s="67">
+        <v>12474</v>
+      </c>
+      <c r="D15" s="67">
         <v>4064</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>12251</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>3958</v>
+        <v>3994</v>
       </c>
       <c r="G15" s="67">
-        <v>11151</v>
+        <v>11383</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.02</v>
+        <v>0.44</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.4</v>
+        <v>1.82</v>
       </c>
       <c r="J15" s="69">
-        <v>2.68</v>
+        <v>2.2</v>
       </c>
       <c r="K15" s="71">
-        <v>9.87</v>
+        <v>9.59</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
+        <v>18886</v>
+      </c>
+      <c r="C17" s="67">
+        <v>53152</v>
+      </c>
+      <c r="D17" s="67">
         <v>18872</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>53023</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>18448</v>
+        <v>18499</v>
       </c>
       <c r="G17" s="67">
-        <v>50137</v>
+        <v>50659</v>
       </c>
       <c r="H17" s="69">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="I17" s="69">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="J17" s="69">
-        <v>2.3</v>
+        <v>2.09</v>
       </c>
       <c r="K17" s="71">
-        <v>5.76</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
+        <v>1942</v>
+      </c>
+      <c r="C19" s="67">
+        <v>5343</v>
+      </c>
+      <c r="D19" s="67">
         <v>1941</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>5321</v>
-      </c>
-[...4 lines deleted...]
-        <v>5317</v>
       </c>
       <c r="F19" s="67">
         <v>1930</v>
       </c>
       <c r="G19" s="67">
-        <v>5407</v>
+        <v>5313</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.31</v>
+        <v>0.05</v>
       </c>
       <c r="I19" s="69">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="J19" s="69">
+        <v>0.62</v>
+      </c>
+      <c r="K19" s="71">
         <v>0.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.6</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
-        <v>2723</v>
+        <v>2733</v>
       </c>
       <c r="C21" s="67">
-        <v>2743</v>
+        <v>2754</v>
       </c>
       <c r="D21" s="67">
         <v>2723</v>
       </c>
       <c r="E21" s="67">
-        <v>2771</v>
+        <v>2743</v>
       </c>
       <c r="F21" s="67">
-        <v>2569</v>
+        <v>2579</v>
       </c>
       <c r="G21" s="67">
-        <v>2887</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2872</v>
+      </c>
+      <c r="H21" s="69">
+        <v>0.37</v>
       </c>
       <c r="I21" s="69">
-        <v>-1.01</v>
+        <v>0.38</v>
       </c>
       <c r="J21" s="69">
-        <v>5.99</v>
+        <v>5.97</v>
       </c>
       <c r="K21" s="71">
-        <v>-4.98</v>
+        <v>-4.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
+        <v>3652</v>
+      </c>
+      <c r="C23" s="67">
+        <v>4143</v>
+      </c>
+      <c r="D23" s="67">
         <v>3567</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>4094</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>2906</v>
+        <v>2987</v>
       </c>
       <c r="G23" s="67">
-        <v>4131</v>
+        <v>4186</v>
       </c>
       <c r="H23" s="69">
-        <v>2.8</v>
+        <v>2.38</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.23</v>
+        <v>1.2</v>
       </c>
       <c r="J23" s="69">
-        <v>22.75</v>
+        <v>22.26</v>
       </c>
       <c r="K23" s="71">
-        <v>-0.9</v>
+        <v>-1.04</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
+        <v>4910</v>
+      </c>
+      <c r="C25" s="67">
+        <v>32950</v>
+      </c>
+      <c r="D25" s="67">
         <v>4940</v>
       </c>
-      <c r="C25" s="67">
+      <c r="E25" s="67">
         <v>33065</v>
       </c>
-      <c r="D25" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="67">
-        <v>5037</v>
+        <v>5167</v>
       </c>
       <c r="G25" s="67">
-        <v>32580</v>
+        <v>34282</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.4</v>
+        <v>-0.61</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.59</v>
+        <v>-0.35</v>
       </c>
       <c r="J25" s="69">
-        <v>-1.93</v>
+        <v>-4.97</v>
       </c>
       <c r="K25" s="71">
-        <v>1.49</v>
+        <v>-3.89</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
+        <v>3335</v>
+      </c>
+      <c r="C27" s="67">
+        <v>9755</v>
+      </c>
+      <c r="D27" s="67">
         <v>3352</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>9816</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>3505</v>
+        <v>3489</v>
       </c>
       <c r="G27" s="67">
-        <v>10425</v>
+        <v>10395</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.53</v>
+        <v>-0.51</v>
       </c>
       <c r="I27" s="69">
-        <v>-1</v>
+        <v>-0.62</v>
       </c>
       <c r="J27" s="69">
-        <v>-4.37</v>
+        <v>-4.41</v>
       </c>
       <c r="K27" s="71">
-        <v>-5.84</v>
+        <v>-6.15</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
+        <v>5936</v>
+      </c>
+      <c r="C29" s="67">
+        <v>38706</v>
+      </c>
+      <c r="D29" s="67">
         <v>5952</v>
       </c>
-      <c r="C29" s="67">
+      <c r="E29" s="67">
         <v>38503</v>
       </c>
-      <c r="D29" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="67">
-        <v>5486</v>
+        <v>5559</v>
       </c>
       <c r="G29" s="67">
-        <v>33001</v>
+        <v>33983</v>
       </c>
       <c r="H29" s="69">
-        <v>1.67</v>
+        <v>-0.27</v>
       </c>
       <c r="I29" s="69">
-        <v>3.33</v>
+        <v>0.53</v>
       </c>
       <c r="J29" s="69">
-        <v>8.49</v>
+        <v>6.78</v>
       </c>
       <c r="K29" s="71">
-        <v>16.67</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
+        <v>1451</v>
+      </c>
+      <c r="C31" s="67">
+        <v>4492</v>
+      </c>
+      <c r="D31" s="67">
         <v>1448</v>
       </c>
-      <c r="C31" s="67">
+      <c r="E31" s="67">
         <v>4516</v>
       </c>
-      <c r="D31" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F31" s="67">
-        <v>1439</v>
+        <v>1435</v>
       </c>
       <c r="G31" s="67">
-        <v>4451</v>
+        <v>4444</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.55</v>
+        <v>0.21</v>
       </c>
       <c r="I31" s="69">
-        <v>-1.29</v>
+        <v>-0.53</v>
       </c>
       <c r="J31" s="69">
-        <v>0.63</v>
+        <v>1.11</v>
       </c>
       <c r="K31" s="71">
-        <v>1.45</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="C33" s="67">
-        <v>4049</v>
+        <v>4061</v>
       </c>
       <c r="D33" s="67">
         <v>1190</v>
       </c>
       <c r="E33" s="67">
-        <v>4055</v>
+        <v>4049</v>
       </c>
       <c r="F33" s="67">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="G33" s="67">
-        <v>3962</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3979</v>
+      </c>
+      <c r="H33" s="69">
+        <v>-0.34</v>
       </c>
       <c r="I33" s="69">
-        <v>-0.15</v>
+        <v>0.28</v>
       </c>
       <c r="J33" s="69">
-        <v>-2.78</v>
+        <v>-3.03</v>
       </c>
       <c r="K33" s="71">
-        <v>2.2</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
+        <v>4125</v>
+      </c>
+      <c r="C35" s="67">
+        <v>11718</v>
+      </c>
+      <c r="D35" s="67">
         <v>4095</v>
       </c>
-      <c r="C35" s="67">
+      <c r="E35" s="67">
         <v>11598</v>
       </c>
-      <c r="D35" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="67">
-        <v>3994</v>
+        <v>3989</v>
       </c>
       <c r="G35" s="67">
-        <v>10646</v>
+        <v>10649</v>
       </c>
       <c r="H35" s="69">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="I35" s="69">
-        <v>0.03</v>
+        <v>1.03</v>
       </c>
       <c r="J35" s="69">
-        <v>2.53</v>
+        <v>3.41</v>
       </c>
       <c r="K35" s="71">
-        <v>8.94</v>
+        <v>10.03</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10926,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11062,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
+        <v>1627</v>
+      </c>
+      <c r="C9" s="55">
+        <v>5222</v>
+      </c>
+      <c r="D9" s="55">
         <v>1642</v>
       </c>
-      <c r="C9" s="55">
+      <c r="E9" s="55">
         <v>5294</v>
       </c>
-      <c r="D9" s="55">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="55">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="G9" s="55">
-        <v>5370</v>
+        <v>5404</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.42</v>
+        <v>-0.91</v>
       </c>
       <c r="I9" s="58">
-        <v>-1.03</v>
+        <v>-1.37</v>
       </c>
       <c r="J9" s="58">
-        <v>-2.26</v>
+        <v>-3.1</v>
       </c>
       <c r="K9" s="61">
-        <v>-1.4</v>
+        <v>-3.38</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
+        <v>22244</v>
+      </c>
+      <c r="C11" s="67">
+        <v>10446</v>
+      </c>
+      <c r="D11" s="67">
         <v>22230</v>
       </c>
-      <c r="C11" s="67">
+      <c r="E11" s="67">
         <v>10448</v>
       </c>
-      <c r="D11" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="67">
-        <v>21881</v>
+        <v>21900</v>
       </c>
       <c r="G11" s="67">
-        <v>9694</v>
+        <v>9777</v>
       </c>
       <c r="H11" s="69">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="I11" s="69">
-        <v>0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="J11" s="69">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
       <c r="K11" s="71">
-        <v>7.78</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
+        <v>1937</v>
+      </c>
+      <c r="C13" s="67">
+        <v>6582</v>
+      </c>
+      <c r="D13" s="67">
         <v>1943</v>
       </c>
-      <c r="C13" s="67">
+      <c r="E13" s="67">
         <v>6583</v>
       </c>
-      <c r="D13" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="67">
-        <v>2083</v>
+        <v>2062</v>
       </c>
       <c r="G13" s="67">
-        <v>6882</v>
+        <v>6845</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.87</v>
+        <v>-0.31</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.19</v>
+        <v>-0.01</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.72</v>
+        <v>-6.06</v>
       </c>
       <c r="K13" s="71">
-        <v>-4.35</v>
+        <v>-3.84</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
+        <v>12577</v>
+      </c>
+      <c r="C15" s="67">
+        <v>12216</v>
+      </c>
+      <c r="D15" s="67">
         <v>12412</v>
       </c>
-      <c r="C15" s="67">
+      <c r="E15" s="67">
         <v>12205</v>
       </c>
-      <c r="D15" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="67">
-        <v>9954</v>
+        <v>10182</v>
       </c>
       <c r="G15" s="67">
-        <v>12004</v>
+        <v>12007</v>
       </c>
       <c r="H15" s="69">
-        <v>1.77</v>
+        <v>1.33</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.17</v>
+        <v>0.09</v>
       </c>
       <c r="J15" s="69">
-        <v>24.69</v>
+        <v>23.52</v>
       </c>
       <c r="K15" s="71">
-        <v>1.68</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
+        <v>6401</v>
+      </c>
+      <c r="C17" s="67">
+        <v>34377</v>
+      </c>
+      <c r="D17" s="67">
         <v>6412</v>
       </c>
-      <c r="C17" s="67">
+      <c r="E17" s="67">
         <v>34396</v>
       </c>
-      <c r="D17" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="67">
-        <v>6314</v>
+        <v>6311</v>
       </c>
       <c r="G17" s="67">
-        <v>33207</v>
+        <v>33144</v>
       </c>
       <c r="H17" s="69">
-        <v>0.16</v>
+        <v>-0.17</v>
       </c>
       <c r="I17" s="69">
-        <v>0.1</v>
+        <v>-0.06</v>
       </c>
       <c r="J17" s="69">
-        <v>1.55</v>
+        <v>1.43</v>
       </c>
       <c r="K17" s="71">
-        <v>3.58</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
+        <v>3247</v>
+      </c>
+      <c r="C19" s="67">
+        <v>14732</v>
+      </c>
+      <c r="D19" s="67">
         <v>3232</v>
       </c>
-      <c r="C19" s="67">
+      <c r="E19" s="67">
         <v>14608</v>
       </c>
-      <c r="D19" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="67">
-        <v>3067</v>
+        <v>3099</v>
       </c>
       <c r="G19" s="67">
-        <v>13438</v>
+        <v>13590</v>
       </c>
       <c r="H19" s="69">
-        <v>0.81</v>
+        <v>0.46</v>
       </c>
       <c r="I19" s="69">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="J19" s="69">
-        <v>5.38</v>
+        <v>4.78</v>
       </c>
       <c r="K19" s="71">
-        <v>8.71</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
+        <v>7535</v>
+      </c>
+      <c r="C21" s="67">
+        <v>35976</v>
+      </c>
+      <c r="D21" s="67">
         <v>7534</v>
       </c>
-      <c r="C21" s="67">
+      <c r="E21" s="67">
         <v>35986</v>
       </c>
-      <c r="D21" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="67">
-        <v>7432</v>
+        <v>7458</v>
       </c>
       <c r="G21" s="67">
-        <v>34522</v>
+        <v>34770</v>
       </c>
       <c r="H21" s="69">
-        <v>-0.46</v>
+        <v>0.01</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.77</v>
+        <v>-0.03</v>
       </c>
       <c r="J21" s="69">
-        <v>1.37</v>
+        <v>1.03</v>
       </c>
       <c r="K21" s="71">
-        <v>4.24</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
+        <v>438</v>
+      </c>
+      <c r="C23" s="67">
+        <v>1826</v>
+      </c>
+      <c r="D23" s="67">
         <v>423</v>
       </c>
-      <c r="C23" s="67">
+      <c r="E23" s="67">
         <v>1748</v>
       </c>
-      <c r="D23" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="67">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="G23" s="67">
-        <v>1430</v>
+        <v>1464</v>
       </c>
       <c r="H23" s="69">
-        <v>1.44</v>
+        <v>3.55</v>
       </c>
       <c r="I23" s="69">
-        <v>1.85</v>
+        <v>4.43</v>
       </c>
       <c r="J23" s="69">
-        <v>19.49</v>
+        <v>22.01</v>
       </c>
       <c r="K23" s="71">
-        <v>22.28</v>
+        <v>24.65</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1211</v>
+        <v>1224</v>
       </c>
       <c r="C25" s="67">
-        <v>5119</v>
+        <v>5257</v>
       </c>
       <c r="D25" s="67">
         <v>1211</v>
       </c>
       <c r="E25" s="67">
-        <v>5115</v>
+        <v>5119</v>
       </c>
       <c r="F25" s="67">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="G25" s="67">
-        <v>4829</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4841</v>
+      </c>
+      <c r="H25" s="69">
+        <v>1.07</v>
       </c>
       <c r="I25" s="69">
-        <v>0.1</v>
+        <v>2.69</v>
       </c>
       <c r="J25" s="69">
-        <v>3.77</v>
+        <v>4.7</v>
       </c>
       <c r="K25" s="71">
-        <v>6.01</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
+        <v>1917</v>
+      </c>
+      <c r="C27" s="67">
+        <v>2871</v>
+      </c>
+      <c r="D27" s="67">
         <v>1868</v>
       </c>
-      <c r="C27" s="67">
+      <c r="E27" s="67">
         <v>2867</v>
       </c>
-      <c r="D27" s="67">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="67">
-        <v>1531</v>
+        <v>1551</v>
       </c>
       <c r="G27" s="67">
-        <v>2863</v>
+        <v>2848</v>
       </c>
       <c r="H27" s="69">
-        <v>2.64</v>
+        <v>2.62</v>
       </c>
       <c r="I27" s="69">
-        <v>0.75</v>
+        <v>0.15</v>
       </c>
       <c r="J27" s="69">
-        <v>22.01</v>
+        <v>23.6</v>
       </c>
       <c r="K27" s="71">
-        <v>0.14</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>