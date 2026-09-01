--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國115年 4月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t>民國115年 6月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -2691,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>7611509</v>
+        <v>7636861</v>
       </c>
       <c r="C9" s="56">
-        <v>13523034</v>
+        <v>13660046</v>
       </c>
       <c r="D9" s="56">
-        <v>7573803</v>
+        <v>7644814</v>
       </c>
       <c r="E9" s="56">
-        <v>13461386</v>
+        <v>13588015</v>
       </c>
       <c r="F9" s="56">
-        <v>7654253</v>
+        <v>7680117</v>
       </c>
       <c r="G9" s="56">
-        <v>12906567</v>
+        <v>13025403</v>
       </c>
       <c r="H9" s="59">
-        <v>0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="I9" s="59">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="J9" s="59">
         <v>-0.56</v>
       </c>
       <c r="K9" s="62">
-        <v>4.78</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
-        <v>3001527</v>
+        <v>3003696</v>
       </c>
       <c r="C11" s="67">
-        <v>1371402</v>
+        <v>1383343</v>
       </c>
       <c r="D11" s="67">
-        <v>2972507</v>
+        <v>3022759</v>
       </c>
       <c r="E11" s="67">
-        <v>1363504</v>
+        <v>1376479</v>
       </c>
       <c r="F11" s="67">
-        <v>3125499</v>
+        <v>3136945</v>
       </c>
       <c r="G11" s="67">
-        <v>1269506</v>
+        <v>1289735</v>
       </c>
       <c r="H11" s="69">
-        <v>0.98</v>
+        <v>-0.63</v>
       </c>
       <c r="I11" s="69">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="J11" s="69">
-        <v>-3.97</v>
+        <v>-4.25</v>
       </c>
       <c r="K11" s="71">
-        <v>8.03</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
-        <v>355292</v>
+        <v>355645</v>
       </c>
       <c r="C13" s="67">
-        <v>1268511</v>
+        <v>1271253</v>
       </c>
       <c r="D13" s="67">
-        <v>354914</v>
+        <v>354939</v>
       </c>
       <c r="E13" s="67">
-        <v>1264702</v>
+        <v>1268276</v>
       </c>
       <c r="F13" s="67">
-        <v>351985</v>
+        <v>353008</v>
       </c>
       <c r="G13" s="67">
-        <v>1190117</v>
+        <v>1213007</v>
       </c>
       <c r="H13" s="69">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="I13" s="69">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="J13" s="69">
-        <v>0.94</v>
+        <v>0.75</v>
       </c>
       <c r="K13" s="71">
-        <v>6.59</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
-        <v>267937</v>
+        <v>269036</v>
       </c>
       <c r="C15" s="67">
-        <v>954784</v>
+        <v>959851</v>
       </c>
       <c r="D15" s="67">
-        <v>267425</v>
+        <v>268228</v>
       </c>
       <c r="E15" s="67">
-        <v>952068</v>
+        <v>956519</v>
       </c>
       <c r="F15" s="67">
-        <v>261475</v>
+        <v>264554</v>
       </c>
       <c r="G15" s="67">
-        <v>902039</v>
+        <v>923909</v>
       </c>
       <c r="H15" s="69">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="I15" s="69">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="J15" s="69">
-        <v>2.47</v>
+        <v>1.69</v>
       </c>
       <c r="K15" s="71">
-        <v>5.85</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
-        <v>168644</v>
+        <v>170361</v>
       </c>
       <c r="C17" s="67">
-        <v>764150</v>
+        <v>780223</v>
       </c>
       <c r="D17" s="67">
-        <v>167946</v>
+        <v>169404</v>
       </c>
       <c r="E17" s="67">
-        <v>758755</v>
+        <v>770486</v>
       </c>
       <c r="F17" s="67">
-        <v>160290</v>
+        <v>161453</v>
       </c>
       <c r="G17" s="67">
-        <v>697585</v>
+        <v>706985</v>
       </c>
       <c r="H17" s="69">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="I17" s="69">
-        <v>0.71</v>
+        <v>1.26</v>
       </c>
       <c r="J17" s="69">
-        <v>5.21</v>
+        <v>5.52</v>
       </c>
       <c r="K17" s="71">
-        <v>9.54</v>
+        <v>10.36</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
-        <v>210770</v>
+        <v>212471</v>
       </c>
       <c r="C19" s="67">
-        <v>675591</v>
+        <v>683828</v>
       </c>
       <c r="D19" s="67">
-        <v>210442</v>
+        <v>211487</v>
       </c>
       <c r="E19" s="67">
-        <v>674935</v>
+        <v>678632</v>
       </c>
       <c r="F19" s="67">
-        <v>212372</v>
+        <v>211346</v>
       </c>
       <c r="G19" s="67">
-        <v>687687</v>
+        <v>682562</v>
       </c>
       <c r="H19" s="69">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="I19" s="69">
-        <v>0.1</v>
+        <v>0.77</v>
       </c>
       <c r="J19" s="69">
-        <v>-0.75</v>
+        <v>0.53</v>
       </c>
       <c r="K19" s="71">
-        <v>-1.76</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
-        <v>116292</v>
+        <v>117456</v>
       </c>
       <c r="C21" s="67">
-        <v>537268</v>
+        <v>544760</v>
       </c>
       <c r="D21" s="67">
-        <v>115712</v>
+        <v>116731</v>
       </c>
       <c r="E21" s="67">
-        <v>533901</v>
+        <v>539847</v>
       </c>
       <c r="F21" s="67">
-        <v>110836</v>
+        <v>111926</v>
       </c>
       <c r="G21" s="67">
-        <v>502076</v>
+        <v>508530</v>
       </c>
       <c r="H21" s="69">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="I21" s="69">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="J21" s="69">
-        <v>4.92</v>
+        <v>4.94</v>
       </c>
       <c r="K21" s="71">
-        <v>7.01</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
-        <v>35085</v>
+        <v>34940</v>
       </c>
       <c r="C23" s="67">
-        <v>202954</v>
+        <v>203223</v>
       </c>
       <c r="D23" s="67">
-        <v>35136</v>
+        <v>35021</v>
       </c>
       <c r="E23" s="67">
-        <v>202582</v>
+        <v>203086</v>
       </c>
       <c r="F23" s="67">
-        <v>35467</v>
+        <v>35295</v>
       </c>
       <c r="G23" s="67">
-        <v>195491</v>
+        <v>196116</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.15</v>
+        <v>-0.23</v>
       </c>
       <c r="I23" s="69">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.08</v>
+        <v>-1.01</v>
       </c>
       <c r="K23" s="71">
-        <v>3.82</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
-        <v>328749</v>
+        <v>327601</v>
       </c>
       <c r="C25" s="67">
-        <v>777643</v>
+        <v>776890</v>
       </c>
       <c r="D25" s="67">
-        <v>328463</v>
+        <v>329259</v>
       </c>
       <c r="E25" s="67">
-        <v>776988</v>
+        <v>777820</v>
       </c>
       <c r="F25" s="67">
-        <v>324589</v>
+        <v>323960</v>
       </c>
       <c r="G25" s="67">
-        <v>756663</v>
+        <v>759400</v>
       </c>
       <c r="H25" s="69">
-        <v>0.09</v>
+        <v>-0.5</v>
       </c>
       <c r="I25" s="69">
-        <v>0.08</v>
+        <v>-0.12</v>
       </c>
       <c r="J25" s="69">
-        <v>1.28</v>
+        <v>1.12</v>
       </c>
       <c r="K25" s="71">
-        <v>2.77</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
-        <v>373452</v>
+        <v>372627</v>
       </c>
       <c r="C27" s="67">
-        <v>698051</v>
+        <v>700384</v>
       </c>
       <c r="D27" s="67">
-        <v>374425</v>
+        <v>372809</v>
       </c>
       <c r="E27" s="67">
-        <v>697252</v>
+        <v>699692</v>
       </c>
       <c r="F27" s="67">
-        <v>386022</v>
+        <v>382444</v>
       </c>
       <c r="G27" s="67">
-        <v>709873</v>
+        <v>703473</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.26</v>
+        <v>-0.05</v>
       </c>
       <c r="I27" s="69">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.26</v>
+        <v>-2.57</v>
       </c>
       <c r="K27" s="71">
-        <v>-1.67</v>
+        <v>-0.44</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
-        <v>41476</v>
+        <v>41023</v>
       </c>
       <c r="C31" s="67">
-        <v>37624</v>
+        <v>38873</v>
       </c>
       <c r="D31" s="67">
-        <v>41539</v>
+        <v>41419</v>
       </c>
       <c r="E31" s="67">
-        <v>37335</v>
+        <v>38057</v>
       </c>
       <c r="F31" s="67">
-        <v>42175</v>
+        <v>41634</v>
       </c>
       <c r="G31" s="67">
-        <v>35707</v>
+        <v>36370</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.15</v>
+        <v>-0.96</v>
       </c>
       <c r="I31" s="69">
-        <v>0.77</v>
+        <v>2.14</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.66</v>
+        <v>-1.47</v>
       </c>
       <c r="K31" s="71">
-        <v>5.37</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
-        <v>102624</v>
+        <v>103808</v>
       </c>
       <c r="C33" s="67">
-        <v>452291</v>
+        <v>459710</v>
       </c>
       <c r="D33" s="67">
-        <v>101834</v>
+        <v>103004</v>
       </c>
       <c r="E33" s="67">
-        <v>448333</v>
+        <v>454800</v>
       </c>
       <c r="F33" s="67">
-        <v>101735</v>
+        <v>101929</v>
       </c>
       <c r="G33" s="67">
-        <v>443947</v>
+        <v>444908</v>
       </c>
       <c r="H33" s="69">
         <v>0.78</v>
       </c>
       <c r="I33" s="69">
-        <v>0.88</v>
+        <v>1.08</v>
       </c>
       <c r="J33" s="69">
-        <v>0.87</v>
+        <v>1.84</v>
       </c>
       <c r="K33" s="71">
-        <v>1.88</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3663,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10633</v>
+        <v>10251</v>
       </c>
       <c r="C9" s="55">
-        <v>21484</v>
+        <v>22502</v>
       </c>
       <c r="D9" s="55">
-        <v>10638</v>
+        <v>10309</v>
       </c>
       <c r="E9" s="55">
-        <v>21088</v>
+        <v>21763</v>
       </c>
       <c r="F9" s="55">
-        <v>10418</v>
+        <v>10452</v>
       </c>
       <c r="G9" s="55">
-        <v>16789</v>
+        <v>17353</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.05</v>
+        <v>-0.56</v>
       </c>
       <c r="I9" s="58">
-        <v>1.88</v>
+        <v>3.39</v>
       </c>
       <c r="J9" s="58">
-        <v>2.06</v>
+        <v>-1.92</v>
       </c>
       <c r="K9" s="61">
-        <v>27.97</v>
+        <v>29.67</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
-        <v>89755</v>
+        <v>90862</v>
       </c>
       <c r="C11" s="67">
-        <v>339251</v>
+        <v>345178</v>
       </c>
       <c r="D11" s="67">
-        <v>89337</v>
+        <v>90250</v>
       </c>
       <c r="E11" s="67">
-        <v>336087</v>
+        <v>342251</v>
       </c>
       <c r="F11" s="67">
-        <v>87261</v>
+        <v>87836</v>
       </c>
       <c r="G11" s="67">
-        <v>321424</v>
+        <v>325938</v>
       </c>
       <c r="H11" s="69">
-        <v>0.47</v>
+        <v>0.68</v>
       </c>
       <c r="I11" s="69">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="J11" s="69">
-        <v>2.86</v>
+        <v>3.45</v>
       </c>
       <c r="K11" s="71">
-        <v>5.55</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
-        <v>89762</v>
+        <v>87394</v>
       </c>
       <c r="C13" s="67">
-        <v>194878</v>
+        <v>193124</v>
       </c>
       <c r="D13" s="67">
-        <v>90798</v>
+        <v>88518</v>
       </c>
       <c r="E13" s="67">
-        <v>195824</v>
+        <v>193867</v>
       </c>
       <c r="F13" s="67">
-        <v>104752</v>
+        <v>102171</v>
       </c>
       <c r="G13" s="67">
-        <v>212402</v>
+        <v>209962</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.14</v>
+        <v>-1.27</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.48</v>
+        <v>-0.38</v>
       </c>
       <c r="J13" s="69">
-        <v>-14.31</v>
+        <v>-14.46</v>
       </c>
       <c r="K13" s="71">
-        <v>-8.25</v>
+        <v>-8.02</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
-        <v>36030</v>
+        <v>36164</v>
       </c>
       <c r="C15" s="67">
-        <v>108050</v>
+        <v>109252</v>
       </c>
       <c r="D15" s="67">
-        <v>36007</v>
+        <v>36055</v>
       </c>
       <c r="E15" s="67">
-        <v>107583</v>
+        <v>108606</v>
       </c>
       <c r="F15" s="67">
-        <v>35550</v>
+        <v>35494</v>
       </c>
       <c r="G15" s="67">
-        <v>102074</v>
+        <v>102380</v>
       </c>
       <c r="H15" s="69">
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
       <c r="I15" s="69">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="J15" s="69">
-        <v>1.35</v>
+        <v>1.89</v>
       </c>
       <c r="K15" s="71">
-        <v>5.86</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
-        <v>2551</v>
+        <v>2419</v>
       </c>
       <c r="C17" s="67">
-        <v>15415</v>
+        <v>15130</v>
       </c>
       <c r="D17" s="67">
-        <v>2598</v>
+        <v>2494</v>
       </c>
       <c r="E17" s="67">
-        <v>15501</v>
+        <v>15290</v>
       </c>
       <c r="F17" s="67">
-        <v>2515</v>
+        <v>2570</v>
       </c>
       <c r="G17" s="67">
-        <v>12229</v>
+        <v>13386</v>
       </c>
       <c r="H17" s="69">
-        <v>-1.81</v>
+        <v>-3.01</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.55</v>
+        <v>-1.05</v>
       </c>
       <c r="J17" s="69">
-        <v>1.43</v>
+        <v>-5.88</v>
       </c>
       <c r="K17" s="71">
-        <v>26.06</v>
+        <v>13.03</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
-        <v>49959</v>
+        <v>49584</v>
       </c>
       <c r="C19" s="67">
-        <v>234265</v>
+        <v>237378</v>
       </c>
       <c r="D19" s="67">
-        <v>50222</v>
+        <v>49668</v>
       </c>
       <c r="E19" s="67">
-        <v>232996</v>
+        <v>235354</v>
       </c>
       <c r="F19" s="67">
-        <v>53427</v>
+        <v>52943</v>
       </c>
       <c r="G19" s="67">
-        <v>222546</v>
+        <v>224068</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.52</v>
+        <v>-0.17</v>
       </c>
       <c r="I19" s="69">
-        <v>0.54</v>
+        <v>0.86</v>
       </c>
       <c r="J19" s="69">
-        <v>-6.49</v>
+        <v>-6.34</v>
       </c>
       <c r="K19" s="71">
-        <v>5.27</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
-        <v>22620</v>
+        <v>23721</v>
       </c>
       <c r="C21" s="67">
-        <v>13647</v>
+        <v>14281</v>
       </c>
       <c r="D21" s="67">
-        <v>21923</v>
+        <v>23392</v>
       </c>
       <c r="E21" s="67">
-        <v>13020</v>
+        <v>14069</v>
       </c>
       <c r="F21" s="67">
-        <v>19143</v>
+        <v>19486</v>
       </c>
       <c r="G21" s="67">
-        <v>11502</v>
+        <v>11652</v>
       </c>
       <c r="H21" s="69">
-        <v>3.18</v>
+        <v>1.41</v>
       </c>
       <c r="I21" s="69">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J21" s="69">
-        <v>18.16</v>
+        <v>21.73</v>
       </c>
       <c r="K21" s="71">
-        <v>18.64</v>
+        <v>22.56</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="C23" s="67">
-        <v>5452</v>
+        <v>5484</v>
       </c>
       <c r="D23" s="67">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="E23" s="67">
-        <v>5388</v>
+        <v>5513</v>
       </c>
       <c r="F23" s="67">
-        <v>1037</v>
+        <v>1012</v>
       </c>
       <c r="G23" s="67">
-        <v>6158</v>
+        <v>6044</v>
       </c>
       <c r="H23" s="69">
-        <v>-1.32</v>
+        <v>-1.46</v>
       </c>
       <c r="I23" s="69">
-        <v>1.18</v>
+        <v>-0.54</v>
       </c>
       <c r="J23" s="69">
-        <v>-13.69</v>
+        <v>-13.54</v>
       </c>
       <c r="K23" s="71">
-        <v>-11.47</v>
+        <v>-9.26</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
-        <v>105644</v>
+        <v>104322</v>
       </c>
       <c r="C25" s="67">
-        <v>268701</v>
+        <v>268303</v>
       </c>
       <c r="D25" s="67">
-        <v>106230</v>
+        <v>105078</v>
       </c>
       <c r="E25" s="67">
-        <v>269010</v>
+        <v>268783</v>
       </c>
       <c r="F25" s="67">
-        <v>113389</v>
+        <v>112372</v>
       </c>
       <c r="G25" s="67">
-        <v>277767</v>
+        <v>277498</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.55</v>
+        <v>-0.72</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.11</v>
+        <v>-0.18</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.83</v>
+        <v>-7.16</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.26</v>
+        <v>-3.31</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
-        <v>35845</v>
+        <v>36259</v>
       </c>
       <c r="C27" s="67">
-        <v>60441</v>
+        <v>62269</v>
       </c>
       <c r="D27" s="67">
-        <v>35782</v>
+        <v>35981</v>
       </c>
       <c r="E27" s="67">
-        <v>59749</v>
+        <v>61179</v>
       </c>
       <c r="F27" s="67">
-        <v>34093</v>
+        <v>34489</v>
       </c>
       <c r="G27" s="67">
-        <v>53214</v>
+        <v>54337</v>
       </c>
       <c r="H27" s="69">
-        <v>0.18</v>
+        <v>0.77</v>
       </c>
       <c r="I27" s="69">
-        <v>1.16</v>
+        <v>1.78</v>
       </c>
       <c r="J27" s="69">
-        <v>5.14</v>
+        <v>5.13</v>
       </c>
       <c r="K27" s="71">
-        <v>13.58</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
-        <v>6281</v>
+        <v>6170</v>
       </c>
       <c r="C29" s="67">
-        <v>17820</v>
+        <v>17706</v>
       </c>
       <c r="D29" s="67">
-        <v>6333</v>
+        <v>6229</v>
       </c>
       <c r="E29" s="67">
-        <v>17839</v>
+        <v>17746</v>
       </c>
       <c r="F29" s="67">
-        <v>6612</v>
+        <v>6802</v>
       </c>
       <c r="G29" s="67">
-        <v>17349</v>
+        <v>17469</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.82</v>
+        <v>-0.95</v>
       </c>
       <c r="I29" s="69">
-        <v>-0.11</v>
+        <v>-0.23</v>
       </c>
       <c r="J29" s="69">
-        <v>-5.01</v>
+        <v>-9.29</v>
       </c>
       <c r="K29" s="71">
-        <v>2.72</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
-        <v>56087</v>
+        <v>56787</v>
       </c>
       <c r="C31" s="67">
-        <v>52778</v>
+        <v>53735</v>
       </c>
       <c r="D31" s="67">
-        <v>56053</v>
+        <v>56170</v>
       </c>
       <c r="E31" s="67">
-        <v>52503</v>
+        <v>53002</v>
       </c>
       <c r="F31" s="67">
-        <v>55730</v>
+        <v>55679</v>
       </c>
       <c r="G31" s="67">
-        <v>48837</v>
+        <v>49381</v>
       </c>
       <c r="H31" s="69">
-        <v>0.06</v>
+        <v>1.1</v>
       </c>
       <c r="I31" s="69">
-        <v>0.52</v>
+        <v>1.38</v>
       </c>
       <c r="J31" s="69">
-        <v>0.64</v>
+        <v>1.99</v>
       </c>
       <c r="K31" s="71">
-        <v>8.07</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
-        <v>119847</v>
+        <v>118116</v>
       </c>
       <c r="C33" s="67">
-        <v>237292</v>
+        <v>228385</v>
       </c>
       <c r="D33" s="67">
-        <v>119808</v>
+        <v>119921</v>
       </c>
       <c r="E33" s="67">
-        <v>236603</v>
+        <v>237831</v>
       </c>
       <c r="F33" s="67">
-        <v>117962</v>
+        <v>118537</v>
       </c>
       <c r="G33" s="67">
-        <v>228953</v>
+        <v>230299</v>
       </c>
       <c r="H33" s="69">
-        <v>0.03</v>
+        <v>-1.51</v>
       </c>
       <c r="I33" s="69">
-        <v>0.29</v>
+        <v>-3.97</v>
       </c>
       <c r="J33" s="69">
-        <v>1.6</v>
+        <v>-0.36</v>
       </c>
       <c r="K33" s="71">
-        <v>3.64</v>
+        <v>-0.83</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
-        <v>99663</v>
+        <v>99529</v>
       </c>
       <c r="C35" s="67">
-        <v>176337</v>
+        <v>177506</v>
       </c>
       <c r="D35" s="67">
-        <v>100088</v>
+        <v>99579</v>
       </c>
       <c r="E35" s="67">
-        <v>176602</v>
+        <v>176863</v>
       </c>
       <c r="F35" s="67">
-        <v>102766</v>
+        <v>102679</v>
       </c>
       <c r="G35" s="67">
-        <v>178272</v>
+        <v>178326</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.42</v>
+        <v>-0.05</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.15</v>
+        <v>0.36</v>
       </c>
       <c r="J35" s="69">
-        <v>-3.02</v>
+        <v>-3.07</v>
       </c>
       <c r="K35" s="71">
-        <v>-1.09</v>
+        <v>-0.46</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4825,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
-        <v>217933</v>
+        <v>221416</v>
       </c>
       <c r="C9" s="55">
-        <v>442679</v>
+        <v>453171</v>
       </c>
       <c r="D9" s="55">
-        <v>217763</v>
+        <v>219208</v>
       </c>
       <c r="E9" s="55">
-        <v>441427</v>
+        <v>446991</v>
       </c>
       <c r="F9" s="55">
-        <v>209000</v>
+        <v>210046</v>
       </c>
       <c r="G9" s="55">
-        <v>424991</v>
+        <v>425365</v>
       </c>
       <c r="H9" s="58">
-        <v>0.08</v>
+        <v>1.01</v>
       </c>
       <c r="I9" s="58">
-        <v>0.28</v>
+        <v>1.38</v>
       </c>
       <c r="J9" s="58">
-        <v>4.27</v>
+        <v>5.41</v>
       </c>
       <c r="K9" s="61">
-        <v>4.16</v>
+        <v>6.54</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
-        <v>80817</v>
+        <v>80321</v>
       </c>
       <c r="C11" s="67">
-        <v>390035</v>
+        <v>388792</v>
       </c>
       <c r="D11" s="67">
-        <v>81109</v>
+        <v>80500</v>
       </c>
       <c r="E11" s="67">
-        <v>391646</v>
+        <v>388947</v>
       </c>
       <c r="F11" s="67">
-        <v>84936</v>
+        <v>84313</v>
       </c>
       <c r="G11" s="67">
-        <v>407978</v>
+        <v>405151</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.36</v>
+        <v>-0.22</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.41</v>
+        <v>-0.04</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.85</v>
+        <v>-4.73</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.4</v>
+        <v>-4.04</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
-        <v>248900</v>
+        <v>252279</v>
       </c>
       <c r="C13" s="67">
-        <v>712756</v>
+        <v>737539</v>
       </c>
       <c r="D13" s="67">
-        <v>248118</v>
+        <v>250428</v>
       </c>
       <c r="E13" s="67">
-        <v>704455</v>
+        <v>724924</v>
       </c>
       <c r="F13" s="67">
-        <v>238483</v>
+        <v>241545</v>
       </c>
       <c r="G13" s="67">
-        <v>656932</v>
+        <v>667542</v>
       </c>
       <c r="H13" s="69">
-        <v>0.32</v>
+        <v>0.74</v>
       </c>
       <c r="I13" s="69">
-        <v>1.18</v>
+        <v>1.74</v>
       </c>
       <c r="J13" s="69">
-        <v>4.37</v>
+        <v>4.44</v>
       </c>
       <c r="K13" s="71">
-        <v>8.5</v>
+        <v>10.49</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
-        <v>117004</v>
+        <v>117382</v>
       </c>
       <c r="C15" s="67">
-        <v>150414</v>
+        <v>154186</v>
       </c>
       <c r="D15" s="67">
-        <v>116901</v>
+        <v>117292</v>
       </c>
       <c r="E15" s="67">
-        <v>149377</v>
+        <v>151965</v>
       </c>
       <c r="F15" s="67">
-        <v>116550</v>
+        <v>116846</v>
       </c>
       <c r="G15" s="67">
-        <v>141120</v>
+        <v>144586</v>
       </c>
       <c r="H15" s="69">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="I15" s="69">
-        <v>0.69</v>
+        <v>1.46</v>
       </c>
       <c r="J15" s="69">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="K15" s="71">
-        <v>6.59</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
-        <v>204469</v>
+        <v>204484</v>
       </c>
       <c r="C17" s="67">
-        <v>259316</v>
+        <v>259890</v>
       </c>
       <c r="D17" s="67">
-        <v>204267</v>
+        <v>204534</v>
       </c>
       <c r="E17" s="67">
-        <v>259194</v>
+        <v>259522</v>
       </c>
       <c r="F17" s="67">
-        <v>205875</v>
+        <v>206394</v>
       </c>
       <c r="G17" s="67">
-        <v>261223</v>
+        <v>260651</v>
       </c>
       <c r="H17" s="69">
-        <v>0.1</v>
+        <v>-0.02</v>
       </c>
       <c r="I17" s="69">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="J17" s="69">
-        <v>-0.68</v>
+        <v>-0.93</v>
       </c>
       <c r="K17" s="71">
-        <v>-0.73</v>
+        <v>-0.29</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
-        <v>300143</v>
+        <v>299641</v>
       </c>
       <c r="C19" s="67">
-        <v>668737</v>
+        <v>670649</v>
       </c>
       <c r="D19" s="67">
-        <v>299977</v>
+        <v>301104</v>
       </c>
       <c r="E19" s="67">
-        <v>665269</v>
+        <v>674010</v>
       </c>
       <c r="F19" s="67">
-        <v>292230</v>
+        <v>293580</v>
       </c>
       <c r="G19" s="67">
-        <v>645441</v>
+        <v>648501</v>
       </c>
       <c r="H19" s="69">
-        <v>0.06</v>
+        <v>-0.49</v>
       </c>
       <c r="I19" s="69">
-        <v>0.52</v>
+        <v>-0.5</v>
       </c>
       <c r="J19" s="69">
-        <v>2.71</v>
+        <v>2.06</v>
       </c>
       <c r="K19" s="71">
-        <v>3.61</v>
+        <v>3.42</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
-        <v>31822</v>
+        <v>32076</v>
       </c>
       <c r="C21" s="67">
-        <v>76233</v>
+        <v>76797</v>
       </c>
       <c r="D21" s="67">
-        <v>31654</v>
+        <v>31941</v>
       </c>
       <c r="E21" s="67">
-        <v>76008</v>
+        <v>76538</v>
       </c>
       <c r="F21" s="67">
-        <v>30693</v>
+        <v>30855</v>
       </c>
       <c r="G21" s="67">
-        <v>74431</v>
+        <v>74603</v>
       </c>
       <c r="H21" s="69">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="I21" s="69">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="J21" s="69">
-        <v>3.68</v>
+        <v>3.96</v>
       </c>
       <c r="K21" s="71">
-        <v>2.42</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
-        <v>459346</v>
+        <v>459819</v>
       </c>
       <c r="C23" s="67">
-        <v>1225878</v>
+        <v>1248175</v>
       </c>
       <c r="D23" s="67">
-        <v>459171</v>
+        <v>459563</v>
       </c>
       <c r="E23" s="67">
-        <v>1215908</v>
+        <v>1235151</v>
       </c>
       <c r="F23" s="67">
-        <v>456014</v>
+        <v>456948</v>
       </c>
       <c r="G23" s="67">
-        <v>1112332</v>
+        <v>1129190</v>
       </c>
       <c r="H23" s="69">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="I23" s="69">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="J23" s="69">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="K23" s="71">
-        <v>10.21</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
-        <v>16827</v>
+        <v>17997</v>
       </c>
       <c r="C25" s="67">
-        <v>23947</v>
+        <v>26244</v>
       </c>
       <c r="D25" s="67">
-        <v>16155</v>
+        <v>17387</v>
       </c>
       <c r="E25" s="67">
-        <v>22547</v>
+        <v>24983</v>
       </c>
       <c r="F25" s="67">
-        <v>8075</v>
+        <v>8528</v>
       </c>
       <c r="G25" s="67">
-        <v>13252</v>
+        <v>13830</v>
       </c>
       <c r="H25" s="69">
-        <v>4.16</v>
+        <v>3.51</v>
       </c>
       <c r="I25" s="69">
-        <v>6.21</v>
+        <v>5.05</v>
       </c>
       <c r="J25" s="69">
-        <v>108.38</v>
+        <v>111.03</v>
       </c>
       <c r="K25" s="71">
-        <v>80.71</v>
+        <v>89.77</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
-        <v>193087</v>
+        <v>205795</v>
       </c>
       <c r="C27" s="67">
-        <v>79472</v>
+        <v>83921</v>
       </c>
       <c r="D27" s="67">
-        <v>188229</v>
+        <v>199198</v>
       </c>
       <c r="E27" s="67">
-        <v>78128</v>
+        <v>81455</v>
       </c>
       <c r="F27" s="67">
-        <v>144326</v>
+        <v>152777</v>
       </c>
       <c r="G27" s="67">
-        <v>62367</v>
+        <v>66424</v>
       </c>
       <c r="H27" s="69">
-        <v>2.58</v>
+        <v>3.31</v>
       </c>
       <c r="I27" s="69">
-        <v>1.72</v>
+        <v>3.03</v>
       </c>
       <c r="J27" s="69">
-        <v>33.79</v>
+        <v>34.7</v>
       </c>
       <c r="K27" s="71">
-        <v>27.43</v>
+        <v>26.34</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
-        <v>13741</v>
+        <v>14534</v>
       </c>
       <c r="C29" s="67">
-        <v>7487</v>
+        <v>8113</v>
       </c>
       <c r="D29" s="67">
-        <v>13392</v>
+        <v>14067</v>
       </c>
       <c r="E29" s="67">
-        <v>7277</v>
+        <v>7718</v>
       </c>
       <c r="F29" s="67">
-        <v>10971</v>
+        <v>11269</v>
       </c>
       <c r="G29" s="67">
-        <v>6293</v>
+        <v>6471</v>
       </c>
       <c r="H29" s="69">
-        <v>2.61</v>
+        <v>3.32</v>
       </c>
       <c r="I29" s="69">
-        <v>2.89</v>
+        <v>5.11</v>
       </c>
       <c r="J29" s="69">
-        <v>25.25</v>
+        <v>28.97</v>
       </c>
       <c r="K29" s="71">
-        <v>18.98</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5818,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5957,75 +5957,75 @@
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
         <v>13</v>
       </c>
       <c r="C9" s="56">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="D9" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E9" s="56">
-        <v>193</v>
+        <v>145</v>
       </c>
       <c r="F9" s="56">
         <v>13</v>
       </c>
       <c r="G9" s="56">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>237</v>
+      </c>
+      <c r="H9" s="59">
+        <v>8.33</v>
       </c>
       <c r="I9" s="59">
-        <v>-14.67</v>
+        <v>-5.59</v>
       </c>
       <c r="J9" s="82">
         <v>0</v>
       </c>
       <c r="K9" s="62">
-        <v>-33.43</v>
+        <v>-42.31</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6104,78 +6104,78 @@
       </c>
       <c r="K13" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C15" s="67">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="D15" s="67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="67">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="H15" s="75">
         <v>0</v>
       </c>
       <c r="I15" s="69">
-        <v>-14.86</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-6.25</v>
+      </c>
+      <c r="J15" s="69">
+        <v>-50</v>
       </c>
       <c r="K15" s="71">
-        <v>-34.23</v>
+        <v>-43.58</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6475,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-11.97</v>
+        <v>-15.83</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-61.83</v>
+        <v>-69.08</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6926,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7712,78 +7712,78 @@
       </c>
       <c r="K33" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C35" s="67">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D35" s="67">
         <v>8</v>
       </c>
       <c r="E35" s="67">
         <v>4</v>
       </c>
       <c r="F35" s="67">
         <v>8</v>
       </c>
       <c r="G35" s="67">
         <v>3</v>
       </c>
-      <c r="H35" s="75">
-        <v>0</v>
+      <c r="H35" s="69">
+        <v>12.5</v>
       </c>
       <c r="I35" s="69">
-        <v>-6.68</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>18.19</v>
+      </c>
+      <c r="J35" s="69">
+        <v>12.5</v>
       </c>
       <c r="K35" s="71">
-        <v>25.63</v>
+        <v>63.18</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8073,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8904,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9798,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>125925</v>
+        <v>126714</v>
       </c>
       <c r="C9" s="56">
-        <v>334589</v>
+        <v>336737</v>
       </c>
       <c r="D9" s="56">
-        <v>125582</v>
+        <v>126343</v>
       </c>
       <c r="E9" s="56">
-        <v>333872</v>
+        <v>335540</v>
       </c>
       <c r="F9" s="56">
-        <v>120885</v>
+        <v>121851</v>
       </c>
       <c r="G9" s="56">
-        <v>322482</v>
+        <v>324614</v>
       </c>
       <c r="H9" s="59">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="I9" s="59">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="J9" s="59">
-        <v>4.17</v>
+        <v>3.99</v>
       </c>
       <c r="K9" s="62">
-        <v>3.75</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
-        <v>7187</v>
+        <v>7239</v>
       </c>
       <c r="C11" s="67">
-        <v>6310</v>
+        <v>6250</v>
       </c>
       <c r="D11" s="67">
-        <v>7164</v>
+        <v>7198</v>
       </c>
       <c r="E11" s="67">
-        <v>6353</v>
+        <v>6312</v>
       </c>
       <c r="F11" s="67">
-        <v>6806</v>
+        <v>6878</v>
       </c>
       <c r="G11" s="67">
-        <v>6201</v>
+        <v>6214</v>
       </c>
       <c r="H11" s="69">
-        <v>0.32</v>
+        <v>0.57</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.69</v>
+        <v>-0.99</v>
       </c>
       <c r="J11" s="69">
-        <v>5.6</v>
+        <v>5.25</v>
       </c>
       <c r="K11" s="71">
-        <v>1.76</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
-        <v>7353</v>
+        <v>7356</v>
       </c>
       <c r="C13" s="67">
-        <v>19226</v>
+        <v>19251</v>
       </c>
       <c r="D13" s="67">
-        <v>7367</v>
+        <v>7340</v>
       </c>
       <c r="E13" s="67">
-        <v>19284</v>
+        <v>19208</v>
       </c>
       <c r="F13" s="67">
-        <v>7458</v>
+        <v>7463</v>
       </c>
       <c r="G13" s="67">
-        <v>19447</v>
+        <v>19561</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.19</v>
+        <v>0.22</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.3</v>
+        <v>0.22</v>
       </c>
       <c r="J13" s="69">
-        <v>-1.41</v>
+        <v>-1.43</v>
       </c>
       <c r="K13" s="71">
-        <v>-1.13</v>
+        <v>-1.59</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
-        <v>4082</v>
+        <v>4078</v>
       </c>
       <c r="C15" s="67">
-        <v>12474</v>
+        <v>12560</v>
       </c>
       <c r="D15" s="67">
-        <v>4064</v>
+        <v>4073</v>
       </c>
       <c r="E15" s="67">
-        <v>12251</v>
+        <v>12435</v>
       </c>
       <c r="F15" s="67">
-        <v>3994</v>
+        <v>4050</v>
       </c>
       <c r="G15" s="67">
-        <v>11383</v>
+        <v>11737</v>
       </c>
       <c r="H15" s="69">
-        <v>0.44</v>
+        <v>0.12</v>
       </c>
       <c r="I15" s="69">
-        <v>1.82</v>
+        <v>1</v>
       </c>
       <c r="J15" s="69">
-        <v>2.2</v>
+        <v>0.69</v>
       </c>
       <c r="K15" s="71">
-        <v>9.59</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
-        <v>18886</v>
+        <v>18937</v>
       </c>
       <c r="C17" s="67">
-        <v>53152</v>
+        <v>53599</v>
       </c>
       <c r="D17" s="67">
-        <v>18872</v>
+        <v>18930</v>
       </c>
       <c r="E17" s="67">
-        <v>53023</v>
+        <v>53423</v>
       </c>
       <c r="F17" s="67">
-        <v>18499</v>
+        <v>18571</v>
       </c>
       <c r="G17" s="67">
-        <v>50659</v>
+        <v>50990</v>
       </c>
       <c r="H17" s="69">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="I17" s="69">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="J17" s="69">
-        <v>2.09</v>
+        <v>1.97</v>
       </c>
       <c r="K17" s="71">
-        <v>4.92</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="C19" s="67">
-        <v>5343</v>
+        <v>5260</v>
       </c>
       <c r="D19" s="67">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="E19" s="67">
-        <v>5321</v>
+        <v>5323</v>
       </c>
       <c r="F19" s="67">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="G19" s="67">
-        <v>5313</v>
+        <v>5331</v>
       </c>
       <c r="H19" s="69">
-        <v>0.05</v>
+        <v>-0.21</v>
       </c>
       <c r="I19" s="69">
-        <v>0.43</v>
+        <v>-1.19</v>
       </c>
       <c r="J19" s="69">
-        <v>0.62</v>
+        <v>1.2</v>
       </c>
       <c r="K19" s="71">
-        <v>0.57</v>
+        <v>-1.33</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
-        <v>2733</v>
+        <v>2742</v>
       </c>
       <c r="C21" s="67">
-        <v>2754</v>
+        <v>2775</v>
       </c>
       <c r="D21" s="67">
-        <v>2723</v>
+        <v>2740</v>
       </c>
       <c r="E21" s="67">
-        <v>2743</v>
+        <v>2756</v>
       </c>
       <c r="F21" s="67">
-        <v>2579</v>
+        <v>2659</v>
       </c>
       <c r="G21" s="67">
-        <v>2872</v>
+        <v>2823</v>
       </c>
       <c r="H21" s="69">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="I21" s="69">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="J21" s="69">
-        <v>5.97</v>
+        <v>3.12</v>
       </c>
       <c r="K21" s="71">
-        <v>-4.12</v>
+        <v>-1.69</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
-        <v>3652</v>
+        <v>3873</v>
       </c>
       <c r="C23" s="67">
-        <v>4143</v>
+        <v>4314</v>
       </c>
       <c r="D23" s="67">
-        <v>3567</v>
+        <v>3792</v>
       </c>
       <c r="E23" s="67">
-        <v>4094</v>
+        <v>4292</v>
       </c>
       <c r="F23" s="67">
-        <v>2987</v>
+        <v>3130</v>
       </c>
       <c r="G23" s="67">
-        <v>4186</v>
+        <v>4233</v>
       </c>
       <c r="H23" s="69">
-        <v>2.38</v>
+        <v>2.14</v>
       </c>
       <c r="I23" s="69">
-        <v>1.2</v>
+        <v>0.51</v>
       </c>
       <c r="J23" s="69">
-        <v>22.26</v>
+        <v>23.74</v>
       </c>
       <c r="K23" s="71">
-        <v>-1.04</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
-        <v>4910</v>
+        <v>4843</v>
       </c>
       <c r="C25" s="67">
-        <v>32950</v>
+        <v>32538</v>
       </c>
       <c r="D25" s="67">
-        <v>4940</v>
+        <v>4881</v>
       </c>
       <c r="E25" s="67">
-        <v>33065</v>
+        <v>32769</v>
       </c>
       <c r="F25" s="67">
-        <v>5167</v>
+        <v>5120</v>
       </c>
       <c r="G25" s="67">
-        <v>34282</v>
+        <v>34114</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.61</v>
+        <v>-0.78</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.35</v>
+        <v>-0.7</v>
       </c>
       <c r="J25" s="69">
-        <v>-4.97</v>
+        <v>-5.41</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.89</v>
+        <v>-4.62</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
-        <v>3335</v>
+        <v>3323</v>
       </c>
       <c r="C27" s="67">
-        <v>9755</v>
+        <v>9732</v>
       </c>
       <c r="D27" s="67">
-        <v>3352</v>
+        <v>3322</v>
       </c>
       <c r="E27" s="67">
-        <v>9816</v>
+        <v>9703</v>
       </c>
       <c r="F27" s="67">
-        <v>3489</v>
+        <v>3472</v>
       </c>
       <c r="G27" s="67">
-        <v>10395</v>
+        <v>10323</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.51</v>
+        <v>0.03</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.62</v>
+        <v>0.3</v>
       </c>
       <c r="J27" s="69">
-        <v>-4.41</v>
+        <v>-4.29</v>
       </c>
       <c r="K27" s="71">
-        <v>-6.15</v>
+        <v>-5.73</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
-        <v>5936</v>
+        <v>5996</v>
       </c>
       <c r="C29" s="67">
-        <v>38706</v>
+        <v>39174</v>
       </c>
       <c r="D29" s="67">
-        <v>5952</v>
+        <v>5968</v>
       </c>
       <c r="E29" s="67">
-        <v>38503</v>
+        <v>38990</v>
       </c>
       <c r="F29" s="67">
-        <v>5559</v>
+        <v>5551</v>
       </c>
       <c r="G29" s="67">
-        <v>33983</v>
+        <v>33969</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.27</v>
+        <v>0.47</v>
       </c>
       <c r="I29" s="69">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="J29" s="69">
-        <v>6.78</v>
+        <v>8.02</v>
       </c>
       <c r="K29" s="71">
-        <v>13.9</v>
+        <v>15.32</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="C31" s="67">
-        <v>4492</v>
+        <v>4477</v>
       </c>
       <c r="D31" s="67">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="E31" s="67">
-        <v>4516</v>
+        <v>4447</v>
       </c>
       <c r="F31" s="67">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G31" s="67">
-        <v>4444</v>
-[...2 lines deleted...]
-        <v>0.21</v>
+        <v>4451</v>
+      </c>
+      <c r="H31" s="75">
+        <v>0</v>
       </c>
       <c r="I31" s="69">
-        <v>-0.53</v>
+        <v>0.68</v>
       </c>
       <c r="J31" s="69">
-        <v>1.11</v>
+        <v>0.49</v>
       </c>
       <c r="K31" s="71">
-        <v>1.09</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="C33" s="67">
-        <v>4061</v>
+        <v>4145</v>
       </c>
       <c r="D33" s="67">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="E33" s="67">
-        <v>4049</v>
+        <v>4095</v>
       </c>
       <c r="F33" s="67">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="G33" s="67">
-        <v>3979</v>
+        <v>4026</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.34</v>
+        <v>0.85</v>
       </c>
       <c r="I33" s="69">
-        <v>0.28</v>
+        <v>1.22</v>
       </c>
       <c r="J33" s="69">
-        <v>-3.03</v>
+        <v>-3.01</v>
       </c>
       <c r="K33" s="71">
-        <v>2.06</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
-        <v>4125</v>
+        <v>4144</v>
       </c>
       <c r="C35" s="67">
-        <v>11718</v>
+        <v>11697</v>
       </c>
       <c r="D35" s="67">
-        <v>4095</v>
+        <v>4145</v>
       </c>
       <c r="E35" s="67">
-        <v>11598</v>
+        <v>11770</v>
       </c>
       <c r="F35" s="67">
-        <v>3989</v>
+        <v>3991</v>
       </c>
       <c r="G35" s="67">
-        <v>10649</v>
+        <v>10653</v>
       </c>
       <c r="H35" s="69">
-        <v>0.73</v>
+        <v>-0.02</v>
       </c>
       <c r="I35" s="69">
-        <v>1.03</v>
+        <v>-0.62</v>
       </c>
       <c r="J35" s="69">
-        <v>3.41</v>
+        <v>3.83</v>
       </c>
       <c r="K35" s="71">
-        <v>10.03</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10919,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
-        <v>1627</v>
+        <v>1609</v>
       </c>
       <c r="C9" s="55">
-        <v>5222</v>
+        <v>5139</v>
       </c>
       <c r="D9" s="55">
-        <v>1642</v>
+        <v>1622</v>
       </c>
       <c r="E9" s="55">
-        <v>5294</v>
+        <v>5193</v>
       </c>
       <c r="F9" s="55">
-        <v>1679</v>
+        <v>1670</v>
       </c>
       <c r="G9" s="55">
-        <v>5404</v>
+        <v>5347</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.91</v>
+        <v>-0.8</v>
       </c>
       <c r="I9" s="58">
-        <v>-1.37</v>
+        <v>-1.04</v>
       </c>
       <c r="J9" s="58">
-        <v>-3.1</v>
+        <v>-3.65</v>
       </c>
       <c r="K9" s="61">
-        <v>-3.38</v>
+        <v>-3.89</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
-        <v>22244</v>
+        <v>22277</v>
       </c>
       <c r="C11" s="67">
-        <v>10446</v>
+        <v>10553</v>
       </c>
       <c r="D11" s="67">
-        <v>22230</v>
+        <v>22268</v>
       </c>
       <c r="E11" s="67">
-        <v>10448</v>
+        <v>10499</v>
       </c>
       <c r="F11" s="67">
-        <v>21900</v>
+        <v>21995</v>
       </c>
       <c r="G11" s="67">
-        <v>9777</v>
+        <v>10102</v>
       </c>
       <c r="H11" s="69">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.02</v>
+        <v>0.52</v>
       </c>
       <c r="J11" s="69">
-        <v>1.57</v>
+        <v>1.28</v>
       </c>
       <c r="K11" s="71">
-        <v>6.85</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
-        <v>1937</v>
+        <v>1922</v>
       </c>
       <c r="C13" s="67">
-        <v>6582</v>
+        <v>6546</v>
       </c>
       <c r="D13" s="67">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="E13" s="67">
-        <v>6583</v>
+        <v>6559</v>
       </c>
       <c r="F13" s="67">
-        <v>2062</v>
+        <v>2047</v>
       </c>
       <c r="G13" s="67">
-        <v>6845</v>
+        <v>6825</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.31</v>
+        <v>-0.67</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.01</v>
+        <v>-0.19</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.06</v>
+        <v>-6.11</v>
       </c>
       <c r="K13" s="71">
-        <v>-3.84</v>
+        <v>-4.09</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
-        <v>12577</v>
+        <v>12831</v>
       </c>
       <c r="C15" s="67">
-        <v>12216</v>
+        <v>12225</v>
       </c>
       <c r="D15" s="67">
-        <v>12412</v>
+        <v>12715</v>
       </c>
       <c r="E15" s="67">
-        <v>12205</v>
+        <v>12236</v>
       </c>
       <c r="F15" s="67">
-        <v>10182</v>
+        <v>10544</v>
       </c>
       <c r="G15" s="67">
-        <v>12007</v>
+        <v>12089</v>
       </c>
       <c r="H15" s="69">
-        <v>1.33</v>
+        <v>0.91</v>
       </c>
       <c r="I15" s="69">
-        <v>0.09</v>
+        <v>-0.09</v>
       </c>
       <c r="J15" s="69">
-        <v>23.52</v>
+        <v>21.69</v>
       </c>
       <c r="K15" s="71">
-        <v>1.74</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
-        <v>6401</v>
+        <v>6481</v>
       </c>
       <c r="C17" s="67">
-        <v>34377</v>
+        <v>35398</v>
       </c>
       <c r="D17" s="67">
-        <v>6412</v>
+        <v>6416</v>
       </c>
       <c r="E17" s="67">
-        <v>34396</v>
+        <v>34675</v>
       </c>
       <c r="F17" s="67">
-        <v>6311</v>
+        <v>6323</v>
       </c>
       <c r="G17" s="67">
-        <v>33144</v>
+        <v>33324</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.17</v>
+        <v>1.01</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.06</v>
+        <v>2.09</v>
       </c>
       <c r="J17" s="69">
-        <v>1.43</v>
+        <v>2.5</v>
       </c>
       <c r="K17" s="71">
-        <v>3.72</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
-        <v>3247</v>
+        <v>3271</v>
       </c>
       <c r="C19" s="67">
-        <v>14732</v>
+        <v>14948</v>
       </c>
       <c r="D19" s="67">
-        <v>3232</v>
+        <v>3256</v>
       </c>
       <c r="E19" s="67">
-        <v>14608</v>
+        <v>14810</v>
       </c>
       <c r="F19" s="67">
-        <v>3099</v>
+        <v>3135</v>
       </c>
       <c r="G19" s="67">
-        <v>13590</v>
+        <v>14034</v>
       </c>
       <c r="H19" s="69">
         <v>0.46</v>
       </c>
       <c r="I19" s="69">
-        <v>0.85</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="69">
-        <v>4.78</v>
+        <v>4.34</v>
       </c>
       <c r="K19" s="71">
-        <v>8.4</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
-        <v>7535</v>
+        <v>7539</v>
       </c>
       <c r="C21" s="67">
-        <v>35976</v>
+        <v>35952</v>
       </c>
       <c r="D21" s="67">
-        <v>7534</v>
+        <v>7530</v>
       </c>
       <c r="E21" s="67">
-        <v>35986</v>
+        <v>35925</v>
       </c>
       <c r="F21" s="67">
-        <v>7458</v>
+        <v>7503</v>
       </c>
       <c r="G21" s="67">
-        <v>34770</v>
+        <v>35179</v>
       </c>
       <c r="H21" s="69">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.03</v>
+        <v>0.08</v>
       </c>
       <c r="J21" s="69">
-        <v>1.03</v>
+        <v>0.48</v>
       </c>
       <c r="K21" s="71">
-        <v>3.47</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C23" s="67">
-        <v>1826</v>
+        <v>1880</v>
       </c>
       <c r="D23" s="67">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="E23" s="67">
-        <v>1748</v>
+        <v>1867</v>
       </c>
       <c r="F23" s="67">
-        <v>359</v>
+        <v>381</v>
       </c>
       <c r="G23" s="67">
-        <v>1464</v>
+        <v>1551</v>
       </c>
       <c r="H23" s="69">
-        <v>3.55</v>
+        <v>-0.23</v>
       </c>
       <c r="I23" s="69">
-        <v>4.43</v>
+        <v>0.68</v>
       </c>
       <c r="J23" s="69">
-        <v>22.01</v>
+        <v>16.27</v>
       </c>
       <c r="K23" s="71">
-        <v>24.65</v>
+        <v>21.25</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1224</v>
+        <v>1238</v>
       </c>
       <c r="C25" s="67">
-        <v>5257</v>
+        <v>5427</v>
       </c>
       <c r="D25" s="67">
-        <v>1211</v>
+        <v>1240</v>
       </c>
       <c r="E25" s="67">
-        <v>5119</v>
+        <v>5387</v>
       </c>
       <c r="F25" s="67">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="G25" s="67">
-        <v>4841</v>
+        <v>4878</v>
       </c>
       <c r="H25" s="69">
-        <v>1.07</v>
+        <v>-0.16</v>
       </c>
       <c r="I25" s="69">
-        <v>2.69</v>
+        <v>0.74</v>
       </c>
       <c r="J25" s="69">
-        <v>4.7</v>
+        <v>5.09</v>
       </c>
       <c r="K25" s="71">
-        <v>8.6</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
-        <v>1917</v>
+        <v>1990</v>
       </c>
       <c r="C27" s="67">
-        <v>2871</v>
+        <v>2899</v>
       </c>
       <c r="D27" s="67">
-        <v>1868</v>
+        <v>1952</v>
       </c>
       <c r="E27" s="67">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="F27" s="67">
-        <v>1551</v>
+        <v>1601</v>
       </c>
       <c r="G27" s="67">
-        <v>2848</v>
+        <v>2862</v>
       </c>
       <c r="H27" s="69">
-        <v>2.62</v>
+        <v>1.95</v>
       </c>
       <c r="I27" s="69">
-        <v>0.15</v>
+        <v>1.07</v>
       </c>
       <c r="J27" s="69">
-        <v>23.6</v>
+        <v>24.3</v>
       </c>
       <c r="K27" s="71">
-        <v>0.81</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>