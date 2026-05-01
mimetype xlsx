--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國114年 9月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t>民國115年 2月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -809,51 +809,51 @@
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2691,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>7558319</v>
+        <v>7584322</v>
       </c>
       <c r="C9" s="56">
-        <v>13182327</v>
+        <v>13398856</v>
       </c>
       <c r="D9" s="56">
-        <v>7593917</v>
+        <v>7611069</v>
       </c>
       <c r="E9" s="56">
-        <v>13146224</v>
+        <v>13393199</v>
       </c>
       <c r="F9" s="56">
-        <v>7612179</v>
+        <v>7633188</v>
       </c>
       <c r="G9" s="56">
-        <v>12507538</v>
+        <v>12798114</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.47</v>
+        <v>-0.35</v>
       </c>
       <c r="I9" s="59">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.71</v>
+        <v>-0.64</v>
       </c>
       <c r="K9" s="62">
-        <v>5.4</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
-        <v>2997117</v>
+        <v>2990736</v>
       </c>
       <c r="C11" s="67">
-        <v>1314523</v>
+        <v>1354934</v>
       </c>
       <c r="D11" s="67">
-        <v>3039197</v>
+        <v>3014198</v>
       </c>
       <c r="E11" s="67">
-        <v>1308027</v>
+        <v>1354104</v>
       </c>
       <c r="F11" s="67">
-        <v>3140356</v>
+        <v>3124213</v>
       </c>
       <c r="G11" s="67">
-        <v>1199229</v>
+        <v>1253245</v>
       </c>
       <c r="H11" s="69">
-        <v>-1.38</v>
+        <v>-0.78</v>
       </c>
       <c r="I11" s="69">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.56</v>
+        <v>-4.27</v>
       </c>
       <c r="K11" s="71">
-        <v>9.61</v>
+        <v>8.11</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
-        <v>354382</v>
+        <v>355046</v>
       </c>
       <c r="C13" s="67">
-        <v>1243084</v>
+        <v>1262749</v>
       </c>
       <c r="D13" s="67">
-        <v>354044</v>
+        <v>355194</v>
       </c>
       <c r="E13" s="67">
-        <v>1235886</v>
+        <v>1261196</v>
       </c>
       <c r="F13" s="67">
-        <v>340295</v>
+        <v>348813</v>
       </c>
       <c r="G13" s="67">
-        <v>1070696</v>
+        <v>1158524</v>
       </c>
       <c r="H13" s="69">
-        <v>0.1</v>
+        <v>-0.04</v>
       </c>
       <c r="I13" s="69">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="J13" s="69">
-        <v>4.14</v>
+        <v>1.79</v>
       </c>
       <c r="K13" s="71">
-        <v>16.1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
-        <v>266346</v>
+        <v>267479</v>
       </c>
       <c r="C15" s="67">
-        <v>938761</v>
+        <v>951849</v>
       </c>
       <c r="D15" s="67">
-        <v>266031</v>
+        <v>267572</v>
       </c>
       <c r="E15" s="67">
-        <v>935817</v>
+        <v>952040</v>
       </c>
       <c r="F15" s="67">
-        <v>253489</v>
+        <v>258742</v>
       </c>
       <c r="G15" s="67">
-        <v>831933</v>
+        <v>882521</v>
       </c>
       <c r="H15" s="69">
-        <v>0.12</v>
+        <v>-0.03</v>
       </c>
       <c r="I15" s="69">
-        <v>0.31</v>
+        <v>-0.02</v>
       </c>
       <c r="J15" s="69">
-        <v>5.07</v>
+        <v>3.38</v>
       </c>
       <c r="K15" s="71">
-        <v>12.84</v>
+        <v>7.86</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
-        <v>163446</v>
+        <v>167149</v>
       </c>
       <c r="C17" s="67">
-        <v>721126</v>
+        <v>750178</v>
       </c>
       <c r="D17" s="67">
-        <v>163023</v>
+        <v>166809</v>
       </c>
       <c r="E17" s="67">
-        <v>717134</v>
+        <v>747080</v>
       </c>
       <c r="F17" s="67">
-        <v>155042</v>
+        <v>159037</v>
       </c>
       <c r="G17" s="67">
-        <v>655485</v>
+        <v>688108</v>
       </c>
       <c r="H17" s="69">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="I17" s="69">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="J17" s="69">
-        <v>5.42</v>
+        <v>5.1</v>
       </c>
       <c r="K17" s="71">
-        <v>10.01</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
-        <v>210255</v>
+        <v>210035</v>
       </c>
       <c r="C19" s="67">
-        <v>675445</v>
+        <v>673235</v>
       </c>
       <c r="D19" s="67">
-        <v>210733</v>
+        <v>210147</v>
       </c>
       <c r="E19" s="67">
-        <v>678285</v>
+        <v>674405</v>
       </c>
       <c r="F19" s="67">
-        <v>215694</v>
+        <v>213546</v>
       </c>
       <c r="G19" s="67">
-        <v>693730</v>
+        <v>692857</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.23</v>
+        <v>-0.05</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.42</v>
+        <v>-0.17</v>
       </c>
       <c r="J19" s="69">
-        <v>-2.52</v>
+        <v>-1.64</v>
       </c>
       <c r="K19" s="71">
-        <v>-2.64</v>
+        <v>-2.83</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
-        <v>113259</v>
+        <v>115150</v>
       </c>
       <c r="C21" s="67">
-        <v>518386</v>
+        <v>530726</v>
       </c>
       <c r="D21" s="67">
-        <v>112747</v>
+        <v>115011</v>
       </c>
       <c r="E21" s="67">
-        <v>514743</v>
+        <v>530183</v>
       </c>
       <c r="F21" s="67">
-        <v>110107</v>
+        <v>110223</v>
       </c>
       <c r="G21" s="67">
-        <v>496205</v>
+        <v>498842</v>
       </c>
       <c r="H21" s="69">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="I21" s="69">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="J21" s="69">
-        <v>2.86</v>
+        <v>4.47</v>
       </c>
       <c r="K21" s="71">
-        <v>4.47</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
-        <v>35263</v>
+        <v>35233</v>
       </c>
       <c r="C23" s="67">
-        <v>198916</v>
+        <v>202614</v>
       </c>
       <c r="D23" s="67">
-        <v>35280</v>
+        <v>35321</v>
       </c>
       <c r="E23" s="67">
-        <v>198296</v>
+        <v>203037</v>
       </c>
       <c r="F23" s="67">
-        <v>36232</v>
+        <v>35684</v>
       </c>
       <c r="G23" s="67">
-        <v>197641</v>
+        <v>195800</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.05</v>
+        <v>-0.25</v>
       </c>
       <c r="I23" s="69">
-        <v>0.31</v>
+        <v>-0.21</v>
       </c>
       <c r="J23" s="69">
-        <v>-2.67</v>
+        <v>-1.26</v>
       </c>
       <c r="K23" s="71">
-        <v>0.64</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
-        <v>319640</v>
+        <v>327955</v>
       </c>
       <c r="C25" s="67">
-        <v>759664</v>
+        <v>768785</v>
       </c>
       <c r="D25" s="67">
-        <v>320212</v>
+        <v>328212</v>
       </c>
       <c r="E25" s="67">
-        <v>763565</v>
+        <v>766638</v>
       </c>
       <c r="F25" s="67">
-        <v>320094</v>
+        <v>324330</v>
       </c>
       <c r="G25" s="67">
-        <v>765338</v>
+        <v>754732</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.18</v>
+        <v>-0.08</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.51</v>
+        <v>0.28</v>
       </c>
       <c r="J25" s="69">
-        <v>-0.14</v>
+        <v>1.12</v>
       </c>
       <c r="K25" s="71">
-        <v>-0.74</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
-        <v>380920</v>
+        <v>375563</v>
       </c>
       <c r="C27" s="67">
-        <v>698303</v>
+        <v>697248</v>
       </c>
       <c r="D27" s="67">
-        <v>381256</v>
+        <v>377118</v>
       </c>
       <c r="E27" s="67">
-        <v>699413</v>
+        <v>699348</v>
       </c>
       <c r="F27" s="67">
-        <v>395689</v>
+        <v>389691</v>
       </c>
       <c r="G27" s="67">
-        <v>715677</v>
+        <v>721391</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.09</v>
+        <v>-0.41</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.16</v>
+        <v>-0.3</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.73</v>
+        <v>-3.63</v>
       </c>
       <c r="K27" s="71">
-        <v>-2.43</v>
+        <v>-3.35</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
-        <v>40011</v>
+        <v>41752</v>
       </c>
       <c r="C31" s="67">
-        <v>36958</v>
+        <v>37211</v>
       </c>
       <c r="D31" s="67">
-        <v>40277</v>
+        <v>41976</v>
       </c>
       <c r="E31" s="67">
-        <v>37051</v>
+        <v>37129</v>
       </c>
       <c r="F31" s="67">
-        <v>40527</v>
+        <v>42375</v>
       </c>
       <c r="G31" s="67">
-        <v>33454</v>
+        <v>35006</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.66</v>
+        <v>-0.53</v>
       </c>
       <c r="I31" s="69">
-        <v>-0.25</v>
+        <v>0.22</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.27</v>
+        <v>-1.47</v>
       </c>
       <c r="K31" s="71">
-        <v>10.47</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
-        <v>101708</v>
+        <v>101485</v>
       </c>
       <c r="C33" s="67">
-        <v>441706</v>
+        <v>445473</v>
       </c>
       <c r="D33" s="67">
-        <v>101790</v>
+        <v>101442</v>
       </c>
       <c r="E33" s="67">
-        <v>442807</v>
+        <v>445175</v>
       </c>
       <c r="F33" s="67">
-        <v>100504</v>
+        <v>101361</v>
       </c>
       <c r="G33" s="67">
-        <v>438290</v>
+        <v>442600</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.08</v>
+        <v>0.04</v>
       </c>
       <c r="I33" s="69">
-        <v>-0.25</v>
+        <v>0.07</v>
       </c>
       <c r="J33" s="69">
-        <v>1.2</v>
+        <v>0.12</v>
       </c>
       <c r="K33" s="71">
-        <v>0.78</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3663,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10585</v>
+        <v>10612</v>
       </c>
       <c r="C9" s="55">
-        <v>18621</v>
+        <v>20668</v>
       </c>
       <c r="D9" s="55">
-        <v>10544</v>
+        <v>10623</v>
       </c>
       <c r="E9" s="55">
-        <v>18194</v>
+        <v>20368</v>
       </c>
       <c r="F9" s="55">
-        <v>10135</v>
+        <v>10372</v>
       </c>
       <c r="G9" s="55">
-        <v>15136</v>
+        <v>16286</v>
       </c>
       <c r="H9" s="58">
-        <v>0.39</v>
+        <v>-0.1</v>
       </c>
       <c r="I9" s="58">
-        <v>2.34</v>
+        <v>1.47</v>
       </c>
       <c r="J9" s="58">
-        <v>4.44</v>
+        <v>2.31</v>
       </c>
       <c r="K9" s="61">
-        <v>23.02</v>
+        <v>26.91</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
-        <v>87834</v>
+        <v>88921</v>
       </c>
       <c r="C11" s="67">
-        <v>327134</v>
+        <v>334320</v>
       </c>
       <c r="D11" s="67">
-        <v>87896</v>
+        <v>88752</v>
       </c>
       <c r="E11" s="67">
-        <v>327014</v>
+        <v>333451</v>
       </c>
       <c r="F11" s="67">
-        <v>81140</v>
+        <v>85222</v>
       </c>
       <c r="G11" s="67">
-        <v>277952</v>
+        <v>307992</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.07</v>
+        <v>0.19</v>
       </c>
       <c r="I11" s="69">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="J11" s="69">
-        <v>8.25</v>
+        <v>4.34</v>
       </c>
       <c r="K11" s="71">
-        <v>17.69</v>
+        <v>8.55</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
-        <v>98253</v>
+        <v>92081</v>
       </c>
       <c r="C13" s="67">
-        <v>205029</v>
+        <v>197243</v>
       </c>
       <c r="D13" s="67">
-        <v>99483</v>
+        <v>93055</v>
       </c>
       <c r="E13" s="67">
-        <v>206647</v>
+        <v>198872</v>
       </c>
       <c r="F13" s="67">
-        <v>110737</v>
+        <v>106930</v>
       </c>
       <c r="G13" s="67">
-        <v>210927</v>
+        <v>213684</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.24</v>
+        <v>-1.05</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.78</v>
+        <v>-0.82</v>
       </c>
       <c r="J13" s="69">
-        <v>-11.27</v>
+        <v>-13.89</v>
       </c>
       <c r="K13" s="71">
-        <v>-2.8</v>
+        <v>-7.69</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
-        <v>35443</v>
+        <v>36061</v>
       </c>
       <c r="C15" s="67">
-        <v>102944</v>
+        <v>107125</v>
       </c>
       <c r="D15" s="67">
-        <v>35396</v>
+        <v>35926</v>
       </c>
       <c r="E15" s="67">
-        <v>102374</v>
+        <v>106316</v>
       </c>
       <c r="F15" s="67">
-        <v>36317</v>
+        <v>35463</v>
       </c>
       <c r="G15" s="67">
-        <v>103255</v>
+        <v>101096</v>
       </c>
       <c r="H15" s="69">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="I15" s="69">
-        <v>0.56</v>
+        <v>0.76</v>
       </c>
       <c r="J15" s="69">
-        <v>-2.41</v>
+        <v>1.69</v>
       </c>
       <c r="K15" s="71">
-        <v>-0.3</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
-        <v>2759</v>
+        <v>2676</v>
       </c>
       <c r="C17" s="67">
-        <v>15138</v>
+        <v>15649</v>
       </c>
       <c r="D17" s="67">
-        <v>2709</v>
+        <v>2703</v>
       </c>
       <c r="E17" s="67">
-        <v>14751</v>
+        <v>15745</v>
       </c>
       <c r="F17" s="67">
-        <v>2543</v>
+        <v>2490</v>
       </c>
       <c r="G17" s="67">
-        <v>10692</v>
+        <v>11821</v>
       </c>
       <c r="H17" s="69">
-        <v>1.85</v>
+        <v>-1</v>
       </c>
       <c r="I17" s="69">
-        <v>2.63</v>
+        <v>-0.61</v>
       </c>
       <c r="J17" s="69">
-        <v>8.49</v>
+        <v>7.47</v>
       </c>
       <c r="K17" s="71">
-        <v>41.59</v>
+        <v>32.38</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
-        <v>52079</v>
+        <v>50554</v>
       </c>
       <c r="C19" s="67">
-        <v>227306</v>
+        <v>231644</v>
       </c>
       <c r="D19" s="67">
-        <v>52280</v>
+        <v>50836</v>
       </c>
       <c r="E19" s="67">
-        <v>225668</v>
+        <v>231194</v>
       </c>
       <c r="F19" s="67">
-        <v>54076</v>
+        <v>53795</v>
       </c>
       <c r="G19" s="67">
-        <v>209061</v>
+        <v>219825</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.38</v>
+        <v>-0.55</v>
       </c>
       <c r="I19" s="69">
-        <v>0.73</v>
+        <v>0.19</v>
       </c>
       <c r="J19" s="69">
-        <v>-3.69</v>
+        <v>-6.02</v>
       </c>
       <c r="K19" s="71">
-        <v>8.73</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
-        <v>20341</v>
+        <v>21602</v>
       </c>
       <c r="C21" s="67">
-        <v>12084</v>
+        <v>12784</v>
       </c>
       <c r="D21" s="67">
-        <v>20165</v>
+        <v>21430</v>
       </c>
       <c r="E21" s="67">
-        <v>12052</v>
+        <v>12665</v>
       </c>
       <c r="F21" s="67">
-        <v>17471</v>
+        <v>18793</v>
       </c>
       <c r="G21" s="67">
-        <v>10637</v>
+        <v>11294</v>
       </c>
       <c r="H21" s="69">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
       <c r="I21" s="69">
-        <v>0.27</v>
+        <v>0.94</v>
       </c>
       <c r="J21" s="69">
-        <v>16.43</v>
+        <v>14.95</v>
       </c>
       <c r="K21" s="71">
-        <v>13.6</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
-        <v>985</v>
+        <v>923</v>
       </c>
       <c r="C23" s="67">
-        <v>5786</v>
+        <v>5423</v>
       </c>
       <c r="D23" s="67">
-        <v>991</v>
+        <v>936</v>
       </c>
       <c r="E23" s="67">
-        <v>5840</v>
+        <v>5535</v>
       </c>
       <c r="F23" s="67">
-        <v>1169</v>
+        <v>1058</v>
       </c>
       <c r="G23" s="67">
-        <v>7446</v>
+        <v>6110</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.61</v>
+        <v>-1.39</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.92</v>
+        <v>-2.02</v>
       </c>
       <c r="J23" s="69">
-        <v>-15.74</v>
+        <v>-12.76</v>
       </c>
       <c r="K23" s="71">
-        <v>-22.29</v>
+        <v>-11.24</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
-        <v>110454</v>
+        <v>106898</v>
       </c>
       <c r="C25" s="67">
-        <v>276607</v>
+        <v>269689</v>
       </c>
       <c r="D25" s="67">
-        <v>111159</v>
+        <v>107398</v>
       </c>
       <c r="E25" s="67">
-        <v>276977</v>
+        <v>270445</v>
       </c>
       <c r="F25" s="67">
-        <v>118579</v>
+        <v>114599</v>
       </c>
       <c r="G25" s="67">
-        <v>289121</v>
+        <v>279294</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.63</v>
+        <v>-0.47</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.13</v>
+        <v>-0.28</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.85</v>
+        <v>-6.72</v>
       </c>
       <c r="K25" s="71">
-        <v>-4.33</v>
+        <v>-3.44</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
-        <v>35002</v>
+        <v>35721</v>
       </c>
       <c r="C27" s="67">
-        <v>56256</v>
+        <v>59549</v>
       </c>
       <c r="D27" s="67">
-        <v>34855</v>
+        <v>35699</v>
       </c>
       <c r="E27" s="67">
-        <v>55566</v>
+        <v>59180</v>
       </c>
       <c r="F27" s="67">
-        <v>32830</v>
+        <v>33686</v>
       </c>
       <c r="G27" s="67">
-        <v>50334</v>
+        <v>52559</v>
       </c>
       <c r="H27" s="69">
-        <v>0.42</v>
+        <v>0.06</v>
       </c>
       <c r="I27" s="69">
-        <v>1.24</v>
+        <v>0.62</v>
       </c>
       <c r="J27" s="69">
-        <v>6.62</v>
+        <v>6.04</v>
       </c>
       <c r="K27" s="71">
-        <v>11.77</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
-        <v>6586</v>
+        <v>6391</v>
       </c>
       <c r="C29" s="67">
-        <v>17559</v>
+        <v>17840</v>
       </c>
       <c r="D29" s="67">
-        <v>6641</v>
+        <v>6408</v>
       </c>
       <c r="E29" s="67">
-        <v>17520</v>
+        <v>17934</v>
       </c>
       <c r="F29" s="67">
-        <v>5801</v>
+        <v>6357</v>
       </c>
       <c r="G29" s="67">
-        <v>16588</v>
+        <v>17296</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.83</v>
+        <v>-0.27</v>
       </c>
       <c r="I29" s="69">
-        <v>0.22</v>
+        <v>-0.52</v>
       </c>
       <c r="J29" s="69">
-        <v>13.53</v>
+        <v>0.53</v>
       </c>
       <c r="K29" s="71">
-        <v>5.86</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
-        <v>55671</v>
+        <v>56027</v>
       </c>
       <c r="C31" s="67">
-        <v>50141</v>
+        <v>52277</v>
       </c>
       <c r="D31" s="67">
-        <v>55664</v>
+        <v>55991</v>
       </c>
       <c r="E31" s="67">
-        <v>49831</v>
+        <v>52353</v>
       </c>
       <c r="F31" s="67">
-        <v>53911</v>
+        <v>55442</v>
       </c>
       <c r="G31" s="67">
-        <v>44727</v>
+        <v>48250</v>
       </c>
       <c r="H31" s="69">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="I31" s="69">
-        <v>0.62</v>
+        <v>-0.14</v>
       </c>
       <c r="J31" s="69">
-        <v>3.26</v>
+        <v>1.06</v>
       </c>
       <c r="K31" s="71">
-        <v>12.11</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
-        <v>119145</v>
+        <v>119897</v>
       </c>
       <c r="C33" s="67">
-        <v>233198</v>
+        <v>236321</v>
       </c>
       <c r="D33" s="67">
-        <v>119035</v>
+        <v>119872</v>
       </c>
       <c r="E33" s="67">
-        <v>232180</v>
+        <v>236373</v>
       </c>
       <c r="F33" s="67">
-        <v>115921</v>
+        <v>117513</v>
       </c>
       <c r="G33" s="67">
-        <v>223732</v>
+        <v>228836</v>
       </c>
       <c r="H33" s="69">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="I33" s="69">
-        <v>0.44</v>
+        <v>-0.02</v>
       </c>
       <c r="J33" s="69">
-        <v>2.78</v>
+        <v>2.03</v>
       </c>
       <c r="K33" s="71">
-        <v>4.23</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
-        <v>102197</v>
+        <v>100475</v>
       </c>
       <c r="C35" s="67">
-        <v>177840</v>
+        <v>176439</v>
       </c>
       <c r="D35" s="67">
-        <v>102461</v>
+        <v>100933</v>
       </c>
       <c r="E35" s="67">
-        <v>178210</v>
+        <v>176842</v>
       </c>
       <c r="F35" s="67">
-        <v>103297</v>
+        <v>103030</v>
       </c>
       <c r="G35" s="67">
-        <v>176855</v>
+        <v>178244</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.26</v>
+        <v>-0.45</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.21</v>
+        <v>-0.23</v>
       </c>
       <c r="J35" s="69">
-        <v>-1.06</v>
+        <v>-2.48</v>
       </c>
       <c r="K35" s="71">
-        <v>0.56</v>
+        <v>-1.01</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4825,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
-        <v>210990</v>
+        <v>216675</v>
       </c>
       <c r="C9" s="55">
-        <v>428213</v>
+        <v>438805</v>
       </c>
       <c r="D9" s="55">
-        <v>210474</v>
+        <v>216487</v>
       </c>
       <c r="E9" s="55">
-        <v>427197</v>
+        <v>438362</v>
       </c>
       <c r="F9" s="55">
-        <v>205658</v>
+        <v>208407</v>
       </c>
       <c r="G9" s="55">
-        <v>420554</v>
+        <v>426164</v>
       </c>
       <c r="H9" s="58">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="I9" s="58">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="J9" s="58">
-        <v>2.59</v>
+        <v>3.97</v>
       </c>
       <c r="K9" s="61">
-        <v>1.82</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
-        <v>83384</v>
+        <v>81532</v>
       </c>
       <c r="C11" s="67">
-        <v>400955</v>
+        <v>393609</v>
       </c>
       <c r="D11" s="67">
-        <v>83709</v>
+        <v>81820</v>
       </c>
       <c r="E11" s="67">
-        <v>402460</v>
+        <v>394822</v>
       </c>
       <c r="F11" s="67">
-        <v>87892</v>
+        <v>85654</v>
       </c>
       <c r="G11" s="67">
-        <v>420445</v>
+        <v>410849</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.39</v>
+        <v>-0.35</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.37</v>
+        <v>-0.31</v>
       </c>
       <c r="J11" s="69">
-        <v>-5.13</v>
+        <v>-4.81</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.64</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
-        <v>245931</v>
+        <v>247880</v>
       </c>
       <c r="C13" s="67">
-        <v>687694</v>
+        <v>700151</v>
       </c>
       <c r="D13" s="67">
-        <v>244323</v>
+        <v>247999</v>
       </c>
       <c r="E13" s="67">
-        <v>682631</v>
+        <v>700226</v>
       </c>
       <c r="F13" s="67">
-        <v>230663</v>
+        <v>235437</v>
       </c>
       <c r="G13" s="67">
-        <v>651895</v>
+        <v>651394</v>
       </c>
       <c r="H13" s="69">
-        <v>0.66</v>
+        <v>-0.05</v>
       </c>
       <c r="I13" s="69">
-        <v>0.74</v>
+        <v>-0.01</v>
       </c>
       <c r="J13" s="69">
-        <v>6.62</v>
+        <v>5.29</v>
       </c>
       <c r="K13" s="71">
-        <v>5.49</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
-        <v>117067</v>
+        <v>116710</v>
       </c>
       <c r="C15" s="67">
-        <v>147812</v>
+        <v>148676</v>
       </c>
       <c r="D15" s="67">
-        <v>116902</v>
+        <v>117429</v>
       </c>
       <c r="E15" s="67">
-        <v>147291</v>
+        <v>148891</v>
       </c>
       <c r="F15" s="67">
-        <v>116563</v>
+        <v>116031</v>
       </c>
       <c r="G15" s="67">
-        <v>129320</v>
+        <v>134613</v>
       </c>
       <c r="H15" s="69">
-        <v>0.14</v>
+        <v>-0.61</v>
       </c>
       <c r="I15" s="69">
-        <v>0.35</v>
+        <v>-0.14</v>
       </c>
       <c r="J15" s="69">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="K15" s="71">
-        <v>14.3</v>
+        <v>10.45</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
-        <v>205688</v>
+        <v>204272</v>
       </c>
       <c r="C17" s="67">
-        <v>260012</v>
+        <v>259472</v>
       </c>
       <c r="D17" s="67">
-        <v>206076</v>
+        <v>204994</v>
       </c>
       <c r="E17" s="67">
-        <v>260028</v>
+        <v>259689</v>
       </c>
       <c r="F17" s="67">
-        <v>203912</v>
+        <v>204608</v>
       </c>
       <c r="G17" s="67">
-        <v>261430</v>
+        <v>262516</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.19</v>
+        <v>-0.35</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.01</v>
+        <v>-0.08</v>
       </c>
       <c r="J17" s="69">
-        <v>0.87</v>
+        <v>-0.16</v>
       </c>
       <c r="K17" s="71">
-        <v>-0.54</v>
+        <v>-1.16</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
-        <v>296203</v>
+        <v>298320</v>
       </c>
       <c r="C19" s="67">
-        <v>655414</v>
+        <v>659580</v>
       </c>
       <c r="D19" s="67">
-        <v>295386</v>
+        <v>298779</v>
       </c>
       <c r="E19" s="67">
-        <v>655955</v>
+        <v>660356</v>
       </c>
       <c r="F19" s="67">
-        <v>293903</v>
+        <v>291774</v>
       </c>
       <c r="G19" s="67">
-        <v>661188</v>
+        <v>647524</v>
       </c>
       <c r="H19" s="69">
-        <v>0.28</v>
+        <v>-0.15</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.08</v>
+        <v>-0.12</v>
       </c>
       <c r="J19" s="69">
-        <v>0.78</v>
+        <v>2.24</v>
       </c>
       <c r="K19" s="71">
-        <v>-0.87</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
-        <v>31140</v>
+        <v>31564</v>
       </c>
       <c r="C21" s="67">
-        <v>75064</v>
+        <v>75954</v>
       </c>
       <c r="D21" s="67">
-        <v>31043</v>
+        <v>31495</v>
       </c>
       <c r="E21" s="67">
-        <v>74889</v>
+        <v>76016</v>
       </c>
       <c r="F21" s="67">
-        <v>30564</v>
+        <v>30626</v>
       </c>
       <c r="G21" s="67">
-        <v>74317</v>
+        <v>74305</v>
       </c>
       <c r="H21" s="69">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="I21" s="69">
-        <v>0.23</v>
+        <v>-0.08</v>
       </c>
       <c r="J21" s="69">
-        <v>1.88</v>
+        <v>3.06</v>
       </c>
       <c r="K21" s="71">
-        <v>1.01</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
-        <v>458511</v>
+        <v>459287</v>
       </c>
       <c r="C23" s="67">
-        <v>1160890</v>
+        <v>1206044</v>
       </c>
       <c r="D23" s="67">
-        <v>457900</v>
+        <v>459913</v>
       </c>
       <c r="E23" s="67">
-        <v>1150514</v>
+        <v>1203503</v>
       </c>
       <c r="F23" s="67">
-        <v>457062</v>
+        <v>455639</v>
       </c>
       <c r="G23" s="67">
-        <v>1074753</v>
+        <v>1099486</v>
       </c>
       <c r="H23" s="69">
-        <v>0.13</v>
+        <v>-0.14</v>
       </c>
       <c r="I23" s="69">
-        <v>0.9</v>
+        <v>0.21</v>
       </c>
       <c r="J23" s="69">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="K23" s="71">
-        <v>8.01</v>
+        <v>9.69</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
-        <v>13018</v>
+        <v>15509</v>
       </c>
       <c r="C25" s="67">
-        <v>15769</v>
+        <v>21140</v>
       </c>
       <c r="D25" s="67">
-        <v>12120</v>
+        <v>15258</v>
       </c>
       <c r="E25" s="67">
-        <v>15267</v>
+        <v>20599</v>
       </c>
       <c r="F25" s="67">
-        <v>6733</v>
+        <v>7687</v>
       </c>
       <c r="G25" s="67">
-        <v>10926</v>
+        <v>12679</v>
       </c>
       <c r="H25" s="69">
-        <v>7.41</v>
+        <v>1.65</v>
       </c>
       <c r="I25" s="69">
-        <v>3.29</v>
+        <v>2.63</v>
       </c>
       <c r="J25" s="69">
-        <v>93.35</v>
+        <v>101.76</v>
       </c>
       <c r="K25" s="71">
-        <v>44.32</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
-        <v>164848</v>
+        <v>183089</v>
       </c>
       <c r="C27" s="67">
-        <v>71435</v>
+        <v>76413</v>
       </c>
       <c r="D27" s="67">
-        <v>160423</v>
+        <v>180455</v>
       </c>
       <c r="E27" s="67">
-        <v>69613</v>
+        <v>76161</v>
       </c>
       <c r="F27" s="67">
-        <v>118142</v>
+        <v>133921</v>
       </c>
       <c r="G27" s="67">
-        <v>53065</v>
+        <v>56211</v>
       </c>
       <c r="H27" s="69">
-        <v>2.76</v>
+        <v>1.46</v>
       </c>
       <c r="I27" s="69">
-        <v>2.62</v>
+        <v>0.33</v>
       </c>
       <c r="J27" s="69">
-        <v>39.53</v>
+        <v>36.71</v>
       </c>
       <c r="K27" s="71">
-        <v>34.62</v>
+        <v>35.94</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
-        <v>11858</v>
+        <v>13062</v>
       </c>
       <c r="C29" s="67">
-        <v>6553</v>
+        <v>7039</v>
       </c>
       <c r="D29" s="67">
-        <v>11692</v>
+        <v>12878</v>
       </c>
       <c r="E29" s="67">
-        <v>6532</v>
+        <v>6969</v>
       </c>
       <c r="F29" s="67">
-        <v>9131</v>
+        <v>10639</v>
       </c>
       <c r="G29" s="67">
-        <v>5502</v>
+        <v>6159</v>
       </c>
       <c r="H29" s="69">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="I29" s="69">
-        <v>0.33</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="69">
-        <v>29.87</v>
+        <v>22.77</v>
       </c>
       <c r="K29" s="71">
-        <v>19.11</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5818,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5954,78 +5954,78 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C9" s="56">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="D9" s="56">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E9" s="56">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="F9" s="56">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G9" s="56">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H9" s="82">
         <v>0</v>
       </c>
       <c r="I9" s="59">
-        <v>-0.17</v>
+        <v>-11.2</v>
       </c>
       <c r="J9" s="59">
-        <v>7.14</v>
+        <v>8.33</v>
       </c>
       <c r="K9" s="62">
-        <v>-6.17</v>
+        <v>-20.27</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6107,75 +6107,75 @@
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
         <v>2</v>
       </c>
       <c r="C15" s="67">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="D15" s="67">
         <v>2</v>
       </c>
       <c r="E15" s="67">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
         <v>244</v>
       </c>
       <c r="H15" s="75">
         <v>0</v>
       </c>
-      <c r="I15" s="75">
-        <v>0</v>
+      <c r="I15" s="69">
+        <v>-11.29</v>
       </c>
       <c r="J15" s="75">
         <v>0</v>
       </c>
       <c r="K15" s="71">
-        <v>-6.17</v>
+        <v>-21.11</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6475,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-6.47</v>
+        <v>-9.65</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-45.17</v>
+        <v>-55.96</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6926,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7712,78 +7712,78 @@
       </c>
       <c r="K33" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C35" s="67">
+        <v>5</v>
+      </c>
+      <c r="D35" s="67">
+        <v>8</v>
+      </c>
+      <c r="E35" s="67">
+        <v>5</v>
+      </c>
+      <c r="F35" s="67">
+        <v>7</v>
+      </c>
+      <c r="G35" s="67">
         <v>3</v>
       </c>
-      <c r="D35" s="67">
-[...10 lines deleted...]
-      </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="69">
-        <v>-10.2</v>
+        <v>-6.98</v>
       </c>
       <c r="J35" s="69">
-        <v>11.11</v>
+        <v>14.29</v>
       </c>
       <c r="K35" s="71">
-        <v>-5.63</v>
+        <v>45.66</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8073,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8904,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9798,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>123176</v>
+        <v>125085</v>
       </c>
       <c r="C9" s="56">
-        <v>329125</v>
+        <v>333328</v>
       </c>
       <c r="D9" s="56">
-        <v>122695</v>
+        <v>124690</v>
       </c>
       <c r="E9" s="56">
-        <v>327846</v>
+        <v>333414</v>
       </c>
       <c r="F9" s="56">
-        <v>118078</v>
+        <v>119760</v>
       </c>
       <c r="G9" s="56">
-        <v>303794</v>
+        <v>316362</v>
       </c>
       <c r="H9" s="59">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="I9" s="59">
-        <v>0.39</v>
+        <v>-0.03</v>
       </c>
       <c r="J9" s="59">
-        <v>4.32</v>
+        <v>4.45</v>
       </c>
       <c r="K9" s="62">
-        <v>8.34</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
-        <v>6991</v>
+        <v>7126</v>
       </c>
       <c r="C11" s="67">
-        <v>6283</v>
+        <v>6383</v>
       </c>
       <c r="D11" s="67">
-        <v>6954</v>
+        <v>7104</v>
       </c>
       <c r="E11" s="67">
-        <v>6244</v>
+        <v>6388</v>
       </c>
       <c r="F11" s="67">
-        <v>6543</v>
+        <v>6739</v>
       </c>
       <c r="G11" s="67">
-        <v>6039</v>
+        <v>6236</v>
       </c>
       <c r="H11" s="69">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="I11" s="69">
-        <v>0.62</v>
+        <v>-0.09</v>
       </c>
       <c r="J11" s="69">
-        <v>6.85</v>
+        <v>5.74</v>
       </c>
       <c r="K11" s="71">
-        <v>4.04</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
-        <v>7523</v>
+        <v>7395</v>
       </c>
       <c r="C13" s="67">
-        <v>19971</v>
+        <v>19502</v>
       </c>
       <c r="D13" s="67">
-        <v>7516</v>
+        <v>7419</v>
       </c>
       <c r="E13" s="67">
-        <v>19968</v>
+        <v>19682</v>
       </c>
       <c r="F13" s="67">
-        <v>7190</v>
+        <v>7431</v>
       </c>
       <c r="G13" s="67">
-        <v>17279</v>
+        <v>19246</v>
       </c>
       <c r="H13" s="69">
-        <v>0.09</v>
+        <v>-0.32</v>
       </c>
       <c r="I13" s="69">
-        <v>0.02</v>
+        <v>-0.92</v>
       </c>
       <c r="J13" s="69">
-        <v>4.63</v>
+        <v>-0.48</v>
       </c>
       <c r="K13" s="71">
-        <v>15.58</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
-        <v>4036</v>
+        <v>4065</v>
       </c>
       <c r="C15" s="67">
-        <v>11776</v>
+        <v>12301</v>
       </c>
       <c r="D15" s="67">
-        <v>4054</v>
+        <v>4058</v>
       </c>
       <c r="E15" s="67">
-        <v>11823</v>
+        <v>12254</v>
       </c>
       <c r="F15" s="67">
-        <v>4060</v>
+        <v>3958</v>
       </c>
       <c r="G15" s="67">
-        <v>11394</v>
+        <v>11099</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.44</v>
+        <v>0.17</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.4</v>
+        <v>0.38</v>
       </c>
       <c r="J15" s="69">
-        <v>-0.59</v>
+        <v>2.7</v>
       </c>
       <c r="K15" s="71">
-        <v>3.35</v>
+        <v>10.83</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
-        <v>18649</v>
+        <v>18828</v>
       </c>
       <c r="C17" s="67">
-        <v>51375</v>
+        <v>52881</v>
       </c>
       <c r="D17" s="67">
-        <v>18592</v>
+        <v>18779</v>
       </c>
       <c r="E17" s="67">
-        <v>51164</v>
+        <v>52632</v>
       </c>
       <c r="F17" s="67">
-        <v>18377</v>
+        <v>18437</v>
       </c>
       <c r="G17" s="67">
-        <v>48892</v>
+        <v>49883</v>
       </c>
       <c r="H17" s="69">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="I17" s="69">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="J17" s="69">
-        <v>1.48</v>
+        <v>2.12</v>
       </c>
       <c r="K17" s="71">
-        <v>5.08</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="C19" s="67">
-        <v>5320</v>
+        <v>5317</v>
       </c>
       <c r="D19" s="67">
-        <v>1938</v>
+        <v>1950</v>
       </c>
       <c r="E19" s="67">
-        <v>5334</v>
+        <v>5370</v>
       </c>
       <c r="F19" s="67">
-        <v>1804</v>
+        <v>1917</v>
       </c>
       <c r="G19" s="67">
-        <v>4582</v>
+        <v>5326</v>
       </c>
       <c r="H19" s="69">
-        <v>0.1</v>
+        <v>-0.15</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.25</v>
+        <v>-0.99</v>
       </c>
       <c r="J19" s="69">
-        <v>7.54</v>
+        <v>1.56</v>
       </c>
       <c r="K19" s="71">
-        <v>16.11</v>
+        <v>-0.16</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
-        <v>2681</v>
+        <v>2723</v>
       </c>
       <c r="C21" s="67">
-        <v>2818</v>
+        <v>2771</v>
       </c>
       <c r="D21" s="67">
-        <v>2674</v>
+        <v>2713</v>
       </c>
       <c r="E21" s="67">
-        <v>2829</v>
+        <v>2772</v>
       </c>
       <c r="F21" s="67">
-        <v>2487</v>
+        <v>2553</v>
       </c>
       <c r="G21" s="67">
-        <v>2964</v>
+        <v>2888</v>
       </c>
       <c r="H21" s="69">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.41</v>
+        <v>-0.03</v>
       </c>
       <c r="J21" s="69">
-        <v>7.8</v>
+        <v>6.66</v>
       </c>
       <c r="K21" s="71">
-        <v>-4.94</v>
+        <v>-4.06</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
-        <v>3247</v>
+        <v>3470</v>
       </c>
       <c r="C23" s="67">
-        <v>4255</v>
+        <v>4103</v>
       </c>
       <c r="D23" s="67">
-        <v>3197</v>
+        <v>3423</v>
       </c>
       <c r="E23" s="67">
-        <v>4277</v>
+        <v>4135</v>
       </c>
       <c r="F23" s="67">
-        <v>2750</v>
+        <v>2867</v>
       </c>
       <c r="G23" s="67">
-        <v>3942</v>
+        <v>3911</v>
       </c>
       <c r="H23" s="69">
-        <v>1.56</v>
+        <v>1.37</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.51</v>
+        <v>-0.77</v>
       </c>
       <c r="J23" s="69">
-        <v>18.07</v>
+        <v>21.03</v>
       </c>
       <c r="K23" s="71">
-        <v>7.95</v>
+        <v>4.91</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
-        <v>5051</v>
+        <v>4960</v>
       </c>
       <c r="C25" s="67">
-        <v>33581</v>
+        <v>33261</v>
       </c>
       <c r="D25" s="67">
-        <v>5070</v>
+        <v>4975</v>
       </c>
       <c r="E25" s="67">
-        <v>33789</v>
+        <v>33337</v>
       </c>
       <c r="F25" s="67">
-        <v>4797</v>
+        <v>5024</v>
       </c>
       <c r="G25" s="67">
-        <v>28704</v>
+        <v>32151</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.37</v>
+        <v>-0.3</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.62</v>
+        <v>-0.23</v>
       </c>
       <c r="J25" s="69">
-        <v>5.29</v>
+        <v>-1.27</v>
       </c>
       <c r="K25" s="71">
-        <v>16.99</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
-        <v>3445</v>
+        <v>3370</v>
       </c>
       <c r="C27" s="67">
-        <v>10227</v>
+        <v>9916</v>
       </c>
       <c r="D27" s="67">
-        <v>3459</v>
+        <v>3388</v>
       </c>
       <c r="E27" s="67">
-        <v>10268</v>
+        <v>9971</v>
       </c>
       <c r="F27" s="67">
-        <v>3449</v>
+        <v>3515</v>
       </c>
       <c r="G27" s="67">
-        <v>10107</v>
+        <v>10511</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.4</v>
+        <v>-0.53</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.4</v>
+        <v>-0.56</v>
       </c>
       <c r="J27" s="69">
-        <v>-0.12</v>
+        <v>-4.13</v>
       </c>
       <c r="K27" s="71">
-        <v>1.18</v>
+        <v>-5.66</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
-        <v>5664</v>
+        <v>5854</v>
       </c>
       <c r="C29" s="67">
-        <v>34845</v>
+        <v>37261</v>
       </c>
       <c r="D29" s="67">
-        <v>5615</v>
+        <v>5842</v>
       </c>
       <c r="E29" s="67">
-        <v>34465</v>
+        <v>37174</v>
       </c>
       <c r="F29" s="67">
-        <v>5196</v>
+        <v>5445</v>
       </c>
       <c r="G29" s="67">
-        <v>30127</v>
+        <v>32610</v>
       </c>
       <c r="H29" s="69">
-        <v>0.87</v>
+        <v>0.21</v>
       </c>
       <c r="I29" s="69">
-        <v>1.1</v>
+        <v>0.23</v>
       </c>
       <c r="J29" s="69">
-        <v>9.01</v>
+        <v>7.51</v>
       </c>
       <c r="K29" s="71">
-        <v>15.66</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
+        <v>1456</v>
+      </c>
+      <c r="C31" s="67">
+        <v>4575</v>
+      </c>
+      <c r="D31" s="67">
+        <v>1449</v>
+      </c>
+      <c r="E31" s="67">
+        <v>4539</v>
+      </c>
+      <c r="F31" s="67">
         <v>1437</v>
       </c>
-      <c r="C31" s="67">
-[...10 lines deleted...]
-      </c>
       <c r="G31" s="67">
-        <v>4344</v>
+        <v>4423</v>
       </c>
       <c r="H31" s="69">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="I31" s="69">
-        <v>-0.01</v>
+        <v>0.8</v>
       </c>
       <c r="J31" s="69">
-        <v>-0.9</v>
+        <v>1.32</v>
       </c>
       <c r="K31" s="71">
-        <v>4.28</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1210</v>
+        <v>1190</v>
       </c>
       <c r="C33" s="67">
-        <v>4023</v>
+        <v>4055</v>
       </c>
       <c r="D33" s="67">
-        <v>1214</v>
+        <v>1194</v>
       </c>
       <c r="E33" s="67">
-        <v>4015</v>
+        <v>4066</v>
       </c>
       <c r="F33" s="67">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="G33" s="67">
-        <v>3766</v>
+        <v>3951</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.33</v>
+        <v>-0.34</v>
       </c>
       <c r="I33" s="69">
-        <v>0.19</v>
+        <v>-0.25</v>
       </c>
       <c r="J33" s="69">
-        <v>-0.49</v>
+        <v>-2.7</v>
       </c>
       <c r="K33" s="71">
-        <v>6.82</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
-        <v>3992</v>
+        <v>4077</v>
       </c>
       <c r="C35" s="67">
-        <v>11073</v>
+        <v>11595</v>
       </c>
       <c r="D35" s="67">
-        <v>3964</v>
+        <v>4057</v>
       </c>
       <c r="E35" s="67">
-        <v>10841</v>
+        <v>11524</v>
       </c>
       <c r="F35" s="67">
-        <v>3960</v>
+        <v>3977</v>
       </c>
       <c r="G35" s="67">
-        <v>10099</v>
+        <v>10592</v>
       </c>
       <c r="H35" s="69">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="I35" s="69">
-        <v>2.15</v>
+        <v>0.61</v>
       </c>
       <c r="J35" s="69">
-        <v>0.81</v>
+        <v>2.51</v>
       </c>
       <c r="K35" s="71">
-        <v>9.65</v>
+        <v>9.47</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10919,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
-        <v>1678</v>
+        <v>1649</v>
       </c>
       <c r="C9" s="55">
-        <v>5484</v>
+        <v>5349</v>
       </c>
       <c r="D9" s="55">
-        <v>1688</v>
+        <v>1654</v>
       </c>
       <c r="E9" s="55">
-        <v>5521</v>
+        <v>5375</v>
       </c>
       <c r="F9" s="55">
-        <v>1729</v>
+        <v>1691</v>
       </c>
       <c r="G9" s="55">
-        <v>5626</v>
+        <v>5423</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.59</v>
+        <v>-0.3</v>
       </c>
       <c r="I9" s="58">
-        <v>-0.68</v>
+        <v>-0.48</v>
       </c>
       <c r="J9" s="58">
-        <v>-2.95</v>
+        <v>-2.48</v>
       </c>
       <c r="K9" s="61">
-        <v>-2.54</v>
+        <v>-1.35</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
-        <v>22162</v>
+        <v>22194</v>
       </c>
       <c r="C11" s="67">
-        <v>10686</v>
+        <v>10439</v>
       </c>
       <c r="D11" s="67">
-        <v>22134</v>
+        <v>22177</v>
       </c>
       <c r="E11" s="67">
-        <v>10657</v>
+        <v>10487</v>
       </c>
       <c r="F11" s="67">
-        <v>21618</v>
+        <v>21843</v>
       </c>
       <c r="G11" s="67">
-        <v>8694</v>
+        <v>9631</v>
       </c>
       <c r="H11" s="69">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="I11" s="69">
-        <v>0.28</v>
+        <v>-0.46</v>
       </c>
       <c r="J11" s="69">
-        <v>2.52</v>
+        <v>1.61</v>
       </c>
       <c r="K11" s="71">
-        <v>22.92</v>
+        <v>8.39</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
-        <v>2006</v>
+        <v>1960</v>
       </c>
       <c r="C13" s="67">
-        <v>6750</v>
+        <v>6595</v>
       </c>
       <c r="D13" s="67">
-        <v>2014</v>
+        <v>1963</v>
       </c>
       <c r="E13" s="67">
-        <v>6724</v>
+        <v>6606</v>
       </c>
       <c r="F13" s="67">
-        <v>2148</v>
+        <v>2098</v>
       </c>
       <c r="G13" s="67">
-        <v>6942</v>
+        <v>7045</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.4</v>
+        <v>-0.15</v>
       </c>
       <c r="I13" s="69">
-        <v>0.39</v>
+        <v>-0.16</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.61</v>
+        <v>-6.58</v>
       </c>
       <c r="K13" s="71">
-        <v>-2.76</v>
+        <v>-6.39</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
-        <v>11024</v>
+        <v>12196</v>
       </c>
       <c r="C15" s="67">
-        <v>12187</v>
+        <v>12226</v>
       </c>
       <c r="D15" s="67">
-        <v>10863</v>
+        <v>11941</v>
       </c>
       <c r="E15" s="67">
-        <v>12227</v>
+        <v>12306</v>
       </c>
       <c r="F15" s="67">
-        <v>9664</v>
+        <v>9785</v>
       </c>
       <c r="G15" s="67">
-        <v>11727</v>
+        <v>11967</v>
       </c>
       <c r="H15" s="69">
-        <v>1.48</v>
+        <v>2.14</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.33</v>
+        <v>-0.65</v>
       </c>
       <c r="J15" s="69">
-        <v>14.07</v>
+        <v>24.64</v>
       </c>
       <c r="K15" s="71">
-        <v>3.92</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
-        <v>6392</v>
+        <v>6402</v>
       </c>
       <c r="C17" s="67">
-        <v>33986</v>
+        <v>34360</v>
       </c>
       <c r="D17" s="67">
-        <v>6380</v>
+        <v>6420</v>
       </c>
       <c r="E17" s="67">
-        <v>33866</v>
+        <v>34329</v>
       </c>
       <c r="F17" s="67">
-        <v>6407</v>
+        <v>6323</v>
       </c>
       <c r="G17" s="67">
-        <v>33241</v>
+        <v>33197</v>
       </c>
       <c r="H17" s="69">
-        <v>0.19</v>
+        <v>-0.28</v>
       </c>
       <c r="I17" s="69">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="J17" s="69">
-        <v>-0.23</v>
+        <v>1.25</v>
       </c>
       <c r="K17" s="71">
-        <v>2.24</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
-        <v>3192</v>
+        <v>3206</v>
       </c>
       <c r="C19" s="67">
-        <v>14432</v>
+        <v>14495</v>
       </c>
       <c r="D19" s="67">
-        <v>3169</v>
+        <v>3204</v>
       </c>
       <c r="E19" s="67">
-        <v>14330</v>
+        <v>14459</v>
       </c>
       <c r="F19" s="67">
-        <v>2949</v>
+        <v>3064</v>
       </c>
       <c r="G19" s="67">
-        <v>12444</v>
+        <v>13339</v>
       </c>
       <c r="H19" s="69">
-        <v>0.73</v>
+        <v>0.06</v>
       </c>
       <c r="I19" s="69">
-        <v>0.71</v>
+        <v>0.25</v>
       </c>
       <c r="J19" s="69">
-        <v>8.24</v>
+        <v>4.63</v>
       </c>
       <c r="K19" s="71">
-        <v>15.98</v>
+        <v>8.67</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
-        <v>7590</v>
+        <v>7569</v>
       </c>
       <c r="C21" s="67">
-        <v>36046</v>
+        <v>36266</v>
       </c>
       <c r="D21" s="67">
-        <v>7543</v>
+        <v>7580</v>
       </c>
       <c r="E21" s="67">
-        <v>35525</v>
+        <v>36388</v>
       </c>
       <c r="F21" s="67">
-        <v>7464</v>
+        <v>7413</v>
       </c>
       <c r="G21" s="67">
-        <v>33988</v>
+        <v>33828</v>
       </c>
       <c r="H21" s="69">
-        <v>0.62</v>
+        <v>-0.15</v>
       </c>
       <c r="I21" s="69">
-        <v>1.47</v>
+        <v>-0.33</v>
       </c>
       <c r="J21" s="69">
-        <v>1.69</v>
+        <v>2.1</v>
       </c>
       <c r="K21" s="71">
-        <v>6.06</v>
+        <v>7.21</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="C23" s="67">
-        <v>1646</v>
+        <v>1716</v>
       </c>
       <c r="D23" s="67">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="E23" s="67">
-        <v>1630</v>
+        <v>1684</v>
       </c>
       <c r="F23" s="67">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="G23" s="67">
-        <v>1353</v>
+        <v>1423</v>
       </c>
       <c r="H23" s="69">
-        <v>1.75</v>
+        <v>1.21</v>
       </c>
       <c r="I23" s="69">
-        <v>0.96</v>
+        <v>1.93</v>
       </c>
       <c r="J23" s="69">
-        <v>18.66</v>
+        <v>18.13</v>
       </c>
       <c r="K23" s="71">
-        <v>21.64</v>
+        <v>20.58</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1191</v>
+        <v>1211</v>
       </c>
       <c r="C25" s="67">
-        <v>5024</v>
+        <v>5115</v>
       </c>
       <c r="D25" s="67">
-        <v>1183</v>
+        <v>1205</v>
       </c>
       <c r="E25" s="67">
-        <v>4982</v>
+        <v>5101</v>
       </c>
       <c r="F25" s="67">
-        <v>1152</v>
+        <v>1171</v>
       </c>
       <c r="G25" s="67">
-        <v>4713</v>
+        <v>4826</v>
       </c>
       <c r="H25" s="69">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="I25" s="69">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="J25" s="69">
-        <v>3.39</v>
+        <v>3.42</v>
       </c>
       <c r="K25" s="71">
-        <v>6.6</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
-        <v>1668</v>
+        <v>1820</v>
       </c>
       <c r="C27" s="67">
-        <v>2809</v>
+        <v>2846</v>
       </c>
       <c r="D27" s="67">
-        <v>1639</v>
+        <v>1783</v>
       </c>
       <c r="E27" s="67">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="F27" s="67">
-        <v>1325</v>
+        <v>1496</v>
       </c>
       <c r="G27" s="67">
-        <v>2827</v>
+        <v>2856</v>
       </c>
       <c r="H27" s="69">
-        <v>1.77</v>
+        <v>2.08</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.97</v>
+        <v>0.3</v>
       </c>
       <c r="J27" s="69">
-        <v>25.89</v>
+        <v>21.66</v>
       </c>
       <c r="K27" s="71">
-        <v>-0.64</v>
+        <v>-0.36</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>