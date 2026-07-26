--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -186,54 +186,54 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t>民國115年 2月底</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t>民國115年 5月底</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <r>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.# refer to the subsidiary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>5-1 Consumer Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
@@ -2403,75 +2403,75 @@
     </xf>
     <xf xxid="133" numFmtId="178" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="179" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="179" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="40" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="140" numFmtId="0" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="141" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="142" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="179" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="0" fontId="36" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="145" numFmtId="178" fontId="6" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="179" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="178" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="179" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="179" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="178" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="179" fontId="39" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="150" numFmtId="179" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
@@ -2691,528 +2691,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>7584322</v>
+        <v>7644814</v>
       </c>
       <c r="C9" s="56">
-        <v>13398856</v>
+        <v>13588015</v>
       </c>
       <c r="D9" s="56">
-        <v>7611069</v>
+        <v>7611509</v>
       </c>
       <c r="E9" s="56">
-        <v>13393199</v>
+        <v>13523034</v>
       </c>
       <c r="F9" s="56">
-        <v>7633188</v>
+        <v>7699768</v>
       </c>
       <c r="G9" s="56">
-        <v>12798114</v>
+        <v>12969105</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.35</v>
+        <v>0.44</v>
       </c>
       <c r="I9" s="59">
-        <v>0.04</v>
+        <v>0.48</v>
       </c>
       <c r="J9" s="59">
-        <v>-0.64</v>
+        <v>-0.71</v>
       </c>
       <c r="K9" s="62">
-        <v>4.69</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="67">
-        <v>2990736</v>
+        <v>3022759</v>
       </c>
       <c r="C11" s="67">
-        <v>1354934</v>
+        <v>1376479</v>
       </c>
       <c r="D11" s="67">
-        <v>3014198</v>
+        <v>3001527</v>
       </c>
       <c r="E11" s="67">
-        <v>1354104</v>
+        <v>1371402</v>
       </c>
       <c r="F11" s="67">
-        <v>3124213</v>
+        <v>3162114</v>
       </c>
       <c r="G11" s="67">
-        <v>1253245</v>
+        <v>1280951</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.78</v>
+        <v>0.71</v>
       </c>
       <c r="I11" s="69">
-        <v>0.06</v>
+        <v>0.37</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.27</v>
+        <v>-4.41</v>
       </c>
       <c r="K11" s="71">
-        <v>8.11</v>
+        <v>7.46</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="67">
-        <v>355046</v>
+        <v>354939</v>
       </c>
       <c r="C13" s="67">
-        <v>1262749</v>
+        <v>1268276</v>
       </c>
       <c r="D13" s="67">
-        <v>355194</v>
+        <v>355292</v>
       </c>
       <c r="E13" s="67">
-        <v>1261196</v>
+        <v>1268511</v>
       </c>
       <c r="F13" s="67">
-        <v>348813</v>
+        <v>352725</v>
       </c>
       <c r="G13" s="67">
-        <v>1158524</v>
+        <v>1204136</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.04</v>
+        <v>-0.1</v>
       </c>
       <c r="I13" s="69">
-        <v>0.12</v>
+        <v>-0.02</v>
       </c>
       <c r="J13" s="69">
-        <v>1.79</v>
+        <v>0.63</v>
       </c>
       <c r="K13" s="71">
-        <v>9</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="67">
-        <v>267479</v>
+        <v>268228</v>
       </c>
       <c r="C15" s="67">
-        <v>951849</v>
+        <v>956519</v>
       </c>
       <c r="D15" s="67">
-        <v>267572</v>
+        <v>267937</v>
       </c>
       <c r="E15" s="67">
-        <v>952040</v>
+        <v>954784</v>
       </c>
       <c r="F15" s="67">
-        <v>258742</v>
+        <v>262910</v>
       </c>
       <c r="G15" s="67">
-        <v>882521</v>
+        <v>912625</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.03</v>
+        <v>0.11</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.02</v>
+        <v>0.18</v>
       </c>
       <c r="J15" s="69">
-        <v>3.38</v>
+        <v>2.02</v>
       </c>
       <c r="K15" s="71">
-        <v>7.86</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="67">
-        <v>167149</v>
+        <v>169404</v>
       </c>
       <c r="C17" s="67">
-        <v>750178</v>
+        <v>770486</v>
       </c>
       <c r="D17" s="67">
-        <v>166809</v>
+        <v>168644</v>
       </c>
       <c r="E17" s="67">
-        <v>747080</v>
+        <v>764150</v>
       </c>
       <c r="F17" s="67">
-        <v>159037</v>
+        <v>160995</v>
       </c>
       <c r="G17" s="67">
-        <v>688108</v>
+        <v>702591</v>
       </c>
       <c r="H17" s="69">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="I17" s="69">
-        <v>0.41</v>
+        <v>0.83</v>
       </c>
       <c r="J17" s="69">
-        <v>5.1</v>
+        <v>5.22</v>
       </c>
       <c r="K17" s="71">
-        <v>9.02</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="67">
-        <v>210035</v>
+        <v>211487</v>
       </c>
       <c r="C19" s="67">
-        <v>673235</v>
+        <v>678632</v>
       </c>
       <c r="D19" s="67">
-        <v>210147</v>
+        <v>210770</v>
       </c>
       <c r="E19" s="67">
-        <v>674405</v>
+        <v>675591</v>
       </c>
       <c r="F19" s="67">
-        <v>213546</v>
+        <v>211995</v>
       </c>
       <c r="G19" s="67">
-        <v>692857</v>
+        <v>685172</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.05</v>
+        <v>0.34</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.17</v>
+        <v>0.45</v>
       </c>
       <c r="J19" s="69">
-        <v>-1.64</v>
+        <v>-0.24</v>
       </c>
       <c r="K19" s="71">
-        <v>-2.83</v>
+        <v>-0.95</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="67">
-        <v>115150</v>
+        <v>116731</v>
       </c>
       <c r="C21" s="67">
-        <v>530726</v>
+        <v>539847</v>
       </c>
       <c r="D21" s="67">
-        <v>115011</v>
+        <v>116292</v>
       </c>
       <c r="E21" s="67">
-        <v>530183</v>
+        <v>537268</v>
       </c>
       <c r="F21" s="67">
-        <v>110223</v>
+        <v>111471</v>
       </c>
       <c r="G21" s="67">
-        <v>498842</v>
+        <v>505559</v>
       </c>
       <c r="H21" s="69">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="I21" s="69">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="J21" s="69">
-        <v>4.47</v>
+        <v>4.72</v>
       </c>
       <c r="K21" s="71">
-        <v>6.39</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="67">
-        <v>35233</v>
+        <v>35021</v>
       </c>
       <c r="C23" s="67">
-        <v>202614</v>
+        <v>203086</v>
       </c>
       <c r="D23" s="67">
-        <v>35321</v>
+        <v>35085</v>
       </c>
       <c r="E23" s="67">
-        <v>203037</v>
+        <v>202954</v>
       </c>
       <c r="F23" s="67">
-        <v>35684</v>
+        <v>35378</v>
       </c>
       <c r="G23" s="67">
-        <v>195800</v>
+        <v>195578</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.25</v>
+        <v>-0.18</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.21</v>
+        <v>0.06</v>
       </c>
       <c r="J23" s="69">
-        <v>-1.26</v>
+        <v>-1.01</v>
       </c>
       <c r="K23" s="71">
-        <v>3.48</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="67">
-        <v>327955</v>
+        <v>329259</v>
       </c>
       <c r="C25" s="67">
-        <v>768785</v>
+        <v>777820</v>
       </c>
       <c r="D25" s="67">
-        <v>328212</v>
+        <v>328749</v>
       </c>
       <c r="E25" s="67">
-        <v>766638</v>
+        <v>777643</v>
       </c>
       <c r="F25" s="67">
-        <v>324330</v>
+        <v>325169</v>
       </c>
       <c r="G25" s="67">
-        <v>754732</v>
+        <v>757860</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.08</v>
+        <v>0.16</v>
       </c>
       <c r="I25" s="69">
-        <v>0.28</v>
+        <v>0.02</v>
       </c>
       <c r="J25" s="69">
-        <v>1.12</v>
+        <v>1.26</v>
       </c>
       <c r="K25" s="71">
-        <v>1.86</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="67">
-        <v>375563</v>
+        <v>372809</v>
       </c>
       <c r="C27" s="67">
-        <v>697248</v>
+        <v>699692</v>
       </c>
       <c r="D27" s="67">
-        <v>377118</v>
+        <v>373452</v>
       </c>
       <c r="E27" s="67">
-        <v>699348</v>
+        <v>698051</v>
       </c>
       <c r="F27" s="67">
-        <v>389691</v>
+        <v>384124</v>
       </c>
       <c r="G27" s="67">
-        <v>721391</v>
+        <v>705406</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.41</v>
+        <v>-0.17</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.3</v>
+        <v>0.24</v>
       </c>
       <c r="J27" s="69">
-        <v>-3.63</v>
+        <v>-2.95</v>
       </c>
       <c r="K27" s="71">
-        <v>-3.35</v>
+        <v>-0.81</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="73">
         <v>0</v>
       </c>
       <c r="C29" s="73">
@@ -3241,128 +3241,128 @@
       </c>
       <c r="K29" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="67">
-        <v>41752</v>
+        <v>41419</v>
       </c>
       <c r="C31" s="67">
-        <v>37211</v>
+        <v>38057</v>
       </c>
       <c r="D31" s="67">
-        <v>41976</v>
+        <v>41476</v>
       </c>
       <c r="E31" s="67">
-        <v>37129</v>
+        <v>37624</v>
       </c>
       <c r="F31" s="67">
-        <v>42375</v>
+        <v>42092</v>
       </c>
       <c r="G31" s="67">
-        <v>35006</v>
+        <v>36191</v>
       </c>
       <c r="H31" s="69">
-        <v>-0.53</v>
+        <v>-0.14</v>
       </c>
       <c r="I31" s="69">
-        <v>0.22</v>
+        <v>1.15</v>
       </c>
       <c r="J31" s="69">
-        <v>-1.47</v>
+        <v>-1.6</v>
       </c>
       <c r="K31" s="71">
-        <v>6.3</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="67">
-        <v>101485</v>
+        <v>103004</v>
       </c>
       <c r="C33" s="67">
-        <v>445473</v>
+        <v>454800</v>
       </c>
       <c r="D33" s="67">
-        <v>101442</v>
+        <v>102624</v>
       </c>
       <c r="E33" s="67">
-        <v>445175</v>
+        <v>452291</v>
       </c>
       <c r="F33" s="67">
-        <v>101361</v>
+        <v>101972</v>
       </c>
       <c r="G33" s="67">
-        <v>442600</v>
+        <v>445208</v>
       </c>
       <c r="H33" s="69">
-        <v>0.04</v>
+        <v>0.37</v>
       </c>
       <c r="I33" s="69">
-        <v>0.07</v>
+        <v>0.55</v>
       </c>
       <c r="J33" s="69">
-        <v>0.12</v>
+        <v>1.01</v>
       </c>
       <c r="K33" s="71">
-        <v>0.65</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B35" s="73">
         <v>0</v>
       </c>
       <c r="C35" s="73">
@@ -3591,51 +3591,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="79" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="49"/>
@@ -3663,56 +3663,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -3799,728 +3799,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="55">
-        <v>10612</v>
+        <v>10309</v>
       </c>
       <c r="C9" s="55">
-        <v>20668</v>
+        <v>21763</v>
       </c>
       <c r="D9" s="55">
-        <v>10623</v>
+        <v>10633</v>
       </c>
       <c r="E9" s="55">
-        <v>20368</v>
+        <v>21484</v>
       </c>
       <c r="F9" s="55">
-        <v>10372</v>
+        <v>10414</v>
       </c>
       <c r="G9" s="55">
-        <v>16286</v>
+        <v>17050</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.1</v>
+        <v>-3.05</v>
       </c>
       <c r="I9" s="58">
-        <v>1.47</v>
+        <v>1.3</v>
       </c>
       <c r="J9" s="58">
-        <v>2.31</v>
+        <v>-1.01</v>
       </c>
       <c r="K9" s="61">
-        <v>26.91</v>
+        <v>27.65</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="67">
-        <v>88921</v>
+        <v>90250</v>
       </c>
       <c r="C11" s="67">
-        <v>334320</v>
+        <v>342251</v>
       </c>
       <c r="D11" s="67">
-        <v>88752</v>
+        <v>89755</v>
       </c>
       <c r="E11" s="67">
-        <v>333451</v>
+        <v>339251</v>
       </c>
       <c r="F11" s="67">
-        <v>85222</v>
+        <v>87572</v>
       </c>
       <c r="G11" s="67">
-        <v>307992</v>
+        <v>323646</v>
       </c>
       <c r="H11" s="69">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="I11" s="69">
-        <v>0.26</v>
+        <v>0.88</v>
       </c>
       <c r="J11" s="69">
-        <v>4.34</v>
+        <v>3.06</v>
       </c>
       <c r="K11" s="71">
-        <v>8.55</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="67">
-        <v>92081</v>
+        <v>88518</v>
       </c>
       <c r="C13" s="67">
-        <v>197243</v>
+        <v>193867</v>
       </c>
       <c r="D13" s="67">
-        <v>93055</v>
+        <v>89762</v>
       </c>
       <c r="E13" s="67">
-        <v>198872</v>
+        <v>194878</v>
       </c>
       <c r="F13" s="67">
-        <v>106930</v>
+        <v>103487</v>
       </c>
       <c r="G13" s="67">
-        <v>213684</v>
+        <v>211466</v>
       </c>
       <c r="H13" s="69">
-        <v>-1.05</v>
+        <v>-1.39</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.82</v>
+        <v>-0.52</v>
       </c>
       <c r="J13" s="69">
-        <v>-13.89</v>
+        <v>-14.46</v>
       </c>
       <c r="K13" s="71">
-        <v>-7.69</v>
+        <v>-8.32</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="67">
-        <v>36061</v>
+        <v>36055</v>
       </c>
       <c r="C15" s="67">
-        <v>107125</v>
+        <v>108606</v>
       </c>
       <c r="D15" s="67">
-        <v>35926</v>
+        <v>36030</v>
       </c>
       <c r="E15" s="67">
-        <v>106316</v>
+        <v>108050</v>
       </c>
       <c r="F15" s="67">
-        <v>35463</v>
+        <v>35514</v>
       </c>
       <c r="G15" s="67">
-        <v>101096</v>
+        <v>102305</v>
       </c>
       <c r="H15" s="69">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="I15" s="69">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="J15" s="69">
-        <v>1.69</v>
+        <v>1.52</v>
       </c>
       <c r="K15" s="71">
-        <v>5.96</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="67">
-        <v>2676</v>
+        <v>2494</v>
       </c>
       <c r="C17" s="67">
-        <v>15649</v>
+        <v>15290</v>
       </c>
       <c r="D17" s="67">
-        <v>2703</v>
+        <v>2551</v>
       </c>
       <c r="E17" s="67">
-        <v>15745</v>
+        <v>15415</v>
       </c>
       <c r="F17" s="67">
-        <v>2490</v>
+        <v>2546</v>
       </c>
       <c r="G17" s="67">
-        <v>11821</v>
+        <v>12740</v>
       </c>
       <c r="H17" s="69">
-        <v>-1</v>
+        <v>-2.23</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.61</v>
+        <v>-0.81</v>
       </c>
       <c r="J17" s="69">
-        <v>7.47</v>
+        <v>-2.04</v>
       </c>
       <c r="K17" s="71">
-        <v>32.38</v>
+        <v>20.01</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="67">
-        <v>50554</v>
+        <v>49668</v>
       </c>
       <c r="C19" s="67">
-        <v>231644</v>
+        <v>235354</v>
       </c>
       <c r="D19" s="67">
-        <v>50836</v>
+        <v>49959</v>
       </c>
       <c r="E19" s="67">
-        <v>231194</v>
+        <v>234265</v>
       </c>
       <c r="F19" s="67">
-        <v>53795</v>
+        <v>53183</v>
       </c>
       <c r="G19" s="67">
-        <v>219825</v>
+        <v>223369</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.55</v>
+        <v>-0.58</v>
       </c>
       <c r="I19" s="69">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="J19" s="69">
-        <v>-6.02</v>
+        <v>-6.61</v>
       </c>
       <c r="K19" s="71">
-        <v>5.38</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="67">
-        <v>21602</v>
+        <v>23392</v>
       </c>
       <c r="C21" s="67">
-        <v>12784</v>
+        <v>14069</v>
       </c>
       <c r="D21" s="67">
-        <v>21430</v>
+        <v>22620</v>
       </c>
       <c r="E21" s="67">
-        <v>12665</v>
+        <v>13647</v>
       </c>
       <c r="F21" s="67">
-        <v>18793</v>
+        <v>19256</v>
       </c>
       <c r="G21" s="67">
-        <v>11294</v>
+        <v>11552</v>
       </c>
       <c r="H21" s="69">
-        <v>0.8</v>
+        <v>3.41</v>
       </c>
       <c r="I21" s="69">
-        <v>0.94</v>
+        <v>3.09</v>
       </c>
       <c r="J21" s="69">
-        <v>14.95</v>
+        <v>21.48</v>
       </c>
       <c r="K21" s="71">
-        <v>13.19</v>
+        <v>21.79</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="67">
-        <v>923</v>
+        <v>888</v>
       </c>
       <c r="C23" s="67">
-        <v>5423</v>
+        <v>5513</v>
       </c>
       <c r="D23" s="67">
-        <v>936</v>
+        <v>895</v>
       </c>
       <c r="E23" s="67">
-        <v>5535</v>
+        <v>5452</v>
       </c>
       <c r="F23" s="67">
-        <v>1058</v>
+        <v>1020</v>
       </c>
       <c r="G23" s="67">
-        <v>6110</v>
+        <v>6099</v>
       </c>
       <c r="H23" s="69">
-        <v>-1.39</v>
+        <v>-0.78</v>
       </c>
       <c r="I23" s="69">
-        <v>-2.02</v>
+        <v>1.13</v>
       </c>
       <c r="J23" s="69">
-        <v>-12.76</v>
+        <v>-12.94</v>
       </c>
       <c r="K23" s="71">
-        <v>-11.24</v>
+        <v>-9.6</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="67">
-        <v>106898</v>
+        <v>105078</v>
       </c>
       <c r="C25" s="67">
-        <v>269689</v>
+        <v>268783</v>
       </c>
       <c r="D25" s="67">
-        <v>107398</v>
+        <v>105644</v>
       </c>
       <c r="E25" s="67">
-        <v>270445</v>
+        <v>268701</v>
       </c>
       <c r="F25" s="67">
-        <v>114599</v>
+        <v>112985</v>
       </c>
       <c r="G25" s="67">
-        <v>279294</v>
+        <v>278154</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.47</v>
+        <v>-0.54</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.28</v>
+        <v>0.03</v>
       </c>
       <c r="J25" s="69">
-        <v>-6.72</v>
+        <v>-7</v>
       </c>
       <c r="K25" s="71">
-        <v>-3.44</v>
+        <v>-3.37</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="67">
-        <v>35721</v>
+        <v>35981</v>
       </c>
       <c r="C27" s="67">
-        <v>59549</v>
+        <v>61179</v>
       </c>
       <c r="D27" s="67">
-        <v>35699</v>
+        <v>35845</v>
       </c>
       <c r="E27" s="67">
-        <v>59180</v>
+        <v>60441</v>
       </c>
       <c r="F27" s="67">
-        <v>33686</v>
+        <v>34268</v>
       </c>
       <c r="G27" s="67">
-        <v>52559</v>
+        <v>53625</v>
       </c>
       <c r="H27" s="69">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="I27" s="69">
-        <v>0.62</v>
+        <v>1.22</v>
       </c>
       <c r="J27" s="69">
-        <v>6.04</v>
+        <v>5</v>
       </c>
       <c r="K27" s="71">
-        <v>13.3</v>
+        <v>14.09</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="67">
-        <v>6391</v>
+        <v>6229</v>
       </c>
       <c r="C29" s="67">
-        <v>17840</v>
+        <v>17746</v>
       </c>
       <c r="D29" s="67">
-        <v>6408</v>
+        <v>6281</v>
       </c>
       <c r="E29" s="67">
-        <v>17934</v>
+        <v>17820</v>
       </c>
       <c r="F29" s="67">
-        <v>6357</v>
+        <v>6772</v>
       </c>
       <c r="G29" s="67">
-        <v>17296</v>
+        <v>17427</v>
       </c>
       <c r="H29" s="69">
-        <v>-0.27</v>
+        <v>-0.83</v>
       </c>
       <c r="I29" s="69">
-        <v>-0.52</v>
+        <v>-0.41</v>
       </c>
       <c r="J29" s="69">
-        <v>0.53</v>
+        <v>-8.02</v>
       </c>
       <c r="K29" s="71">
-        <v>3.15</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="67">
-        <v>56027</v>
+        <v>56170</v>
       </c>
       <c r="C31" s="67">
-        <v>52277</v>
+        <v>53002</v>
       </c>
       <c r="D31" s="67">
-        <v>55991</v>
+        <v>56087</v>
       </c>
       <c r="E31" s="67">
-        <v>52353</v>
+        <v>52778</v>
       </c>
       <c r="F31" s="67">
-        <v>55442</v>
+        <v>55702</v>
       </c>
       <c r="G31" s="67">
-        <v>48250</v>
+        <v>49150</v>
       </c>
       <c r="H31" s="69">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="I31" s="69">
-        <v>-0.14</v>
+        <v>0.42</v>
       </c>
       <c r="J31" s="69">
-        <v>1.06</v>
+        <v>0.84</v>
       </c>
       <c r="K31" s="71">
-        <v>8.35</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="67">
-        <v>119897</v>
+        <v>119921</v>
       </c>
       <c r="C33" s="67">
-        <v>236321</v>
+        <v>237831</v>
       </c>
       <c r="D33" s="67">
-        <v>119872</v>
+        <v>119847</v>
       </c>
       <c r="E33" s="67">
-        <v>236373</v>
+        <v>237292</v>
       </c>
       <c r="F33" s="67">
-        <v>117513</v>
+        <v>118285</v>
       </c>
       <c r="G33" s="67">
-        <v>228836</v>
+        <v>229374</v>
       </c>
       <c r="H33" s="69">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="I33" s="69">
-        <v>-0.02</v>
+        <v>0.23</v>
       </c>
       <c r="J33" s="69">
-        <v>2.03</v>
+        <v>1.38</v>
       </c>
       <c r="K33" s="71">
-        <v>3.27</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="67">
-        <v>100475</v>
+        <v>99579</v>
       </c>
       <c r="C35" s="67">
-        <v>176439</v>
+        <v>176863</v>
       </c>
       <c r="D35" s="67">
-        <v>100933</v>
+        <v>99663</v>
       </c>
       <c r="E35" s="67">
-        <v>176842</v>
+        <v>176337</v>
       </c>
       <c r="F35" s="67">
-        <v>103030</v>
+        <v>102707</v>
       </c>
       <c r="G35" s="67">
-        <v>178244</v>
+        <v>178655</v>
       </c>
       <c r="H35" s="69">
-        <v>-0.45</v>
+        <v>-0.08</v>
       </c>
       <c r="I35" s="69">
-        <v>-0.23</v>
+        <v>0.3</v>
       </c>
       <c r="J35" s="69">
-        <v>-2.48</v>
+        <v>-3.05</v>
       </c>
       <c r="K35" s="71">
-        <v>-1.01</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>112</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -4753,51 +4753,51 @@
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="80" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="49"/>
@@ -4825,56 +4825,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -4961,578 +4961,578 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="55">
-        <v>216675</v>
+        <v>219208</v>
       </c>
       <c r="C9" s="55">
-        <v>438805</v>
+        <v>446991</v>
       </c>
       <c r="D9" s="55">
-        <v>216487</v>
+        <v>217933</v>
       </c>
       <c r="E9" s="55">
-        <v>438362</v>
+        <v>442679</v>
       </c>
       <c r="F9" s="55">
-        <v>208407</v>
+        <v>209494</v>
       </c>
       <c r="G9" s="55">
-        <v>426164</v>
+        <v>424741</v>
       </c>
       <c r="H9" s="58">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="I9" s="58">
-        <v>0.1</v>
+        <v>0.97</v>
       </c>
       <c r="J9" s="58">
-        <v>3.97</v>
+        <v>4.64</v>
       </c>
       <c r="K9" s="61">
-        <v>2.97</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="67">
-        <v>81532</v>
+        <v>80500</v>
       </c>
       <c r="C11" s="67">
-        <v>393609</v>
+        <v>388947</v>
       </c>
       <c r="D11" s="67">
-        <v>81820</v>
+        <v>80817</v>
       </c>
       <c r="E11" s="67">
-        <v>394822</v>
+        <v>390035</v>
       </c>
       <c r="F11" s="67">
-        <v>85654</v>
+        <v>84616</v>
       </c>
       <c r="G11" s="67">
-        <v>410849</v>
+        <v>406574</v>
       </c>
       <c r="H11" s="69">
-        <v>-0.35</v>
+        <v>-0.39</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.31</v>
+        <v>-0.28</v>
       </c>
       <c r="J11" s="69">
-        <v>-4.81</v>
+        <v>-4.86</v>
       </c>
       <c r="K11" s="71">
-        <v>-4.2</v>
+        <v>-4.34</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="67">
-        <v>247880</v>
+        <v>250428</v>
       </c>
       <c r="C13" s="67">
-        <v>700151</v>
+        <v>724924</v>
       </c>
       <c r="D13" s="67">
-        <v>247999</v>
+        <v>248900</v>
       </c>
       <c r="E13" s="67">
-        <v>700226</v>
+        <v>712756</v>
       </c>
       <c r="F13" s="67">
-        <v>235437</v>
+        <v>239956</v>
       </c>
       <c r="G13" s="67">
-        <v>651394</v>
+        <v>661760</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.05</v>
+        <v>0.61</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.01</v>
+        <v>1.71</v>
       </c>
       <c r="J13" s="69">
-        <v>5.29</v>
+        <v>4.36</v>
       </c>
       <c r="K13" s="71">
-        <v>7.48</v>
+        <v>9.54</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>118</v>
       </c>
       <c r="B15" s="67">
-        <v>116710</v>
+        <v>117292</v>
       </c>
       <c r="C15" s="67">
-        <v>148676</v>
+        <v>151965</v>
       </c>
       <c r="D15" s="67">
-        <v>117429</v>
+        <v>117004</v>
       </c>
       <c r="E15" s="67">
-        <v>148891</v>
+        <v>150414</v>
       </c>
       <c r="F15" s="67">
-        <v>116031</v>
+        <v>116847</v>
       </c>
       <c r="G15" s="67">
-        <v>134613</v>
+        <v>142827</v>
       </c>
       <c r="H15" s="69">
-        <v>-0.61</v>
+        <v>0.25</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.14</v>
+        <v>1.03</v>
       </c>
       <c r="J15" s="69">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="K15" s="71">
-        <v>10.45</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="67">
-        <v>204272</v>
+        <v>204534</v>
       </c>
       <c r="C17" s="67">
-        <v>259472</v>
+        <v>259522</v>
       </c>
       <c r="D17" s="67">
-        <v>204994</v>
+        <v>204469</v>
       </c>
       <c r="E17" s="67">
-        <v>259689</v>
+        <v>259316</v>
       </c>
       <c r="F17" s="67">
-        <v>204608</v>
+        <v>206312</v>
       </c>
       <c r="G17" s="67">
-        <v>262516</v>
+        <v>261134</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.35</v>
+        <v>0.03</v>
       </c>
       <c r="I17" s="69">
-        <v>-0.08</v>
+        <v>0.08</v>
       </c>
       <c r="J17" s="69">
-        <v>-0.16</v>
+        <v>-0.86</v>
       </c>
       <c r="K17" s="71">
-        <v>-1.16</v>
+        <v>-0.62</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="67">
-        <v>298320</v>
+        <v>301104</v>
       </c>
       <c r="C19" s="67">
-        <v>659580</v>
+        <v>674010</v>
       </c>
       <c r="D19" s="67">
-        <v>298779</v>
+        <v>300143</v>
       </c>
       <c r="E19" s="67">
-        <v>660356</v>
+        <v>668737</v>
       </c>
       <c r="F19" s="67">
-        <v>291774</v>
+        <v>292698</v>
       </c>
       <c r="G19" s="67">
-        <v>647524</v>
+        <v>646280</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.15</v>
+        <v>0.32</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.12</v>
+        <v>0.79</v>
       </c>
       <c r="J19" s="69">
-        <v>2.24</v>
+        <v>2.87</v>
       </c>
       <c r="K19" s="71">
-        <v>1.86</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="67">
-        <v>31564</v>
+        <v>31941</v>
       </c>
       <c r="C21" s="67">
-        <v>75954</v>
+        <v>76538</v>
       </c>
       <c r="D21" s="67">
-        <v>31495</v>
+        <v>31822</v>
       </c>
       <c r="E21" s="67">
-        <v>76016</v>
+        <v>76233</v>
       </c>
       <c r="F21" s="67">
-        <v>30626</v>
+        <v>30790</v>
       </c>
       <c r="G21" s="67">
-        <v>74305</v>
+        <v>74531</v>
       </c>
       <c r="H21" s="69">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.08</v>
+        <v>0.4</v>
       </c>
       <c r="J21" s="69">
-        <v>3.06</v>
+        <v>3.74</v>
       </c>
       <c r="K21" s="71">
-        <v>2.22</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="67">
-        <v>459287</v>
+        <v>459563</v>
       </c>
       <c r="C23" s="67">
-        <v>1206044</v>
+        <v>1235151</v>
       </c>
       <c r="D23" s="67">
-        <v>459913</v>
+        <v>459346</v>
       </c>
       <c r="E23" s="67">
-        <v>1203503</v>
+        <v>1225878</v>
       </c>
       <c r="F23" s="67">
-        <v>455639</v>
+        <v>456463</v>
       </c>
       <c r="G23" s="67">
-        <v>1099486</v>
+        <v>1120853</v>
       </c>
       <c r="H23" s="69">
-        <v>-0.14</v>
+        <v>0.05</v>
       </c>
       <c r="I23" s="69">
-        <v>0.21</v>
+        <v>0.76</v>
       </c>
       <c r="J23" s="69">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="K23" s="71">
-        <v>9.69</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>127</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>128</v>
       </c>
       <c r="B25" s="67">
-        <v>15509</v>
+        <v>17387</v>
       </c>
       <c r="C25" s="67">
-        <v>21140</v>
+        <v>24983</v>
       </c>
       <c r="D25" s="67">
-        <v>15258</v>
+        <v>16827</v>
       </c>
       <c r="E25" s="67">
-        <v>20599</v>
+        <v>23947</v>
       </c>
       <c r="F25" s="67">
-        <v>7687</v>
+        <v>8256</v>
       </c>
       <c r="G25" s="67">
-        <v>12679</v>
+        <v>13458</v>
       </c>
       <c r="H25" s="69">
-        <v>1.65</v>
+        <v>3.33</v>
       </c>
       <c r="I25" s="69">
-        <v>2.63</v>
+        <v>4.33</v>
       </c>
       <c r="J25" s="69">
-        <v>101.76</v>
+        <v>110.6</v>
       </c>
       <c r="K25" s="71">
-        <v>66.74</v>
+        <v>85.64</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B27" s="67">
-        <v>183089</v>
+        <v>199198</v>
       </c>
       <c r="C27" s="67">
-        <v>76413</v>
+        <v>81455</v>
       </c>
       <c r="D27" s="67">
-        <v>180455</v>
+        <v>193087</v>
       </c>
       <c r="E27" s="67">
-        <v>76161</v>
+        <v>79472</v>
       </c>
       <c r="F27" s="67">
-        <v>133921</v>
+        <v>148601</v>
       </c>
       <c r="G27" s="67">
-        <v>56211</v>
+        <v>64653</v>
       </c>
       <c r="H27" s="69">
-        <v>1.46</v>
+        <v>3.16</v>
       </c>
       <c r="I27" s="69">
-        <v>0.33</v>
+        <v>2.5</v>
       </c>
       <c r="J27" s="69">
-        <v>36.71</v>
+        <v>34.05</v>
       </c>
       <c r="K27" s="71">
-        <v>35.94</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>132</v>
       </c>
       <c r="B29" s="67">
-        <v>13062</v>
+        <v>14067</v>
       </c>
       <c r="C29" s="67">
-        <v>7039</v>
+        <v>7718</v>
       </c>
       <c r="D29" s="67">
-        <v>12878</v>
+        <v>13741</v>
       </c>
       <c r="E29" s="67">
-        <v>6969</v>
+        <v>7487</v>
       </c>
       <c r="F29" s="67">
-        <v>10639</v>
+        <v>11079</v>
       </c>
       <c r="G29" s="67">
-        <v>6159</v>
+        <v>6407</v>
       </c>
       <c r="H29" s="69">
-        <v>1.43</v>
+        <v>2.37</v>
       </c>
       <c r="I29" s="69">
-        <v>1.01</v>
+        <v>3.08</v>
       </c>
       <c r="J29" s="69">
-        <v>22.77</v>
+        <v>26.97</v>
       </c>
       <c r="K29" s="71">
-        <v>14.29</v>
+        <v>20.47</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
@@ -5746,51 +5746,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="81" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="49"/>
@@ -5818,56 +5818,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -5954,78 +5954,78 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C9" s="56">
-        <v>197</v>
+        <v>145</v>
       </c>
       <c r="D9" s="56">
         <v>13</v>
       </c>
       <c r="E9" s="56">
-        <v>222</v>
+        <v>165</v>
       </c>
       <c r="F9" s="56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G9" s="56">
         <v>247</v>
       </c>
-      <c r="H9" s="82">
-        <v>0</v>
+      <c r="H9" s="59">
+        <v>-7.69</v>
       </c>
       <c r="I9" s="59">
-        <v>-11.2</v>
+        <v>-12.11</v>
       </c>
       <c r="J9" s="59">
-        <v>8.33</v>
+        <v>-7.69</v>
       </c>
       <c r="K9" s="62">
-        <v>-20.27</v>
+        <v>-41.43</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
       <c r="C11" s="73">
@@ -6104,78 +6104,78 @@
       </c>
       <c r="K13" s="77">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>137</v>
       </c>
       <c r="B15" s="67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C15" s="67">
-        <v>192</v>
+        <v>141</v>
       </c>
       <c r="D15" s="67">
         <v>2</v>
       </c>
       <c r="E15" s="67">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F15" s="67">
         <v>2</v>
       </c>
       <c r="G15" s="67">
         <v>244</v>
       </c>
-      <c r="H15" s="75">
-        <v>0</v>
+      <c r="H15" s="69">
+        <v>-50</v>
       </c>
       <c r="I15" s="69">
-        <v>-11.29</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-12.25</v>
+      </c>
+      <c r="J15" s="69">
+        <v>-50</v>
       </c>
       <c r="K15" s="71">
-        <v>-21.11</v>
+        <v>-42.28</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="73">
         <v>0</v>
       </c>
       <c r="C17" s="73">
@@ -6475,57 +6475,57 @@
       <c r="A29" s="21" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="67">
         <v>3</v>
       </c>
       <c r="C29" s="67">
         <v>0</v>
       </c>
       <c r="D29" s="67">
         <v>3</v>
       </c>
       <c r="E29" s="67">
         <v>0</v>
       </c>
       <c r="F29" s="67">
         <v>3</v>
       </c>
       <c r="G29" s="67">
         <v>0</v>
       </c>
       <c r="H29" s="75">
         <v>0</v>
       </c>
       <c r="I29" s="69">
-        <v>-9.65</v>
+        <v>-13.61</v>
       </c>
       <c r="J29" s="75">
         <v>0</v>
       </c>
       <c r="K29" s="71">
-        <v>-55.96</v>
+        <v>-65.25</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>152</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="73">
         <v>0</v>
       </c>
       <c r="C31" s="73">
@@ -6854,51 +6854,51 @@
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="82" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="49"/>
@@ -6926,56 +6926,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -7058,81 +7058,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="83" t="s">
+      <c r="A9" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="85">
-[...26 lines deleted...]
-      <c r="K9" s="87">
+      <c r="B9" s="82">
+        <v>0</v>
+      </c>
+      <c r="C9" s="82">
+        <v>0</v>
+      </c>
+      <c r="D9" s="82">
+        <v>0</v>
+      </c>
+      <c r="E9" s="82">
+        <v>0</v>
+      </c>
+      <c r="F9" s="82">
+        <v>0</v>
+      </c>
+      <c r="G9" s="82">
+        <v>0</v>
+      </c>
+      <c r="H9" s="84">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84">
+        <v>0</v>
+      </c>
+      <c r="J9" s="84">
+        <v>0</v>
+      </c>
+      <c r="K9" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>160</v>
       </c>
       <c r="B11" s="73">
         <v>0</v>
       </c>
@@ -7715,75 +7715,75 @@
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>183</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="67">
         <v>8</v>
       </c>
       <c r="C35" s="67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D35" s="67">
         <v>8</v>
       </c>
       <c r="E35" s="67">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F35" s="67">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G35" s="67">
         <v>3</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="69">
-        <v>-6.98</v>
-[...2 lines deleted...]
-        <v>14.29</v>
+        <v>-7.06</v>
+      </c>
+      <c r="J35" s="75">
+        <v>0</v>
       </c>
       <c r="K35" s="71">
-        <v>45.66</v>
+        <v>26.53</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>185</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -8001,51 +8001,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="83" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="49"/>
@@ -8073,56 +8073,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -8205,81 +8205,81 @@
         <v>13</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
-      <c r="A9" s="83" t="s">
+      <c r="A9" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="85">
-[...26 lines deleted...]
-      <c r="K9" s="87">
+      <c r="B9" s="82">
+        <v>0</v>
+      </c>
+      <c r="C9" s="82">
+        <v>0</v>
+      </c>
+      <c r="D9" s="82">
+        <v>0</v>
+      </c>
+      <c r="E9" s="82">
+        <v>0</v>
+      </c>
+      <c r="F9" s="82">
+        <v>0</v>
+      </c>
+      <c r="G9" s="82">
+        <v>0</v>
+      </c>
+      <c r="H9" s="84">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84">
+        <v>0</v>
+      </c>
+      <c r="J9" s="84">
+        <v>0</v>
+      </c>
+      <c r="K9" s="86">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
@@ -8832,51 +8832,51 @@
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="84" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="49"/>
@@ -8904,56 +8904,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9039,75 +9039,75 @@
         <v>14</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="88">
-[...23 lines deleted...]
-      <c r="J9" s="82">
+      <c r="B9" s="87">
+        <v>0</v>
+      </c>
+      <c r="C9" s="87">
+        <v>0</v>
+      </c>
+      <c r="D9" s="87">
+        <v>0</v>
+      </c>
+      <c r="E9" s="87">
+        <v>0</v>
+      </c>
+      <c r="F9" s="87">
+        <v>0</v>
+      </c>
+      <c r="G9" s="87">
+        <v>0</v>
+      </c>
+      <c r="H9" s="88">
+        <v>0</v>
+      </c>
+      <c r="I9" s="88">
+        <v>0</v>
+      </c>
+      <c r="J9" s="88">
         <v>0</v>
       </c>
       <c r="K9" s="89">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>43</v>
       </c>
@@ -9726,51 +9726,51 @@
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="85" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="49"/>
@@ -9798,56 +9798,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -9934,728 +9934,728 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="56">
-        <v>125085</v>
+        <v>126343</v>
       </c>
       <c r="C9" s="56">
-        <v>333328</v>
+        <v>335540</v>
       </c>
       <c r="D9" s="56">
-        <v>124690</v>
+        <v>125925</v>
       </c>
       <c r="E9" s="56">
-        <v>333414</v>
+        <v>334589</v>
       </c>
       <c r="F9" s="56">
-        <v>119760</v>
+        <v>121382</v>
       </c>
       <c r="G9" s="56">
-        <v>316362</v>
+        <v>323679</v>
       </c>
       <c r="H9" s="59">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="I9" s="59">
-        <v>-0.03</v>
+        <v>0.28</v>
       </c>
       <c r="J9" s="59">
-        <v>4.45</v>
+        <v>4.09</v>
       </c>
       <c r="K9" s="62">
-        <v>5.36</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="67">
-        <v>7126</v>
+        <v>7198</v>
       </c>
       <c r="C11" s="67">
-        <v>6383</v>
+        <v>6312</v>
       </c>
       <c r="D11" s="67">
-        <v>7104</v>
+        <v>7187</v>
       </c>
       <c r="E11" s="67">
-        <v>6388</v>
+        <v>6310</v>
       </c>
       <c r="F11" s="67">
-        <v>6739</v>
+        <v>6840</v>
       </c>
       <c r="G11" s="67">
-        <v>6236</v>
+        <v>6176</v>
       </c>
       <c r="H11" s="69">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.09</v>
+        <v>0.04</v>
       </c>
       <c r="J11" s="69">
-        <v>5.74</v>
+        <v>5.23</v>
       </c>
       <c r="K11" s="71">
-        <v>2.35</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>192</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>193</v>
       </c>
       <c r="B13" s="67">
-        <v>7395</v>
+        <v>7340</v>
       </c>
       <c r="C13" s="67">
-        <v>19502</v>
+        <v>19208</v>
       </c>
       <c r="D13" s="67">
-        <v>7419</v>
+        <v>7353</v>
       </c>
       <c r="E13" s="67">
-        <v>19682</v>
+        <v>19226</v>
       </c>
       <c r="F13" s="67">
-        <v>7431</v>
+        <v>7465</v>
       </c>
       <c r="G13" s="67">
-        <v>19246</v>
+        <v>19483</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.32</v>
+        <v>-0.18</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.92</v>
+        <v>-0.1</v>
       </c>
       <c r="J13" s="69">
-        <v>-0.48</v>
+        <v>-1.67</v>
       </c>
       <c r="K13" s="71">
-        <v>1.33</v>
+        <v>-1.41</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>194</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="67">
-        <v>4065</v>
+        <v>4073</v>
       </c>
       <c r="C15" s="67">
-        <v>12301</v>
+        <v>12435</v>
       </c>
       <c r="D15" s="67">
-        <v>4058</v>
+        <v>4082</v>
       </c>
       <c r="E15" s="67">
-        <v>12254</v>
+        <v>12474</v>
       </c>
       <c r="F15" s="67">
-        <v>3958</v>
+        <v>4038</v>
       </c>
       <c r="G15" s="67">
-        <v>11099</v>
+        <v>11696</v>
       </c>
       <c r="H15" s="69">
-        <v>0.17</v>
+        <v>-0.22</v>
       </c>
       <c r="I15" s="69">
-        <v>0.38</v>
+        <v>-0.31</v>
       </c>
       <c r="J15" s="69">
-        <v>2.7</v>
+        <v>0.87</v>
       </c>
       <c r="K15" s="71">
-        <v>10.83</v>
+        <v>6.32</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="67">
-        <v>18828</v>
+        <v>18930</v>
       </c>
       <c r="C17" s="67">
-        <v>52881</v>
+        <v>53423</v>
       </c>
       <c r="D17" s="67">
-        <v>18779</v>
+        <v>18886</v>
       </c>
       <c r="E17" s="67">
-        <v>52632</v>
+        <v>53152</v>
       </c>
       <c r="F17" s="67">
-        <v>18437</v>
+        <v>18506</v>
       </c>
       <c r="G17" s="67">
-        <v>49883</v>
+        <v>50749</v>
       </c>
       <c r="H17" s="69">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="I17" s="69">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="J17" s="69">
-        <v>2.12</v>
+        <v>2.29</v>
       </c>
       <c r="K17" s="71">
-        <v>6.01</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>199</v>
       </c>
       <c r="B19" s="67">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="C19" s="67">
-        <v>5317</v>
+        <v>5323</v>
       </c>
       <c r="D19" s="67">
-        <v>1950</v>
+        <v>1942</v>
       </c>
       <c r="E19" s="67">
-        <v>5370</v>
+        <v>5343</v>
       </c>
       <c r="F19" s="67">
-        <v>1917</v>
+        <v>1936</v>
       </c>
       <c r="G19" s="67">
-        <v>5326</v>
+        <v>5322</v>
       </c>
       <c r="H19" s="69">
-        <v>-0.15</v>
+        <v>0.41</v>
       </c>
       <c r="I19" s="69">
-        <v>-0.99</v>
+        <v>-0.37</v>
       </c>
       <c r="J19" s="69">
-        <v>1.56</v>
+        <v>0.72</v>
       </c>
       <c r="K19" s="71">
-        <v>-0.16</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>200</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="67">
-        <v>2723</v>
+        <v>2740</v>
       </c>
       <c r="C21" s="67">
-        <v>2771</v>
+        <v>2756</v>
       </c>
       <c r="D21" s="67">
-        <v>2713</v>
+        <v>2733</v>
       </c>
       <c r="E21" s="67">
-        <v>2772</v>
+        <v>2754</v>
       </c>
       <c r="F21" s="67">
-        <v>2553</v>
+        <v>2629</v>
       </c>
       <c r="G21" s="67">
-        <v>2888</v>
+        <v>2869</v>
       </c>
       <c r="H21" s="69">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.03</v>
+        <v>0.07</v>
       </c>
       <c r="J21" s="69">
-        <v>6.66</v>
+        <v>4.22</v>
       </c>
       <c r="K21" s="71">
-        <v>-4.06</v>
+        <v>-3.94</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="67">
-        <v>3470</v>
+        <v>3792</v>
       </c>
       <c r="C23" s="67">
-        <v>4103</v>
+        <v>4292</v>
       </c>
       <c r="D23" s="67">
-        <v>3423</v>
+        <v>3652</v>
       </c>
       <c r="E23" s="67">
-        <v>4135</v>
+        <v>4143</v>
       </c>
       <c r="F23" s="67">
-        <v>2867</v>
+        <v>3075</v>
       </c>
       <c r="G23" s="67">
-        <v>3911</v>
+        <v>4241</v>
       </c>
       <c r="H23" s="69">
-        <v>1.37</v>
+        <v>3.83</v>
       </c>
       <c r="I23" s="69">
-        <v>-0.77</v>
+        <v>3.62</v>
       </c>
       <c r="J23" s="69">
-        <v>21.03</v>
+        <v>23.32</v>
       </c>
       <c r="K23" s="71">
-        <v>4.91</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>205</v>
       </c>
       <c r="B25" s="67">
-        <v>4960</v>
+        <v>4881</v>
       </c>
       <c r="C25" s="67">
-        <v>33261</v>
+        <v>32769</v>
       </c>
       <c r="D25" s="67">
-        <v>4975</v>
+        <v>4910</v>
       </c>
       <c r="E25" s="67">
-        <v>33337</v>
+        <v>32950</v>
       </c>
       <c r="F25" s="67">
-        <v>5024</v>
+        <v>5150</v>
       </c>
       <c r="G25" s="67">
-        <v>32151</v>
+        <v>34206</v>
       </c>
       <c r="H25" s="69">
-        <v>-0.3</v>
+        <v>-0.59</v>
       </c>
       <c r="I25" s="69">
-        <v>-0.23</v>
+        <v>-0.55</v>
       </c>
       <c r="J25" s="69">
-        <v>-1.27</v>
+        <v>-5.22</v>
       </c>
       <c r="K25" s="71">
-        <v>3.45</v>
+        <v>-4.2</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>206</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>207</v>
       </c>
       <c r="B27" s="67">
-        <v>3370</v>
+        <v>3322</v>
       </c>
       <c r="C27" s="67">
-        <v>9916</v>
+        <v>9703</v>
       </c>
       <c r="D27" s="67">
-        <v>3388</v>
+        <v>3335</v>
       </c>
       <c r="E27" s="67">
-        <v>9971</v>
+        <v>9755</v>
       </c>
       <c r="F27" s="67">
-        <v>3515</v>
+        <v>3486</v>
       </c>
       <c r="G27" s="67">
-        <v>10511</v>
+        <v>10374</v>
       </c>
       <c r="H27" s="69">
-        <v>-0.53</v>
+        <v>-0.39</v>
       </c>
       <c r="I27" s="69">
-        <v>-0.56</v>
+        <v>-0.54</v>
       </c>
       <c r="J27" s="69">
-        <v>-4.13</v>
+        <v>-4.7</v>
       </c>
       <c r="K27" s="71">
-        <v>-5.66</v>
+        <v>-6.47</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>208</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="67">
-        <v>5854</v>
+        <v>5968</v>
       </c>
       <c r="C29" s="67">
-        <v>37261</v>
+        <v>38990</v>
       </c>
       <c r="D29" s="67">
-        <v>5842</v>
+        <v>5936</v>
       </c>
       <c r="E29" s="67">
-        <v>37174</v>
+        <v>38706</v>
       </c>
       <c r="F29" s="67">
-        <v>5445</v>
+        <v>5546</v>
       </c>
       <c r="G29" s="67">
-        <v>32610</v>
+        <v>33914</v>
       </c>
       <c r="H29" s="69">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="I29" s="69">
-        <v>0.23</v>
+        <v>0.73</v>
       </c>
       <c r="J29" s="69">
-        <v>7.51</v>
+        <v>7.61</v>
       </c>
       <c r="K29" s="71">
-        <v>14.26</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="64" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="32"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>211</v>
       </c>
       <c r="B31" s="67">
-        <v>1456</v>
+        <v>1443</v>
       </c>
       <c r="C31" s="67">
-        <v>4575</v>
+        <v>4447</v>
       </c>
       <c r="D31" s="67">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="E31" s="67">
-        <v>4539</v>
+        <v>4492</v>
       </c>
       <c r="F31" s="67">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="G31" s="67">
-        <v>4423</v>
+        <v>4443</v>
       </c>
       <c r="H31" s="69">
-        <v>0.48</v>
+        <v>-0.55</v>
       </c>
       <c r="I31" s="69">
-        <v>0.8</v>
+        <v>-1.01</v>
       </c>
       <c r="J31" s="69">
-        <v>1.32</v>
+        <v>0.21</v>
       </c>
       <c r="K31" s="71">
-        <v>3.43</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="64" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="32"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="21" t="s">
         <v>213</v>
       </c>
       <c r="B33" s="67">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C33" s="67">
-        <v>4055</v>
+        <v>4095</v>
       </c>
       <c r="D33" s="67">
-        <v>1194</v>
+        <v>1186</v>
       </c>
       <c r="E33" s="67">
-        <v>4066</v>
+        <v>4061</v>
       </c>
       <c r="F33" s="67">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="G33" s="67">
-        <v>3951</v>
+        <v>4033</v>
       </c>
       <c r="H33" s="69">
-        <v>-0.34</v>
+        <v>-0.25</v>
       </c>
       <c r="I33" s="69">
-        <v>-0.25</v>
+        <v>0.84</v>
       </c>
       <c r="J33" s="69">
-        <v>-2.7</v>
+        <v>-3.74</v>
       </c>
       <c r="K33" s="71">
-        <v>2.65</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="64" t="s">
         <v>214</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="32"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="21" t="s">
         <v>215</v>
       </c>
       <c r="B35" s="67">
-        <v>4077</v>
+        <v>4145</v>
       </c>
       <c r="C35" s="67">
-        <v>11595</v>
+        <v>11770</v>
       </c>
       <c r="D35" s="67">
-        <v>4057</v>
+        <v>4125</v>
       </c>
       <c r="E35" s="67">
-        <v>11524</v>
+        <v>11718</v>
       </c>
       <c r="F35" s="67">
-        <v>3977</v>
+        <v>3975</v>
       </c>
       <c r="G35" s="67">
-        <v>10592</v>
+        <v>10626</v>
       </c>
       <c r="H35" s="69">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="I35" s="69">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="J35" s="69">
-        <v>2.51</v>
+        <v>4.28</v>
       </c>
       <c r="K35" s="71">
-        <v>9.47</v>
+        <v>10.77</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="79" t="s">
         <v>216</v>
       </c>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
       <c r="K36" s="34"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -10847,51 +10847,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="86" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="11" width="11.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49"/>
@@ -10919,56 +10919,56 @@
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="16"/>
       <c r="D4" s="39" t="str">
         <f>'5-1'!D4:E4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="39"/>
       <c r="F4" s="40" t="str">
         <f>'5-1'!F4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G4" s="40"/>
       <c r="H4" s="15"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="46" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="36" t="s">
         <v>5</v>
@@ -11055,528 +11055,528 @@
       </c>
       <c r="F8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="12.6" customHeight="1">
       <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="55">
-        <v>1649</v>
+        <v>1622</v>
       </c>
       <c r="C9" s="55">
-        <v>5349</v>
+        <v>5193</v>
       </c>
       <c r="D9" s="55">
-        <v>1654</v>
+        <v>1627</v>
       </c>
       <c r="E9" s="55">
-        <v>5375</v>
+        <v>5222</v>
       </c>
       <c r="F9" s="55">
-        <v>1691</v>
+        <v>1677</v>
       </c>
       <c r="G9" s="55">
-        <v>5423</v>
+        <v>5394</v>
       </c>
       <c r="H9" s="58">
-        <v>-0.3</v>
+        <v>-0.31</v>
       </c>
       <c r="I9" s="58">
-        <v>-0.48</v>
+        <v>-0.55</v>
       </c>
       <c r="J9" s="58">
-        <v>-2.48</v>
+        <v>-3.28</v>
       </c>
       <c r="K9" s="61">
-        <v>-1.35</v>
+        <v>-3.73</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="11.1" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>217</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="32"/>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="21" t="s">
         <v>218</v>
       </c>
       <c r="B11" s="67">
-        <v>22194</v>
+        <v>22268</v>
       </c>
       <c r="C11" s="67">
-        <v>10439</v>
+        <v>10499</v>
       </c>
       <c r="D11" s="67">
-        <v>22177</v>
+        <v>22244</v>
       </c>
       <c r="E11" s="67">
-        <v>10487</v>
+        <v>10446</v>
       </c>
       <c r="F11" s="67">
-        <v>21843</v>
+        <v>21928</v>
       </c>
       <c r="G11" s="67">
-        <v>9631</v>
+        <v>9892</v>
       </c>
       <c r="H11" s="69">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="I11" s="69">
-        <v>-0.46</v>
+        <v>0.5</v>
       </c>
       <c r="J11" s="69">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="K11" s="71">
-        <v>8.39</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>219</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="32"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B13" s="67">
-        <v>1960</v>
+        <v>1935</v>
       </c>
       <c r="C13" s="67">
-        <v>6595</v>
+        <v>6559</v>
       </c>
       <c r="D13" s="67">
-        <v>1963</v>
+        <v>1937</v>
       </c>
       <c r="E13" s="67">
-        <v>6606</v>
+        <v>6582</v>
       </c>
       <c r="F13" s="67">
-        <v>2098</v>
+        <v>2051</v>
       </c>
       <c r="G13" s="67">
-        <v>7045</v>
+        <v>6835</v>
       </c>
       <c r="H13" s="69">
-        <v>-0.15</v>
+        <v>-0.1</v>
       </c>
       <c r="I13" s="69">
-        <v>-0.16</v>
+        <v>-0.35</v>
       </c>
       <c r="J13" s="69">
-        <v>-6.58</v>
+        <v>-5.66</v>
       </c>
       <c r="K13" s="71">
-        <v>-6.39</v>
+        <v>-4.04</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="64" t="s">
         <v>221</v>
       </c>
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="32"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>222</v>
       </c>
       <c r="B15" s="67">
-        <v>12196</v>
+        <v>12715</v>
       </c>
       <c r="C15" s="67">
-        <v>12226</v>
+        <v>12236</v>
       </c>
       <c r="D15" s="67">
-        <v>11941</v>
+        <v>12577</v>
       </c>
       <c r="E15" s="67">
-        <v>12306</v>
+        <v>12216</v>
       </c>
       <c r="F15" s="67">
-        <v>9785</v>
+        <v>10381</v>
       </c>
       <c r="G15" s="67">
-        <v>11967</v>
+        <v>12065</v>
       </c>
       <c r="H15" s="69">
-        <v>2.14</v>
+        <v>1.1</v>
       </c>
       <c r="I15" s="69">
-        <v>-0.65</v>
+        <v>0.16</v>
       </c>
       <c r="J15" s="69">
-        <v>24.64</v>
+        <v>22.48</v>
       </c>
       <c r="K15" s="71">
-        <v>2.17</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>223</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="32"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="67">
-        <v>6402</v>
+        <v>6416</v>
       </c>
       <c r="C17" s="67">
-        <v>34360</v>
+        <v>34675</v>
       </c>
       <c r="D17" s="67">
-        <v>6420</v>
+        <v>6401</v>
       </c>
       <c r="E17" s="67">
-        <v>34329</v>
+        <v>34377</v>
       </c>
       <c r="F17" s="67">
-        <v>6323</v>
+        <v>6306</v>
       </c>
       <c r="G17" s="67">
-        <v>33197</v>
+        <v>33201</v>
       </c>
       <c r="H17" s="69">
-        <v>-0.28</v>
+        <v>0.23</v>
       </c>
       <c r="I17" s="69">
-        <v>0.09</v>
+        <v>0.87</v>
       </c>
       <c r="J17" s="69">
-        <v>1.25</v>
+        <v>1.74</v>
       </c>
       <c r="K17" s="71">
-        <v>3.51</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>225</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="32"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B19" s="67">
-        <v>3206</v>
+        <v>3256</v>
       </c>
       <c r="C19" s="67">
-        <v>14495</v>
+        <v>14810</v>
       </c>
       <c r="D19" s="67">
-        <v>3204</v>
+        <v>3247</v>
       </c>
       <c r="E19" s="67">
-        <v>14459</v>
+        <v>14732</v>
       </c>
       <c r="F19" s="67">
-        <v>3064</v>
+        <v>3116</v>
       </c>
       <c r="G19" s="67">
-        <v>13339</v>
+        <v>13787</v>
       </c>
       <c r="H19" s="69">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="I19" s="69">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="J19" s="69">
-        <v>4.63</v>
+        <v>4.49</v>
       </c>
       <c r="K19" s="71">
-        <v>8.67</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>227</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B21" s="67">
-        <v>7569</v>
+        <v>7530</v>
       </c>
       <c r="C21" s="67">
-        <v>36266</v>
+        <v>35925</v>
       </c>
       <c r="D21" s="67">
-        <v>7580</v>
+        <v>7535</v>
       </c>
       <c r="E21" s="67">
-        <v>36388</v>
+        <v>35976</v>
       </c>
       <c r="F21" s="67">
-        <v>7413</v>
+        <v>7488</v>
       </c>
       <c r="G21" s="67">
-        <v>33828</v>
+        <v>35127</v>
       </c>
       <c r="H21" s="69">
-        <v>-0.15</v>
+        <v>-0.07</v>
       </c>
       <c r="I21" s="69">
-        <v>-0.33</v>
+        <v>-0.14</v>
       </c>
       <c r="J21" s="69">
-        <v>2.1</v>
+        <v>0.56</v>
       </c>
       <c r="K21" s="71">
-        <v>7.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="64" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="32"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="21" t="s">
         <v>230</v>
       </c>
       <c r="B23" s="67">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="C23" s="67">
-        <v>1716</v>
+        <v>1867</v>
       </c>
       <c r="D23" s="67">
-        <v>412</v>
+        <v>438</v>
       </c>
       <c r="E23" s="67">
-        <v>1684</v>
+        <v>1826</v>
       </c>
       <c r="F23" s="67">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="G23" s="67">
-        <v>1423</v>
+        <v>1526</v>
       </c>
       <c r="H23" s="69">
-        <v>1.21</v>
+        <v>1.37</v>
       </c>
       <c r="I23" s="69">
-        <v>1.93</v>
+        <v>2.29</v>
       </c>
       <c r="J23" s="69">
-        <v>18.13</v>
+        <v>19.03</v>
       </c>
       <c r="K23" s="71">
-        <v>20.58</v>
+        <v>22.35</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="21" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="67">
-        <v>1211</v>
+        <v>1240</v>
       </c>
       <c r="C25" s="67">
-        <v>5115</v>
+        <v>5387</v>
       </c>
       <c r="D25" s="67">
-        <v>1205</v>
+        <v>1224</v>
       </c>
       <c r="E25" s="67">
-        <v>5101</v>
+        <v>5257</v>
       </c>
       <c r="F25" s="67">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="G25" s="67">
-        <v>4826</v>
+        <v>4865</v>
       </c>
       <c r="H25" s="69">
-        <v>0.5</v>
+        <v>1.31</v>
       </c>
       <c r="I25" s="69">
-        <v>0.27</v>
+        <v>2.47</v>
       </c>
       <c r="J25" s="69">
-        <v>3.42</v>
+        <v>5.62</v>
       </c>
       <c r="K25" s="71">
-        <v>5.97</v>
+        <v>10.73</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="64" t="s">
         <v>233</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="32"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>234</v>
       </c>
       <c r="B27" s="67">
-        <v>1820</v>
+        <v>1952</v>
       </c>
       <c r="C27" s="67">
-        <v>2846</v>
+        <v>2868</v>
       </c>
       <c r="D27" s="67">
-        <v>1783</v>
+        <v>1917</v>
       </c>
       <c r="E27" s="67">
-        <v>2837</v>
+        <v>2871</v>
       </c>
       <c r="F27" s="67">
-        <v>1496</v>
+        <v>1573</v>
       </c>
       <c r="G27" s="67">
-        <v>2856</v>
+        <v>2855</v>
       </c>
       <c r="H27" s="69">
-        <v>2.08</v>
+        <v>1.83</v>
       </c>
       <c r="I27" s="69">
-        <v>0.3</v>
+        <v>-0.11</v>
       </c>
       <c r="J27" s="69">
-        <v>21.66</v>
+        <v>24.09</v>
       </c>
       <c r="K27" s="71">
-        <v>-0.36</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="64" t="s">
         <v>235</v>
       </c>
       <c r="B28" s="28"/>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="32"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="21"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
@@ -11896,51 +11896,51 @@
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="I17:I18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="87" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社消費者貸款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>