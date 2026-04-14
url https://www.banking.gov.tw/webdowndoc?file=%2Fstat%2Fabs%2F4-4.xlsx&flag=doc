--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'4-4(續一)'!$A$1:$K$40</definedName>
     <definedName name="外部資料_1" localSheetId="2">'4-4(續二完)'!$A$1:$K$44</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>對中小企業</t>
   </si>
   <si>
     <t>占放款％</t>
   </si>
   <si>
     <t>本月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>113年11月底</t>
+    <t>113年12月底</t>
   </si>
   <si>
     <t>放款餘額</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Total Loans</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
     <t xml:space="preserve"> in Previous Year</t>
   </si>
   <si>
     <t>Account for</t>
   </si>
   <si>
     <t xml:space="preserve">Current </t>
   </si>
   <si>
     <t>Same Month</t>
   </si>
@@ -115,51 +115,51 @@
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>市場占有率％</t>
   </si>
   <si>
-    <t>End of  Nov. 2024</t>
+    <t>End of  Dec. 2024</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>　　　　　2.『對中小企業放款餘額』占放款％係指占各銀行國內總分行之放款(含催收款)之百分比。</t>
   </si>
   <si>
     <t>4-4 Loans to Small and Medium Enterprises at General Banks</t>
   </si>
   <si>
     <r>
       <t>4-4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
@@ -496,66 +496,66 @@
   <si>
     <t>國泰世華商業銀行　　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
-    <t>End of  Dec. 2024</t>
-[...2 lines deleted...]
-    <t>End of  Nov. 2025</t>
+    <t>End of  Jan. 2025</t>
   </si>
   <si>
     <t>End of  Dec. 2025</t>
   </si>
   <si>
-    <t>113年12月底</t>
-[...2 lines deleted...]
-    <t>114年11月底</t>
+    <t>End of  Jan. 2026</t>
+  </si>
+  <si>
+    <t>114年 1月底</t>
   </si>
   <si>
     <t>114年12月底</t>
+  </si>
+  <si>
+    <t>115年 1月底</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
@@ -2411,728 +2411,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="59">
-        <v>10441177</v>
+        <v>10506509</v>
       </c>
       <c r="C11" s="62">
-        <v>27.34</v>
+        <v>27.31</v>
       </c>
       <c r="D11" s="59">
-        <v>10506509</v>
+        <v>10533453</v>
       </c>
       <c r="E11" s="62">
-        <v>27.31</v>
+        <v>27.18</v>
       </c>
       <c r="F11" s="59">
-        <v>10989877</v>
+        <v>11049424</v>
       </c>
       <c r="G11" s="62">
-        <v>27.21</v>
+        <v>27.11</v>
       </c>
       <c r="H11" s="59">
-        <v>11049424</v>
+        <v>11077783</v>
       </c>
       <c r="I11" s="62">
-        <v>27.11</v>
+        <v>26.95</v>
       </c>
       <c r="J11" s="62">
         <v>100</v>
       </c>
       <c r="K11" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="72">
-        <v>10268150</v>
+        <v>10338000</v>
       </c>
       <c r="C13" s="75">
         <v>27.79</v>
       </c>
       <c r="D13" s="72">
-        <v>10338000</v>
+        <v>10361899</v>
       </c>
       <c r="E13" s="75">
-        <v>27.79</v>
+        <v>27.61</v>
       </c>
       <c r="F13" s="72">
-        <v>10822206</v>
+        <v>10888436</v>
       </c>
       <c r="G13" s="75">
-        <v>27.65</v>
+        <v>27.64</v>
       </c>
       <c r="H13" s="72">
-        <v>10888436</v>
+        <v>10916023</v>
       </c>
       <c r="I13" s="75">
-        <v>27.64</v>
+        <v>27.46</v>
       </c>
       <c r="J13" s="75">
         <v>98.54</v>
       </c>
       <c r="K13" s="78">
-        <v>98.4</v>
+        <v>98.37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="71">
-        <v>436071</v>
+        <v>445853</v>
       </c>
       <c r="C15" s="74">
-        <v>13.72</v>
+        <v>13.83</v>
       </c>
       <c r="D15" s="71">
-        <v>445853</v>
+        <v>438158</v>
       </c>
       <c r="E15" s="74">
-        <v>13.83</v>
+        <v>13.34</v>
       </c>
       <c r="F15" s="71">
-        <v>426059</v>
+        <v>431534</v>
       </c>
       <c r="G15" s="74">
-        <v>13.14</v>
+        <v>12.96</v>
       </c>
       <c r="H15" s="71">
-        <v>431534</v>
+        <v>425517</v>
       </c>
       <c r="I15" s="74">
-        <v>12.96</v>
+        <v>12.69</v>
       </c>
       <c r="J15" s="74">
-        <v>3.91</v>
+        <v>3.84</v>
       </c>
       <c r="K15" s="77">
-        <v>4.24</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="71">
-        <v>579891</v>
+        <v>585296</v>
       </c>
       <c r="C17" s="74">
-        <v>25.77</v>
+        <v>25.49</v>
       </c>
       <c r="D17" s="71">
-        <v>585296</v>
+        <v>580586</v>
       </c>
       <c r="E17" s="74">
-        <v>25.49</v>
+        <v>25.25</v>
       </c>
       <c r="F17" s="71">
-        <v>588426</v>
+        <v>579366</v>
       </c>
       <c r="G17" s="74">
-        <v>24.76</v>
+        <v>24.34</v>
       </c>
       <c r="H17" s="71">
-        <v>579366</v>
+        <v>579259</v>
       </c>
       <c r="I17" s="74">
-        <v>24.34</v>
+        <v>24.36</v>
       </c>
       <c r="J17" s="74">
-        <v>5.24</v>
+        <v>5.23</v>
       </c>
       <c r="K17" s="77">
-        <v>5.57</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="71">
-        <v>840446</v>
+        <v>837773</v>
       </c>
       <c r="C19" s="74">
+        <v>29.58</v>
+      </c>
+      <c r="D19" s="71">
+        <v>846269</v>
+      </c>
+      <c r="E19" s="74">
+        <v>30.23</v>
+      </c>
+      <c r="F19" s="71">
+        <v>855136</v>
+      </c>
+      <c r="G19" s="74">
         <v>29.66</v>
       </c>
-      <c r="D19" s="71">
-[...10 lines deleted...]
-      </c>
       <c r="H19" s="71">
-        <v>855136</v>
+        <v>853924</v>
       </c>
       <c r="I19" s="74">
-        <v>29.66</v>
+        <v>29.23</v>
       </c>
       <c r="J19" s="74">
-        <v>7.74</v>
+        <v>7.71</v>
       </c>
       <c r="K19" s="77">
-        <v>7.97</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="71">
-        <v>950797</v>
+        <v>960570</v>
       </c>
       <c r="C21" s="74">
-        <v>42.71</v>
+        <v>42.93</v>
       </c>
       <c r="D21" s="71">
-        <v>960570</v>
+        <v>960430</v>
       </c>
       <c r="E21" s="74">
-        <v>42.93</v>
+        <v>42.7</v>
       </c>
       <c r="F21" s="71">
-        <v>999783</v>
+        <v>1017834</v>
       </c>
       <c r="G21" s="74">
-        <v>42.69</v>
+        <v>42.88</v>
       </c>
       <c r="H21" s="71">
-        <v>1017834</v>
+        <v>1013328</v>
       </c>
       <c r="I21" s="74">
-        <v>42.88</v>
+        <v>42.36</v>
       </c>
       <c r="J21" s="74">
-        <v>9.21</v>
+        <v>9.15</v>
       </c>
       <c r="K21" s="77">
-        <v>9.14</v>
+        <v>9.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="71">
-        <v>781663</v>
+        <v>788323</v>
       </c>
       <c r="C23" s="74">
-        <v>37.03</v>
+        <v>36.95</v>
       </c>
       <c r="D23" s="71">
-        <v>788323</v>
+        <v>775225</v>
       </c>
       <c r="E23" s="74">
-        <v>36.95</v>
+        <v>36.87</v>
       </c>
       <c r="F23" s="71">
-        <v>774145</v>
+        <v>782200</v>
       </c>
       <c r="G23" s="74">
-        <v>36.46</v>
+        <v>36.18</v>
       </c>
       <c r="H23" s="71">
-        <v>782200</v>
+        <v>763791</v>
       </c>
       <c r="I23" s="74">
-        <v>36.18</v>
+        <v>35.95</v>
       </c>
       <c r="J23" s="74">
-        <v>7.08</v>
+        <v>6.89</v>
       </c>
       <c r="K23" s="77">
-        <v>7.5</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="71">
-        <v>669329</v>
+        <v>665980</v>
       </c>
       <c r="C25" s="74">
+        <v>38.7</v>
+      </c>
+      <c r="D25" s="71">
+        <v>671011</v>
+      </c>
+      <c r="E25" s="74">
+        <v>38.97</v>
+      </c>
+      <c r="F25" s="71">
+        <v>700900</v>
+      </c>
+      <c r="G25" s="74">
+        <v>39.15</v>
+      </c>
+      <c r="H25" s="71">
+        <v>695137</v>
+      </c>
+      <c r="I25" s="74">
         <v>38.83</v>
       </c>
-      <c r="D25" s="71">
-[...16 lines deleted...]
-      </c>
       <c r="J25" s="74">
-        <v>6.34</v>
+        <v>6.28</v>
       </c>
       <c r="K25" s="77">
-        <v>6.34</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="71">
-        <v>290456</v>
+        <v>289142</v>
       </c>
       <c r="C27" s="74">
-        <v>37.97</v>
+        <v>37.83</v>
       </c>
       <c r="D27" s="71">
-        <v>289142</v>
+        <v>290107</v>
       </c>
       <c r="E27" s="74">
-        <v>37.83</v>
+        <v>37.96</v>
       </c>
       <c r="F27" s="71">
-        <v>298306</v>
+        <v>302396</v>
       </c>
       <c r="G27" s="74">
-        <v>37.72</v>
+        <v>37.87</v>
       </c>
       <c r="H27" s="71">
-        <v>302396</v>
+        <v>299857</v>
       </c>
       <c r="I27" s="74">
-        <v>37.87</v>
+        <v>37.66</v>
       </c>
       <c r="J27" s="74">
-        <v>2.74</v>
+        <v>2.71</v>
       </c>
       <c r="K27" s="77">
         <v>2.75</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="71">
-        <v>384999</v>
+        <v>390745</v>
       </c>
       <c r="C29" s="74">
-        <v>19.67</v>
+        <v>19.72</v>
       </c>
       <c r="D29" s="71">
-        <v>390745</v>
+        <v>390066</v>
       </c>
       <c r="E29" s="74">
-        <v>19.72</v>
+        <v>19.5</v>
       </c>
       <c r="F29" s="71">
-        <v>437835</v>
+        <v>443780</v>
       </c>
       <c r="G29" s="74">
-        <v>20.18</v>
+        <v>20.36</v>
       </c>
       <c r="H29" s="71">
-        <v>443780</v>
+        <v>451491</v>
       </c>
       <c r="I29" s="74">
-        <v>20.36</v>
+        <v>20.22</v>
       </c>
       <c r="J29" s="74">
-        <v>4.02</v>
+        <v>4.08</v>
       </c>
       <c r="K29" s="77">
-        <v>3.72</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="71">
-        <v>338308</v>
+        <v>335199</v>
       </c>
       <c r="C31" s="74">
-        <v>14.61</v>
+        <v>14.08</v>
       </c>
       <c r="D31" s="71">
-        <v>335199</v>
+        <v>336545</v>
       </c>
       <c r="E31" s="74">
-        <v>14.08</v>
+        <v>14.04</v>
       </c>
       <c r="F31" s="71">
-        <v>361610</v>
+        <v>361795</v>
       </c>
       <c r="G31" s="74">
-        <v>14.26</v>
+        <v>14.13</v>
       </c>
       <c r="H31" s="71">
-        <v>361795</v>
+        <v>364395</v>
       </c>
       <c r="I31" s="74">
-        <v>14.13</v>
+        <v>14.19</v>
       </c>
       <c r="J31" s="74">
-        <v>3.27</v>
+        <v>3.29</v>
       </c>
       <c r="K31" s="77">
-        <v>3.19</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="71">
-        <v>10308</v>
+        <v>10350</v>
       </c>
       <c r="C33" s="74">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="D33" s="71">
-        <v>10350</v>
+        <v>10318</v>
       </c>
       <c r="E33" s="74">
-        <v>8.32</v>
+        <v>8.07</v>
       </c>
       <c r="F33" s="71">
-        <v>13950</v>
+        <v>13359</v>
       </c>
       <c r="G33" s="74">
-        <v>10.24</v>
+        <v>9.96</v>
       </c>
       <c r="H33" s="71">
-        <v>13359</v>
+        <v>13172</v>
       </c>
       <c r="I33" s="74">
-        <v>9.96</v>
+        <v>9.63</v>
       </c>
       <c r="J33" s="74">
         <v>0.12</v>
       </c>
       <c r="K33" s="77">
         <v>0.1</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="71">
-        <v>94501</v>
+        <v>94377</v>
       </c>
       <c r="C35" s="74">
-        <v>47.28</v>
+        <v>47.36</v>
       </c>
       <c r="D35" s="71">
-        <v>94377</v>
+        <v>95621</v>
       </c>
       <c r="E35" s="74">
-        <v>47.36</v>
+        <v>46.92</v>
       </c>
       <c r="F35" s="71">
-        <v>91648</v>
+        <v>90494</v>
       </c>
       <c r="G35" s="74">
-        <v>43.36</v>
+        <v>43.55</v>
       </c>
       <c r="H35" s="71">
-        <v>90494</v>
+        <v>88740</v>
       </c>
       <c r="I35" s="74">
-        <v>43.55</v>
+        <v>43.21</v>
       </c>
       <c r="J35" s="74">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="K35" s="77">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="71">
-        <v>691098</v>
+        <v>708400</v>
       </c>
       <c r="C37" s="74">
-        <v>40.13</v>
+        <v>39.79</v>
       </c>
       <c r="D37" s="71">
-        <v>708400</v>
+        <v>701870</v>
       </c>
       <c r="E37" s="74">
-        <v>39.79</v>
+        <v>39.62</v>
       </c>
       <c r="F37" s="71">
-        <v>729169</v>
+        <v>744398</v>
       </c>
       <c r="G37" s="74">
-        <v>38.57</v>
+        <v>38.24</v>
       </c>
       <c r="H37" s="71">
-        <v>744398</v>
+        <v>742544</v>
       </c>
       <c r="I37" s="74">
-        <v>38.24</v>
+        <v>38.49</v>
       </c>
       <c r="J37" s="74">
-        <v>6.74</v>
+        <v>6.7</v>
       </c>
       <c r="K37" s="77">
-        <v>6.74</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -3412,95 +3412,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>113年11月底</v>
+        <v>113年12月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>113年12月底</v>
+        <v>114年 1月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>114年11月底</v>
+        <v>114年12月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>114年12月底</v>
+        <v>115年 1月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Nov. 2024</v>
+        <v>End of  Dec. 2024</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Dec. 2024</v>
+        <v>End of  Jan. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Nov. 2025</v>
+        <v>End of  Dec. 2025</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Dec. 2025</v>
+        <v>End of  Jan. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -3583,725 +3583,725 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="58">
-        <v>5887</v>
+        <v>5729</v>
       </c>
       <c r="C11" s="61">
-        <v>7.64</v>
+        <v>7.22</v>
       </c>
       <c r="D11" s="58">
-        <v>5729</v>
+        <v>5851</v>
       </c>
       <c r="E11" s="61">
-        <v>7.22</v>
+        <v>7.71</v>
       </c>
       <c r="F11" s="58">
-        <v>5237</v>
+        <v>4876</v>
       </c>
       <c r="G11" s="61">
-        <v>8.66</v>
+        <v>8.99</v>
       </c>
       <c r="H11" s="58">
-        <v>4876</v>
+        <v>4907</v>
       </c>
       <c r="I11" s="61">
-        <v>8.99</v>
+        <v>9.87</v>
       </c>
       <c r="J11" s="61">
         <v>0.04</v>
       </c>
       <c r="K11" s="64">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="71">
-        <v>41056</v>
+        <v>40615</v>
       </c>
       <c r="C13" s="74">
-        <v>27.3</v>
+        <v>26.39</v>
       </c>
       <c r="D13" s="71">
-        <v>40615</v>
+        <v>39567</v>
       </c>
       <c r="E13" s="74">
-        <v>26.39</v>
+        <v>25.7</v>
       </c>
       <c r="F13" s="71">
-        <v>42243</v>
+        <v>40994</v>
       </c>
       <c r="G13" s="74">
-        <v>25.59</v>
+        <v>24.99</v>
       </c>
       <c r="H13" s="71">
-        <v>40994</v>
+        <v>40796</v>
       </c>
       <c r="I13" s="74">
-        <v>24.99</v>
+        <v>24.61</v>
       </c>
       <c r="J13" s="74">
         <v>0.37</v>
       </c>
       <c r="K13" s="77">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="71">
-        <v>795175</v>
+        <v>807073</v>
       </c>
       <c r="C15" s="74">
-        <v>54.22</v>
+        <v>54.5</v>
       </c>
       <c r="D15" s="71">
-        <v>807073</v>
+        <v>797533</v>
       </c>
       <c r="E15" s="74">
-        <v>54.5</v>
+        <v>53.65</v>
       </c>
       <c r="F15" s="71">
-        <v>818748</v>
+        <v>822443</v>
       </c>
       <c r="G15" s="74">
-        <v>54.21</v>
+        <v>54.56</v>
       </c>
       <c r="H15" s="71">
-        <v>822443</v>
+        <v>819864</v>
       </c>
       <c r="I15" s="74">
-        <v>54.56</v>
+        <v>54.81</v>
       </c>
       <c r="J15" s="74">
-        <v>7.44</v>
+        <v>7.4</v>
       </c>
       <c r="K15" s="77">
-        <v>7.68</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="71">
-        <v>1256</v>
+        <v>2806</v>
       </c>
       <c r="C17" s="74">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="D17" s="71">
-        <v>2806</v>
+        <v>2764</v>
       </c>
       <c r="E17" s="74">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="F17" s="71">
-        <v>5168</v>
+        <v>4075</v>
       </c>
       <c r="G17" s="74">
-        <v>1.69</v>
+        <v>1.35</v>
       </c>
       <c r="H17" s="71">
-        <v>4075</v>
+        <v>4053</v>
       </c>
       <c r="I17" s="74">
-        <v>1.35</v>
+        <v>1.32</v>
       </c>
       <c r="J17" s="74">
         <v>0.04</v>
       </c>
       <c r="K17" s="77">
         <v>0.03</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="71">
-        <v>214963</v>
+        <v>217485</v>
       </c>
       <c r="C19" s="74">
-        <v>38.61</v>
+        <v>38.49</v>
       </c>
       <c r="D19" s="71">
-        <v>217485</v>
+        <v>220569</v>
       </c>
       <c r="E19" s="74">
-        <v>38.49</v>
+        <v>38.48</v>
       </c>
       <c r="F19" s="71">
-        <v>227259</v>
+        <v>226838</v>
       </c>
       <c r="G19" s="74">
-        <v>38.38</v>
+        <v>38.27</v>
       </c>
       <c r="H19" s="71">
-        <v>226838</v>
+        <v>224533</v>
       </c>
       <c r="I19" s="74">
-        <v>38.27</v>
+        <v>38.1</v>
       </c>
       <c r="J19" s="74">
-        <v>2.05</v>
+        <v>2.03</v>
       </c>
       <c r="K19" s="77">
-        <v>2.07</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="71">
-        <v>153184</v>
+        <v>151957</v>
       </c>
       <c r="C21" s="74">
-        <v>65.32</v>
+        <v>65.28</v>
       </c>
       <c r="D21" s="71">
-        <v>151957</v>
+        <v>148594</v>
       </c>
       <c r="E21" s="74">
-        <v>65.28</v>
+        <v>65.27</v>
       </c>
       <c r="F21" s="71">
-        <v>142574</v>
+        <v>142961</v>
       </c>
       <c r="G21" s="74">
-        <v>64.1</v>
+        <v>63.68</v>
       </c>
       <c r="H21" s="71">
-        <v>142961</v>
+        <v>145244</v>
       </c>
       <c r="I21" s="74">
-        <v>63.68</v>
+        <v>64.43</v>
       </c>
       <c r="J21" s="74">
-        <v>1.29</v>
+        <v>1.31</v>
       </c>
       <c r="K21" s="77">
-        <v>1.45</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="71">
-        <v>29466</v>
+        <v>27739</v>
       </c>
       <c r="C23" s="74">
-        <v>9.41</v>
+        <v>8.84</v>
       </c>
       <c r="D23" s="71">
-        <v>27739</v>
+        <v>27972</v>
       </c>
       <c r="E23" s="74">
-        <v>8.84</v>
+        <v>8.86</v>
       </c>
       <c r="F23" s="71">
-        <v>26658</v>
+        <v>23467</v>
       </c>
       <c r="G23" s="74">
-        <v>8.21</v>
+        <v>7.07</v>
       </c>
       <c r="H23" s="71">
-        <v>23467</v>
+        <v>24296</v>
       </c>
       <c r="I23" s="74">
-        <v>7.07</v>
+        <v>7.28</v>
       </c>
       <c r="J23" s="74">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="K23" s="77">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="71">
-        <v>18206</v>
+        <v>18607</v>
       </c>
       <c r="C25" s="74">
-        <v>31.9</v>
+        <v>32.14</v>
       </c>
       <c r="D25" s="71">
-        <v>18607</v>
+        <v>18749</v>
       </c>
       <c r="E25" s="74">
-        <v>32.14</v>
+        <v>32.25</v>
       </c>
       <c r="F25" s="71">
-        <v>22525</v>
+        <v>22257</v>
       </c>
       <c r="G25" s="74">
-        <v>36.21</v>
+        <v>35.58</v>
       </c>
       <c r="H25" s="71">
-        <v>22257</v>
+        <v>22516</v>
       </c>
       <c r="I25" s="74">
-        <v>35.58</v>
+        <v>35.62</v>
       </c>
       <c r="J25" s="74">
         <v>0.2</v>
       </c>
       <c r="K25" s="77">
         <v>0.18</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="71">
-        <v>75677</v>
+        <v>75874</v>
       </c>
       <c r="C27" s="74">
-        <v>45.16</v>
+        <v>44.81</v>
       </c>
       <c r="D27" s="71">
-        <v>75874</v>
+        <v>76582</v>
       </c>
       <c r="E27" s="74">
-        <v>44.81</v>
+        <v>44.44</v>
       </c>
       <c r="F27" s="71">
-        <v>85553</v>
+        <v>84744</v>
       </c>
       <c r="G27" s="74">
-        <v>45.33</v>
+        <v>45.26</v>
       </c>
       <c r="H27" s="71">
-        <v>84744</v>
+        <v>85570</v>
       </c>
       <c r="I27" s="74">
-        <v>45.26</v>
+        <v>45.32</v>
       </c>
       <c r="J27" s="74">
         <v>0.77</v>
       </c>
       <c r="K27" s="77">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="71">
-        <v>200786</v>
+        <v>203248</v>
       </c>
       <c r="C29" s="74">
-        <v>25.35</v>
+        <v>25.5</v>
       </c>
       <c r="D29" s="71">
-        <v>203248</v>
+        <v>205693</v>
       </c>
       <c r="E29" s="74">
-        <v>25.5</v>
+        <v>25.62</v>
       </c>
       <c r="F29" s="71">
-        <v>224948</v>
+        <v>227187</v>
       </c>
       <c r="G29" s="74">
-        <v>26.72</v>
+        <v>26.9</v>
       </c>
       <c r="H29" s="71">
-        <v>227187</v>
+        <v>229684</v>
       </c>
       <c r="I29" s="74">
-        <v>26.9</v>
+        <v>26.97</v>
       </c>
       <c r="J29" s="74">
-        <v>2.06</v>
+        <v>2.07</v>
       </c>
       <c r="K29" s="77">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="71">
-        <v>224447</v>
+        <v>227836</v>
       </c>
       <c r="C31" s="74">
-        <v>46.2</v>
+        <v>46.39</v>
       </c>
       <c r="D31" s="71">
-        <v>227836</v>
+        <v>228983</v>
       </c>
       <c r="E31" s="74">
-        <v>46.39</v>
+        <v>46.46</v>
       </c>
       <c r="F31" s="71">
-        <v>237108</v>
+        <v>240654</v>
       </c>
       <c r="G31" s="74">
-        <v>46</v>
+        <v>46.14</v>
       </c>
       <c r="H31" s="71">
-        <v>240654</v>
+        <v>241220</v>
       </c>
       <c r="I31" s="74">
-        <v>46.14</v>
+        <v>45.93</v>
       </c>
       <c r="J31" s="74">
         <v>2.18</v>
       </c>
       <c r="K31" s="77">
         <v>2.17</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="71">
-        <v>98697</v>
+        <v>99874</v>
       </c>
       <c r="C33" s="74">
-        <v>49.83</v>
+        <v>49.63</v>
       </c>
       <c r="D33" s="71">
-        <v>99874</v>
+        <v>99680</v>
       </c>
       <c r="E33" s="74">
-        <v>49.63</v>
+        <v>49.64</v>
       </c>
       <c r="F33" s="71">
-        <v>101903</v>
+        <v>103345</v>
       </c>
       <c r="G33" s="74">
-        <v>47.25</v>
+        <v>47.88</v>
       </c>
       <c r="H33" s="71">
-        <v>103345</v>
+        <v>101408</v>
       </c>
       <c r="I33" s="74">
-        <v>47.88</v>
+        <v>47.38</v>
       </c>
       <c r="J33" s="74">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="K33" s="77">
         <v>0.95</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="71">
-        <v>36138</v>
+        <v>35819</v>
       </c>
       <c r="C35" s="74">
-        <v>25.47</v>
+        <v>24.74</v>
       </c>
       <c r="D35" s="71">
-        <v>35819</v>
+        <v>35780</v>
       </c>
       <c r="E35" s="74">
-        <v>24.74</v>
+        <v>24.26</v>
       </c>
       <c r="F35" s="71">
-        <v>35528</v>
+        <v>35694</v>
       </c>
       <c r="G35" s="74">
-        <v>23.68</v>
+        <v>23.69</v>
       </c>
       <c r="H35" s="71">
-        <v>35694</v>
+        <v>35479</v>
       </c>
       <c r="I35" s="74">
-        <v>23.69</v>
+        <v>23.22</v>
       </c>
       <c r="J35" s="74">
         <v>0.32</v>
       </c>
       <c r="K35" s="77">
         <v>0.34</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="71">
-        <v>150940</v>
+        <v>149805</v>
       </c>
       <c r="C37" s="74">
-        <v>25.05</v>
+        <v>24.78</v>
       </c>
       <c r="D37" s="71">
-        <v>149805</v>
+        <v>151044</v>
       </c>
       <c r="E37" s="74">
-        <v>24.78</v>
+        <v>24.79</v>
       </c>
       <c r="F37" s="71">
-        <v>156466</v>
+        <v>157223</v>
       </c>
       <c r="G37" s="74">
-        <v>25.13</v>
+        <v>25.07</v>
       </c>
       <c r="H37" s="71">
-        <v>157223</v>
+        <v>160068</v>
       </c>
       <c r="I37" s="74">
-        <v>25.07</v>
+        <v>25.28</v>
       </c>
       <c r="J37" s="74">
-        <v>1.42</v>
+        <v>1.44</v>
       </c>
       <c r="K37" s="77">
         <v>1.43</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="2"/>
@@ -4566,95 +4566,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>113年11月底</v>
+        <v>113年12月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>113年12月底</v>
+        <v>114年 1月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>114年11月底</v>
+        <v>114年12月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>114年12月底</v>
+        <v>115年 1月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Nov. 2024</v>
+        <v>End of  Dec. 2024</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Dec. 2024</v>
+        <v>End of  Jan. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Nov. 2025</v>
+        <v>End of  Dec. 2025</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Dec. 2025</v>
+        <v>End of  Jan. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -4737,522 +4737,522 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="58">
-        <v>74428</v>
+        <v>74534</v>
       </c>
       <c r="C11" s="61">
-        <v>17.28</v>
+        <v>17.3</v>
       </c>
       <c r="D11" s="58">
-        <v>74534</v>
+        <v>75755</v>
       </c>
       <c r="E11" s="61">
         <v>17.3</v>
       </c>
       <c r="F11" s="58">
-        <v>81082</v>
+        <v>79331</v>
       </c>
       <c r="G11" s="61">
-        <v>18.3</v>
+        <v>17.87</v>
       </c>
       <c r="H11" s="58">
-        <v>79331</v>
+        <v>87662</v>
       </c>
       <c r="I11" s="61">
-        <v>17.87</v>
+        <v>20.02</v>
       </c>
       <c r="J11" s="61">
+        <v>0.79</v>
+      </c>
+      <c r="K11" s="64">
         <v>0.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.71</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="71">
-        <v>226524</v>
+        <v>227388</v>
       </c>
       <c r="C13" s="74">
-        <v>18.47</v>
+        <v>18.8</v>
       </c>
       <c r="D13" s="71">
-        <v>227388</v>
+        <v>231264</v>
       </c>
       <c r="E13" s="74">
-        <v>18.8</v>
+        <v>18.96</v>
       </c>
       <c r="F13" s="71">
-        <v>245928</v>
+        <v>248947</v>
       </c>
       <c r="G13" s="74">
-        <v>18.28</v>
+        <v>17.79</v>
       </c>
       <c r="H13" s="71">
-        <v>248947</v>
+        <v>251130</v>
       </c>
       <c r="I13" s="74">
-        <v>17.79</v>
+        <v>17.92</v>
       </c>
       <c r="J13" s="74">
-        <v>2.25</v>
+        <v>2.27</v>
       </c>
       <c r="K13" s="77">
-        <v>2.16</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="71">
-        <v>402330</v>
+        <v>400314</v>
       </c>
       <c r="C15" s="74">
-        <v>29.75</v>
+        <v>30.77</v>
       </c>
       <c r="D15" s="71">
-        <v>400314</v>
+        <v>415662</v>
       </c>
       <c r="E15" s="74">
-        <v>30.77</v>
+        <v>30.24</v>
       </c>
       <c r="F15" s="71">
-        <v>437837</v>
+        <v>430637</v>
       </c>
       <c r="G15" s="74">
-        <v>31.76</v>
+        <v>32.25</v>
       </c>
       <c r="H15" s="71">
-        <v>430637</v>
+        <v>450699</v>
       </c>
       <c r="I15" s="74">
-        <v>32.25</v>
+        <v>31.96</v>
       </c>
       <c r="J15" s="74">
-        <v>3.9</v>
+        <v>4.07</v>
       </c>
       <c r="K15" s="77">
-        <v>3.81</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="71">
-        <v>601068</v>
+        <v>605250</v>
       </c>
       <c r="C17" s="74">
-        <v>31</v>
+        <v>31.33</v>
       </c>
       <c r="D17" s="71">
-        <v>605250</v>
+        <v>604410</v>
       </c>
       <c r="E17" s="74">
-        <v>31.33</v>
+        <v>31.17</v>
       </c>
       <c r="F17" s="71">
-        <v>674348</v>
+        <v>676589</v>
       </c>
       <c r="G17" s="74">
-        <v>31.43</v>
+        <v>31.5</v>
       </c>
       <c r="H17" s="71">
-        <v>676589</v>
+        <v>680486</v>
       </c>
       <c r="I17" s="74">
-        <v>31.5</v>
+        <v>31.57</v>
       </c>
       <c r="J17" s="74">
-        <v>6.12</v>
+        <v>6.14</v>
       </c>
       <c r="K17" s="77">
-        <v>5.76</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="71">
-        <v>72424</v>
+        <v>71698</v>
       </c>
       <c r="C19" s="74">
-        <v>18.93</v>
+        <v>18.48</v>
       </c>
       <c r="D19" s="71">
-        <v>71698</v>
+        <v>73064</v>
       </c>
       <c r="E19" s="74">
-        <v>18.48</v>
+        <v>18.86</v>
       </c>
       <c r="F19" s="71">
-        <v>77522</v>
+        <v>78655</v>
       </c>
       <c r="G19" s="74">
-        <v>18.43</v>
+        <v>18.34</v>
       </c>
       <c r="H19" s="71">
-        <v>78655</v>
+        <v>74223</v>
       </c>
       <c r="I19" s="74">
-        <v>18.34</v>
+        <v>17.77</v>
       </c>
       <c r="J19" s="74">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="K19" s="77">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="71">
-        <v>26165</v>
+        <v>26286</v>
       </c>
       <c r="C21" s="74">
-        <v>5.25</v>
+        <v>5.41</v>
       </c>
       <c r="D21" s="71">
-        <v>26286</v>
+        <v>27175</v>
       </c>
       <c r="E21" s="74">
-        <v>5.41</v>
+        <v>5.49</v>
       </c>
       <c r="F21" s="71">
-        <v>32626</v>
+        <v>33252</v>
       </c>
       <c r="G21" s="74">
-        <v>6.36</v>
+        <v>6.59</v>
       </c>
       <c r="H21" s="71">
-        <v>33252</v>
+        <v>32257</v>
       </c>
       <c r="I21" s="74">
-        <v>6.59</v>
+        <v>6.48</v>
       </c>
       <c r="J21" s="74">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="K21" s="77">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="71">
-        <v>304602</v>
+        <v>304265</v>
       </c>
       <c r="C23" s="74">
-        <v>21.4</v>
+        <v>21.84</v>
       </c>
       <c r="D23" s="71">
-        <v>304265</v>
+        <v>309099</v>
       </c>
       <c r="E23" s="74">
-        <v>21.84</v>
+        <v>21.91</v>
       </c>
       <c r="F23" s="71">
-        <v>339407</v>
+        <v>335999</v>
       </c>
       <c r="G23" s="74">
-        <v>22.34</v>
+        <v>22.7</v>
       </c>
       <c r="H23" s="71">
-        <v>335999</v>
+        <v>358890</v>
       </c>
       <c r="I23" s="74">
-        <v>22.7</v>
+        <v>23.23</v>
       </c>
       <c r="J23" s="74">
-        <v>3.04</v>
+        <v>3.24</v>
       </c>
       <c r="K23" s="77">
-        <v>2.9</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="71">
-        <v>53041</v>
+        <v>53834</v>
       </c>
       <c r="C25" s="74">
-        <v>25.04</v>
+        <v>25.32</v>
       </c>
       <c r="D25" s="71">
-        <v>53834</v>
+        <v>54570</v>
       </c>
       <c r="E25" s="74">
-        <v>25.32</v>
+        <v>25.42</v>
       </c>
       <c r="F25" s="71">
-        <v>64564</v>
+        <v>64286</v>
       </c>
       <c r="G25" s="74">
-        <v>27.9</v>
+        <v>28.12</v>
       </c>
       <c r="H25" s="71">
-        <v>64286</v>
+        <v>65450</v>
       </c>
       <c r="I25" s="74">
-        <v>28.12</v>
+        <v>28.35</v>
       </c>
       <c r="J25" s="74">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="K25" s="77">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="71">
-        <v>390677</v>
+        <v>394424</v>
       </c>
       <c r="C27" s="74">
-        <v>15.92</v>
+        <v>15.87</v>
       </c>
       <c r="D27" s="71">
-        <v>394424</v>
+        <v>411033</v>
       </c>
       <c r="E27" s="74">
-        <v>15.87</v>
+        <v>15.69</v>
       </c>
       <c r="F27" s="71">
-        <v>466689</v>
+        <v>474552</v>
       </c>
       <c r="G27" s="74">
-        <v>16.89</v>
+        <v>17.19</v>
       </c>
       <c r="H27" s="71">
-        <v>474552</v>
+        <v>478222</v>
       </c>
       <c r="I27" s="74">
-        <v>17.19</v>
+        <v>16.56</v>
       </c>
       <c r="J27" s="74">
-        <v>4.29</v>
+        <v>4.32</v>
       </c>
       <c r="K27" s="77">
-        <v>3.75</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="71">
-        <v>890</v>
+        <v>959</v>
       </c>
       <c r="C29" s="74">
-        <v>4.18</v>
+        <v>4.23</v>
       </c>
       <c r="D29" s="71">
-        <v>959</v>
+        <v>1031</v>
       </c>
       <c r="E29" s="74">
-        <v>4.23</v>
+        <v>4.44</v>
       </c>
       <c r="F29" s="71">
-        <v>1969</v>
+        <v>2421</v>
       </c>
       <c r="G29" s="74">
-        <v>5.75</v>
+        <v>6.42</v>
       </c>
       <c r="H29" s="71">
-        <v>2421</v>
+        <v>2410</v>
       </c>
       <c r="I29" s="74">
-        <v>6.42</v>
+        <v>5.96</v>
       </c>
       <c r="J29" s="74">
         <v>0.02</v>
       </c>
       <c r="K29" s="77">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
@@ -5287,172 +5287,172 @@
       </c>
       <c r="K31" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="71">
-        <v>2253</v>
+        <v>2574</v>
       </c>
       <c r="C33" s="74">
-        <v>12.51</v>
+        <v>13.86</v>
       </c>
       <c r="D33" s="71">
-        <v>2574</v>
+        <v>3267</v>
       </c>
       <c r="E33" s="74">
-        <v>13.86</v>
+        <v>17.01</v>
       </c>
       <c r="F33" s="71">
-        <v>4073</v>
+        <v>3818</v>
       </c>
       <c r="G33" s="74">
-        <v>18.33</v>
+        <v>17.05</v>
       </c>
       <c r="H33" s="71">
-        <v>3818</v>
+        <v>3802</v>
       </c>
       <c r="I33" s="74">
-        <v>17.05</v>
+        <v>16.59</v>
       </c>
       <c r="J33" s="74">
         <v>0.03</v>
       </c>
       <c r="K33" s="77">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="72">
-        <v>172899</v>
+        <v>168381</v>
       </c>
       <c r="C35" s="75">
-        <v>15.99</v>
+        <v>15.03</v>
       </c>
       <c r="D35" s="72">
-        <v>168381</v>
+        <v>171425</v>
       </c>
       <c r="E35" s="75">
-        <v>15.03</v>
+        <v>16.08</v>
       </c>
       <c r="F35" s="72">
-        <v>160849</v>
+        <v>154345</v>
       </c>
       <c r="G35" s="75">
-        <v>14.69</v>
+        <v>12.94</v>
       </c>
       <c r="H35" s="72">
-        <v>154345</v>
+        <v>155188</v>
       </c>
       <c r="I35" s="75">
-        <v>12.94</v>
+        <v>13.06</v>
       </c>
       <c r="J35" s="75">
         <v>1.4</v>
       </c>
       <c r="K35" s="78">
-        <v>1.6</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="72">
         <v>129</v>
       </c>
       <c r="C37" s="75">
         <v>0.08</v>
       </c>
       <c r="D37" s="72">
         <v>129</v>
       </c>
       <c r="E37" s="75">
         <v>0.08</v>
       </c>
       <c r="F37" s="72">
-        <v>6823</v>
+        <v>6643</v>
       </c>
       <c r="G37" s="75">
-        <v>4.43</v>
+        <v>3.96</v>
       </c>
       <c r="H37" s="72">
-        <v>6643</v>
+        <v>6573</v>
       </c>
       <c r="I37" s="75">
-        <v>3.96</v>
+        <v>3.81</v>
       </c>
       <c r="J37" s="75">
         <v>0.06</v>
       </c>
       <c r="K37" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="89" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="26" t="s">