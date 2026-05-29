--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'4-4(續一)'!$A$1:$K$40</definedName>
     <definedName name="外部資料_1" localSheetId="2">'4-4(續二完)'!$A$1:$K$44</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>對中小企業</t>
   </si>
   <si>
     <t>占放款％</t>
   </si>
   <si>
     <t>本月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>113年12月底</t>
+    <t>114年 2月底</t>
   </si>
   <si>
     <t>放款餘額</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Total Loans</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
     <t xml:space="preserve"> in Previous Year</t>
   </si>
   <si>
     <t>Account for</t>
   </si>
   <si>
     <t xml:space="preserve">Current </t>
   </si>
   <si>
     <t>Same Month</t>
   </si>
@@ -115,51 +115,51 @@
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>市場占有率％</t>
   </si>
   <si>
-    <t>End of  Dec. 2024</t>
+    <t>End of  Feb. 2025</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>　　　　　2.『對中小企業放款餘額』占放款％係指占各銀行國內總分行之放款(含催收款)之百分比。</t>
   </si>
   <si>
     <t>4-4 Loans to Small and Medium Enterprises at General Banks</t>
   </si>
   <si>
     <r>
       <t>4-4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
@@ -496,66 +496,66 @@
   <si>
     <t>國泰世華商業銀行　　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
-    <t>End of  Jan. 2025</t>
-[...14 lines deleted...]
-    <t>115年 1月底</t>
+    <t>End of  Mar. 2025</t>
+  </si>
+  <si>
+    <t>End of  Feb. 2026</t>
+  </si>
+  <si>
+    <t>End of  Mar. 2026</t>
+  </si>
+  <si>
+    <t>114年 3月底</t>
+  </si>
+  <si>
+    <t>115年 2月底</t>
+  </si>
+  <si>
+    <t>115年 3月底</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
@@ -2411,728 +2411,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="59">
-        <v>10506509</v>
+        <v>10544209</v>
       </c>
       <c r="C11" s="62">
-        <v>27.31</v>
+        <v>27.16</v>
       </c>
       <c r="D11" s="59">
-        <v>10533453</v>
+        <v>10579899</v>
       </c>
       <c r="E11" s="62">
-        <v>27.18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="59">
-        <v>11049424</v>
+        <v>11093870</v>
       </c>
       <c r="G11" s="62">
-        <v>27.11</v>
+        <v>26.7</v>
       </c>
       <c r="H11" s="59">
-        <v>11077783</v>
+        <v>11194649</v>
       </c>
       <c r="I11" s="62">
-        <v>26.95</v>
+        <v>26.55</v>
       </c>
       <c r="J11" s="62">
         <v>100</v>
       </c>
       <c r="K11" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="72">
-        <v>10338000</v>
+        <v>10368681</v>
       </c>
       <c r="C13" s="75">
-        <v>27.79</v>
+        <v>27.53</v>
       </c>
       <c r="D13" s="72">
-        <v>10361899</v>
+        <v>10411690</v>
       </c>
       <c r="E13" s="75">
-        <v>27.61</v>
+        <v>27.4</v>
       </c>
       <c r="F13" s="72">
-        <v>10888436</v>
+        <v>10932385</v>
       </c>
       <c r="G13" s="75">
-        <v>27.64</v>
+        <v>27.18</v>
       </c>
       <c r="H13" s="72">
-        <v>10916023</v>
+        <v>11039255</v>
       </c>
       <c r="I13" s="75">
-        <v>27.46</v>
+        <v>27.14</v>
       </c>
       <c r="J13" s="75">
-        <v>98.54</v>
+        <v>98.61</v>
       </c>
       <c r="K13" s="78">
-        <v>98.37</v>
+        <v>98.41</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="71">
-        <v>445853</v>
+        <v>429658</v>
       </c>
       <c r="C15" s="74">
-        <v>13.83</v>
+        <v>12.76</v>
       </c>
       <c r="D15" s="71">
-        <v>438158</v>
+        <v>434615</v>
       </c>
       <c r="E15" s="74">
-        <v>13.34</v>
+        <v>12.54</v>
       </c>
       <c r="F15" s="71">
-        <v>431534</v>
+        <v>420923</v>
       </c>
       <c r="G15" s="74">
-        <v>12.96</v>
+        <v>12.22</v>
       </c>
       <c r="H15" s="71">
-        <v>425517</v>
+        <v>432171</v>
       </c>
       <c r="I15" s="74">
-        <v>12.69</v>
+        <v>12.06</v>
       </c>
       <c r="J15" s="74">
-        <v>3.84</v>
+        <v>3.86</v>
       </c>
       <c r="K15" s="77">
-        <v>4.16</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="71">
-        <v>585296</v>
+        <v>579631</v>
       </c>
       <c r="C17" s="74">
-        <v>25.49</v>
+        <v>25.23</v>
       </c>
       <c r="D17" s="71">
-        <v>580586</v>
+        <v>577068</v>
       </c>
       <c r="E17" s="74">
-        <v>25.25</v>
+        <v>24.93</v>
       </c>
       <c r="F17" s="71">
-        <v>579366</v>
+        <v>574011</v>
       </c>
       <c r="G17" s="74">
-        <v>24.34</v>
+        <v>24.15</v>
       </c>
       <c r="H17" s="71">
-        <v>579259</v>
+        <v>575781</v>
       </c>
       <c r="I17" s="74">
-        <v>24.36</v>
+        <v>24.27</v>
       </c>
       <c r="J17" s="74">
-        <v>5.23</v>
+        <v>5.14</v>
       </c>
       <c r="K17" s="77">
-        <v>5.51</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="71">
-        <v>837773</v>
+        <v>843559</v>
       </c>
       <c r="C19" s="74">
-        <v>29.58</v>
+        <v>30.33</v>
       </c>
       <c r="D19" s="71">
-        <v>846269</v>
+        <v>844111</v>
       </c>
       <c r="E19" s="74">
-        <v>30.23</v>
+        <v>29.9</v>
       </c>
       <c r="F19" s="71">
-        <v>855136</v>
+        <v>856925</v>
       </c>
       <c r="G19" s="74">
-        <v>29.66</v>
+        <v>28.97</v>
       </c>
       <c r="H19" s="71">
-        <v>853924</v>
+        <v>864239</v>
       </c>
       <c r="I19" s="74">
-        <v>29.23</v>
+        <v>29.42</v>
       </c>
       <c r="J19" s="74">
-        <v>7.71</v>
+        <v>7.72</v>
       </c>
       <c r="K19" s="77">
-        <v>8.03</v>
+        <v>7.98</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="71">
-        <v>960570</v>
+        <v>958526</v>
       </c>
       <c r="C21" s="74">
-        <v>42.93</v>
+        <v>42.63</v>
       </c>
       <c r="D21" s="71">
-        <v>960430</v>
+        <v>954820</v>
       </c>
       <c r="E21" s="74">
-        <v>42.7</v>
+        <v>42.42</v>
       </c>
       <c r="F21" s="71">
-        <v>1017834</v>
+        <v>1015223</v>
       </c>
       <c r="G21" s="74">
-        <v>42.88</v>
+        <v>41.41</v>
       </c>
       <c r="H21" s="71">
-        <v>1013328</v>
+        <v>1032834</v>
       </c>
       <c r="I21" s="74">
-        <v>42.36</v>
+        <v>41.45</v>
       </c>
       <c r="J21" s="74">
-        <v>9.15</v>
+        <v>9.23</v>
       </c>
       <c r="K21" s="77">
-        <v>9.12</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="71">
-        <v>788323</v>
+        <v>772103</v>
       </c>
       <c r="C23" s="74">
-        <v>36.95</v>
+        <v>37.04</v>
       </c>
       <c r="D23" s="71">
-        <v>775225</v>
+        <v>776289</v>
       </c>
       <c r="E23" s="74">
-        <v>36.87</v>
+        <v>36.78</v>
       </c>
       <c r="F23" s="71">
-        <v>782200</v>
+        <v>758743</v>
       </c>
       <c r="G23" s="74">
-        <v>36.18</v>
+        <v>34.99</v>
       </c>
       <c r="H23" s="71">
-        <v>763791</v>
+        <v>771699</v>
       </c>
       <c r="I23" s="74">
-        <v>35.95</v>
+        <v>35.23</v>
       </c>
       <c r="J23" s="74">
         <v>6.89</v>
       </c>
       <c r="K23" s="77">
-        <v>7.36</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="71">
-        <v>665980</v>
+        <v>670239</v>
       </c>
       <c r="C25" s="74">
-        <v>38.7</v>
+        <v>39.32</v>
       </c>
       <c r="D25" s="71">
-        <v>671011</v>
+        <v>667023</v>
       </c>
       <c r="E25" s="74">
-        <v>38.97</v>
+        <v>38.78</v>
       </c>
       <c r="F25" s="71">
-        <v>700900</v>
+        <v>698708</v>
       </c>
       <c r="G25" s="74">
-        <v>39.15</v>
+        <v>38.8</v>
       </c>
       <c r="H25" s="71">
-        <v>695137</v>
+        <v>704806</v>
       </c>
       <c r="I25" s="74">
-        <v>38.83</v>
+        <v>38.95</v>
       </c>
       <c r="J25" s="74">
-        <v>6.28</v>
+        <v>6.3</v>
       </c>
       <c r="K25" s="77">
-        <v>6.37</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="71">
-        <v>289142</v>
+        <v>290266</v>
       </c>
       <c r="C27" s="74">
-        <v>37.83</v>
+        <v>37.92</v>
       </c>
       <c r="D27" s="71">
-        <v>290107</v>
+        <v>292882</v>
       </c>
       <c r="E27" s="74">
-        <v>37.96</v>
+        <v>38.2</v>
       </c>
       <c r="F27" s="71">
-        <v>302396</v>
+        <v>300640</v>
       </c>
       <c r="G27" s="74">
-        <v>37.87</v>
+        <v>37.76</v>
       </c>
       <c r="H27" s="71">
-        <v>299857</v>
+        <v>298744</v>
       </c>
       <c r="I27" s="74">
-        <v>37.66</v>
+        <v>37.4</v>
       </c>
       <c r="J27" s="74">
-        <v>2.71</v>
+        <v>2.67</v>
       </c>
       <c r="K27" s="77">
-        <v>2.75</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="71">
-        <v>390745</v>
+        <v>397379</v>
       </c>
       <c r="C29" s="74">
-        <v>19.72</v>
+        <v>19.9</v>
       </c>
       <c r="D29" s="71">
-        <v>390066</v>
+        <v>401267</v>
       </c>
       <c r="E29" s="74">
-        <v>19.5</v>
+        <v>20.04</v>
       </c>
       <c r="F29" s="71">
-        <v>443780</v>
+        <v>458477</v>
       </c>
       <c r="G29" s="74">
-        <v>20.36</v>
+        <v>20.22</v>
       </c>
       <c r="H29" s="71">
-        <v>451491</v>
+        <v>458835</v>
       </c>
       <c r="I29" s="74">
-        <v>20.22</v>
+        <v>20.17</v>
       </c>
       <c r="J29" s="74">
-        <v>4.08</v>
+        <v>4.1</v>
       </c>
       <c r="K29" s="77">
-        <v>3.7</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="71">
-        <v>335199</v>
+        <v>341550</v>
       </c>
       <c r="C31" s="74">
-        <v>14.08</v>
+        <v>14.16</v>
       </c>
       <c r="D31" s="71">
-        <v>336545</v>
+        <v>339970</v>
       </c>
       <c r="E31" s="74">
-        <v>14.04</v>
+        <v>13.91</v>
       </c>
       <c r="F31" s="71">
-        <v>361795</v>
+        <v>364281</v>
       </c>
       <c r="G31" s="74">
-        <v>14.13</v>
+        <v>14.06</v>
       </c>
       <c r="H31" s="71">
-        <v>364395</v>
+        <v>370858</v>
       </c>
       <c r="I31" s="74">
-        <v>14.19</v>
+        <v>13.97</v>
       </c>
       <c r="J31" s="74">
-        <v>3.29</v>
+        <v>3.31</v>
       </c>
       <c r="K31" s="77">
-        <v>3.2</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="71">
-        <v>10350</v>
+        <v>12634</v>
       </c>
       <c r="C33" s="74">
-        <v>8.32</v>
+        <v>9.61</v>
       </c>
       <c r="D33" s="71">
-        <v>10318</v>
+        <v>12696</v>
       </c>
       <c r="E33" s="74">
-        <v>8.07</v>
+        <v>9.56</v>
       </c>
       <c r="F33" s="71">
-        <v>13359</v>
+        <v>13983</v>
       </c>
       <c r="G33" s="74">
-        <v>9.96</v>
+        <v>10.14</v>
       </c>
       <c r="H33" s="71">
-        <v>13172</v>
+        <v>13978</v>
       </c>
       <c r="I33" s="74">
-        <v>9.63</v>
+        <v>10.05</v>
       </c>
       <c r="J33" s="74">
         <v>0.12</v>
       </c>
       <c r="K33" s="77">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="71">
-        <v>94377</v>
+        <v>94915</v>
       </c>
       <c r="C35" s="74">
-        <v>47.36</v>
+        <v>46.48</v>
       </c>
       <c r="D35" s="71">
-        <v>95621</v>
+        <v>93805</v>
       </c>
       <c r="E35" s="74">
-        <v>46.92</v>
+        <v>45.39</v>
       </c>
       <c r="F35" s="71">
-        <v>90494</v>
+        <v>88486</v>
       </c>
       <c r="G35" s="74">
-        <v>43.55</v>
+        <v>42.56</v>
       </c>
       <c r="H35" s="71">
-        <v>88740</v>
+        <v>88903</v>
       </c>
       <c r="I35" s="74">
-        <v>43.21</v>
+        <v>42.8</v>
       </c>
       <c r="J35" s="74">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="K35" s="77">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="71">
-        <v>708400</v>
+        <v>697974</v>
       </c>
       <c r="C37" s="74">
-        <v>39.79</v>
+        <v>39.19</v>
       </c>
       <c r="D37" s="71">
-        <v>701870</v>
+        <v>706103</v>
       </c>
       <c r="E37" s="74">
-        <v>39.62</v>
+        <v>38.91</v>
       </c>
       <c r="F37" s="71">
-        <v>744398</v>
+        <v>742999</v>
       </c>
       <c r="G37" s="74">
-        <v>38.24</v>
+        <v>38.42</v>
       </c>
       <c r="H37" s="71">
-        <v>742544</v>
+        <v>749027</v>
       </c>
       <c r="I37" s="74">
-        <v>38.49</v>
+        <v>37.77</v>
       </c>
       <c r="J37" s="74">
-        <v>6.7</v>
+        <v>6.69</v>
       </c>
       <c r="K37" s="77">
-        <v>6.66</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -3327,51 +3327,51 @@
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="H37:H38"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="I37:I38"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="J37:J38"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="K37:K38"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="K29:K30"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="76" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="52"/>
@@ -3412,95 +3412,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>113年12月底</v>
+        <v>114年 2月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 1月底</v>
+        <v>114年 3月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>114年12月底</v>
+        <v>115年 2月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 1月底</v>
+        <v>115年 3月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Dec. 2024</v>
+        <v>End of  Feb. 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Jan. 2025</v>
+        <v>End of  Mar. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Dec. 2025</v>
+        <v>End of  Feb. 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Jan. 2026</v>
+        <v>End of  Mar. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -3583,728 +3583,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="58">
-        <v>5729</v>
+        <v>5896</v>
       </c>
       <c r="C11" s="61">
-        <v>7.22</v>
+        <v>8.4</v>
       </c>
       <c r="D11" s="58">
-        <v>5851</v>
+        <v>5847</v>
       </c>
       <c r="E11" s="61">
-        <v>7.71</v>
+        <v>7.97</v>
       </c>
       <c r="F11" s="58">
-        <v>4876</v>
+        <v>4976</v>
       </c>
       <c r="G11" s="61">
-        <v>8.99</v>
+        <v>10.34</v>
       </c>
       <c r="H11" s="58">
-        <v>4907</v>
+        <v>5080</v>
       </c>
       <c r="I11" s="61">
-        <v>9.87</v>
+        <v>8.88</v>
       </c>
       <c r="J11" s="61">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K11" s="64">
         <v>0.06</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="71">
-        <v>40615</v>
+        <v>39456</v>
       </c>
       <c r="C13" s="74">
-        <v>26.39</v>
+        <v>25.77</v>
       </c>
       <c r="D13" s="71">
-        <v>39567</v>
+        <v>39160</v>
       </c>
       <c r="E13" s="74">
-        <v>25.7</v>
+        <v>25.29</v>
       </c>
       <c r="F13" s="71">
-        <v>40994</v>
+        <v>41161</v>
       </c>
       <c r="G13" s="74">
-        <v>24.99</v>
+        <v>24.74</v>
       </c>
       <c r="H13" s="71">
-        <v>40796</v>
+        <v>40405</v>
       </c>
       <c r="I13" s="74">
-        <v>24.61</v>
+        <v>24.05</v>
       </c>
       <c r="J13" s="74">
+        <v>0.36</v>
+      </c>
+      <c r="K13" s="77">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.38</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="71">
-        <v>807073</v>
+        <v>794678</v>
       </c>
       <c r="C15" s="74">
-        <v>54.5</v>
+        <v>53.42</v>
       </c>
       <c r="D15" s="71">
-        <v>797533</v>
+        <v>798929</v>
       </c>
       <c r="E15" s="74">
-        <v>53.65</v>
+        <v>53.34</v>
       </c>
       <c r="F15" s="71">
-        <v>822443</v>
+        <v>820576</v>
       </c>
       <c r="G15" s="74">
-        <v>54.56</v>
+        <v>54.48</v>
       </c>
       <c r="H15" s="71">
-        <v>819864</v>
+        <v>830271</v>
       </c>
       <c r="I15" s="74">
-        <v>54.81</v>
+        <v>54.2</v>
       </c>
       <c r="J15" s="74">
-        <v>7.4</v>
+        <v>7.42</v>
       </c>
       <c r="K15" s="77">
-        <v>7.57</v>
+        <v>7.55</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="71">
-        <v>2806</v>
+        <v>2708</v>
       </c>
       <c r="C17" s="74">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="D17" s="71">
-        <v>2764</v>
+        <v>2817</v>
       </c>
       <c r="E17" s="74">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="F17" s="71">
-        <v>4075</v>
+        <v>3293</v>
       </c>
       <c r="G17" s="74">
-        <v>1.35</v>
+        <v>1.08</v>
       </c>
       <c r="H17" s="71">
-        <v>4053</v>
+        <v>3020</v>
       </c>
       <c r="I17" s="74">
-        <v>1.32</v>
+        <v>0.99</v>
       </c>
       <c r="J17" s="74">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="K17" s="77">
         <v>0.03</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="71">
-        <v>217485</v>
+        <v>223386</v>
       </c>
       <c r="C19" s="74">
-        <v>38.49</v>
+        <v>38.66</v>
       </c>
       <c r="D19" s="71">
-        <v>220569</v>
+        <v>226576</v>
       </c>
       <c r="E19" s="74">
-        <v>38.48</v>
+        <v>38.82</v>
       </c>
       <c r="F19" s="71">
-        <v>226838</v>
+        <v>224459</v>
       </c>
       <c r="G19" s="74">
-        <v>38.27</v>
+        <v>37.89</v>
       </c>
       <c r="H19" s="71">
-        <v>224533</v>
+        <v>225217</v>
       </c>
       <c r="I19" s="74">
-        <v>38.1</v>
+        <v>37.71</v>
       </c>
       <c r="J19" s="74">
-        <v>2.03</v>
+        <v>2.01</v>
       </c>
       <c r="K19" s="77">
-        <v>2.09</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="71">
-        <v>151957</v>
+        <v>143889</v>
       </c>
       <c r="C21" s="74">
-        <v>65.28</v>
+        <v>63.99</v>
       </c>
       <c r="D21" s="71">
-        <v>148594</v>
+        <v>141780</v>
       </c>
       <c r="E21" s="74">
-        <v>65.27</v>
+        <v>64.54</v>
       </c>
       <c r="F21" s="71">
-        <v>142961</v>
+        <v>145586</v>
       </c>
       <c r="G21" s="74">
-        <v>63.68</v>
+        <v>64.61</v>
       </c>
       <c r="H21" s="71">
-        <v>145244</v>
+        <v>145436</v>
       </c>
       <c r="I21" s="74">
-        <v>64.43</v>
+        <v>64.45</v>
       </c>
       <c r="J21" s="74">
-        <v>1.31</v>
+        <v>1.3</v>
       </c>
       <c r="K21" s="77">
-        <v>1.41</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="71">
-        <v>27739</v>
+        <v>26415</v>
       </c>
       <c r="C23" s="74">
-        <v>8.84</v>
+        <v>8.36</v>
       </c>
       <c r="D23" s="71">
-        <v>27972</v>
+        <v>27893</v>
       </c>
       <c r="E23" s="74">
-        <v>8.86</v>
+        <v>8.68</v>
       </c>
       <c r="F23" s="71">
-        <v>23467</v>
+        <v>23024</v>
       </c>
       <c r="G23" s="74">
-        <v>7.07</v>
+        <v>6.89</v>
       </c>
       <c r="H23" s="71">
-        <v>24296</v>
+        <v>23425</v>
       </c>
       <c r="I23" s="74">
-        <v>7.28</v>
+        <v>6.83</v>
       </c>
       <c r="J23" s="74">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="K23" s="77">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="71">
-        <v>18607</v>
+        <v>18945</v>
       </c>
       <c r="C25" s="74">
-        <v>32.14</v>
+        <v>32.5</v>
       </c>
       <c r="D25" s="71">
-        <v>18749</v>
+        <v>19605</v>
       </c>
       <c r="E25" s="74">
-        <v>32.25</v>
+        <v>33.21</v>
       </c>
       <c r="F25" s="71">
-        <v>22257</v>
+        <v>22179</v>
       </c>
       <c r="G25" s="74">
-        <v>35.58</v>
+        <v>35.12</v>
       </c>
       <c r="H25" s="71">
-        <v>22516</v>
+        <v>22222</v>
       </c>
       <c r="I25" s="74">
-        <v>35.62</v>
+        <v>34.98</v>
       </c>
       <c r="J25" s="74">
         <v>0.2</v>
       </c>
       <c r="K25" s="77">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="71">
-        <v>75874</v>
+        <v>76376</v>
       </c>
       <c r="C27" s="74">
-        <v>44.81</v>
+        <v>43.88</v>
       </c>
       <c r="D27" s="71">
-        <v>76582</v>
+        <v>75866</v>
       </c>
       <c r="E27" s="74">
-        <v>44.44</v>
+        <v>43.43</v>
       </c>
       <c r="F27" s="71">
-        <v>84744</v>
+        <v>86056</v>
       </c>
       <c r="G27" s="74">
-        <v>45.26</v>
+        <v>45.68</v>
       </c>
       <c r="H27" s="71">
-        <v>85570</v>
+        <v>86996</v>
       </c>
       <c r="I27" s="74">
-        <v>45.32</v>
+        <v>45.88</v>
       </c>
       <c r="J27" s="74">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="K27" s="77">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="71">
-        <v>203248</v>
+        <v>206474</v>
       </c>
       <c r="C29" s="74">
-        <v>25.5</v>
+        <v>25.71</v>
       </c>
       <c r="D29" s="71">
-        <v>205693</v>
+        <v>208965</v>
       </c>
       <c r="E29" s="74">
-        <v>25.62</v>
+        <v>25.91</v>
       </c>
       <c r="F29" s="71">
-        <v>227187</v>
+        <v>229751</v>
       </c>
       <c r="G29" s="74">
-        <v>26.9</v>
+        <v>27.02</v>
       </c>
       <c r="H29" s="71">
-        <v>229684</v>
+        <v>234490</v>
       </c>
       <c r="I29" s="74">
-        <v>26.97</v>
+        <v>27.29</v>
       </c>
       <c r="J29" s="74">
-        <v>2.07</v>
+        <v>2.09</v>
       </c>
       <c r="K29" s="77">
-        <v>1.95</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="71">
-        <v>227836</v>
+        <v>227807</v>
       </c>
       <c r="C31" s="74">
-        <v>46.39</v>
+        <v>46.11</v>
       </c>
       <c r="D31" s="71">
-        <v>228983</v>
+        <v>229062</v>
       </c>
       <c r="E31" s="74">
-        <v>46.46</v>
+        <v>46.27</v>
       </c>
       <c r="F31" s="71">
-        <v>240654</v>
+        <v>243143</v>
       </c>
       <c r="G31" s="74">
-        <v>46.14</v>
+        <v>45.99</v>
       </c>
       <c r="H31" s="71">
-        <v>241220</v>
+        <v>246652</v>
       </c>
       <c r="I31" s="74">
-        <v>45.93</v>
+        <v>46.3</v>
       </c>
       <c r="J31" s="74">
-        <v>2.18</v>
+        <v>2.2</v>
       </c>
       <c r="K31" s="77">
         <v>2.17</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="71">
-        <v>99874</v>
+        <v>100376</v>
       </c>
       <c r="C33" s="74">
-        <v>49.63</v>
+        <v>49.66</v>
       </c>
       <c r="D33" s="71">
-        <v>99680</v>
+        <v>101286</v>
       </c>
       <c r="E33" s="74">
-        <v>49.64</v>
+        <v>49.74</v>
       </c>
       <c r="F33" s="71">
-        <v>103345</v>
+        <v>101939</v>
       </c>
       <c r="G33" s="74">
-        <v>47.88</v>
+        <v>47.28</v>
       </c>
       <c r="H33" s="71">
-        <v>101408</v>
+        <v>99527</v>
       </c>
       <c r="I33" s="74">
-        <v>47.38</v>
+        <v>46.92</v>
       </c>
       <c r="J33" s="74">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="K33" s="77">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="71">
-        <v>35819</v>
+        <v>35196</v>
       </c>
       <c r="C35" s="74">
-        <v>24.74</v>
+        <v>23.88</v>
       </c>
       <c r="D35" s="71">
-        <v>35780</v>
+        <v>34791</v>
       </c>
       <c r="E35" s="74">
-        <v>24.26</v>
+        <v>23.62</v>
       </c>
       <c r="F35" s="71">
-        <v>35694</v>
+        <v>35227</v>
       </c>
       <c r="G35" s="74">
-        <v>23.69</v>
+        <v>23.08</v>
       </c>
       <c r="H35" s="71">
-        <v>35479</v>
+        <v>35300</v>
       </c>
       <c r="I35" s="74">
-        <v>23.22</v>
+        <v>23.08</v>
       </c>
       <c r="J35" s="74">
         <v>0.32</v>
       </c>
       <c r="K35" s="77">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="71">
-        <v>149805</v>
+        <v>149930</v>
       </c>
       <c r="C37" s="74">
-        <v>24.78</v>
+        <v>24.6</v>
       </c>
       <c r="D37" s="71">
-        <v>151044</v>
+        <v>149016</v>
       </c>
       <c r="E37" s="74">
-        <v>24.79</v>
+        <v>24.55</v>
       </c>
       <c r="F37" s="71">
-        <v>157223</v>
+        <v>161046</v>
       </c>
       <c r="G37" s="74">
-        <v>25.07</v>
+        <v>25.36</v>
       </c>
       <c r="H37" s="71">
-        <v>160068</v>
+        <v>160977</v>
       </c>
       <c r="I37" s="74">
-        <v>25.28</v>
+        <v>25.41</v>
       </c>
       <c r="J37" s="74">
         <v>1.44</v>
       </c>
       <c r="K37" s="77">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -4481,51 +4481,51 @@
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="77" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="52"/>
@@ -4566,95 +4566,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>113年12月底</v>
+        <v>114年 2月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 1月底</v>
+        <v>114年 3月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>114年12月底</v>
+        <v>115年 2月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 1月底</v>
+        <v>115年 3月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Dec. 2024</v>
+        <v>End of  Feb. 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Jan. 2025</v>
+        <v>End of  Mar. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Dec. 2025</v>
+        <v>End of  Feb. 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Jan. 2026</v>
+        <v>End of  Mar. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -4737,522 +4737,522 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="58">
-        <v>74534</v>
+        <v>75729</v>
       </c>
       <c r="C11" s="61">
-        <v>17.3</v>
+        <v>17.32</v>
       </c>
       <c r="D11" s="58">
-        <v>75755</v>
+        <v>76007</v>
       </c>
       <c r="E11" s="61">
-        <v>17.3</v>
+        <v>17.45</v>
       </c>
       <c r="F11" s="58">
-        <v>79331</v>
+        <v>87441</v>
       </c>
       <c r="G11" s="61">
-        <v>17.87</v>
+        <v>19.83</v>
       </c>
       <c r="H11" s="58">
-        <v>87662</v>
+        <v>88931</v>
       </c>
       <c r="I11" s="61">
-        <v>20.02</v>
+        <v>19.98</v>
       </c>
       <c r="J11" s="61">
         <v>0.79</v>
       </c>
       <c r="K11" s="64">
         <v>0.72</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="71">
-        <v>227388</v>
+        <v>233085</v>
       </c>
       <c r="C13" s="74">
-        <v>18.8</v>
+        <v>19.04</v>
       </c>
       <c r="D13" s="71">
-        <v>231264</v>
+        <v>236447</v>
       </c>
       <c r="E13" s="74">
-        <v>18.96</v>
+        <v>18.85</v>
       </c>
       <c r="F13" s="71">
-        <v>248947</v>
+        <v>249751</v>
       </c>
       <c r="G13" s="74">
-        <v>17.79</v>
+        <v>17.67</v>
       </c>
       <c r="H13" s="71">
-        <v>251130</v>
+        <v>250320</v>
       </c>
       <c r="I13" s="74">
-        <v>17.92</v>
+        <v>17.47</v>
       </c>
       <c r="J13" s="74">
-        <v>2.27</v>
+        <v>2.24</v>
       </c>
       <c r="K13" s="77">
-        <v>2.2</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="71">
-        <v>400314</v>
+        <v>422275</v>
       </c>
       <c r="C15" s="74">
-        <v>30.77</v>
+        <v>30.8</v>
       </c>
       <c r="D15" s="71">
-        <v>415662</v>
+        <v>415294</v>
       </c>
       <c r="E15" s="74">
-        <v>30.24</v>
+        <v>31.19</v>
       </c>
       <c r="F15" s="71">
-        <v>430637</v>
+        <v>452066</v>
       </c>
       <c r="G15" s="74">
-        <v>32.25</v>
+        <v>32</v>
       </c>
       <c r="H15" s="71">
-        <v>450699</v>
+        <v>453255</v>
       </c>
       <c r="I15" s="74">
-        <v>31.96</v>
+        <v>32.57</v>
       </c>
       <c r="J15" s="74">
-        <v>4.07</v>
+        <v>4.05</v>
       </c>
       <c r="K15" s="77">
-        <v>3.95</v>
+        <v>3.93</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="71">
-        <v>605250</v>
+        <v>606344</v>
       </c>
       <c r="C17" s="74">
-        <v>31.33</v>
+        <v>31.35</v>
       </c>
       <c r="D17" s="71">
-        <v>604410</v>
+        <v>611333</v>
       </c>
       <c r="E17" s="74">
-        <v>31.17</v>
+        <v>31.54</v>
       </c>
       <c r="F17" s="71">
-        <v>676589</v>
+        <v>684777</v>
       </c>
       <c r="G17" s="74">
-        <v>31.5</v>
+        <v>31.51</v>
       </c>
       <c r="H17" s="71">
-        <v>680486</v>
+        <v>690879</v>
       </c>
       <c r="I17" s="74">
-        <v>31.57</v>
+        <v>31.37</v>
       </c>
       <c r="J17" s="74">
-        <v>6.14</v>
+        <v>6.17</v>
       </c>
       <c r="K17" s="77">
-        <v>5.74</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="71">
-        <v>71698</v>
+        <v>73962</v>
       </c>
       <c r="C19" s="74">
-        <v>18.48</v>
+        <v>18.94</v>
       </c>
       <c r="D19" s="71">
-        <v>73064</v>
+        <v>77738</v>
       </c>
       <c r="E19" s="74">
-        <v>18.86</v>
+        <v>18.9</v>
       </c>
       <c r="F19" s="71">
-        <v>78655</v>
+        <v>74305</v>
       </c>
       <c r="G19" s="74">
-        <v>18.34</v>
+        <v>17.8</v>
       </c>
       <c r="H19" s="71">
-        <v>74223</v>
+        <v>72006</v>
       </c>
       <c r="I19" s="74">
-        <v>17.77</v>
+        <v>17.19</v>
       </c>
       <c r="J19" s="74">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="K19" s="77">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="71">
-        <v>26286</v>
+        <v>31983</v>
       </c>
       <c r="C21" s="74">
-        <v>5.41</v>
+        <v>6.22</v>
       </c>
       <c r="D21" s="71">
-        <v>27175</v>
+        <v>36714</v>
       </c>
       <c r="E21" s="74">
-        <v>5.49</v>
+        <v>6.95</v>
       </c>
       <c r="F21" s="71">
-        <v>33252</v>
+        <v>32463</v>
       </c>
       <c r="G21" s="74">
-        <v>6.59</v>
+        <v>6.38</v>
       </c>
       <c r="H21" s="71">
-        <v>32257</v>
+        <v>33818</v>
       </c>
       <c r="I21" s="74">
-        <v>6.48</v>
+        <v>6.51</v>
       </c>
       <c r="J21" s="74">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="K21" s="77">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="71">
-        <v>304265</v>
+        <v>312081</v>
       </c>
       <c r="C23" s="74">
-        <v>21.84</v>
+        <v>21.91</v>
       </c>
       <c r="D23" s="71">
-        <v>309099</v>
+        <v>321899</v>
       </c>
       <c r="E23" s="74">
-        <v>21.91</v>
+        <v>22.03</v>
       </c>
       <c r="F23" s="71">
-        <v>335999</v>
+        <v>365599</v>
       </c>
       <c r="G23" s="74">
-        <v>22.7</v>
+        <v>23.17</v>
       </c>
       <c r="H23" s="71">
-        <v>358890</v>
+        <v>373693</v>
       </c>
       <c r="I23" s="74">
-        <v>23.23</v>
+        <v>23.31</v>
       </c>
       <c r="J23" s="74">
-        <v>3.24</v>
+        <v>3.34</v>
       </c>
       <c r="K23" s="77">
-        <v>2.93</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="71">
-        <v>53834</v>
+        <v>54557</v>
       </c>
       <c r="C25" s="74">
-        <v>25.32</v>
+        <v>25.47</v>
       </c>
       <c r="D25" s="71">
-        <v>54570</v>
+        <v>56107</v>
       </c>
       <c r="E25" s="74">
-        <v>25.42</v>
+        <v>25.68</v>
       </c>
       <c r="F25" s="71">
-        <v>64286</v>
+        <v>64413</v>
       </c>
       <c r="G25" s="74">
-        <v>28.12</v>
+        <v>27.67</v>
       </c>
       <c r="H25" s="71">
-        <v>65450</v>
+        <v>65277</v>
       </c>
       <c r="I25" s="74">
-        <v>28.35</v>
+        <v>28.08</v>
       </c>
       <c r="J25" s="74">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="K25" s="77">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="71">
-        <v>394424</v>
+        <v>414387</v>
       </c>
       <c r="C27" s="74">
-        <v>15.87</v>
+        <v>15.54</v>
       </c>
       <c r="D27" s="71">
-        <v>411033</v>
+        <v>412688</v>
       </c>
       <c r="E27" s="74">
-        <v>15.69</v>
+        <v>15.72</v>
       </c>
       <c r="F27" s="71">
-        <v>474552</v>
+        <v>479516</v>
       </c>
       <c r="G27" s="74">
-        <v>17.19</v>
+        <v>16.21</v>
       </c>
       <c r="H27" s="71">
-        <v>478222</v>
+        <v>483226</v>
       </c>
       <c r="I27" s="74">
-        <v>16.56</v>
+        <v>16.29</v>
       </c>
       <c r="J27" s="74">
         <v>4.32</v>
       </c>
       <c r="K27" s="77">
         <v>3.9</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="71">
-        <v>959</v>
+        <v>1035</v>
       </c>
       <c r="C29" s="74">
-        <v>4.23</v>
+        <v>4.3</v>
       </c>
       <c r="D29" s="71">
-        <v>1031</v>
+        <v>1444</v>
       </c>
       <c r="E29" s="74">
-        <v>4.44</v>
+        <v>5.75</v>
       </c>
       <c r="F29" s="71">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="G29" s="74">
-        <v>6.42</v>
+        <v>5.83</v>
       </c>
       <c r="H29" s="71">
-        <v>2410</v>
+        <v>2656</v>
       </c>
       <c r="I29" s="74">
-        <v>5.96</v>
+        <v>5.92</v>
       </c>
       <c r="J29" s="74">
         <v>0.02</v>
       </c>
       <c r="K29" s="77">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
@@ -5287,178 +5287,178 @@
       </c>
       <c r="K31" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="71">
-        <v>2574</v>
+        <v>3277</v>
       </c>
       <c r="C33" s="74">
-        <v>13.86</v>
+        <v>17.1</v>
       </c>
       <c r="D33" s="71">
-        <v>3267</v>
+        <v>3777</v>
       </c>
       <c r="E33" s="74">
-        <v>17.01</v>
+        <v>19.1</v>
       </c>
       <c r="F33" s="71">
-        <v>3818</v>
+        <v>3814</v>
       </c>
       <c r="G33" s="74">
-        <v>17.05</v>
+        <v>16.33</v>
       </c>
       <c r="H33" s="71">
-        <v>3802</v>
+        <v>4301</v>
       </c>
       <c r="I33" s="74">
-        <v>16.59</v>
+        <v>17.27</v>
       </c>
       <c r="J33" s="74">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="K33" s="77">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="72">
-        <v>168381</v>
+        <v>172808</v>
       </c>
       <c r="C35" s="75">
-        <v>15.03</v>
+        <v>17.21</v>
       </c>
       <c r="D35" s="72">
-        <v>171425</v>
+        <v>161808</v>
       </c>
       <c r="E35" s="75">
-        <v>16.08</v>
+        <v>16.1</v>
       </c>
       <c r="F35" s="72">
-        <v>154345</v>
+        <v>154944</v>
       </c>
       <c r="G35" s="75">
-        <v>12.94</v>
+        <v>13.51</v>
       </c>
       <c r="H35" s="72">
-        <v>155188</v>
+        <v>148274</v>
       </c>
       <c r="I35" s="75">
-        <v>13.06</v>
+        <v>11.7</v>
       </c>
       <c r="J35" s="75">
-        <v>1.4</v>
+        <v>1.32</v>
       </c>
       <c r="K35" s="78">
-        <v>1.63</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="72">
-        <v>129</v>
+        <v>2719</v>
       </c>
       <c r="C37" s="75">
-        <v>0.08</v>
+        <v>1.75</v>
       </c>
       <c r="D37" s="72">
-        <v>129</v>
+        <v>6401</v>
       </c>
       <c r="E37" s="75">
-        <v>0.08</v>
+        <v>3.57</v>
       </c>
       <c r="F37" s="72">
-        <v>6643</v>
+        <v>6541</v>
       </c>
       <c r="G37" s="75">
-        <v>3.96</v>
+        <v>3.74</v>
       </c>
       <c r="H37" s="72">
-        <v>6573</v>
+        <v>7120</v>
       </c>
       <c r="I37" s="75">
-        <v>3.81</v>
+        <v>3.16</v>
       </c>
       <c r="J37" s="75">
         <v>0.06</v>
       </c>
       <c r="K37" s="78">
-        <v>0</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="89" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -5677,51 +5677,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="78" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行對中小企業放款(含催收款)餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>