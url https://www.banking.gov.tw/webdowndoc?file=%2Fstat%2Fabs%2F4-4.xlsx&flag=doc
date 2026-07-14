--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'4-4(續一)'!$A$1:$K$40</definedName>
     <definedName name="外部資料_1" localSheetId="2">'4-4(續二完)'!$A$1:$K$44</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>對中小企業</t>
   </si>
   <si>
     <t>占放款％</t>
   </si>
   <si>
     <t>本月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>114年 2月底</t>
+    <t>114年 3月底</t>
   </si>
   <si>
     <t>放款餘額</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Total Loans</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
     <t xml:space="preserve"> in Previous Year</t>
   </si>
   <si>
     <t>Account for</t>
   </si>
   <si>
     <t xml:space="preserve">Current </t>
   </si>
   <si>
     <t>Same Month</t>
   </si>
@@ -115,51 +115,51 @@
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>市場占有率％</t>
   </si>
   <si>
-    <t>End of  Feb. 2025</t>
+    <t>End of  Mar. 2025</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>　　　　　2.『對中小企業放款餘額』占放款％係指占各銀行國內總分行之放款(含催收款)之百分比。</t>
   </si>
   <si>
     <t>4-4 Loans to Small and Medium Enterprises at General Banks</t>
   </si>
   <si>
     <r>
       <t>4-4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
@@ -496,66 +496,66 @@
   <si>
     <t>國泰世華商業銀行　　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
-    <t>End of  Mar. 2025</t>
-[...2 lines deleted...]
-    <t>End of  Feb. 2026</t>
+    <t>End of  Apr. 2025</t>
   </si>
   <si>
     <t>End of  Mar. 2026</t>
   </si>
   <si>
-    <t>114年 3月底</t>
-[...2 lines deleted...]
-    <t>115年 2月底</t>
+    <t>End of  Apr. 2026</t>
+  </si>
+  <si>
+    <t>114年 4月底</t>
   </si>
   <si>
     <t>115年 3月底</t>
+  </si>
+  <si>
+    <t>115年 4月底</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
@@ -2411,728 +2411,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="59">
-        <v>10544209</v>
+        <v>10579899</v>
       </c>
       <c r="C11" s="62">
-        <v>27.16</v>
+        <v>27</v>
       </c>
       <c r="D11" s="59">
-        <v>10579899</v>
+        <v>10627599</v>
       </c>
       <c r="E11" s="62">
-        <v>27</v>
+        <v>27.06</v>
       </c>
       <c r="F11" s="59">
-        <v>11093870</v>
+        <v>11194649</v>
       </c>
       <c r="G11" s="62">
-        <v>26.7</v>
+        <v>26.55</v>
       </c>
       <c r="H11" s="59">
-        <v>11194649</v>
+        <v>11274420</v>
       </c>
       <c r="I11" s="62">
-        <v>26.55</v>
+        <v>26.58</v>
       </c>
       <c r="J11" s="62">
         <v>100</v>
       </c>
       <c r="K11" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="72">
-        <v>10368681</v>
+        <v>10411690</v>
       </c>
       <c r="C13" s="75">
-        <v>27.53</v>
+        <v>27.4</v>
       </c>
       <c r="D13" s="72">
-        <v>10411690</v>
+        <v>10464190</v>
       </c>
       <c r="E13" s="75">
-        <v>27.4</v>
+        <v>27.46</v>
       </c>
       <c r="F13" s="72">
-        <v>10932385</v>
+        <v>11039255</v>
       </c>
       <c r="G13" s="75">
-        <v>27.18</v>
+        <v>27.14</v>
       </c>
       <c r="H13" s="72">
-        <v>11039255</v>
+        <v>11111176</v>
       </c>
       <c r="I13" s="75">
-        <v>27.14</v>
+        <v>27.12</v>
       </c>
       <c r="J13" s="75">
-        <v>98.61</v>
+        <v>98.55</v>
       </c>
       <c r="K13" s="78">
-        <v>98.41</v>
+        <v>98.46</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="71">
-        <v>429658</v>
+        <v>434615</v>
       </c>
       <c r="C15" s="74">
-        <v>12.76</v>
+        <v>12.54</v>
       </c>
       <c r="D15" s="71">
-        <v>434615</v>
+        <v>427859</v>
       </c>
       <c r="E15" s="74">
-        <v>12.54</v>
+        <v>12.44</v>
       </c>
       <c r="F15" s="71">
-        <v>420923</v>
+        <v>432171</v>
       </c>
       <c r="G15" s="74">
-        <v>12.22</v>
+        <v>12.06</v>
       </c>
       <c r="H15" s="71">
-        <v>432171</v>
+        <v>430099</v>
       </c>
       <c r="I15" s="74">
-        <v>12.06</v>
+        <v>12.19</v>
       </c>
       <c r="J15" s="74">
-        <v>3.86</v>
+        <v>3.81</v>
       </c>
       <c r="K15" s="77">
-        <v>4.11</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="71">
-        <v>579631</v>
+        <v>577068</v>
       </c>
       <c r="C17" s="74">
-        <v>25.23</v>
+        <v>24.93</v>
       </c>
       <c r="D17" s="71">
-        <v>577068</v>
+        <v>574977</v>
       </c>
       <c r="E17" s="74">
-        <v>24.93</v>
+        <v>24.95</v>
       </c>
       <c r="F17" s="71">
-        <v>574011</v>
+        <v>575781</v>
       </c>
       <c r="G17" s="74">
-        <v>24.15</v>
+        <v>24.27</v>
       </c>
       <c r="H17" s="71">
-        <v>575781</v>
+        <v>570716</v>
       </c>
       <c r="I17" s="74">
-        <v>24.27</v>
+        <v>24.16</v>
       </c>
       <c r="J17" s="74">
-        <v>5.14</v>
+        <v>5.06</v>
       </c>
       <c r="K17" s="77">
-        <v>5.45</v>
+        <v>5.41</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="71">
-        <v>843559</v>
+        <v>844111</v>
       </c>
       <c r="C19" s="74">
-        <v>30.33</v>
+        <v>29.9</v>
       </c>
       <c r="D19" s="71">
-        <v>844111</v>
+        <v>840244</v>
       </c>
       <c r="E19" s="74">
-        <v>29.9</v>
+        <v>29.96</v>
       </c>
       <c r="F19" s="71">
-        <v>856925</v>
+        <v>864239</v>
       </c>
       <c r="G19" s="74">
-        <v>28.97</v>
+        <v>29.42</v>
       </c>
       <c r="H19" s="71">
-        <v>864239</v>
+        <v>864603</v>
       </c>
       <c r="I19" s="74">
-        <v>29.42</v>
+        <v>29.5</v>
       </c>
       <c r="J19" s="74">
-        <v>7.72</v>
+        <v>7.67</v>
       </c>
       <c r="K19" s="77">
-        <v>7.98</v>
+        <v>7.91</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="71">
-        <v>958526</v>
+        <v>954820</v>
       </c>
       <c r="C21" s="74">
-        <v>42.63</v>
+        <v>42.42</v>
       </c>
       <c r="D21" s="71">
-        <v>954820</v>
+        <v>971218</v>
       </c>
       <c r="E21" s="74">
-        <v>42.42</v>
+        <v>42.71</v>
       </c>
       <c r="F21" s="71">
-        <v>1015223</v>
+        <v>1032834</v>
       </c>
       <c r="G21" s="74">
-        <v>41.41</v>
+        <v>41.45</v>
       </c>
       <c r="H21" s="71">
-        <v>1032834</v>
+        <v>1037442</v>
       </c>
       <c r="I21" s="74">
-        <v>41.45</v>
+        <v>41.31</v>
       </c>
       <c r="J21" s="74">
-        <v>9.23</v>
+        <v>9.2</v>
       </c>
       <c r="K21" s="77">
-        <v>9.02</v>
+        <v>9.14</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="71">
-        <v>772103</v>
+        <v>776289</v>
       </c>
       <c r="C23" s="74">
-        <v>37.04</v>
+        <v>36.78</v>
       </c>
       <c r="D23" s="71">
-        <v>776289</v>
+        <v>774804</v>
       </c>
       <c r="E23" s="74">
-        <v>36.78</v>
+        <v>36.73</v>
       </c>
       <c r="F23" s="71">
-        <v>758743</v>
+        <v>771699</v>
       </c>
       <c r="G23" s="74">
-        <v>34.99</v>
+        <v>35.23</v>
       </c>
       <c r="H23" s="71">
-        <v>771699</v>
+        <v>775825</v>
       </c>
       <c r="I23" s="74">
-        <v>35.23</v>
+        <v>35.22</v>
       </c>
       <c r="J23" s="74">
-        <v>6.89</v>
+        <v>6.88</v>
       </c>
       <c r="K23" s="77">
-        <v>7.34</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="71">
-        <v>670239</v>
+        <v>667023</v>
       </c>
       <c r="C25" s="74">
-        <v>39.32</v>
+        <v>38.78</v>
       </c>
       <c r="D25" s="71">
-        <v>667023</v>
+        <v>665117</v>
       </c>
       <c r="E25" s="74">
-        <v>38.78</v>
+        <v>38.84</v>
       </c>
       <c r="F25" s="71">
-        <v>698708</v>
+        <v>704806</v>
       </c>
       <c r="G25" s="74">
-        <v>38.8</v>
+        <v>38.95</v>
       </c>
       <c r="H25" s="71">
-        <v>704806</v>
+        <v>708191</v>
       </c>
       <c r="I25" s="74">
-        <v>38.95</v>
+        <v>38.81</v>
       </c>
       <c r="J25" s="74">
-        <v>6.3</v>
+        <v>6.28</v>
       </c>
       <c r="K25" s="77">
-        <v>6.3</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="71">
-        <v>290266</v>
+        <v>292882</v>
       </c>
       <c r="C27" s="74">
-        <v>37.92</v>
+        <v>38.2</v>
       </c>
       <c r="D27" s="71">
-        <v>292882</v>
+        <v>293045</v>
       </c>
       <c r="E27" s="74">
-        <v>38.2</v>
+        <v>38.03</v>
       </c>
       <c r="F27" s="71">
-        <v>300640</v>
+        <v>298744</v>
       </c>
       <c r="G27" s="74">
-        <v>37.76</v>
+        <v>37.4</v>
       </c>
       <c r="H27" s="71">
-        <v>298744</v>
+        <v>295607</v>
       </c>
       <c r="I27" s="74">
-        <v>37.4</v>
+        <v>37.17</v>
       </c>
       <c r="J27" s="74">
-        <v>2.67</v>
+        <v>2.62</v>
       </c>
       <c r="K27" s="77">
-        <v>2.77</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="71">
-        <v>397379</v>
+        <v>401267</v>
       </c>
       <c r="C29" s="74">
-        <v>19.9</v>
+        <v>20.04</v>
       </c>
       <c r="D29" s="71">
-        <v>401267</v>
+        <v>411286</v>
       </c>
       <c r="E29" s="74">
-        <v>20.04</v>
+        <v>20.16</v>
       </c>
       <c r="F29" s="71">
-        <v>458477</v>
+        <v>458835</v>
       </c>
       <c r="G29" s="74">
-        <v>20.22</v>
+        <v>20.17</v>
       </c>
       <c r="H29" s="71">
-        <v>458835</v>
+        <v>466886</v>
       </c>
       <c r="I29" s="74">
-        <v>20.17</v>
+        <v>20.13</v>
       </c>
       <c r="J29" s="74">
-        <v>4.1</v>
+        <v>4.14</v>
       </c>
       <c r="K29" s="77">
-        <v>3.79</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="71">
-        <v>341550</v>
+        <v>339970</v>
       </c>
       <c r="C31" s="74">
-        <v>14.16</v>
+        <v>13.91</v>
       </c>
       <c r="D31" s="71">
-        <v>339970</v>
+        <v>337973</v>
       </c>
       <c r="E31" s="74">
-        <v>13.91</v>
+        <v>13.87</v>
       </c>
       <c r="F31" s="71">
-        <v>364281</v>
+        <v>370858</v>
       </c>
       <c r="G31" s="74">
-        <v>14.06</v>
+        <v>13.97</v>
       </c>
       <c r="H31" s="71">
-        <v>370858</v>
+        <v>371144</v>
       </c>
       <c r="I31" s="74">
-        <v>13.97</v>
+        <v>13.88</v>
       </c>
       <c r="J31" s="74">
-        <v>3.31</v>
+        <v>3.29</v>
       </c>
       <c r="K31" s="77">
-        <v>3.21</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="71">
-        <v>12634</v>
+        <v>12696</v>
       </c>
       <c r="C33" s="74">
-        <v>9.61</v>
+        <v>9.56</v>
       </c>
       <c r="D33" s="71">
-        <v>12696</v>
+        <v>13024</v>
       </c>
       <c r="E33" s="74">
-        <v>9.56</v>
+        <v>9.87</v>
       </c>
       <c r="F33" s="71">
-        <v>13983</v>
+        <v>13978</v>
       </c>
       <c r="G33" s="74">
-        <v>10.14</v>
+        <v>10.05</v>
       </c>
       <c r="H33" s="71">
-        <v>13978</v>
+        <v>13952</v>
       </c>
       <c r="I33" s="74">
-        <v>10.05</v>
+        <v>9.67</v>
       </c>
       <c r="J33" s="74">
         <v>0.12</v>
       </c>
       <c r="K33" s="77">
         <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="71">
-        <v>94915</v>
+        <v>93805</v>
       </c>
       <c r="C35" s="74">
-        <v>46.48</v>
+        <v>45.39</v>
       </c>
       <c r="D35" s="71">
-        <v>93805</v>
+        <v>93991</v>
       </c>
       <c r="E35" s="74">
-        <v>45.39</v>
+        <v>45.04</v>
       </c>
       <c r="F35" s="71">
-        <v>88486</v>
+        <v>88903</v>
       </c>
       <c r="G35" s="74">
-        <v>42.56</v>
+        <v>42.8</v>
       </c>
       <c r="H35" s="71">
-        <v>88903</v>
+        <v>87996</v>
       </c>
       <c r="I35" s="74">
-        <v>42.8</v>
+        <v>42.84</v>
       </c>
       <c r="J35" s="74">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="K35" s="77">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="71">
-        <v>697974</v>
+        <v>706103</v>
       </c>
       <c r="C37" s="74">
-        <v>39.19</v>
+        <v>38.91</v>
       </c>
       <c r="D37" s="71">
-        <v>706103</v>
+        <v>701689</v>
       </c>
       <c r="E37" s="74">
-        <v>38.91</v>
+        <v>38.94</v>
       </c>
       <c r="F37" s="71">
-        <v>742999</v>
+        <v>749027</v>
       </c>
       <c r="G37" s="74">
-        <v>38.42</v>
+        <v>37.77</v>
       </c>
       <c r="H37" s="71">
-        <v>749027</v>
+        <v>749981</v>
       </c>
       <c r="I37" s="74">
-        <v>37.77</v>
+        <v>37.9</v>
       </c>
       <c r="J37" s="74">
-        <v>6.69</v>
+        <v>6.65</v>
       </c>
       <c r="K37" s="77">
-        <v>6.67</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -3412,95 +3412,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 2月底</v>
+        <v>114年 3月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 3月底</v>
+        <v>114年 4月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 2月底</v>
+        <v>115年 3月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 3月底</v>
+        <v>115年 4月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Feb. 2025</v>
+        <v>End of  Mar. 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Mar. 2025</v>
+        <v>End of  Apr. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Feb. 2026</v>
+        <v>End of  Mar. 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Mar. 2026</v>
+        <v>End of  Apr. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -3583,725 +3583,725 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="58">
-        <v>5896</v>
+        <v>5847</v>
       </c>
       <c r="C11" s="61">
+        <v>7.97</v>
+      </c>
+      <c r="D11" s="58">
+        <v>5802</v>
+      </c>
+      <c r="E11" s="61">
         <v>8.4</v>
       </c>
-      <c r="D11" s="58">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="58">
-        <v>4976</v>
+        <v>5080</v>
       </c>
       <c r="G11" s="61">
-        <v>10.34</v>
+        <v>8.88</v>
       </c>
       <c r="H11" s="58">
-        <v>5080</v>
+        <v>5222</v>
       </c>
       <c r="I11" s="61">
-        <v>8.88</v>
+        <v>9.05</v>
       </c>
       <c r="J11" s="61">
         <v>0.05</v>
       </c>
       <c r="K11" s="64">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="71">
-        <v>39456</v>
+        <v>39160</v>
       </c>
       <c r="C13" s="74">
-        <v>25.77</v>
+        <v>25.29</v>
       </c>
       <c r="D13" s="71">
-        <v>39160</v>
+        <v>41107</v>
       </c>
       <c r="E13" s="74">
-        <v>25.29</v>
+        <v>25.56</v>
       </c>
       <c r="F13" s="71">
-        <v>41161</v>
+        <v>40405</v>
       </c>
       <c r="G13" s="74">
-        <v>24.74</v>
+        <v>24.05</v>
       </c>
       <c r="H13" s="71">
-        <v>40405</v>
+        <v>40097</v>
       </c>
       <c r="I13" s="74">
-        <v>24.05</v>
+        <v>23.65</v>
       </c>
       <c r="J13" s="74">
         <v>0.36</v>
       </c>
       <c r="K13" s="77">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="71">
-        <v>794678</v>
+        <v>798929</v>
       </c>
       <c r="C15" s="74">
-        <v>53.42</v>
+        <v>53.34</v>
       </c>
       <c r="D15" s="71">
-        <v>798929</v>
+        <v>801843</v>
       </c>
       <c r="E15" s="74">
-        <v>53.34</v>
+        <v>53.58</v>
       </c>
       <c r="F15" s="71">
-        <v>820576</v>
+        <v>830271</v>
       </c>
       <c r="G15" s="74">
-        <v>54.48</v>
+        <v>54.2</v>
       </c>
       <c r="H15" s="71">
-        <v>830271</v>
+        <v>829857</v>
       </c>
       <c r="I15" s="74">
-        <v>54.2</v>
+        <v>54</v>
       </c>
       <c r="J15" s="74">
-        <v>7.42</v>
+        <v>7.36</v>
       </c>
       <c r="K15" s="77">
-        <v>7.55</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="71">
-        <v>2708</v>
+        <v>2817</v>
       </c>
       <c r="C17" s="74">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="D17" s="71">
-        <v>2817</v>
+        <v>3849</v>
       </c>
       <c r="E17" s="74">
-        <v>0.94</v>
+        <v>1.26</v>
       </c>
       <c r="F17" s="71">
-        <v>3293</v>
+        <v>3020</v>
       </c>
       <c r="G17" s="74">
-        <v>1.08</v>
+        <v>0.99</v>
       </c>
       <c r="H17" s="71">
-        <v>3020</v>
+        <v>2947</v>
       </c>
       <c r="I17" s="74">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="J17" s="74">
         <v>0.03</v>
       </c>
       <c r="K17" s="77">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="71">
-        <v>223386</v>
+        <v>226576</v>
       </c>
       <c r="C19" s="74">
-        <v>38.66</v>
+        <v>38.82</v>
       </c>
       <c r="D19" s="71">
-        <v>226576</v>
+        <v>228399</v>
       </c>
       <c r="E19" s="74">
-        <v>38.82</v>
+        <v>38.93</v>
       </c>
       <c r="F19" s="71">
-        <v>224459</v>
+        <v>225217</v>
       </c>
       <c r="G19" s="74">
-        <v>37.89</v>
+        <v>37.71</v>
       </c>
       <c r="H19" s="71">
-        <v>225217</v>
+        <v>225381</v>
       </c>
       <c r="I19" s="74">
-        <v>37.71</v>
+        <v>37.61</v>
       </c>
       <c r="J19" s="74">
-        <v>2.01</v>
+        <v>2</v>
       </c>
       <c r="K19" s="77">
-        <v>2.14</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="71">
-        <v>143889</v>
+        <v>141780</v>
       </c>
       <c r="C21" s="74">
-        <v>63.99</v>
+        <v>64.54</v>
       </c>
       <c r="D21" s="71">
-        <v>141780</v>
+        <v>141223</v>
       </c>
       <c r="E21" s="74">
-        <v>64.54</v>
+        <v>64.3</v>
       </c>
       <c r="F21" s="71">
-        <v>145586</v>
+        <v>145436</v>
       </c>
       <c r="G21" s="74">
-        <v>64.61</v>
+        <v>64.45</v>
       </c>
       <c r="H21" s="71">
-        <v>145436</v>
+        <v>148146</v>
       </c>
       <c r="I21" s="74">
-        <v>64.45</v>
+        <v>64.06</v>
       </c>
       <c r="J21" s="74">
-        <v>1.3</v>
+        <v>1.31</v>
       </c>
       <c r="K21" s="77">
-        <v>1.34</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="71">
-        <v>26415</v>
+        <v>27893</v>
       </c>
       <c r="C23" s="74">
-        <v>8.36</v>
+        <v>8.68</v>
       </c>
       <c r="D23" s="71">
-        <v>27893</v>
+        <v>29133</v>
       </c>
       <c r="E23" s="74">
-        <v>8.68</v>
+        <v>8.97</v>
       </c>
       <c r="F23" s="71">
-        <v>23024</v>
+        <v>23425</v>
       </c>
       <c r="G23" s="74">
-        <v>6.89</v>
+        <v>6.83</v>
       </c>
       <c r="H23" s="71">
-        <v>23425</v>
+        <v>23458</v>
       </c>
       <c r="I23" s="74">
-        <v>6.83</v>
+        <v>6.9</v>
       </c>
       <c r="J23" s="74">
         <v>0.21</v>
       </c>
       <c r="K23" s="77">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="71">
-        <v>18945</v>
+        <v>19605</v>
       </c>
       <c r="C25" s="74">
-        <v>32.5</v>
+        <v>33.21</v>
       </c>
       <c r="D25" s="71">
-        <v>19605</v>
+        <v>20302</v>
       </c>
       <c r="E25" s="74">
-        <v>33.21</v>
+        <v>33.83</v>
       </c>
       <c r="F25" s="71">
-        <v>22179</v>
+        <v>22222</v>
       </c>
       <c r="G25" s="74">
-        <v>35.12</v>
+        <v>34.98</v>
       </c>
       <c r="H25" s="71">
-        <v>22222</v>
+        <v>21889</v>
       </c>
       <c r="I25" s="74">
-        <v>34.98</v>
+        <v>34.18</v>
       </c>
       <c r="J25" s="74">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="K25" s="77">
         <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="71">
-        <v>76376</v>
+        <v>75866</v>
       </c>
       <c r="C27" s="74">
-        <v>43.88</v>
+        <v>43.43</v>
       </c>
       <c r="D27" s="71">
-        <v>75866</v>
+        <v>78603</v>
       </c>
       <c r="E27" s="74">
-        <v>43.43</v>
+        <v>43.93</v>
       </c>
       <c r="F27" s="71">
-        <v>86056</v>
+        <v>86996</v>
       </c>
       <c r="G27" s="74">
-        <v>45.68</v>
+        <v>45.88</v>
       </c>
       <c r="H27" s="71">
-        <v>86996</v>
+        <v>86957</v>
       </c>
       <c r="I27" s="74">
-        <v>45.88</v>
+        <v>45.66</v>
       </c>
       <c r="J27" s="74">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="K27" s="77">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="71">
-        <v>206474</v>
+        <v>208965</v>
       </c>
       <c r="C29" s="74">
-        <v>25.71</v>
+        <v>25.91</v>
       </c>
       <c r="D29" s="71">
-        <v>208965</v>
+        <v>209519</v>
       </c>
       <c r="E29" s="74">
-        <v>25.91</v>
+        <v>25.81</v>
       </c>
       <c r="F29" s="71">
-        <v>229751</v>
+        <v>234490</v>
       </c>
       <c r="G29" s="74">
-        <v>27.02</v>
+        <v>27.29</v>
       </c>
       <c r="H29" s="71">
-        <v>234490</v>
+        <v>237806</v>
       </c>
       <c r="I29" s="74">
-        <v>27.29</v>
+        <v>27.46</v>
       </c>
       <c r="J29" s="74">
-        <v>2.09</v>
+        <v>2.11</v>
       </c>
       <c r="K29" s="77">
-        <v>1.98</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="71">
-        <v>227807</v>
+        <v>229062</v>
       </c>
       <c r="C31" s="74">
-        <v>46.11</v>
+        <v>46.27</v>
       </c>
       <c r="D31" s="71">
-        <v>229062</v>
+        <v>231222</v>
       </c>
       <c r="E31" s="74">
         <v>46.27</v>
       </c>
       <c r="F31" s="71">
-        <v>243143</v>
+        <v>246652</v>
       </c>
       <c r="G31" s="74">
-        <v>45.99</v>
+        <v>46.3</v>
       </c>
       <c r="H31" s="71">
-        <v>246652</v>
+        <v>248105</v>
       </c>
       <c r="I31" s="74">
-        <v>46.3</v>
+        <v>46.14</v>
       </c>
       <c r="J31" s="74">
         <v>2.2</v>
       </c>
       <c r="K31" s="77">
-        <v>2.17</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="71">
-        <v>100376</v>
+        <v>101286</v>
       </c>
       <c r="C33" s="74">
-        <v>49.66</v>
+        <v>49.74</v>
       </c>
       <c r="D33" s="71">
-        <v>101286</v>
+        <v>101223</v>
       </c>
       <c r="E33" s="74">
-        <v>49.74</v>
+        <v>50.18</v>
       </c>
       <c r="F33" s="71">
-        <v>101939</v>
+        <v>99527</v>
       </c>
       <c r="G33" s="74">
-        <v>47.28</v>
+        <v>46.92</v>
       </c>
       <c r="H33" s="71">
-        <v>99527</v>
+        <v>97964</v>
       </c>
       <c r="I33" s="74">
-        <v>46.92</v>
+        <v>46.64</v>
       </c>
       <c r="J33" s="74">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="K33" s="77">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="71">
-        <v>35196</v>
+        <v>34791</v>
       </c>
       <c r="C35" s="74">
-        <v>23.88</v>
+        <v>23.62</v>
       </c>
       <c r="D35" s="71">
-        <v>34791</v>
+        <v>34769</v>
       </c>
       <c r="E35" s="74">
-        <v>23.62</v>
+        <v>23.53</v>
       </c>
       <c r="F35" s="71">
-        <v>35227</v>
+        <v>35300</v>
       </c>
       <c r="G35" s="74">
         <v>23.08</v>
       </c>
       <c r="H35" s="71">
-        <v>35300</v>
+        <v>35135</v>
       </c>
       <c r="I35" s="74">
-        <v>23.08</v>
+        <v>22.85</v>
       </c>
       <c r="J35" s="74">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="K35" s="77">
         <v>0.33</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="71">
-        <v>149930</v>
+        <v>149016</v>
       </c>
       <c r="C37" s="74">
-        <v>24.6</v>
+        <v>24.55</v>
       </c>
       <c r="D37" s="71">
-        <v>149016</v>
+        <v>149786</v>
       </c>
       <c r="E37" s="74">
-        <v>24.55</v>
+        <v>24.63</v>
       </c>
       <c r="F37" s="71">
-        <v>161046</v>
+        <v>160977</v>
       </c>
       <c r="G37" s="74">
-        <v>25.36</v>
+        <v>25.41</v>
       </c>
       <c r="H37" s="71">
-        <v>160977</v>
+        <v>163131</v>
       </c>
       <c r="I37" s="74">
-        <v>25.41</v>
+        <v>25.46</v>
       </c>
       <c r="J37" s="74">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="K37" s="77">
         <v>1.41</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="2"/>
@@ -4566,95 +4566,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 2月底</v>
+        <v>114年 3月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 3月底</v>
+        <v>114年 4月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 2月底</v>
+        <v>115年 3月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 3月底</v>
+        <v>115年 4月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Feb. 2025</v>
+        <v>End of  Mar. 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Mar. 2025</v>
+        <v>End of  Apr. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Feb. 2026</v>
+        <v>End of  Mar. 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Mar. 2026</v>
+        <v>End of  Apr. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -4737,522 +4737,522 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="58">
-        <v>75729</v>
+        <v>76007</v>
       </c>
       <c r="C11" s="61">
-        <v>17.32</v>
+        <v>17.45</v>
       </c>
       <c r="D11" s="58">
-        <v>76007</v>
+        <v>78236</v>
       </c>
       <c r="E11" s="61">
-        <v>17.45</v>
+        <v>17.97</v>
       </c>
       <c r="F11" s="58">
-        <v>87441</v>
+        <v>88931</v>
       </c>
       <c r="G11" s="61">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="H11" s="58">
-        <v>88931</v>
+        <v>91453</v>
       </c>
       <c r="I11" s="61">
-        <v>19.98</v>
+        <v>20.29</v>
       </c>
       <c r="J11" s="61">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="K11" s="64">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="71">
-        <v>233085</v>
+        <v>236447</v>
       </c>
       <c r="C13" s="74">
-        <v>19.04</v>
+        <v>18.85</v>
       </c>
       <c r="D13" s="71">
-        <v>236447</v>
+        <v>237383</v>
       </c>
       <c r="E13" s="74">
-        <v>18.85</v>
+        <v>19.01</v>
       </c>
       <c r="F13" s="71">
-        <v>249751</v>
+        <v>250320</v>
       </c>
       <c r="G13" s="74">
-        <v>17.67</v>
+        <v>17.47</v>
       </c>
       <c r="H13" s="71">
-        <v>250320</v>
+        <v>252730</v>
       </c>
       <c r="I13" s="74">
-        <v>17.47</v>
+        <v>17.54</v>
       </c>
       <c r="J13" s="74">
         <v>2.24</v>
       </c>
       <c r="K13" s="77">
         <v>2.23</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="71">
-        <v>422275</v>
+        <v>415294</v>
       </c>
       <c r="C15" s="74">
-        <v>30.8</v>
+        <v>31.19</v>
       </c>
       <c r="D15" s="71">
-        <v>415294</v>
+        <v>422757</v>
       </c>
       <c r="E15" s="74">
-        <v>31.19</v>
+        <v>31.44</v>
       </c>
       <c r="F15" s="71">
-        <v>452066</v>
+        <v>453255</v>
       </c>
       <c r="G15" s="74">
-        <v>32</v>
+        <v>32.57</v>
       </c>
       <c r="H15" s="71">
-        <v>453255</v>
+        <v>464818</v>
       </c>
       <c r="I15" s="74">
-        <v>32.57</v>
+        <v>32.42</v>
       </c>
       <c r="J15" s="74">
-        <v>4.05</v>
+        <v>4.12</v>
       </c>
       <c r="K15" s="77">
-        <v>3.93</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="71">
-        <v>606344</v>
+        <v>611333</v>
       </c>
       <c r="C17" s="74">
+        <v>31.54</v>
+      </c>
+      <c r="D17" s="71">
+        <v>614929</v>
+      </c>
+      <c r="E17" s="74">
         <v>31.35</v>
       </c>
-      <c r="D17" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="71">
-        <v>684777</v>
+        <v>690879</v>
       </c>
       <c r="G17" s="74">
-        <v>31.51</v>
+        <v>31.37</v>
       </c>
       <c r="H17" s="71">
-        <v>690879</v>
+        <v>703734</v>
       </c>
       <c r="I17" s="74">
-        <v>31.37</v>
+        <v>31.7</v>
       </c>
       <c r="J17" s="74">
-        <v>6.17</v>
+        <v>6.24</v>
       </c>
       <c r="K17" s="77">
-        <v>5.78</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="71">
-        <v>73962</v>
+        <v>77738</v>
       </c>
       <c r="C19" s="74">
-        <v>18.94</v>
+        <v>18.9</v>
       </c>
       <c r="D19" s="71">
-        <v>77738</v>
+        <v>76361</v>
       </c>
       <c r="E19" s="74">
-        <v>18.9</v>
+        <v>18.65</v>
       </c>
       <c r="F19" s="71">
-        <v>74305</v>
+        <v>72006</v>
       </c>
       <c r="G19" s="74">
-        <v>17.8</v>
+        <v>17.19</v>
       </c>
       <c r="H19" s="71">
-        <v>72006</v>
+        <v>72583</v>
       </c>
       <c r="I19" s="74">
-        <v>17.19</v>
+        <v>17.14</v>
       </c>
       <c r="J19" s="74">
         <v>0.64</v>
       </c>
       <c r="K19" s="77">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="71">
-        <v>31983</v>
+        <v>36714</v>
       </c>
       <c r="C21" s="74">
-        <v>6.22</v>
+        <v>6.95</v>
       </c>
       <c r="D21" s="71">
-        <v>36714</v>
+        <v>36225</v>
       </c>
       <c r="E21" s="74">
-        <v>6.95</v>
+        <v>7.01</v>
       </c>
       <c r="F21" s="71">
-        <v>32463</v>
+        <v>33818</v>
       </c>
       <c r="G21" s="74">
-        <v>6.38</v>
+        <v>6.51</v>
       </c>
       <c r="H21" s="71">
-        <v>33818</v>
+        <v>33054</v>
       </c>
       <c r="I21" s="74">
-        <v>6.51</v>
+        <v>6.44</v>
       </c>
       <c r="J21" s="74">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="K21" s="77">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="71">
-        <v>312081</v>
+        <v>321899</v>
       </c>
       <c r="C23" s="74">
-        <v>21.91</v>
+        <v>22.03</v>
       </c>
       <c r="D23" s="71">
-        <v>321899</v>
+        <v>325344</v>
       </c>
       <c r="E23" s="74">
-        <v>22.03</v>
+        <v>22.26</v>
       </c>
       <c r="F23" s="71">
-        <v>365599</v>
+        <v>373693</v>
       </c>
       <c r="G23" s="74">
-        <v>23.17</v>
+        <v>23.31</v>
       </c>
       <c r="H23" s="71">
-        <v>373693</v>
+        <v>380122</v>
       </c>
       <c r="I23" s="74">
-        <v>23.31</v>
+        <v>23.28</v>
       </c>
       <c r="J23" s="74">
-        <v>3.34</v>
+        <v>3.37</v>
       </c>
       <c r="K23" s="77">
-        <v>3.04</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="71">
-        <v>54557</v>
+        <v>56107</v>
       </c>
       <c r="C25" s="74">
-        <v>25.47</v>
+        <v>25.68</v>
       </c>
       <c r="D25" s="71">
-        <v>56107</v>
+        <v>56259</v>
       </c>
       <c r="E25" s="74">
-        <v>25.68</v>
+        <v>25.79</v>
       </c>
       <c r="F25" s="71">
-        <v>64413</v>
+        <v>65277</v>
       </c>
       <c r="G25" s="74">
-        <v>27.67</v>
+        <v>28.08</v>
       </c>
       <c r="H25" s="71">
-        <v>65277</v>
+        <v>66489</v>
       </c>
       <c r="I25" s="74">
-        <v>28.08</v>
+        <v>28.36</v>
       </c>
       <c r="J25" s="74">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="K25" s="77">
         <v>0.53</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="71">
-        <v>414387</v>
+        <v>412688</v>
       </c>
       <c r="C27" s="74">
-        <v>15.54</v>
+        <v>15.72</v>
       </c>
       <c r="D27" s="71">
-        <v>412688</v>
+        <v>429438</v>
       </c>
       <c r="E27" s="74">
-        <v>15.72</v>
+        <v>15.9</v>
       </c>
       <c r="F27" s="71">
-        <v>479516</v>
+        <v>483226</v>
       </c>
       <c r="G27" s="74">
+        <v>16.29</v>
+      </c>
+      <c r="H27" s="71">
+        <v>500909</v>
+      </c>
+      <c r="I27" s="74">
         <v>16.21</v>
       </c>
-      <c r="H27" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="J27" s="74">
-        <v>4.32</v>
+        <v>4.44</v>
       </c>
       <c r="K27" s="77">
-        <v>3.9</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="71">
-        <v>1035</v>
+        <v>1444</v>
       </c>
       <c r="C29" s="74">
-        <v>4.3</v>
+        <v>5.75</v>
       </c>
       <c r="D29" s="71">
-        <v>1444</v>
+        <v>1504</v>
       </c>
       <c r="E29" s="74">
-        <v>5.75</v>
+        <v>5.78</v>
       </c>
       <c r="F29" s="71">
-        <v>2423</v>
+        <v>2656</v>
       </c>
       <c r="G29" s="74">
-        <v>5.83</v>
+        <v>5.92</v>
       </c>
       <c r="H29" s="71">
-        <v>2656</v>
+        <v>2370</v>
       </c>
       <c r="I29" s="74">
-        <v>5.92</v>
+        <v>5</v>
       </c>
       <c r="J29" s="74">
         <v>0.02</v>
       </c>
       <c r="K29" s="77">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
@@ -5287,172 +5287,172 @@
       </c>
       <c r="K31" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="71">
-        <v>3277</v>
+        <v>3777</v>
       </c>
       <c r="C33" s="74">
-        <v>17.1</v>
+        <v>19.1</v>
       </c>
       <c r="D33" s="71">
-        <v>3777</v>
+        <v>3748</v>
       </c>
       <c r="E33" s="74">
-        <v>19.1</v>
+        <v>18.55</v>
       </c>
       <c r="F33" s="71">
-        <v>3814</v>
+        <v>4301</v>
       </c>
       <c r="G33" s="74">
-        <v>16.33</v>
+        <v>17.27</v>
       </c>
       <c r="H33" s="71">
-        <v>4301</v>
+        <v>4378</v>
       </c>
       <c r="I33" s="74">
-        <v>17.27</v>
+        <v>16.79</v>
       </c>
       <c r="J33" s="74">
         <v>0.04</v>
       </c>
       <c r="K33" s="77">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="72">
-        <v>172808</v>
+        <v>161808</v>
       </c>
       <c r="C35" s="75">
-        <v>17.21</v>
+        <v>16.1</v>
       </c>
       <c r="D35" s="72">
-        <v>161808</v>
+        <v>157329</v>
       </c>
       <c r="E35" s="75">
-        <v>16.1</v>
+        <v>15.15</v>
       </c>
       <c r="F35" s="72">
-        <v>154944</v>
+        <v>148274</v>
       </c>
       <c r="G35" s="75">
-        <v>13.51</v>
+        <v>11.7</v>
       </c>
       <c r="H35" s="72">
-        <v>148274</v>
+        <v>156349</v>
       </c>
       <c r="I35" s="75">
-        <v>11.7</v>
+        <v>12.26</v>
       </c>
       <c r="J35" s="75">
-        <v>1.32</v>
+        <v>1.39</v>
       </c>
       <c r="K35" s="78">
-        <v>1.53</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="72">
-        <v>2719</v>
+        <v>6401</v>
       </c>
       <c r="C37" s="75">
-        <v>1.75</v>
+        <v>3.57</v>
       </c>
       <c r="D37" s="72">
-        <v>6401</v>
+        <v>6080</v>
       </c>
       <c r="E37" s="75">
-        <v>3.57</v>
+        <v>4.69</v>
       </c>
       <c r="F37" s="72">
-        <v>6541</v>
+        <v>7120</v>
       </c>
       <c r="G37" s="75">
-        <v>3.74</v>
+        <v>3.16</v>
       </c>
       <c r="H37" s="72">
-        <v>7120</v>
+        <v>6895</v>
       </c>
       <c r="I37" s="75">
-        <v>3.16</v>
+        <v>4.02</v>
       </c>
       <c r="J37" s="75">
         <v>0.06</v>
       </c>
       <c r="K37" s="78">
         <v>0.06</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="89" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="26" t="s">