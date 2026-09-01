--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'4-4(續一)'!$A$1:$K$40</definedName>
     <definedName name="外部資料_1" localSheetId="2">'4-4(續二完)'!$A$1:$K$44</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>對中小企業</t>
   </si>
   <si>
     <t>占放款％</t>
   </si>
   <si>
     <t>本月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>114年 3月底</t>
+    <t>114年 5月底</t>
   </si>
   <si>
     <t>放款餘額</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Total Loans</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
     <t xml:space="preserve"> in Previous Year</t>
   </si>
   <si>
     <t>Account for</t>
   </si>
   <si>
     <t xml:space="preserve">Current </t>
   </si>
   <si>
     <t>Same Month</t>
   </si>
@@ -115,51 +115,51 @@
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>市場占有率％</t>
   </si>
   <si>
-    <t>End of  Mar. 2025</t>
+    <t>End of  May  2025</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>　　　　　2.『對中小企業放款餘額』占放款％係指占各銀行國內總分行之放款(含催收款)之百分比。</t>
   </si>
   <si>
     <t>4-4 Loans to Small and Medium Enterprises at General Banks</t>
   </si>
   <si>
     <r>
       <t>4-4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
@@ -496,66 +496,66 @@
   <si>
     <t>國泰世華商業銀行　　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
-    <t>End of  Apr. 2025</t>
-[...14 lines deleted...]
-    <t>115年 4月底</t>
+    <t>End of  June 2025</t>
+  </si>
+  <si>
+    <t>End of  May  2026</t>
+  </si>
+  <si>
+    <t>End of  June 2026</t>
+  </si>
+  <si>
+    <t>114年 6月底</t>
+  </si>
+  <si>
+    <t>115年 5月底</t>
+  </si>
+  <si>
+    <t>115年 6月底</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
@@ -2411,728 +2411,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="59">
-        <v>10579899</v>
+        <v>10624248</v>
       </c>
       <c r="C11" s="62">
-        <v>27</v>
+        <v>27.07</v>
       </c>
       <c r="D11" s="59">
-        <v>10627599</v>
+        <v>10721630</v>
       </c>
       <c r="E11" s="62">
-        <v>27.06</v>
+        <v>27.14</v>
       </c>
       <c r="F11" s="59">
-        <v>11194649</v>
+        <v>11341691</v>
       </c>
       <c r="G11" s="62">
-        <v>26.55</v>
+        <v>26.5</v>
       </c>
       <c r="H11" s="59">
-        <v>11274420</v>
+        <v>11454336</v>
       </c>
       <c r="I11" s="62">
-        <v>26.58</v>
+        <v>26.5</v>
       </c>
       <c r="J11" s="62">
         <v>100</v>
       </c>
       <c r="K11" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="72">
-        <v>10411690</v>
+        <v>10467020</v>
       </c>
       <c r="C13" s="75">
-        <v>27.4</v>
+        <v>27.5</v>
       </c>
       <c r="D13" s="72">
-        <v>10464190</v>
+        <v>10568997</v>
       </c>
       <c r="E13" s="75">
-        <v>27.46</v>
+        <v>27.62</v>
       </c>
       <c r="F13" s="72">
-        <v>11039255</v>
+        <v>11178146</v>
       </c>
       <c r="G13" s="75">
-        <v>27.14</v>
+        <v>27.02</v>
       </c>
       <c r="H13" s="72">
-        <v>11111176</v>
+        <v>11291107</v>
       </c>
       <c r="I13" s="75">
-        <v>27.12</v>
+        <v>27.09</v>
       </c>
       <c r="J13" s="75">
-        <v>98.55</v>
+        <v>98.57</v>
       </c>
       <c r="K13" s="78">
-        <v>98.46</v>
+        <v>98.58</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="71">
-        <v>434615</v>
+        <v>423705</v>
       </c>
       <c r="C15" s="74">
-        <v>12.54</v>
+        <v>12.66</v>
       </c>
       <c r="D15" s="71">
-        <v>427859</v>
+        <v>429473</v>
       </c>
       <c r="E15" s="74">
-        <v>12.44</v>
+        <v>13.05</v>
       </c>
       <c r="F15" s="71">
-        <v>432171</v>
+        <v>440754</v>
       </c>
       <c r="G15" s="74">
-        <v>12.06</v>
+        <v>12.6</v>
       </c>
       <c r="H15" s="71">
-        <v>430099</v>
+        <v>448576</v>
       </c>
       <c r="I15" s="74">
-        <v>12.19</v>
+        <v>12.57</v>
       </c>
       <c r="J15" s="74">
-        <v>3.81</v>
+        <v>3.92</v>
       </c>
       <c r="K15" s="77">
-        <v>4.03</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="71">
-        <v>577068</v>
+        <v>572794</v>
       </c>
       <c r="C17" s="74">
-        <v>24.93</v>
+        <v>24.79</v>
       </c>
       <c r="D17" s="71">
-        <v>574977</v>
+        <v>575867</v>
       </c>
       <c r="E17" s="74">
-        <v>24.95</v>
+        <v>24.69</v>
       </c>
       <c r="F17" s="71">
-        <v>575781</v>
+        <v>569519</v>
       </c>
       <c r="G17" s="74">
-        <v>24.27</v>
+        <v>23.91</v>
       </c>
       <c r="H17" s="71">
-        <v>570716</v>
+        <v>579283</v>
       </c>
       <c r="I17" s="74">
-        <v>24.16</v>
+        <v>23.88</v>
       </c>
       <c r="J17" s="74">
         <v>5.06</v>
       </c>
       <c r="K17" s="77">
-        <v>5.41</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="71">
-        <v>844111</v>
+        <v>838213</v>
       </c>
       <c r="C19" s="74">
-        <v>29.9</v>
+        <v>29.78</v>
       </c>
       <c r="D19" s="71">
-        <v>840244</v>
+        <v>843464</v>
       </c>
       <c r="E19" s="74">
-        <v>29.96</v>
+        <v>29.97</v>
       </c>
       <c r="F19" s="71">
-        <v>864239</v>
+        <v>865605</v>
       </c>
       <c r="G19" s="74">
-        <v>29.42</v>
+        <v>29.49</v>
       </c>
       <c r="H19" s="71">
-        <v>864603</v>
+        <v>877665</v>
       </c>
       <c r="I19" s="74">
-        <v>29.5</v>
+        <v>29.67</v>
       </c>
       <c r="J19" s="74">
-        <v>7.67</v>
+        <v>7.66</v>
       </c>
       <c r="K19" s="77">
-        <v>7.91</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="71">
-        <v>954820</v>
+        <v>967166</v>
       </c>
       <c r="C21" s="74">
-        <v>42.42</v>
+        <v>42.84</v>
       </c>
       <c r="D21" s="71">
-        <v>971218</v>
+        <v>978345</v>
       </c>
       <c r="E21" s="74">
-        <v>42.71</v>
+        <v>43.03</v>
       </c>
       <c r="F21" s="71">
-        <v>1032834</v>
+        <v>1023939</v>
       </c>
       <c r="G21" s="74">
-        <v>41.45</v>
+        <v>41.6</v>
       </c>
       <c r="H21" s="71">
-        <v>1037442</v>
+        <v>1037256</v>
       </c>
       <c r="I21" s="74">
-        <v>41.31</v>
+        <v>41.99</v>
       </c>
       <c r="J21" s="74">
-        <v>9.2</v>
+        <v>9.06</v>
       </c>
       <c r="K21" s="77">
-        <v>9.14</v>
+        <v>9.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="71">
-        <v>776289</v>
+        <v>772503</v>
       </c>
       <c r="C23" s="74">
-        <v>36.78</v>
+        <v>36.82</v>
       </c>
       <c r="D23" s="71">
-        <v>774804</v>
+        <v>779400</v>
       </c>
       <c r="E23" s="74">
-        <v>36.73</v>
+        <v>36.63</v>
       </c>
       <c r="F23" s="71">
-        <v>771699</v>
+        <v>780823</v>
       </c>
       <c r="G23" s="74">
-        <v>35.23</v>
+        <v>34.98</v>
       </c>
       <c r="H23" s="71">
-        <v>775825</v>
+        <v>799062</v>
       </c>
       <c r="I23" s="74">
-        <v>35.22</v>
+        <v>35.31</v>
       </c>
       <c r="J23" s="74">
-        <v>6.88</v>
+        <v>6.98</v>
       </c>
       <c r="K23" s="77">
-        <v>7.29</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="71">
-        <v>667023</v>
+        <v>663899</v>
       </c>
       <c r="C25" s="74">
-        <v>38.78</v>
+        <v>38.29</v>
       </c>
       <c r="D25" s="71">
-        <v>665117</v>
+        <v>662235</v>
       </c>
       <c r="E25" s="74">
-        <v>38.84</v>
+        <v>38.23</v>
       </c>
       <c r="F25" s="71">
-        <v>704806</v>
+        <v>705478</v>
       </c>
       <c r="G25" s="74">
-        <v>38.95</v>
+        <v>38.08</v>
       </c>
       <c r="H25" s="71">
-        <v>708191</v>
+        <v>719903</v>
       </c>
       <c r="I25" s="74">
-        <v>38.81</v>
+        <v>38.01</v>
       </c>
       <c r="J25" s="74">
         <v>6.28</v>
       </c>
       <c r="K25" s="77">
-        <v>6.26</v>
+        <v>6.18</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="71">
-        <v>292882</v>
+        <v>293927</v>
       </c>
       <c r="C27" s="74">
-        <v>38.2</v>
+        <v>38.13</v>
       </c>
       <c r="D27" s="71">
-        <v>293045</v>
+        <v>297825</v>
       </c>
       <c r="E27" s="74">
-        <v>38.03</v>
+        <v>38.28</v>
       </c>
       <c r="F27" s="71">
-        <v>298744</v>
+        <v>299216</v>
       </c>
       <c r="G27" s="74">
-        <v>37.4</v>
+        <v>37.68</v>
       </c>
       <c r="H27" s="71">
-        <v>295607</v>
+        <v>302904</v>
       </c>
       <c r="I27" s="74">
-        <v>37.17</v>
+        <v>37.32</v>
       </c>
       <c r="J27" s="74">
-        <v>2.62</v>
+        <v>2.64</v>
       </c>
       <c r="K27" s="77">
-        <v>2.76</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="71">
-        <v>401267</v>
+        <v>414516</v>
       </c>
       <c r="C29" s="74">
-        <v>20.04</v>
+        <v>20.19</v>
       </c>
       <c r="D29" s="71">
-        <v>411286</v>
+        <v>420629</v>
       </c>
       <c r="E29" s="74">
-        <v>20.16</v>
+        <v>20.37</v>
       </c>
       <c r="F29" s="71">
-        <v>458835</v>
+        <v>473103</v>
       </c>
       <c r="G29" s="74">
-        <v>20.17</v>
+        <v>20.08</v>
       </c>
       <c r="H29" s="71">
-        <v>466886</v>
+        <v>470278</v>
       </c>
       <c r="I29" s="74">
-        <v>20.13</v>
+        <v>20.3</v>
       </c>
       <c r="J29" s="74">
-        <v>4.14</v>
+        <v>4.11</v>
       </c>
       <c r="K29" s="77">
-        <v>3.87</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="71">
-        <v>339970</v>
+        <v>342757</v>
       </c>
       <c r="C31" s="74">
-        <v>13.91</v>
+        <v>14.11</v>
       </c>
       <c r="D31" s="71">
-        <v>337973</v>
+        <v>350924</v>
       </c>
       <c r="E31" s="74">
-        <v>13.87</v>
+        <v>14.29</v>
       </c>
       <c r="F31" s="71">
-        <v>370858</v>
+        <v>373579</v>
       </c>
       <c r="G31" s="74">
-        <v>13.97</v>
+        <v>13.66</v>
       </c>
       <c r="H31" s="71">
-        <v>371144</v>
+        <v>376619</v>
       </c>
       <c r="I31" s="74">
-        <v>13.88</v>
+        <v>13.75</v>
       </c>
       <c r="J31" s="74">
         <v>3.29</v>
       </c>
       <c r="K31" s="77">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="71">
-        <v>12696</v>
+        <v>12495</v>
       </c>
       <c r="C33" s="74">
-        <v>9.56</v>
+        <v>9.58</v>
       </c>
       <c r="D33" s="71">
-        <v>13024</v>
+        <v>13111</v>
       </c>
       <c r="E33" s="74">
-        <v>9.87</v>
+        <v>9.9</v>
       </c>
       <c r="F33" s="71">
-        <v>13978</v>
+        <v>14489</v>
       </c>
       <c r="G33" s="74">
-        <v>10.05</v>
+        <v>9.84</v>
       </c>
       <c r="H33" s="71">
-        <v>13952</v>
+        <v>14654</v>
       </c>
       <c r="I33" s="74">
-        <v>9.67</v>
+        <v>9.66</v>
       </c>
       <c r="J33" s="74">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="K33" s="77">
         <v>0.12</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="71">
-        <v>93805</v>
+        <v>94018</v>
       </c>
       <c r="C35" s="74">
-        <v>45.39</v>
+        <v>44.9</v>
       </c>
       <c r="D35" s="71">
-        <v>93991</v>
+        <v>94704</v>
       </c>
       <c r="E35" s="74">
-        <v>45.04</v>
+        <v>44.84</v>
       </c>
       <c r="F35" s="71">
-        <v>88903</v>
+        <v>86663</v>
       </c>
       <c r="G35" s="74">
-        <v>42.8</v>
+        <v>42.24</v>
       </c>
       <c r="H35" s="71">
-        <v>87996</v>
+        <v>86063</v>
       </c>
       <c r="I35" s="74">
-        <v>42.84</v>
+        <v>41.68</v>
       </c>
       <c r="J35" s="74">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="K35" s="77">
         <v>0.88</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="71">
-        <v>706103</v>
+        <v>707138</v>
       </c>
       <c r="C37" s="74">
+        <v>39.24</v>
+      </c>
+      <c r="D37" s="71">
+        <v>714950</v>
+      </c>
+      <c r="E37" s="74">
         <v>38.91</v>
       </c>
-      <c r="D37" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="F37" s="71">
-        <v>749027</v>
+        <v>759387</v>
       </c>
       <c r="G37" s="74">
-        <v>37.77</v>
+        <v>37.75</v>
       </c>
       <c r="H37" s="71">
-        <v>749981</v>
+        <v>776967</v>
       </c>
       <c r="I37" s="74">
-        <v>37.9</v>
+        <v>37.2</v>
       </c>
       <c r="J37" s="74">
-        <v>6.65</v>
+        <v>6.78</v>
       </c>
       <c r="K37" s="77">
-        <v>6.6</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -3412,95 +3412,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 3月底</v>
+        <v>114年 5月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 4月底</v>
+        <v>114年 6月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 3月底</v>
+        <v>115年 5月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 4月底</v>
+        <v>115年 6月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Mar. 2025</v>
+        <v>End of  May  2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Apr. 2025</v>
+        <v>End of  June 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Mar. 2026</v>
+        <v>End of  May  2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Apr. 2026</v>
+        <v>End of  June 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -3583,725 +3583,725 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="58">
-        <v>5847</v>
+        <v>5547</v>
       </c>
       <c r="C11" s="61">
-        <v>7.97</v>
+        <v>8.07</v>
       </c>
       <c r="D11" s="58">
-        <v>5802</v>
+        <v>4776</v>
       </c>
       <c r="E11" s="61">
-        <v>8.4</v>
+        <v>7.89</v>
       </c>
       <c r="F11" s="58">
-        <v>5080</v>
+        <v>5099</v>
       </c>
       <c r="G11" s="61">
-        <v>8.88</v>
+        <v>7.99</v>
       </c>
       <c r="H11" s="58">
-        <v>5222</v>
+        <v>4357</v>
       </c>
       <c r="I11" s="61">
-        <v>9.05</v>
+        <v>7.77</v>
       </c>
       <c r="J11" s="61">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="K11" s="64">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="71">
-        <v>39160</v>
+        <v>40812</v>
       </c>
       <c r="C13" s="74">
-        <v>25.29</v>
+        <v>25.47</v>
       </c>
       <c r="D13" s="71">
-        <v>41107</v>
+        <v>40714</v>
       </c>
       <c r="E13" s="74">
-        <v>25.56</v>
+        <v>25.32</v>
       </c>
       <c r="F13" s="71">
-        <v>40405</v>
+        <v>39650</v>
       </c>
       <c r="G13" s="74">
-        <v>24.05</v>
+        <v>23.44</v>
       </c>
       <c r="H13" s="71">
-        <v>40097</v>
+        <v>41708</v>
       </c>
       <c r="I13" s="74">
-        <v>23.65</v>
+        <v>23.82</v>
       </c>
       <c r="J13" s="74">
         <v>0.36</v>
       </c>
       <c r="K13" s="77">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="71">
-        <v>798929</v>
+        <v>800653</v>
       </c>
       <c r="C15" s="74">
-        <v>53.34</v>
+        <v>53.57</v>
       </c>
       <c r="D15" s="71">
-        <v>801843</v>
+        <v>804723</v>
       </c>
       <c r="E15" s="74">
         <v>53.58</v>
       </c>
       <c r="F15" s="71">
-        <v>830271</v>
+        <v>827101</v>
       </c>
       <c r="G15" s="74">
-        <v>54.2</v>
+        <v>53.74</v>
       </c>
       <c r="H15" s="71">
-        <v>829857</v>
+        <v>826232</v>
       </c>
       <c r="I15" s="74">
-        <v>54</v>
+        <v>53.16</v>
       </c>
       <c r="J15" s="74">
-        <v>7.36</v>
+        <v>7.21</v>
       </c>
       <c r="K15" s="77">
-        <v>7.54</v>
+        <v>7.51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="71">
-        <v>2817</v>
+        <v>3846</v>
       </c>
       <c r="C17" s="74">
-        <v>0.94</v>
+        <v>1.28</v>
       </c>
       <c r="D17" s="71">
-        <v>3849</v>
+        <v>4525</v>
       </c>
       <c r="E17" s="74">
-        <v>1.26</v>
+        <v>1.49</v>
       </c>
       <c r="F17" s="71">
-        <v>3020</v>
+        <v>2843</v>
       </c>
       <c r="G17" s="74">
+        <v>0.93</v>
+      </c>
+      <c r="H17" s="71">
+        <v>3068</v>
+      </c>
+      <c r="I17" s="74">
         <v>0.99</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="J17" s="74">
         <v>0.03</v>
       </c>
       <c r="K17" s="77">
         <v>0.04</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="71">
-        <v>226576</v>
+        <v>226913</v>
       </c>
       <c r="C19" s="74">
-        <v>38.82</v>
+        <v>38.5</v>
       </c>
       <c r="D19" s="71">
-        <v>228399</v>
+        <v>229727</v>
       </c>
       <c r="E19" s="74">
-        <v>38.93</v>
+        <v>38.8</v>
       </c>
       <c r="F19" s="71">
-        <v>225217</v>
+        <v>226222</v>
       </c>
       <c r="G19" s="74">
-        <v>37.71</v>
+        <v>37.65</v>
       </c>
       <c r="H19" s="71">
-        <v>225381</v>
+        <v>225654</v>
       </c>
       <c r="I19" s="74">
-        <v>37.61</v>
+        <v>37.47</v>
       </c>
       <c r="J19" s="74">
-        <v>2</v>
+        <v>1.97</v>
       </c>
       <c r="K19" s="77">
-        <v>2.15</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="71">
-        <v>141780</v>
+        <v>141327</v>
       </c>
       <c r="C21" s="74">
-        <v>64.54</v>
+        <v>63.87</v>
       </c>
       <c r="D21" s="71">
-        <v>141223</v>
+        <v>139998</v>
       </c>
       <c r="E21" s="74">
-        <v>64.3</v>
+        <v>63.4</v>
       </c>
       <c r="F21" s="71">
-        <v>145436</v>
+        <v>150632</v>
       </c>
       <c r="G21" s="74">
-        <v>64.45</v>
+        <v>64.17</v>
       </c>
       <c r="H21" s="71">
-        <v>148146</v>
+        <v>152076</v>
       </c>
       <c r="I21" s="74">
-        <v>64.06</v>
+        <v>64.08</v>
       </c>
       <c r="J21" s="74">
+        <v>1.33</v>
+      </c>
+      <c r="K21" s="77">
         <v>1.31</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.33</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="71">
-        <v>27893</v>
+        <v>28113</v>
       </c>
       <c r="C23" s="74">
-        <v>8.68</v>
+        <v>8.7</v>
       </c>
       <c r="D23" s="71">
-        <v>29133</v>
+        <v>27852</v>
       </c>
       <c r="E23" s="74">
-        <v>8.97</v>
+        <v>8.66</v>
       </c>
       <c r="F23" s="71">
-        <v>23425</v>
+        <v>23852</v>
       </c>
       <c r="G23" s="74">
-        <v>6.83</v>
+        <v>7</v>
       </c>
       <c r="H23" s="71">
-        <v>23458</v>
+        <v>22006</v>
       </c>
       <c r="I23" s="74">
-        <v>6.9</v>
+        <v>6.39</v>
       </c>
       <c r="J23" s="74">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="K23" s="77">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="71">
-        <v>19605</v>
+        <v>20409</v>
       </c>
       <c r="C25" s="74">
-        <v>33.21</v>
+        <v>33.98</v>
       </c>
       <c r="D25" s="71">
-        <v>20302</v>
+        <v>21097</v>
       </c>
       <c r="E25" s="74">
-        <v>33.83</v>
+        <v>34.63</v>
       </c>
       <c r="F25" s="71">
-        <v>22222</v>
+        <v>21792</v>
       </c>
       <c r="G25" s="74">
-        <v>34.98</v>
+        <v>33.73</v>
       </c>
       <c r="H25" s="71">
-        <v>21889</v>
+        <v>22009</v>
       </c>
       <c r="I25" s="74">
-        <v>34.18</v>
+        <v>33.63</v>
       </c>
       <c r="J25" s="74">
         <v>0.19</v>
       </c>
       <c r="K25" s="77">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="71">
-        <v>75866</v>
+        <v>79917</v>
       </c>
       <c r="C27" s="74">
-        <v>43.43</v>
+        <v>44.17</v>
       </c>
       <c r="D27" s="71">
-        <v>78603</v>
+        <v>81316</v>
       </c>
       <c r="E27" s="74">
-        <v>43.93</v>
+        <v>44.57</v>
       </c>
       <c r="F27" s="71">
-        <v>86996</v>
+        <v>88685</v>
       </c>
       <c r="G27" s="74">
-        <v>45.88</v>
+        <v>46.04</v>
       </c>
       <c r="H27" s="71">
-        <v>86957</v>
+        <v>89651</v>
       </c>
       <c r="I27" s="74">
-        <v>45.66</v>
+        <v>46.25</v>
       </c>
       <c r="J27" s="74">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="K27" s="77">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="71">
-        <v>208965</v>
+        <v>208483</v>
       </c>
       <c r="C29" s="74">
-        <v>25.91</v>
+        <v>25.64</v>
       </c>
       <c r="D29" s="71">
-        <v>209519</v>
+        <v>213801</v>
       </c>
       <c r="E29" s="74">
-        <v>25.81</v>
+        <v>26.01</v>
       </c>
       <c r="F29" s="71">
-        <v>234490</v>
+        <v>239079</v>
       </c>
       <c r="G29" s="74">
-        <v>27.29</v>
+        <v>27.42</v>
       </c>
       <c r="H29" s="71">
-        <v>237806</v>
+        <v>244514</v>
       </c>
       <c r="I29" s="74">
-        <v>27.46</v>
+        <v>27.51</v>
       </c>
       <c r="J29" s="74">
-        <v>2.11</v>
+        <v>2.13</v>
       </c>
       <c r="K29" s="77">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="71">
-        <v>229062</v>
+        <v>231643</v>
       </c>
       <c r="C31" s="74">
-        <v>46.27</v>
+        <v>46.25</v>
       </c>
       <c r="D31" s="71">
-        <v>231222</v>
+        <v>232713</v>
       </c>
       <c r="E31" s="74">
-        <v>46.27</v>
+        <v>46.21</v>
       </c>
       <c r="F31" s="71">
-        <v>246652</v>
+        <v>250736</v>
       </c>
       <c r="G31" s="74">
-        <v>46.3</v>
+        <v>46.23</v>
       </c>
       <c r="H31" s="71">
-        <v>248105</v>
+        <v>252367</v>
       </c>
       <c r="I31" s="74">
-        <v>46.14</v>
+        <v>46.02</v>
       </c>
       <c r="J31" s="74">
         <v>2.2</v>
       </c>
       <c r="K31" s="77">
-        <v>2.18</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="71">
-        <v>101286</v>
+        <v>99694</v>
       </c>
       <c r="C33" s="74">
-        <v>49.74</v>
+        <v>49.63</v>
       </c>
       <c r="D33" s="71">
-        <v>101223</v>
+        <v>100037</v>
       </c>
       <c r="E33" s="74">
-        <v>50.18</v>
+        <v>49.11</v>
       </c>
       <c r="F33" s="71">
-        <v>99527</v>
+        <v>97286</v>
       </c>
       <c r="G33" s="74">
-        <v>46.92</v>
+        <v>46.26</v>
       </c>
       <c r="H33" s="71">
-        <v>97964</v>
+        <v>97835</v>
       </c>
       <c r="I33" s="74">
-        <v>46.64</v>
+        <v>46.04</v>
       </c>
       <c r="J33" s="74">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="K33" s="77">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="71">
-        <v>34791</v>
+        <v>34987</v>
       </c>
       <c r="C35" s="74">
-        <v>23.62</v>
+        <v>23.74</v>
       </c>
       <c r="D35" s="71">
-        <v>34769</v>
+        <v>34641</v>
       </c>
       <c r="E35" s="74">
-        <v>23.53</v>
+        <v>23.26</v>
       </c>
       <c r="F35" s="71">
-        <v>35300</v>
+        <v>34910</v>
       </c>
       <c r="G35" s="74">
-        <v>23.08</v>
+        <v>22.92</v>
       </c>
       <c r="H35" s="71">
-        <v>35135</v>
+        <v>35152</v>
       </c>
       <c r="I35" s="74">
-        <v>22.85</v>
+        <v>23.12</v>
       </c>
       <c r="J35" s="74">
         <v>0.31</v>
       </c>
       <c r="K35" s="77">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="71">
-        <v>149016</v>
+        <v>150154</v>
       </c>
       <c r="C37" s="74">
-        <v>24.55</v>
+        <v>24.64</v>
       </c>
       <c r="D37" s="71">
-        <v>149786</v>
+        <v>150813</v>
       </c>
       <c r="E37" s="74">
-        <v>24.63</v>
+        <v>24.71</v>
       </c>
       <c r="F37" s="71">
-        <v>160977</v>
+        <v>164097</v>
       </c>
       <c r="G37" s="74">
-        <v>25.41</v>
+        <v>25.43</v>
       </c>
       <c r="H37" s="71">
-        <v>163131</v>
+        <v>163828</v>
       </c>
       <c r="I37" s="74">
-        <v>25.46</v>
+        <v>25.27</v>
       </c>
       <c r="J37" s="74">
-        <v>1.45</v>
+        <v>1.43</v>
       </c>
       <c r="K37" s="77">
         <v>1.41</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="2"/>
@@ -4566,95 +4566,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 3月底</v>
+        <v>114年 5月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 4月底</v>
+        <v>114年 6月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 3月底</v>
+        <v>115年 5月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 4月底</v>
+        <v>115年 6月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  Mar. 2025</v>
+        <v>End of  May  2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  Apr. 2025</v>
+        <v>End of  June 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  Mar. 2026</v>
+        <v>End of  May  2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  Apr. 2026</v>
+        <v>End of  June 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -4737,522 +4737,522 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="58">
-        <v>76007</v>
+        <v>77725</v>
       </c>
       <c r="C11" s="61">
-        <v>17.45</v>
+        <v>17.84</v>
       </c>
       <c r="D11" s="58">
-        <v>78236</v>
+        <v>80234</v>
       </c>
       <c r="E11" s="61">
-        <v>17.97</v>
+        <v>18.13</v>
       </c>
       <c r="F11" s="58">
-        <v>88931</v>
+        <v>90780</v>
       </c>
       <c r="G11" s="61">
-        <v>19.98</v>
+        <v>19.87</v>
       </c>
       <c r="H11" s="58">
-        <v>91453</v>
+        <v>90989</v>
       </c>
       <c r="I11" s="61">
-        <v>20.29</v>
+        <v>20.12</v>
       </c>
       <c r="J11" s="61">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="K11" s="64">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="71">
-        <v>236447</v>
+        <v>237403</v>
       </c>
       <c r="C13" s="74">
-        <v>18.85</v>
+        <v>19.45</v>
       </c>
       <c r="D13" s="71">
-        <v>237383</v>
+        <v>240355</v>
       </c>
       <c r="E13" s="74">
-        <v>19.01</v>
+        <v>18.99</v>
       </c>
       <c r="F13" s="71">
-        <v>250320</v>
+        <v>256064</v>
       </c>
       <c r="G13" s="74">
-        <v>17.47</v>
+        <v>17.38</v>
       </c>
       <c r="H13" s="71">
-        <v>252730</v>
+        <v>260558</v>
       </c>
       <c r="I13" s="74">
-        <v>17.54</v>
+        <v>17.76</v>
       </c>
       <c r="J13" s="74">
+        <v>2.27</v>
+      </c>
+      <c r="K13" s="77">
         <v>2.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.23</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="71">
-        <v>415294</v>
+        <v>425808</v>
       </c>
       <c r="C15" s="74">
-        <v>31.19</v>
+        <v>31.33</v>
       </c>
       <c r="D15" s="71">
-        <v>422757</v>
+        <v>419827</v>
       </c>
       <c r="E15" s="74">
-        <v>31.44</v>
+        <v>31.67</v>
       </c>
       <c r="F15" s="71">
-        <v>453255</v>
+        <v>472080</v>
       </c>
       <c r="G15" s="74">
-        <v>32.57</v>
+        <v>32.27</v>
       </c>
       <c r="H15" s="71">
-        <v>464818</v>
+        <v>468064</v>
       </c>
       <c r="I15" s="74">
-        <v>32.42</v>
+        <v>32.69</v>
       </c>
       <c r="J15" s="74">
-        <v>4.12</v>
+        <v>4.09</v>
       </c>
       <c r="K15" s="77">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="71">
-        <v>611333</v>
+        <v>617683</v>
       </c>
       <c r="C17" s="74">
-        <v>31.54</v>
+        <v>31.19</v>
       </c>
       <c r="D17" s="71">
-        <v>614929</v>
+        <v>633780</v>
       </c>
       <c r="E17" s="74">
-        <v>31.35</v>
+        <v>31.18</v>
       </c>
       <c r="F17" s="71">
-        <v>690879</v>
+        <v>715939</v>
       </c>
       <c r="G17" s="74">
-        <v>31.37</v>
+        <v>31.71</v>
       </c>
       <c r="H17" s="71">
-        <v>703734</v>
+        <v>723374</v>
       </c>
       <c r="I17" s="74">
-        <v>31.7</v>
+        <v>31.83</v>
       </c>
       <c r="J17" s="74">
-        <v>6.24</v>
+        <v>6.32</v>
       </c>
       <c r="K17" s="77">
-        <v>5.79</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="71">
-        <v>77738</v>
+        <v>76925</v>
       </c>
       <c r="C19" s="74">
-        <v>18.9</v>
+        <v>18.77</v>
       </c>
       <c r="D19" s="71">
-        <v>76361</v>
+        <v>77805</v>
       </c>
       <c r="E19" s="74">
-        <v>18.65</v>
+        <v>18.73</v>
       </c>
       <c r="F19" s="71">
-        <v>72006</v>
+        <v>71627</v>
       </c>
       <c r="G19" s="74">
-        <v>17.19</v>
+        <v>16.68</v>
       </c>
       <c r="H19" s="71">
-        <v>72583</v>
+        <v>72376</v>
       </c>
       <c r="I19" s="74">
-        <v>17.14</v>
+        <v>16.79</v>
       </c>
       <c r="J19" s="74">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="K19" s="77">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="71">
-        <v>36714</v>
+        <v>34785</v>
       </c>
       <c r="C21" s="74">
-        <v>6.95</v>
+        <v>6.67</v>
       </c>
       <c r="D21" s="71">
-        <v>36225</v>
+        <v>33982</v>
       </c>
       <c r="E21" s="74">
-        <v>7.01</v>
+        <v>6.44</v>
       </c>
       <c r="F21" s="71">
-        <v>33818</v>
+        <v>35339</v>
       </c>
       <c r="G21" s="74">
-        <v>6.51</v>
+        <v>6.82</v>
       </c>
       <c r="H21" s="71">
-        <v>33054</v>
+        <v>35957</v>
       </c>
       <c r="I21" s="74">
-        <v>6.44</v>
+        <v>6.69</v>
       </c>
       <c r="J21" s="74">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="K21" s="77">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="71">
-        <v>321899</v>
+        <v>328615</v>
       </c>
       <c r="C23" s="74">
-        <v>22.03</v>
+        <v>22.31</v>
       </c>
       <c r="D23" s="71">
-        <v>325344</v>
+        <v>335989</v>
       </c>
       <c r="E23" s="74">
-        <v>22.26</v>
+        <v>22.29</v>
       </c>
       <c r="F23" s="71">
-        <v>373693</v>
+        <v>388206</v>
       </c>
       <c r="G23" s="74">
-        <v>23.31</v>
+        <v>23.36</v>
       </c>
       <c r="H23" s="71">
-        <v>380122</v>
+        <v>382199</v>
       </c>
       <c r="I23" s="74">
-        <v>23.28</v>
+        <v>23.46</v>
       </c>
       <c r="J23" s="74">
-        <v>3.37</v>
+        <v>3.34</v>
       </c>
       <c r="K23" s="77">
-        <v>3.06</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="71">
-        <v>56107</v>
+        <v>57604</v>
       </c>
       <c r="C25" s="74">
-        <v>25.68</v>
+        <v>26.06</v>
       </c>
       <c r="D25" s="71">
-        <v>56259</v>
+        <v>58365</v>
       </c>
       <c r="E25" s="74">
-        <v>25.79</v>
+        <v>26.16</v>
       </c>
       <c r="F25" s="71">
-        <v>65277</v>
+        <v>67356</v>
       </c>
       <c r="G25" s="74">
-        <v>28.08</v>
+        <v>28.54</v>
       </c>
       <c r="H25" s="71">
-        <v>66489</v>
+        <v>67439</v>
       </c>
       <c r="I25" s="74">
-        <v>28.36</v>
+        <v>28.41</v>
       </c>
       <c r="J25" s="74">
         <v>0.59</v>
       </c>
       <c r="K25" s="77">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="71">
-        <v>412688</v>
+        <v>429601</v>
       </c>
       <c r="C27" s="74">
-        <v>15.72</v>
+        <v>15.89</v>
       </c>
       <c r="D27" s="71">
-        <v>429438</v>
+        <v>435585</v>
       </c>
       <c r="E27" s="74">
-        <v>15.9</v>
+        <v>16.32</v>
       </c>
       <c r="F27" s="71">
-        <v>483226</v>
+        <v>509328</v>
       </c>
       <c r="G27" s="74">
-        <v>16.29</v>
+        <v>16.06</v>
       </c>
       <c r="H27" s="71">
-        <v>500909</v>
+        <v>512842</v>
       </c>
       <c r="I27" s="74">
-        <v>16.21</v>
+        <v>16.18</v>
       </c>
       <c r="J27" s="74">
-        <v>4.44</v>
+        <v>4.48</v>
       </c>
       <c r="K27" s="77">
-        <v>4.04</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="71">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="C29" s="74">
-        <v>5.75</v>
+        <v>5.64</v>
       </c>
       <c r="D29" s="71">
-        <v>1504</v>
+        <v>1564</v>
       </c>
       <c r="E29" s="74">
-        <v>5.78</v>
+        <v>5.74</v>
       </c>
       <c r="F29" s="71">
-        <v>2656</v>
+        <v>2425</v>
       </c>
       <c r="G29" s="74">
-        <v>5.92</v>
+        <v>4.88</v>
       </c>
       <c r="H29" s="71">
-        <v>2370</v>
+        <v>2852</v>
       </c>
       <c r="I29" s="74">
-        <v>5</v>
+        <v>5.34</v>
       </c>
       <c r="J29" s="74">
         <v>0.02</v>
       </c>
       <c r="K29" s="77">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
@@ -5287,172 +5287,172 @@
       </c>
       <c r="K31" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="71">
-        <v>3777</v>
+        <v>3745</v>
       </c>
       <c r="C33" s="74">
-        <v>19.1</v>
+        <v>18.29</v>
       </c>
       <c r="D33" s="71">
-        <v>3748</v>
+        <v>3852</v>
       </c>
       <c r="E33" s="74">
-        <v>18.55</v>
+        <v>18.58</v>
       </c>
       <c r="F33" s="71">
-        <v>4301</v>
+        <v>4462</v>
       </c>
       <c r="G33" s="74">
-        <v>17.27</v>
+        <v>16.09</v>
       </c>
       <c r="H33" s="71">
-        <v>4378</v>
+        <v>4770</v>
       </c>
       <c r="I33" s="74">
-        <v>16.79</v>
+        <v>15.74</v>
       </c>
       <c r="J33" s="74">
         <v>0.04</v>
       </c>
       <c r="K33" s="77">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="72">
-        <v>161808</v>
+        <v>151186</v>
       </c>
       <c r="C35" s="75">
-        <v>16.1</v>
+        <v>14.47</v>
       </c>
       <c r="D35" s="72">
-        <v>157329</v>
+        <v>145741</v>
       </c>
       <c r="E35" s="75">
-        <v>15.15</v>
+        <v>13.59</v>
       </c>
       <c r="F35" s="72">
-        <v>148274</v>
+        <v>158222</v>
       </c>
       <c r="G35" s="75">
-        <v>11.7</v>
+        <v>12.73</v>
       </c>
       <c r="H35" s="72">
-        <v>156349</v>
+        <v>156578</v>
       </c>
       <c r="I35" s="75">
-        <v>12.26</v>
+        <v>11.98</v>
       </c>
       <c r="J35" s="75">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="K35" s="78">
-        <v>1.48</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="72">
-        <v>6401</v>
+        <v>6042</v>
       </c>
       <c r="C37" s="75">
-        <v>3.57</v>
+        <v>4.33</v>
       </c>
       <c r="D37" s="72">
-        <v>6080</v>
+        <v>6892</v>
       </c>
       <c r="E37" s="75">
-        <v>4.69</v>
+        <v>4.43</v>
       </c>
       <c r="F37" s="72">
-        <v>7120</v>
+        <v>5322</v>
       </c>
       <c r="G37" s="75">
-        <v>3.16</v>
+        <v>2.84</v>
       </c>
       <c r="H37" s="72">
-        <v>6895</v>
+        <v>6652</v>
       </c>
       <c r="I37" s="75">
-        <v>4.02</v>
+        <v>2.83</v>
       </c>
       <c r="J37" s="75">
         <v>0.06</v>
       </c>
       <c r="K37" s="78">
         <v>0.06</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="89" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="26" t="s">