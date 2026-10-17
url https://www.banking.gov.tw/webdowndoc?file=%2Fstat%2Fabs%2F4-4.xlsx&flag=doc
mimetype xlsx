--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -38,51 +38,51 @@
     <definedName name="外部資料_1" localSheetId="1">'4-4(續一)'!$A$1:$K$40</definedName>
     <definedName name="外部資料_1" localSheetId="2">'4-4(續二完)'!$A$1:$K$44</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>對中小企業</t>
   </si>
   <si>
     <t>占放款％</t>
   </si>
   <si>
     <t>本月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t>114年 5月底</t>
+    <t>114年 7月底</t>
   </si>
   <si>
     <t>放款餘額</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Total Loans</t>
   </si>
   <si>
     <t xml:space="preserve">Month </t>
   </si>
   <si>
     <t xml:space="preserve"> in Previous Year</t>
   </si>
   <si>
     <t>Account for</t>
   </si>
   <si>
     <t xml:space="preserve">Current </t>
   </si>
   <si>
     <t>Same Month</t>
   </si>
@@ -115,51 +115,51 @@
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>市場占有率％</t>
   </si>
   <si>
-    <t>End of  May  2025</t>
+    <t>End of  July 2025</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>　　　　　2.『對中小企業放款餘額』占放款％係指占各銀行國內總分行之放款(含催收款)之百分比。</t>
   </si>
   <si>
     <t>4-4 Loans to Small and Medium Enterprises at General Banks</t>
   </si>
   <si>
     <r>
       <t>4-4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
@@ -496,66 +496,66 @@
   <si>
     <t>國泰世華商業銀行　　#</t>
   </si>
   <si>
     <t>Cathay United Bank</t>
   </si>
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
-    <t>End of  June 2025</t>
-[...14 lines deleted...]
-    <t>115年 6月底</t>
+    <t>End of  Aug. 2025</t>
+  </si>
+  <si>
+    <t>End of  July 2026</t>
+  </si>
+  <si>
+    <t>End of  Aug. 2026</t>
+  </si>
+  <si>
+    <t>114年 8月底</t>
+  </si>
+  <si>
+    <t>115年 7月底</t>
+  </si>
+  <si>
+    <t>115年 8月底</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
@@ -2411,728 +2411,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="59">
-        <v>10624248</v>
+        <v>10845778</v>
       </c>
       <c r="C11" s="62">
-        <v>27.07</v>
+        <v>27.19</v>
       </c>
       <c r="D11" s="59">
-        <v>10721630</v>
+        <v>10873833</v>
       </c>
       <c r="E11" s="62">
-        <v>27.14</v>
+        <v>27.17</v>
       </c>
       <c r="F11" s="59">
-        <v>11341691</v>
+        <v>11584123</v>
       </c>
       <c r="G11" s="62">
-        <v>26.5</v>
+        <v>26.32</v>
       </c>
       <c r="H11" s="59">
-        <v>11454336</v>
+        <v>11618521</v>
       </c>
       <c r="I11" s="62">
-        <v>26.5</v>
+        <v>26.12</v>
       </c>
       <c r="J11" s="62">
         <v>100</v>
       </c>
       <c r="K11" s="65">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="72">
-        <v>10467020</v>
+        <v>10683520</v>
       </c>
       <c r="C13" s="75">
-        <v>27.5</v>
+        <v>27.64</v>
       </c>
       <c r="D13" s="72">
-        <v>10568997</v>
+        <v>10707740</v>
       </c>
       <c r="E13" s="75">
-        <v>27.62</v>
+        <v>27.58</v>
       </c>
       <c r="F13" s="72">
-        <v>11178146</v>
+        <v>11423787</v>
       </c>
       <c r="G13" s="75">
-        <v>27.02</v>
+        <v>26.92</v>
       </c>
       <c r="H13" s="72">
-        <v>11291107</v>
+        <v>11459857</v>
       </c>
       <c r="I13" s="75">
-        <v>27.09</v>
+        <v>26.79</v>
       </c>
       <c r="J13" s="75">
-        <v>98.57</v>
+        <v>98.63</v>
       </c>
       <c r="K13" s="78">
-        <v>98.58</v>
+        <v>98.47</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="71">
-        <v>423705</v>
+        <v>438422</v>
       </c>
       <c r="C15" s="74">
-        <v>12.66</v>
+        <v>13.5</v>
       </c>
       <c r="D15" s="71">
-        <v>429473</v>
+        <v>431593</v>
       </c>
       <c r="E15" s="74">
-        <v>13.05</v>
+        <v>13.44</v>
       </c>
       <c r="F15" s="71">
-        <v>440754</v>
+        <v>458844</v>
       </c>
       <c r="G15" s="74">
-        <v>12.6</v>
+        <v>12.59</v>
       </c>
       <c r="H15" s="71">
-        <v>448576</v>
+        <v>458473</v>
       </c>
       <c r="I15" s="74">
-        <v>12.57</v>
+        <v>12.37</v>
       </c>
       <c r="J15" s="74">
-        <v>3.92</v>
+        <v>3.95</v>
       </c>
       <c r="K15" s="77">
-        <v>4.01</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="71">
-        <v>572794</v>
+        <v>581001</v>
       </c>
       <c r="C17" s="74">
-        <v>24.79</v>
+        <v>24.8</v>
       </c>
       <c r="D17" s="71">
-        <v>575867</v>
+        <v>580293</v>
       </c>
       <c r="E17" s="74">
-        <v>24.69</v>
+        <v>24.65</v>
       </c>
       <c r="F17" s="71">
-        <v>569519</v>
+        <v>583204</v>
       </c>
       <c r="G17" s="74">
-        <v>23.91</v>
+        <v>23.9</v>
       </c>
       <c r="H17" s="71">
-        <v>579283</v>
+        <v>577279</v>
       </c>
       <c r="I17" s="74">
-        <v>23.88</v>
+        <v>23.22</v>
       </c>
       <c r="J17" s="74">
-        <v>5.06</v>
+        <v>4.97</v>
       </c>
       <c r="K17" s="77">
-        <v>5.37</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="71">
-        <v>838213</v>
+        <v>859954</v>
       </c>
       <c r="C19" s="74">
-        <v>29.78</v>
+        <v>29.98</v>
       </c>
       <c r="D19" s="71">
-        <v>843464</v>
+        <v>860199</v>
       </c>
       <c r="E19" s="74">
-        <v>29.97</v>
+        <v>29.71</v>
       </c>
       <c r="F19" s="71">
-        <v>865605</v>
+        <v>881156</v>
       </c>
       <c r="G19" s="74">
-        <v>29.49</v>
+        <v>30.03</v>
       </c>
       <c r="H19" s="71">
-        <v>877665</v>
+        <v>891284</v>
       </c>
       <c r="I19" s="74">
-        <v>29.67</v>
+        <v>30.27</v>
       </c>
       <c r="J19" s="74">
-        <v>7.66</v>
+        <v>7.67</v>
       </c>
       <c r="K19" s="77">
-        <v>7.87</v>
+        <v>7.91</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="71">
-        <v>967166</v>
+        <v>980276</v>
       </c>
       <c r="C21" s="74">
         <v>42.84</v>
       </c>
       <c r="D21" s="71">
-        <v>978345</v>
+        <v>985647</v>
       </c>
       <c r="E21" s="74">
-        <v>43.03</v>
+        <v>42.8</v>
       </c>
       <c r="F21" s="71">
-        <v>1023939</v>
+        <v>1043999</v>
       </c>
       <c r="G21" s="74">
-        <v>41.6</v>
+        <v>41.54</v>
       </c>
       <c r="H21" s="71">
-        <v>1037256</v>
+        <v>1051163</v>
       </c>
       <c r="I21" s="74">
-        <v>41.99</v>
+        <v>41.14</v>
       </c>
       <c r="J21" s="74">
+        <v>9.05</v>
+      </c>
+      <c r="K21" s="77">
         <v>9.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="71">
-        <v>772503</v>
+        <v>769794</v>
       </c>
       <c r="C23" s="74">
-        <v>36.82</v>
+        <v>36.51</v>
       </c>
       <c r="D23" s="71">
-        <v>779400</v>
+        <v>767904</v>
       </c>
       <c r="E23" s="74">
-        <v>36.63</v>
+        <v>36.66</v>
       </c>
       <c r="F23" s="71">
-        <v>780823</v>
+        <v>807208</v>
       </c>
       <c r="G23" s="74">
-        <v>34.98</v>
+        <v>34.71</v>
       </c>
       <c r="H23" s="71">
-        <v>799062</v>
+        <v>817226</v>
       </c>
       <c r="I23" s="74">
-        <v>35.31</v>
+        <v>34.55</v>
       </c>
       <c r="J23" s="74">
-        <v>6.98</v>
+        <v>7.03</v>
       </c>
       <c r="K23" s="77">
-        <v>7.27</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="71">
-        <v>663899</v>
+        <v>676802</v>
       </c>
       <c r="C25" s="74">
-        <v>38.29</v>
+        <v>38.5</v>
       </c>
       <c r="D25" s="71">
-        <v>662235</v>
+        <v>677868</v>
       </c>
       <c r="E25" s="74">
-        <v>38.23</v>
+        <v>38.28</v>
       </c>
       <c r="F25" s="71">
-        <v>705478</v>
+        <v>727706</v>
       </c>
       <c r="G25" s="74">
-        <v>38.08</v>
+        <v>37.82</v>
       </c>
       <c r="H25" s="71">
-        <v>719903</v>
+        <v>735459</v>
       </c>
       <c r="I25" s="74">
-        <v>38.01</v>
+        <v>38.79</v>
       </c>
       <c r="J25" s="74">
-        <v>6.28</v>
+        <v>6.33</v>
       </c>
       <c r="K25" s="77">
-        <v>6.18</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="71">
-        <v>293927</v>
+        <v>296136</v>
       </c>
       <c r="C27" s="74">
-        <v>38.13</v>
+        <v>38.15</v>
       </c>
       <c r="D27" s="71">
-        <v>297825</v>
+        <v>296627</v>
       </c>
       <c r="E27" s="74">
-        <v>38.28</v>
+        <v>38.31</v>
       </c>
       <c r="F27" s="71">
-        <v>299216</v>
+        <v>309611</v>
       </c>
       <c r="G27" s="74">
-        <v>37.68</v>
+        <v>37.81</v>
       </c>
       <c r="H27" s="71">
-        <v>302904</v>
+        <v>316019</v>
       </c>
       <c r="I27" s="74">
-        <v>37.32</v>
+        <v>37.89</v>
       </c>
       <c r="J27" s="74">
-        <v>2.64</v>
+        <v>2.72</v>
       </c>
       <c r="K27" s="77">
-        <v>2.78</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="71">
-        <v>414516</v>
+        <v>427807</v>
       </c>
       <c r="C29" s="74">
-        <v>20.19</v>
+        <v>20.11</v>
       </c>
       <c r="D29" s="71">
-        <v>420629</v>
+        <v>432282</v>
       </c>
       <c r="E29" s="74">
-        <v>20.37</v>
+        <v>20.11</v>
       </c>
       <c r="F29" s="71">
-        <v>473103</v>
+        <v>481749</v>
       </c>
       <c r="G29" s="74">
-        <v>20.08</v>
+        <v>20.11</v>
       </c>
       <c r="H29" s="71">
-        <v>470278</v>
+        <v>484616</v>
       </c>
       <c r="I29" s="74">
-        <v>20.3</v>
+        <v>19.86</v>
       </c>
       <c r="J29" s="74">
-        <v>4.11</v>
+        <v>4.17</v>
       </c>
       <c r="K29" s="77">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="71">
-        <v>342757</v>
+        <v>358902</v>
       </c>
       <c r="C31" s="74">
-        <v>14.11</v>
+        <v>14.57</v>
       </c>
       <c r="D31" s="71">
-        <v>350924</v>
+        <v>360603</v>
       </c>
       <c r="E31" s="74">
-        <v>14.29</v>
+        <v>14.57</v>
       </c>
       <c r="F31" s="71">
-        <v>373579</v>
+        <v>375890</v>
       </c>
       <c r="G31" s="74">
-        <v>13.66</v>
+        <v>13.21</v>
       </c>
       <c r="H31" s="71">
-        <v>376619</v>
+        <v>377745</v>
       </c>
       <c r="I31" s="74">
-        <v>13.75</v>
+        <v>13.05</v>
       </c>
       <c r="J31" s="74">
-        <v>3.29</v>
+        <v>3.25</v>
       </c>
       <c r="K31" s="77">
-        <v>3.27</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="71">
-        <v>12495</v>
+        <v>13996</v>
       </c>
       <c r="C33" s="74">
-        <v>9.58</v>
+        <v>10.49</v>
       </c>
       <c r="D33" s="71">
-        <v>13111</v>
+        <v>14055</v>
       </c>
       <c r="E33" s="74">
-        <v>9.9</v>
+        <v>10.53</v>
       </c>
       <c r="F33" s="71">
-        <v>14489</v>
+        <v>15739</v>
       </c>
       <c r="G33" s="74">
-        <v>9.84</v>
+        <v>9.86</v>
       </c>
       <c r="H33" s="71">
-        <v>14654</v>
+        <v>15566</v>
       </c>
       <c r="I33" s="74">
-        <v>9.66</v>
+        <v>9.01</v>
       </c>
       <c r="J33" s="74">
         <v>0.13</v>
       </c>
       <c r="K33" s="77">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="71">
-        <v>94018</v>
+        <v>94322</v>
       </c>
       <c r="C35" s="74">
-        <v>44.9</v>
+        <v>44.65</v>
       </c>
       <c r="D35" s="71">
-        <v>94704</v>
+        <v>93022</v>
       </c>
       <c r="E35" s="74">
-        <v>44.84</v>
+        <v>44</v>
       </c>
       <c r="F35" s="71">
-        <v>86663</v>
+        <v>85149</v>
       </c>
       <c r="G35" s="74">
-        <v>42.24</v>
+        <v>41.18</v>
       </c>
       <c r="H35" s="71">
-        <v>86063</v>
+        <v>84494</v>
       </c>
       <c r="I35" s="74">
-        <v>41.68</v>
+        <v>40.55</v>
       </c>
       <c r="J35" s="74">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="K35" s="77">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="71">
-        <v>707138</v>
+        <v>722200</v>
       </c>
       <c r="C37" s="74">
-        <v>39.24</v>
+        <v>38.49</v>
       </c>
       <c r="D37" s="71">
-        <v>714950</v>
+        <v>717864</v>
       </c>
       <c r="E37" s="74">
-        <v>38.91</v>
+        <v>38.39</v>
       </c>
       <c r="F37" s="71">
-        <v>759387</v>
+        <v>784852</v>
       </c>
       <c r="G37" s="74">
-        <v>37.75</v>
+        <v>37.12</v>
       </c>
       <c r="H37" s="71">
-        <v>776967</v>
+        <v>787872</v>
       </c>
       <c r="I37" s="74">
-        <v>37.2</v>
+        <v>36.6</v>
       </c>
       <c r="J37" s="74">
         <v>6.78</v>
       </c>
       <c r="K37" s="77">
-        <v>6.67</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -3412,95 +3412,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 5月底</v>
+        <v>114年 7月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 6月底</v>
+        <v>114年 8月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 5月底</v>
+        <v>115年 7月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 6月底</v>
+        <v>115年 8月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  May  2025</v>
+        <v>End of  July 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  June 2025</v>
+        <v>End of  Aug. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  May  2026</v>
+        <v>End of  July 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  June 2026</v>
+        <v>End of  Aug. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -3583,728 +3583,728 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="58">
-        <v>5547</v>
+        <v>5128</v>
       </c>
       <c r="C11" s="61">
-        <v>8.07</v>
+        <v>7.82</v>
       </c>
       <c r="D11" s="58">
-        <v>4776</v>
+        <v>4938</v>
       </c>
       <c r="E11" s="61">
-        <v>7.89</v>
+        <v>8.04</v>
       </c>
       <c r="F11" s="58">
-        <v>5099</v>
+        <v>4304</v>
       </c>
       <c r="G11" s="61">
-        <v>7.99</v>
+        <v>8.08</v>
       </c>
       <c r="H11" s="58">
-        <v>4357</v>
+        <v>3492</v>
       </c>
       <c r="I11" s="61">
-        <v>7.77</v>
+        <v>5.54</v>
       </c>
       <c r="J11" s="61">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="K11" s="64">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="71">
-        <v>40812</v>
+        <v>41007</v>
       </c>
       <c r="C13" s="74">
-        <v>25.47</v>
+        <v>25.65</v>
       </c>
       <c r="D13" s="71">
-        <v>40714</v>
+        <v>40551</v>
       </c>
       <c r="E13" s="74">
-        <v>25.32</v>
+        <v>25.3</v>
       </c>
       <c r="F13" s="71">
-        <v>39650</v>
+        <v>43013</v>
       </c>
       <c r="G13" s="74">
-        <v>23.44</v>
+        <v>23.96</v>
       </c>
       <c r="H13" s="71">
-        <v>41708</v>
+        <v>42486</v>
       </c>
       <c r="I13" s="74">
-        <v>23.82</v>
+        <v>23.4</v>
       </c>
       <c r="J13" s="74">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="K13" s="77">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="71">
-        <v>800653</v>
+        <v>808868</v>
       </c>
       <c r="C15" s="74">
-        <v>53.57</v>
+        <v>53.77</v>
       </c>
       <c r="D15" s="71">
-        <v>804723</v>
+        <v>810812</v>
       </c>
       <c r="E15" s="74">
-        <v>53.58</v>
+        <v>53.71</v>
       </c>
       <c r="F15" s="71">
-        <v>827101</v>
+        <v>832759</v>
       </c>
       <c r="G15" s="74">
-        <v>53.74</v>
+        <v>53.36</v>
       </c>
       <c r="H15" s="71">
-        <v>826232</v>
+        <v>839618</v>
       </c>
       <c r="I15" s="74">
-        <v>53.16</v>
+        <v>53.02</v>
       </c>
       <c r="J15" s="74">
-        <v>7.21</v>
+        <v>7.23</v>
       </c>
       <c r="K15" s="77">
-        <v>7.51</v>
+        <v>7.46</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="71">
-        <v>3846</v>
+        <v>4733</v>
       </c>
       <c r="C17" s="74">
-        <v>1.28</v>
+        <v>1.53</v>
       </c>
       <c r="D17" s="71">
-        <v>4525</v>
+        <v>4820</v>
       </c>
       <c r="E17" s="74">
-        <v>1.49</v>
+        <v>1.58</v>
       </c>
       <c r="F17" s="71">
-        <v>2843</v>
+        <v>3052</v>
       </c>
       <c r="G17" s="74">
-        <v>0.93</v>
+        <v>0.99</v>
       </c>
       <c r="H17" s="71">
-        <v>3068</v>
+        <v>3081</v>
       </c>
       <c r="I17" s="74">
         <v>0.99</v>
       </c>
       <c r="J17" s="74">
         <v>0.03</v>
       </c>
       <c r="K17" s="77">
         <v>0.04</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="71">
-        <v>226913</v>
+        <v>229000</v>
       </c>
       <c r="C19" s="74">
-        <v>38.5</v>
+        <v>38.65</v>
       </c>
       <c r="D19" s="71">
-        <v>229727</v>
+        <v>229156</v>
       </c>
       <c r="E19" s="74">
-        <v>38.8</v>
+        <v>38.73</v>
       </c>
       <c r="F19" s="71">
-        <v>226222</v>
+        <v>223039</v>
       </c>
       <c r="G19" s="74">
-        <v>37.65</v>
+        <v>37.06</v>
       </c>
       <c r="H19" s="71">
-        <v>225654</v>
+        <v>224669</v>
       </c>
       <c r="I19" s="74">
-        <v>37.47</v>
+        <v>37.04</v>
       </c>
       <c r="J19" s="74">
-        <v>1.97</v>
+        <v>1.93</v>
       </c>
       <c r="K19" s="77">
-        <v>2.14</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="71">
-        <v>141327</v>
+        <v>139760</v>
       </c>
       <c r="C21" s="74">
-        <v>63.87</v>
+        <v>63.27</v>
       </c>
       <c r="D21" s="71">
-        <v>139998</v>
+        <v>140198</v>
       </c>
       <c r="E21" s="74">
-        <v>63.4</v>
+        <v>63.64</v>
       </c>
       <c r="F21" s="71">
-        <v>150632</v>
+        <v>153021</v>
       </c>
       <c r="G21" s="74">
-        <v>64.17</v>
+        <v>63.73</v>
       </c>
       <c r="H21" s="71">
-        <v>152076</v>
+        <v>154025</v>
       </c>
       <c r="I21" s="74">
-        <v>64.08</v>
+        <v>62.42</v>
       </c>
       <c r="J21" s="74">
         <v>1.33</v>
       </c>
       <c r="K21" s="77">
-        <v>1.31</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="71">
-        <v>28113</v>
+        <v>29235</v>
       </c>
       <c r="C23" s="74">
-        <v>8.7</v>
+        <v>8.95</v>
       </c>
       <c r="D23" s="71">
-        <v>27852</v>
+        <v>28749</v>
       </c>
       <c r="E23" s="74">
-        <v>8.66</v>
+        <v>8.97</v>
       </c>
       <c r="F23" s="71">
-        <v>23852</v>
+        <v>22912</v>
       </c>
       <c r="G23" s="74">
-        <v>7</v>
+        <v>6.62</v>
       </c>
       <c r="H23" s="71">
-        <v>22006</v>
+        <v>23024</v>
       </c>
       <c r="I23" s="74">
-        <v>6.39</v>
+        <v>6.49</v>
       </c>
       <c r="J23" s="74">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="K23" s="77">
         <v>0.26</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="71">
-        <v>20409</v>
+        <v>21512</v>
       </c>
       <c r="C25" s="74">
-        <v>33.98</v>
+        <v>34.94</v>
       </c>
       <c r="D25" s="71">
-        <v>21097</v>
+        <v>21517</v>
       </c>
       <c r="E25" s="74">
-        <v>34.63</v>
+        <v>34.76</v>
       </c>
       <c r="F25" s="71">
-        <v>21792</v>
+        <v>22423</v>
       </c>
       <c r="G25" s="74">
-        <v>33.73</v>
+        <v>33.79</v>
       </c>
       <c r="H25" s="71">
-        <v>22009</v>
+        <v>23501</v>
       </c>
       <c r="I25" s="74">
-        <v>33.63</v>
+        <v>34.85</v>
       </c>
       <c r="J25" s="74">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="K25" s="77">
         <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="71">
-        <v>79917</v>
+        <v>82640</v>
       </c>
       <c r="C27" s="74">
-        <v>44.17</v>
+        <v>44.94</v>
       </c>
       <c r="D27" s="71">
-        <v>81316</v>
+        <v>84149</v>
       </c>
       <c r="E27" s="74">
-        <v>44.57</v>
+        <v>45.18</v>
       </c>
       <c r="F27" s="71">
-        <v>88685</v>
+        <v>89946</v>
       </c>
       <c r="G27" s="74">
-        <v>46.04</v>
+        <v>45.99</v>
       </c>
       <c r="H27" s="71">
-        <v>89651</v>
+        <v>90575</v>
       </c>
       <c r="I27" s="74">
-        <v>46.25</v>
+        <v>45.99</v>
       </c>
       <c r="J27" s="74">
         <v>0.78</v>
       </c>
       <c r="K27" s="77">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="71">
-        <v>208483</v>
+        <v>217632</v>
       </c>
       <c r="C29" s="74">
-        <v>25.64</v>
+        <v>26.23</v>
       </c>
       <c r="D29" s="71">
-        <v>213801</v>
+        <v>218935</v>
       </c>
       <c r="E29" s="74">
-        <v>26.01</v>
+        <v>26.07</v>
       </c>
       <c r="F29" s="71">
-        <v>239079</v>
+        <v>242525</v>
       </c>
       <c r="G29" s="74">
-        <v>27.42</v>
+        <v>27.5</v>
       </c>
       <c r="H29" s="71">
-        <v>244514</v>
+        <v>239739</v>
       </c>
       <c r="I29" s="74">
-        <v>27.51</v>
+        <v>27.25</v>
       </c>
       <c r="J29" s="74">
-        <v>2.13</v>
+        <v>2.06</v>
       </c>
       <c r="K29" s="77">
-        <v>1.99</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="71">
-        <v>231643</v>
+        <v>234235</v>
       </c>
       <c r="C31" s="74">
-        <v>46.25</v>
+        <v>46.35</v>
       </c>
       <c r="D31" s="71">
-        <v>232713</v>
+        <v>235176</v>
       </c>
       <c r="E31" s="74">
-        <v>46.21</v>
+        <v>46.32</v>
       </c>
       <c r="F31" s="71">
-        <v>250736</v>
+        <v>250672</v>
       </c>
       <c r="G31" s="74">
-        <v>46.23</v>
+        <v>45.61</v>
       </c>
       <c r="H31" s="71">
-        <v>252367</v>
+        <v>250875</v>
       </c>
       <c r="I31" s="74">
-        <v>46.02</v>
+        <v>45.63</v>
       </c>
       <c r="J31" s="74">
-        <v>2.2</v>
+        <v>2.16</v>
       </c>
       <c r="K31" s="77">
-        <v>2.17</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="71">
-        <v>99694</v>
+        <v>100411</v>
       </c>
       <c r="C33" s="74">
-        <v>49.63</v>
+        <v>48.35</v>
       </c>
       <c r="D33" s="71">
-        <v>100037</v>
+        <v>100525</v>
       </c>
       <c r="E33" s="74">
-        <v>49.11</v>
+        <v>48.13</v>
       </c>
       <c r="F33" s="71">
-        <v>97286</v>
+        <v>97395</v>
       </c>
       <c r="G33" s="74">
-        <v>46.26</v>
+        <v>46.19</v>
       </c>
       <c r="H33" s="71">
-        <v>97835</v>
+        <v>99306</v>
       </c>
       <c r="I33" s="74">
-        <v>46.04</v>
+        <v>46.83</v>
       </c>
       <c r="J33" s="74">
         <v>0.85</v>
       </c>
       <c r="K33" s="77">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="71">
-        <v>34987</v>
+        <v>34989</v>
       </c>
       <c r="C35" s="74">
-        <v>23.74</v>
+        <v>23.15</v>
       </c>
       <c r="D35" s="71">
-        <v>34641</v>
+        <v>34543</v>
       </c>
       <c r="E35" s="74">
-        <v>23.26</v>
+        <v>22.83</v>
       </c>
       <c r="F35" s="71">
-        <v>34910</v>
+        <v>35349</v>
       </c>
       <c r="G35" s="74">
-        <v>22.92</v>
+        <v>23.52</v>
       </c>
       <c r="H35" s="71">
-        <v>35152</v>
+        <v>35729</v>
       </c>
       <c r="I35" s="74">
-        <v>23.12</v>
+        <v>23.62</v>
       </c>
       <c r="J35" s="74">
         <v>0.31</v>
       </c>
       <c r="K35" s="77">
         <v>0.32</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="67" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="71">
-        <v>150154</v>
+        <v>154661</v>
       </c>
       <c r="C37" s="74">
-        <v>24.64</v>
+        <v>24.97</v>
       </c>
       <c r="D37" s="71">
-        <v>150813</v>
+        <v>155766</v>
       </c>
       <c r="E37" s="74">
-        <v>24.71</v>
+        <v>25.09</v>
       </c>
       <c r="F37" s="71">
-        <v>164097</v>
+        <v>163963</v>
       </c>
       <c r="G37" s="74">
-        <v>25.43</v>
+        <v>25.12</v>
       </c>
       <c r="H37" s="71">
-        <v>163828</v>
+        <v>165062</v>
       </c>
       <c r="I37" s="74">
-        <v>25.27</v>
+        <v>25.18</v>
       </c>
       <c r="J37" s="74">
+        <v>1.42</v>
+      </c>
+      <c r="K37" s="77">
         <v>1.43</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.41</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
@@ -4566,95 +4566,95 @@
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="11.45" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="39" t="str">
         <f>'4-4'!B5:C5</f>
-        <v>114年 5月底</v>
+        <v>114年 7月底</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="39" t="str">
         <f>'4-4'!D5:E5</f>
-        <v>114年 6月底</v>
+        <v>114年 8月底</v>
       </c>
       <c r="E5" s="40"/>
       <c r="F5" s="39" t="str">
         <f>'4-4'!F5:G5</f>
-        <v>115年 5月底</v>
+        <v>115年 7月底</v>
       </c>
       <c r="G5" s="40"/>
       <c r="H5" s="39" t="str">
         <f>'4-4'!H5:I5</f>
-        <v>115年 6月底</v>
+        <v>115年 8月底</v>
       </c>
       <c r="I5" s="40"/>
       <c r="J5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="45"/>
     </row>
     <row r="6" spans="1:11" ht="11.45" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="50" t="str">
         <f>'4-4'!B6:C6</f>
-        <v>End of  May  2025</v>
+        <v>End of  July 2025</v>
       </c>
       <c r="C6" s="51"/>
       <c r="D6" s="50" t="str">
         <f>'4-4'!D6:E6</f>
-        <v>End of  June 2025</v>
+        <v>End of  Aug. 2025</v>
       </c>
       <c r="E6" s="51"/>
       <c r="F6" s="50" t="str">
         <f>'4-4'!F6:G6</f>
-        <v>End of  May  2026</v>
+        <v>End of  July 2026</v>
       </c>
       <c r="G6" s="51"/>
       <c r="H6" s="50" t="str">
         <f>'4-4'!H6:I6</f>
-        <v>End of  June 2026</v>
+        <v>End of  Aug. 2026</v>
       </c>
       <c r="I6" s="51"/>
       <c r="J6" s="42" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="43"/>
     </row>
     <row r="7" spans="1:11" ht="11.1" customHeight="1">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="s">
@@ -4737,528 +4737,528 @@
       </c>
       <c r="F10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="58">
-        <v>77725</v>
+        <v>83034</v>
       </c>
       <c r="C11" s="61">
-        <v>17.84</v>
+        <v>18.56</v>
       </c>
       <c r="D11" s="58">
-        <v>80234</v>
+        <v>83793</v>
       </c>
       <c r="E11" s="61">
-        <v>18.13</v>
+        <v>18.82</v>
       </c>
       <c r="F11" s="58">
-        <v>90780</v>
+        <v>96800</v>
       </c>
       <c r="G11" s="61">
-        <v>19.87</v>
+        <v>21</v>
       </c>
       <c r="H11" s="58">
-        <v>90989</v>
+        <v>95939</v>
       </c>
       <c r="I11" s="61">
-        <v>20.12</v>
+        <v>20.82</v>
       </c>
       <c r="J11" s="61">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="K11" s="64">
-        <v>0.75</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="33"/>
     </row>
     <row r="13" spans="1:11" ht="12.6" customHeight="1">
       <c r="A13" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="71">
-        <v>237403</v>
+        <v>239221</v>
       </c>
       <c r="C13" s="74">
-        <v>19.45</v>
+        <v>18.46</v>
       </c>
       <c r="D13" s="71">
-        <v>240355</v>
+        <v>238635</v>
       </c>
       <c r="E13" s="74">
-        <v>18.99</v>
+        <v>18.08</v>
       </c>
       <c r="F13" s="71">
-        <v>256064</v>
+        <v>269930</v>
       </c>
       <c r="G13" s="74">
-        <v>17.38</v>
+        <v>18.04</v>
       </c>
       <c r="H13" s="71">
-        <v>260558</v>
+        <v>265283</v>
       </c>
       <c r="I13" s="74">
-        <v>17.76</v>
+        <v>17.56</v>
       </c>
       <c r="J13" s="74">
-        <v>2.27</v>
+        <v>2.28</v>
       </c>
       <c r="K13" s="77">
-        <v>2.24</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="11.1" customHeight="1">
       <c r="A14" s="67" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="1:11" ht="12.6" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="71">
-        <v>425808</v>
+        <v>427724</v>
       </c>
       <c r="C15" s="74">
-        <v>31.33</v>
+        <v>31.48</v>
       </c>
       <c r="D15" s="71">
-        <v>419827</v>
+        <v>430382</v>
       </c>
       <c r="E15" s="74">
-        <v>31.67</v>
+        <v>31.37</v>
       </c>
       <c r="F15" s="71">
-        <v>472080</v>
+        <v>476022</v>
       </c>
       <c r="G15" s="74">
-        <v>32.27</v>
+        <v>32.16</v>
       </c>
       <c r="H15" s="71">
-        <v>468064</v>
+        <v>478615</v>
       </c>
       <c r="I15" s="74">
-        <v>32.69</v>
+        <v>32.05</v>
       </c>
       <c r="J15" s="74">
-        <v>4.09</v>
+        <v>4.12</v>
       </c>
       <c r="K15" s="77">
-        <v>3.92</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.1" customHeight="1">
       <c r="A16" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="33"/>
     </row>
     <row r="17" spans="1:11" ht="12.6" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="71">
-        <v>617683</v>
+        <v>639286</v>
       </c>
       <c r="C17" s="74">
-        <v>31.19</v>
+        <v>31.16</v>
       </c>
       <c r="D17" s="71">
-        <v>633780</v>
+        <v>646790</v>
       </c>
       <c r="E17" s="74">
-        <v>31.18</v>
+        <v>31.14</v>
       </c>
       <c r="F17" s="71">
-        <v>715939</v>
+        <v>739628</v>
       </c>
       <c r="G17" s="74">
-        <v>31.71</v>
+        <v>31.5</v>
       </c>
       <c r="H17" s="71">
-        <v>723374</v>
+        <v>743915</v>
       </c>
       <c r="I17" s="74">
-        <v>31.83</v>
+        <v>31.55</v>
       </c>
       <c r="J17" s="74">
-        <v>6.32</v>
+        <v>6.4</v>
       </c>
       <c r="K17" s="77">
-        <v>5.91</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="11.1" customHeight="1">
       <c r="A18" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="33"/>
     </row>
     <row r="19" spans="1:11" ht="12.6" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="71">
-        <v>76925</v>
+        <v>78772</v>
       </c>
       <c r="C19" s="74">
-        <v>18.77</v>
+        <v>18.81</v>
       </c>
       <c r="D19" s="71">
-        <v>77805</v>
+        <v>78178</v>
       </c>
       <c r="E19" s="74">
-        <v>18.73</v>
+        <v>18.74</v>
       </c>
       <c r="F19" s="71">
-        <v>71627</v>
+        <v>72378</v>
       </c>
       <c r="G19" s="74">
-        <v>16.68</v>
+        <v>16.63</v>
       </c>
       <c r="H19" s="71">
-        <v>72376</v>
+        <v>73930</v>
       </c>
       <c r="I19" s="74">
         <v>16.79</v>
       </c>
       <c r="J19" s="74">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="K19" s="77">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="11.1" customHeight="1">
       <c r="A20" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="29"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="33"/>
     </row>
     <row r="21" spans="1:11" ht="12.6" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="71">
-        <v>34785</v>
+        <v>33944</v>
       </c>
       <c r="C21" s="74">
-        <v>6.67</v>
+        <v>6.53</v>
       </c>
       <c r="D21" s="71">
-        <v>33982</v>
+        <v>34431</v>
       </c>
       <c r="E21" s="74">
-        <v>6.44</v>
+        <v>6.6</v>
       </c>
       <c r="F21" s="71">
-        <v>35339</v>
+        <v>36007</v>
       </c>
       <c r="G21" s="74">
-        <v>6.82</v>
+        <v>6.7</v>
       </c>
       <c r="H21" s="71">
-        <v>35957</v>
+        <v>32975</v>
       </c>
       <c r="I21" s="74">
-        <v>6.69</v>
+        <v>6.2</v>
       </c>
       <c r="J21" s="74">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="K21" s="77">
         <v>0.32</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="11.1" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="33"/>
     </row>
     <row r="23" spans="1:11" ht="12.6" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="71">
-        <v>328615</v>
+        <v>342827</v>
       </c>
       <c r="C23" s="74">
-        <v>22.31</v>
+        <v>22.44</v>
       </c>
       <c r="D23" s="71">
-        <v>335989</v>
+        <v>344783</v>
       </c>
       <c r="E23" s="74">
-        <v>22.29</v>
+        <v>22.15</v>
       </c>
       <c r="F23" s="71">
-        <v>388206</v>
+        <v>385914</v>
       </c>
       <c r="G23" s="74">
-        <v>23.36</v>
+        <v>23.02</v>
       </c>
       <c r="H23" s="71">
-        <v>382199</v>
+        <v>378626</v>
       </c>
       <c r="I23" s="74">
-        <v>23.46</v>
+        <v>22.77</v>
       </c>
       <c r="J23" s="74">
-        <v>3.34</v>
+        <v>3.26</v>
       </c>
       <c r="K23" s="77">
-        <v>3.13</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="11.1" customHeight="1">
       <c r="A24" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="33"/>
     </row>
     <row r="25" spans="1:11" ht="12.6" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B25" s="71">
-        <v>57604</v>
+        <v>61155</v>
       </c>
       <c r="C25" s="74">
-        <v>26.06</v>
+        <v>27.27</v>
       </c>
       <c r="D25" s="71">
-        <v>58365</v>
+        <v>62689</v>
       </c>
       <c r="E25" s="74">
-        <v>26.16</v>
+        <v>27.48</v>
       </c>
       <c r="F25" s="71">
-        <v>67356</v>
+        <v>66394</v>
       </c>
       <c r="G25" s="74">
-        <v>28.54</v>
+        <v>27.72</v>
       </c>
       <c r="H25" s="71">
-        <v>67439</v>
+        <v>67062</v>
       </c>
       <c r="I25" s="74">
-        <v>28.41</v>
+        <v>27.77</v>
       </c>
       <c r="J25" s="74">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="K25" s="77">
-        <v>0.54</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="11.1" customHeight="1">
       <c r="A26" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="33"/>
     </row>
     <row r="27" spans="1:11" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="71">
-        <v>429601</v>
+        <v>448225</v>
       </c>
       <c r="C27" s="74">
-        <v>15.89</v>
+        <v>16.29</v>
       </c>
       <c r="D27" s="71">
-        <v>435585</v>
+        <v>454342</v>
       </c>
       <c r="E27" s="74">
         <v>16.32</v>
       </c>
       <c r="F27" s="71">
-        <v>509328</v>
+        <v>534326</v>
       </c>
       <c r="G27" s="74">
-        <v>16.06</v>
+        <v>16.33</v>
       </c>
       <c r="H27" s="71">
-        <v>512842</v>
+        <v>523307</v>
       </c>
       <c r="I27" s="74">
-        <v>16.18</v>
+        <v>16.44</v>
       </c>
       <c r="J27" s="74">
-        <v>4.48</v>
+        <v>4.5</v>
       </c>
       <c r="K27" s="77">
-        <v>4.06</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="11.1" customHeight="1">
       <c r="A28" s="67" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="33"/>
     </row>
     <row r="29" spans="1:11" ht="12.6" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B29" s="71">
-        <v>1497</v>
+        <v>1610</v>
       </c>
       <c r="C29" s="74">
+        <v>5.7</v>
+      </c>
+      <c r="D29" s="71">
+        <v>1683</v>
+      </c>
+      <c r="E29" s="74">
         <v>5.64</v>
       </c>
-      <c r="D29" s="71">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="71">
-        <v>2425</v>
+        <v>2936</v>
       </c>
       <c r="G29" s="74">
-        <v>4.88</v>
+        <v>5.31</v>
       </c>
       <c r="H29" s="71">
-        <v>2852</v>
+        <v>3061</v>
       </c>
       <c r="I29" s="74">
-        <v>5.34</v>
+        <v>5.4</v>
       </c>
       <c r="J29" s="74">
+        <v>0.03</v>
+      </c>
+      <c r="K29" s="77">
         <v>0.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="11.1" customHeight="1">
       <c r="A30" s="67" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="33"/>
     </row>
     <row r="31" spans="1:11" ht="12.6" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="84">
         <v>0</v>
       </c>
       <c r="C31" s="86">
@@ -5287,175 +5287,175 @@
       </c>
       <c r="K31" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="11.1" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>119</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="33"/>
     </row>
     <row r="33" spans="1:11" ht="12.6" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B33" s="71">
-        <v>3745</v>
+        <v>4299</v>
       </c>
       <c r="C33" s="74">
-        <v>18.29</v>
+        <v>20.29</v>
       </c>
       <c r="D33" s="71">
-        <v>3852</v>
+        <v>4242</v>
       </c>
       <c r="E33" s="74">
-        <v>18.58</v>
+        <v>20.06</v>
       </c>
       <c r="F33" s="71">
-        <v>4462</v>
+        <v>3971</v>
       </c>
       <c r="G33" s="74">
-        <v>16.09</v>
+        <v>12.46</v>
       </c>
       <c r="H33" s="71">
-        <v>4770</v>
+        <v>4767</v>
       </c>
       <c r="I33" s="74">
-        <v>15.74</v>
+        <v>13.62</v>
       </c>
       <c r="J33" s="74">
         <v>0.04</v>
       </c>
       <c r="K33" s="77">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="29"/>
       <c r="K34" s="33"/>
     </row>
     <row r="35" spans="1:11" ht="12.6" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="72">
-        <v>151186</v>
+        <v>155490</v>
       </c>
       <c r="C35" s="75">
-        <v>14.47</v>
+        <v>14.35</v>
       </c>
       <c r="D35" s="72">
-        <v>145741</v>
+        <v>159217</v>
       </c>
       <c r="E35" s="75">
-        <v>13.59</v>
+        <v>15.2</v>
       </c>
       <c r="F35" s="72">
-        <v>158222</v>
+        <v>153344</v>
       </c>
       <c r="G35" s="75">
-        <v>12.73</v>
+        <v>11.38</v>
       </c>
       <c r="H35" s="72">
-        <v>156578</v>
+        <v>149320</v>
       </c>
       <c r="I35" s="75">
-        <v>11.98</v>
+        <v>10.26</v>
       </c>
       <c r="J35" s="75">
-        <v>1.37</v>
+        <v>1.29</v>
       </c>
       <c r="K35" s="78">
-        <v>1.36</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="11.1" customHeight="1">
       <c r="A36" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="29"/>
       <c r="K36" s="33"/>
     </row>
     <row r="37" spans="1:11" ht="12.6" customHeight="1">
       <c r="A37" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="72">
-        <v>6042</v>
+        <v>6769</v>
       </c>
       <c r="C37" s="75">
-        <v>4.33</v>
+        <v>4.47</v>
       </c>
       <c r="D37" s="72">
-        <v>6892</v>
+        <v>6876</v>
       </c>
       <c r="E37" s="75">
-        <v>4.43</v>
+        <v>4.62</v>
       </c>
       <c r="F37" s="72">
-        <v>5322</v>
+        <v>6992</v>
       </c>
       <c r="G37" s="75">
-        <v>2.84</v>
+        <v>3.05</v>
       </c>
       <c r="H37" s="72">
-        <v>6652</v>
+        <v>9344</v>
       </c>
       <c r="I37" s="75">
-        <v>2.83</v>
+        <v>3.65</v>
       </c>
       <c r="J37" s="75">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="K37" s="78">
         <v>0.06</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="11.1" customHeight="1" thickBot="1">
       <c r="A38" s="89" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="31"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="35"/>
     </row>
     <row r="39" spans="1:11" ht="13.5" customHeight="1">
       <c r="A39" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="2"/>