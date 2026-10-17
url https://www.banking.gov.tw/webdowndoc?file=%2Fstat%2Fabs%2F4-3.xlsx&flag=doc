--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -44,51 +44,51 @@
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>本　　　　　月</t>
   </si>
   <si>
     <t>上　　　　　月</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月市場占有率％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Last Month</t>
   </si>
   <si>
     <t>Compare with Last Month+-%</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t xml:space="preserve">by Institution </t>
   </si>
   <si>
     <t xml:space="preserve">Private </t>
   </si>
   <si>
     <t xml:space="preserve"> Enterprises</t>
   </si>
   <si>
     <t>Enterprises</t>
   </si>
@@ -131,51 +131,51 @@
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>4-3 Loans to Public and Private Enterprises at General Banks</t>
   </si>
   <si>
     <t>民營企業</t>
   </si>
   <si>
     <t>公營企業</t>
   </si>
   <si>
     <r>
       <t>4-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行對公、民營企業放款</t>
     </r>
     <r>
       <rPr>
@@ -2318,618 +2318,618 @@
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="50">
-        <v>985040</v>
+        <v>1076902</v>
       </c>
       <c r="C10" s="50">
-        <v>18065562</v>
+        <v>18863987</v>
       </c>
       <c r="D10" s="50">
-        <v>920801</v>
+        <v>1010252</v>
       </c>
       <c r="E10" s="50">
-        <v>17727405</v>
+        <v>18594228</v>
       </c>
       <c r="F10" s="53">
-        <v>6.98</v>
+        <v>6.6</v>
       </c>
       <c r="G10" s="53">
-        <v>1.91</v>
+        <v>1.45</v>
       </c>
       <c r="H10" s="53">
         <v>100</v>
       </c>
       <c r="I10" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="63">
-        <v>985040</v>
+        <v>1076902</v>
       </c>
       <c r="C12" s="63">
-        <v>16582935</v>
+        <v>17207708</v>
       </c>
       <c r="D12" s="63">
-        <v>920801</v>
+        <v>1010252</v>
       </c>
       <c r="E12" s="63">
-        <v>16361657</v>
+        <v>17077667</v>
       </c>
       <c r="F12" s="66">
-        <v>6.98</v>
+        <v>6.6</v>
       </c>
       <c r="G12" s="66">
-        <v>1.35</v>
+        <v>0.76</v>
       </c>
       <c r="H12" s="66">
         <v>100</v>
       </c>
       <c r="I12" s="69">
-        <v>91.79</v>
+        <v>91.22</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="62">
-        <v>446963</v>
+        <v>509242</v>
       </c>
       <c r="C14" s="62">
-        <v>979916</v>
+        <v>1054579</v>
       </c>
       <c r="D14" s="62">
-        <v>360842</v>
+        <v>469817</v>
       </c>
       <c r="E14" s="62">
-        <v>931360</v>
+        <v>1004186</v>
       </c>
       <c r="F14" s="65">
-        <v>23.87</v>
+        <v>8.39</v>
       </c>
       <c r="G14" s="65">
-        <v>5.21</v>
+        <v>5.02</v>
       </c>
       <c r="H14" s="65">
-        <v>45.38</v>
+        <v>47.29</v>
       </c>
       <c r="I14" s="68">
-        <v>5.42</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="62">
-        <v>76904</v>
+        <v>98217</v>
       </c>
       <c r="C16" s="62">
-        <v>835192</v>
+        <v>864324</v>
       </c>
       <c r="D16" s="62">
-        <v>69793</v>
+        <v>77003</v>
       </c>
       <c r="E16" s="62">
-        <v>804205</v>
+        <v>844015</v>
       </c>
       <c r="F16" s="65">
-        <v>10.19</v>
+        <v>27.55</v>
       </c>
       <c r="G16" s="65">
-        <v>3.85</v>
+        <v>2.41</v>
       </c>
       <c r="H16" s="65">
-        <v>7.81</v>
+        <v>9.12</v>
       </c>
       <c r="I16" s="68">
-        <v>4.62</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="62">
-        <v>186100</v>
+        <v>151995</v>
       </c>
       <c r="C18" s="62">
-        <v>1307229</v>
+        <v>1315937</v>
       </c>
       <c r="D18" s="62">
-        <v>187531</v>
+        <v>145100</v>
       </c>
       <c r="E18" s="62">
-        <v>1253358</v>
+        <v>1319779</v>
       </c>
       <c r="F18" s="65">
-        <v>-0.76</v>
+        <v>4.75</v>
       </c>
       <c r="G18" s="65">
-        <v>4.3</v>
+        <v>-0.29</v>
       </c>
       <c r="H18" s="65">
-        <v>18.89</v>
+        <v>14.11</v>
       </c>
       <c r="I18" s="68">
-        <v>7.24</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="62">
-        <v>34173</v>
+        <v>38960</v>
       </c>
       <c r="C20" s="62">
-        <v>1326787</v>
+        <v>1385258</v>
       </c>
       <c r="D20" s="62">
-        <v>39059</v>
+        <v>33275</v>
       </c>
       <c r="E20" s="62">
-        <v>1300363</v>
+        <v>1358162</v>
       </c>
       <c r="F20" s="65">
-        <v>-12.51</v>
+        <v>17.09</v>
       </c>
       <c r="G20" s="65">
-        <v>2.03</v>
+        <v>2</v>
       </c>
       <c r="H20" s="65">
-        <v>3.47</v>
+        <v>3.62</v>
       </c>
       <c r="I20" s="68">
         <v>7.34</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="62">
-        <v>65900</v>
+        <v>85200</v>
       </c>
       <c r="C22" s="62">
-        <v>1174709</v>
+        <v>1244677</v>
       </c>
       <c r="D22" s="62">
-        <v>72900</v>
+        <v>92650</v>
       </c>
       <c r="E22" s="62">
-        <v>1107175</v>
+        <v>1208303</v>
       </c>
       <c r="F22" s="65">
-        <v>-9.6</v>
+        <v>-8.04</v>
       </c>
       <c r="G22" s="65">
-        <v>6.1</v>
+        <v>3.01</v>
       </c>
       <c r="H22" s="65">
-        <v>6.69</v>
+        <v>7.91</v>
       </c>
       <c r="I22" s="68">
-        <v>6.5</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>1051447</v>
+        <v>1063211</v>
       </c>
       <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>1020066</v>
+        <v>1068726</v>
       </c>
       <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>3.08</v>
+        <v>-0.52</v>
       </c>
       <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>5.82</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="62">
-        <v>13</v>
+        <v>239</v>
       </c>
       <c r="C26" s="62">
-        <v>372976</v>
+        <v>389171</v>
       </c>
       <c r="D26" s="62">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="E26" s="62">
-        <v>356930</v>
+        <v>375832</v>
       </c>
       <c r="F26" s="65">
-        <v>-95.05</v>
+        <v>-4.31</v>
       </c>
       <c r="G26" s="65">
-        <v>4.5</v>
+        <v>3.55</v>
       </c>
       <c r="H26" s="65">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="I26" s="68">
         <v>2.06</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="62">
+        <v>18064</v>
+      </c>
+      <c r="C28" s="62">
+        <v>708443</v>
+      </c>
+      <c r="D28" s="62">
         <v>18002</v>
       </c>
-      <c r="C28" s="62">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="62">
-        <v>700968</v>
+        <v>691526</v>
       </c>
       <c r="F28" s="65">
-        <v>0.01</v>
+        <v>0.35</v>
       </c>
       <c r="G28" s="65">
-        <v>-9.19</v>
+        <v>2.45</v>
       </c>
       <c r="H28" s="65">
-        <v>1.83</v>
+        <v>1.68</v>
       </c>
       <c r="I28" s="68">
-        <v>3.52</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>605059</v>
+        <v>686606</v>
       </c>
       <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>608523</v>
+        <v>679907</v>
       </c>
       <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>-0.57</v>
+        <v>0.99</v>
       </c>
       <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>3.35</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="62">
-        <v>32320</v>
+        <v>37220</v>
       </c>
       <c r="C32" s="62">
-        <v>119398</v>
+        <v>135493</v>
       </c>
       <c r="D32" s="62">
-        <v>31320</v>
+        <v>36220</v>
       </c>
       <c r="E32" s="62">
-        <v>115901</v>
+        <v>123486</v>
       </c>
       <c r="F32" s="65">
-        <v>3.19</v>
+        <v>2.76</v>
       </c>
       <c r="G32" s="65">
-        <v>3.02</v>
+        <v>9.72</v>
       </c>
       <c r="H32" s="65">
-        <v>3.28</v>
+        <v>3.46</v>
       </c>
       <c r="I32" s="68">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="62">
         <v>917</v>
       </c>
       <c r="C34" s="62">
-        <v>120891</v>
+        <v>120557</v>
       </c>
       <c r="D34" s="62">
         <v>917</v>
       </c>
       <c r="E34" s="62">
-        <v>122386</v>
+        <v>120256</v>
       </c>
       <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>-1.22</v>
+        <v>0.25</v>
       </c>
       <c r="H34" s="65">
         <v>0.09</v>
       </c>
       <c r="I34" s="68">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="62">
-        <v>39459</v>
+        <v>53915</v>
       </c>
       <c r="C36" s="62">
-        <v>1223516</v>
+        <v>1254467</v>
       </c>
       <c r="D36" s="62">
-        <v>48905</v>
+        <v>53981</v>
       </c>
       <c r="E36" s="62">
-        <v>1152701</v>
+        <v>1221402</v>
       </c>
       <c r="F36" s="65">
-        <v>-19.31</v>
+        <v>-0.12</v>
       </c>
       <c r="G36" s="65">
-        <v>6.14</v>
+        <v>2.71</v>
       </c>
       <c r="H36" s="65">
-        <v>4.01</v>
+        <v>5.01</v>
       </c>
       <c r="I36" s="68">
-        <v>6.77</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="75" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
@@ -3123,56 +3123,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -3268,615 +3268,615 @@
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>56108</v>
+        <v>63036</v>
       </c>
       <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>63825</v>
+        <v>53263</v>
       </c>
       <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>-12.09</v>
+        <v>18.35</v>
       </c>
       <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="71">
         <v>0</v>
       </c>
       <c r="C12" s="62">
-        <v>100960</v>
+        <v>105219</v>
       </c>
       <c r="D12" s="71">
         <v>0</v>
       </c>
       <c r="E12" s="62">
-        <v>96251</v>
+        <v>104280</v>
       </c>
       <c r="F12" s="73">
         <v>0</v>
       </c>
       <c r="G12" s="65">
-        <v>4.89</v>
+        <v>0.9</v>
       </c>
       <c r="H12" s="73">
         <v>0</v>
       </c>
       <c r="I12" s="68">
         <v>0.56</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="62">
-        <v>29634</v>
+        <v>29846</v>
       </c>
       <c r="C14" s="62">
-        <v>976095</v>
+        <v>1000587</v>
       </c>
       <c r="D14" s="62">
-        <v>29520</v>
+        <v>29736</v>
       </c>
       <c r="E14" s="62">
-        <v>965466</v>
+        <v>980259</v>
       </c>
       <c r="F14" s="65">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="G14" s="65">
-        <v>1.1</v>
+        <v>2.07</v>
       </c>
       <c r="H14" s="65">
-        <v>3.01</v>
+        <v>2.77</v>
       </c>
       <c r="I14" s="68">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="71">
         <v>0</v>
       </c>
       <c r="C16" s="62">
-        <v>34125</v>
+        <v>33182</v>
       </c>
       <c r="D16" s="71">
         <v>0</v>
       </c>
       <c r="E16" s="62">
-        <v>32431</v>
+        <v>32255</v>
       </c>
       <c r="F16" s="73">
         <v>0</v>
       </c>
       <c r="G16" s="65">
-        <v>5.22</v>
+        <v>2.87</v>
       </c>
       <c r="H16" s="73">
         <v>0</v>
       </c>
       <c r="I16" s="68">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>267331</v>
+        <v>267076</v>
       </c>
       <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>266808</v>
+        <v>265421</v>
       </c>
       <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
-        <v>1.48</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>172096</v>
+        <v>179604</v>
       </c>
       <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>169176</v>
+        <v>174453</v>
       </c>
       <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>1.73</v>
+        <v>2.95</v>
       </c>
       <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
         <v>0.95</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="71">
         <v>0</v>
       </c>
       <c r="C22" s="62">
-        <v>93665</v>
+        <v>101503</v>
       </c>
       <c r="D22" s="71">
         <v>0</v>
       </c>
       <c r="E22" s="62">
-        <v>91951</v>
+        <v>94405</v>
       </c>
       <c r="F22" s="73">
         <v>0</v>
       </c>
       <c r="G22" s="65">
-        <v>1.86</v>
+        <v>7.52</v>
       </c>
       <c r="H22" s="73">
         <v>0</v>
       </c>
       <c r="I22" s="68">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>23792</v>
+        <v>25558</v>
       </c>
       <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>23346</v>
+        <v>24456</v>
       </c>
       <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>1.91</v>
+        <v>4.51</v>
       </c>
       <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="71">
         <v>0</v>
       </c>
       <c r="C26" s="62">
-        <v>98684</v>
+        <v>100484</v>
       </c>
       <c r="D26" s="71">
         <v>0</v>
       </c>
       <c r="E26" s="62">
-        <v>97719</v>
+        <v>99620</v>
       </c>
       <c r="F26" s="73">
         <v>0</v>
       </c>
       <c r="G26" s="65">
-        <v>0.99</v>
+        <v>0.87</v>
       </c>
       <c r="H26" s="73">
         <v>0</v>
       </c>
       <c r="I26" s="68">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>300323</v>
+        <v>287758</v>
       </c>
       <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>286082</v>
+        <v>292078</v>
       </c>
       <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>4.98</v>
+        <v>-1.48</v>
       </c>
       <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
-        <v>1.66</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>279066</v>
+        <v>275878</v>
       </c>
       <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>277817</v>
+        <v>277802</v>
       </c>
       <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>0.45</v>
+        <v>-0.69</v>
       </c>
       <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>1.54</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>120264</v>
+        <v>121204</v>
       </c>
       <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>117927</v>
+        <v>119984</v>
       </c>
       <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>1.98</v>
+        <v>1.02</v>
       </c>
       <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="62">
         <v>1000</v>
       </c>
       <c r="C34" s="62">
-        <v>36454</v>
+        <v>37110</v>
       </c>
       <c r="D34" s="62">
         <v>1000</v>
       </c>
       <c r="E34" s="62">
-        <v>36173</v>
+        <v>36628</v>
       </c>
       <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>0.78</v>
+        <v>1.31</v>
       </c>
       <c r="H34" s="65">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="I34" s="68">
         <v>0.2</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="71">
         <v>0</v>
       </c>
       <c r="C36" s="62">
-        <v>181984</v>
+        <v>183659</v>
       </c>
       <c r="D36" s="71">
         <v>0</v>
       </c>
       <c r="E36" s="62">
-        <v>183397</v>
+        <v>182957</v>
       </c>
       <c r="F36" s="73">
         <v>0</v>
       </c>
       <c r="G36" s="65">
-        <v>-0.77</v>
+        <v>0.38</v>
       </c>
       <c r="H36" s="73">
         <v>0</v>
       </c>
       <c r="I36" s="68">
-        <v>1.01</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="75" t="s">
         <v>89</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
@@ -4070,56 +4070,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -4215,441 +4215,441 @@
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>171812</v>
+        <v>178255</v>
       </c>
       <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>177466</v>
+        <v>179616</v>
       </c>
       <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>-3.19</v>
+        <v>-0.76</v>
       </c>
       <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="62">
-        <v>1850</v>
+        <v>1450</v>
       </c>
       <c r="C12" s="62">
-        <v>539616</v>
+        <v>566892</v>
       </c>
       <c r="D12" s="62">
-        <v>1800</v>
+        <v>1900</v>
       </c>
       <c r="E12" s="62">
-        <v>561056</v>
+        <v>558039</v>
       </c>
       <c r="F12" s="65">
-        <v>2.78</v>
+        <v>-23.68</v>
       </c>
       <c r="G12" s="65">
-        <v>-3.82</v>
+        <v>1.59</v>
       </c>
       <c r="H12" s="65">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="I12" s="68">
-        <v>2.99</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="71">
         <v>0</v>
       </c>
       <c r="C14" s="62">
-        <v>581812</v>
+        <v>625490</v>
       </c>
       <c r="D14" s="71">
         <v>0</v>
       </c>
       <c r="E14" s="62">
-        <v>618749</v>
+        <v>617109</v>
       </c>
       <c r="F14" s="73">
         <v>0</v>
       </c>
       <c r="G14" s="65">
-        <v>-5.97</v>
+        <v>1.36</v>
       </c>
       <c r="H14" s="73">
         <v>0</v>
       </c>
       <c r="I14" s="68">
-        <v>3.22</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="71">
         <v>0</v>
       </c>
       <c r="C16" s="62">
-        <v>907836</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>954950</v>
+      </c>
+      <c r="D16" s="71">
+        <v>0</v>
       </c>
       <c r="E16" s="62">
-        <v>914595</v>
-[...2 lines deleted...]
-        <v>-100</v>
+        <v>960949</v>
+      </c>
+      <c r="F16" s="73">
+        <v>0</v>
       </c>
       <c r="G16" s="65">
-        <v>-0.74</v>
+        <v>-0.62</v>
       </c>
       <c r="H16" s="73">
         <v>0</v>
       </c>
       <c r="I16" s="68">
-        <v>5.03</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>190846</v>
+        <v>200594</v>
       </c>
       <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>191699</v>
+        <v>198741</v>
       </c>
       <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>-0.45</v>
+        <v>0.93</v>
       </c>
       <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
         <v>1.06</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>157677</v>
+        <v>150441</v>
       </c>
       <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>140585</v>
+        <v>156263</v>
       </c>
       <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>12.16</v>
+        <v>-3.73</v>
       </c>
       <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="62">
-        <v>1020</v>
+        <v>955</v>
       </c>
       <c r="C22" s="62">
-        <v>545430</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>565798</v>
+      </c>
+      <c r="D22" s="71">
+        <v>0</v>
       </c>
       <c r="E22" s="62">
-        <v>575146</v>
-[...2 lines deleted...]
-        <v>-12.96</v>
+        <v>581181</v>
+      </c>
+      <c r="F22" s="73">
+        <v>0</v>
       </c>
       <c r="G22" s="65">
-        <v>-5.17</v>
+        <v>-2.65</v>
       </c>
       <c r="H22" s="65">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="I22" s="68">
-        <v>3.02</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>101945</v>
+        <v>104783</v>
       </c>
       <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>101933</v>
+        <v>102736</v>
       </c>
       <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>0.01</v>
+        <v>1.99</v>
       </c>
       <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
         <v>0.56</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="62">
-        <v>50784</v>
+        <v>49680</v>
       </c>
       <c r="C26" s="62">
-        <v>879962</v>
+        <v>844018</v>
       </c>
       <c r="D26" s="62">
-        <v>56980</v>
+        <v>50401</v>
       </c>
       <c r="E26" s="62">
-        <v>887801</v>
+        <v>959100</v>
       </c>
       <c r="F26" s="65">
-        <v>-10.87</v>
+        <v>-1.43</v>
       </c>
       <c r="G26" s="65">
-        <v>-0.88</v>
+        <v>-12</v>
       </c>
       <c r="H26" s="65">
-        <v>5.16</v>
+        <v>4.61</v>
       </c>
       <c r="I26" s="68">
-        <v>4.87</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>4453</v>
+        <v>4629</v>
       </c>
       <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>3738</v>
+        <v>4362</v>
       </c>
       <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>19.11</v>
+        <v>6.12</v>
       </c>
       <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
         <v>0.02</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>109</v>
       </c>
@@ -4677,153 +4677,153 @@
       <c r="I30" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>111</v>
       </c>
       <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>6917</v>
+        <v>7277</v>
       </c>
       <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>6582</v>
+        <v>6132</v>
       </c>
       <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>5.09</v>
+        <v>18.67</v>
       </c>
       <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
         <v>0.04</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>113</v>
       </c>
       <c r="B34" s="82">
         <v>0</v>
       </c>
       <c r="C34" s="63">
-        <v>1251684</v>
+        <v>1402316</v>
       </c>
       <c r="D34" s="82">
         <v>0</v>
       </c>
       <c r="E34" s="63">
-        <v>1182368</v>
+        <v>1291820</v>
       </c>
       <c r="F34" s="83">
         <v>0</v>
       </c>
       <c r="G34" s="66">
-        <v>5.86</v>
+        <v>8.55</v>
       </c>
       <c r="H34" s="83">
         <v>0</v>
       </c>
       <c r="I34" s="69">
-        <v>6.93</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="60" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="82">
         <v>0</v>
       </c>
       <c r="C36" s="63">
-        <v>230943</v>
+        <v>253963</v>
       </c>
       <c r="D36" s="82">
         <v>0</v>
       </c>
       <c r="E36" s="63">
-        <v>183380</v>
+        <v>224741</v>
       </c>
       <c r="F36" s="83">
         <v>0</v>
       </c>
       <c r="G36" s="66">
-        <v>25.94</v>
+        <v>13</v>
       </c>
       <c r="H36" s="83">
         <v>0</v>
       </c>
       <c r="I36" s="69">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>