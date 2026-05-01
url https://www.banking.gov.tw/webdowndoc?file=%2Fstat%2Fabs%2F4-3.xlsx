--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -44,51 +44,51 @@
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>本　　　　　月</t>
   </si>
   <si>
     <t>上　　　　　月</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月市場占有率％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Last Month</t>
   </si>
   <si>
     <t>Compare with Last Month+-%</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t xml:space="preserve">by Institution </t>
   </si>
   <si>
     <t xml:space="preserve">Private </t>
   </si>
   <si>
     <t xml:space="preserve"> Enterprises</t>
   </si>
   <si>
     <t>Enterprises</t>
   </si>
@@ -131,51 +131,51 @@
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>4-3 Loans to Public and Private Enterprises at General Banks</t>
   </si>
   <si>
     <t>民營企業</t>
   </si>
   <si>
     <t>公營企業</t>
   </si>
   <si>
     <r>
       <t>4-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行對公、民營企業放款</t>
     </r>
     <r>
       <rPr>
@@ -521,51 +521,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -660,70 +660,69 @@
     <t>LINE Bank</t>
   </si>
   <si>
     <t>樂天國際商業銀行　　#</t>
   </si>
   <si>
     <t>Rakuten International Commercial Bank Co., LTD.</t>
   </si>
   <si>
     <t>外國銀行在臺分行</t>
   </si>
   <si>
     <t>Local Branches of Foreign Banks</t>
   </si>
   <si>
     <t>大陸地區銀行在臺分行</t>
   </si>
   <si>
     <t>Local Branches of Mainland Chinese Banks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="19">
+  <numFmts count="18">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="###,###,###,##0;\-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="180" formatCode="-###0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="182" formatCode="#,##0.00;-#,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="180" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="181" formatCode="#,##0.00;-#,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="45">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -1983,87 +1982,81 @@
     </xf>
     <xf xxid="174" numFmtId="4" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="175" numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="176" numFmtId="4" fontId="39" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="177" numFmtId="4" fontId="40" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="178" numFmtId="180" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="179" numFmtId="180" fontId="39" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="180" numFmtId="181" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="181" numFmtId="181" fontId="39" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="182" numFmtId="182" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="183" numFmtId="0" fontId="42" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="184" numFmtId="180" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="182" fontId="39" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="185" numFmtId="180" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="186" numFmtId="181" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="187" numFmtId="181" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="188" numFmtId="182" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="188" numFmtId="181" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="189" numFmtId="182" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="189" numFmtId="181" fontId="39" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="190" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="190" numFmtId="180" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="191" numFmtId="182" fontId="39" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="191" numFmtId="181" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="192" numFmtId="181" fontId="40" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="194" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="192" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="94">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色2" xfId="17"/>
     <cellStyle name="20% - 輔色2 2" xfId="18"/>
     <cellStyle name="20% - 輔色3" xfId="19"/>
     <cellStyle name="20% - 輔色3 2" xfId="20"/>
     <cellStyle name="20% - 輔色4" xfId="21"/>
     <cellStyle name="20% - 輔色4 2" xfId="22"/>
     <cellStyle name="20% - 輔色5" xfId="23"/>
     <cellStyle name="20% - 輔色5 2" xfId="24"/>
     <cellStyle name="20% - 輔色6" xfId="25"/>
     <cellStyle name="20% - 輔色6 2" xfId="26"/>
     <cellStyle name="40% - 輔色1" xfId="27"/>
     <cellStyle name="40% - 輔色1 2" xfId="28"/>
     <cellStyle name="40% - 輔色2" xfId="29"/>
     <cellStyle name="40% - 輔色2 2" xfId="30"/>
     <cellStyle name="40% - 輔色3" xfId="31"/>
     <cellStyle name="40% - 輔色3 2" xfId="32"/>
     <cellStyle name="40% - 輔色4" xfId="33"/>
     <cellStyle name="40% - 輔色4 2" xfId="34"/>
     <cellStyle name="40% - 輔色5" xfId="35"/>
@@ -2325,622 +2318,622 @@
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="50">
-        <v>870603</v>
+        <v>898259</v>
       </c>
       <c r="C10" s="50">
-        <v>16822541</v>
+        <v>17073237</v>
       </c>
       <c r="D10" s="50">
-        <v>879267</v>
+        <v>864054</v>
       </c>
       <c r="E10" s="50">
-        <v>16689164</v>
+        <v>16932561</v>
       </c>
       <c r="F10" s="53">
-        <v>-0.99</v>
+        <v>3.96</v>
       </c>
       <c r="G10" s="53">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="H10" s="53">
         <v>100</v>
       </c>
       <c r="I10" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="63">
-        <v>859203</v>
+        <v>898259</v>
       </c>
       <c r="C12" s="63">
-        <v>15592206</v>
+        <v>15812695</v>
       </c>
       <c r="D12" s="63">
-        <v>864367</v>
+        <v>864054</v>
       </c>
       <c r="E12" s="63">
-        <v>15552791</v>
+        <v>15624563</v>
       </c>
       <c r="F12" s="66">
-        <v>-0.6</v>
+        <v>3.96</v>
       </c>
       <c r="G12" s="66">
-        <v>0.25</v>
+        <v>1.2</v>
       </c>
       <c r="H12" s="66">
-        <v>98.69</v>
+        <v>100</v>
       </c>
       <c r="I12" s="69">
-        <v>92.69</v>
+        <v>92.62</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="62">
-        <v>324651</v>
+        <v>358166</v>
       </c>
       <c r="C14" s="62">
-        <v>912404</v>
+        <v>917518</v>
       </c>
       <c r="D14" s="62">
-        <v>308520</v>
+        <v>342219</v>
       </c>
       <c r="E14" s="62">
-        <v>902337</v>
+        <v>917280</v>
       </c>
       <c r="F14" s="65">
-        <v>5.23</v>
+        <v>4.66</v>
       </c>
       <c r="G14" s="65">
-        <v>1.12</v>
+        <v>0.03</v>
       </c>
       <c r="H14" s="65">
-        <v>37.29</v>
+        <v>39.87</v>
       </c>
       <c r="I14" s="68">
-        <v>5.42</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="62">
-        <v>65740</v>
+        <v>65910</v>
       </c>
       <c r="C16" s="62">
-        <v>823872</v>
+        <v>807123</v>
       </c>
       <c r="D16" s="62">
-        <v>65741</v>
+        <v>66851</v>
       </c>
       <c r="E16" s="62">
-        <v>806458</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>806756</v>
+      </c>
+      <c r="F16" s="65">
+        <v>-1.41</v>
       </c>
       <c r="G16" s="65">
-        <v>2.16</v>
+        <v>0.05</v>
       </c>
       <c r="H16" s="65">
-        <v>7.55</v>
+        <v>7.34</v>
       </c>
       <c r="I16" s="68">
-        <v>4.9</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="62">
-        <v>151400</v>
+        <v>168600</v>
       </c>
       <c r="C18" s="62">
-        <v>1281777</v>
+        <v>1218313</v>
       </c>
       <c r="D18" s="62">
-        <v>168400</v>
+        <v>165600</v>
       </c>
       <c r="E18" s="62">
-        <v>1241565</v>
+        <v>1200607</v>
       </c>
       <c r="F18" s="65">
-        <v>-10.1</v>
+        <v>1.81</v>
       </c>
       <c r="G18" s="65">
-        <v>3.24</v>
+        <v>1.47</v>
       </c>
       <c r="H18" s="65">
-        <v>17.39</v>
+        <v>18.77</v>
       </c>
       <c r="I18" s="68">
-        <v>7.62</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="62">
-        <v>42275</v>
+        <v>36607</v>
       </c>
       <c r="C20" s="62">
-        <v>1278236</v>
+        <v>1306470</v>
       </c>
       <c r="D20" s="62">
-        <v>38975</v>
+        <v>31475</v>
       </c>
       <c r="E20" s="62">
-        <v>1261808</v>
+        <v>1283658</v>
       </c>
       <c r="F20" s="65">
-        <v>8.47</v>
+        <v>16.3</v>
       </c>
       <c r="G20" s="65">
-        <v>1.3</v>
+        <v>1.78</v>
       </c>
       <c r="H20" s="65">
-        <v>4.86</v>
+        <v>4.08</v>
       </c>
       <c r="I20" s="68">
-        <v>7.6</v>
+        <v>7.65</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="62">
-        <v>78600</v>
+        <v>84250</v>
       </c>
       <c r="C22" s="62">
-        <v>1075093</v>
+        <v>1042249</v>
       </c>
       <c r="D22" s="62">
-        <v>88615</v>
+        <v>81265</v>
       </c>
       <c r="E22" s="62">
-        <v>1041936</v>
+        <v>1038672</v>
       </c>
       <c r="F22" s="65">
-        <v>-11.3</v>
+        <v>3.67</v>
       </c>
       <c r="G22" s="65">
-        <v>3.18</v>
+        <v>0.34</v>
       </c>
       <c r="H22" s="65">
-        <v>9.03</v>
+        <v>9.38</v>
       </c>
       <c r="I22" s="68">
-        <v>6.39</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="62">
+        <v>2</v>
+      </c>
+      <c r="C24" s="62">
+        <v>988408</v>
+      </c>
+      <c r="D24" s="62">
         <v>104</v>
       </c>
-      <c r="C24" s="62">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="62">
-        <v>974240</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>979431</v>
+      </c>
+      <c r="F24" s="65">
+        <v>-97.9</v>
       </c>
       <c r="G24" s="65">
-        <v>-0.28</v>
+        <v>0.92</v>
       </c>
       <c r="H24" s="65">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>5.78</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="62">
-        <v>4</v>
+        <v>435</v>
       </c>
       <c r="C26" s="62">
-        <v>362669</v>
-[...1 lines deleted...]
-      <c r="D26" s="73">
+        <v>367298</v>
+      </c>
+      <c r="D26" s="71">
         <v>0</v>
       </c>
       <c r="E26" s="62">
-        <v>358384</v>
-[...1 lines deleted...]
-      <c r="F26" s="75">
+        <v>367179</v>
+      </c>
+      <c r="F26" s="73">
         <v>0</v>
       </c>
       <c r="G26" s="65">
-        <v>1.2</v>
+        <v>0.03</v>
       </c>
       <c r="H26" s="65">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="I26" s="68">
-        <v>2.16</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="62">
-        <v>18026</v>
+        <v>18003</v>
       </c>
       <c r="C28" s="62">
-        <v>631964</v>
+        <v>691200</v>
       </c>
       <c r="D28" s="62">
-        <v>18026</v>
+        <v>18034</v>
       </c>
       <c r="E28" s="62">
-        <v>654101</v>
+        <v>669161</v>
       </c>
       <c r="F28" s="65">
-        <v>0</v>
+        <v>-0.17</v>
       </c>
       <c r="G28" s="65">
-        <v>-3.38</v>
+        <v>3.29</v>
       </c>
       <c r="H28" s="65">
-        <v>2.07</v>
+        <v>2</v>
       </c>
       <c r="I28" s="68">
-        <v>3.76</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="73">
+      <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>537240</v>
-[...1 lines deleted...]
-      <c r="D30" s="73">
+        <v>539348</v>
+      </c>
+      <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>524803</v>
-[...1 lines deleted...]
-      <c r="F30" s="75">
+        <v>533179</v>
+      </c>
+      <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>2.37</v>
-[...1 lines deleted...]
-      <c r="H30" s="75">
+        <v>1.16</v>
+      </c>
+      <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>3.19</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="62">
-        <v>30700</v>
+        <v>29960</v>
       </c>
       <c r="C32" s="62">
-        <v>104455</v>
+        <v>107969</v>
       </c>
       <c r="D32" s="62">
-        <v>30700</v>
+        <v>29960</v>
       </c>
       <c r="E32" s="62">
-        <v>102783</v>
-[...1 lines deleted...]
-      <c r="F32" s="75">
+        <v>106785</v>
+      </c>
+      <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>1.63</v>
+        <v>1.11</v>
       </c>
       <c r="H32" s="65">
-        <v>3.53</v>
+        <v>3.34</v>
       </c>
       <c r="I32" s="68">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="62">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="C34" s="62">
-        <v>128231</v>
+        <v>124472</v>
       </c>
       <c r="D34" s="62">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="E34" s="62">
-        <v>129128</v>
-[...1 lines deleted...]
-      <c r="F34" s="75">
+        <v>123983</v>
+      </c>
+      <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>-0.69</v>
+        <v>0.39</v>
       </c>
       <c r="H34" s="65">
         <v>0.1</v>
       </c>
       <c r="I34" s="68">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="62">
-        <v>59732</v>
+        <v>62110</v>
       </c>
       <c r="C36" s="62">
-        <v>1087930</v>
+        <v>1096596</v>
       </c>
       <c r="D36" s="62">
-        <v>59360</v>
+        <v>63075</v>
       </c>
       <c r="E36" s="62">
-        <v>1067396</v>
+        <v>1093026</v>
       </c>
       <c r="F36" s="65">
-        <v>0.63</v>
+        <v>-1.53</v>
       </c>
       <c r="G36" s="65">
-        <v>1.92</v>
+        <v>0.33</v>
       </c>
       <c r="H36" s="65">
-        <v>6.86</v>
+        <v>6.91</v>
       </c>
       <c r="I36" s="68">
-        <v>6.47</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A37" s="77" t="s">
+      <c r="A37" s="75" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9" ht="13.5" customHeight="1">
@@ -3130,56 +3123,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -3271,623 +3264,623 @@
         <v>16</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="79">
+      <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>63155</v>
-[...1 lines deleted...]
-      <c r="D10" s="79">
+        <v>48133</v>
+      </c>
+      <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>61452</v>
-[...1 lines deleted...]
-      <c r="F10" s="81">
+        <v>49704</v>
+      </c>
+      <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>2.77</v>
-[...1 lines deleted...]
-      <c r="H10" s="81">
+        <v>-3.16</v>
+      </c>
+      <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="73">
+      <c r="B12" s="71">
         <v>0</v>
       </c>
       <c r="C12" s="62">
-        <v>93183</v>
-[...1 lines deleted...]
-      <c r="D12" s="73">
+        <v>96531</v>
+      </c>
+      <c r="D12" s="71">
         <v>0</v>
       </c>
       <c r="E12" s="62">
-        <v>94133</v>
-[...1 lines deleted...]
-      <c r="F12" s="75">
+        <v>96088</v>
+      </c>
+      <c r="F12" s="73">
         <v>0</v>
       </c>
       <c r="G12" s="65">
-        <v>-1.01</v>
-[...1 lines deleted...]
-      <c r="H12" s="75">
+        <v>0.46</v>
+      </c>
+      <c r="H12" s="73">
         <v>0</v>
       </c>
       <c r="I12" s="68">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="62">
-        <v>18599</v>
+        <v>13937</v>
       </c>
       <c r="C14" s="62">
-        <v>959677</v>
+        <v>959424</v>
       </c>
       <c r="D14" s="62">
-        <v>18599</v>
+        <v>3820</v>
       </c>
       <c r="E14" s="62">
-        <v>955617</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>957117</v>
+      </c>
+      <c r="F14" s="65">
+        <v>264.87</v>
       </c>
       <c r="G14" s="65">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="H14" s="65">
-        <v>2.14</v>
+        <v>1.55</v>
       </c>
       <c r="I14" s="68">
-        <v>5.7</v>
+        <v>5.62</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="B16" s="73">
+      <c r="B16" s="71">
         <v>0</v>
       </c>
       <c r="C16" s="62">
-        <v>35511</v>
-[...1 lines deleted...]
-      <c r="D16" s="73">
+        <v>35348</v>
+      </c>
+      <c r="D16" s="71">
         <v>0</v>
       </c>
       <c r="E16" s="62">
-        <v>37960</v>
-[...1 lines deleted...]
-      <c r="F16" s="75">
+        <v>35796</v>
+      </c>
+      <c r="F16" s="73">
         <v>0</v>
       </c>
       <c r="G16" s="65">
-        <v>-6.45</v>
-[...1 lines deleted...]
-      <c r="H16" s="75">
+        <v>-1.25</v>
+      </c>
+      <c r="H16" s="73">
         <v>0</v>
       </c>
       <c r="I16" s="68">
         <v>0.21</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="73">
+      <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>268671</v>
-[...1 lines deleted...]
-      <c r="D18" s="73">
+        <v>265749</v>
+      </c>
+      <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>268954</v>
-[...1 lines deleted...]
-      <c r="F18" s="75">
+        <v>262674</v>
+      </c>
+      <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>-0.11</v>
-[...1 lines deleted...]
-      <c r="H18" s="75">
+        <v>1.17</v>
+      </c>
+      <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
-        <v>1.6</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="73">
+      <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>157051</v>
-[...1 lines deleted...]
-      <c r="D20" s="73">
+        <v>161246</v>
+      </c>
+      <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>156145</v>
-[...1 lines deleted...]
-      <c r="F20" s="75">
+        <v>160864</v>
+      </c>
+      <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>0.58</v>
-[...1 lines deleted...]
-      <c r="H20" s="75">
+        <v>0.24</v>
+      </c>
+      <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="73">
+      <c r="B22" s="71">
         <v>0</v>
       </c>
       <c r="C22" s="62">
-        <v>85680</v>
-[...1 lines deleted...]
-      <c r="D22" s="73">
+        <v>90134</v>
+      </c>
+      <c r="D22" s="71">
         <v>0</v>
       </c>
       <c r="E22" s="62">
-        <v>84398</v>
-[...1 lines deleted...]
-      <c r="F22" s="75">
+        <v>90852</v>
+      </c>
+      <c r="F22" s="73">
         <v>0</v>
       </c>
       <c r="G22" s="65">
-        <v>1.52</v>
-[...1 lines deleted...]
-      <c r="H22" s="75">
+        <v>-0.79</v>
+      </c>
+      <c r="H22" s="73">
         <v>0</v>
       </c>
       <c r="I22" s="68">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="73">
+      <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>23379</v>
-[...1 lines deleted...]
-      <c r="D24" s="73">
+        <v>23518</v>
+      </c>
+      <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>23544</v>
-[...1 lines deleted...]
-      <c r="F24" s="75">
+        <v>23847</v>
+      </c>
+      <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>-0.7</v>
-[...1 lines deleted...]
-      <c r="H24" s="75">
+        <v>-1.38</v>
+      </c>
+      <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
         <v>0.14</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B26" s="73">
+      <c r="B26" s="71">
         <v>0</v>
       </c>
       <c r="C26" s="62">
-        <v>92629</v>
-[...1 lines deleted...]
-      <c r="D26" s="73">
+        <v>94548</v>
+      </c>
+      <c r="D26" s="71">
         <v>0</v>
       </c>
       <c r="E26" s="62">
-        <v>92434</v>
-[...1 lines deleted...]
-      <c r="F26" s="75">
+        <v>94059</v>
+      </c>
+      <c r="F26" s="73">
         <v>0</v>
       </c>
       <c r="G26" s="65">
-        <v>0.21</v>
-[...1 lines deleted...]
-      <c r="H26" s="75">
+        <v>0.52</v>
+      </c>
+      <c r="H26" s="73">
         <v>0</v>
       </c>
       <c r="I26" s="68">
         <v>0.55</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="73">
+      <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>268002</v>
-[...1 lines deleted...]
-      <c r="D28" s="73">
+        <v>272297</v>
+      </c>
+      <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>267997</v>
-[...1 lines deleted...]
-      <c r="F28" s="75">
+        <v>272910</v>
+      </c>
+      <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H28" s="75">
+        <v>-0.22</v>
+      </c>
+      <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
         <v>1.59</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B30" s="73">
+      <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>264509</v>
-[...1 lines deleted...]
-      <c r="D30" s="73">
+        <v>271968</v>
+      </c>
+      <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>263242</v>
-[...1 lines deleted...]
-      <c r="F30" s="75">
+        <v>270422</v>
+      </c>
+      <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>0.48</v>
-[...1 lines deleted...]
-      <c r="H30" s="75">
+        <v>0.57</v>
+      </c>
+      <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="73">
+      <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>121859</v>
-[...1 lines deleted...]
-      <c r="D32" s="73">
+        <v>122185</v>
+      </c>
+      <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>122028</v>
-[...1 lines deleted...]
-      <c r="F32" s="75">
+        <v>120562</v>
+      </c>
+      <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>-0.14</v>
-[...1 lines deleted...]
-      <c r="H32" s="75">
+        <v>1.35</v>
+      </c>
+      <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
         <v>0.72</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="62">
         <v>1000</v>
       </c>
       <c r="C34" s="62">
-        <v>36007</v>
+        <v>36082</v>
       </c>
       <c r="D34" s="62">
         <v>1000</v>
       </c>
       <c r="E34" s="62">
-        <v>36028</v>
-[...1 lines deleted...]
-      <c r="F34" s="75">
+        <v>36439</v>
+      </c>
+      <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>-0.06</v>
+        <v>-0.98</v>
       </c>
       <c r="H34" s="65">
         <v>0.11</v>
       </c>
       <c r="I34" s="68">
         <v>0.21</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="B36" s="73">
+      <c r="B36" s="71">
         <v>0</v>
       </c>
       <c r="C36" s="62">
-        <v>172523</v>
-[...1 lines deleted...]
-      <c r="D36" s="73">
+        <v>179803</v>
+      </c>
+      <c r="D36" s="71">
         <v>0</v>
       </c>
       <c r="E36" s="62">
-        <v>174923</v>
-[...1 lines deleted...]
-      <c r="F36" s="75">
+        <v>178171</v>
+      </c>
+      <c r="F36" s="73">
         <v>0</v>
       </c>
       <c r="G36" s="65">
-        <v>-1.37</v>
-[...1 lines deleted...]
-      <c r="H36" s="75">
+        <v>0.92</v>
+      </c>
+      <c r="H36" s="73">
         <v>0</v>
       </c>
       <c r="I36" s="68">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A37" s="77" t="s">
+      <c r="A37" s="75" t="s">
         <v>89</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9" ht="13.5" customHeight="1">
@@ -4077,56 +4070,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -4218,623 +4211,623 @@
         <v>16</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="79">
+      <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>171592</v>
-[...1 lines deleted...]
-      <c r="D10" s="79">
+        <v>166041</v>
+      </c>
+      <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>170287</v>
-[...1 lines deleted...]
-      <c r="F10" s="81">
+        <v>162376</v>
+      </c>
+      <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>0.77</v>
-[...1 lines deleted...]
-      <c r="H10" s="81">
+        <v>2.26</v>
+      </c>
+      <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="62">
-        <v>1175</v>
+        <v>2350</v>
       </c>
       <c r="C12" s="62">
-        <v>516325</v>
+        <v>548460</v>
       </c>
       <c r="D12" s="62">
-        <v>1175</v>
+        <v>2550</v>
       </c>
       <c r="E12" s="62">
-        <v>512624</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>533346</v>
+      </c>
+      <c r="F12" s="65">
+        <v>-7.84</v>
       </c>
       <c r="G12" s="65">
-        <v>0.72</v>
+        <v>2.83</v>
       </c>
       <c r="H12" s="65">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="I12" s="68">
-        <v>3.07</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="62">
         <v>3000</v>
       </c>
       <c r="C14" s="62">
-        <v>529337</v>
+        <v>585967</v>
       </c>
       <c r="D14" s="62">
         <v>3000</v>
       </c>
       <c r="E14" s="62">
-        <v>564664</v>
-[...1 lines deleted...]
-      <c r="F14" s="75">
+        <v>583169</v>
+      </c>
+      <c r="F14" s="73">
         <v>0</v>
       </c>
       <c r="G14" s="65">
-        <v>-6.26</v>
+        <v>0.48</v>
       </c>
       <c r="H14" s="65">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="I14" s="68">
-        <v>3.15</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="73">
+      <c r="B16" s="71">
         <v>0</v>
       </c>
       <c r="C16" s="62">
-        <v>863074</v>
-[...1 lines deleted...]
-      <c r="D16" s="73">
+        <v>883060</v>
+      </c>
+      <c r="D16" s="71">
         <v>0</v>
       </c>
       <c r="E16" s="62">
-        <v>838029</v>
-[...1 lines deleted...]
-      <c r="F16" s="75">
+        <v>868067</v>
+      </c>
+      <c r="F16" s="73">
         <v>0</v>
       </c>
       <c r="G16" s="65">
-        <v>2.99</v>
-[...1 lines deleted...]
-      <c r="H16" s="75">
+        <v>1.73</v>
+      </c>
+      <c r="H16" s="73">
         <v>0</v>
       </c>
       <c r="I16" s="68">
-        <v>5.13</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="B18" s="73">
+      <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>200013</v>
-[...1 lines deleted...]
-      <c r="D18" s="73">
+        <v>193422</v>
+      </c>
+      <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>196473</v>
-[...1 lines deleted...]
-      <c r="F18" s="75">
+        <v>194162</v>
+      </c>
+      <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>1.8</v>
-[...1 lines deleted...]
-      <c r="H18" s="75">
+        <v>-0.38</v>
+      </c>
+      <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
-        <v>1.19</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>99</v>
       </c>
-      <c r="B20" s="73">
+      <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>156435</v>
-[...1 lines deleted...]
-      <c r="D20" s="73">
+        <v>134606</v>
+      </c>
+      <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>149782</v>
-[...1 lines deleted...]
-      <c r="F20" s="75">
+        <v>123168</v>
+      </c>
+      <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>4.44</v>
-[...1 lines deleted...]
-      <c r="H20" s="75">
+        <v>9.29</v>
+      </c>
+      <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
-        <v>0.93</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="62">
-        <v>2111</v>
+        <v>899</v>
       </c>
       <c r="C22" s="62">
-        <v>553936</v>
+        <v>535431</v>
       </c>
       <c r="D22" s="62">
-        <v>920</v>
+        <v>2385</v>
       </c>
       <c r="E22" s="62">
-        <v>557838</v>
+        <v>506028</v>
       </c>
       <c r="F22" s="65">
-        <v>129.43</v>
+        <v>-62.31</v>
       </c>
       <c r="G22" s="65">
-        <v>-0.7</v>
+        <v>5.81</v>
       </c>
       <c r="H22" s="65">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="I22" s="68">
-        <v>3.29</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="73">
+      <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>103062</v>
-[...1 lines deleted...]
-      <c r="D24" s="73">
+        <v>101929</v>
+      </c>
+      <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>101572</v>
-[...1 lines deleted...]
-      <c r="F24" s="75">
+        <v>100423</v>
+      </c>
+      <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>1.47</v>
-[...1 lines deleted...]
-      <c r="H24" s="75">
+        <v>1.5</v>
+      </c>
+      <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="62">
-        <v>61210</v>
+        <v>52143</v>
       </c>
       <c r="C26" s="62">
-        <v>652943</v>
+        <v>790512</v>
       </c>
       <c r="D26" s="62">
-        <v>60459</v>
+        <v>51827</v>
       </c>
       <c r="E26" s="62">
-        <v>750273</v>
+        <v>775329</v>
       </c>
       <c r="F26" s="65">
-        <v>1.24</v>
+        <v>0.61</v>
       </c>
       <c r="G26" s="65">
-        <v>-12.97</v>
+        <v>1.96</v>
       </c>
       <c r="H26" s="65">
-        <v>7.03</v>
+        <v>5.8</v>
       </c>
       <c r="I26" s="68">
-        <v>3.88</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="73">
+      <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>2403</v>
-[...1 lines deleted...]
-      <c r="D28" s="73">
+        <v>3636</v>
+      </c>
+      <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>2171</v>
-[...1 lines deleted...]
-      <c r="F28" s="75">
+        <v>3585</v>
+      </c>
+      <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>10.67</v>
-[...1 lines deleted...]
-      <c r="H28" s="75">
+        <v>1.42</v>
+      </c>
+      <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>109</v>
       </c>
-      <c r="B30" s="73">
-[...20 lines deleted...]
-      <c r="I30" s="83">
+      <c r="B30" s="71">
+        <v>0</v>
+      </c>
+      <c r="C30" s="71">
+        <v>0</v>
+      </c>
+      <c r="D30" s="71">
+        <v>0</v>
+      </c>
+      <c r="E30" s="71">
+        <v>0</v>
+      </c>
+      <c r="F30" s="73">
+        <v>0</v>
+      </c>
+      <c r="G30" s="73">
+        <v>0</v>
+      </c>
+      <c r="H30" s="73">
+        <v>0</v>
+      </c>
+      <c r="I30" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="B32" s="73">
+      <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>5866</v>
-[...1 lines deleted...]
-      <c r="D32" s="73">
+        <v>5702</v>
+      </c>
+      <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>5285</v>
-[...1 lines deleted...]
-      <c r="F32" s="75">
+        <v>5685</v>
+      </c>
+      <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>10.99</v>
-[...1 lines deleted...]
-      <c r="H32" s="75">
+        <v>0.3</v>
+      </c>
+      <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
         <v>0.03</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>113</v>
       </c>
-      <c r="B34" s="63">
-        <v>11400</v>
+      <c r="B34" s="82">
+        <v>0</v>
       </c>
       <c r="C34" s="63">
-        <v>1044959</v>
-[...2 lines deleted...]
-        <v>14900</v>
+        <v>1088148</v>
+      </c>
+      <c r="D34" s="82">
+        <v>0</v>
       </c>
       <c r="E34" s="63">
-        <v>987698</v>
-[...2 lines deleted...]
-        <v>-23.49</v>
+        <v>1137785</v>
+      </c>
+      <c r="F34" s="83">
+        <v>0</v>
       </c>
       <c r="G34" s="66">
-        <v>5.8</v>
-[...2 lines deleted...]
-        <v>1.31</v>
+        <v>-4.36</v>
+      </c>
+      <c r="H34" s="83">
+        <v>0</v>
       </c>
       <c r="I34" s="69">
-        <v>6.21</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="60" t="s">
         <v>115</v>
       </c>
-      <c r="B36" s="84">
+      <c r="B36" s="82">
         <v>0</v>
       </c>
       <c r="C36" s="63">
-        <v>185376</v>
-[...1 lines deleted...]
-      <c r="D36" s="84">
+        <v>172394</v>
+      </c>
+      <c r="D36" s="82">
         <v>0</v>
       </c>
       <c r="E36" s="63">
-        <v>148675</v>
-[...1 lines deleted...]
-      <c r="F36" s="85">
+        <v>170213</v>
+      </c>
+      <c r="F36" s="83">
         <v>0</v>
       </c>
       <c r="G36" s="66">
-        <v>24.69</v>
-[...1 lines deleted...]
-      <c r="H36" s="85">
+        <v>1.28</v>
+      </c>
+      <c r="H36" s="83">
         <v>0</v>
       </c>
       <c r="I36" s="69">
-        <v>1.1</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A37" s="86" t="s">
+      <c r="A37" s="84" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9" ht="13.5" customHeight="1">