--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -44,51 +44,51 @@
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>本　　　　　月</t>
   </si>
   <si>
     <t>上　　　　　月</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月市場占有率％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Last Month</t>
   </si>
   <si>
     <t>Compare with Last Month+-%</t>
   </si>
   <si>
     <t>Market Share</t>
   </si>
   <si>
     <t xml:space="preserve">by Institution </t>
   </si>
   <si>
     <t xml:space="preserve">Private </t>
   </si>
   <si>
     <t xml:space="preserve"> Enterprises</t>
   </si>
   <si>
     <t>Enterprises</t>
   </si>
@@ -131,51 +131,51 @@
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>4-3 Loans to Public and Private Enterprises at General Banks</t>
   </si>
   <si>
     <t>民營企業</t>
   </si>
   <si>
     <t>公營企業</t>
   </si>
   <si>
     <r>
       <t>4-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行對公、民營企業放款</t>
     </r>
     <r>
       <rPr>
@@ -2318,618 +2318,618 @@
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="47" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="50">
-        <v>898259</v>
+        <v>920801</v>
       </c>
       <c r="C10" s="50">
-        <v>17073237</v>
+        <v>17727405</v>
       </c>
       <c r="D10" s="50">
-        <v>864054</v>
+        <v>933056</v>
       </c>
       <c r="E10" s="50">
-        <v>16932561</v>
+        <v>17491406</v>
       </c>
       <c r="F10" s="53">
-        <v>3.96</v>
+        <v>-1.31</v>
       </c>
       <c r="G10" s="53">
-        <v>0.83</v>
+        <v>1.35</v>
       </c>
       <c r="H10" s="53">
         <v>100</v>
       </c>
       <c r="I10" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="63">
-        <v>898259</v>
+        <v>920801</v>
       </c>
       <c r="C12" s="63">
-        <v>15812695</v>
+        <v>16361657</v>
       </c>
       <c r="D12" s="63">
-        <v>864054</v>
+        <v>933056</v>
       </c>
       <c r="E12" s="63">
-        <v>15624563</v>
+        <v>16105633</v>
       </c>
       <c r="F12" s="66">
-        <v>3.96</v>
+        <v>-1.31</v>
       </c>
       <c r="G12" s="66">
-        <v>1.2</v>
+        <v>1.59</v>
       </c>
       <c r="H12" s="66">
         <v>100</v>
       </c>
       <c r="I12" s="69">
-        <v>92.62</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="62">
-        <v>358166</v>
+        <v>360842</v>
       </c>
       <c r="C14" s="62">
-        <v>917518</v>
+        <v>931360</v>
       </c>
       <c r="D14" s="62">
-        <v>342219</v>
+        <v>367100</v>
       </c>
       <c r="E14" s="62">
-        <v>917280</v>
+        <v>923376</v>
       </c>
       <c r="F14" s="65">
-        <v>4.66</v>
+        <v>-1.7</v>
       </c>
       <c r="G14" s="65">
-        <v>0.03</v>
+        <v>0.86</v>
       </c>
       <c r="H14" s="65">
-        <v>39.87</v>
+        <v>39.19</v>
       </c>
       <c r="I14" s="68">
-        <v>5.37</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="62">
-        <v>65910</v>
+        <v>69793</v>
       </c>
       <c r="C16" s="62">
-        <v>807123</v>
+        <v>804205</v>
       </c>
       <c r="D16" s="62">
-        <v>66851</v>
+        <v>66623</v>
       </c>
       <c r="E16" s="62">
-        <v>806756</v>
+        <v>785843</v>
       </c>
       <c r="F16" s="65">
-        <v>-1.41</v>
+        <v>4.76</v>
       </c>
       <c r="G16" s="65">
-        <v>0.05</v>
+        <v>2.34</v>
       </c>
       <c r="H16" s="65">
-        <v>7.34</v>
+        <v>7.58</v>
       </c>
       <c r="I16" s="68">
-        <v>4.73</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="62">
-        <v>168600</v>
+        <v>187531</v>
       </c>
       <c r="C18" s="62">
-        <v>1218313</v>
+        <v>1253358</v>
       </c>
       <c r="D18" s="62">
-        <v>165600</v>
+        <v>170200</v>
       </c>
       <c r="E18" s="62">
-        <v>1200607</v>
+        <v>1243601</v>
       </c>
       <c r="F18" s="65">
-        <v>1.81</v>
+        <v>10.18</v>
       </c>
       <c r="G18" s="65">
-        <v>1.47</v>
+        <v>0.78</v>
       </c>
       <c r="H18" s="65">
-        <v>18.77</v>
+        <v>20.37</v>
       </c>
       <c r="I18" s="68">
-        <v>7.14</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="62">
-        <v>36607</v>
+        <v>39059</v>
       </c>
       <c r="C20" s="62">
-        <v>1306470</v>
+        <v>1300363</v>
       </c>
       <c r="D20" s="62">
-        <v>31475</v>
+        <v>42789</v>
       </c>
       <c r="E20" s="62">
-        <v>1283658</v>
+        <v>1334217</v>
       </c>
       <c r="F20" s="65">
-        <v>16.3</v>
+        <v>-8.72</v>
       </c>
       <c r="G20" s="65">
-        <v>1.78</v>
+        <v>-2.54</v>
       </c>
       <c r="H20" s="65">
-        <v>4.08</v>
+        <v>4.24</v>
       </c>
       <c r="I20" s="68">
-        <v>7.65</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="62">
-        <v>84250</v>
+        <v>72900</v>
       </c>
       <c r="C22" s="62">
-        <v>1042249</v>
+        <v>1107175</v>
       </c>
       <c r="D22" s="62">
-        <v>81265</v>
+        <v>81400</v>
       </c>
       <c r="E22" s="62">
-        <v>1038672</v>
+        <v>1077381</v>
       </c>
       <c r="F22" s="65">
-        <v>3.67</v>
+        <v>-10.44</v>
       </c>
       <c r="G22" s="65">
-        <v>0.34</v>
+        <v>2.77</v>
       </c>
       <c r="H22" s="65">
-        <v>9.38</v>
+        <v>7.92</v>
       </c>
       <c r="I22" s="68">
-        <v>6.1</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="62">
-        <v>2</v>
+      <c r="B24" s="71">
+        <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>988408</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>1020066</v>
+      </c>
+      <c r="D24" s="71">
+        <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>979431</v>
-[...2 lines deleted...]
-        <v>-97.9</v>
+        <v>1009772</v>
+      </c>
+      <c r="F24" s="73">
+        <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>0.92</v>
-[...1 lines deleted...]
-      <c r="H24" s="65">
+        <v>1.02</v>
+      </c>
+      <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>5.79</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="62">
-        <v>435</v>
+        <v>262</v>
       </c>
       <c r="C26" s="62">
-        <v>367298</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>356930</v>
+      </c>
+      <c r="D26" s="62">
+        <v>206</v>
       </c>
       <c r="E26" s="62">
-        <v>367179</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>360815</v>
+      </c>
+      <c r="F26" s="65">
+        <v>27.18</v>
       </c>
       <c r="G26" s="65">
+        <v>-1.08</v>
+      </c>
+      <c r="H26" s="65">
         <v>0.03</v>
       </c>
-      <c r="H26" s="65">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="68">
-        <v>2.15</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="62">
-        <v>18003</v>
+        <v>18001</v>
       </c>
       <c r="C28" s="62">
-        <v>691200</v>
+        <v>700968</v>
       </c>
       <c r="D28" s="62">
-        <v>18034</v>
+        <v>18021</v>
       </c>
       <c r="E28" s="62">
-        <v>669161</v>
+        <v>688118</v>
       </c>
       <c r="F28" s="65">
-        <v>-0.17</v>
+        <v>-0.11</v>
       </c>
       <c r="G28" s="65">
-        <v>3.29</v>
+        <v>1.87</v>
       </c>
       <c r="H28" s="65">
-        <v>2</v>
+        <v>1.95</v>
       </c>
       <c r="I28" s="68">
-        <v>4.05</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>539348</v>
+        <v>608523</v>
       </c>
       <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>533179</v>
+        <v>579368</v>
       </c>
       <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>1.16</v>
+        <v>5.03</v>
       </c>
       <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>3.16</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="62">
-        <v>29960</v>
+        <v>31320</v>
       </c>
       <c r="C32" s="62">
-        <v>107969</v>
+        <v>115901</v>
       </c>
       <c r="D32" s="62">
-        <v>29960</v>
+        <v>31820</v>
       </c>
       <c r="E32" s="62">
-        <v>106785</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>112386</v>
+      </c>
+      <c r="F32" s="65">
+        <v>-1.57</v>
       </c>
       <c r="G32" s="65">
-        <v>1.11</v>
+        <v>3.13</v>
       </c>
       <c r="H32" s="65">
-        <v>3.34</v>
+        <v>3.4</v>
       </c>
       <c r="I32" s="68">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="62">
-        <v>887</v>
+        <v>917</v>
       </c>
       <c r="C34" s="62">
-        <v>124472</v>
+        <v>122386</v>
       </c>
       <c r="D34" s="62">
-        <v>887</v>
+        <v>917</v>
       </c>
       <c r="E34" s="62">
-        <v>123983</v>
+        <v>122597</v>
       </c>
       <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>0.39</v>
+        <v>-0.17</v>
       </c>
       <c r="H34" s="65">
         <v>0.1</v>
       </c>
       <c r="I34" s="68">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="62">
-        <v>62110</v>
+        <v>48905</v>
       </c>
       <c r="C36" s="62">
-        <v>1096596</v>
+        <v>1152701</v>
       </c>
       <c r="D36" s="62">
-        <v>63075</v>
+        <v>64718</v>
       </c>
       <c r="E36" s="62">
-        <v>1093026</v>
+        <v>1111955</v>
       </c>
       <c r="F36" s="65">
-        <v>-1.53</v>
+        <v>-24.43</v>
       </c>
       <c r="G36" s="65">
-        <v>0.33</v>
+        <v>3.66</v>
       </c>
       <c r="H36" s="65">
-        <v>6.91</v>
+        <v>5.31</v>
       </c>
       <c r="I36" s="68">
-        <v>6.42</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="75" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
@@ -3059,51 +3059,51 @@
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="I26:I27"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="73" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="32.625" customWidth="1"/>
     <col min="2" max="9" width="12.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -3123,56 +3123,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -3268,615 +3268,615 @@
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>48133</v>
+        <v>63825</v>
       </c>
       <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>49704</v>
+        <v>57670</v>
       </c>
       <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>-3.16</v>
+        <v>10.67</v>
       </c>
       <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="71">
         <v>0</v>
       </c>
       <c r="C12" s="62">
-        <v>96531</v>
+        <v>96251</v>
       </c>
       <c r="D12" s="71">
         <v>0</v>
       </c>
       <c r="E12" s="62">
-        <v>96088</v>
+        <v>98021</v>
       </c>
       <c r="F12" s="73">
         <v>0</v>
       </c>
       <c r="G12" s="65">
-        <v>0.46</v>
+        <v>-1.81</v>
       </c>
       <c r="H12" s="73">
         <v>0</v>
       </c>
       <c r="I12" s="68">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="62">
-        <v>13937</v>
+        <v>29520</v>
       </c>
       <c r="C14" s="62">
-        <v>959424</v>
+        <v>965466</v>
       </c>
       <c r="D14" s="62">
-        <v>3820</v>
+        <v>29356</v>
       </c>
       <c r="E14" s="62">
-        <v>957117</v>
+        <v>967164</v>
       </c>
       <c r="F14" s="65">
-        <v>264.87</v>
+        <v>0.56</v>
       </c>
       <c r="G14" s="65">
-        <v>0.24</v>
+        <v>-0.18</v>
       </c>
       <c r="H14" s="65">
-        <v>1.55</v>
+        <v>3.21</v>
       </c>
       <c r="I14" s="68">
-        <v>5.62</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="71">
         <v>0</v>
       </c>
       <c r="C16" s="62">
-        <v>35348</v>
+        <v>32431</v>
       </c>
       <c r="D16" s="71">
         <v>0</v>
       </c>
       <c r="E16" s="62">
-        <v>35796</v>
+        <v>30441</v>
       </c>
       <c r="F16" s="73">
         <v>0</v>
       </c>
       <c r="G16" s="65">
-        <v>-1.25</v>
+        <v>6.54</v>
       </c>
       <c r="H16" s="73">
         <v>0</v>
       </c>
       <c r="I16" s="68">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>265749</v>
+        <v>266808</v>
       </c>
       <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>262674</v>
+        <v>268997</v>
       </c>
       <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>1.17</v>
+        <v>-0.81</v>
       </c>
       <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>161246</v>
+        <v>169176</v>
       </c>
       <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>160864</v>
+        <v>165888</v>
       </c>
       <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>0.24</v>
+        <v>1.98</v>
       </c>
       <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B22" s="71">
         <v>0</v>
       </c>
       <c r="C22" s="62">
-        <v>90134</v>
+        <v>91951</v>
       </c>
       <c r="D22" s="71">
         <v>0</v>
       </c>
       <c r="E22" s="62">
-        <v>90852</v>
+        <v>85467</v>
       </c>
       <c r="F22" s="73">
         <v>0</v>
       </c>
       <c r="G22" s="65">
-        <v>-0.79</v>
+        <v>7.59</v>
       </c>
       <c r="H22" s="73">
         <v>0</v>
       </c>
       <c r="I22" s="68">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>23518</v>
+        <v>23346</v>
       </c>
       <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>23847</v>
+        <v>23339</v>
       </c>
       <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>-1.38</v>
+        <v>0.03</v>
       </c>
       <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="71">
         <v>0</v>
       </c>
       <c r="C26" s="62">
-        <v>94548</v>
+        <v>97719</v>
       </c>
       <c r="D26" s="71">
         <v>0</v>
       </c>
       <c r="E26" s="62">
-        <v>94059</v>
+        <v>96073</v>
       </c>
       <c r="F26" s="73">
         <v>0</v>
       </c>
       <c r="G26" s="65">
-        <v>0.52</v>
+        <v>1.71</v>
       </c>
       <c r="H26" s="73">
         <v>0</v>
       </c>
       <c r="I26" s="68">
         <v>0.55</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>272297</v>
+        <v>286082</v>
       </c>
       <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>272910</v>
+        <v>282834</v>
       </c>
       <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>-0.22</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="71">
         <v>0</v>
       </c>
       <c r="C30" s="62">
-        <v>271968</v>
+        <v>277817</v>
       </c>
       <c r="D30" s="71">
         <v>0</v>
       </c>
       <c r="E30" s="62">
-        <v>270422</v>
+        <v>274972</v>
       </c>
       <c r="F30" s="73">
         <v>0</v>
       </c>
       <c r="G30" s="65">
-        <v>0.57</v>
+        <v>1.03</v>
       </c>
       <c r="H30" s="73">
         <v>0</v>
       </c>
       <c r="I30" s="68">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>122185</v>
+        <v>117927</v>
       </c>
       <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>120562</v>
+        <v>117480</v>
       </c>
       <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>1.35</v>
+        <v>0.38</v>
       </c>
       <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="62">
         <v>1000</v>
       </c>
       <c r="C34" s="62">
-        <v>36082</v>
+        <v>36173</v>
       </c>
       <c r="D34" s="62">
         <v>1000</v>
       </c>
       <c r="E34" s="62">
-        <v>36439</v>
+        <v>36404</v>
       </c>
       <c r="F34" s="73">
         <v>0</v>
       </c>
       <c r="G34" s="65">
-        <v>-0.98</v>
+        <v>-0.63</v>
       </c>
       <c r="H34" s="65">
         <v>0.11</v>
       </c>
       <c r="I34" s="68">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="18" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="71">
         <v>0</v>
       </c>
       <c r="C36" s="62">
-        <v>179803</v>
+        <v>183397</v>
       </c>
       <c r="D36" s="71">
         <v>0</v>
       </c>
       <c r="E36" s="62">
-        <v>178171</v>
+        <v>181222</v>
       </c>
       <c r="F36" s="73">
         <v>0</v>
       </c>
       <c r="G36" s="65">
-        <v>0.92</v>
+        <v>1.2</v>
       </c>
       <c r="H36" s="73">
         <v>0</v>
       </c>
       <c r="I36" s="68">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="75" t="s">
         <v>89</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
@@ -4006,51 +4006,51 @@
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="74" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="32.625" customWidth="1"/>
     <col min="2" max="9" width="12.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -4070,56 +4070,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="44" t="str">
         <f>'4-3'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="44"/>
       <c r="E4" s="38" t="str">
         <f>'4-3'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="11.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34"/>
       <c r="D5" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34"/>
       <c r="F5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="34"/>
       <c r="H5" s="33" t="s">
         <v>4</v>
       </c>
@@ -4215,441 +4215,441 @@
       </c>
       <c r="E9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="77">
         <v>0</v>
       </c>
       <c r="C10" s="49">
-        <v>166041</v>
+        <v>177466</v>
       </c>
       <c r="D10" s="77">
         <v>0</v>
       </c>
       <c r="E10" s="49">
-        <v>162376</v>
+        <v>173727</v>
       </c>
       <c r="F10" s="79">
         <v>0</v>
       </c>
       <c r="G10" s="52">
-        <v>2.26</v>
+        <v>2.15</v>
       </c>
       <c r="H10" s="79">
         <v>0</v>
       </c>
       <c r="I10" s="55">
-        <v>0.97</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="11.1" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="27"/>
     </row>
     <row r="12" spans="1:9" ht="12.6" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="62">
-        <v>2350</v>
+        <v>1800</v>
       </c>
       <c r="C12" s="62">
-        <v>548460</v>
+        <v>561056</v>
       </c>
       <c r="D12" s="62">
-        <v>2550</v>
+        <v>1250</v>
       </c>
       <c r="E12" s="62">
-        <v>533346</v>
+        <v>546873</v>
       </c>
       <c r="F12" s="65">
-        <v>-7.84</v>
+        <v>44</v>
       </c>
       <c r="G12" s="65">
-        <v>2.83</v>
+        <v>2.59</v>
       </c>
       <c r="H12" s="65">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="I12" s="68">
-        <v>3.21</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="11.1" customHeight="1">
       <c r="A13" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="27"/>
     </row>
     <row r="14" spans="1:9" ht="12.6" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="62">
-        <v>3000</v>
+      <c r="B14" s="71">
+        <v>0</v>
       </c>
       <c r="C14" s="62">
-        <v>585967</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>618749</v>
+      </c>
+      <c r="D14" s="71">
+        <v>0</v>
       </c>
       <c r="E14" s="62">
-        <v>583169</v>
+        <v>600072</v>
       </c>
       <c r="F14" s="73">
         <v>0</v>
       </c>
       <c r="G14" s="65">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>0.33</v>
+        <v>3.11</v>
+      </c>
+      <c r="H14" s="73">
+        <v>0</v>
       </c>
       <c r="I14" s="68">
-        <v>3.43</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="11.1" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="27"/>
     </row>
     <row r="16" spans="1:9" ht="12.6" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="71">
-        <v>0</v>
+      <c r="B16" s="62">
+        <v>800</v>
       </c>
       <c r="C16" s="62">
-        <v>883060</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>914595</v>
+      </c>
+      <c r="D16" s="62">
+        <v>300</v>
       </c>
       <c r="E16" s="62">
-        <v>868067</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>899980</v>
+      </c>
+      <c r="F16" s="65">
+        <v>166.67</v>
       </c>
       <c r="G16" s="65">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1.62</v>
+      </c>
+      <c r="H16" s="65">
+        <v>0.09</v>
       </c>
       <c r="I16" s="68">
-        <v>5.17</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="11.1" customHeight="1">
       <c r="A17" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="27"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="71">
         <v>0</v>
       </c>
       <c r="C18" s="62">
-        <v>193422</v>
+        <v>191699</v>
       </c>
       <c r="D18" s="71">
         <v>0</v>
       </c>
       <c r="E18" s="62">
-        <v>194162</v>
+        <v>195017</v>
       </c>
       <c r="F18" s="73">
         <v>0</v>
       </c>
       <c r="G18" s="65">
-        <v>-0.38</v>
+        <v>-1.7</v>
       </c>
       <c r="H18" s="73">
         <v>0</v>
       </c>
       <c r="I18" s="68">
-        <v>1.13</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="11.1" customHeight="1">
       <c r="A19" s="58" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="27"/>
     </row>
     <row r="20" spans="1:9" ht="12.6" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="71">
         <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>134606</v>
+        <v>140585</v>
       </c>
       <c r="D20" s="71">
         <v>0</v>
       </c>
       <c r="E20" s="62">
-        <v>123168</v>
+        <v>137010</v>
       </c>
       <c r="F20" s="73">
         <v>0</v>
       </c>
       <c r="G20" s="65">
-        <v>9.29</v>
+        <v>2.61</v>
       </c>
       <c r="H20" s="73">
         <v>0</v>
       </c>
       <c r="I20" s="68">
         <v>0.79</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="11.1" customHeight="1">
       <c r="A21" s="58" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="12.6" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="62">
-        <v>899</v>
+        <v>1171</v>
       </c>
       <c r="C22" s="62">
-        <v>535431</v>
+        <v>575146</v>
       </c>
       <c r="D22" s="62">
-        <v>2385</v>
+        <v>770</v>
       </c>
       <c r="E22" s="62">
-        <v>506028</v>
+        <v>562584</v>
       </c>
       <c r="F22" s="65">
-        <v>-62.31</v>
+        <v>52.17</v>
       </c>
       <c r="G22" s="65">
-        <v>5.81</v>
+        <v>2.23</v>
       </c>
       <c r="H22" s="65">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="I22" s="68">
-        <v>3.14</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="11.1" customHeight="1">
       <c r="A23" s="58" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="12.6" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="71">
         <v>0</v>
       </c>
       <c r="C24" s="62">
-        <v>101929</v>
+        <v>101933</v>
       </c>
       <c r="D24" s="71">
         <v>0</v>
       </c>
       <c r="E24" s="62">
-        <v>100423</v>
+        <v>101740</v>
       </c>
       <c r="F24" s="73">
         <v>0</v>
       </c>
       <c r="G24" s="65">
-        <v>1.5</v>
+        <v>0.19</v>
       </c>
       <c r="H24" s="73">
         <v>0</v>
       </c>
       <c r="I24" s="68">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="11.1" customHeight="1">
       <c r="A25" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="12" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="62">
-        <v>52143</v>
+        <v>56980</v>
       </c>
       <c r="C26" s="62">
-        <v>790512</v>
+        <v>887801</v>
       </c>
       <c r="D26" s="62">
-        <v>51827</v>
+        <v>56587</v>
       </c>
       <c r="E26" s="62">
-        <v>775329</v>
+        <v>843293</v>
       </c>
       <c r="F26" s="65">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="G26" s="65">
-        <v>1.96</v>
+        <v>5.28</v>
       </c>
       <c r="H26" s="65">
-        <v>5.8</v>
+        <v>6.19</v>
       </c>
       <c r="I26" s="68">
-        <v>4.63</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="11.1" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="12.6" customHeight="1">
       <c r="A28" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="71">
         <v>0</v>
       </c>
       <c r="C28" s="62">
-        <v>3636</v>
+        <v>3738</v>
       </c>
       <c r="D28" s="71">
         <v>0</v>
       </c>
       <c r="E28" s="62">
-        <v>3585</v>
+        <v>3670</v>
       </c>
       <c r="F28" s="73">
         <v>0</v>
       </c>
       <c r="G28" s="65">
-        <v>1.42</v>
+        <v>1.85</v>
       </c>
       <c r="H28" s="73">
         <v>0</v>
       </c>
       <c r="I28" s="68">
         <v>0.02</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="11.1" customHeight="1">
       <c r="A29" s="58" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="12.6" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>109</v>
       </c>
@@ -4677,153 +4677,153 @@
       <c r="I30" s="81">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="11.1" customHeight="1">
       <c r="A31" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1">
       <c r="A32" s="18" t="s">
         <v>111</v>
       </c>
       <c r="B32" s="71">
         <v>0</v>
       </c>
       <c r="C32" s="62">
-        <v>5702</v>
+        <v>6582</v>
       </c>
       <c r="D32" s="71">
         <v>0</v>
       </c>
       <c r="E32" s="62">
-        <v>5685</v>
+        <v>6266</v>
       </c>
       <c r="F32" s="73">
         <v>0</v>
       </c>
       <c r="G32" s="65">
-        <v>0.3</v>
+        <v>5.04</v>
       </c>
       <c r="H32" s="73">
         <v>0</v>
       </c>
       <c r="I32" s="68">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="11.1" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>112</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1">
       <c r="A34" s="60" t="s">
         <v>113</v>
       </c>
       <c r="B34" s="82">
         <v>0</v>
       </c>
       <c r="C34" s="63">
-        <v>1088148</v>
+        <v>1182368</v>
       </c>
       <c r="D34" s="82">
         <v>0</v>
       </c>
       <c r="E34" s="63">
-        <v>1137785</v>
+        <v>1217877</v>
       </c>
       <c r="F34" s="83">
         <v>0</v>
       </c>
       <c r="G34" s="66">
-        <v>-4.36</v>
+        <v>-2.92</v>
       </c>
       <c r="H34" s="83">
         <v>0</v>
       </c>
       <c r="I34" s="69">
-        <v>6.37</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="11.1" customHeight="1">
       <c r="A35" s="59" t="s">
         <v>114</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="27"/>
     </row>
     <row r="36" spans="1:9" ht="12.6" customHeight="1">
       <c r="A36" s="60" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="82">
         <v>0</v>
       </c>
       <c r="C36" s="63">
-        <v>172394</v>
+        <v>183380</v>
       </c>
       <c r="D36" s="82">
         <v>0</v>
       </c>
       <c r="E36" s="63">
-        <v>170213</v>
+        <v>167895</v>
       </c>
       <c r="F36" s="83">
         <v>0</v>
       </c>
       <c r="G36" s="66">
-        <v>1.28</v>
+        <v>9.22</v>
       </c>
       <c r="H36" s="83">
         <v>0</v>
       </c>
       <c r="I36" s="69">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="84" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="29"/>
     </row>
     <row r="38" spans="1:9" ht="13.5" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
@@ -4997,51 +4997,51 @@
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="75" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行對公、民營事業放款(含催收款)餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>