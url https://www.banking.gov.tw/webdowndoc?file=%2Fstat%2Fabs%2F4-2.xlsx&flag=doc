--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -300,54 +300,54 @@
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
-    <t>民國115年 6月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> June 2026</t>
+    <t>民國115年 8月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Aug. 2026</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>說　　明：1.本表不含催收款。</t>
   </si>
   <si>
     <t>　　　　　2.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>Domestic Banks</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
@@ -2170,563 +2170,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="50">
-        <v>49375577</v>
+        <v>50946563</v>
       </c>
       <c r="C9" s="50">
-        <v>48752366</v>
+        <v>50106626</v>
       </c>
       <c r="D9" s="50">
-        <v>44258967</v>
+        <v>45162165</v>
       </c>
       <c r="E9" s="53">
-        <v>1.28</v>
+        <v>1.68</v>
       </c>
       <c r="F9" s="53">
-        <v>11.56</v>
+        <v>12.81</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="63">
-        <v>47605422</v>
+        <v>49003801</v>
       </c>
       <c r="C11" s="63">
-        <v>47088636</v>
+        <v>48351376</v>
       </c>
       <c r="D11" s="63">
-        <v>42846216</v>
+        <v>43776793</v>
       </c>
       <c r="E11" s="66">
-        <v>1.1</v>
+        <v>1.35</v>
       </c>
       <c r="F11" s="66">
-        <v>11.11</v>
+        <v>11.94</v>
       </c>
       <c r="G11" s="66">
-        <v>96.41</v>
+        <v>96.19</v>
       </c>
       <c r="H11" s="69">
-        <v>96.81</v>
+        <v>96.93</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="62">
-        <v>3725873</v>
+        <v>3924024</v>
       </c>
       <c r="C13" s="62">
-        <v>3753635</v>
+        <v>3841995</v>
       </c>
       <c r="D13" s="62">
-        <v>3481029</v>
+        <v>3427194</v>
       </c>
       <c r="E13" s="65">
-        <v>-0.74</v>
+        <v>2.14</v>
       </c>
       <c r="F13" s="65">
-        <v>7.03</v>
+        <v>14.5</v>
       </c>
       <c r="G13" s="65">
-        <v>7.55</v>
+        <v>7.7</v>
       </c>
       <c r="H13" s="68">
-        <v>7.87</v>
+        <v>7.59</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="62">
-        <v>2582901</v>
+        <v>2641695</v>
       </c>
       <c r="C15" s="62">
-        <v>2539869</v>
+        <v>2606060</v>
       </c>
       <c r="D15" s="62">
-        <v>2451051</v>
+        <v>2489642</v>
       </c>
       <c r="E15" s="65">
-        <v>1.69</v>
+        <v>1.37</v>
       </c>
       <c r="F15" s="65">
-        <v>5.38</v>
+        <v>6.11</v>
       </c>
       <c r="G15" s="65">
-        <v>5.23</v>
+        <v>5.19</v>
       </c>
       <c r="H15" s="68">
-        <v>5.54</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="62">
-        <v>3234862</v>
+        <v>3248222</v>
       </c>
       <c r="C17" s="62">
-        <v>3214319</v>
+        <v>3278124</v>
       </c>
       <c r="D17" s="62">
-        <v>3038929</v>
+        <v>3122276</v>
       </c>
       <c r="E17" s="65">
-        <v>0.64</v>
+        <v>-0.91</v>
       </c>
       <c r="F17" s="65">
-        <v>6.45</v>
+        <v>4.03</v>
       </c>
       <c r="G17" s="65">
-        <v>6.55</v>
+        <v>6.38</v>
       </c>
       <c r="H17" s="68">
-        <v>6.87</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="62">
-        <v>2944009</v>
+        <v>3034347</v>
       </c>
       <c r="C19" s="62">
-        <v>2968870</v>
+        <v>2992652</v>
       </c>
       <c r="D19" s="62">
-        <v>2637693</v>
+        <v>2704153</v>
       </c>
       <c r="E19" s="65">
-        <v>-0.84</v>
+        <v>1.39</v>
       </c>
       <c r="F19" s="65">
-        <v>11.61</v>
+        <v>12.21</v>
       </c>
       <c r="G19" s="65">
         <v>5.96</v>
       </c>
       <c r="H19" s="68">
-        <v>5.96</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="62">
-        <v>2539092</v>
+        <v>2679592</v>
       </c>
       <c r="C21" s="62">
-        <v>2509955</v>
+        <v>2603663</v>
       </c>
       <c r="D21" s="62">
-        <v>2359915</v>
+        <v>2370740</v>
       </c>
       <c r="E21" s="65">
-        <v>1.16</v>
+        <v>2.92</v>
       </c>
       <c r="F21" s="65">
-        <v>7.59</v>
+        <v>13.03</v>
       </c>
       <c r="G21" s="65">
-        <v>5.14</v>
+        <v>5.26</v>
       </c>
       <c r="H21" s="68">
-        <v>5.33</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="62">
-        <v>2183247</v>
+        <v>2246444</v>
       </c>
       <c r="C23" s="62">
-        <v>2141089</v>
+        <v>2230320</v>
       </c>
       <c r="D23" s="62">
-        <v>1980999</v>
+        <v>2032363</v>
       </c>
       <c r="E23" s="65">
-        <v>1.97</v>
+        <v>0.72</v>
       </c>
       <c r="F23" s="65">
-        <v>10.21</v>
+        <v>10.53</v>
       </c>
       <c r="G23" s="65">
-        <v>4.42</v>
+        <v>4.41</v>
       </c>
       <c r="H23" s="68">
-        <v>4.48</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="62">
-        <v>922137</v>
+        <v>954168</v>
       </c>
       <c r="C25" s="62">
-        <v>910834</v>
+        <v>935410</v>
       </c>
       <c r="D25" s="62">
-        <v>887617</v>
+        <v>886169</v>
       </c>
       <c r="E25" s="65">
-        <v>1.24</v>
+        <v>2.01</v>
       </c>
       <c r="F25" s="65">
-        <v>3.89</v>
+        <v>7.67</v>
       </c>
       <c r="G25" s="65">
         <v>1.87</v>
       </c>
       <c r="H25" s="68">
-        <v>2.01</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="62">
-        <v>2758235</v>
+        <v>2852980</v>
       </c>
       <c r="C27" s="62">
-        <v>2740594</v>
+        <v>2799237</v>
       </c>
       <c r="D27" s="62">
-        <v>2342259</v>
+        <v>2451106</v>
       </c>
       <c r="E27" s="65">
-        <v>0.64</v>
+        <v>1.92</v>
       </c>
       <c r="F27" s="65">
-        <v>17.76</v>
+        <v>16.4</v>
       </c>
       <c r="G27" s="65">
-        <v>5.59</v>
+        <v>5.6</v>
       </c>
       <c r="H27" s="68">
-        <v>5.29</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="62">
-        <v>3059773</v>
+        <v>3213658</v>
       </c>
       <c r="C29" s="62">
-        <v>3000146</v>
+        <v>3111680</v>
       </c>
       <c r="D29" s="62">
-        <v>2673915</v>
+        <v>2701745</v>
       </c>
       <c r="E29" s="65">
-        <v>1.99</v>
+        <v>3.28</v>
       </c>
       <c r="F29" s="65">
-        <v>14.43</v>
+        <v>18.95</v>
       </c>
       <c r="G29" s="65">
-        <v>6.2</v>
+        <v>6.31</v>
       </c>
       <c r="H29" s="68">
-        <v>6.04</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="62">
-        <v>246641</v>
+        <v>267364</v>
       </c>
       <c r="C31" s="62">
-        <v>240315</v>
+        <v>256656</v>
       </c>
       <c r="D31" s="62">
-        <v>208321</v>
+        <v>216259</v>
       </c>
       <c r="E31" s="65">
-        <v>2.63</v>
+        <v>4.17</v>
       </c>
       <c r="F31" s="65">
-        <v>18.39</v>
+        <v>23.63</v>
       </c>
       <c r="G31" s="65">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="H31" s="68">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="62">
-        <v>224618</v>
+        <v>226613</v>
       </c>
       <c r="C33" s="62">
-        <v>223216</v>
+        <v>225742</v>
       </c>
       <c r="D33" s="62">
-        <v>227221</v>
+        <v>229081</v>
       </c>
       <c r="E33" s="65">
-        <v>0.63</v>
+        <v>0.39</v>
       </c>
       <c r="F33" s="65">
-        <v>-1.15</v>
+        <v>-1.08</v>
       </c>
       <c r="G33" s="65">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H33" s="68">
         <v>0.51</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="62">
-        <v>2589905</v>
+        <v>2707242</v>
       </c>
       <c r="C35" s="62">
-        <v>2521476</v>
+        <v>2664139</v>
       </c>
       <c r="D35" s="62">
-        <v>2274080</v>
+        <v>2355513</v>
       </c>
       <c r="E35" s="65">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="F35" s="65">
-        <v>13.89</v>
+        <v>14.93</v>
       </c>
       <c r="G35" s="65">
-        <v>5.25</v>
+        <v>5.31</v>
       </c>
       <c r="H35" s="68">
-        <v>5.14</v>
+        <v>5.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -2898,56 +2898,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3003,560 +3003,560 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="49">
-        <v>65079</v>
+        <v>60601</v>
       </c>
       <c r="C9" s="49">
-        <v>64908</v>
+        <v>57317</v>
       </c>
       <c r="D9" s="49">
-        <v>68896</v>
+        <v>68134</v>
       </c>
       <c r="E9" s="52">
-        <v>0.26</v>
+        <v>5.73</v>
       </c>
       <c r="F9" s="52">
-        <v>-5.54</v>
+        <v>-11.06</v>
       </c>
       <c r="G9" s="52">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="H9" s="55">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="62">
-        <v>241789</v>
+        <v>252358</v>
       </c>
       <c r="C11" s="62">
-        <v>238763</v>
+        <v>249463</v>
       </c>
       <c r="D11" s="62">
-        <v>231661</v>
+        <v>235284</v>
       </c>
       <c r="E11" s="65">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="F11" s="65">
-        <v>4.37</v>
+        <v>7.26</v>
       </c>
       <c r="G11" s="65">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="H11" s="68">
         <v>0.52</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="62">
-        <v>1747115</v>
+        <v>1774103</v>
       </c>
       <c r="C13" s="62">
-        <v>1730630</v>
+        <v>1758646</v>
       </c>
       <c r="D13" s="62">
-        <v>1651049</v>
+        <v>1669188</v>
       </c>
       <c r="E13" s="65">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="F13" s="65">
-        <v>5.82</v>
+        <v>6.29</v>
       </c>
       <c r="G13" s="65">
-        <v>3.54</v>
+        <v>3.48</v>
       </c>
       <c r="H13" s="68">
-        <v>3.73</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="62">
-        <v>332326</v>
+        <v>333351</v>
       </c>
       <c r="C15" s="62">
-        <v>329743</v>
+        <v>330561</v>
       </c>
       <c r="D15" s="62">
-        <v>326034</v>
+        <v>331885</v>
       </c>
       <c r="E15" s="65">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="F15" s="65">
-        <v>1.93</v>
+        <v>0.44</v>
       </c>
       <c r="G15" s="65">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="H15" s="68">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="62">
-        <v>652182</v>
+        <v>656277</v>
       </c>
       <c r="C17" s="62">
-        <v>649207</v>
+        <v>654084</v>
       </c>
       <c r="D17" s="62">
-        <v>631827</v>
+        <v>636278</v>
       </c>
       <c r="E17" s="65">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="F17" s="65">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="G17" s="65">
-        <v>1.32</v>
+        <v>1.29</v>
       </c>
       <c r="H17" s="68">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="62">
-        <v>240385</v>
+        <v>249433</v>
       </c>
       <c r="C19" s="62">
-        <v>236070</v>
+        <v>243477</v>
       </c>
       <c r="D19" s="62">
-        <v>226514</v>
+        <v>225369</v>
       </c>
       <c r="E19" s="65">
-        <v>1.83</v>
+        <v>2.45</v>
       </c>
       <c r="F19" s="65">
-        <v>6.12</v>
+        <v>10.68</v>
       </c>
       <c r="G19" s="65">
         <v>0.49</v>
       </c>
       <c r="H19" s="68">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="62">
-        <v>359833</v>
+        <v>368589</v>
       </c>
       <c r="C21" s="62">
-        <v>355477</v>
+        <v>363954</v>
       </c>
       <c r="D21" s="62">
-        <v>338069</v>
+        <v>336827</v>
       </c>
       <c r="E21" s="65">
-        <v>1.23</v>
+        <v>1.27</v>
       </c>
       <c r="F21" s="65">
-        <v>6.44</v>
+        <v>9.43</v>
       </c>
       <c r="G21" s="65">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="H21" s="68">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="62">
-        <v>64892</v>
+        <v>66810</v>
       </c>
       <c r="C23" s="62">
-        <v>64315</v>
+        <v>65751</v>
       </c>
       <c r="D23" s="62">
-        <v>60597</v>
+        <v>61782</v>
       </c>
       <c r="E23" s="65">
-        <v>0.9</v>
+        <v>1.61</v>
       </c>
       <c r="F23" s="65">
-        <v>7.09</v>
+        <v>8.14</v>
       </c>
       <c r="G23" s="65">
         <v>0.13</v>
       </c>
       <c r="H23" s="68">
         <v>0.14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="62">
-        <v>192934</v>
+        <v>195514</v>
       </c>
       <c r="C25" s="62">
-        <v>191169</v>
+        <v>193749</v>
       </c>
       <c r="D25" s="62">
-        <v>181981</v>
+        <v>185042</v>
       </c>
       <c r="E25" s="65">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="F25" s="65">
-        <v>6.02</v>
+        <v>5.66</v>
       </c>
       <c r="G25" s="65">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="H25" s="68">
         <v>0.41</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="62">
-        <v>930876</v>
+        <v>935929</v>
       </c>
       <c r="C27" s="62">
-        <v>920024</v>
+        <v>939754</v>
       </c>
       <c r="D27" s="62">
-        <v>868984</v>
+        <v>883252</v>
       </c>
       <c r="E27" s="65">
-        <v>1.18</v>
+        <v>-0.41</v>
       </c>
       <c r="F27" s="65">
-        <v>7.12</v>
+        <v>5.96</v>
       </c>
       <c r="G27" s="65">
-        <v>1.89</v>
+        <v>1.84</v>
       </c>
       <c r="H27" s="68">
         <v>1.96</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="62">
-        <v>560529</v>
+        <v>567931</v>
       </c>
       <c r="C29" s="62">
-        <v>554889</v>
+        <v>565712</v>
       </c>
       <c r="D29" s="62">
-        <v>513444</v>
+        <v>518992</v>
       </c>
       <c r="E29" s="65">
-        <v>1.02</v>
+        <v>0.39</v>
       </c>
       <c r="F29" s="65">
-        <v>9.17</v>
+        <v>9.43</v>
       </c>
       <c r="G29" s="65">
-        <v>1.14</v>
+        <v>1.11</v>
       </c>
       <c r="H29" s="68">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="62">
-        <v>232100</v>
+        <v>231900</v>
       </c>
       <c r="C31" s="62">
-        <v>230791</v>
+        <v>233080</v>
       </c>
       <c r="D31" s="62">
-        <v>216861</v>
+        <v>225962</v>
       </c>
       <c r="E31" s="65">
-        <v>0.57</v>
+        <v>-0.51</v>
       </c>
       <c r="F31" s="65">
-        <v>7.03</v>
+        <v>2.63</v>
       </c>
       <c r="G31" s="65">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="H31" s="68">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="62">
-        <v>155184</v>
+        <v>153801</v>
       </c>
       <c r="C33" s="62">
-        <v>155627</v>
+        <v>152402</v>
       </c>
       <c r="D33" s="62">
-        <v>148787</v>
+        <v>152340</v>
       </c>
       <c r="E33" s="65">
-        <v>-0.28</v>
+        <v>0.92</v>
       </c>
       <c r="F33" s="65">
-        <v>4.3</v>
+        <v>0.96</v>
       </c>
       <c r="G33" s="65">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H33" s="68">
         <v>0.34</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="62">
-        <v>662432</v>
+        <v>670596</v>
       </c>
       <c r="C35" s="62">
-        <v>657238</v>
+        <v>667185</v>
       </c>
       <c r="D35" s="62">
-        <v>621349</v>
+        <v>631544</v>
       </c>
       <c r="E35" s="65">
-        <v>0.79</v>
+        <v>0.51</v>
       </c>
       <c r="F35" s="65">
-        <v>6.61</v>
+        <v>6.18</v>
       </c>
       <c r="G35" s="65">
-        <v>1.34</v>
+        <v>1.32</v>
       </c>
       <c r="H35" s="68">
         <v>1.4</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
@@ -3726,56 +3726,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3831,563 +3831,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>528796</v>
+        <v>534528</v>
       </c>
       <c r="C9" s="49">
-        <v>526163</v>
+        <v>532198</v>
       </c>
       <c r="D9" s="49">
-        <v>500068</v>
+        <v>510553</v>
       </c>
       <c r="E9" s="52">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="F9" s="74">
-        <v>5.74</v>
+        <v>4.7</v>
       </c>
       <c r="G9" s="52">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="H9" s="55">
         <v>1.13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>96</v>
       </c>
       <c r="B11" s="62">
-        <v>1563059</v>
+        <v>1614614</v>
       </c>
       <c r="C11" s="62">
-        <v>1540271</v>
+        <v>1568253</v>
       </c>
       <c r="D11" s="62">
-        <v>1293299</v>
+        <v>1371338</v>
       </c>
       <c r="E11" s="65">
-        <v>1.48</v>
+        <v>2.96</v>
       </c>
       <c r="F11" s="76">
-        <v>20.86</v>
+        <v>17.74</v>
       </c>
       <c r="G11" s="65">
         <v>3.17</v>
       </c>
       <c r="H11" s="68">
-        <v>2.92</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="62">
-        <v>1805104</v>
+        <v>1848341</v>
       </c>
       <c r="C13" s="62">
-        <v>1786896</v>
+        <v>1818329</v>
       </c>
       <c r="D13" s="62">
-        <v>1621762</v>
+        <v>1660450</v>
       </c>
       <c r="E13" s="65">
-        <v>1.02</v>
+        <v>1.65</v>
       </c>
       <c r="F13" s="76">
-        <v>11.31</v>
+        <v>11.32</v>
       </c>
       <c r="G13" s="65">
-        <v>3.66</v>
+        <v>3.63</v>
       </c>
       <c r="H13" s="68">
-        <v>3.66</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="62">
-        <v>2753618</v>
+        <v>2873624</v>
       </c>
       <c r="C15" s="62">
-        <v>2706160</v>
+        <v>2825775</v>
       </c>
       <c r="D15" s="62">
-        <v>2333955</v>
+        <v>2432757</v>
       </c>
       <c r="E15" s="65">
-        <v>1.75</v>
+        <v>1.69</v>
       </c>
       <c r="F15" s="76">
-        <v>17.98</v>
+        <v>18.12</v>
       </c>
       <c r="G15" s="65">
-        <v>5.58</v>
+        <v>5.64</v>
       </c>
       <c r="H15" s="68">
-        <v>5.27</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="62">
-        <v>549423</v>
+        <v>555344</v>
       </c>
       <c r="C17" s="62">
-        <v>544493</v>
+        <v>542865</v>
       </c>
       <c r="D17" s="62">
-        <v>504691</v>
+        <v>515808</v>
       </c>
       <c r="E17" s="65">
-        <v>0.91</v>
+        <v>2.3</v>
       </c>
       <c r="F17" s="76">
-        <v>8.86</v>
+        <v>7.66</v>
       </c>
       <c r="G17" s="65">
-        <v>1.11</v>
+        <v>1.09</v>
       </c>
       <c r="H17" s="68">
         <v>1.14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="62">
-        <v>563218</v>
+        <v>564167</v>
       </c>
       <c r="C19" s="62">
-        <v>543824</v>
+        <v>564847</v>
       </c>
       <c r="D19" s="62">
-        <v>548234</v>
+        <v>543040</v>
       </c>
       <c r="E19" s="65">
-        <v>3.57</v>
+        <v>-0.12</v>
       </c>
       <c r="F19" s="76">
-        <v>2.73</v>
+        <v>3.89</v>
       </c>
       <c r="G19" s="65">
-        <v>1.14</v>
+        <v>1.11</v>
       </c>
       <c r="H19" s="68">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="62">
-        <v>2060201</v>
+        <v>2079681</v>
       </c>
       <c r="C21" s="62">
-        <v>2044284</v>
+        <v>2069573</v>
       </c>
       <c r="D21" s="62">
-        <v>1777415</v>
+        <v>1856713</v>
       </c>
       <c r="E21" s="65">
-        <v>0.78</v>
+        <v>0.49</v>
       </c>
       <c r="F21" s="76">
-        <v>15.91</v>
+        <v>12.01</v>
       </c>
       <c r="G21" s="65">
-        <v>4.17</v>
+        <v>4.08</v>
       </c>
       <c r="H21" s="68">
-        <v>4.02</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="62">
-        <v>266455</v>
+        <v>268381</v>
       </c>
       <c r="C23" s="62">
-        <v>263221</v>
+        <v>269443</v>
       </c>
       <c r="D23" s="62">
-        <v>241444</v>
+        <v>247447</v>
       </c>
       <c r="E23" s="65">
-        <v>1.23</v>
+        <v>-0.39</v>
       </c>
       <c r="F23" s="76">
-        <v>10.36</v>
+        <v>8.46</v>
       </c>
       <c r="G23" s="65">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="H23" s="68">
         <v>0.55</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>109</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="62">
-        <v>3903171</v>
+        <v>3974201</v>
       </c>
       <c r="C25" s="62">
-        <v>3834407</v>
+        <v>3968712</v>
       </c>
       <c r="D25" s="62">
-        <v>3263211</v>
+        <v>3371651</v>
       </c>
       <c r="E25" s="65">
-        <v>1.79</v>
+        <v>0.14</v>
       </c>
       <c r="F25" s="76">
-        <v>19.61</v>
+        <v>17.87</v>
       </c>
       <c r="G25" s="65">
-        <v>7.91</v>
+        <v>7.8</v>
       </c>
       <c r="H25" s="68">
-        <v>7.37</v>
+        <v>7.47</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>111</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="62">
-        <v>51645</v>
+        <v>56012</v>
       </c>
       <c r="C27" s="62">
-        <v>48487</v>
+        <v>54124</v>
       </c>
       <c r="D27" s="62">
-        <v>26883</v>
+        <v>28950</v>
       </c>
       <c r="E27" s="65">
-        <v>6.51</v>
+        <v>3.49</v>
       </c>
       <c r="F27" s="76">
-        <v>92.11</v>
+        <v>93.48</v>
       </c>
       <c r="G27" s="65">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H27" s="68">
         <v>0.06</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>113</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="62">
-        <v>82740</v>
+        <v>88026</v>
       </c>
       <c r="C29" s="62">
-        <v>80355</v>
+        <v>85230</v>
       </c>
       <c r="D29" s="62">
-        <v>65580</v>
+        <v>68813</v>
       </c>
       <c r="E29" s="65">
-        <v>2.97</v>
+        <v>3.28</v>
       </c>
       <c r="F29" s="76">
-        <v>26.17</v>
+        <v>27.92</v>
       </c>
       <c r="G29" s="65">
         <v>0.17</v>
       </c>
       <c r="H29" s="68">
         <v>0.15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="62">
-        <v>29045</v>
+        <v>33338</v>
       </c>
       <c r="C31" s="62">
-        <v>26904</v>
+        <v>31214</v>
       </c>
       <c r="D31" s="62">
-        <v>20591</v>
+        <v>21152</v>
       </c>
       <c r="E31" s="65">
-        <v>7.96</v>
+        <v>6.81</v>
       </c>
       <c r="F31" s="76">
-        <v>41.05</v>
+        <v>57.61</v>
       </c>
       <c r="G31" s="65">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="H31" s="68">
         <v>0.05</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>117</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="63">
-        <v>1551313</v>
+        <v>1695665</v>
       </c>
       <c r="C33" s="63">
-        <v>1485058</v>
+        <v>1552574</v>
       </c>
       <c r="D33" s="63">
-        <v>1271368</v>
+        <v>1236218</v>
       </c>
       <c r="E33" s="66">
-        <v>4.46</v>
+        <v>9.22</v>
       </c>
       <c r="F33" s="77">
-        <v>22.02</v>
+        <v>37.17</v>
       </c>
       <c r="G33" s="66">
-        <v>3.14</v>
+        <v>3.33</v>
       </c>
       <c r="H33" s="69">
-        <v>2.87</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="63">
-        <v>218842</v>
+        <v>247097</v>
       </c>
       <c r="C35" s="63">
-        <v>178672</v>
+        <v>202676</v>
       </c>
       <c r="D35" s="63">
-        <v>141382</v>
+        <v>149154</v>
       </c>
       <c r="E35" s="66">
-        <v>22.48</v>
+        <v>21.92</v>
       </c>
       <c r="F35" s="77">
-        <v>54.79</v>
+        <v>65.67</v>
       </c>
       <c r="G35" s="66">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="H35" s="69">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="78" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>