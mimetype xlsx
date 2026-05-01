--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -300,54 +300,54 @@
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
-    <t>民國114年 9月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Sept. 2025</t>
+    <t>民國115年 2月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>說　　明：1.本表不含催收款。</t>
   </si>
   <si>
     <t>　　　　　2.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>Domestic Banks</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
@@ -426,51 +426,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2170,563 +2170,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="50">
-        <v>45436848</v>
+        <v>47125865</v>
       </c>
       <c r="C9" s="50">
-        <v>45162165</v>
+        <v>46533998</v>
       </c>
       <c r="D9" s="50">
-        <v>42742142</v>
+        <v>43957906</v>
       </c>
       <c r="E9" s="53">
-        <v>0.61</v>
+        <v>1.27</v>
       </c>
       <c r="F9" s="53">
-        <v>6.3</v>
+        <v>7.21</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="63">
-        <v>43985431</v>
+        <v>45554570</v>
       </c>
       <c r="C11" s="63">
-        <v>43776793</v>
+        <v>44960311</v>
       </c>
       <c r="D11" s="63">
-        <v>41278222</v>
+        <v>42572935</v>
       </c>
       <c r="E11" s="66">
-        <v>0.48</v>
+        <v>1.32</v>
       </c>
       <c r="F11" s="66">
-        <v>6.56</v>
+        <v>7</v>
       </c>
       <c r="G11" s="66">
-        <v>96.81</v>
+        <v>96.67</v>
       </c>
       <c r="H11" s="69">
-        <v>96.57</v>
+        <v>96.85</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="62">
-        <v>3431103</v>
+        <v>3609393</v>
       </c>
       <c r="C13" s="62">
-        <v>3427194</v>
+        <v>3564287</v>
       </c>
       <c r="D13" s="62">
-        <v>3300311</v>
+        <v>3498828</v>
       </c>
       <c r="E13" s="65">
-        <v>0.11</v>
+        <v>1.27</v>
       </c>
       <c r="F13" s="65">
-        <v>3.96</v>
+        <v>3.16</v>
       </c>
       <c r="G13" s="65">
-        <v>7.55</v>
+        <v>7.66</v>
       </c>
       <c r="H13" s="68">
-        <v>7.72</v>
+        <v>7.96</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="62">
-        <v>2501521</v>
+        <v>2541813</v>
       </c>
       <c r="C15" s="62">
-        <v>2489642</v>
+        <v>2532761</v>
       </c>
       <c r="D15" s="62">
-        <v>2338222</v>
+        <v>2438766</v>
       </c>
       <c r="E15" s="65">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="F15" s="65">
-        <v>6.98</v>
+        <v>4.23</v>
       </c>
       <c r="G15" s="65">
-        <v>5.51</v>
+        <v>5.39</v>
       </c>
       <c r="H15" s="68">
-        <v>5.47</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="62">
-        <v>3145051</v>
+        <v>3198956</v>
       </c>
       <c r="C17" s="62">
-        <v>3122276</v>
+        <v>3149806</v>
       </c>
       <c r="D17" s="62">
-        <v>3002804</v>
+        <v>3038373</v>
       </c>
       <c r="E17" s="65">
-        <v>0.73</v>
+        <v>1.56</v>
       </c>
       <c r="F17" s="65">
-        <v>4.74</v>
+        <v>5.29</v>
       </c>
       <c r="G17" s="65">
-        <v>6.92</v>
+        <v>6.79</v>
       </c>
       <c r="H17" s="68">
-        <v>7.03</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="62">
-        <v>2725063</v>
+        <v>2866774</v>
       </c>
       <c r="C19" s="62">
-        <v>2704153</v>
+        <v>2815403</v>
       </c>
       <c r="D19" s="62">
-        <v>2564107</v>
+        <v>2652417</v>
       </c>
       <c r="E19" s="65">
-        <v>0.77</v>
+        <v>1.82</v>
       </c>
       <c r="F19" s="65">
-        <v>6.28</v>
+        <v>8.08</v>
       </c>
       <c r="G19" s="65">
-        <v>6</v>
+        <v>6.08</v>
       </c>
       <c r="H19" s="68">
-        <v>6</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="62">
-        <v>2388629</v>
+        <v>2420802</v>
       </c>
       <c r="C21" s="62">
-        <v>2370740</v>
+        <v>2406930</v>
       </c>
       <c r="D21" s="62">
-        <v>2416255</v>
+        <v>2378182</v>
       </c>
       <c r="E21" s="65">
-        <v>0.75</v>
+        <v>0.58</v>
       </c>
       <c r="F21" s="65">
-        <v>-1.14</v>
+        <v>1.79</v>
       </c>
       <c r="G21" s="65">
-        <v>5.26</v>
+        <v>5.14</v>
       </c>
       <c r="H21" s="68">
-        <v>5.65</v>
+        <v>5.41</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="62">
-        <v>2031086</v>
+        <v>2080242</v>
       </c>
       <c r="C23" s="62">
-        <v>2032363</v>
+        <v>2065181</v>
       </c>
       <c r="D23" s="62">
-        <v>1960795</v>
+        <v>1972816</v>
       </c>
       <c r="E23" s="65">
-        <v>-0.06</v>
+        <v>0.73</v>
       </c>
       <c r="F23" s="65">
-        <v>3.58</v>
+        <v>5.45</v>
       </c>
       <c r="G23" s="65">
-        <v>4.47</v>
+        <v>4.41</v>
       </c>
       <c r="H23" s="68">
-        <v>4.59</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="62">
-        <v>886950</v>
+        <v>905321</v>
       </c>
       <c r="C25" s="62">
-        <v>886169</v>
+        <v>905309</v>
       </c>
       <c r="D25" s="62">
-        <v>889063</v>
+        <v>893661</v>
       </c>
       <c r="E25" s="65">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="F25" s="65">
-        <v>-0.24</v>
+        <v>1.3</v>
       </c>
       <c r="G25" s="65">
-        <v>1.95</v>
+        <v>1.92</v>
       </c>
       <c r="H25" s="68">
-        <v>2.08</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="62">
-        <v>2466308</v>
+        <v>2624247</v>
       </c>
       <c r="C27" s="62">
-        <v>2451106</v>
+        <v>2556740</v>
       </c>
       <c r="D27" s="62">
-        <v>2210320</v>
+        <v>2285229</v>
       </c>
       <c r="E27" s="65">
-        <v>0.62</v>
+        <v>2.64</v>
       </c>
       <c r="F27" s="65">
-        <v>11.58</v>
+        <v>14.84</v>
       </c>
       <c r="G27" s="65">
-        <v>5.43</v>
+        <v>5.57</v>
       </c>
       <c r="H27" s="68">
-        <v>5.17</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="62">
-        <v>2719761</v>
+        <v>2839343</v>
       </c>
       <c r="C29" s="62">
-        <v>2701745</v>
+        <v>2826850</v>
       </c>
       <c r="D29" s="62">
-        <v>2501021</v>
+        <v>2627541</v>
       </c>
       <c r="E29" s="65">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="F29" s="65">
-        <v>8.75</v>
+        <v>8.06</v>
       </c>
       <c r="G29" s="65">
-        <v>5.99</v>
+        <v>6.03</v>
       </c>
       <c r="H29" s="68">
-        <v>5.85</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="62">
-        <v>217707</v>
+        <v>225315</v>
       </c>
       <c r="C31" s="62">
-        <v>216259</v>
+        <v>224135</v>
       </c>
       <c r="D31" s="62">
-        <v>197207</v>
+        <v>214428</v>
       </c>
       <c r="E31" s="65">
-        <v>0.67</v>
+        <v>0.53</v>
       </c>
       <c r="F31" s="65">
-        <v>10.4</v>
+        <v>5.08</v>
       </c>
       <c r="G31" s="65">
         <v>0.48</v>
       </c>
       <c r="H31" s="68">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="62">
-        <v>229343</v>
+        <v>225785</v>
       </c>
       <c r="C33" s="62">
-        <v>229081</v>
+        <v>224493</v>
       </c>
       <c r="D33" s="62">
-        <v>218442</v>
+        <v>223938</v>
       </c>
       <c r="E33" s="65">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="F33" s="65">
-        <v>4.99</v>
+        <v>0.82</v>
       </c>
       <c r="G33" s="65">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="H33" s="68">
         <v>0.51</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="62">
-        <v>2357101</v>
+        <v>2443328</v>
       </c>
       <c r="C35" s="62">
-        <v>2355513</v>
+        <v>2432665</v>
       </c>
       <c r="D35" s="62">
-        <v>2247858</v>
+        <v>2294187</v>
       </c>
       <c r="E35" s="65">
-        <v>0.07</v>
+        <v>0.44</v>
       </c>
       <c r="F35" s="65">
-        <v>4.86</v>
+        <v>6.5</v>
       </c>
       <c r="G35" s="65">
-        <v>5.19</v>
+        <v>5.18</v>
       </c>
       <c r="H35" s="68">
-        <v>5.26</v>
+        <v>5.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -2898,56 +2898,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3003,560 +3003,560 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="49">
-        <v>68390</v>
+        <v>51164</v>
       </c>
       <c r="C9" s="49">
-        <v>68134</v>
+        <v>53984</v>
       </c>
       <c r="D9" s="49">
-        <v>80633</v>
+        <v>77065</v>
       </c>
       <c r="E9" s="52">
-        <v>0.38</v>
+        <v>-5.22</v>
       </c>
       <c r="F9" s="52">
-        <v>-15.18</v>
+        <v>-33.61</v>
       </c>
       <c r="G9" s="52">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="H9" s="55">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="62">
-        <v>235505</v>
+        <v>238464</v>
       </c>
       <c r="C11" s="62">
-        <v>235284</v>
+        <v>235441</v>
       </c>
       <c r="D11" s="62">
-        <v>224682</v>
+        <v>234034</v>
       </c>
       <c r="E11" s="65">
-        <v>0.09</v>
+        <v>1.28</v>
       </c>
       <c r="F11" s="65">
-        <v>4.82</v>
+        <v>1.89</v>
       </c>
       <c r="G11" s="65">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="H11" s="68">
         <v>0.53</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="62">
-        <v>1672305</v>
+        <v>1691044</v>
       </c>
       <c r="C13" s="62">
-        <v>1669188</v>
+        <v>1688286</v>
       </c>
       <c r="D13" s="62">
-        <v>1584583</v>
+        <v>1646160</v>
       </c>
       <c r="E13" s="65">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="F13" s="65">
-        <v>5.54</v>
+        <v>2.73</v>
       </c>
       <c r="G13" s="65">
-        <v>3.68</v>
+        <v>3.59</v>
       </c>
       <c r="H13" s="68">
-        <v>3.71</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="62">
-        <v>330226</v>
+        <v>330660</v>
       </c>
       <c r="C15" s="62">
-        <v>331885</v>
+        <v>328839</v>
       </c>
       <c r="D15" s="62">
-        <v>315641</v>
+        <v>325390</v>
       </c>
       <c r="E15" s="65">
-        <v>-0.5</v>
+        <v>0.55</v>
       </c>
       <c r="F15" s="65">
-        <v>4.62</v>
+        <v>1.62</v>
       </c>
       <c r="G15" s="65">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="H15" s="68">
         <v>0.74</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="62">
-        <v>634568</v>
+        <v>638786</v>
       </c>
       <c r="C17" s="62">
-        <v>636278</v>
+        <v>635463</v>
       </c>
       <c r="D17" s="62">
-        <v>582267</v>
+        <v>618605</v>
       </c>
       <c r="E17" s="65">
-        <v>-0.27</v>
+        <v>0.52</v>
       </c>
       <c r="F17" s="65">
-        <v>8.98</v>
+        <v>3.26</v>
       </c>
       <c r="G17" s="65">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="H17" s="68">
-        <v>1.36</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="62">
-        <v>225552</v>
+        <v>228876</v>
       </c>
       <c r="C19" s="62">
-        <v>225369</v>
+        <v>228259</v>
       </c>
       <c r="D19" s="62">
-        <v>226387</v>
+        <v>235407</v>
       </c>
       <c r="E19" s="65">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="F19" s="65">
-        <v>-0.37</v>
+        <v>-2.77</v>
       </c>
       <c r="G19" s="65">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="H19" s="68">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="62">
-        <v>332866</v>
+        <v>349170</v>
       </c>
       <c r="C21" s="62">
-        <v>336827</v>
+        <v>346483</v>
       </c>
       <c r="D21" s="62">
-        <v>329318</v>
+        <v>331110</v>
       </c>
       <c r="E21" s="65">
-        <v>-1.18</v>
+        <v>0.78</v>
       </c>
       <c r="F21" s="65">
-        <v>1.08</v>
+        <v>5.45</v>
       </c>
       <c r="G21" s="65">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="H21" s="68">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="62">
-        <v>61705</v>
+        <v>63347</v>
       </c>
       <c r="C23" s="62">
-        <v>61782</v>
+        <v>62759</v>
       </c>
       <c r="D23" s="62">
-        <v>56478</v>
+        <v>58092</v>
       </c>
       <c r="E23" s="65">
-        <v>-0.12</v>
+        <v>0.94</v>
       </c>
       <c r="F23" s="65">
-        <v>9.26</v>
+        <v>9.05</v>
       </c>
       <c r="G23" s="65">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="H23" s="68">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="62">
-        <v>186782</v>
+        <v>188308</v>
       </c>
       <c r="C25" s="62">
-        <v>185042</v>
+        <v>188294</v>
       </c>
       <c r="D25" s="62">
-        <v>161944</v>
+        <v>173128</v>
       </c>
       <c r="E25" s="65">
-        <v>0.94</v>
+        <v>0.01</v>
       </c>
       <c r="F25" s="65">
-        <v>15.34</v>
+        <v>8.77</v>
       </c>
       <c r="G25" s="65">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="H25" s="68">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="62">
-        <v>890236</v>
+        <v>903002</v>
       </c>
       <c r="C27" s="62">
-        <v>883252</v>
+        <v>898152</v>
       </c>
       <c r="D27" s="62">
-        <v>845155</v>
+        <v>857895</v>
       </c>
       <c r="E27" s="65">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="F27" s="65">
-        <v>5.33</v>
+        <v>5.26</v>
       </c>
       <c r="G27" s="65">
-        <v>1.96</v>
+        <v>1.92</v>
       </c>
       <c r="H27" s="68">
-        <v>1.98</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="62">
-        <v>521727</v>
+        <v>542766</v>
       </c>
       <c r="C29" s="62">
-        <v>518992</v>
+        <v>538157</v>
       </c>
       <c r="D29" s="62">
-        <v>495258</v>
+        <v>507289</v>
       </c>
       <c r="E29" s="65">
-        <v>0.53</v>
+        <v>0.86</v>
       </c>
       <c r="F29" s="65">
-        <v>5.34</v>
+        <v>6.99</v>
       </c>
       <c r="G29" s="65">
         <v>1.15</v>
       </c>
       <c r="H29" s="68">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="62">
-        <v>226192</v>
+        <v>235203</v>
       </c>
       <c r="C31" s="62">
-        <v>225962</v>
+        <v>234316</v>
       </c>
       <c r="D31" s="62">
-        <v>213638</v>
+        <v>217464</v>
       </c>
       <c r="E31" s="65">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="F31" s="65">
-        <v>5.88</v>
+        <v>8.16</v>
       </c>
       <c r="G31" s="65">
         <v>0.5</v>
       </c>
       <c r="H31" s="68">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="62">
-        <v>152482</v>
+        <v>155463</v>
       </c>
       <c r="C33" s="62">
-        <v>152340</v>
+        <v>154513</v>
       </c>
       <c r="D33" s="62">
-        <v>139710</v>
+        <v>148720</v>
       </c>
       <c r="E33" s="65">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="F33" s="65">
-        <v>9.14</v>
+        <v>4.53</v>
       </c>
       <c r="G33" s="65">
+        <v>0.33</v>
+      </c>
+      <c r="H33" s="68">
         <v>0.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.33</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="62">
-        <v>631955</v>
+        <v>649168</v>
       </c>
       <c r="C35" s="62">
-        <v>631544</v>
+        <v>645611</v>
       </c>
       <c r="D35" s="62">
-        <v>603261</v>
+        <v>619773</v>
       </c>
       <c r="E35" s="65">
-        <v>0.07</v>
+        <v>0.55</v>
       </c>
       <c r="F35" s="65">
-        <v>4.76</v>
+        <v>4.74</v>
       </c>
       <c r="G35" s="65">
-        <v>1.39</v>
+        <v>1.38</v>
       </c>
       <c r="H35" s="68">
         <v>1.41</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
@@ -3726,56 +3726,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3831,563 +3831,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>508327</v>
+        <v>506915</v>
       </c>
       <c r="C9" s="49">
-        <v>510553</v>
+        <v>510184</v>
       </c>
       <c r="D9" s="49">
-        <v>494467</v>
+        <v>503130</v>
       </c>
       <c r="E9" s="52">
-        <v>-0.44</v>
+        <v>-0.64</v>
       </c>
       <c r="F9" s="74">
-        <v>2.8</v>
+        <v>0.75</v>
       </c>
       <c r="G9" s="52">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
       <c r="H9" s="55">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>96</v>
       </c>
       <c r="B11" s="62">
-        <v>1391667</v>
+        <v>1490929</v>
       </c>
       <c r="C11" s="62">
-        <v>1371338</v>
+        <v>1477965</v>
       </c>
       <c r="D11" s="62">
-        <v>1220221</v>
+        <v>1276573</v>
       </c>
       <c r="E11" s="65">
-        <v>1.48</v>
+        <v>0.88</v>
       </c>
       <c r="F11" s="76">
-        <v>14.05</v>
+        <v>16.79</v>
       </c>
       <c r="G11" s="65">
-        <v>3.06</v>
+        <v>3.16</v>
       </c>
       <c r="H11" s="68">
-        <v>2.85</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="62">
-        <v>1651752</v>
+        <v>1743048</v>
       </c>
       <c r="C13" s="62">
-        <v>1660450</v>
+        <v>1688639</v>
       </c>
       <c r="D13" s="62">
-        <v>1587224</v>
+        <v>1674014</v>
       </c>
       <c r="E13" s="65">
-        <v>-0.52</v>
+        <v>3.22</v>
       </c>
       <c r="F13" s="76">
-        <v>4.07</v>
+        <v>4.12</v>
       </c>
       <c r="G13" s="65">
-        <v>3.64</v>
+        <v>3.7</v>
       </c>
       <c r="H13" s="68">
-        <v>3.71</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="62">
-        <v>2469023</v>
+        <v>2604302</v>
       </c>
       <c r="C15" s="62">
-        <v>2432757</v>
+        <v>2569201</v>
       </c>
       <c r="D15" s="62">
-        <v>2246980</v>
+        <v>2282043</v>
       </c>
       <c r="E15" s="65">
-        <v>1.49</v>
+        <v>1.37</v>
       </c>
       <c r="F15" s="76">
-        <v>9.88</v>
+        <v>14.12</v>
       </c>
       <c r="G15" s="65">
-        <v>5.43</v>
+        <v>5.53</v>
       </c>
       <c r="H15" s="68">
-        <v>5.26</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="62">
-        <v>516675</v>
+        <v>525080</v>
       </c>
       <c r="C17" s="62">
-        <v>515808</v>
+        <v>524713</v>
       </c>
       <c r="D17" s="62">
-        <v>451978</v>
+        <v>477775</v>
       </c>
       <c r="E17" s="65">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="F17" s="76">
-        <v>14.31</v>
+        <v>9.9</v>
       </c>
       <c r="G17" s="65">
-        <v>1.14</v>
+        <v>1.11</v>
       </c>
       <c r="H17" s="68">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="62">
-        <v>551236</v>
+        <v>529262</v>
       </c>
       <c r="C19" s="62">
-        <v>543040</v>
+        <v>520417</v>
       </c>
       <c r="D19" s="62">
-        <v>514458</v>
+        <v>521300</v>
       </c>
       <c r="E19" s="65">
-        <v>1.51</v>
+        <v>1.7</v>
       </c>
       <c r="F19" s="76">
-        <v>7.15</v>
+        <v>1.53</v>
       </c>
       <c r="G19" s="65">
-        <v>1.21</v>
+        <v>1.12</v>
       </c>
       <c r="H19" s="68">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="62">
-        <v>1882669</v>
+        <v>1927783</v>
       </c>
       <c r="C21" s="62">
-        <v>1856713</v>
+        <v>1863837</v>
       </c>
       <c r="D21" s="62">
-        <v>1712087</v>
+        <v>1714131</v>
       </c>
       <c r="E21" s="65">
-        <v>1.4</v>
+        <v>3.43</v>
       </c>
       <c r="F21" s="76">
-        <v>9.96</v>
+        <v>12.46</v>
       </c>
       <c r="G21" s="65">
-        <v>4.14</v>
+        <v>4.09</v>
       </c>
       <c r="H21" s="68">
-        <v>4.01</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="62">
-        <v>251385</v>
+        <v>257940</v>
       </c>
       <c r="C23" s="62">
-        <v>247447</v>
+        <v>253667</v>
       </c>
       <c r="D23" s="62">
-        <v>225883</v>
+        <v>231710</v>
       </c>
       <c r="E23" s="65">
-        <v>1.59</v>
+        <v>1.68</v>
       </c>
       <c r="F23" s="76">
-        <v>11.29</v>
+        <v>11.32</v>
       </c>
       <c r="G23" s="65">
         <v>0.55</v>
       </c>
       <c r="H23" s="68">
         <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>109</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="62">
-        <v>3370109</v>
+        <v>3581823</v>
       </c>
       <c r="C25" s="62">
-        <v>3371651</v>
+        <v>3471577</v>
       </c>
       <c r="D25" s="62">
-        <v>3031519</v>
+        <v>3225687</v>
       </c>
       <c r="E25" s="65">
-        <v>-0.05</v>
+        <v>3.18</v>
       </c>
       <c r="F25" s="76">
-        <v>11.17</v>
+        <v>11.04</v>
       </c>
       <c r="G25" s="65">
-        <v>7.42</v>
+        <v>7.6</v>
       </c>
       <c r="H25" s="68">
-        <v>7.09</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>111</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="62">
-        <v>30437</v>
+        <v>41091</v>
       </c>
       <c r="C27" s="62">
-        <v>28950</v>
+        <v>38851</v>
       </c>
       <c r="D27" s="62">
-        <v>19959</v>
+        <v>23556</v>
       </c>
       <c r="E27" s="65">
-        <v>5.14</v>
+        <v>5.77</v>
       </c>
       <c r="F27" s="76">
-        <v>52.5</v>
+        <v>74.44</v>
       </c>
       <c r="G27" s="65">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="H27" s="68">
         <v>0.05</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>113</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="62">
-        <v>70586</v>
+        <v>76430</v>
       </c>
       <c r="C29" s="62">
-        <v>68813</v>
+        <v>75497</v>
       </c>
       <c r="D29" s="62">
-        <v>52467</v>
+        <v>55308</v>
       </c>
       <c r="E29" s="65">
-        <v>2.58</v>
+        <v>1.24</v>
       </c>
       <c r="F29" s="76">
-        <v>34.54</v>
+        <v>38.19</v>
       </c>
       <c r="G29" s="65">
         <v>0.16</v>
       </c>
       <c r="H29" s="68">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="62">
-        <v>21450</v>
+        <v>23227</v>
       </c>
       <c r="C31" s="62">
-        <v>21152</v>
+        <v>22648</v>
       </c>
       <c r="D31" s="62">
-        <v>15620</v>
+        <v>19212</v>
       </c>
       <c r="E31" s="65">
-        <v>1.41</v>
+        <v>2.56</v>
       </c>
       <c r="F31" s="76">
-        <v>37.32</v>
+        <v>20.9</v>
       </c>
       <c r="G31" s="65">
         <v>0.05</v>
       </c>
       <c r="H31" s="68">
         <v>0.04</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>117</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="63">
-        <v>1276006</v>
+        <v>1399528</v>
       </c>
       <c r="C33" s="63">
-        <v>1236218</v>
+        <v>1401767</v>
       </c>
       <c r="D33" s="63">
-        <v>1339171</v>
+        <v>1233745</v>
       </c>
       <c r="E33" s="66">
-        <v>3.22</v>
+        <v>-0.16</v>
       </c>
       <c r="F33" s="77">
-        <v>-4.72</v>
+        <v>13.44</v>
       </c>
       <c r="G33" s="66">
+        <v>2.97</v>
+      </c>
+      <c r="H33" s="69">
         <v>2.81</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="63">
-        <v>175411</v>
+        <v>171767</v>
       </c>
       <c r="C35" s="63">
-        <v>149154</v>
+        <v>171921</v>
       </c>
       <c r="D35" s="63">
-        <v>124748</v>
+        <v>151225</v>
       </c>
       <c r="E35" s="66">
-        <v>17.6</v>
+        <v>-0.09</v>
       </c>
       <c r="F35" s="77">
-        <v>40.61</v>
+        <v>13.58</v>
       </c>
       <c r="G35" s="66">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="H35" s="69">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="78" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>