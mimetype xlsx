--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -300,54 +300,54 @@
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
-    <t>民國115年 2月</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t>民國115年 5月</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> May  2026</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>說　　明：1.本表不含催收款。</t>
   </si>
   <si>
     <t>　　　　　2.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>Domestic Banks</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
@@ -2170,563 +2170,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="50">
-        <v>47125865</v>
+        <v>48752366</v>
       </c>
       <c r="C9" s="50">
-        <v>46533998</v>
+        <v>48337376</v>
       </c>
       <c r="D9" s="50">
-        <v>43957906</v>
+        <v>44275544</v>
       </c>
       <c r="E9" s="53">
-        <v>1.27</v>
+        <v>0.86</v>
       </c>
       <c r="F9" s="53">
-        <v>7.21</v>
+        <v>10.11</v>
       </c>
       <c r="G9" s="53">
         <v>100</v>
       </c>
       <c r="H9" s="56">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="63">
-        <v>45554570</v>
+        <v>47088636</v>
       </c>
       <c r="C11" s="63">
-        <v>44960311</v>
+        <v>46640017</v>
       </c>
       <c r="D11" s="63">
-        <v>42572935</v>
+        <v>42883998</v>
       </c>
       <c r="E11" s="66">
-        <v>1.32</v>
+        <v>0.96</v>
       </c>
       <c r="F11" s="66">
-        <v>7</v>
+        <v>9.8</v>
       </c>
       <c r="G11" s="66">
-        <v>96.67</v>
+        <v>96.59</v>
       </c>
       <c r="H11" s="69">
-        <v>96.85</v>
+        <v>96.86</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="62">
-        <v>3609393</v>
+        <v>3753635</v>
       </c>
       <c r="C13" s="62">
-        <v>3564287</v>
+        <v>3789269</v>
       </c>
       <c r="D13" s="62">
-        <v>3498828</v>
+        <v>3582417</v>
       </c>
       <c r="E13" s="65">
-        <v>1.27</v>
+        <v>-0.94</v>
       </c>
       <c r="F13" s="65">
-        <v>3.16</v>
+        <v>4.78</v>
       </c>
       <c r="G13" s="65">
-        <v>7.66</v>
+        <v>7.7</v>
       </c>
       <c r="H13" s="68">
-        <v>7.96</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="62">
-        <v>2541813</v>
+        <v>2539869</v>
       </c>
       <c r="C15" s="62">
-        <v>2532761</v>
+        <v>2540102</v>
       </c>
       <c r="D15" s="62">
-        <v>2438766</v>
+        <v>2444369</v>
       </c>
       <c r="E15" s="65">
-        <v>0.36</v>
+        <v>-0.01</v>
       </c>
       <c r="F15" s="65">
-        <v>4.23</v>
+        <v>3.91</v>
       </c>
       <c r="G15" s="65">
-        <v>5.39</v>
+        <v>5.21</v>
       </c>
       <c r="H15" s="68">
-        <v>5.55</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="62">
-        <v>3198956</v>
+        <v>3214319</v>
       </c>
       <c r="C17" s="62">
-        <v>3149806</v>
+        <v>3213332</v>
       </c>
       <c r="D17" s="62">
-        <v>3038373</v>
+        <v>3047586</v>
       </c>
       <c r="E17" s="65">
-        <v>1.56</v>
+        <v>0.03</v>
       </c>
       <c r="F17" s="65">
-        <v>5.29</v>
+        <v>5.47</v>
       </c>
       <c r="G17" s="65">
-        <v>6.79</v>
+        <v>6.59</v>
       </c>
       <c r="H17" s="68">
-        <v>6.91</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="62">
-        <v>2866774</v>
+        <v>2968870</v>
       </c>
       <c r="C19" s="62">
-        <v>2815403</v>
+        <v>2962293</v>
       </c>
       <c r="D19" s="62">
-        <v>2652417</v>
+        <v>2660573</v>
       </c>
       <c r="E19" s="65">
-        <v>1.82</v>
+        <v>0.22</v>
       </c>
       <c r="F19" s="65">
-        <v>8.08</v>
+        <v>11.59</v>
       </c>
       <c r="G19" s="65">
-        <v>6.08</v>
+        <v>6.09</v>
       </c>
       <c r="H19" s="68">
-        <v>6.03</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="62">
-        <v>2420802</v>
+        <v>2509955</v>
       </c>
       <c r="C21" s="62">
-        <v>2406930</v>
+        <v>2482327</v>
       </c>
       <c r="D21" s="62">
-        <v>2378182</v>
+        <v>2364501</v>
       </c>
       <c r="E21" s="65">
-        <v>0.58</v>
+        <v>1.11</v>
       </c>
       <c r="F21" s="65">
-        <v>1.79</v>
+        <v>6.15</v>
       </c>
       <c r="G21" s="65">
-        <v>5.14</v>
+        <v>5.15</v>
       </c>
       <c r="H21" s="68">
-        <v>5.41</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="62">
-        <v>2080242</v>
+        <v>2141089</v>
       </c>
       <c r="C23" s="62">
-        <v>2065181</v>
+        <v>2112664</v>
       </c>
       <c r="D23" s="62">
-        <v>1972816</v>
+        <v>1971359</v>
       </c>
       <c r="E23" s="65">
-        <v>0.73</v>
+        <v>1.35</v>
       </c>
       <c r="F23" s="65">
-        <v>5.45</v>
+        <v>8.61</v>
       </c>
       <c r="G23" s="65">
-        <v>4.41</v>
+        <v>4.39</v>
       </c>
       <c r="H23" s="68">
-        <v>4.49</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="62">
-        <v>905321</v>
+        <v>910834</v>
       </c>
       <c r="C25" s="62">
-        <v>905309</v>
+        <v>911727</v>
       </c>
       <c r="D25" s="62">
-        <v>893661</v>
+        <v>885650</v>
       </c>
       <c r="E25" s="65">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="F25" s="65">
-        <v>1.3</v>
+        <v>2.84</v>
       </c>
       <c r="G25" s="65">
-        <v>1.92</v>
+        <v>1.87</v>
       </c>
       <c r="H25" s="68">
-        <v>2.03</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="62">
-        <v>2624247</v>
+        <v>2740594</v>
       </c>
       <c r="C27" s="62">
-        <v>2556740</v>
+        <v>2696049</v>
       </c>
       <c r="D27" s="62">
-        <v>2285229</v>
+        <v>2329599</v>
       </c>
       <c r="E27" s="65">
-        <v>2.64</v>
+        <v>1.65</v>
       </c>
       <c r="F27" s="65">
-        <v>14.84</v>
+        <v>17.64</v>
       </c>
       <c r="G27" s="65">
-        <v>5.57</v>
+        <v>5.62</v>
       </c>
       <c r="H27" s="68">
-        <v>5.2</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="62">
-        <v>2839343</v>
+        <v>3000146</v>
       </c>
       <c r="C29" s="62">
-        <v>2826850</v>
+        <v>2956446</v>
       </c>
       <c r="D29" s="62">
-        <v>2627541</v>
+        <v>2656867</v>
       </c>
       <c r="E29" s="65">
-        <v>0.44</v>
+        <v>1.48</v>
       </c>
       <c r="F29" s="65">
-        <v>8.06</v>
+        <v>12.92</v>
       </c>
       <c r="G29" s="65">
-        <v>6.03</v>
+        <v>6.15</v>
       </c>
       <c r="H29" s="68">
-        <v>5.98</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="62">
-        <v>225315</v>
+        <v>240315</v>
       </c>
       <c r="C31" s="62">
-        <v>224135</v>
+        <v>235975</v>
       </c>
       <c r="D31" s="62">
-        <v>214428</v>
+        <v>211052</v>
       </c>
       <c r="E31" s="65">
-        <v>0.53</v>
+        <v>1.84</v>
       </c>
       <c r="F31" s="65">
-        <v>5.08</v>
+        <v>13.87</v>
       </c>
       <c r="G31" s="65">
+        <v>0.49</v>
+      </c>
+      <c r="H31" s="68">
         <v>0.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="62">
-        <v>225785</v>
+        <v>223216</v>
       </c>
       <c r="C33" s="62">
-        <v>224493</v>
+        <v>225746</v>
       </c>
       <c r="D33" s="62">
-        <v>223938</v>
+        <v>227113</v>
       </c>
       <c r="E33" s="65">
-        <v>0.58</v>
+        <v>-1.12</v>
       </c>
       <c r="F33" s="65">
-        <v>0.82</v>
+        <v>-1.72</v>
       </c>
       <c r="G33" s="65">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="H33" s="68">
         <v>0.51</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="62">
-        <v>2443328</v>
+        <v>2521476</v>
       </c>
       <c r="C35" s="62">
-        <v>2432665</v>
+        <v>2497262</v>
       </c>
       <c r="D35" s="62">
-        <v>2294187</v>
+        <v>2266314</v>
       </c>
       <c r="E35" s="65">
-        <v>0.44</v>
+        <v>0.97</v>
       </c>
       <c r="F35" s="65">
-        <v>6.5</v>
+        <v>11.26</v>
       </c>
       <c r="G35" s="65">
-        <v>5.18</v>
+        <v>5.17</v>
       </c>
       <c r="H35" s="68">
-        <v>5.22</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -2837,51 +2837,51 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="70" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="31.625" customWidth="1"/>
     <col min="2" max="8" width="14.25" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="43"/>
@@ -2898,56 +2898,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3003,563 +3003,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="49">
-        <v>51164</v>
+        <v>64908</v>
       </c>
       <c r="C9" s="49">
-        <v>53984</v>
+        <v>61249</v>
       </c>
       <c r="D9" s="49">
-        <v>77065</v>
+        <v>72898</v>
       </c>
       <c r="E9" s="52">
-        <v>-5.22</v>
+        <v>5.98</v>
       </c>
       <c r="F9" s="52">
-        <v>-33.61</v>
+        <v>-10.96</v>
       </c>
       <c r="G9" s="52">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="H9" s="55">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="62">
-        <v>238464</v>
+        <v>238763</v>
       </c>
       <c r="C11" s="62">
-        <v>235441</v>
+        <v>239397</v>
       </c>
       <c r="D11" s="62">
-        <v>234034</v>
+        <v>232825</v>
       </c>
       <c r="E11" s="65">
-        <v>1.28</v>
+        <v>-0.26</v>
       </c>
       <c r="F11" s="65">
-        <v>1.89</v>
+        <v>2.55</v>
       </c>
       <c r="G11" s="65">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="H11" s="68">
         <v>0.53</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="62">
-        <v>1691044</v>
+        <v>1730630</v>
       </c>
       <c r="C13" s="62">
-        <v>1688286</v>
+        <v>1730612</v>
       </c>
       <c r="D13" s="62">
-        <v>1646160</v>
+        <v>1653416</v>
       </c>
       <c r="E13" s="65">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="F13" s="65">
-        <v>2.73</v>
+        <v>4.67</v>
       </c>
       <c r="G13" s="65">
-        <v>3.59</v>
+        <v>3.55</v>
       </c>
       <c r="H13" s="68">
-        <v>3.74</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="62">
-        <v>330660</v>
+        <v>329743</v>
       </c>
       <c r="C15" s="62">
-        <v>328839</v>
+        <v>329725</v>
       </c>
       <c r="D15" s="62">
-        <v>325390</v>
+        <v>329193</v>
       </c>
       <c r="E15" s="65">
-        <v>0.55</v>
+        <v>0.01</v>
       </c>
       <c r="F15" s="65">
-        <v>1.62</v>
+        <v>0.17</v>
       </c>
       <c r="G15" s="65">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="H15" s="68">
         <v>0.74</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="62">
-        <v>638786</v>
+        <v>649207</v>
       </c>
       <c r="C17" s="62">
-        <v>635463</v>
+        <v>647759</v>
       </c>
       <c r="D17" s="62">
-        <v>618605</v>
+        <v>629695</v>
       </c>
       <c r="E17" s="65">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="F17" s="65">
-        <v>3.26</v>
+        <v>3.1</v>
       </c>
       <c r="G17" s="65">
-        <v>1.36</v>
+        <v>1.33</v>
       </c>
       <c r="H17" s="68">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="62">
-        <v>228876</v>
+        <v>236070</v>
       </c>
       <c r="C19" s="62">
-        <v>228259</v>
+        <v>230436</v>
       </c>
       <c r="D19" s="62">
-        <v>235407</v>
+        <v>224409</v>
       </c>
       <c r="E19" s="65">
-        <v>0.27</v>
+        <v>2.44</v>
       </c>
       <c r="F19" s="65">
-        <v>-2.77</v>
+        <v>5.2</v>
       </c>
       <c r="G19" s="65">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="H19" s="68">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="62">
-        <v>349170</v>
+        <v>355477</v>
       </c>
       <c r="C21" s="62">
-        <v>346483</v>
+        <v>357838</v>
       </c>
       <c r="D21" s="62">
-        <v>331110</v>
+        <v>336971</v>
       </c>
       <c r="E21" s="65">
-        <v>0.78</v>
+        <v>-0.66</v>
       </c>
       <c r="F21" s="65">
-        <v>5.45</v>
+        <v>5.49</v>
       </c>
       <c r="G21" s="65">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="H21" s="68">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="62">
-        <v>63347</v>
+        <v>64315</v>
       </c>
       <c r="C23" s="62">
-        <v>62759</v>
+        <v>63506</v>
       </c>
       <c r="D23" s="62">
-        <v>58092</v>
+        <v>59931</v>
       </c>
       <c r="E23" s="65">
-        <v>0.94</v>
+        <v>1.27</v>
       </c>
       <c r="F23" s="65">
-        <v>9.05</v>
+        <v>7.32</v>
       </c>
       <c r="G23" s="65">
         <v>0.13</v>
       </c>
       <c r="H23" s="68">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="62">
-        <v>188308</v>
+        <v>191169</v>
       </c>
       <c r="C25" s="62">
-        <v>188294</v>
+        <v>189873</v>
       </c>
       <c r="D25" s="62">
-        <v>173128</v>
+        <v>179895</v>
       </c>
       <c r="E25" s="65">
-        <v>0.01</v>
+        <v>0.68</v>
       </c>
       <c r="F25" s="65">
-        <v>8.77</v>
+        <v>6.27</v>
       </c>
       <c r="G25" s="65">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="H25" s="68">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="62">
-        <v>903002</v>
+        <v>920024</v>
       </c>
       <c r="C27" s="62">
-        <v>898152</v>
+        <v>913756</v>
       </c>
       <c r="D27" s="62">
-        <v>857895</v>
+        <v>867370</v>
       </c>
       <c r="E27" s="65">
-        <v>0.54</v>
+        <v>0.69</v>
       </c>
       <c r="F27" s="65">
-        <v>5.26</v>
+        <v>6.07</v>
       </c>
       <c r="G27" s="65">
-        <v>1.92</v>
+        <v>1.89</v>
       </c>
       <c r="H27" s="68">
-        <v>1.95</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="62">
-        <v>542766</v>
+        <v>554889</v>
       </c>
       <c r="C29" s="62">
-        <v>538157</v>
+        <v>548268</v>
       </c>
       <c r="D29" s="62">
-        <v>507289</v>
+        <v>512009</v>
       </c>
       <c r="E29" s="65">
-        <v>0.86</v>
+        <v>1.21</v>
       </c>
       <c r="F29" s="65">
-        <v>6.99</v>
+        <v>8.37</v>
       </c>
       <c r="G29" s="65">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="H29" s="68">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="62">
-        <v>235203</v>
+        <v>230791</v>
       </c>
       <c r="C31" s="62">
-        <v>234316</v>
+        <v>232293</v>
       </c>
       <c r="D31" s="62">
-        <v>217464</v>
+        <v>215871</v>
       </c>
       <c r="E31" s="65">
-        <v>0.38</v>
+        <v>-0.65</v>
       </c>
       <c r="F31" s="65">
-        <v>8.16</v>
+        <v>6.91</v>
       </c>
       <c r="G31" s="65">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="H31" s="68">
         <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="62">
-        <v>155463</v>
+        <v>155627</v>
       </c>
       <c r="C33" s="62">
-        <v>154513</v>
+        <v>155499</v>
       </c>
       <c r="D33" s="62">
-        <v>148720</v>
+        <v>148837</v>
       </c>
       <c r="E33" s="65">
-        <v>0.61</v>
+        <v>0.08</v>
       </c>
       <c r="F33" s="65">
-        <v>4.53</v>
+        <v>4.56</v>
       </c>
       <c r="G33" s="65">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="H33" s="68">
         <v>0.34</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="62">
-        <v>649168</v>
+        <v>657238</v>
       </c>
       <c r="C35" s="62">
-        <v>645611</v>
+        <v>651593</v>
       </c>
       <c r="D35" s="62">
-        <v>619773</v>
+        <v>618821</v>
       </c>
       <c r="E35" s="65">
-        <v>0.55</v>
+        <v>0.87</v>
       </c>
       <c r="F35" s="65">
-        <v>4.74</v>
+        <v>6.21</v>
       </c>
       <c r="G35" s="65">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="H35" s="68">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="71" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3665,51 +3665,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="F11:F12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="71" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="31.625" customWidth="1"/>
     <col min="2" max="8" width="14.25" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="43"/>
@@ -3726,56 +3726,56 @@
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="32"/>
       <c r="E3" s="32"/>
       <c r="F3" s="32"/>
       <c r="G3" s="32"/>
       <c r="H3" s="32"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="38" t="str">
         <f>'4-2'!B4:C4</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="33" t="str">
         <f>'4-2'!D4:F4</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="E4" s="33"/>
       <c r="F4" s="26"/>
       <c r="G4" s="4"/>
       <c r="H4" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3831,563 +3831,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="49">
-        <v>506915</v>
+        <v>526163</v>
       </c>
       <c r="C9" s="49">
-        <v>510184</v>
+        <v>520023</v>
       </c>
       <c r="D9" s="49">
-        <v>503130</v>
+        <v>499036</v>
       </c>
       <c r="E9" s="52">
-        <v>-0.64</v>
+        <v>1.18</v>
       </c>
       <c r="F9" s="74">
-        <v>0.75</v>
+        <v>5.44</v>
       </c>
       <c r="G9" s="52">
         <v>1.08</v>
       </c>
       <c r="H9" s="55">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="58" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="40"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>96</v>
       </c>
       <c r="B11" s="62">
-        <v>1490929</v>
+        <v>1540271</v>
       </c>
       <c r="C11" s="62">
-        <v>1477965</v>
+        <v>1519155</v>
       </c>
       <c r="D11" s="62">
-        <v>1276573</v>
+        <v>1290978</v>
       </c>
       <c r="E11" s="65">
-        <v>0.88</v>
+        <v>1.39</v>
       </c>
       <c r="F11" s="76">
-        <v>16.79</v>
+        <v>19.31</v>
       </c>
       <c r="G11" s="65">
         <v>3.16</v>
       </c>
       <c r="H11" s="68">
-        <v>2.9</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="58" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="37"/>
       <c r="C12" s="37"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="40"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="62">
-        <v>1743048</v>
+        <v>1786896</v>
       </c>
       <c r="C13" s="62">
-        <v>1688639</v>
+        <v>1756908</v>
       </c>
       <c r="D13" s="62">
-        <v>1674014</v>
+        <v>1626241</v>
       </c>
       <c r="E13" s="65">
-        <v>3.22</v>
+        <v>1.71</v>
       </c>
       <c r="F13" s="76">
-        <v>4.12</v>
+        <v>9.88</v>
       </c>
       <c r="G13" s="65">
-        <v>3.7</v>
+        <v>3.67</v>
       </c>
       <c r="H13" s="68">
-        <v>3.81</v>
+        <v>3.67</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="40"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="62">
-        <v>2604302</v>
+        <v>2706160</v>
       </c>
       <c r="C15" s="62">
-        <v>2569201</v>
+        <v>2676174</v>
       </c>
       <c r="D15" s="62">
-        <v>2282043</v>
+        <v>2317664</v>
       </c>
       <c r="E15" s="65">
-        <v>1.37</v>
+        <v>1.12</v>
       </c>
       <c r="F15" s="76">
-        <v>14.12</v>
+        <v>16.76</v>
       </c>
       <c r="G15" s="65">
-        <v>5.53</v>
+        <v>5.55</v>
       </c>
       <c r="H15" s="68">
-        <v>5.19</v>
+        <v>5.23</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="58" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="40"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="62">
-        <v>525080</v>
+        <v>544493</v>
       </c>
       <c r="C17" s="62">
-        <v>524713</v>
+        <v>536458</v>
       </c>
       <c r="D17" s="62">
-        <v>477775</v>
+        <v>503972</v>
       </c>
       <c r="E17" s="65">
-        <v>0.07</v>
+        <v>1.5</v>
       </c>
       <c r="F17" s="76">
-        <v>9.9</v>
+        <v>8.04</v>
       </c>
       <c r="G17" s="65">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
       <c r="H17" s="68">
-        <v>1.09</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="58" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="40"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="62">
-        <v>529262</v>
+        <v>543824</v>
       </c>
       <c r="C19" s="62">
-        <v>520417</v>
+        <v>539312</v>
       </c>
       <c r="D19" s="62">
-        <v>521300</v>
+        <v>539730</v>
       </c>
       <c r="E19" s="65">
-        <v>1.7</v>
+        <v>0.84</v>
       </c>
       <c r="F19" s="76">
-        <v>1.53</v>
+        <v>0.76</v>
       </c>
       <c r="G19" s="65">
         <v>1.12</v>
       </c>
       <c r="H19" s="68">
-        <v>1.19</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="58" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="40"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="62">
-        <v>1927783</v>
+        <v>2044284</v>
       </c>
       <c r="C21" s="62">
-        <v>1863837</v>
+        <v>1998451</v>
       </c>
       <c r="D21" s="62">
-        <v>1714131</v>
+        <v>1759040</v>
       </c>
       <c r="E21" s="65">
-        <v>3.43</v>
+        <v>2.29</v>
       </c>
       <c r="F21" s="76">
-        <v>12.46</v>
+        <v>16.22</v>
       </c>
       <c r="G21" s="65">
-        <v>4.09</v>
+        <v>4.19</v>
       </c>
       <c r="H21" s="68">
-        <v>3.9</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="58" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="62">
-        <v>257940</v>
+        <v>263221</v>
       </c>
       <c r="C23" s="62">
-        <v>253667</v>
+        <v>259789</v>
       </c>
       <c r="D23" s="62">
-        <v>231710</v>
+        <v>238166</v>
       </c>
       <c r="E23" s="65">
-        <v>1.68</v>
+        <v>1.32</v>
       </c>
       <c r="F23" s="76">
-        <v>11.32</v>
+        <v>10.52</v>
       </c>
       <c r="G23" s="65">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="H23" s="68">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="58" t="s">
         <v>109</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="40"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="62">
-        <v>3581823</v>
+        <v>3834407</v>
       </c>
       <c r="C25" s="62">
-        <v>3471577</v>
+        <v>3708814</v>
       </c>
       <c r="D25" s="62">
-        <v>3225687</v>
+        <v>3269409</v>
       </c>
       <c r="E25" s="65">
-        <v>3.18</v>
+        <v>3.39</v>
       </c>
       <c r="F25" s="76">
-        <v>11.04</v>
+        <v>17.28</v>
       </c>
       <c r="G25" s="65">
-        <v>7.6</v>
+        <v>7.87</v>
       </c>
       <c r="H25" s="68">
-        <v>7.34</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>111</v>
       </c>
       <c r="B26" s="37"/>
       <c r="C26" s="37"/>
       <c r="D26" s="37"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="40"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="62">
-        <v>41091</v>
+        <v>48487</v>
       </c>
       <c r="C27" s="62">
-        <v>38851</v>
+        <v>45808</v>
       </c>
       <c r="D27" s="62">
-        <v>23556</v>
+        <v>26265</v>
       </c>
       <c r="E27" s="65">
-        <v>5.77</v>
+        <v>5.85</v>
       </c>
       <c r="F27" s="76">
-        <v>74.44</v>
+        <v>84.61</v>
       </c>
       <c r="G27" s="65">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H27" s="68">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="58" t="s">
         <v>113</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="62">
-        <v>76430</v>
+        <v>80355</v>
       </c>
       <c r="C29" s="62">
-        <v>75497</v>
+        <v>78682</v>
       </c>
       <c r="D29" s="62">
-        <v>55308</v>
+        <v>63591</v>
       </c>
       <c r="E29" s="65">
-        <v>1.24</v>
+        <v>2.13</v>
       </c>
       <c r="F29" s="76">
-        <v>38.19</v>
+        <v>26.36</v>
       </c>
       <c r="G29" s="65">
         <v>0.16</v>
       </c>
       <c r="H29" s="68">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="58" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="62">
-        <v>23227</v>
+        <v>26904</v>
       </c>
       <c r="C31" s="62">
-        <v>22648</v>
+        <v>25449</v>
       </c>
       <c r="D31" s="62">
-        <v>19212</v>
+        <v>20365</v>
       </c>
       <c r="E31" s="65">
-        <v>2.56</v>
+        <v>5.72</v>
       </c>
       <c r="F31" s="76">
-        <v>20.9</v>
+        <v>32.11</v>
       </c>
       <c r="G31" s="65">
+        <v>0.06</v>
+      </c>
+      <c r="H31" s="68">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="58" t="s">
         <v>117</v>
       </c>
       <c r="B32" s="37"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="40"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="63">
-        <v>1399528</v>
+        <v>1485058</v>
       </c>
       <c r="C33" s="63">
-        <v>1401767</v>
+        <v>1502411</v>
       </c>
       <c r="D33" s="63">
-        <v>1233745</v>
+        <v>1259267</v>
       </c>
       <c r="E33" s="66">
-        <v>-0.16</v>
+        <v>-1.16</v>
       </c>
       <c r="F33" s="77">
-        <v>13.44</v>
+        <v>17.93</v>
       </c>
       <c r="G33" s="66">
-        <v>2.97</v>
+        <v>3.05</v>
       </c>
       <c r="H33" s="69">
-        <v>2.81</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="59" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="37"/>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="60" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="63">
-        <v>171767</v>
+        <v>178672</v>
       </c>
       <c r="C35" s="63">
-        <v>171921</v>
+        <v>194947</v>
       </c>
       <c r="D35" s="63">
-        <v>151225</v>
+        <v>132279</v>
       </c>
       <c r="E35" s="66">
-        <v>-0.09</v>
+        <v>-8.35</v>
       </c>
       <c r="F35" s="77">
-        <v>13.58</v>
+        <v>35.07</v>
       </c>
       <c r="G35" s="66">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="H35" s="69">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="78" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="42"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -4533,51 +4533,51 @@
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="72" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行放款月平均餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>