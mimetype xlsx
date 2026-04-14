--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -2438,85 +2438,85 @@
     </xf>
     <xf xxid="132" numFmtId="178" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="133" numFmtId="178" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="178" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="0" fontId="42" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="43" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="140" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="152" numFmtId="179" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2706,618 +2706,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>52873</v>
+        <v>48741</v>
       </c>
       <c r="C9" s="57">
-        <v>9208691</v>
+        <v>9551126</v>
       </c>
       <c r="D9" s="57">
-        <v>35488194</v>
+        <v>35630774</v>
       </c>
       <c r="E9" s="57">
-        <v>17480</v>
+        <v>14636</v>
       </c>
       <c r="F9" s="57">
+        <v>45245277</v>
+      </c>
+      <c r="G9" s="57">
         <v>44767238</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>0.78</v>
+        <v>1.07</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>16881</v>
+        <v>12908</v>
       </c>
       <c r="C11" s="68">
-        <v>641166</v>
+        <v>684774</v>
       </c>
       <c r="D11" s="68">
-        <v>2875829</v>
+        <v>2862653</v>
       </c>
       <c r="E11" s="68">
-        <v>2612</v>
+        <v>1696</v>
       </c>
       <c r="F11" s="68">
+        <v>3562032</v>
+      </c>
+      <c r="G11" s="68">
         <v>3536487</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>2.52</v>
+        <v>0.72</v>
       </c>
       <c r="I11" s="72">
-        <v>7.9</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>311</v>
+        <v>276</v>
       </c>
       <c r="C13" s="68">
-        <v>110836</v>
+        <v>116318</v>
       </c>
       <c r="D13" s="68">
-        <v>2425517</v>
+        <v>2423138</v>
       </c>
       <c r="E13" s="68">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="F13" s="68">
+        <v>2539799</v>
+      </c>
+      <c r="G13" s="68">
         <v>2536709</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="I13" s="72">
-        <v>5.67</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1732</v>
+        <v>1784</v>
       </c>
       <c r="C15" s="68">
-        <v>799981</v>
+        <v>840152</v>
       </c>
       <c r="D15" s="68">
-        <v>2344627</v>
+        <v>2343508</v>
       </c>
       <c r="E15" s="68">
-        <v>346</v>
+        <v>423</v>
       </c>
       <c r="F15" s="68">
+        <v>3185867</v>
+      </c>
+      <c r="G15" s="68">
         <v>3146687</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>-0.04</v>
+        <v>1.25</v>
       </c>
       <c r="I15" s="72">
-        <v>7.03</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>1721</v>
+        <v>1911</v>
       </c>
       <c r="C17" s="68">
-        <v>659024</v>
+        <v>679053</v>
       </c>
       <c r="D17" s="68">
-        <v>2146960</v>
+        <v>2155588</v>
       </c>
       <c r="E17" s="68">
-        <v>626</v>
+        <v>367</v>
       </c>
       <c r="F17" s="68">
+        <v>2836919</v>
+      </c>
+      <c r="G17" s="68">
         <v>2808330</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>1.57</v>
+        <v>1.02</v>
       </c>
       <c r="I17" s="72">
         <v>6.27</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C19" s="68">
-        <v>550963</v>
+        <v>530023</v>
       </c>
       <c r="D19" s="68">
-        <v>1880828</v>
+        <v>1864513</v>
       </c>
       <c r="E19" s="68">
-        <v>1141</v>
+        <v>832</v>
       </c>
       <c r="F19" s="68">
+        <v>2395500</v>
+      </c>
+      <c r="G19" s="68">
         <v>2433058</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>1.58</v>
+        <v>-1.54</v>
       </c>
       <c r="I19" s="72">
-        <v>5.43</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>2157</v>
+        <v>1720</v>
       </c>
       <c r="C21" s="68">
-        <v>455596</v>
+        <v>454294</v>
       </c>
       <c r="D21" s="68">
-        <v>1614655</v>
+        <v>1618822</v>
       </c>
       <c r="E21" s="68">
-        <v>106</v>
+        <v>311</v>
       </c>
       <c r="F21" s="68">
+        <v>2075147</v>
+      </c>
+      <c r="G21" s="68">
         <v>2072514</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>1.42</v>
+        <v>0.13</v>
       </c>
       <c r="I21" s="72">
-        <v>4.63</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C23" s="68">
-        <v>245889</v>
+        <v>242153</v>
       </c>
       <c r="D23" s="68">
-        <v>659495</v>
+        <v>660086</v>
       </c>
       <c r="E23" s="68">
-        <v>2138</v>
+        <v>2130</v>
       </c>
       <c r="F23" s="68">
+        <v>904537</v>
+      </c>
+      <c r="G23" s="68">
         <v>907692</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.94</v>
+        <v>-0.35</v>
       </c>
       <c r="I23" s="72">
-        <v>2.03</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C25" s="68">
-        <v>413591</v>
+        <v>465128</v>
       </c>
       <c r="D25" s="68">
-        <v>2105498</v>
+        <v>2137715</v>
       </c>
       <c r="E25" s="68">
-        <v>1204</v>
+        <v>1425</v>
       </c>
       <c r="F25" s="68">
+        <v>2604286</v>
+      </c>
+      <c r="G25" s="68">
         <v>2520307</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.38</v>
+        <v>3.33</v>
       </c>
       <c r="I25" s="72">
-        <v>5.63</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>82</v>
+        <v>639</v>
       </c>
       <c r="C27" s="68">
-        <v>643443</v>
+        <v>645517</v>
       </c>
       <c r="D27" s="68">
-        <v>2178227</v>
+        <v>2186350</v>
       </c>
       <c r="E27" s="68">
-        <v>693</v>
+        <v>586</v>
       </c>
       <c r="F27" s="68">
+        <v>2833092</v>
+      </c>
+      <c r="G27" s="68">
         <v>2822445</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>1.28</v>
+        <v>0.38</v>
       </c>
       <c r="I27" s="72">
-        <v>6.3</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>45613</v>
+        <v>45779</v>
       </c>
       <c r="D29" s="68">
-        <v>177816</v>
+        <v>180401</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>226179</v>
+      </c>
+      <c r="G29" s="68">
         <v>223429</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>-0.52</v>
+        <v>1.23</v>
       </c>
       <c r="I29" s="72">
         <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" s="68">
-        <v>58335</v>
+        <v>57088</v>
       </c>
       <c r="D31" s="68">
-        <v>168005</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>166314</v>
+      </c>
+      <c r="E31" s="68">
+        <v>6</v>
       </c>
       <c r="F31" s="68">
+        <v>223528</v>
+      </c>
+      <c r="G31" s="68">
         <v>226459</v>
       </c>
-      <c r="G31" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>-1.47</v>
+        <v>-1.29</v>
       </c>
       <c r="I31" s="72">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1089</v>
+        <v>1417</v>
       </c>
       <c r="C33" s="68">
-        <v>653482</v>
+        <v>628826</v>
       </c>
       <c r="D33" s="68">
-        <v>1785656</v>
+        <v>1800400</v>
       </c>
       <c r="E33" s="68">
-        <v>2972</v>
+        <v>1751</v>
       </c>
       <c r="F33" s="68">
+        <v>2432393</v>
+      </c>
+      <c r="G33" s="68">
         <v>2443199</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>2.52</v>
+        <v>-0.44</v>
       </c>
       <c r="I33" s="72">
-        <v>5.46</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>3410</v>
+        <v>2551</v>
       </c>
       <c r="C35" s="68">
-        <v>50910</v>
+        <v>46257</v>
       </c>
       <c r="D35" s="68">
         <v>2700</v>
       </c>
       <c r="E35" s="68">
-        <v>722</v>
+        <v>647</v>
       </c>
       <c r="F35" s="68">
+        <v>52155</v>
+      </c>
+      <c r="G35" s="68">
         <v>57742</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>-12.18</v>
+        <v>-9.67</v>
       </c>
       <c r="I35" s="72">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3617,618 +3617,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C9" s="56">
-        <v>103198</v>
+        <v>104377</v>
       </c>
       <c r="D9" s="56">
-        <v>131242</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>131957</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>236648</v>
+      </c>
+      <c r="G9" s="56">
         <v>234813</v>
       </c>
-      <c r="G9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>-0.37</v>
+        <v>0.78</v>
       </c>
       <c r="I9" s="62">
         <v>0.52</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>1399</v>
+        <v>1557</v>
       </c>
       <c r="C11" s="68">
-        <v>408994</v>
+        <v>392690</v>
       </c>
       <c r="D11" s="68">
-        <v>1279620</v>
+        <v>1285192</v>
       </c>
       <c r="E11" s="68">
-        <v>159</v>
+        <v>72</v>
       </c>
       <c r="F11" s="68">
+        <v>1679511</v>
+      </c>
+      <c r="G11" s="68">
         <v>1690172</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>0.39</v>
+        <v>-0.63</v>
       </c>
       <c r="I11" s="72">
-        <v>3.78</v>
+        <v>3.71</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C13" s="68">
-        <v>19361</v>
+        <v>23085</v>
       </c>
       <c r="D13" s="68">
-        <v>301333</v>
+        <v>301247</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>324394</v>
+      </c>
+      <c r="G13" s="68">
         <v>320771</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-0.93</v>
+        <v>1.13</v>
       </c>
       <c r="I13" s="72">
         <v>0.72</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C15" s="68">
-        <v>155240</v>
+        <v>152283</v>
       </c>
       <c r="D15" s="68">
-        <v>483242</v>
+        <v>482867</v>
       </c>
       <c r="E15" s="68">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="F15" s="68">
+        <v>635184</v>
+      </c>
+      <c r="G15" s="68">
         <v>638544</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>0.19</v>
+        <v>-0.53</v>
       </c>
       <c r="I15" s="72">
-        <v>1.43</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C17" s="68">
-        <v>66614</v>
+        <v>66530</v>
       </c>
       <c r="D17" s="68">
-        <v>161491</v>
+        <v>162524</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>229109</v>
+      </c>
+      <c r="G17" s="68">
         <v>228156</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="I17" s="72">
         <v>0.51</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>583</v>
+        <v>682</v>
       </c>
       <c r="C19" s="68">
-        <v>98247</v>
+        <v>99057</v>
       </c>
       <c r="D19" s="68">
-        <v>242894</v>
+        <v>245973</v>
       </c>
       <c r="E19" s="68">
-        <v>313</v>
+        <v>556</v>
       </c>
       <c r="F19" s="68">
+        <v>346268</v>
+      </c>
+      <c r="G19" s="68">
         <v>342037</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>2.2</v>
+        <v>1.24</v>
       </c>
       <c r="I19" s="72">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C21" s="68">
-        <v>5818</v>
+        <v>5580</v>
       </c>
       <c r="D21" s="68">
-        <v>56663</v>
+        <v>57559</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>63145</v>
+      </c>
+      <c r="G21" s="68">
         <v>62487</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>0.5</v>
+        <v>1.05</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>82580</v>
+        <v>80462</v>
       </c>
       <c r="D23" s="68">
-        <v>104670</v>
+        <v>108341</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
+        <v>188803</v>
+      </c>
+      <c r="G23" s="68">
         <v>187250</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>-0.78</v>
+        <v>0.83</v>
       </c>
       <c r="I23" s="72">
         <v>0.42</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>183996</v>
+        <v>192017</v>
       </c>
       <c r="D25" s="68">
-        <v>711566</v>
+        <v>710372</v>
       </c>
       <c r="E25" s="68">
-        <v>342</v>
+        <v>122</v>
       </c>
       <c r="F25" s="68">
+        <v>902512</v>
+      </c>
+      <c r="G25" s="68">
         <v>895904</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.59</v>
+        <v>0.74</v>
       </c>
       <c r="I25" s="72">
-        <v>2</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2060</v>
+        <v>2012</v>
       </c>
       <c r="C27" s="68">
-        <v>136713</v>
+        <v>137212</v>
       </c>
       <c r="D27" s="68">
-        <v>397002</v>
+        <v>400632</v>
       </c>
       <c r="E27" s="68">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F27" s="68">
+        <v>539877</v>
+      </c>
+      <c r="G27" s="68">
         <v>535782</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>1.37</v>
+        <v>0.76</v>
       </c>
       <c r="I27" s="72">
-        <v>1.2</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>51095</v>
+        <v>49878</v>
       </c>
       <c r="D29" s="68">
-        <v>184227</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>183942</v>
+      </c>
+      <c r="E29" s="68">
+        <v>1</v>
       </c>
       <c r="F29" s="68">
+        <v>233824</v>
+      </c>
+      <c r="G29" s="68">
         <v>235337</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>0.08</v>
+        <v>-0.64</v>
       </c>
       <c r="I29" s="72">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C31" s="68">
-        <v>26474</v>
+        <v>26084</v>
       </c>
       <c r="D31" s="68">
-        <v>126394</v>
+        <v>128953</v>
       </c>
       <c r="E31" s="68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F31" s="68">
+        <v>155051</v>
+      </c>
+      <c r="G31" s="68">
         <v>152886</v>
       </c>
-      <c r="G31" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>0.63</v>
+        <v>1.42</v>
       </c>
       <c r="I31" s="72">
         <v>0.34</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C33" s="68">
-        <v>170203</v>
+        <v>175275</v>
       </c>
       <c r="D33" s="68">
-        <v>472311</v>
+        <v>473069</v>
       </c>
       <c r="E33" s="68">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F33" s="68">
+        <v>648408</v>
+      </c>
+      <c r="G33" s="68">
         <v>642589</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="I33" s="72">
-        <v>1.44</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C35" s="68">
-        <v>104033</v>
+        <v>100284</v>
       </c>
       <c r="D35" s="68">
-        <v>408841</v>
+        <v>405446</v>
       </c>
       <c r="E35" s="68">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F35" s="68">
+        <v>505757</v>
+      </c>
+      <c r="G35" s="68">
         <v>512885</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>-0.16</v>
+        <v>-1.39</v>
       </c>
       <c r="I35" s="72">
-        <v>1.15</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,489 +4528,489 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>415</v>
+        <v>180</v>
       </c>
       <c r="C9" s="56">
-        <v>420433</v>
+        <v>427710</v>
       </c>
       <c r="D9" s="56">
-        <v>1055658</v>
+        <v>1052754</v>
       </c>
       <c r="E9" s="56">
-        <v>104</v>
+        <v>212</v>
       </c>
       <c r="F9" s="56">
+        <v>1480856</v>
+      </c>
+      <c r="G9" s="56">
         <v>1476611</v>
       </c>
-      <c r="G9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>3.98</v>
+        <v>0.29</v>
       </c>
       <c r="I9" s="62">
-        <v>3.3</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
         <v>29</v>
       </c>
       <c r="C11" s="68">
-        <v>223375</v>
+        <v>281757</v>
       </c>
       <c r="D11" s="68">
-        <v>1422982</v>
+        <v>1452088</v>
       </c>
       <c r="E11" s="68">
-        <v>406</v>
+        <v>368</v>
       </c>
       <c r="F11" s="68">
+        <v>1734242</v>
+      </c>
+      <c r="G11" s="68">
         <v>1646793</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>-2.19</v>
+        <v>5.31</v>
       </c>
       <c r="I11" s="72">
-        <v>3.68</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>382486</v>
+        <v>395360</v>
       </c>
       <c r="D13" s="68">
-        <v>2183571</v>
+        <v>2191000</v>
       </c>
       <c r="E13" s="68">
-        <v>1878</v>
+        <v>1941</v>
       </c>
       <c r="F13" s="68">
+        <v>2588301</v>
+      </c>
+      <c r="G13" s="68">
         <v>2567935</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>0.54</v>
+        <v>0.79</v>
       </c>
       <c r="I13" s="72">
-        <v>5.74</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>92775</v>
+        <v>88778</v>
       </c>
       <c r="D15" s="68">
-        <v>438541</v>
+        <v>435122</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>523900</v>
+      </c>
+      <c r="G15" s="68">
         <v>531316</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>1.32</v>
+        <v>-1.4</v>
       </c>
       <c r="I15" s="72">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>15393</v>
+        <v>15081</v>
       </c>
       <c r="C17" s="68">
-        <v>109358</v>
+        <v>109963</v>
       </c>
       <c r="D17" s="68">
-        <v>403227</v>
+        <v>396699</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>521743</v>
+      </c>
+      <c r="G17" s="68">
         <v>527977</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>-1.7</v>
+        <v>-1.18</v>
       </c>
       <c r="I17" s="72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>1539</v>
+        <v>2385</v>
       </c>
       <c r="C19" s="68">
-        <v>345501</v>
+        <v>401573</v>
       </c>
       <c r="D19" s="68">
-        <v>1466858</v>
+        <v>1496286</v>
       </c>
       <c r="E19" s="68">
-        <v>1021</v>
+        <v>898</v>
       </c>
       <c r="F19" s="68">
+        <v>1901141</v>
+      </c>
+      <c r="G19" s="68">
         <v>1814918</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>-1.97</v>
+        <v>4.75</v>
       </c>
       <c r="I19" s="72">
-        <v>4.05</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="74">
-        <v>0</v>
+      <c r="B21" s="68">
+        <v>1</v>
       </c>
       <c r="C21" s="68">
-        <v>41747</v>
+        <v>43261</v>
       </c>
       <c r="D21" s="68">
-        <v>211303</v>
+        <v>212062</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>255323</v>
+      </c>
+      <c r="G21" s="68">
         <v>253050</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>-0.91</v>
+        <v>0.9</v>
       </c>
       <c r="I21" s="72">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>3089</v>
+        <v>2654</v>
       </c>
       <c r="C23" s="68">
-        <v>646576</v>
+        <v>757349</v>
       </c>
       <c r="D23" s="68">
-        <v>2748648</v>
+        <v>2780172</v>
       </c>
       <c r="E23" s="68">
-        <v>512</v>
+        <v>143</v>
       </c>
       <c r="F23" s="68">
+        <v>3540318</v>
+      </c>
+      <c r="G23" s="68">
         <v>3398825</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.34</v>
+        <v>4.16</v>
       </c>
       <c r="I23" s="72">
-        <v>7.59</v>
+        <v>7.82</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
+        <v>40444</v>
+      </c>
+      <c r="E25" s="74">
+        <v>0</v>
+      </c>
+      <c r="F25" s="68">
+        <v>40444</v>
+      </c>
+      <c r="G25" s="68">
         <v>37678</v>
       </c>
-      <c r="E25" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>10.11</v>
+        <v>7.34</v>
       </c>
       <c r="I25" s="72">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2437</v>
+        <v>2583</v>
       </c>
       <c r="D27" s="68">
-        <v>72630</v>
+        <v>73578</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>76161</v>
+      </c>
+      <c r="G27" s="68">
         <v>75067</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>1.25</v>
+        <v>1.46</v>
       </c>
       <c r="I27" s="72">
         <v>0.17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2611</v>
+        <v>2617</v>
       </c>
       <c r="D29" s="68">
-        <v>19786</v>
+        <v>20306</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>22923</v>
+      </c>
+      <c r="G29" s="68">
         <v>22398</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>0.8</v>
+        <v>2.34</v>
       </c>
       <c r="I29" s="72">
         <v>0.05</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,618 +5364,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>3024</v>
+        <v>1680</v>
       </c>
       <c r="C9" s="57">
-        <v>819006</v>
+        <v>843386</v>
       </c>
       <c r="D9" s="57">
-        <v>581560</v>
+        <v>542726</v>
       </c>
       <c r="E9" s="57">
-        <v>1294</v>
+        <v>1281</v>
       </c>
       <c r="F9" s="57">
+        <v>1389073</v>
+      </c>
+      <c r="G9" s="57">
         <v>1404883</v>
       </c>
-      <c r="G9" s="57">
-[...3 lines deleted...]
-        <v>6.38</v>
+      <c r="H9" s="81">
+        <v>-1.13</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="68">
-        <v>75</v>
+      <c r="B11" s="74">
+        <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>158483</v>
+        <v>142020</v>
       </c>
       <c r="D11" s="68">
-        <v>123581</v>
+        <v>114055</v>
       </c>
       <c r="E11" s="68">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F11" s="68">
+        <v>256161</v>
+      </c>
+      <c r="G11" s="68">
         <v>282229</v>
       </c>
-      <c r="G11" s="68">
-[...3 lines deleted...]
-        <v>3.63</v>
+      <c r="H11" s="83">
+        <v>-9.24</v>
       </c>
       <c r="I11" s="72">
-        <v>20.09</v>
+        <v>18.44</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>713</v>
+        <v>545</v>
       </c>
       <c r="C13" s="68">
-        <v>25706</v>
+        <v>10288</v>
       </c>
       <c r="D13" s="68">
         <v>9250</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>20082</v>
+      </c>
+      <c r="G13" s="68">
         <v>35669</v>
       </c>
-      <c r="G13" s="68">
-[...3 lines deleted...]
-        <v>89.83</v>
+      <c r="H13" s="83">
+        <v>-43.7</v>
       </c>
       <c r="I13" s="72">
-        <v>2.54</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>12838</v>
+        <v>13496</v>
       </c>
       <c r="D15" s="68">
-        <v>6483</v>
+        <v>5219</v>
       </c>
       <c r="E15" s="68">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F15" s="68">
+        <v>18772</v>
+      </c>
+      <c r="G15" s="68">
         <v>19337</v>
       </c>
-      <c r="G15" s="68">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="H15" s="83">
+        <v>-2.92</v>
       </c>
       <c r="I15" s="72">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6274</v>
+        <v>6779</v>
       </c>
       <c r="D17" s="68">
-        <v>2662</v>
+        <v>2909</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>9688</v>
+      </c>
+      <c r="G17" s="68">
         <v>8936</v>
       </c>
-      <c r="G17" s="68">
-[...3 lines deleted...]
-        <v>26.54</v>
+      <c r="H17" s="83">
+        <v>8.41</v>
       </c>
       <c r="I17" s="72">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="83">
-[...2 lines deleted...]
-      <c r="I19" s="85">
+      <c r="H19" s="85">
+        <v>0</v>
+      </c>
+      <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>32314</v>
+        <v>66157</v>
       </c>
       <c r="D21" s="68">
-        <v>8886</v>
+        <v>8231</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>74388</v>
+      </c>
+      <c r="G21" s="68">
         <v>41200</v>
       </c>
-      <c r="G21" s="68">
-[...3 lines deleted...]
-        <v>-32.56</v>
+      <c r="H21" s="83">
+        <v>80.55</v>
       </c>
       <c r="I21" s="72">
-        <v>2.93</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="74">
         <v>0</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="74">
         <v>0</v>
       </c>
       <c r="G23" s="74">
         <v>0</v>
       </c>
-      <c r="H23" s="83">
-[...2 lines deleted...]
-      <c r="I23" s="85">
+      <c r="H23" s="85">
+        <v>0</v>
+      </c>
+      <c r="I23" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
+        <v>16634</v>
+      </c>
+      <c r="E25" s="74">
+        <v>0</v>
+      </c>
+      <c r="F25" s="68">
+        <v>16634</v>
+      </c>
+      <c r="G25" s="68">
         <v>16566</v>
       </c>
-      <c r="E25" s="74">
-[...9 lines deleted...]
-        <v>-1.82</v>
+      <c r="H25" s="83">
+        <v>0.41</v>
       </c>
       <c r="I25" s="72">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>2236</v>
+        <v>1135</v>
       </c>
       <c r="C27" s="68">
-        <v>4090</v>
+        <v>2991</v>
       </c>
       <c r="D27" s="68">
-        <v>5604</v>
+        <v>5251</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>9377</v>
+      </c>
+      <c r="G27" s="68">
         <v>11930</v>
       </c>
-      <c r="G27" s="68">
-[...3 lines deleted...]
-        <v>-18.42</v>
+      <c r="H27" s="83">
+        <v>-21.4</v>
       </c>
       <c r="I27" s="72">
-        <v>0.85</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>16104</v>
+        <v>13582</v>
       </c>
       <c r="D29" s="68">
-        <v>21639</v>
+        <v>21379</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>34961</v>
+      </c>
+      <c r="G29" s="68">
         <v>37742</v>
       </c>
-      <c r="G29" s="68">
-[...3 lines deleted...]
-        <v>11.51</v>
+      <c r="H29" s="83">
+        <v>-7.37</v>
       </c>
       <c r="I29" s="72">
-        <v>2.69</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="68">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>851</v>
+        <v>7142</v>
       </c>
       <c r="D31" s="68">
-        <v>1064</v>
+        <v>1113</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
+        <v>8255</v>
+      </c>
+      <c r="G31" s="68">
         <v>1915</v>
       </c>
-      <c r="G31" s="68">
-[...3 lines deleted...]
-        <v>-64.92</v>
+      <c r="H31" s="83">
+        <v>331.05</v>
       </c>
       <c r="I31" s="72">
-        <v>0.14</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>111110</v>
+        <v>113826</v>
       </c>
       <c r="D33" s="68">
-        <v>24088</v>
+        <v>24591</v>
       </c>
       <c r="E33" s="68">
-        <v>1169</v>
+        <v>1048</v>
       </c>
       <c r="F33" s="68">
+        <v>139465</v>
+      </c>
+      <c r="G33" s="68">
         <v>136367</v>
       </c>
-      <c r="G33" s="68">
-[...3 lines deleted...]
-        <v>-7.88</v>
+      <c r="H33" s="83">
+        <v>2.27</v>
       </c>
       <c r="I33" s="72">
-        <v>9.71</v>
+        <v>10.04</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>45295</v>
+        <v>47360</v>
       </c>
       <c r="D35" s="68">
-        <v>18624</v>
+        <v>18725</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
+        <v>66085</v>
+      </c>
+      <c r="G35" s="68">
         <v>63919</v>
       </c>
-      <c r="G35" s="68">
-[...3 lines deleted...]
-        <v>-1.85</v>
+      <c r="H35" s="83">
+        <v>3.39</v>
       </c>
       <c r="I35" s="72">
-        <v>4.55</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6293,622 +6293,622 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>5202</v>
+        <v>4267</v>
       </c>
       <c r="D9" s="56">
-        <v>11681</v>
-[...1 lines deleted...]
-      <c r="E9" s="88">
+        <v>11737</v>
+      </c>
+      <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>16004</v>
+      </c>
+      <c r="G9" s="56">
         <v>16883</v>
       </c>
-      <c r="G9" s="56">
-[...3 lines deleted...]
-        <v>8.78</v>
+      <c r="H9" s="80">
+        <v>-5.21</v>
       </c>
       <c r="I9" s="62">
-        <v>1.2</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>48920</v>
+        <v>34280</v>
       </c>
       <c r="D11" s="68">
-        <v>31616</v>
+        <v>31537</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
+        <v>65816</v>
+      </c>
+      <c r="G11" s="68">
         <v>80536</v>
       </c>
-      <c r="G11" s="68">
-[...3 lines deleted...]
-        <v>32.66</v>
+      <c r="H11" s="83">
+        <v>-18.28</v>
       </c>
       <c r="I11" s="72">
-        <v>5.73</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>16764</v>
+        <v>32386</v>
       </c>
       <c r="D13" s="68">
-        <v>61246</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>65543</v>
+      </c>
+      <c r="E13" s="74">
+        <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>97929</v>
+      </c>
+      <c r="G13" s="68">
         <v>78013</v>
       </c>
-      <c r="G13" s="68">
-[...3 lines deleted...]
-        <v>-0.9</v>
+      <c r="H13" s="83">
+        <v>25.53</v>
       </c>
       <c r="I13" s="72">
-        <v>5.55</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>75596</v>
+        <v>76683</v>
       </c>
       <c r="D15" s="68">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>77677</v>
+      </c>
+      <c r="G15" s="68">
         <v>76591</v>
       </c>
-      <c r="G15" s="68">
-[...3 lines deleted...]
-        <v>2.23</v>
+      <c r="H15" s="83">
+        <v>1.42</v>
       </c>
       <c r="I15" s="72">
-        <v>5.45</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>33798</v>
+        <v>28729</v>
       </c>
       <c r="D17" s="68">
-        <v>17085</v>
+        <v>17343</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>46072</v>
+      </c>
+      <c r="G17" s="68">
         <v>50883</v>
       </c>
-      <c r="G17" s="68">
-[...3 lines deleted...]
-        <v>5.4</v>
+      <c r="H17" s="83">
+        <v>-9.46</v>
       </c>
       <c r="I17" s="72">
-        <v>3.62</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="83">
-[...2 lines deleted...]
-      <c r="I19" s="85">
+      <c r="H19" s="85">
+        <v>0</v>
+      </c>
+      <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>25360</v>
+        <v>42128</v>
       </c>
       <c r="D21" s="68">
-        <v>81536</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>78996</v>
+      </c>
+      <c r="E21" s="68">
+        <v>63</v>
       </c>
       <c r="F21" s="68">
+        <v>121186</v>
+      </c>
+      <c r="G21" s="68">
         <v>106896</v>
       </c>
-      <c r="G21" s="68">
-[...3 lines deleted...]
-        <v>-2.02</v>
+      <c r="H21" s="83">
+        <v>13.37</v>
       </c>
       <c r="I21" s="72">
-        <v>7.61</v>
+        <v>8.72</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>36054</v>
+        <v>20804</v>
       </c>
       <c r="D23" s="68">
-        <v>77585</v>
+        <v>50510</v>
       </c>
       <c r="E23" s="68">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F23" s="68">
+        <v>71340</v>
+      </c>
+      <c r="G23" s="68">
         <v>113656</v>
       </c>
-      <c r="G23" s="68">
-[...3 lines deleted...]
-        <v>34.39</v>
+      <c r="H23" s="83">
+        <v>-37.23</v>
       </c>
       <c r="I23" s="72">
-        <v>8.09</v>
+        <v>5.14</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>53640</v>
+        <v>48279</v>
       </c>
       <c r="D25" s="68">
-        <v>9740</v>
+        <v>9756</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>58035</v>
+      </c>
+      <c r="G25" s="68">
         <v>63380</v>
       </c>
-      <c r="G25" s="68">
-[...3 lines deleted...]
-        <v>28.01</v>
+      <c r="H25" s="83">
+        <v>-8.43</v>
       </c>
       <c r="I25" s="72">
-        <v>4.51</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>48465</v>
+        <v>52896</v>
       </c>
       <c r="D27" s="68">
-        <v>17185</v>
+        <v>13901</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>66797</v>
+      </c>
+      <c r="G27" s="68">
         <v>65650</v>
       </c>
-      <c r="G27" s="68">
-[...3 lines deleted...]
-        <v>29.62</v>
+      <c r="H27" s="83">
+        <v>1.75</v>
       </c>
       <c r="I27" s="72">
-        <v>4.67</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>32398</v>
+        <v>40334</v>
       </c>
       <c r="D29" s="68">
-        <v>4620</v>
+        <v>4662</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>44997</v>
+      </c>
+      <c r="G29" s="68">
         <v>37018</v>
       </c>
-      <c r="G29" s="68">
-[...3 lines deleted...]
-        <v>70.82</v>
+      <c r="H29" s="83">
+        <v>21.55</v>
       </c>
       <c r="I29" s="72">
-        <v>2.63</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>29577</v>
+        <v>38802</v>
       </c>
       <c r="D31" s="68">
-        <v>12189</v>
+        <v>12521</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
+        <v>51323</v>
+      </c>
+      <c r="G31" s="68">
         <v>41766</v>
       </c>
-      <c r="G31" s="68">
-[...3 lines deleted...]
-        <v>-11.32</v>
+      <c r="H31" s="83">
+        <v>22.88</v>
       </c>
       <c r="I31" s="72">
-        <v>2.97</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
+        <v>10383</v>
+      </c>
+      <c r="E33" s="74">
+        <v>0</v>
+      </c>
+      <c r="F33" s="68">
+        <v>10383</v>
+      </c>
+      <c r="G33" s="68">
         <v>10352</v>
       </c>
-      <c r="E33" s="74">
-[...9 lines deleted...]
-        <v>-1.51</v>
+      <c r="H33" s="83">
+        <v>0.3</v>
       </c>
       <c r="I33" s="72">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
         <v>25</v>
       </c>
       <c r="D35" s="68">
         <v>1575</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
         <v>1600</v>
       </c>
       <c r="G35" s="68">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>9.29</v>
+        <v>1600</v>
+      </c>
+      <c r="H35" s="83">
+        <v>-0.02</v>
       </c>
       <c r="I35" s="72">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7191,76 +7191,76 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D9" s="56">
-        <v>5706</v>
-[...1 lines deleted...]
-      <c r="E9" s="88">
+        <v>5914</v>
+      </c>
+      <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>6046</v>
+      </c>
+      <c r="G9" s="56">
         <v>5848</v>
       </c>
-      <c r="G9" s="56">
-[...3 lines deleted...]
-        <v>-6.07</v>
+      <c r="H9" s="80">
+        <v>3.39</v>
       </c>
       <c r="I9" s="62">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>141466</v>
+        <v>144655</v>
       </c>
       <c r="D9" s="57">
-        <v>25969</v>
+        <v>27454</v>
       </c>
       <c r="E9" s="57">
-        <v>348</v>
+        <v>304</v>
       </c>
       <c r="F9" s="57">
+        <v>172413</v>
+      </c>
+      <c r="G9" s="57">
         <v>167783</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>8.98</v>
+        <v>2.76</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>74227</v>
+        <v>71726</v>
       </c>
       <c r="D11" s="68">
-        <v>9031</v>
+        <v>8781</v>
       </c>
       <c r="E11" s="68">
-        <v>348</v>
+        <v>304</v>
       </c>
       <c r="F11" s="68">
+        <v>80810</v>
+      </c>
+      <c r="G11" s="68">
         <v>83605</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>17.63</v>
+        <v>-3.34</v>
       </c>
       <c r="I11" s="72">
-        <v>49.83</v>
+        <v>46.87</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>22416</v>
+        <v>26727</v>
       </c>
       <c r="D13" s="68">
-        <v>11872</v>
+        <v>13607</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>40333</v>
+      </c>
+      <c r="G13" s="68">
         <v>34288</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-10.87</v>
+        <v>17.63</v>
       </c>
       <c r="I13" s="72">
-        <v>20.44</v>
+        <v>23.39</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>44824</v>
+        <v>46203</v>
       </c>
       <c r="D15" s="68">
         <v>5067</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>51269</v>
+      </c>
+      <c r="G15" s="68">
         <v>49890</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>12.32</v>
+        <v>2.76</v>
       </c>
       <c r="I15" s="72">
-        <v>29.73</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8542,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>920</v>
+        <v>855</v>
       </c>
       <c r="C9" s="57">
-        <v>27769</v>
+        <v>26706</v>
       </c>
       <c r="D9" s="57">
-        <v>650217</v>
+        <v>650862</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
+        <v>678423</v>
+      </c>
+      <c r="G9" s="57">
         <v>678906</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>0.52</v>
+        <v>-0.07</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D11" s="68">
-        <v>19506</v>
+        <v>19582</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
+        <v>19582</v>
+      </c>
+      <c r="G11" s="68">
         <v>19507</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="I11" s="72">
-        <v>2.87</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
         <v>5</v>
       </c>
       <c r="C13" s="68">
-        <v>2439</v>
+        <v>2362</v>
       </c>
       <c r="D13" s="68">
-        <v>29139</v>
+        <v>29030</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>31397</v>
+      </c>
+      <c r="G13" s="68">
         <v>31583</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-0.21</v>
+        <v>-0.59</v>
       </c>
       <c r="I13" s="72">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>4184</v>
+        <v>4202</v>
       </c>
       <c r="D15" s="68">
-        <v>25925</v>
+        <v>26005</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>30207</v>
+      </c>
+      <c r="G15" s="68">
         <v>30109</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>1.32</v>
+        <v>0.33</v>
       </c>
       <c r="I15" s="72">
-        <v>4.43</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D17" s="68">
-        <v>79373</v>
+        <v>79656</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>79695</v>
+      </c>
+      <c r="G17" s="68">
         <v>79405</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>1.11</v>
+        <v>0.37</v>
       </c>
       <c r="I17" s="72">
-        <v>11.7</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>492</v>
+        <v>458</v>
       </c>
       <c r="D19" s="68">
-        <v>19938</v>
+        <v>19968</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
+        <v>20427</v>
+      </c>
+      <c r="G19" s="68">
         <v>20430</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>-0.85</v>
+        <v>-0.02</v>
       </c>
       <c r="I19" s="72">
         <v>3.01</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="D21" s="68">
-        <v>11183</v>
+        <v>11330</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>11443</v>
+      </c>
+      <c r="G21" s="68">
         <v>11335</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>-0.12</v>
+        <v>0.95</v>
       </c>
       <c r="I21" s="72">
-        <v>1.67</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="68">
+        <v>14201</v>
+      </c>
+      <c r="E23" s="74">
+        <v>0</v>
+      </c>
+      <c r="F23" s="68">
+        <v>14201</v>
+      </c>
+      <c r="G23" s="68">
         <v>14131</v>
       </c>
-      <c r="E23" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>-0.07</v>
+        <v>0.5</v>
       </c>
       <c r="I23" s="72">
-        <v>2.08</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
         <v>9</v>
       </c>
       <c r="C25" s="68">
-        <v>4526</v>
+        <v>4441</v>
       </c>
       <c r="D25" s="68">
-        <v>51661</v>
+        <v>51351</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>55801</v>
+      </c>
+      <c r="G25" s="68">
         <v>56197</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.08</v>
+        <v>-0.7</v>
       </c>
       <c r="I25" s="72">
-        <v>8.28</v>
+        <v>8.23</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>4044</v>
+        <v>3907</v>
       </c>
       <c r="D27" s="68">
-        <v>25916</v>
+        <v>25747</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>29654</v>
+      </c>
+      <c r="G27" s="68">
         <v>29960</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>0.56</v>
+        <v>-1.02</v>
       </c>
       <c r="I27" s="72">
-        <v>4.41</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>704</v>
+        <v>664</v>
       </c>
       <c r="C29" s="68">
-        <v>1505</v>
+        <v>1226</v>
       </c>
       <c r="D29" s="68">
-        <v>85000</v>
+        <v>85851</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>87741</v>
+      </c>
+      <c r="G29" s="68">
         <v>87209</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>1.52</v>
+        <v>0.61</v>
       </c>
       <c r="I29" s="72">
-        <v>12.85</v>
+        <v>12.93</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
-      <c r="C31" s="68">
-        <v>5</v>
+      <c r="C31" s="74">
+        <v>0</v>
       </c>
       <c r="D31" s="68">
-        <v>14424</v>
+        <v>14490</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
+        <v>14490</v>
+      </c>
+      <c r="G31" s="68">
         <v>14430</v>
       </c>
-      <c r="G31" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="I31" s="72">
-        <v>2.13</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="D33" s="68">
-        <v>11868</v>
+        <v>11887</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
+        <v>12096</v>
+      </c>
+      <c r="G33" s="68">
         <v>12099</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>0.69</v>
+        <v>-0.03</v>
       </c>
       <c r="I33" s="72">
         <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>168</v>
+        <v>135</v>
       </c>
       <c r="D35" s="68">
-        <v>31122</v>
+        <v>31250</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
+        <v>31385</v>
+      </c>
+      <c r="G35" s="68">
         <v>31290</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>-0.28</v>
+        <v>0.3</v>
       </c>
       <c r="I35" s="72">
-        <v>4.61</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9463,448 +9463,448 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D9" s="56">
+        <v>10715</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
+      </c>
+      <c r="F9" s="56">
+        <v>10722</v>
+      </c>
+      <c r="G9" s="56">
         <v>10723</v>
       </c>
-      <c r="E9" s="88">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>0.09</v>
+        <v>-0.01</v>
       </c>
       <c r="I9" s="62">
         <v>1.58</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D11" s="68">
-        <v>20633</v>
+        <v>20541</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
+        <v>20552</v>
+      </c>
+      <c r="G11" s="68">
         <v>20655</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>-0.57</v>
+        <v>-0.5</v>
       </c>
       <c r="I11" s="72">
-        <v>3.04</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="68">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D13" s="68">
-        <v>10235</v>
+        <v>10246</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>10285</v>
+      </c>
+      <c r="G13" s="68">
         <v>10244</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-0.01</v>
+        <v>0.4</v>
       </c>
       <c r="I13" s="72">
-        <v>1.51</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D15" s="68">
-        <v>20224</v>
+        <v>20358</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>20951</v>
+      </c>
+      <c r="G15" s="68">
         <v>20818</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="I15" s="72">
-        <v>3.07</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>7099</v>
+        <v>6733</v>
       </c>
       <c r="D17" s="68">
-        <v>59286</v>
+        <v>59191</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>65925</v>
+      </c>
+      <c r="G17" s="68">
         <v>66385</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>0.67</v>
+        <v>-0.69</v>
       </c>
       <c r="I17" s="72">
-        <v>9.78</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="D19" s="68">
-        <v>27539</v>
+        <v>27396</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
+        <v>27536</v>
+      </c>
+      <c r="G19" s="68">
         <v>27687</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>0.4</v>
+        <v>-0.54</v>
       </c>
       <c r="I19" s="72">
-        <v>4.08</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="D21" s="68">
-        <v>67241</v>
+        <v>66866</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>67611</v>
+      </c>
+      <c r="G21" s="68">
         <v>67994</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>0.29</v>
+        <v>-0.56</v>
       </c>
       <c r="I21" s="72">
-        <v>10.02</v>
+        <v>9.97</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>4009</v>
+        <v>4012</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
+        <v>4021</v>
+      </c>
+      <c r="G23" s="68">
         <v>4010</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="I23" s="72">
         <v>0.59</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1348</v>
+        <v>1322</v>
       </c>
       <c r="D25" s="68">
-        <v>6791</v>
+        <v>6828</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>8150</v>
+      </c>
+      <c r="G25" s="68">
         <v>8139</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.42</v>
+        <v>0.13</v>
       </c>
       <c r="I25" s="72">
         <v>1.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="C27" s="68">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D27" s="68">
-        <v>4351</v>
+        <v>4357</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>4551</v>
+      </c>
+      <c r="G27" s="68">
         <v>4567</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>0.25</v>
+        <v>-0.36</v>
       </c>
       <c r="I27" s="72">
         <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>