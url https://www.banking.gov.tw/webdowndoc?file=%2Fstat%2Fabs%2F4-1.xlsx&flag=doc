--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -2706,618 +2706,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>48741</v>
+        <v>48219</v>
       </c>
       <c r="C9" s="57">
-        <v>9551126</v>
+        <v>10201784</v>
       </c>
       <c r="D9" s="57">
-        <v>35630774</v>
+        <v>36254183</v>
       </c>
       <c r="E9" s="57">
-        <v>14636</v>
+        <v>17740</v>
       </c>
       <c r="F9" s="57">
-        <v>45245277</v>
+        <v>46521927</v>
       </c>
       <c r="G9" s="57">
-        <v>44767238</v>
+        <v>45814649</v>
       </c>
       <c r="H9" s="60">
-        <v>1.07</v>
+        <v>1.54</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>12908</v>
+        <v>11272</v>
       </c>
       <c r="C11" s="68">
-        <v>684774</v>
+        <v>879866</v>
       </c>
       <c r="D11" s="68">
-        <v>2862653</v>
+        <v>2916745</v>
       </c>
       <c r="E11" s="68">
-        <v>1696</v>
+        <v>2512</v>
       </c>
       <c r="F11" s="68">
-        <v>3562032</v>
+        <v>3810395</v>
       </c>
       <c r="G11" s="68">
-        <v>3536487</v>
+        <v>3651971</v>
       </c>
       <c r="H11" s="70">
-        <v>0.72</v>
+        <v>4.34</v>
       </c>
       <c r="I11" s="72">
-        <v>7.87</v>
+        <v>8.19</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>276</v>
+        <v>341</v>
       </c>
       <c r="C13" s="68">
-        <v>116318</v>
+        <v>113979</v>
       </c>
       <c r="D13" s="68">
-        <v>2423138</v>
+        <v>2431266</v>
       </c>
       <c r="E13" s="68">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="F13" s="68">
-        <v>2539799</v>
+        <v>2545751</v>
       </c>
       <c r="G13" s="68">
-        <v>2536709</v>
+        <v>2540202</v>
       </c>
       <c r="H13" s="70">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="I13" s="72">
-        <v>5.61</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1784</v>
+        <v>1652</v>
       </c>
       <c r="C15" s="68">
-        <v>840152</v>
+        <v>859346</v>
       </c>
       <c r="D15" s="68">
-        <v>2343508</v>
+        <v>2362947</v>
       </c>
       <c r="E15" s="68">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="F15" s="68">
-        <v>3185867</v>
+        <v>3224382</v>
       </c>
       <c r="G15" s="68">
-        <v>3146687</v>
+        <v>3229398</v>
       </c>
       <c r="H15" s="70">
-        <v>1.25</v>
+        <v>-0.16</v>
       </c>
       <c r="I15" s="72">
-        <v>7.04</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>1911</v>
+        <v>3793</v>
       </c>
       <c r="C17" s="68">
-        <v>679053</v>
+        <v>756779</v>
       </c>
       <c r="D17" s="68">
-        <v>2155588</v>
+        <v>2198995</v>
       </c>
       <c r="E17" s="68">
-        <v>367</v>
+        <v>309</v>
       </c>
       <c r="F17" s="68">
-        <v>2836919</v>
+        <v>2959875</v>
       </c>
       <c r="G17" s="68">
-        <v>2808330</v>
+        <v>2902657</v>
       </c>
       <c r="H17" s="70">
-        <v>1.02</v>
+        <v>1.97</v>
       </c>
       <c r="I17" s="72">
-        <v>6.27</v>
+        <v>6.36</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="C19" s="68">
-        <v>530023</v>
+        <v>589703</v>
       </c>
       <c r="D19" s="68">
-        <v>1864513</v>
+        <v>1895155</v>
       </c>
       <c r="E19" s="68">
-        <v>832</v>
+        <v>920</v>
       </c>
       <c r="F19" s="68">
-        <v>2395500</v>
+        <v>2485929</v>
       </c>
       <c r="G19" s="68">
-        <v>2433058</v>
+        <v>2447904</v>
       </c>
       <c r="H19" s="70">
-        <v>-1.54</v>
+        <v>1.55</v>
       </c>
       <c r="I19" s="72">
-        <v>5.29</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>1720</v>
+        <v>2561</v>
       </c>
       <c r="C21" s="68">
-        <v>454294</v>
+        <v>477420</v>
       </c>
       <c r="D21" s="68">
-        <v>1618822</v>
+        <v>1632801</v>
       </c>
       <c r="E21" s="68">
-        <v>311</v>
+        <v>141</v>
       </c>
       <c r="F21" s="68">
-        <v>2075147</v>
+        <v>2112922</v>
       </c>
       <c r="G21" s="68">
-        <v>2072514</v>
+        <v>2090853</v>
       </c>
       <c r="H21" s="70">
-        <v>0.13</v>
+        <v>1.06</v>
       </c>
       <c r="I21" s="72">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="C23" s="68">
-        <v>242153</v>
+        <v>248606</v>
       </c>
       <c r="D23" s="68">
-        <v>660086</v>
+        <v>661770</v>
       </c>
       <c r="E23" s="68">
-        <v>2130</v>
+        <v>2158</v>
       </c>
       <c r="F23" s="68">
-        <v>904537</v>
+        <v>912716</v>
       </c>
       <c r="G23" s="68">
-        <v>907692</v>
+        <v>905832</v>
       </c>
       <c r="H23" s="70">
-        <v>-0.35</v>
+        <v>0.76</v>
       </c>
       <c r="I23" s="72">
-        <v>2</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="C25" s="68">
-        <v>465128</v>
+        <v>451551</v>
       </c>
       <c r="D25" s="68">
-        <v>2137715</v>
+        <v>2226142</v>
       </c>
       <c r="E25" s="68">
-        <v>1425</v>
+        <v>1794</v>
       </c>
       <c r="F25" s="68">
-        <v>2604286</v>
+        <v>2679555</v>
       </c>
       <c r="G25" s="68">
-        <v>2520307</v>
+        <v>2655098</v>
       </c>
       <c r="H25" s="70">
-        <v>3.33</v>
+        <v>0.92</v>
       </c>
       <c r="I25" s="72">
         <v>5.76</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>639</v>
+        <v>678</v>
       </c>
       <c r="C27" s="68">
-        <v>645517</v>
+        <v>695628</v>
       </c>
       <c r="D27" s="68">
-        <v>2186350</v>
+        <v>2246545</v>
       </c>
       <c r="E27" s="68">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="F27" s="68">
-        <v>2833092</v>
+        <v>2943445</v>
       </c>
       <c r="G27" s="68">
-        <v>2822445</v>
+        <v>2856053</v>
       </c>
       <c r="H27" s="70">
-        <v>0.38</v>
+        <v>3.06</v>
       </c>
       <c r="I27" s="72">
-        <v>6.26</v>
+        <v>6.33</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>45779</v>
+        <v>45019</v>
       </c>
       <c r="D29" s="68">
-        <v>180401</v>
+        <v>189847</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>226179</v>
+        <v>234866</v>
       </c>
       <c r="G29" s="68">
-        <v>223429</v>
+        <v>227496</v>
       </c>
       <c r="H29" s="70">
-        <v>1.23</v>
+        <v>3.24</v>
       </c>
       <c r="I29" s="72">
         <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="C31" s="68">
-        <v>57088</v>
+        <v>58806</v>
       </c>
       <c r="D31" s="68">
-        <v>166314</v>
+        <v>167384</v>
       </c>
       <c r="E31" s="68">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F31" s="68">
-        <v>223528</v>
+        <v>226362</v>
       </c>
       <c r="G31" s="68">
-        <v>226459</v>
+        <v>226137</v>
       </c>
       <c r="H31" s="70">
-        <v>-1.29</v>
+        <v>0.1</v>
       </c>
       <c r="I31" s="72">
         <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1417</v>
+        <v>1462</v>
       </c>
       <c r="C33" s="68">
-        <v>628826</v>
+        <v>661240</v>
       </c>
       <c r="D33" s="68">
-        <v>1800400</v>
+        <v>1840442</v>
       </c>
       <c r="E33" s="68">
-        <v>1751</v>
+        <v>4178</v>
       </c>
       <c r="F33" s="68">
-        <v>2432393</v>
+        <v>2507322</v>
       </c>
       <c r="G33" s="68">
-        <v>2443199</v>
+        <v>2438490</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.44</v>
+        <v>2.82</v>
       </c>
       <c r="I33" s="72">
-        <v>5.38</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>2551</v>
+        <v>2214</v>
       </c>
       <c r="C35" s="68">
-        <v>46257</v>
+        <v>57333</v>
       </c>
       <c r="D35" s="68">
-        <v>2700</v>
+        <v>1160</v>
       </c>
       <c r="E35" s="68">
-        <v>647</v>
+        <v>544</v>
       </c>
       <c r="F35" s="68">
-        <v>52155</v>
+        <v>61250</v>
       </c>
       <c r="G35" s="68">
-        <v>57742</v>
+        <v>50651</v>
       </c>
       <c r="H35" s="70">
-        <v>-9.67</v>
+        <v>20.93</v>
       </c>
       <c r="I35" s="72">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -3440,51 +3440,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="61" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3617,615 +3617,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C9" s="56">
-        <v>104377</v>
+        <v>106064</v>
       </c>
       <c r="D9" s="56">
-        <v>131957</v>
+        <v>132620</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>236648</v>
+        <v>239003</v>
       </c>
       <c r="G9" s="56">
-        <v>234813</v>
+        <v>237993</v>
       </c>
       <c r="H9" s="59">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="I9" s="62">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>1557</v>
+        <v>1509</v>
       </c>
       <c r="C11" s="68">
-        <v>392690</v>
+        <v>431586</v>
       </c>
       <c r="D11" s="68">
-        <v>1285192</v>
+        <v>1298605</v>
       </c>
       <c r="E11" s="68">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="F11" s="68">
-        <v>1679511</v>
+        <v>1731858</v>
       </c>
       <c r="G11" s="68">
-        <v>1690172</v>
+        <v>1692985</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.63</v>
+        <v>2.3</v>
       </c>
       <c r="I11" s="72">
-        <v>3.71</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C13" s="68">
-        <v>23085</v>
+        <v>23122</v>
       </c>
       <c r="D13" s="68">
-        <v>301247</v>
+        <v>299336</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>324394</v>
+        <v>322528</v>
       </c>
       <c r="G13" s="68">
-        <v>320771</v>
+        <v>324115</v>
       </c>
       <c r="H13" s="70">
-        <v>1.13</v>
+        <v>-0.49</v>
       </c>
       <c r="I13" s="72">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C15" s="68">
-        <v>152283</v>
+        <v>153562</v>
       </c>
       <c r="D15" s="68">
-        <v>482867</v>
+        <v>495079</v>
       </c>
       <c r="E15" s="68">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="F15" s="68">
-        <v>635184</v>
+        <v>648848</v>
       </c>
       <c r="G15" s="68">
-        <v>638544</v>
+        <v>640561</v>
       </c>
       <c r="H15" s="70">
-        <v>-0.53</v>
+        <v>1.29</v>
       </c>
       <c r="I15" s="72">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="C17" s="68">
-        <v>66530</v>
+        <v>66894</v>
       </c>
       <c r="D17" s="68">
-        <v>162524</v>
+        <v>162373</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>229109</v>
+        <v>229291</v>
       </c>
       <c r="G17" s="68">
-        <v>228156</v>
+        <v>228921</v>
       </c>
       <c r="H17" s="70">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="I17" s="72">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>682</v>
+        <v>706</v>
       </c>
       <c r="C19" s="68">
-        <v>99057</v>
+        <v>108681</v>
       </c>
       <c r="D19" s="68">
-        <v>245973</v>
+        <v>247607</v>
       </c>
       <c r="E19" s="68">
-        <v>556</v>
+        <v>281</v>
       </c>
       <c r="F19" s="68">
-        <v>346268</v>
+        <v>357274</v>
       </c>
       <c r="G19" s="68">
-        <v>342037</v>
+        <v>348131</v>
       </c>
       <c r="H19" s="70">
-        <v>1.24</v>
+        <v>2.63</v>
       </c>
       <c r="I19" s="72">
         <v>0.77</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="C21" s="68">
-        <v>5580</v>
+        <v>5735</v>
       </c>
       <c r="D21" s="68">
-        <v>57559</v>
+        <v>57642</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>63145</v>
+        <v>63463</v>
       </c>
       <c r="G21" s="68">
-        <v>62487</v>
+        <v>63096</v>
       </c>
       <c r="H21" s="70">
-        <v>1.05</v>
+        <v>0.58</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>80462</v>
+        <v>80669</v>
       </c>
       <c r="D23" s="68">
-        <v>108341</v>
+        <v>109130</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>188803</v>
+        <v>189799</v>
       </c>
       <c r="G23" s="68">
-        <v>187250</v>
+        <v>188381</v>
       </c>
       <c r="H23" s="70">
-        <v>0.83</v>
+        <v>0.75</v>
       </c>
       <c r="I23" s="72">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>192017</v>
+        <v>201119</v>
       </c>
       <c r="D25" s="68">
-        <v>710372</v>
+        <v>711136</v>
       </c>
       <c r="E25" s="68">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="F25" s="68">
-        <v>902512</v>
+        <v>912384</v>
       </c>
       <c r="G25" s="68">
-        <v>895904</v>
+        <v>901654</v>
       </c>
       <c r="H25" s="70">
-        <v>0.74</v>
+        <v>1.19</v>
       </c>
       <c r="I25" s="72">
-        <v>1.99</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="C27" s="68">
-        <v>137212</v>
+        <v>140432</v>
       </c>
       <c r="D27" s="68">
-        <v>400632</v>
+        <v>404562</v>
       </c>
       <c r="E27" s="68">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F27" s="68">
-        <v>539877</v>
+        <v>547061</v>
       </c>
       <c r="G27" s="68">
-        <v>535782</v>
+        <v>543548</v>
       </c>
       <c r="H27" s="70">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="I27" s="72">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
         <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>49878</v>
+        <v>49689</v>
       </c>
       <c r="D29" s="68">
-        <v>183942</v>
+        <v>183847</v>
       </c>
       <c r="E29" s="68">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F29" s="68">
-        <v>233824</v>
+        <v>233542</v>
       </c>
       <c r="G29" s="68">
-        <v>235337</v>
+        <v>235636</v>
       </c>
       <c r="H29" s="70">
-        <v>-0.64</v>
+        <v>-0.89</v>
       </c>
       <c r="I29" s="72">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C31" s="68">
-        <v>26084</v>
+        <v>25609</v>
       </c>
       <c r="D31" s="68">
-        <v>128953</v>
+        <v>129714</v>
       </c>
       <c r="E31" s="68">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F31" s="68">
-        <v>155051</v>
+        <v>155331</v>
       </c>
       <c r="G31" s="68">
-        <v>152886</v>
+        <v>155052</v>
       </c>
       <c r="H31" s="70">
-        <v>1.42</v>
+        <v>0.18</v>
       </c>
       <c r="I31" s="72">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C33" s="68">
-        <v>175275</v>
+        <v>176514</v>
       </c>
       <c r="D33" s="68">
-        <v>473069</v>
+        <v>471844</v>
       </c>
       <c r="E33" s="68">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F33" s="68">
-        <v>648408</v>
+        <v>648413</v>
       </c>
       <c r="G33" s="68">
-        <v>642589</v>
+        <v>649294</v>
       </c>
       <c r="H33" s="70">
-        <v>0.91</v>
+        <v>-0.14</v>
       </c>
       <c r="I33" s="72">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C35" s="68">
-        <v>100284</v>
+        <v>104339</v>
       </c>
       <c r="D35" s="68">
-        <v>405446</v>
+        <v>414697</v>
       </c>
       <c r="E35" s="68">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>505757</v>
+        <v>519053</v>
       </c>
       <c r="G35" s="68">
-        <v>512885</v>
+        <v>512315</v>
       </c>
       <c r="H35" s="70">
-        <v>-1.39</v>
+        <v>1.32</v>
       </c>
       <c r="I35" s="72">
         <v>1.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -4351,51 +4351,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="62" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,489 +4528,489 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>180</v>
+        <v>614</v>
       </c>
       <c r="C9" s="56">
-        <v>427710</v>
+        <v>428900</v>
       </c>
       <c r="D9" s="56">
-        <v>1052754</v>
+        <v>1088120</v>
       </c>
       <c r="E9" s="56">
-        <v>212</v>
+        <v>96</v>
       </c>
       <c r="F9" s="56">
-        <v>1480856</v>
+        <v>1517730</v>
       </c>
       <c r="G9" s="56">
-        <v>1476611</v>
+        <v>1493244</v>
       </c>
       <c r="H9" s="59">
-        <v>0.29</v>
+        <v>1.64</v>
       </c>
       <c r="I9" s="62">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="68">
-        <v>281757</v>
+        <v>262454</v>
       </c>
       <c r="D11" s="68">
-        <v>1452088</v>
+        <v>1465405</v>
       </c>
       <c r="E11" s="68">
-        <v>368</v>
+        <v>436</v>
       </c>
       <c r="F11" s="68">
-        <v>1734242</v>
+        <v>1728325</v>
       </c>
       <c r="G11" s="68">
-        <v>1646793</v>
+        <v>1738232</v>
       </c>
       <c r="H11" s="70">
-        <v>5.31</v>
+        <v>-0.57</v>
       </c>
       <c r="I11" s="72">
-        <v>3.83</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
-      <c r="B13" s="74">
-        <v>0</v>
+      <c r="B13" s="68">
+        <v>2</v>
       </c>
       <c r="C13" s="68">
-        <v>395360</v>
+        <v>426981</v>
       </c>
       <c r="D13" s="68">
-        <v>2191000</v>
+        <v>2238574</v>
       </c>
       <c r="E13" s="68">
-        <v>1941</v>
+        <v>1265</v>
       </c>
       <c r="F13" s="68">
-        <v>2588301</v>
+        <v>2666823</v>
       </c>
       <c r="G13" s="68">
-        <v>2567935</v>
+        <v>2611133</v>
       </c>
       <c r="H13" s="70">
-        <v>0.79</v>
+        <v>2.13</v>
       </c>
       <c r="I13" s="72">
-        <v>5.72</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>88778</v>
+        <v>91057</v>
       </c>
       <c r="D15" s="68">
-        <v>435122</v>
+        <v>438657</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>523900</v>
+        <v>529714</v>
       </c>
       <c r="G15" s="68">
-        <v>531316</v>
+        <v>526710</v>
       </c>
       <c r="H15" s="70">
-        <v>-1.4</v>
+        <v>0.57</v>
       </c>
       <c r="I15" s="72">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>15081</v>
+        <v>14925</v>
       </c>
       <c r="C17" s="68">
-        <v>109963</v>
+        <v>133613</v>
       </c>
       <c r="D17" s="68">
-        <v>396699</v>
+        <v>398700</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>521743</v>
+        <v>547239</v>
       </c>
       <c r="G17" s="68">
-        <v>527977</v>
+        <v>536923</v>
       </c>
       <c r="H17" s="70">
-        <v>-1.18</v>
+        <v>1.92</v>
       </c>
       <c r="I17" s="72">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>2385</v>
+        <v>973</v>
       </c>
       <c r="C19" s="68">
-        <v>401573</v>
+        <v>431432</v>
       </c>
       <c r="D19" s="68">
-        <v>1496286</v>
+        <v>1544686</v>
       </c>
       <c r="E19" s="68">
-        <v>898</v>
+        <v>1222</v>
       </c>
       <c r="F19" s="68">
-        <v>1901141</v>
+        <v>1978313</v>
       </c>
       <c r="G19" s="68">
-        <v>1814918</v>
+        <v>1946088</v>
       </c>
       <c r="H19" s="70">
-        <v>4.75</v>
+        <v>1.66</v>
       </c>
       <c r="I19" s="72">
-        <v>4.2</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="68">
-        <v>1</v>
+      <c r="B21" s="74">
+        <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>43261</v>
+        <v>42536</v>
       </c>
       <c r="D21" s="68">
-        <v>212062</v>
+        <v>216941</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>255323</v>
+        <v>259476</v>
       </c>
       <c r="G21" s="68">
-        <v>253050</v>
+        <v>257794</v>
       </c>
       <c r="H21" s="70">
-        <v>0.9</v>
+        <v>0.65</v>
       </c>
       <c r="I21" s="72">
         <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2654</v>
+        <v>2320</v>
       </c>
       <c r="C23" s="68">
-        <v>757349</v>
+        <v>810151</v>
       </c>
       <c r="D23" s="68">
-        <v>2780172</v>
+        <v>2831169</v>
       </c>
       <c r="E23" s="68">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F23" s="68">
-        <v>3540318</v>
+        <v>3643778</v>
       </c>
       <c r="G23" s="68">
-        <v>3398825</v>
+        <v>3618744</v>
       </c>
       <c r="H23" s="70">
-        <v>4.16</v>
+        <v>0.69</v>
       </c>
       <c r="I23" s="72">
-        <v>7.82</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>40444</v>
+        <v>44873</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>40444</v>
+        <v>44873</v>
       </c>
       <c r="G25" s="68">
-        <v>37678</v>
+        <v>41586</v>
       </c>
       <c r="H25" s="70">
-        <v>7.34</v>
+        <v>7.9</v>
       </c>
       <c r="I25" s="72">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2583</v>
+        <v>2758</v>
       </c>
       <c r="D27" s="68">
-        <v>73578</v>
+        <v>75370</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>76161</v>
+        <v>78128</v>
       </c>
       <c r="G27" s="68">
-        <v>75067</v>
+        <v>76413</v>
       </c>
       <c r="H27" s="70">
-        <v>1.46</v>
+        <v>2.24</v>
       </c>
       <c r="I27" s="72">
         <v>0.17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2617</v>
+        <v>2611</v>
       </c>
       <c r="D29" s="68">
-        <v>20306</v>
+        <v>22298</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>22923</v>
+        <v>24910</v>
       </c>
       <c r="G29" s="68">
-        <v>22398</v>
+        <v>23358</v>
       </c>
       <c r="H29" s="70">
-        <v>2.34</v>
+        <v>6.64</v>
       </c>
       <c r="I29" s="72">
         <v>0.05</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5187,51 +5187,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="63" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,240 +5364,240 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>1680</v>
+        <v>1381</v>
       </c>
       <c r="C9" s="57">
-        <v>843386</v>
+        <v>936447</v>
       </c>
       <c r="D9" s="57">
-        <v>542726</v>
+        <v>539164</v>
       </c>
       <c r="E9" s="57">
-        <v>1281</v>
+        <v>1362</v>
       </c>
       <c r="F9" s="57">
-        <v>1389073</v>
+        <v>1478354</v>
       </c>
       <c r="G9" s="57">
-        <v>1404883</v>
+        <v>1352139</v>
       </c>
       <c r="H9" s="81">
-        <v>-1.13</v>
+        <v>9.33</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="74">
-        <v>0</v>
+      <c r="B11" s="68">
+        <v>15</v>
       </c>
       <c r="C11" s="68">
-        <v>142020</v>
+        <v>79469</v>
       </c>
       <c r="D11" s="68">
-        <v>114055</v>
+        <v>101059</v>
       </c>
       <c r="E11" s="68">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="F11" s="68">
-        <v>256161</v>
+        <v>180591</v>
       </c>
       <c r="G11" s="68">
-        <v>282229</v>
+        <v>245499</v>
       </c>
       <c r="H11" s="83">
-        <v>-9.24</v>
+        <v>-26.44</v>
       </c>
       <c r="I11" s="72">
-        <v>18.44</v>
+        <v>12.22</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="C13" s="68">
-        <v>10288</v>
+        <v>40024</v>
       </c>
       <c r="D13" s="68">
         <v>9250</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>20082</v>
+        <v>49801</v>
       </c>
       <c r="G13" s="68">
-        <v>35669</v>
+        <v>20227</v>
       </c>
       <c r="H13" s="83">
-        <v>-43.7</v>
+        <v>146.21</v>
       </c>
       <c r="I13" s="72">
-        <v>1.45</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>13496</v>
+        <v>12182</v>
       </c>
       <c r="D15" s="68">
-        <v>5219</v>
+        <v>6020</v>
       </c>
       <c r="E15" s="68">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F15" s="68">
-        <v>18772</v>
+        <v>18221</v>
       </c>
       <c r="G15" s="68">
-        <v>19337</v>
+        <v>18639</v>
       </c>
       <c r="H15" s="83">
-        <v>-2.92</v>
+        <v>-2.24</v>
       </c>
       <c r="I15" s="72">
-        <v>1.35</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6779</v>
+        <v>9324</v>
       </c>
       <c r="D17" s="68">
-        <v>2909</v>
+        <v>3337</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>9688</v>
+        <v>12661</v>
       </c>
       <c r="G17" s="68">
-        <v>8936</v>
+        <v>10614</v>
       </c>
       <c r="H17" s="83">
-        <v>8.41</v>
+        <v>19.29</v>
       </c>
       <c r="I17" s="72">
-        <v>0.7</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -5619,69 +5619,69 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>66157</v>
+        <v>87775</v>
       </c>
       <c r="D21" s="68">
-        <v>8231</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13040</v>
+      </c>
+      <c r="E21" s="68">
+        <v>18</v>
       </c>
       <c r="F21" s="68">
-        <v>74388</v>
+        <v>100833</v>
       </c>
       <c r="G21" s="68">
-        <v>41200</v>
+        <v>76579</v>
       </c>
       <c r="H21" s="83">
-        <v>80.55</v>
+        <v>31.67</v>
       </c>
       <c r="I21" s="72">
-        <v>5.36</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
@@ -5706,276 +5706,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>16634</v>
+        <v>14233</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>16634</v>
+        <v>14233</v>
       </c>
       <c r="G25" s="68">
-        <v>16566</v>
+        <v>16749</v>
       </c>
       <c r="H25" s="83">
-        <v>0.41</v>
+        <v>-15.02</v>
       </c>
       <c r="I25" s="72">
-        <v>1.2</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>1135</v>
+        <v>840</v>
       </c>
       <c r="C27" s="68">
-        <v>2991</v>
+        <v>2209</v>
       </c>
       <c r="D27" s="68">
-        <v>5251</v>
+        <v>5018</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>9377</v>
+        <v>8067</v>
       </c>
       <c r="G27" s="68">
-        <v>11930</v>
+        <v>8691</v>
       </c>
       <c r="H27" s="83">
-        <v>-21.4</v>
+        <v>-7.17</v>
       </c>
       <c r="I27" s="72">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>13582</v>
+        <v>12159</v>
       </c>
       <c r="D29" s="68">
-        <v>21379</v>
+        <v>23501</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>34961</v>
+        <v>35660</v>
       </c>
       <c r="G29" s="68">
-        <v>37742</v>
+        <v>36001</v>
       </c>
       <c r="H29" s="83">
-        <v>-7.37</v>
+        <v>-0.95</v>
       </c>
       <c r="I29" s="72">
-        <v>2.52</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="B31" s="68">
+      <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>7142</v>
+        <v>14618</v>
       </c>
       <c r="D31" s="68">
-        <v>1113</v>
+        <v>1183</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>8255</v>
+        <v>15801</v>
       </c>
       <c r="G31" s="68">
-        <v>1915</v>
+        <v>8217</v>
       </c>
       <c r="H31" s="83">
-        <v>331.05</v>
+        <v>92.3</v>
       </c>
       <c r="I31" s="72">
-        <v>0.59</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>113826</v>
+        <v>130288</v>
       </c>
       <c r="D33" s="68">
-        <v>24591</v>
+        <v>25151</v>
       </c>
       <c r="E33" s="68">
-        <v>1048</v>
+        <v>1145</v>
       </c>
       <c r="F33" s="68">
-        <v>139465</v>
+        <v>156584</v>
       </c>
       <c r="G33" s="68">
-        <v>136367</v>
+        <v>141302</v>
       </c>
       <c r="H33" s="83">
-        <v>2.27</v>
+        <v>10.82</v>
       </c>
       <c r="I33" s="72">
-        <v>10.04</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>47360</v>
+        <v>60414</v>
       </c>
       <c r="D35" s="68">
-        <v>18725</v>
+        <v>15591</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>66085</v>
+        <v>76004</v>
       </c>
       <c r="G35" s="68">
-        <v>63919</v>
+        <v>75851</v>
       </c>
       <c r="H35" s="83">
-        <v>3.39</v>
+        <v>0.2</v>
       </c>
       <c r="I35" s="72">
-        <v>4.76</v>
+        <v>5.14</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6120,51 +6120,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="64" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6300,237 +6300,237 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>4267</v>
+        <v>9615</v>
       </c>
       <c r="D9" s="56">
-        <v>11737</v>
+        <v>11684</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>16004</v>
+        <v>21299</v>
       </c>
       <c r="G9" s="56">
-        <v>16883</v>
+        <v>20493</v>
       </c>
       <c r="H9" s="80">
-        <v>-5.21</v>
+        <v>3.93</v>
       </c>
       <c r="I9" s="62">
-        <v>1.15</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>34280</v>
+        <v>50474</v>
       </c>
       <c r="D11" s="68">
-        <v>31537</v>
+        <v>31236</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>65816</v>
+        <v>81710</v>
       </c>
       <c r="G11" s="68">
-        <v>80536</v>
+        <v>75840</v>
       </c>
       <c r="H11" s="83">
-        <v>-18.28</v>
+        <v>7.74</v>
       </c>
       <c r="I11" s="72">
-        <v>4.74</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>32386</v>
+        <v>33671</v>
       </c>
       <c r="D13" s="68">
-        <v>65543</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>63897</v>
+      </c>
+      <c r="E13" s="68">
+        <v>19</v>
       </c>
       <c r="F13" s="68">
-        <v>97929</v>
+        <v>97588</v>
       </c>
       <c r="G13" s="68">
-        <v>78013</v>
+        <v>83687</v>
       </c>
       <c r="H13" s="83">
-        <v>25.53</v>
+        <v>16.61</v>
       </c>
       <c r="I13" s="72">
-        <v>7.05</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>76683</v>
+        <v>78456</v>
       </c>
       <c r="D15" s="68">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>77677</v>
+        <v>79446</v>
       </c>
       <c r="G15" s="68">
-        <v>76591</v>
+        <v>77547</v>
       </c>
       <c r="H15" s="83">
-        <v>1.42</v>
+        <v>2.45</v>
       </c>
       <c r="I15" s="72">
-        <v>5.59</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>28729</v>
+        <v>36242</v>
       </c>
       <c r="D17" s="68">
-        <v>17343</v>
+        <v>15644</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>46072</v>
+        <v>51886</v>
       </c>
       <c r="G17" s="68">
-        <v>50883</v>
+        <v>46521</v>
       </c>
       <c r="H17" s="83">
-        <v>-9.46</v>
+        <v>11.53</v>
       </c>
       <c r="I17" s="72">
-        <v>3.32</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -6552,363 +6552,363 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>42128</v>
+        <v>32785</v>
       </c>
       <c r="D21" s="68">
-        <v>78996</v>
+        <v>78488</v>
       </c>
       <c r="E21" s="68">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="F21" s="68">
-        <v>121186</v>
+        <v>111362</v>
       </c>
       <c r="G21" s="68">
-        <v>106896</v>
+        <v>113657</v>
       </c>
       <c r="H21" s="83">
-        <v>13.37</v>
+        <v>-2.02</v>
       </c>
       <c r="I21" s="72">
-        <v>8.72</v>
+        <v>7.53</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>20804</v>
+        <v>15025</v>
       </c>
       <c r="D23" s="68">
-        <v>50510</v>
+        <v>62464</v>
       </c>
       <c r="E23" s="68">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F23" s="68">
-        <v>71340</v>
+        <v>77513</v>
       </c>
       <c r="G23" s="68">
-        <v>113656</v>
+        <v>67240</v>
       </c>
       <c r="H23" s="83">
-        <v>-37.23</v>
+        <v>15.28</v>
       </c>
       <c r="I23" s="72">
-        <v>5.14</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>48279</v>
+        <v>70131</v>
       </c>
       <c r="D25" s="68">
-        <v>9756</v>
+        <v>1279</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>58035</v>
+        <v>71410</v>
       </c>
       <c r="G25" s="68">
-        <v>63380</v>
+        <v>45343</v>
       </c>
       <c r="H25" s="83">
-        <v>-8.43</v>
+        <v>57.49</v>
       </c>
       <c r="I25" s="72">
-        <v>4.18</v>
+        <v>4.83</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>52896</v>
+        <v>70645</v>
       </c>
       <c r="D27" s="68">
-        <v>13901</v>
+        <v>18096</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>66797</v>
+        <v>88741</v>
       </c>
       <c r="G27" s="68">
-        <v>65650</v>
+        <v>61324</v>
       </c>
       <c r="H27" s="83">
-        <v>1.75</v>
+        <v>44.71</v>
       </c>
       <c r="I27" s="72">
-        <v>4.81</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>40334</v>
+        <v>47076</v>
       </c>
       <c r="D29" s="68">
-        <v>4662</v>
+        <v>10315</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>44997</v>
+        <v>57391</v>
       </c>
       <c r="G29" s="68">
-        <v>37018</v>
+        <v>36046</v>
       </c>
       <c r="H29" s="83">
-        <v>21.55</v>
+        <v>59.22</v>
       </c>
       <c r="I29" s="72">
-        <v>3.24</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>38802</v>
+        <v>43730</v>
       </c>
       <c r="D31" s="68">
-        <v>12521</v>
+        <v>13038</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>51323</v>
+        <v>56768</v>
       </c>
       <c r="G31" s="68">
-        <v>41766</v>
+        <v>49155</v>
       </c>
       <c r="H31" s="83">
-        <v>22.88</v>
+        <v>15.49</v>
       </c>
       <c r="I31" s="72">
-        <v>3.69</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="G33" s="68">
-        <v>10352</v>
+        <v>9335</v>
       </c>
       <c r="H33" s="83">
-        <v>0.3</v>
+        <v>-20.94</v>
       </c>
       <c r="I33" s="72">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D35" s="68">
-        <v>1575</v>
+        <v>1666</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>1600</v>
+        <v>1687</v>
       </c>
       <c r="G35" s="68">
-        <v>1600</v>
+        <v>1699</v>
       </c>
       <c r="H35" s="83">
-        <v>-0.02</v>
+        <v>-0.73</v>
       </c>
       <c r="I35" s="72">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -7018,51 +7018,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="65" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7198,69 +7198,69 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="D9" s="56">
-        <v>5914</v>
+        <v>5604</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>6046</v>
+        <v>5716</v>
       </c>
       <c r="G9" s="56">
-        <v>5848</v>
+        <v>5884</v>
       </c>
       <c r="H9" s="80">
-        <v>3.39</v>
+        <v>-2.85</v>
       </c>
       <c r="I9" s="62">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7654,51 +7654,51 @@
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="66" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>144655</v>
+        <v>194287</v>
       </c>
       <c r="D9" s="57">
-        <v>27454</v>
+        <v>30402</v>
       </c>
       <c r="E9" s="57">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="F9" s="57">
-        <v>172413</v>
+        <v>225137</v>
       </c>
       <c r="G9" s="57">
-        <v>167783</v>
+        <v>175026</v>
       </c>
       <c r="H9" s="60">
-        <v>2.76</v>
+        <v>28.63</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>71726</v>
+        <v>104453</v>
       </c>
       <c r="D11" s="68">
-        <v>8781</v>
+        <v>8266</v>
       </c>
       <c r="E11" s="68">
-        <v>304</v>
+        <v>449</v>
       </c>
       <c r="F11" s="68">
-        <v>80810</v>
+        <v>113167</v>
       </c>
       <c r="G11" s="68">
-        <v>83605</v>
+        <v>78396</v>
       </c>
       <c r="H11" s="70">
-        <v>-3.34</v>
+        <v>44.35</v>
       </c>
       <c r="I11" s="72">
-        <v>46.87</v>
+        <v>50.27</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>26727</v>
+        <v>23147</v>
       </c>
       <c r="D13" s="68">
-        <v>13607</v>
+        <v>17155</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>40333</v>
+        <v>40302</v>
       </c>
       <c r="G13" s="68">
-        <v>34288</v>
+        <v>41557</v>
       </c>
       <c r="H13" s="70">
-        <v>17.63</v>
+        <v>-3.02</v>
       </c>
       <c r="I13" s="72">
-        <v>23.39</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>46203</v>
+        <v>66687</v>
       </c>
       <c r="D15" s="68">
-        <v>5067</v>
+        <v>4981</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>51269</v>
+        <v>71668</v>
       </c>
       <c r="G15" s="68">
-        <v>49890</v>
+        <v>55073</v>
       </c>
       <c r="H15" s="70">
-        <v>2.76</v>
+        <v>30.13</v>
       </c>
       <c r="I15" s="72">
-        <v>29.74</v>
+        <v>31.83</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8365,51 +8365,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="67" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8542,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>855</v>
+        <v>880</v>
       </c>
       <c r="C9" s="57">
-        <v>26706</v>
+        <v>25977</v>
       </c>
       <c r="D9" s="57">
-        <v>650862</v>
+        <v>651279</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
-        <v>678423</v>
+        <v>678136</v>
       </c>
       <c r="G9" s="57">
-        <v>678906</v>
+        <v>677437</v>
       </c>
       <c r="H9" s="60">
-        <v>-0.07</v>
+        <v>0.1</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
         <v>0</v>
       </c>
       <c r="D11" s="68">
-        <v>19582</v>
+        <v>19519</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>19582</v>
+        <v>19519</v>
       </c>
       <c r="G11" s="68">
-        <v>19507</v>
+        <v>19482</v>
       </c>
       <c r="H11" s="70">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="I11" s="72">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C13" s="68">
-        <v>2362</v>
+        <v>1907</v>
       </c>
       <c r="D13" s="68">
-        <v>29030</v>
+        <v>29159</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>31397</v>
+        <v>31070</v>
       </c>
       <c r="G13" s="68">
-        <v>31583</v>
+        <v>31226</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.59</v>
+        <v>-0.5</v>
       </c>
       <c r="I13" s="72">
-        <v>4.63</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="B15" s="74">
-        <v>0</v>
+      <c r="B15" s="68">
+        <v>1</v>
       </c>
       <c r="C15" s="68">
-        <v>4202</v>
+        <v>4244</v>
       </c>
       <c r="D15" s="68">
-        <v>26005</v>
+        <v>26000</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>30207</v>
+        <v>30244</v>
       </c>
       <c r="G15" s="68">
-        <v>30109</v>
+        <v>30259</v>
       </c>
       <c r="H15" s="70">
-        <v>0.33</v>
+        <v>-0.05</v>
       </c>
       <c r="I15" s="72">
-        <v>4.45</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="D17" s="68">
-        <v>79656</v>
+        <v>80413</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>79695</v>
+        <v>80433</v>
       </c>
       <c r="G17" s="68">
-        <v>79405</v>
+        <v>80066</v>
       </c>
       <c r="H17" s="70">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="I17" s="72">
-        <v>11.75</v>
+        <v>11.86</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="D19" s="68">
-        <v>19968</v>
+        <v>20005</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>20427</v>
+        <v>20482</v>
       </c>
       <c r="G19" s="68">
-        <v>20430</v>
+        <v>20437</v>
       </c>
       <c r="H19" s="70">
-        <v>-0.02</v>
+        <v>0.22</v>
       </c>
       <c r="I19" s="72">
-        <v>3.01</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="D21" s="68">
-        <v>11330</v>
+        <v>11429</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>11443</v>
+        <v>11491</v>
       </c>
       <c r="G21" s="68">
-        <v>11335</v>
+        <v>11450</v>
       </c>
       <c r="H21" s="70">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="I21" s="72">
         <v>1.69</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="68">
-        <v>14201</v>
+        <v>14094</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>14201</v>
+        <v>14094</v>
       </c>
       <c r="G23" s="68">
-        <v>14131</v>
+        <v>14060</v>
       </c>
       <c r="H23" s="70">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="I23" s="72">
-        <v>2.09</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C25" s="68">
-        <v>4441</v>
+        <v>4593</v>
       </c>
       <c r="D25" s="68">
-        <v>51351</v>
+        <v>50943</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>55801</v>
+        <v>55542</v>
       </c>
       <c r="G25" s="68">
-        <v>56197</v>
+        <v>55797</v>
       </c>
       <c r="H25" s="70">
-        <v>-0.7</v>
+        <v>-0.46</v>
       </c>
       <c r="I25" s="72">
-        <v>8.23</v>
+        <v>8.19</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3907</v>
+        <v>3746</v>
       </c>
       <c r="D27" s="68">
-        <v>25747</v>
+        <v>25612</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>29654</v>
+        <v>29358</v>
       </c>
       <c r="G27" s="68">
-        <v>29960</v>
+        <v>29470</v>
       </c>
       <c r="H27" s="70">
-        <v>-1.02</v>
+        <v>-0.38</v>
       </c>
       <c r="I27" s="72">
-        <v>4.37</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="C29" s="68">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="D29" s="68">
-        <v>85851</v>
+        <v>87139</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>87741</v>
+        <v>89017</v>
       </c>
       <c r="G29" s="68">
-        <v>87209</v>
+        <v>87672</v>
       </c>
       <c r="H29" s="70">
-        <v>0.61</v>
+        <v>1.53</v>
       </c>
       <c r="I29" s="72">
-        <v>12.93</v>
+        <v>13.13</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="74">
         <v>0</v>
       </c>
       <c r="D31" s="68">
-        <v>14490</v>
+        <v>14410</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>14490</v>
+        <v>14410</v>
       </c>
       <c r="G31" s="68">
-        <v>14430</v>
+        <v>14495</v>
       </c>
       <c r="H31" s="70">
-        <v>0.42</v>
+        <v>-0.58</v>
       </c>
       <c r="I31" s="72">
-        <v>2.14</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="D33" s="68">
-        <v>11887</v>
+        <v>11876</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>12096</v>
+        <v>12077</v>
       </c>
       <c r="G33" s="68">
-        <v>12099</v>
+        <v>12053</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.03</v>
+        <v>0.2</v>
       </c>
       <c r="I33" s="72">
         <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="D35" s="68">
-        <v>31250</v>
+        <v>31308</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>31385</v>
+        <v>31480</v>
       </c>
       <c r="G35" s="68">
-        <v>31290</v>
+        <v>31474</v>
       </c>
       <c r="H35" s="70">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="I35" s="72">
-        <v>4.63</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9287,51 +9287,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="68" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9467,444 +9467,444 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D9" s="56">
-        <v>10715</v>
+        <v>10673</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>10722</v>
+        <v>10676</v>
       </c>
       <c r="G9" s="56">
-        <v>10723</v>
+        <v>10700</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.01</v>
+        <v>-0.22</v>
       </c>
       <c r="I9" s="62">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" s="68">
-        <v>20541</v>
+        <v>20216</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>20552</v>
+        <v>20229</v>
       </c>
       <c r="G11" s="68">
-        <v>20655</v>
+        <v>20350</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="I11" s="72">
-        <v>3.03</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D13" s="68">
-        <v>10246</v>
+        <v>10302</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>10285</v>
+        <v>10330</v>
       </c>
       <c r="G13" s="68">
-        <v>10244</v>
+        <v>10326</v>
       </c>
       <c r="H13" s="70">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="I13" s="72">
         <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="D15" s="68">
-        <v>20358</v>
+        <v>20345</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>20951</v>
+        <v>20944</v>
       </c>
       <c r="G15" s="68">
-        <v>20818</v>
+        <v>20902</v>
       </c>
       <c r="H15" s="70">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="I15" s="72">
         <v>3.09</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6733</v>
+        <v>6369</v>
       </c>
       <c r="D17" s="68">
-        <v>59191</v>
+        <v>59234</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>65925</v>
+        <v>65603</v>
       </c>
       <c r="G17" s="68">
-        <v>66385</v>
+        <v>65685</v>
       </c>
       <c r="H17" s="70">
-        <v>-0.69</v>
+        <v>-0.12</v>
       </c>
       <c r="I17" s="72">
-        <v>9.72</v>
+        <v>9.67</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="D19" s="68">
-        <v>27396</v>
+        <v>27219</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>27536</v>
+        <v>27387</v>
       </c>
       <c r="G19" s="68">
-        <v>27687</v>
+        <v>27469</v>
       </c>
       <c r="H19" s="70">
-        <v>-0.54</v>
+        <v>-0.3</v>
       </c>
       <c r="I19" s="72">
-        <v>4.06</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>746</v>
+        <v>794</v>
       </c>
       <c r="D21" s="68">
-        <v>66866</v>
+        <v>66208</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>67611</v>
+        <v>67003</v>
       </c>
       <c r="G21" s="68">
-        <v>67994</v>
+        <v>67328</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.56</v>
+        <v>-0.48</v>
       </c>
       <c r="I21" s="72">
-        <v>9.97</v>
+        <v>9.88</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
         <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>4012</v>
+        <v>3995</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>4021</v>
+        <v>4003</v>
       </c>
       <c r="G23" s="68">
-        <v>4010</v>
+        <v>4030</v>
       </c>
       <c r="H23" s="70">
-        <v>0.29</v>
+        <v>-0.65</v>
       </c>
       <c r="I23" s="72">
         <v>0.59</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1322</v>
+        <v>1350</v>
       </c>
       <c r="D25" s="68">
-        <v>6828</v>
+        <v>6846</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>8150</v>
+        <v>8196</v>
       </c>
       <c r="G25" s="68">
-        <v>8139</v>
+        <v>8166</v>
       </c>
       <c r="H25" s="70">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="I25" s="72">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="C27" s="68">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D27" s="68">
-        <v>4357</v>
+        <v>4333</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>4551</v>
+        <v>4549</v>
       </c>
       <c r="G27" s="68">
-        <v>4567</v>
+        <v>4539</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.36</v>
+        <v>0.23</v>
       </c>
       <c r="I27" s="72">
         <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
@@ -10160,51 +10160,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="69" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社放款月底餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>