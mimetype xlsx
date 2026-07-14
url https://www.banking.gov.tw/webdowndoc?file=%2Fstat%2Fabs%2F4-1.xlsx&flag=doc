--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -2438,85 +2438,85 @@
     </xf>
     <xf xxid="132" numFmtId="178" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="133" numFmtId="178" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="178" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="0" fontId="42" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="43" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="140" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="150" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="151" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="152" numFmtId="179" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2706,615 +2706,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>48219</v>
+        <v>50749</v>
       </c>
       <c r="C9" s="57">
-        <v>10201784</v>
+        <v>10440700</v>
       </c>
       <c r="D9" s="57">
-        <v>36254183</v>
+        <v>36360881</v>
       </c>
       <c r="E9" s="57">
-        <v>17740</v>
+        <v>15298</v>
       </c>
       <c r="F9" s="57">
+        <v>46867628</v>
+      </c>
+      <c r="G9" s="57">
         <v>46521927</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>1.54</v>
+        <v>0.74</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>11272</v>
+        <v>15593</v>
       </c>
       <c r="C11" s="68">
-        <v>879866</v>
+        <v>839961</v>
       </c>
       <c r="D11" s="68">
-        <v>2916745</v>
+        <v>2897539</v>
       </c>
       <c r="E11" s="68">
-        <v>2512</v>
+        <v>1715</v>
       </c>
       <c r="F11" s="68">
+        <v>3754807</v>
+      </c>
+      <c r="G11" s="68">
         <v>3810395</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>4.34</v>
+        <v>-1.46</v>
       </c>
       <c r="I11" s="72">
-        <v>8.19</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C13" s="68">
-        <v>113979</v>
+        <v>111439</v>
       </c>
       <c r="D13" s="68">
-        <v>2431266</v>
+        <v>2424144</v>
       </c>
       <c r="E13" s="68">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="F13" s="68">
+        <v>2535971</v>
+      </c>
+      <c r="G13" s="68">
         <v>2545751</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>0.22</v>
+        <v>-0.38</v>
       </c>
       <c r="I13" s="72">
-        <v>5.47</v>
+        <v>5.41</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1652</v>
+        <v>1748</v>
       </c>
       <c r="C15" s="68">
-        <v>859346</v>
+        <v>853182</v>
       </c>
       <c r="D15" s="68">
-        <v>2362947</v>
+        <v>2363798</v>
       </c>
       <c r="E15" s="68">
-        <v>438</v>
+        <v>320</v>
       </c>
       <c r="F15" s="68">
+        <v>3219048</v>
+      </c>
+      <c r="G15" s="68">
         <v>3224382</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>-0.16</v>
+        <v>-0.17</v>
       </c>
       <c r="I15" s="72">
-        <v>6.93</v>
+        <v>6.87</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>3793</v>
+        <v>3477</v>
       </c>
       <c r="C17" s="68">
-        <v>756779</v>
+        <v>781621</v>
       </c>
       <c r="D17" s="68">
-        <v>2198995</v>
+        <v>2196650</v>
       </c>
       <c r="E17" s="68">
-        <v>309</v>
+        <v>407</v>
       </c>
       <c r="F17" s="68">
+        <v>2982155</v>
+      </c>
+      <c r="G17" s="68">
         <v>2959875</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>1.97</v>
+        <v>0.75</v>
       </c>
       <c r="I17" s="72">
         <v>6.36</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="C19" s="68">
-        <v>589703</v>
+        <v>605815</v>
       </c>
       <c r="D19" s="68">
-        <v>1895155</v>
+        <v>1890277</v>
       </c>
       <c r="E19" s="68">
-        <v>920</v>
+        <v>596</v>
       </c>
       <c r="F19" s="68">
+        <v>2496826</v>
+      </c>
+      <c r="G19" s="68">
         <v>2485929</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>1.55</v>
+        <v>0.44</v>
       </c>
       <c r="I19" s="72">
-        <v>5.34</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>2561</v>
+        <v>2683</v>
       </c>
       <c r="C21" s="68">
-        <v>477420</v>
+        <v>493732</v>
       </c>
       <c r="D21" s="68">
-        <v>1632801</v>
+        <v>1631507</v>
       </c>
       <c r="E21" s="68">
-        <v>141</v>
+        <v>803</v>
       </c>
       <c r="F21" s="68">
+        <v>2128725</v>
+      </c>
+      <c r="G21" s="68">
         <v>2112922</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>1.06</v>
+        <v>0.75</v>
       </c>
       <c r="I21" s="72">
         <v>4.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C23" s="68">
-        <v>248606</v>
+        <v>248617</v>
       </c>
       <c r="D23" s="68">
-        <v>661770</v>
+        <v>658595</v>
       </c>
       <c r="E23" s="68">
-        <v>2158</v>
+        <v>1681</v>
       </c>
       <c r="F23" s="68">
+        <v>909077</v>
+      </c>
+      <c r="G23" s="68">
         <v>912716</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.76</v>
+        <v>-0.4</v>
       </c>
       <c r="I23" s="72">
-        <v>1.96</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="C25" s="68">
-        <v>451551</v>
+        <v>488688</v>
       </c>
       <c r="D25" s="68">
-        <v>2226142</v>
+        <v>2236314</v>
       </c>
       <c r="E25" s="68">
-        <v>1794</v>
+        <v>1480</v>
       </c>
       <c r="F25" s="68">
+        <v>2726504</v>
+      </c>
+      <c r="G25" s="68">
         <v>2679555</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.92</v>
+        <v>1.75</v>
       </c>
       <c r="I25" s="72">
-        <v>5.76</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>678</v>
+        <v>661</v>
       </c>
       <c r="C27" s="68">
-        <v>695628</v>
+        <v>714644</v>
       </c>
       <c r="D27" s="68">
-        <v>2246545</v>
+        <v>2256740</v>
       </c>
       <c r="E27" s="68">
-        <v>593</v>
+        <v>693</v>
       </c>
       <c r="F27" s="68">
+        <v>2972739</v>
+      </c>
+      <c r="G27" s="68">
         <v>2943445</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>3.06</v>
+        <v>1</v>
       </c>
       <c r="I27" s="72">
-        <v>6.33</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>45019</v>
+        <v>48439</v>
       </c>
       <c r="D29" s="68">
-        <v>189847</v>
+        <v>190649</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>239088</v>
+      </c>
+      <c r="G29" s="68">
         <v>234866</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>3.24</v>
+        <v>1.8</v>
       </c>
       <c r="I29" s="72">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="C31" s="68">
-        <v>58806</v>
+        <v>57300</v>
       </c>
       <c r="D31" s="68">
-        <v>167384</v>
+        <v>166830</v>
       </c>
       <c r="E31" s="68">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F31" s="68">
+        <v>224301</v>
+      </c>
+      <c r="G31" s="68">
         <v>226362</v>
       </c>
-      <c r="G31" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>0.1</v>
+        <v>-0.91</v>
       </c>
       <c r="I31" s="72">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1462</v>
+        <v>1045</v>
       </c>
       <c r="C33" s="68">
-        <v>661240</v>
+        <v>664925</v>
       </c>
       <c r="D33" s="68">
-        <v>1840442</v>
+        <v>1841220</v>
       </c>
       <c r="E33" s="68">
-        <v>4178</v>
+        <v>2085</v>
       </c>
       <c r="F33" s="68">
+        <v>2509274</v>
+      </c>
+      <c r="G33" s="68">
         <v>2507322</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>2.82</v>
+        <v>0.08</v>
       </c>
       <c r="I33" s="72">
-        <v>5.39</v>
+        <v>5.35</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>2214</v>
+        <v>2011</v>
       </c>
       <c r="C35" s="68">
-        <v>57333</v>
+        <v>59567</v>
       </c>
       <c r="D35" s="68">
         <v>1160</v>
       </c>
       <c r="E35" s="68">
-        <v>544</v>
+        <v>508</v>
       </c>
       <c r="F35" s="68">
+        <v>63245</v>
+      </c>
+      <c r="G35" s="68">
         <v>61250</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>20.93</v>
+        <v>3.26</v>
       </c>
       <c r="I35" s="72">
         <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3617,615 +3617,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C9" s="56">
-        <v>106064</v>
+        <v>104656</v>
       </c>
       <c r="D9" s="56">
-        <v>132620</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>134595</v>
+      </c>
+      <c r="E9" s="56">
+        <v>365</v>
       </c>
       <c r="F9" s="56">
+        <v>239933</v>
+      </c>
+      <c r="G9" s="56">
         <v>239003</v>
       </c>
-      <c r="G9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="I9" s="62">
         <v>0.51</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>1509</v>
+        <v>781</v>
       </c>
       <c r="C11" s="68">
-        <v>431586</v>
+        <v>430658</v>
       </c>
       <c r="D11" s="68">
-        <v>1298605</v>
+        <v>1301327</v>
       </c>
       <c r="E11" s="68">
-        <v>158</v>
+        <v>60</v>
       </c>
       <c r="F11" s="68">
+        <v>1732826</v>
+      </c>
+      <c r="G11" s="68">
         <v>1731858</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>2.3</v>
+        <v>0.06</v>
       </c>
       <c r="I11" s="72">
-        <v>3.72</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="C13" s="68">
-        <v>23122</v>
+        <v>20021</v>
       </c>
       <c r="D13" s="68">
-        <v>299336</v>
+        <v>299284</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>319390</v>
+      </c>
+      <c r="G13" s="68">
         <v>322528</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-0.49</v>
+        <v>-0.97</v>
       </c>
       <c r="I13" s="72">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
         <v>7</v>
       </c>
       <c r="C15" s="68">
-        <v>153562</v>
+        <v>153394</v>
       </c>
       <c r="D15" s="68">
-        <v>495079</v>
+        <v>497126</v>
       </c>
       <c r="E15" s="68">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="F15" s="68">
+        <v>650657</v>
+      </c>
+      <c r="G15" s="68">
         <v>648848</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>1.29</v>
+        <v>0.28</v>
       </c>
       <c r="I15" s="72">
         <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C17" s="68">
-        <v>66894</v>
+        <v>67344</v>
       </c>
       <c r="D17" s="68">
-        <v>162373</v>
+        <v>168047</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>235412</v>
+      </c>
+      <c r="G17" s="68">
         <v>229291</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>0.16</v>
+        <v>2.67</v>
       </c>
       <c r="I17" s="72">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="C19" s="68">
-        <v>108681</v>
+        <v>103997</v>
       </c>
       <c r="D19" s="68">
-        <v>247607</v>
+        <v>249246</v>
       </c>
       <c r="E19" s="68">
-        <v>281</v>
+        <v>456</v>
       </c>
       <c r="F19" s="68">
+        <v>354384</v>
+      </c>
+      <c r="G19" s="68">
         <v>357274</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>2.63</v>
+        <v>-0.81</v>
       </c>
       <c r="I19" s="72">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C21" s="68">
-        <v>5735</v>
+        <v>5813</v>
       </c>
       <c r="D21" s="68">
-        <v>57642</v>
+        <v>58067</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>63972</v>
+      </c>
+      <c r="G21" s="68">
         <v>63463</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>80669</v>
+        <v>79215</v>
       </c>
       <c r="D23" s="68">
-        <v>109130</v>
+        <v>111212</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
+        <v>190427</v>
+      </c>
+      <c r="G23" s="68">
         <v>189799</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.75</v>
+        <v>0.33</v>
       </c>
       <c r="I23" s="72">
         <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>201119</v>
+        <v>207804</v>
       </c>
       <c r="D25" s="68">
-        <v>711136</v>
+        <v>710541</v>
       </c>
       <c r="E25" s="68">
         <v>130</v>
       </c>
       <c r="F25" s="68">
+        <v>918475</v>
+      </c>
+      <c r="G25" s="68">
         <v>912384</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>1.19</v>
+        <v>0.67</v>
       </c>
       <c r="I25" s="72">
         <v>1.96</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2036</v>
+        <v>2002</v>
       </c>
       <c r="C27" s="68">
-        <v>140432</v>
+        <v>141065</v>
       </c>
       <c r="D27" s="68">
-        <v>404562</v>
+        <v>409350</v>
       </c>
       <c r="E27" s="68">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F27" s="68">
+        <v>552439</v>
+      </c>
+      <c r="G27" s="68">
         <v>547061</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>0.65</v>
+        <v>0.98</v>
       </c>
       <c r="I27" s="72">
         <v>1.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
         <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>49689</v>
+        <v>49571</v>
       </c>
       <c r="D29" s="68">
-        <v>183847</v>
+        <v>181350</v>
       </c>
       <c r="E29" s="68">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F29" s="68">
+        <v>230932</v>
+      </c>
+      <c r="G29" s="68">
         <v>233542</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>-0.89</v>
+        <v>-1.12</v>
       </c>
       <c r="I29" s="72">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C31" s="68">
-        <v>25609</v>
+        <v>25296</v>
       </c>
       <c r="D31" s="68">
-        <v>129714</v>
+        <v>130715</v>
       </c>
       <c r="E31" s="68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F31" s="68">
+        <v>156022</v>
+      </c>
+      <c r="G31" s="68">
         <v>155331</v>
       </c>
-      <c r="G31" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="I31" s="72">
         <v>0.33</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C33" s="68">
-        <v>176514</v>
+        <v>181075</v>
       </c>
       <c r="D33" s="68">
-        <v>471844</v>
+        <v>473962</v>
       </c>
       <c r="E33" s="68">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F33" s="68">
+        <v>655095</v>
+      </c>
+      <c r="G33" s="68">
         <v>648413</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>-0.14</v>
+        <v>1.03</v>
       </c>
       <c r="I33" s="72">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C35" s="68">
-        <v>104339</v>
+        <v>111221</v>
       </c>
       <c r="D35" s="68">
-        <v>414697</v>
-[...1 lines deleted...]
-      <c r="E35" s="68">
+        <v>412496</v>
+      </c>
+      <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
+        <v>523730</v>
+      </c>
+      <c r="G35" s="68">
         <v>519053</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>1.32</v>
+        <v>0.9</v>
       </c>
       <c r="I35" s="72">
         <v>1.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,492 +4528,492 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>614</v>
+        <v>473</v>
       </c>
       <c r="C9" s="56">
-        <v>428900</v>
+        <v>437234</v>
       </c>
       <c r="D9" s="56">
-        <v>1088120</v>
+        <v>1091180</v>
       </c>
       <c r="E9" s="56">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="F9" s="56">
+        <v>1528928</v>
+      </c>
+      <c r="G9" s="56">
         <v>1517730</v>
       </c>
-      <c r="G9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>1.64</v>
+        <v>0.74</v>
       </c>
       <c r="I9" s="62">
         <v>3.26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
         <v>30</v>
       </c>
       <c r="C11" s="68">
-        <v>262454</v>
+        <v>290834</v>
       </c>
       <c r="D11" s="68">
-        <v>1465405</v>
+        <v>1480458</v>
       </c>
       <c r="E11" s="68">
-        <v>436</v>
+        <v>567</v>
       </c>
       <c r="F11" s="68">
+        <v>1771889</v>
+      </c>
+      <c r="G11" s="68">
         <v>1728325</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>-0.57</v>
+        <v>2.52</v>
       </c>
       <c r="I11" s="72">
-        <v>3.72</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="68">
         <v>2</v>
       </c>
       <c r="C13" s="68">
-        <v>426981</v>
+        <v>434137</v>
       </c>
       <c r="D13" s="68">
-        <v>2238574</v>
+        <v>2253832</v>
       </c>
       <c r="E13" s="68">
-        <v>1265</v>
+        <v>1174</v>
       </c>
       <c r="F13" s="68">
+        <v>2689146</v>
+      </c>
+      <c r="G13" s="68">
         <v>2666823</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>2.13</v>
+        <v>0.84</v>
       </c>
       <c r="I13" s="72">
-        <v>5.73</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>91057</v>
+        <v>97168</v>
       </c>
       <c r="D15" s="68">
-        <v>438657</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>437758</v>
+      </c>
+      <c r="E15" s="68">
+        <v>10</v>
       </c>
       <c r="F15" s="68">
+        <v>534937</v>
+      </c>
+      <c r="G15" s="68">
         <v>529714</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>0.57</v>
+        <v>0.99</v>
       </c>
       <c r="I15" s="72">
         <v>1.14</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>14925</v>
+        <v>14770</v>
       </c>
       <c r="C17" s="68">
-        <v>133613</v>
+        <v>126323</v>
       </c>
       <c r="D17" s="68">
-        <v>398700</v>
+        <v>399886</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>540979</v>
+      </c>
+      <c r="G17" s="68">
         <v>547239</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>1.92</v>
+        <v>-1.14</v>
       </c>
       <c r="I17" s="72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>973</v>
+        <v>770</v>
       </c>
       <c r="C19" s="68">
-        <v>431432</v>
+        <v>455493</v>
       </c>
       <c r="D19" s="68">
-        <v>1544686</v>
+        <v>1563717</v>
       </c>
       <c r="E19" s="68">
-        <v>1222</v>
+        <v>1263</v>
       </c>
       <c r="F19" s="68">
+        <v>2021243</v>
+      </c>
+      <c r="G19" s="68">
         <v>1978313</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>1.66</v>
+        <v>2.17</v>
       </c>
       <c r="I19" s="72">
-        <v>4.25</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="B21" s="74">
+      <c r="B21" s="68">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>42536</v>
+        <v>44387</v>
       </c>
       <c r="D21" s="68">
-        <v>216941</v>
+        <v>217919</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>262306</v>
+      </c>
+      <c r="G21" s="68">
         <v>259476</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="I21" s="72">
         <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2320</v>
+        <v>2606</v>
       </c>
       <c r="C23" s="68">
-        <v>810151</v>
+        <v>900557</v>
       </c>
       <c r="D23" s="68">
-        <v>2831169</v>
+        <v>2875924</v>
       </c>
       <c r="E23" s="68">
-        <v>137</v>
+        <v>687</v>
       </c>
       <c r="F23" s="68">
+        <v>3779774</v>
+      </c>
+      <c r="G23" s="68">
         <v>3643778</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.69</v>
+        <v>3.73</v>
       </c>
       <c r="I23" s="72">
-        <v>7.83</v>
+        <v>8.06</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
+        <v>47430</v>
+      </c>
+      <c r="E25" s="74">
+        <v>0</v>
+      </c>
+      <c r="F25" s="68">
+        <v>47430</v>
+      </c>
+      <c r="G25" s="68">
         <v>44873</v>
       </c>
-      <c r="E25" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>7.9</v>
+        <v>5.7</v>
       </c>
       <c r="I25" s="72">
         <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2758</v>
+        <v>2898</v>
       </c>
       <c r="D27" s="68">
-        <v>75370</v>
+        <v>76574</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>79472</v>
+      </c>
+      <c r="G27" s="68">
         <v>78128</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>2.24</v>
+        <v>1.72</v>
       </c>
       <c r="I27" s="72">
         <v>0.17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2611</v>
+        <v>2607</v>
       </c>
       <c r="D29" s="68">
-        <v>22298</v>
+        <v>23463</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>26069</v>
+      </c>
+      <c r="G29" s="68">
         <v>24910</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>6.64</v>
+        <v>4.66</v>
       </c>
       <c r="I29" s="72">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="46"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,618 +5364,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>1381</v>
+        <v>2343</v>
       </c>
       <c r="C9" s="57">
-        <v>936447</v>
+        <v>960086</v>
       </c>
       <c r="D9" s="57">
-        <v>539164</v>
+        <v>519301</v>
       </c>
       <c r="E9" s="57">
-        <v>1362</v>
+        <v>1153</v>
       </c>
       <c r="F9" s="57">
+        <v>1482883</v>
+      </c>
+      <c r="G9" s="57">
         <v>1478354</v>
       </c>
-      <c r="G9" s="57">
-[...3 lines deleted...]
-        <v>9.33</v>
+      <c r="H9" s="79">
+        <v>0.31</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="68">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11" s="68">
-        <v>79469</v>
+        <v>95337</v>
       </c>
       <c r="D11" s="68">
-        <v>101059</v>
+        <v>104145</v>
       </c>
       <c r="E11" s="68">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F11" s="68">
+        <v>199537</v>
+      </c>
+      <c r="G11" s="68">
         <v>180591</v>
       </c>
-      <c r="G11" s="68">
-[...3 lines deleted...]
-        <v>-26.44</v>
+      <c r="H11" s="81">
+        <v>10.49</v>
       </c>
       <c r="I11" s="72">
-        <v>12.22</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>526</v>
+        <v>592</v>
       </c>
       <c r="C13" s="68">
-        <v>40024</v>
+        <v>11212</v>
       </c>
       <c r="D13" s="68">
-        <v>9250</v>
+        <v>8550</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>20354</v>
+      </c>
+      <c r="G13" s="68">
         <v>49801</v>
       </c>
-      <c r="G13" s="68">
-[...3 lines deleted...]
-        <v>146.21</v>
+      <c r="H13" s="81">
+        <v>-59.13</v>
       </c>
       <c r="I13" s="72">
-        <v>3.37</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>12182</v>
+        <v>14199</v>
       </c>
       <c r="D15" s="68">
-        <v>6020</v>
+        <v>4908</v>
       </c>
       <c r="E15" s="68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F15" s="68">
+        <v>19127</v>
+      </c>
+      <c r="G15" s="68">
         <v>18221</v>
       </c>
-      <c r="G15" s="68">
-[...3 lines deleted...]
-        <v>-2.24</v>
+      <c r="H15" s="81">
+        <v>4.97</v>
       </c>
       <c r="I15" s="72">
-        <v>1.23</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>9324</v>
+        <v>7082</v>
       </c>
       <c r="D17" s="68">
-        <v>3337</v>
+        <v>1993</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>9075</v>
+      </c>
+      <c r="G17" s="68">
         <v>12661</v>
       </c>
-      <c r="G17" s="68">
-[...3 lines deleted...]
-        <v>19.29</v>
+      <c r="H17" s="81">
+        <v>-28.32</v>
       </c>
       <c r="I17" s="72">
-        <v>0.86</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="85">
-[...2 lines deleted...]
-      <c r="I19" s="87">
+      <c r="H19" s="83">
+        <v>0</v>
+      </c>
+      <c r="I19" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>87775</v>
+        <v>77730</v>
       </c>
       <c r="D21" s="68">
-        <v>13040</v>
+        <v>12849</v>
       </c>
       <c r="E21" s="68">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F21" s="68">
+        <v>90588</v>
+      </c>
+      <c r="G21" s="68">
         <v>100833</v>
       </c>
-      <c r="G21" s="68">
-[...3 lines deleted...]
-        <v>31.67</v>
+      <c r="H21" s="81">
+        <v>-10.16</v>
       </c>
       <c r="I21" s="72">
-        <v>6.82</v>
+        <v>6.11</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="74">
         <v>0</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="74">
         <v>0</v>
       </c>
       <c r="G23" s="74">
         <v>0</v>
       </c>
-      <c r="H23" s="85">
-[...2 lines deleted...]
-      <c r="I23" s="87">
+      <c r="H23" s="83">
+        <v>0</v>
+      </c>
+      <c r="I23" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
+        <v>14336</v>
+      </c>
+      <c r="E25" s="74">
+        <v>0</v>
+      </c>
+      <c r="F25" s="68">
+        <v>14336</v>
+      </c>
+      <c r="G25" s="68">
         <v>14233</v>
       </c>
-      <c r="E25" s="74">
-[...9 lines deleted...]
-        <v>-15.02</v>
+      <c r="H25" s="81">
+        <v>0.73</v>
       </c>
       <c r="I25" s="72">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>840</v>
+        <v>1737</v>
       </c>
       <c r="C27" s="68">
-        <v>2209</v>
+        <v>2004</v>
       </c>
       <c r="D27" s="68">
-        <v>5018</v>
+        <v>6890</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>10630</v>
+      </c>
+      <c r="G27" s="68">
         <v>8067</v>
       </c>
-      <c r="G27" s="68">
-[...3 lines deleted...]
-        <v>-7.17</v>
+      <c r="H27" s="81">
+        <v>31.77</v>
       </c>
       <c r="I27" s="72">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>12159</v>
+        <v>13930</v>
       </c>
       <c r="D29" s="68">
-        <v>23501</v>
+        <v>22588</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>36518</v>
+      </c>
+      <c r="G29" s="68">
         <v>35660</v>
       </c>
-      <c r="G29" s="68">
-[...3 lines deleted...]
-        <v>-0.95</v>
+      <c r="H29" s="81">
+        <v>2.41</v>
       </c>
       <c r="I29" s="72">
-        <v>2.41</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>14618</v>
+        <v>19218</v>
       </c>
       <c r="D31" s="68">
-        <v>1183</v>
+        <v>1243</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
+        <v>20461</v>
+      </c>
+      <c r="G31" s="68">
         <v>15801</v>
       </c>
-      <c r="G31" s="68">
-[...3 lines deleted...]
-        <v>92.3</v>
+      <c r="H31" s="81">
+        <v>29.49</v>
       </c>
       <c r="I31" s="72">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>130288</v>
+        <v>127814</v>
       </c>
       <c r="D33" s="68">
-        <v>25151</v>
+        <v>23987</v>
       </c>
       <c r="E33" s="68">
-        <v>1145</v>
+        <v>1027</v>
       </c>
       <c r="F33" s="68">
+        <v>152829</v>
+      </c>
+      <c r="G33" s="68">
         <v>156584</v>
       </c>
-      <c r="G33" s="68">
-[...3 lines deleted...]
-        <v>10.82</v>
+      <c r="H33" s="81">
+        <v>-2.4</v>
       </c>
       <c r="I33" s="72">
-        <v>10.59</v>
+        <v>10.31</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>60414</v>
+        <v>66931</v>
       </c>
       <c r="D35" s="68">
-        <v>15591</v>
+        <v>15494</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
+        <v>82424</v>
+      </c>
+      <c r="G35" s="68">
         <v>76004</v>
       </c>
-      <c r="G35" s="68">
-[...3 lines deleted...]
-        <v>0.2</v>
+      <c r="H35" s="81">
+        <v>8.45</v>
       </c>
       <c r="I35" s="72">
-        <v>5.14</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6293,619 +6293,619 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="88" t="s">
+      <c r="A9" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="78">
+      <c r="B9" s="88">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>9615</v>
+        <v>4650</v>
       </c>
       <c r="D9" s="56">
-        <v>11684</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>11534</v>
+      </c>
+      <c r="E9" s="88">
         <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>16184</v>
+      </c>
+      <c r="G9" s="56">
         <v>21299</v>
       </c>
-      <c r="G9" s="56">
-[...3 lines deleted...]
-        <v>3.93</v>
+      <c r="H9" s="78">
+        <v>-24.02</v>
       </c>
       <c r="I9" s="62">
-        <v>1.44</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>50474</v>
+        <v>44795</v>
       </c>
       <c r="D11" s="68">
-        <v>31236</v>
+        <v>31658</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
+        <v>76453</v>
+      </c>
+      <c r="G11" s="68">
         <v>81710</v>
       </c>
-      <c r="G11" s="68">
-[...3 lines deleted...]
-        <v>7.74</v>
+      <c r="H11" s="81">
+        <v>-6.43</v>
       </c>
       <c r="I11" s="72">
-        <v>5.53</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>33671</v>
+        <v>18029</v>
       </c>
       <c r="D13" s="68">
-        <v>63897</v>
+        <v>62330</v>
       </c>
       <c r="E13" s="68">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F13" s="68">
+        <v>80382</v>
+      </c>
+      <c r="G13" s="68">
         <v>97588</v>
       </c>
-      <c r="G13" s="68">
-[...3 lines deleted...]
-        <v>16.61</v>
+      <c r="H13" s="81">
+        <v>-17.63</v>
       </c>
       <c r="I13" s="72">
-        <v>6.6</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>78456</v>
+        <v>79570</v>
       </c>
       <c r="D15" s="68">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>80557</v>
+      </c>
+      <c r="G15" s="68">
         <v>79446</v>
       </c>
-      <c r="G15" s="68">
-[...3 lines deleted...]
-        <v>2.45</v>
+      <c r="H15" s="81">
+        <v>1.4</v>
       </c>
       <c r="I15" s="72">
-        <v>5.37</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>36242</v>
+        <v>69592</v>
       </c>
       <c r="D17" s="68">
-        <v>15644</v>
+        <v>15535</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>85127</v>
+      </c>
+      <c r="G17" s="68">
         <v>51886</v>
       </c>
-      <c r="G17" s="68">
-[...3 lines deleted...]
-        <v>11.53</v>
+      <c r="H17" s="81">
+        <v>64.07</v>
       </c>
       <c r="I17" s="72">
-        <v>3.51</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="85">
-[...2 lines deleted...]
-      <c r="I19" s="87">
+      <c r="H19" s="83">
+        <v>0</v>
+      </c>
+      <c r="I19" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>32785</v>
+        <v>51390</v>
       </c>
       <c r="D21" s="68">
-        <v>78488</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>75747</v>
+      </c>
+      <c r="E21" s="74">
+        <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>127137</v>
+      </c>
+      <c r="G21" s="68">
         <v>111362</v>
       </c>
-      <c r="G21" s="68">
-[...3 lines deleted...]
-        <v>-2.02</v>
+      <c r="H21" s="81">
+        <v>14.17</v>
       </c>
       <c r="I21" s="72">
-        <v>7.53</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>15025</v>
+        <v>21612</v>
       </c>
       <c r="D23" s="68">
-        <v>62464</v>
+        <v>46030</v>
       </c>
       <c r="E23" s="68">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F23" s="68">
+        <v>67675</v>
+      </c>
+      <c r="G23" s="68">
         <v>77513</v>
       </c>
-      <c r="G23" s="68">
-[...3 lines deleted...]
-        <v>15.28</v>
+      <c r="H23" s="81">
+        <v>-12.69</v>
       </c>
       <c r="I23" s="72">
-        <v>5.24</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>70131</v>
+        <v>62450</v>
       </c>
       <c r="D25" s="68">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>63717</v>
+      </c>
+      <c r="G25" s="68">
         <v>71410</v>
       </c>
-      <c r="G25" s="68">
-[...3 lines deleted...]
-        <v>57.49</v>
+      <c r="H25" s="81">
+        <v>-10.77</v>
       </c>
       <c r="I25" s="72">
-        <v>4.83</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>70645</v>
+        <v>75505</v>
       </c>
       <c r="D27" s="68">
-        <v>18096</v>
+        <v>18346</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>93851</v>
+      </c>
+      <c r="G27" s="68">
         <v>88741</v>
       </c>
-      <c r="G27" s="68">
-[...3 lines deleted...]
-        <v>44.71</v>
+      <c r="H27" s="81">
+        <v>5.76</v>
       </c>
       <c r="I27" s="72">
-        <v>6</v>
+        <v>6.33</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>47076</v>
+        <v>43963</v>
       </c>
       <c r="D29" s="68">
-        <v>10315</v>
+        <v>10312</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>54275</v>
+      </c>
+      <c r="G29" s="68">
         <v>57391</v>
       </c>
-      <c r="G29" s="68">
-[...3 lines deleted...]
-        <v>59.22</v>
+      <c r="H29" s="81">
+        <v>-5.43</v>
       </c>
       <c r="I29" s="72">
-        <v>3.88</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>43730</v>
+        <v>52940</v>
       </c>
       <c r="D31" s="68">
-        <v>13038</v>
+        <v>13414</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
+        <v>66354</v>
+      </c>
+      <c r="G31" s="68">
         <v>56768</v>
       </c>
-      <c r="G31" s="68">
-[...3 lines deleted...]
-        <v>15.49</v>
+      <c r="H31" s="81">
+        <v>16.89</v>
       </c>
       <c r="I31" s="72">
-        <v>3.84</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
         <v>7381</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
         <v>7381</v>
       </c>
       <c r="G33" s="68">
-        <v>9335</v>
+        <v>7381</v>
       </c>
       <c r="H33" s="83">
-        <v>-20.94</v>
+        <v>0</v>
       </c>
       <c r="I33" s="72">
         <v>0.5</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
         <v>21</v>
       </c>
       <c r="D35" s="68">
         <v>1666</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
         <v>1687</v>
       </c>
       <c r="G35" s="68">
-        <v>1699</v>
-[...2 lines deleted...]
-        <v>-0.73</v>
+        <v>1687</v>
+      </c>
+      <c r="H35" s="81">
+        <v>-0.02</v>
       </c>
       <c r="I35" s="72">
         <v>0.11</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7191,76 +7191,76 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="88" t="s">
+      <c r="A9" s="86" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="78">
+      <c r="B9" s="88">
         <v>0</v>
       </c>
       <c r="C9" s="56">
         <v>113</v>
       </c>
       <c r="D9" s="56">
-        <v>5604</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>6112</v>
+      </c>
+      <c r="E9" s="88">
         <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>6224</v>
+      </c>
+      <c r="G9" s="56">
         <v>5716</v>
       </c>
-      <c r="G9" s="56">
-[...3 lines deleted...]
-        <v>-2.85</v>
+      <c r="H9" s="78">
+        <v>8.89</v>
       </c>
       <c r="I9" s="62">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>194287</v>
+        <v>141429</v>
       </c>
       <c r="D9" s="57">
-        <v>30402</v>
+        <v>29776</v>
       </c>
       <c r="E9" s="57">
-        <v>449</v>
+        <v>330</v>
       </c>
       <c r="F9" s="57">
+        <v>171535</v>
+      </c>
+      <c r="G9" s="57">
         <v>225137</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>28.63</v>
+        <v>-23.81</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>104453</v>
+        <v>82376</v>
       </c>
       <c r="D11" s="68">
-        <v>8266</v>
+        <v>8263</v>
       </c>
       <c r="E11" s="68">
-        <v>449</v>
+        <v>330</v>
       </c>
       <c r="F11" s="68">
+        <v>90968</v>
+      </c>
+      <c r="G11" s="68">
         <v>113167</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>44.35</v>
+        <v>-19.62</v>
       </c>
       <c r="I11" s="72">
-        <v>50.27</v>
+        <v>53.03</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>23147</v>
+        <v>23318</v>
       </c>
       <c r="D13" s="68">
-        <v>17155</v>
+        <v>16532</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>39850</v>
+      </c>
+      <c r="G13" s="68">
         <v>40302</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-3.02</v>
+        <v>-1.12</v>
       </c>
       <c r="I13" s="72">
-        <v>17.9</v>
+        <v>23.23</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>66687</v>
+        <v>35735</v>
       </c>
       <c r="D15" s="68">
         <v>4981</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>40717</v>
+      </c>
+      <c r="G15" s="68">
         <v>71668</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>30.13</v>
+        <v>-43.19</v>
       </c>
       <c r="I15" s="72">
-        <v>31.83</v>
+        <v>23.74</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8542,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>880</v>
+        <v>835</v>
       </c>
       <c r="C9" s="57">
-        <v>25977</v>
+        <v>25720</v>
       </c>
       <c r="D9" s="57">
-        <v>651279</v>
+        <v>652498</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
+        <v>679053</v>
+      </c>
+      <c r="G9" s="57">
         <v>678136</v>
       </c>
-      <c r="G9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="60">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
         <v>0</v>
       </c>
       <c r="D11" s="68">
+        <v>19495</v>
+      </c>
+      <c r="E11" s="74">
+        <v>0</v>
+      </c>
+      <c r="F11" s="68">
+        <v>19495</v>
+      </c>
+      <c r="G11" s="68">
         <v>19519</v>
       </c>
-      <c r="E11" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>0.19</v>
+        <v>-0.12</v>
       </c>
       <c r="I11" s="72">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C13" s="68">
-        <v>1907</v>
+        <v>1629</v>
       </c>
       <c r="D13" s="68">
-        <v>29159</v>
+        <v>29354</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>30986</v>
+      </c>
+      <c r="G13" s="68">
         <v>31070</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>-0.5</v>
+        <v>-0.27</v>
       </c>
       <c r="I13" s="72">
-        <v>4.58</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="68">
         <v>1</v>
       </c>
       <c r="C15" s="68">
-        <v>4244</v>
+        <v>4309</v>
       </c>
       <c r="D15" s="68">
-        <v>26000</v>
+        <v>26178</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>30488</v>
+      </c>
+      <c r="G15" s="68">
         <v>30244</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>-0.05</v>
+        <v>0.8</v>
       </c>
       <c r="I15" s="72">
-        <v>4.46</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="D17" s="68">
-        <v>80413</v>
+        <v>80651</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>80689</v>
+      </c>
+      <c r="G17" s="68">
         <v>80433</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="I17" s="72">
-        <v>11.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>477</v>
+        <v>414</v>
       </c>
       <c r="D19" s="68">
-        <v>20005</v>
+        <v>20008</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
+        <v>20423</v>
+      </c>
+      <c r="G19" s="68">
         <v>20482</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>0.22</v>
+        <v>-0.29</v>
       </c>
       <c r="I19" s="72">
-        <v>3.02</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="D21" s="68">
-        <v>11429</v>
+        <v>11510</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>11593</v>
+      </c>
+      <c r="G21" s="68">
         <v>11491</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>0.36</v>
+        <v>0.89</v>
       </c>
       <c r="I21" s="72">
-        <v>1.69</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="68">
+        <v>14244</v>
+      </c>
+      <c r="E23" s="74">
+        <v>0</v>
+      </c>
+      <c r="F23" s="68">
+        <v>14244</v>
+      </c>
+      <c r="G23" s="68">
         <v>14094</v>
       </c>
-      <c r="E23" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>0.24</v>
+        <v>1.06</v>
       </c>
       <c r="I23" s="72">
-        <v>2.08</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C25" s="68">
-        <v>4593</v>
+        <v>4722</v>
       </c>
       <c r="D25" s="68">
-        <v>50943</v>
+        <v>50875</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>55602</v>
+      </c>
+      <c r="G25" s="68">
         <v>55542</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>-0.46</v>
+        <v>0.11</v>
       </c>
       <c r="I25" s="72">
         <v>8.19</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3746</v>
+        <v>3679</v>
       </c>
       <c r="D27" s="68">
-        <v>25612</v>
+        <v>25639</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>29317</v>
+      </c>
+      <c r="G27" s="68">
         <v>29358</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>-0.38</v>
+        <v>-0.14</v>
       </c>
       <c r="I27" s="72">
-        <v>4.33</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>669</v>
+        <v>632</v>
       </c>
       <c r="C29" s="68">
-        <v>1210</v>
+        <v>1160</v>
       </c>
       <c r="D29" s="68">
-        <v>87139</v>
+        <v>87545</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
+        <v>89337</v>
+      </c>
+      <c r="G29" s="68">
         <v>89017</v>
       </c>
-      <c r="G29" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="70">
-        <v>1.53</v>
+        <v>0.36</v>
       </c>
       <c r="I29" s="72">
-        <v>13.13</v>
+        <v>13.16</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="74">
         <v>0</v>
       </c>
       <c r="D31" s="68">
+        <v>14352</v>
+      </c>
+      <c r="E31" s="74">
+        <v>0</v>
+      </c>
+      <c r="F31" s="68">
+        <v>14352</v>
+      </c>
+      <c r="G31" s="68">
         <v>14410</v>
       </c>
-      <c r="E31" s="74">
-[...7 lines deleted...]
-      </c>
       <c r="H31" s="70">
-        <v>-0.58</v>
+        <v>-0.41</v>
       </c>
       <c r="I31" s="72">
-        <v>2.13</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D33" s="68">
-        <v>11876</v>
+        <v>11872</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
+        <v>12071</v>
+      </c>
+      <c r="G33" s="68">
         <v>12077</v>
       </c>
-      <c r="G33" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="70">
-        <v>0.2</v>
+        <v>-0.05</v>
       </c>
       <c r="I33" s="72">
         <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D35" s="68">
-        <v>31308</v>
+        <v>31556</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
+        <v>31732</v>
+      </c>
+      <c r="G35" s="68">
         <v>31480</v>
       </c>
-      <c r="G35" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="70">
-        <v>0.02</v>
+        <v>0.8</v>
       </c>
       <c r="I35" s="72">
-        <v>4.64</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9463,448 +9463,448 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="78">
+      <c r="B9" s="88">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D9" s="56">
-        <v>10673</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>10597</v>
+      </c>
+      <c r="E9" s="88">
         <v>0</v>
       </c>
       <c r="F9" s="56">
+        <v>10600</v>
+      </c>
+      <c r="G9" s="56">
         <v>10676</v>
       </c>
-      <c r="G9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="59">
-        <v>-0.22</v>
+        <v>-0.71</v>
       </c>
       <c r="I9" s="62">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" s="68">
-        <v>20216</v>
+        <v>20089</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
+        <v>20099</v>
+      </c>
+      <c r="G11" s="68">
         <v>20229</v>
       </c>
-      <c r="G11" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="70">
-        <v>-0.6</v>
+        <v>-0.64</v>
       </c>
       <c r="I11" s="72">
-        <v>2.98</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D13" s="68">
-        <v>10302</v>
+        <v>10333</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
+        <v>10345</v>
+      </c>
+      <c r="G13" s="68">
         <v>10330</v>
       </c>
-      <c r="G13" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="70">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="I13" s="72">
         <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="D15" s="68">
-        <v>20345</v>
+        <v>20371</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
+        <v>20957</v>
+      </c>
+      <c r="G15" s="68">
         <v>20944</v>
       </c>
-      <c r="G15" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="70">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="I15" s="72">
         <v>3.09</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6369</v>
+        <v>6418</v>
       </c>
       <c r="D17" s="68">
-        <v>59234</v>
+        <v>58873</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
+        <v>65291</v>
+      </c>
+      <c r="G17" s="68">
         <v>65603</v>
       </c>
-      <c r="G17" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="70">
-        <v>-0.12</v>
+        <v>-0.48</v>
       </c>
       <c r="I17" s="72">
-        <v>9.67</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="D19" s="68">
-        <v>27219</v>
+        <v>27318</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
+        <v>27478</v>
+      </c>
+      <c r="G19" s="68">
         <v>27387</v>
       </c>
-      <c r="G19" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="70">
-        <v>-0.3</v>
+        <v>0.33</v>
       </c>
       <c r="I19" s="72">
-        <v>4.04</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>794</v>
+        <v>740</v>
       </c>
       <c r="D21" s="68">
-        <v>66208</v>
+        <v>66251</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
+        <v>66991</v>
+      </c>
+      <c r="G21" s="68">
         <v>67003</v>
       </c>
-      <c r="G21" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="70">
-        <v>-0.48</v>
+        <v>-0.02</v>
       </c>
       <c r="I21" s="72">
-        <v>9.88</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
         <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>3995</v>
+        <v>4051</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
+        <v>4059</v>
+      </c>
+      <c r="G23" s="68">
         <v>4003</v>
       </c>
-      <c r="G23" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="70">
-        <v>-0.65</v>
+        <v>1.4</v>
       </c>
       <c r="I23" s="72">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="D25" s="68">
-        <v>6846</v>
+        <v>6972</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
+        <v>8330</v>
+      </c>
+      <c r="G25" s="68">
         <v>8196</v>
       </c>
-      <c r="G25" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="70">
-        <v>0.36</v>
+        <v>1.64</v>
       </c>
       <c r="I25" s="72">
-        <v>1.21</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C27" s="68">
         <v>15</v>
       </c>
       <c r="D27" s="68">
-        <v>4333</v>
+        <v>4365</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
+        <v>4574</v>
+      </c>
+      <c r="G27" s="68">
         <v>4549</v>
       </c>
-      <c r="G27" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="70">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="I27" s="72">
         <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>