--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -2438,85 +2438,85 @@
     </xf>
     <xf xxid="132" numFmtId="178" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="133" numFmtId="178" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="178" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="0" fontId="42" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="43" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="140" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="152" numFmtId="179" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -2706,615 +2706,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>50749</v>
+        <v>54279</v>
       </c>
       <c r="C9" s="57">
-        <v>10440700</v>
+        <v>10504733</v>
       </c>
       <c r="D9" s="57">
-        <v>36360881</v>
+        <v>37183609</v>
       </c>
       <c r="E9" s="57">
-        <v>15298</v>
+        <v>17791</v>
       </c>
       <c r="F9" s="57">
-        <v>46867628</v>
+        <v>47760412</v>
       </c>
       <c r="G9" s="57">
-        <v>46521927</v>
+        <v>47299563</v>
       </c>
       <c r="H9" s="60">
-        <v>0.74</v>
+        <v>0.97</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>15593</v>
+        <v>16551</v>
       </c>
       <c r="C11" s="68">
-        <v>839961</v>
+        <v>826358</v>
       </c>
       <c r="D11" s="68">
-        <v>2897539</v>
+        <v>2952442</v>
       </c>
       <c r="E11" s="68">
-        <v>1715</v>
+        <v>3487</v>
       </c>
       <c r="F11" s="68">
-        <v>3754807</v>
+        <v>3798838</v>
       </c>
       <c r="G11" s="68">
-        <v>3810395</v>
+        <v>3720335</v>
       </c>
       <c r="H11" s="70">
-        <v>-1.46</v>
+        <v>2.11</v>
       </c>
       <c r="I11" s="72">
-        <v>8.01</v>
+        <v>7.95</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C13" s="68">
-        <v>111439</v>
+        <v>146151</v>
       </c>
       <c r="D13" s="68">
-        <v>2424144</v>
+        <v>2458029</v>
       </c>
       <c r="E13" s="68">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F13" s="68">
-        <v>2535971</v>
+        <v>2604597</v>
       </c>
       <c r="G13" s="68">
-        <v>2545751</v>
+        <v>2551688</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.38</v>
+        <v>2.07</v>
       </c>
       <c r="I13" s="72">
-        <v>5.41</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1748</v>
+        <v>1826</v>
       </c>
       <c r="C15" s="68">
-        <v>853182</v>
+        <v>845465</v>
       </c>
       <c r="D15" s="68">
-        <v>2363798</v>
+        <v>2414150</v>
       </c>
       <c r="E15" s="68">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F15" s="68">
-        <v>3219048</v>
+        <v>3261715</v>
       </c>
       <c r="G15" s="68">
-        <v>3224382</v>
+        <v>3227243</v>
       </c>
       <c r="H15" s="70">
-        <v>-0.17</v>
+        <v>1.07</v>
       </c>
       <c r="I15" s="72">
-        <v>6.87</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>3477</v>
+        <v>3153</v>
       </c>
       <c r="C17" s="68">
-        <v>781621</v>
+        <v>692383</v>
       </c>
       <c r="D17" s="68">
-        <v>2196650</v>
+        <v>2254200</v>
       </c>
       <c r="E17" s="68">
-        <v>407</v>
+        <v>172</v>
       </c>
       <c r="F17" s="68">
-        <v>2982155</v>
+        <v>2949909</v>
       </c>
       <c r="G17" s="68">
-        <v>2959875</v>
+        <v>2930840</v>
       </c>
       <c r="H17" s="70">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="I17" s="72">
-        <v>6.36</v>
+        <v>6.18</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>138</v>
+        <v>173</v>
       </c>
       <c r="C19" s="68">
-        <v>605815</v>
+        <v>628656</v>
       </c>
       <c r="D19" s="68">
-        <v>1890277</v>
+        <v>1940484</v>
       </c>
       <c r="E19" s="68">
-        <v>596</v>
+        <v>1025</v>
       </c>
       <c r="F19" s="68">
-        <v>2496826</v>
+        <v>2570338</v>
       </c>
       <c r="G19" s="68">
-        <v>2485929</v>
+        <v>2528129</v>
       </c>
       <c r="H19" s="70">
-        <v>0.44</v>
+        <v>1.67</v>
       </c>
       <c r="I19" s="72">
-        <v>5.33</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>2683</v>
+        <v>2470</v>
       </c>
       <c r="C21" s="68">
-        <v>493732</v>
+        <v>539053</v>
       </c>
       <c r="D21" s="68">
-        <v>1631507</v>
+        <v>1664179</v>
       </c>
       <c r="E21" s="68">
-        <v>803</v>
+        <v>133</v>
       </c>
       <c r="F21" s="68">
-        <v>2128725</v>
+        <v>2205835</v>
       </c>
       <c r="G21" s="68">
-        <v>2112922</v>
+        <v>2154122</v>
       </c>
       <c r="H21" s="70">
-        <v>0.75</v>
+        <v>2.4</v>
       </c>
       <c r="I21" s="72">
-        <v>4.54</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="C23" s="68">
-        <v>248617</v>
+        <v>264683</v>
       </c>
       <c r="D23" s="68">
-        <v>658595</v>
+        <v>663446</v>
       </c>
       <c r="E23" s="68">
-        <v>1681</v>
+        <v>1116</v>
       </c>
       <c r="F23" s="68">
-        <v>909077</v>
+        <v>929402</v>
       </c>
       <c r="G23" s="68">
-        <v>912716</v>
+        <v>907139</v>
       </c>
       <c r="H23" s="70">
-        <v>-0.4</v>
+        <v>2.45</v>
       </c>
       <c r="I23" s="72">
-        <v>1.94</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25" s="68">
-        <v>488688</v>
+        <v>430714</v>
       </c>
       <c r="D25" s="68">
-        <v>2236314</v>
+        <v>2298074</v>
       </c>
       <c r="E25" s="68">
-        <v>1480</v>
+        <v>1242</v>
       </c>
       <c r="F25" s="68">
-        <v>2726504</v>
+        <v>2730054</v>
       </c>
       <c r="G25" s="68">
-        <v>2679555</v>
+        <v>2764008</v>
       </c>
       <c r="H25" s="70">
-        <v>1.75</v>
+        <v>-1.23</v>
       </c>
       <c r="I25" s="72">
-        <v>5.82</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="C27" s="68">
-        <v>714644</v>
+        <v>751243</v>
       </c>
       <c r="D27" s="68">
-        <v>2256740</v>
+        <v>2306199</v>
       </c>
       <c r="E27" s="68">
-        <v>693</v>
+        <v>611</v>
       </c>
       <c r="F27" s="68">
-        <v>2972739</v>
+        <v>3058714</v>
       </c>
       <c r="G27" s="68">
-        <v>2943445</v>
+        <v>3042403</v>
       </c>
       <c r="H27" s="70">
-        <v>1</v>
+        <v>0.54</v>
       </c>
       <c r="I27" s="72">
-        <v>6.34</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>48439</v>
+        <v>51955</v>
       </c>
       <c r="D29" s="68">
-        <v>190649</v>
+        <v>197365</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>239088</v>
+        <v>249320</v>
       </c>
       <c r="G29" s="68">
-        <v>234866</v>
+        <v>243001</v>
       </c>
       <c r="H29" s="70">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="I29" s="72">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="C31" s="68">
-        <v>57300</v>
+        <v>59089</v>
       </c>
       <c r="D31" s="68">
-        <v>166830</v>
+        <v>165785</v>
       </c>
       <c r="E31" s="68">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F31" s="68">
-        <v>224301</v>
+        <v>225048</v>
       </c>
       <c r="G31" s="68">
-        <v>226362</v>
+        <v>223685</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.91</v>
+        <v>0.61</v>
       </c>
       <c r="I31" s="72">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1045</v>
+        <v>1227</v>
       </c>
       <c r="C33" s="68">
-        <v>664925</v>
+        <v>734213</v>
       </c>
       <c r="D33" s="68">
-        <v>1841220</v>
+        <v>1902739</v>
       </c>
       <c r="E33" s="68">
-        <v>2085</v>
+        <v>3187</v>
       </c>
       <c r="F33" s="68">
-        <v>2509274</v>
+        <v>2641366</v>
       </c>
       <c r="G33" s="68">
-        <v>2507322</v>
+        <v>2550723</v>
       </c>
       <c r="H33" s="70">
-        <v>0.08</v>
+        <v>3.55</v>
       </c>
       <c r="I33" s="72">
-        <v>5.35</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>2011</v>
+        <v>2576</v>
       </c>
       <c r="C35" s="68">
-        <v>59567</v>
+        <v>56115</v>
       </c>
       <c r="D35" s="68">
-        <v>1160</v>
+        <v>1243</v>
       </c>
       <c r="E35" s="68">
-        <v>508</v>
+        <v>725</v>
       </c>
       <c r="F35" s="68">
-        <v>63245</v>
+        <v>60659</v>
       </c>
       <c r="G35" s="68">
-        <v>61250</v>
+        <v>68052</v>
       </c>
       <c r="H35" s="70">
-        <v>3.26</v>
+        <v>-10.86</v>
       </c>
       <c r="I35" s="72">
         <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3620,615 +3620,615 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
         <v>317</v>
       </c>
       <c r="C9" s="56">
-        <v>104656</v>
+        <v>109239</v>
       </c>
       <c r="D9" s="56">
-        <v>134595</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>135287</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>239933</v>
+        <v>244843</v>
       </c>
       <c r="G9" s="56">
-        <v>239003</v>
+        <v>238930</v>
       </c>
       <c r="H9" s="59">
-        <v>0.39</v>
+        <v>2.48</v>
       </c>
       <c r="I9" s="62">
         <v>0.51</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>781</v>
+        <v>2522</v>
       </c>
       <c r="C11" s="68">
-        <v>430658</v>
+        <v>440762</v>
       </c>
       <c r="D11" s="68">
-        <v>1301327</v>
+        <v>1308153</v>
       </c>
       <c r="E11" s="68">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="F11" s="68">
-        <v>1732826</v>
+        <v>1751485</v>
       </c>
       <c r="G11" s="68">
-        <v>1731858</v>
+        <v>1732788</v>
       </c>
       <c r="H11" s="70">
-        <v>0.06</v>
+        <v>1.08</v>
       </c>
       <c r="I11" s="72">
-        <v>3.7</v>
+        <v>3.67</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C13" s="68">
-        <v>20021</v>
+        <v>24236</v>
       </c>
       <c r="D13" s="68">
-        <v>299284</v>
+        <v>301819</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>319390</v>
+        <v>326136</v>
       </c>
       <c r="G13" s="68">
-        <v>322528</v>
+        <v>322664</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.97</v>
+        <v>1.08</v>
       </c>
       <c r="I13" s="72">
         <v>0.68</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C15" s="68">
-        <v>153394</v>
+        <v>155105</v>
       </c>
       <c r="D15" s="68">
-        <v>497126</v>
+        <v>498457</v>
       </c>
       <c r="E15" s="68">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="F15" s="68">
-        <v>650657</v>
+        <v>653667</v>
       </c>
       <c r="G15" s="68">
-        <v>648848</v>
+        <v>650901</v>
       </c>
       <c r="H15" s="70">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="I15" s="72">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
         <v>20</v>
       </c>
       <c r="C17" s="68">
-        <v>67344</v>
+        <v>66478</v>
       </c>
       <c r="D17" s="68">
-        <v>168047</v>
+        <v>175700</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>235412</v>
+        <v>242198</v>
       </c>
       <c r="G17" s="68">
-        <v>229291</v>
+        <v>239485</v>
       </c>
       <c r="H17" s="70">
-        <v>2.67</v>
+        <v>1.13</v>
       </c>
       <c r="I17" s="72">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
         <v>685</v>
       </c>
       <c r="C19" s="68">
-        <v>103997</v>
+        <v>101104</v>
       </c>
       <c r="D19" s="68">
-        <v>249246</v>
+        <v>258966</v>
       </c>
       <c r="E19" s="68">
-        <v>456</v>
+        <v>664</v>
       </c>
       <c r="F19" s="68">
-        <v>354384</v>
+        <v>361419</v>
       </c>
       <c r="G19" s="68">
-        <v>357274</v>
+        <v>354857</v>
       </c>
       <c r="H19" s="70">
-        <v>-0.81</v>
+        <v>1.85</v>
       </c>
       <c r="I19" s="72">
         <v>0.76</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="C21" s="68">
-        <v>5813</v>
+        <v>6287</v>
       </c>
       <c r="D21" s="68">
-        <v>58067</v>
+        <v>59049</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>63972</v>
+        <v>65378</v>
       </c>
       <c r="G21" s="68">
-        <v>63463</v>
+        <v>64519</v>
       </c>
       <c r="H21" s="70">
-        <v>0.8</v>
+        <v>1.33</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>79215</v>
+        <v>74101</v>
       </c>
       <c r="D23" s="68">
-        <v>111212</v>
+        <v>119743</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>190427</v>
+        <v>193843</v>
       </c>
       <c r="G23" s="68">
-        <v>189799</v>
+        <v>192617</v>
       </c>
       <c r="H23" s="70">
-        <v>0.33</v>
+        <v>0.64</v>
       </c>
       <c r="I23" s="72">
         <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>207804</v>
+        <v>222789</v>
       </c>
       <c r="D25" s="68">
-        <v>710541</v>
+        <v>719832</v>
       </c>
       <c r="E25" s="68">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="F25" s="68">
-        <v>918475</v>
+        <v>942781</v>
       </c>
       <c r="G25" s="68">
-        <v>912384</v>
+        <v>924164</v>
       </c>
       <c r="H25" s="70">
-        <v>0.67</v>
+        <v>2.01</v>
       </c>
       <c r="I25" s="72">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2002</v>
+        <v>2127</v>
       </c>
       <c r="C27" s="68">
-        <v>141065</v>
+        <v>146924</v>
       </c>
       <c r="D27" s="68">
-        <v>409350</v>
+        <v>414220</v>
       </c>
       <c r="E27" s="68">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F27" s="68">
-        <v>552439</v>
+        <v>563289</v>
       </c>
       <c r="G27" s="68">
-        <v>547061</v>
+        <v>557268</v>
       </c>
       <c r="H27" s="70">
-        <v>0.98</v>
+        <v>1.08</v>
       </c>
       <c r="I27" s="72">
         <v>1.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
         <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>49571</v>
+        <v>50737</v>
       </c>
       <c r="D29" s="68">
-        <v>181350</v>
+        <v>182624</v>
       </c>
       <c r="E29" s="68">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F29" s="68">
-        <v>230932</v>
+        <v>233366</v>
       </c>
       <c r="G29" s="68">
-        <v>233542</v>
+        <v>230874</v>
       </c>
       <c r="H29" s="70">
-        <v>-1.12</v>
+        <v>1.08</v>
       </c>
       <c r="I29" s="72">
         <v>0.49</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C31" s="68">
-        <v>25296</v>
+        <v>23304</v>
       </c>
       <c r="D31" s="68">
-        <v>130715</v>
+        <v>131463</v>
       </c>
       <c r="E31" s="68">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F31" s="68">
-        <v>156022</v>
+        <v>154782</v>
       </c>
       <c r="G31" s="68">
-        <v>155331</v>
+        <v>154886</v>
       </c>
       <c r="H31" s="70">
-        <v>0.44</v>
+        <v>-0.07</v>
       </c>
       <c r="I31" s="72">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C33" s="68">
-        <v>181075</v>
+        <v>184537</v>
       </c>
       <c r="D33" s="68">
-        <v>473962</v>
+        <v>477907</v>
       </c>
       <c r="E33" s="68">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F33" s="68">
-        <v>655095</v>
+        <v>662513</v>
       </c>
       <c r="G33" s="68">
-        <v>648413</v>
+        <v>659541</v>
       </c>
       <c r="H33" s="70">
-        <v>1.03</v>
+        <v>0.45</v>
       </c>
       <c r="I33" s="72">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C35" s="68">
-        <v>111221</v>
+        <v>109355</v>
       </c>
       <c r="D35" s="68">
-        <v>412496</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>414128</v>
+      </c>
+      <c r="E35" s="68">
+        <v>158</v>
       </c>
       <c r="F35" s="68">
-        <v>523730</v>
+        <v>523655</v>
       </c>
       <c r="G35" s="68">
-        <v>519053</v>
+        <v>529266</v>
       </c>
       <c r="H35" s="70">
-        <v>0.9</v>
+        <v>-1.06</v>
       </c>
       <c r="I35" s="72">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,489 +4528,489 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>473</v>
+        <v>427</v>
       </c>
       <c r="C9" s="56">
-        <v>437234</v>
+        <v>424923</v>
       </c>
       <c r="D9" s="56">
-        <v>1091180</v>
+        <v>1134523</v>
       </c>
       <c r="E9" s="56">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F9" s="56">
-        <v>1528928</v>
+        <v>1559945</v>
       </c>
       <c r="G9" s="56">
-        <v>1517730</v>
+        <v>1560583</v>
       </c>
       <c r="H9" s="59">
-        <v>0.74</v>
+        <v>-0.04</v>
       </c>
       <c r="I9" s="62">
-        <v>3.26</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" s="68">
-        <v>290834</v>
+        <v>262921</v>
       </c>
       <c r="D11" s="68">
-        <v>1480458</v>
+        <v>1514688</v>
       </c>
       <c r="E11" s="68">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="F11" s="68">
-        <v>1771889</v>
+        <v>1778215</v>
       </c>
       <c r="G11" s="68">
-        <v>1728325</v>
+        <v>1804409</v>
       </c>
       <c r="H11" s="70">
-        <v>2.52</v>
+        <v>-1.45</v>
       </c>
       <c r="I11" s="72">
-        <v>3.78</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
-      <c r="B13" s="68">
-        <v>2</v>
+      <c r="B13" s="74">
+        <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>434137</v>
+        <v>437726</v>
       </c>
       <c r="D13" s="68">
-        <v>2253832</v>
+        <v>2327555</v>
       </c>
       <c r="E13" s="68">
-        <v>1174</v>
+        <v>2212</v>
       </c>
       <c r="F13" s="68">
-        <v>2689146</v>
+        <v>2767493</v>
       </c>
       <c r="G13" s="68">
-        <v>2666823</v>
+        <v>2738039</v>
       </c>
       <c r="H13" s="70">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="I13" s="72">
-        <v>5.74</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>97168</v>
+        <v>99501</v>
       </c>
       <c r="D15" s="68">
-        <v>437758</v>
+        <v>443206</v>
       </c>
       <c r="E15" s="68">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F15" s="68">
-        <v>534937</v>
+        <v>542711</v>
       </c>
       <c r="G15" s="68">
-        <v>529714</v>
+        <v>540869</v>
       </c>
       <c r="H15" s="70">
-        <v>0.99</v>
+        <v>0.34</v>
       </c>
       <c r="I15" s="72">
         <v>1.14</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>14770</v>
+        <v>14796</v>
       </c>
       <c r="C17" s="68">
-        <v>126323</v>
+        <v>148805</v>
       </c>
       <c r="D17" s="68">
-        <v>399886</v>
+        <v>406895</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>540979</v>
+        <v>570496</v>
       </c>
       <c r="G17" s="68">
-        <v>547239</v>
+        <v>547790</v>
       </c>
       <c r="H17" s="70">
-        <v>-1.14</v>
+        <v>4.15</v>
       </c>
       <c r="I17" s="72">
-        <v>1.15</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>770</v>
+        <v>1020</v>
       </c>
       <c r="C19" s="68">
-        <v>455493</v>
+        <v>426635</v>
       </c>
       <c r="D19" s="68">
-        <v>1563717</v>
+        <v>1587178</v>
       </c>
       <c r="E19" s="68">
-        <v>1263</v>
+        <v>1181</v>
       </c>
       <c r="F19" s="68">
-        <v>2021243</v>
+        <v>2016013</v>
       </c>
       <c r="G19" s="68">
-        <v>1978313</v>
+        <v>2050058</v>
       </c>
       <c r="H19" s="70">
-        <v>2.17</v>
+        <v>-1.66</v>
       </c>
       <c r="I19" s="72">
-        <v>4.31</v>
+        <v>4.22</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="68">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>44387</v>
+        <v>48704</v>
       </c>
       <c r="D21" s="68">
-        <v>217919</v>
+        <v>216483</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>262306</v>
+        <v>265187</v>
       </c>
       <c r="G21" s="68">
-        <v>259476</v>
+        <v>264755</v>
       </c>
       <c r="H21" s="70">
-        <v>1.09</v>
+        <v>0.16</v>
       </c>
       <c r="I21" s="72">
         <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2606</v>
+        <v>2799</v>
       </c>
       <c r="C23" s="68">
-        <v>900557</v>
+        <v>908409</v>
       </c>
       <c r="D23" s="68">
-        <v>2875924</v>
+        <v>2975883</v>
       </c>
       <c r="E23" s="68">
-        <v>687</v>
+        <v>524</v>
       </c>
       <c r="F23" s="68">
-        <v>3779774</v>
+        <v>3887614</v>
       </c>
       <c r="G23" s="68">
-        <v>3643778</v>
+        <v>3870002</v>
       </c>
       <c r="H23" s="70">
-        <v>3.73</v>
+        <v>0.46</v>
       </c>
       <c r="I23" s="72">
-        <v>8.06</v>
+        <v>8.14</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
-      <c r="C25" s="74">
-        <v>0</v>
+      <c r="C25" s="68">
+        <v>64</v>
       </c>
       <c r="D25" s="68">
-        <v>47430</v>
+        <v>53293</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>47430</v>
+        <v>53356</v>
       </c>
       <c r="G25" s="68">
-        <v>44873</v>
+        <v>49738</v>
       </c>
       <c r="H25" s="70">
-        <v>5.7</v>
+        <v>7.27</v>
       </c>
       <c r="I25" s="72">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2898</v>
+        <v>3423</v>
       </c>
       <c r="D27" s="68">
-        <v>76574</v>
+        <v>80498</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>79472</v>
+        <v>83921</v>
       </c>
       <c r="G27" s="68">
-        <v>78128</v>
+        <v>81455</v>
       </c>
       <c r="H27" s="70">
-        <v>1.72</v>
+        <v>3.03</v>
       </c>
       <c r="I27" s="72">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2607</v>
+        <v>2590</v>
       </c>
       <c r="D29" s="68">
-        <v>23463</v>
+        <v>27722</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>26069</v>
+        <v>30312</v>
       </c>
       <c r="G29" s="68">
-        <v>24910</v>
+        <v>27739</v>
       </c>
       <c r="H29" s="70">
-        <v>4.66</v>
+        <v>9.28</v>
       </c>
       <c r="I29" s="72">
         <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,618 +5364,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>2343</v>
+        <v>1966</v>
       </c>
       <c r="C9" s="57">
-        <v>960086</v>
+        <v>999836</v>
       </c>
       <c r="D9" s="57">
-        <v>519301</v>
+        <v>549368</v>
       </c>
       <c r="E9" s="57">
-        <v>1153</v>
+        <v>1019</v>
       </c>
       <c r="F9" s="57">
-        <v>1482883</v>
+        <v>1552189</v>
       </c>
       <c r="G9" s="57">
-        <v>1478354</v>
-[...2 lines deleted...]
-        <v>0.31</v>
+        <v>1459805</v>
+      </c>
+      <c r="H9" s="81">
+        <v>6.33</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="68">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="C11" s="68">
-        <v>95337</v>
+        <v>91286</v>
       </c>
       <c r="D11" s="68">
-        <v>104145</v>
+        <v>102620</v>
       </c>
       <c r="E11" s="68">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F11" s="68">
-        <v>199537</v>
+        <v>194054</v>
       </c>
       <c r="G11" s="68">
-        <v>180591</v>
-[...2 lines deleted...]
-        <v>10.49</v>
+        <v>196940</v>
+      </c>
+      <c r="H11" s="83">
+        <v>-1.47</v>
       </c>
       <c r="I11" s="72">
-        <v>13.46</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>592</v>
+        <v>642</v>
       </c>
       <c r="C13" s="68">
-        <v>11212</v>
+        <v>52914</v>
       </c>
       <c r="D13" s="68">
-        <v>8550</v>
+        <v>11550</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>20354</v>
+        <v>65106</v>
       </c>
       <c r="G13" s="68">
-        <v>49801</v>
-[...2 lines deleted...]
-        <v>-59.13</v>
+        <v>40296</v>
+      </c>
+      <c r="H13" s="83">
+        <v>61.57</v>
       </c>
       <c r="I13" s="72">
-        <v>1.37</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>14199</v>
+        <v>11377</v>
       </c>
       <c r="D15" s="68">
-        <v>4908</v>
+        <v>5742</v>
       </c>
       <c r="E15" s="68">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F15" s="68">
-        <v>19127</v>
+        <v>17125</v>
       </c>
       <c r="G15" s="68">
-        <v>18221</v>
-[...2 lines deleted...]
-        <v>4.97</v>
+        <v>19335</v>
+      </c>
+      <c r="H15" s="83">
+        <v>-11.43</v>
       </c>
       <c r="I15" s="72">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>7082</v>
+        <v>10555</v>
       </c>
       <c r="D17" s="68">
-        <v>1993</v>
+        <v>2226</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>9075</v>
+        <v>12781</v>
       </c>
       <c r="G17" s="68">
-        <v>12661</v>
-[...2 lines deleted...]
-        <v>-28.32</v>
+        <v>10310</v>
+      </c>
+      <c r="H17" s="83">
+        <v>23.96</v>
       </c>
       <c r="I17" s="72">
-        <v>0.61</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="83">
-[...2 lines deleted...]
-      <c r="I19" s="85">
+      <c r="H19" s="85">
+        <v>0</v>
+      </c>
+      <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>77730</v>
+        <v>101413</v>
       </c>
       <c r="D21" s="68">
-        <v>12849</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12693</v>
+      </c>
+      <c r="E21" s="74">
+        <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>90588</v>
+        <v>114106</v>
       </c>
       <c r="G21" s="68">
-        <v>100833</v>
-[...2 lines deleted...]
-        <v>-10.16</v>
+        <v>91864</v>
+      </c>
+      <c r="H21" s="83">
+        <v>24.21</v>
       </c>
       <c r="I21" s="72">
-        <v>6.11</v>
+        <v>7.35</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="74">
         <v>0</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="74">
         <v>0</v>
       </c>
       <c r="G23" s="74">
         <v>0</v>
       </c>
-      <c r="H23" s="83">
-[...2 lines deleted...]
-      <c r="I23" s="85">
+      <c r="H23" s="85">
+        <v>0</v>
+      </c>
+      <c r="I23" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>14336</v>
+        <v>14342</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>14336</v>
+        <v>14342</v>
       </c>
       <c r="G25" s="68">
-        <v>14233</v>
-[...2 lines deleted...]
-        <v>0.73</v>
+        <v>14468</v>
+      </c>
+      <c r="H25" s="83">
+        <v>-0.87</v>
       </c>
       <c r="I25" s="72">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>1737</v>
+        <v>1217</v>
       </c>
       <c r="C27" s="68">
-        <v>2004</v>
+        <v>1712</v>
       </c>
       <c r="D27" s="68">
-        <v>6890</v>
+        <v>7034</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>10630</v>
+        <v>9963</v>
       </c>
       <c r="G27" s="68">
-        <v>8067</v>
-[...2 lines deleted...]
-        <v>31.77</v>
+        <v>9873</v>
+      </c>
+      <c r="H27" s="83">
+        <v>0.9</v>
       </c>
       <c r="I27" s="72">
-        <v>0.72</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>13930</v>
+        <v>17262</v>
       </c>
       <c r="D29" s="68">
-        <v>22588</v>
+        <v>21331</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>36518</v>
+        <v>38593</v>
       </c>
       <c r="G29" s="68">
-        <v>35660</v>
-[...2 lines deleted...]
-        <v>2.41</v>
+        <v>36949</v>
+      </c>
+      <c r="H29" s="83">
+        <v>4.45</v>
       </c>
       <c r="I29" s="72">
-        <v>2.46</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>19218</v>
+        <v>14239</v>
       </c>
       <c r="D31" s="68">
-        <v>1243</v>
+        <v>1349</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>20461</v>
+        <v>15588</v>
       </c>
       <c r="G31" s="68">
-        <v>15801</v>
-[...2 lines deleted...]
-        <v>29.49</v>
+        <v>17211</v>
+      </c>
+      <c r="H31" s="83">
+        <v>-9.43</v>
       </c>
       <c r="I31" s="72">
-        <v>1.38</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>127814</v>
+        <v>136442</v>
       </c>
       <c r="D33" s="68">
-        <v>23987</v>
+        <v>29138</v>
       </c>
       <c r="E33" s="68">
-        <v>1027</v>
+        <v>856</v>
       </c>
       <c r="F33" s="68">
-        <v>152829</v>
+        <v>166437</v>
       </c>
       <c r="G33" s="68">
-        <v>156584</v>
-[...2 lines deleted...]
-        <v>-2.4</v>
+        <v>160876</v>
+      </c>
+      <c r="H33" s="83">
+        <v>3.46</v>
       </c>
       <c r="I33" s="72">
-        <v>10.31</v>
+        <v>10.72</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>66931</v>
+        <v>60618</v>
       </c>
       <c r="D35" s="68">
-        <v>15494</v>
+        <v>15991</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>82424</v>
+        <v>76609</v>
       </c>
       <c r="G35" s="68">
-        <v>76004</v>
-[...2 lines deleted...]
-        <v>8.45</v>
+        <v>77815</v>
+      </c>
+      <c r="H35" s="83">
+        <v>-1.55</v>
       </c>
       <c r="I35" s="72">
-        <v>5.56</v>
+        <v>4.94</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6293,619 +6293,619 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>4650</v>
+        <v>8270</v>
       </c>
       <c r="D9" s="56">
-        <v>11534</v>
-[...1 lines deleted...]
-      <c r="E9" s="88">
+        <v>11539</v>
+      </c>
+      <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>16184</v>
+        <v>19809</v>
       </c>
       <c r="G9" s="56">
-        <v>21299</v>
-[...2 lines deleted...]
-        <v>-24.02</v>
+        <v>16424</v>
+      </c>
+      <c r="H9" s="80">
+        <v>20.61</v>
       </c>
       <c r="I9" s="62">
-        <v>1.09</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>44795</v>
+        <v>45557</v>
       </c>
       <c r="D11" s="68">
-        <v>31658</v>
+        <v>33727</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>76453</v>
+        <v>79284</v>
       </c>
       <c r="G11" s="68">
-        <v>81710</v>
-[...2 lines deleted...]
-        <v>-6.43</v>
+        <v>64263</v>
+      </c>
+      <c r="H11" s="83">
+        <v>23.37</v>
       </c>
       <c r="I11" s="72">
-        <v>5.16</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>18029</v>
+        <v>35388</v>
       </c>
       <c r="D13" s="68">
-        <v>62330</v>
+        <v>65571</v>
       </c>
       <c r="E13" s="68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F13" s="68">
-        <v>80382</v>
+        <v>100982</v>
       </c>
       <c r="G13" s="68">
-        <v>97588</v>
-[...2 lines deleted...]
-        <v>-17.63</v>
+        <v>99007</v>
+      </c>
+      <c r="H13" s="83">
+        <v>1.99</v>
       </c>
       <c r="I13" s="72">
-        <v>5.42</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>79570</v>
+        <v>79458</v>
       </c>
       <c r="D15" s="68">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>80557</v>
+        <v>80442</v>
       </c>
       <c r="G15" s="68">
-        <v>79446</v>
-[...2 lines deleted...]
-        <v>1.4</v>
+        <v>80995</v>
+      </c>
+      <c r="H15" s="83">
+        <v>-0.68</v>
       </c>
       <c r="I15" s="72">
-        <v>5.43</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>69592</v>
+        <v>64898</v>
       </c>
       <c r="D17" s="68">
-        <v>15535</v>
+        <v>15257</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>85127</v>
+        <v>80155</v>
       </c>
       <c r="G17" s="68">
-        <v>51886</v>
-[...2 lines deleted...]
-        <v>64.07</v>
+        <v>67192</v>
+      </c>
+      <c r="H17" s="83">
+        <v>19.29</v>
       </c>
       <c r="I17" s="72">
-        <v>5.74</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="74">
         <v>0</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="74">
         <v>0</v>
       </c>
       <c r="G19" s="74">
         <v>0</v>
       </c>
-      <c r="H19" s="83">
-[...2 lines deleted...]
-      <c r="I19" s="85">
+      <c r="H19" s="85">
+        <v>0</v>
+      </c>
+      <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>51390</v>
+        <v>27751</v>
       </c>
       <c r="D21" s="68">
-        <v>75747</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>73985</v>
+      </c>
+      <c r="E21" s="68">
+        <v>40</v>
       </c>
       <c r="F21" s="68">
-        <v>127137</v>
+        <v>101775</v>
       </c>
       <c r="G21" s="68">
-        <v>111362</v>
-[...2 lines deleted...]
-        <v>14.17</v>
+        <v>108637</v>
+      </c>
+      <c r="H21" s="83">
+        <v>-6.32</v>
       </c>
       <c r="I21" s="72">
-        <v>8.57</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>21612</v>
+        <v>19472</v>
       </c>
       <c r="D23" s="68">
-        <v>46030</v>
+        <v>63218</v>
       </c>
       <c r="E23" s="68">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F23" s="68">
-        <v>67675</v>
+        <v>82743</v>
       </c>
       <c r="G23" s="68">
-        <v>77513</v>
-[...2 lines deleted...]
-        <v>-12.69</v>
+        <v>82447</v>
+      </c>
+      <c r="H23" s="83">
+        <v>0.36</v>
       </c>
       <c r="I23" s="72">
-        <v>4.56</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>62450</v>
+        <v>66202</v>
       </c>
       <c r="D25" s="68">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>63717</v>
+        <v>67476</v>
       </c>
       <c r="G25" s="68">
-        <v>71410</v>
-[...2 lines deleted...]
-        <v>-10.77</v>
+        <v>65651</v>
+      </c>
+      <c r="H25" s="83">
+        <v>2.78</v>
       </c>
       <c r="I25" s="72">
-        <v>4.3</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>75505</v>
+        <v>71937</v>
       </c>
       <c r="D27" s="68">
-        <v>18346</v>
+        <v>19980</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>93851</v>
+        <v>91917</v>
       </c>
       <c r="G27" s="68">
-        <v>88741</v>
-[...2 lines deleted...]
-        <v>5.76</v>
+        <v>94382</v>
+      </c>
+      <c r="H27" s="83">
+        <v>-2.61</v>
       </c>
       <c r="I27" s="72">
-        <v>6.33</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>43963</v>
+        <v>38261</v>
       </c>
       <c r="D29" s="68">
-        <v>10312</v>
+        <v>10194</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>54275</v>
+        <v>48456</v>
       </c>
       <c r="G29" s="68">
-        <v>57391</v>
-[...2 lines deleted...]
-        <v>-5.43</v>
+        <v>40608</v>
+      </c>
+      <c r="H29" s="83">
+        <v>19.33</v>
       </c>
       <c r="I29" s="72">
-        <v>3.66</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>52940</v>
+        <v>44677</v>
       </c>
       <c r="D31" s="68">
-        <v>13414</v>
+        <v>14755</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>66354</v>
+        <v>59432</v>
       </c>
       <c r="G31" s="68">
-        <v>56768</v>
-[...2 lines deleted...]
-        <v>16.89</v>
+        <v>49008</v>
+      </c>
+      <c r="H31" s="83">
+        <v>21.27</v>
       </c>
       <c r="I31" s="72">
-        <v>4.47</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
-        <v>7381</v>
+        <v>7238</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>7381</v>
+        <v>7238</v>
       </c>
       <c r="G33" s="68">
-        <v>7381</v>
+        <v>7419</v>
       </c>
       <c r="H33" s="83">
-        <v>0</v>
+        <v>-2.44</v>
       </c>
       <c r="I33" s="72">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
         <v>21</v>
       </c>
       <c r="D35" s="68">
-        <v>1666</v>
+        <v>1680</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="G35" s="68">
-        <v>1687</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>1686</v>
+      </c>
+      <c r="H35" s="83">
+        <v>0.85</v>
       </c>
       <c r="I35" s="72">
         <v>0.11</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7191,76 +7191,76 @@
       </c>
       <c r="I7" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="D9" s="56">
-        <v>6112</v>
-[...1 lines deleted...]
-      <c r="E9" s="88">
+        <v>5949</v>
+      </c>
+      <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>6224</v>
+        <v>6075</v>
       </c>
       <c r="G9" s="56">
-        <v>5716</v>
-[...2 lines deleted...]
-        <v>8.89</v>
+        <v>6146</v>
+      </c>
+      <c r="H9" s="80">
+        <v>-1.16</v>
       </c>
       <c r="I9" s="62">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>141429</v>
+        <v>200257</v>
       </c>
       <c r="D9" s="57">
-        <v>29776</v>
+        <v>34584</v>
       </c>
       <c r="E9" s="57">
-        <v>330</v>
+        <v>593</v>
       </c>
       <c r="F9" s="57">
-        <v>171535</v>
+        <v>235433</v>
       </c>
       <c r="G9" s="57">
-        <v>225137</v>
+        <v>187170</v>
       </c>
       <c r="H9" s="60">
-        <v>-23.81</v>
+        <v>25.79</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>82376</v>
+        <v>99801</v>
       </c>
       <c r="D11" s="68">
-        <v>8263</v>
+        <v>8124</v>
       </c>
       <c r="E11" s="68">
-        <v>330</v>
+        <v>593</v>
       </c>
       <c r="F11" s="68">
-        <v>90968</v>
+        <v>108517</v>
       </c>
       <c r="G11" s="68">
-        <v>113167</v>
+        <v>85428</v>
       </c>
       <c r="H11" s="70">
-        <v>-19.62</v>
+        <v>27.03</v>
       </c>
       <c r="I11" s="72">
-        <v>53.03</v>
+        <v>46.09</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>23318</v>
+        <v>22055</v>
       </c>
       <c r="D13" s="68">
-        <v>16532</v>
+        <v>19639</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>39850</v>
+        <v>41694</v>
       </c>
       <c r="G13" s="68">
-        <v>40302</v>
+        <v>41266</v>
       </c>
       <c r="H13" s="70">
-        <v>-1.12</v>
+        <v>1.04</v>
       </c>
       <c r="I13" s="72">
-        <v>23.23</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>35735</v>
+        <v>78402</v>
       </c>
       <c r="D15" s="68">
-        <v>4981</v>
+        <v>6821</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>40717</v>
+        <v>85222</v>
       </c>
       <c r="G15" s="68">
-        <v>71668</v>
+        <v>60476</v>
       </c>
       <c r="H15" s="70">
-        <v>-43.19</v>
+        <v>40.92</v>
       </c>
       <c r="I15" s="72">
-        <v>23.74</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,615 +8542,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>835</v>
+        <v>904</v>
       </c>
       <c r="C9" s="57">
-        <v>25720</v>
+        <v>25350</v>
       </c>
       <c r="D9" s="57">
-        <v>652498</v>
+        <v>657799</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
-        <v>679053</v>
+        <v>684053</v>
       </c>
       <c r="G9" s="57">
-        <v>678136</v>
+        <v>680762</v>
       </c>
       <c r="H9" s="60">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D11" s="68">
-        <v>19495</v>
+        <v>19421</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>19495</v>
+        <v>19430</v>
       </c>
       <c r="G11" s="68">
-        <v>19519</v>
+        <v>19471</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.12</v>
+        <v>-0.21</v>
       </c>
       <c r="I11" s="72">
-        <v>2.87</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C13" s="68">
-        <v>1629</v>
+        <v>1338</v>
       </c>
       <c r="D13" s="68">
-        <v>29354</v>
+        <v>29690</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>30986</v>
+        <v>31034</v>
       </c>
       <c r="G13" s="68">
-        <v>31070</v>
+        <v>30985</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.27</v>
+        <v>0.16</v>
       </c>
       <c r="I13" s="72">
-        <v>4.56</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="68">
         <v>1</v>
       </c>
       <c r="C15" s="68">
-        <v>4309</v>
+        <v>4613</v>
       </c>
       <c r="D15" s="68">
-        <v>26178</v>
+        <v>26008</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>30488</v>
+        <v>30622</v>
       </c>
       <c r="G15" s="68">
-        <v>30244</v>
+        <v>30441</v>
       </c>
       <c r="H15" s="70">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="I15" s="72">
-        <v>4.49</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="D17" s="68">
-        <v>80651</v>
+        <v>81280</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>80689</v>
+        <v>81292</v>
       </c>
       <c r="G17" s="68">
-        <v>80433</v>
+        <v>81144</v>
       </c>
       <c r="H17" s="70">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="I17" s="72">
         <v>11.88</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>414</v>
+        <v>340</v>
       </c>
       <c r="D19" s="68">
-        <v>20008</v>
+        <v>19696</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>20423</v>
+        <v>20036</v>
       </c>
       <c r="G19" s="68">
-        <v>20482</v>
+        <v>20337</v>
       </c>
       <c r="H19" s="70">
-        <v>-0.29</v>
+        <v>-1.48</v>
       </c>
       <c r="I19" s="72">
-        <v>3.01</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D21" s="68">
-        <v>11510</v>
+        <v>11576</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>11593</v>
+        <v>11653</v>
       </c>
       <c r="G21" s="68">
-        <v>11491</v>
+        <v>11599</v>
       </c>
       <c r="H21" s="70">
-        <v>0.89</v>
+        <v>0.46</v>
       </c>
       <c r="I21" s="72">
-        <v>1.71</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
-      <c r="C23" s="74">
-        <v>0</v>
+      <c r="C23" s="68">
+        <v>3</v>
       </c>
       <c r="D23" s="68">
-        <v>14244</v>
+        <v>14699</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>14244</v>
+        <v>14702</v>
       </c>
       <c r="G23" s="68">
-        <v>14094</v>
+        <v>14515</v>
       </c>
       <c r="H23" s="70">
-        <v>1.06</v>
+        <v>1.29</v>
       </c>
       <c r="I23" s="72">
-        <v>2.1</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>4722</v>
+        <v>4641</v>
       </c>
       <c r="D25" s="68">
-        <v>50875</v>
+        <v>50645</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>55602</v>
+        <v>55286</v>
       </c>
       <c r="G25" s="68">
-        <v>55542</v>
+        <v>55153</v>
       </c>
       <c r="H25" s="70">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="I25" s="72">
-        <v>8.19</v>
+        <v>8.08</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3679</v>
+        <v>3554</v>
       </c>
       <c r="D27" s="68">
-        <v>25639</v>
+        <v>25786</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>29317</v>
+        <v>29340</v>
       </c>
       <c r="G27" s="68">
-        <v>29358</v>
+        <v>29252</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.14</v>
+        <v>0.3</v>
       </c>
       <c r="I27" s="72">
-        <v>4.32</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>632</v>
+        <v>698</v>
       </c>
       <c r="C29" s="68">
-        <v>1160</v>
+        <v>1144</v>
       </c>
       <c r="D29" s="68">
-        <v>87545</v>
+        <v>88919</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>89337</v>
+        <v>90762</v>
       </c>
       <c r="G29" s="68">
-        <v>89017</v>
+        <v>90070</v>
       </c>
       <c r="H29" s="70">
-        <v>0.36</v>
+        <v>0.77</v>
       </c>
       <c r="I29" s="72">
-        <v>13.16</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
-      <c r="C31" s="74">
-        <v>0</v>
+      <c r="C31" s="68">
+        <v>1</v>
       </c>
       <c r="D31" s="68">
-        <v>14352</v>
+        <v>14326</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>14352</v>
+        <v>14326</v>
       </c>
       <c r="G31" s="68">
-        <v>14410</v>
+        <v>14328</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.41</v>
+        <v>-0.01</v>
       </c>
       <c r="I31" s="72">
-        <v>2.11</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="D33" s="68">
-        <v>11872</v>
+        <v>11988</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>12071</v>
+        <v>12200</v>
       </c>
       <c r="G33" s="68">
-        <v>12077</v>
+        <v>12082</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.05</v>
+        <v>0.98</v>
       </c>
       <c r="I33" s="72">
         <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>176</v>
+        <v>281</v>
       </c>
       <c r="D35" s="68">
-        <v>31556</v>
+        <v>31635</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>31732</v>
+        <v>31916</v>
       </c>
       <c r="G35" s="68">
-        <v>31480</v>
+        <v>31874</v>
       </c>
       <c r="H35" s="70">
-        <v>0.8</v>
+        <v>0.13</v>
       </c>
       <c r="I35" s="72">
         <v>4.67</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9463,451 +9463,451 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="88">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B9" s="78">
+        <v>0</v>
+      </c>
+      <c r="C9" s="78">
+        <v>0</v>
       </c>
       <c r="D9" s="56">
-        <v>10597</v>
-[...1 lines deleted...]
-      <c r="E9" s="88">
+        <v>10526</v>
+      </c>
+      <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>10600</v>
+        <v>10526</v>
       </c>
       <c r="G9" s="56">
-        <v>10676</v>
+        <v>10582</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.71</v>
+        <v>-0.53</v>
       </c>
       <c r="I9" s="62">
-        <v>1.56</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D11" s="68">
-        <v>20089</v>
+        <v>20221</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>20099</v>
+        <v>20251</v>
       </c>
       <c r="G11" s="68">
-        <v>20229</v>
+        <v>20047</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.64</v>
+        <v>1.02</v>
       </c>
       <c r="I11" s="72">
         <v>2.96</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="68">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D13" s="68">
-        <v>10333</v>
+        <v>10469</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>10345</v>
+        <v>10482</v>
       </c>
       <c r="G13" s="68">
-        <v>10330</v>
+        <v>10432</v>
       </c>
       <c r="H13" s="70">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="I13" s="72">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>586</v>
+        <v>558</v>
       </c>
       <c r="D15" s="68">
-        <v>20371</v>
+        <v>20483</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>20957</v>
+        <v>21041</v>
       </c>
       <c r="G15" s="68">
-        <v>20944</v>
+        <v>20924</v>
       </c>
       <c r="H15" s="70">
-        <v>0.06</v>
+        <v>0.56</v>
       </c>
       <c r="I15" s="72">
-        <v>3.09</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6418</v>
+        <v>6273</v>
       </c>
       <c r="D17" s="68">
-        <v>58873</v>
+        <v>60755</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>65291</v>
+        <v>67028</v>
       </c>
       <c r="G17" s="68">
-        <v>65603</v>
+        <v>65783</v>
       </c>
       <c r="H17" s="70">
-        <v>-0.48</v>
+        <v>1.89</v>
       </c>
       <c r="I17" s="72">
-        <v>9.62</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D19" s="68">
-        <v>27318</v>
+        <v>27648</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>27478</v>
+        <v>27804</v>
       </c>
       <c r="G19" s="68">
-        <v>27387</v>
+        <v>27565</v>
       </c>
       <c r="H19" s="70">
-        <v>0.33</v>
+        <v>0.87</v>
       </c>
       <c r="I19" s="72">
-        <v>4.05</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>740</v>
+        <v>689</v>
       </c>
       <c r="D21" s="68">
-        <v>66251</v>
+        <v>66384</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>66991</v>
+        <v>67073</v>
       </c>
       <c r="G21" s="68">
-        <v>67003</v>
+        <v>67052</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="I21" s="72">
-        <v>9.87</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
         <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>4051</v>
+        <v>4091</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>4059</v>
+        <v>4100</v>
       </c>
       <c r="G23" s="68">
-        <v>4003</v>
+        <v>4073</v>
       </c>
       <c r="H23" s="70">
-        <v>1.4</v>
+        <v>0.65</v>
       </c>
       <c r="I23" s="72">
         <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1358</v>
+        <v>1381</v>
       </c>
       <c r="D25" s="68">
-        <v>6972</v>
+        <v>7144</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>8330</v>
+        <v>8525</v>
       </c>
       <c r="G25" s="68">
-        <v>8196</v>
+        <v>8475</v>
       </c>
       <c r="H25" s="70">
-        <v>1.64</v>
+        <v>0.6</v>
       </c>
       <c r="I25" s="72">
-        <v>1.23</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C27" s="68">
         <v>15</v>
       </c>
       <c r="D27" s="68">
-        <v>4365</v>
+        <v>4409</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>4574</v>
+        <v>4623</v>
       </c>
       <c r="G27" s="68">
-        <v>4549</v>
+        <v>4580</v>
       </c>
       <c r="H27" s="70">
-        <v>0.53</v>
+        <v>0.93</v>
       </c>
       <c r="I27" s="72">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="46"/>