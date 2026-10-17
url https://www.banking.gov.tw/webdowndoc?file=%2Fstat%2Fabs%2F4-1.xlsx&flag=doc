--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -2706,615 +2706,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>54279</v>
+        <v>49107</v>
       </c>
       <c r="C9" s="57">
-        <v>10504733</v>
+        <v>10844346</v>
       </c>
       <c r="D9" s="57">
-        <v>37183609</v>
+        <v>38254883</v>
       </c>
       <c r="E9" s="57">
-        <v>17791</v>
+        <v>14263</v>
       </c>
       <c r="F9" s="57">
-        <v>47760412</v>
+        <v>49162598</v>
       </c>
       <c r="G9" s="57">
-        <v>47299563</v>
+        <v>48799247</v>
       </c>
       <c r="H9" s="60">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>16551</v>
+        <v>12952</v>
       </c>
       <c r="C11" s="68">
-        <v>826358</v>
+        <v>860186</v>
       </c>
       <c r="D11" s="68">
-        <v>2952442</v>
+        <v>3070242</v>
       </c>
       <c r="E11" s="68">
-        <v>3487</v>
+        <v>1772</v>
       </c>
       <c r="F11" s="68">
-        <v>3798838</v>
+        <v>3945153</v>
       </c>
       <c r="G11" s="68">
-        <v>3720335</v>
+        <v>3884098</v>
       </c>
       <c r="H11" s="70">
-        <v>2.11</v>
+        <v>1.57</v>
       </c>
       <c r="I11" s="72">
-        <v>7.95</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>351</v>
+        <v>317</v>
       </c>
       <c r="C13" s="68">
-        <v>146151</v>
+        <v>173470</v>
       </c>
       <c r="D13" s="68">
-        <v>2458029</v>
+        <v>2501322</v>
       </c>
       <c r="E13" s="68">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F13" s="68">
-        <v>2604597</v>
+        <v>2675125</v>
       </c>
       <c r="G13" s="68">
-        <v>2551688</v>
+        <v>2629656</v>
       </c>
       <c r="H13" s="70">
-        <v>2.07</v>
+        <v>1.73</v>
       </c>
       <c r="I13" s="72">
-        <v>5.45</v>
+        <v>5.44</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1826</v>
+        <v>1644</v>
       </c>
       <c r="C15" s="68">
-        <v>845465</v>
+        <v>779032</v>
       </c>
       <c r="D15" s="68">
-        <v>2414150</v>
+        <v>2485428</v>
       </c>
       <c r="E15" s="68">
-        <v>274</v>
+        <v>306</v>
       </c>
       <c r="F15" s="68">
-        <v>3261715</v>
+        <v>3266409</v>
       </c>
       <c r="G15" s="68">
-        <v>3227243</v>
+        <v>3258384</v>
       </c>
       <c r="H15" s="70">
-        <v>1.07</v>
+        <v>0.25</v>
       </c>
       <c r="I15" s="72">
-        <v>6.83</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>3153</v>
+        <v>3071</v>
       </c>
       <c r="C17" s="68">
-        <v>692383</v>
+        <v>738995</v>
       </c>
       <c r="D17" s="68">
-        <v>2254200</v>
+        <v>2302062</v>
       </c>
       <c r="E17" s="68">
-        <v>172</v>
+        <v>378</v>
       </c>
       <c r="F17" s="68">
-        <v>2949909</v>
+        <v>3044506</v>
       </c>
       <c r="G17" s="68">
-        <v>2930840</v>
+        <v>3010167</v>
       </c>
       <c r="H17" s="70">
-        <v>0.65</v>
+        <v>1.14</v>
       </c>
       <c r="I17" s="72">
-        <v>6.18</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="C19" s="68">
-        <v>628656</v>
+        <v>687164</v>
       </c>
       <c r="D19" s="68">
-        <v>1940484</v>
+        <v>2012369</v>
       </c>
       <c r="E19" s="68">
-        <v>1025</v>
+        <v>1214</v>
       </c>
       <c r="F19" s="68">
-        <v>2570338</v>
+        <v>2700862</v>
       </c>
       <c r="G19" s="68">
-        <v>2528129</v>
+        <v>2657915</v>
       </c>
       <c r="H19" s="70">
-        <v>1.67</v>
+        <v>1.62</v>
       </c>
       <c r="I19" s="72">
-        <v>5.38</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>2470</v>
+        <v>2504</v>
       </c>
       <c r="C21" s="68">
-        <v>539053</v>
+        <v>493508</v>
       </c>
       <c r="D21" s="68">
-        <v>1664179</v>
+        <v>1732113</v>
       </c>
       <c r="E21" s="68">
-        <v>133</v>
+        <v>196</v>
       </c>
       <c r="F21" s="68">
-        <v>2205835</v>
+        <v>2228321</v>
       </c>
       <c r="G21" s="68">
-        <v>2154122</v>
+        <v>2254505</v>
       </c>
       <c r="H21" s="70">
-        <v>2.4</v>
+        <v>-1.16</v>
       </c>
       <c r="I21" s="72">
-        <v>4.62</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C23" s="68">
-        <v>264683</v>
+        <v>285630</v>
       </c>
       <c r="D23" s="68">
-        <v>663446</v>
+        <v>672187</v>
       </c>
       <c r="E23" s="68">
-        <v>1116</v>
+        <v>1797</v>
       </c>
       <c r="F23" s="68">
-        <v>929402</v>
+        <v>959765</v>
       </c>
       <c r="G23" s="68">
-        <v>907139</v>
+        <v>943439</v>
       </c>
       <c r="H23" s="70">
-        <v>2.45</v>
+        <v>1.73</v>
       </c>
       <c r="I23" s="72">
         <v>1.95</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C25" s="68">
-        <v>430714</v>
+        <v>505482</v>
       </c>
       <c r="D25" s="68">
-        <v>2298074</v>
+        <v>2369390</v>
       </c>
       <c r="E25" s="68">
-        <v>1242</v>
+        <v>1145</v>
       </c>
       <c r="F25" s="68">
-        <v>2730054</v>
+        <v>2876043</v>
       </c>
       <c r="G25" s="68">
-        <v>2764008</v>
+        <v>2827967</v>
       </c>
       <c r="H25" s="70">
-        <v>-1.23</v>
+        <v>1.7</v>
       </c>
       <c r="I25" s="72">
-        <v>5.72</v>
+        <v>5.85</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C27" s="68">
-        <v>751243</v>
+        <v>854946</v>
       </c>
       <c r="D27" s="68">
-        <v>2306199</v>
+        <v>2383574</v>
       </c>
       <c r="E27" s="68">
-        <v>611</v>
+        <v>576</v>
       </c>
       <c r="F27" s="68">
-        <v>3058714</v>
+        <v>3239746</v>
       </c>
       <c r="G27" s="68">
-        <v>3042403</v>
+        <v>3179363</v>
       </c>
       <c r="H27" s="70">
-        <v>0.54</v>
+        <v>1.9</v>
       </c>
       <c r="I27" s="72">
-        <v>6.4</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>51955</v>
+        <v>62257</v>
       </c>
       <c r="D29" s="68">
-        <v>197365</v>
+        <v>211750</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>249320</v>
+        <v>274007</v>
       </c>
       <c r="G29" s="68">
-        <v>243001</v>
+        <v>263575</v>
       </c>
       <c r="H29" s="70">
-        <v>2.6</v>
+        <v>3.96</v>
       </c>
       <c r="I29" s="72">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>156</v>
+        <v>187</v>
       </c>
       <c r="C31" s="68">
-        <v>59089</v>
+        <v>60761</v>
       </c>
       <c r="D31" s="68">
-        <v>165785</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>166247</v>
+      </c>
+      <c r="E31" s="74">
+        <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>225048</v>
+        <v>227195</v>
       </c>
       <c r="G31" s="68">
-        <v>223685</v>
+        <v>226109</v>
       </c>
       <c r="H31" s="70">
-        <v>0.61</v>
+        <v>0.48</v>
       </c>
       <c r="I31" s="72">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="C33" s="68">
-        <v>734213</v>
+        <v>759770</v>
       </c>
       <c r="D33" s="68">
-        <v>1902739</v>
+        <v>1967627</v>
       </c>
       <c r="E33" s="68">
-        <v>3187</v>
+        <v>2172</v>
       </c>
       <c r="F33" s="68">
-        <v>2641366</v>
+        <v>2730832</v>
       </c>
       <c r="G33" s="68">
-        <v>2550723</v>
+        <v>2681623</v>
       </c>
       <c r="H33" s="70">
-        <v>3.55</v>
+        <v>1.84</v>
       </c>
       <c r="I33" s="72">
-        <v>5.53</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>2576</v>
+        <v>2799</v>
       </c>
       <c r="C35" s="68">
-        <v>56115</v>
+        <v>60004</v>
       </c>
       <c r="D35" s="68">
         <v>1243</v>
       </c>
       <c r="E35" s="68">
-        <v>725</v>
+        <v>634</v>
       </c>
       <c r="F35" s="68">
-        <v>60659</v>
+        <v>64680</v>
       </c>
       <c r="G35" s="68">
-        <v>68052</v>
+        <v>56043</v>
       </c>
       <c r="H35" s="70">
-        <v>-10.86</v>
+        <v>15.41</v>
       </c>
       <c r="I35" s="72">
         <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3617,618 +3617,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C9" s="56">
-        <v>109239</v>
+        <v>114440</v>
       </c>
       <c r="D9" s="56">
-        <v>135287</v>
+        <v>140904</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>244843</v>
+        <v>255659</v>
       </c>
       <c r="G9" s="56">
-        <v>238930</v>
+        <v>252218</v>
       </c>
       <c r="H9" s="59">
-        <v>2.48</v>
+        <v>1.36</v>
       </c>
       <c r="I9" s="62">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>2522</v>
+        <v>1501</v>
       </c>
       <c r="C11" s="68">
-        <v>440762</v>
+        <v>455943</v>
       </c>
       <c r="D11" s="68">
-        <v>1308153</v>
+        <v>1330159</v>
       </c>
       <c r="E11" s="68">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="F11" s="68">
-        <v>1751485</v>
+        <v>1787677</v>
       </c>
       <c r="G11" s="68">
-        <v>1732788</v>
+        <v>1768679</v>
       </c>
       <c r="H11" s="70">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="I11" s="72">
-        <v>3.67</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C13" s="68">
-        <v>24236</v>
+        <v>25298</v>
       </c>
       <c r="D13" s="68">
-        <v>301819</v>
+        <v>303444</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>326136</v>
+        <v>328822</v>
       </c>
       <c r="G13" s="68">
-        <v>322664</v>
+        <v>324945</v>
       </c>
       <c r="H13" s="70">
-        <v>1.08</v>
+        <v>1.19</v>
       </c>
       <c r="I13" s="72">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
         <v>8</v>
       </c>
       <c r="C15" s="68">
-        <v>155105</v>
+        <v>156112</v>
       </c>
       <c r="D15" s="68">
-        <v>498457</v>
+        <v>504486</v>
       </c>
       <c r="E15" s="68">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="F15" s="68">
-        <v>653667</v>
+        <v>660722</v>
       </c>
       <c r="G15" s="68">
-        <v>650901</v>
+        <v>656091</v>
       </c>
       <c r="H15" s="70">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="I15" s="72">
-        <v>1.37</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C17" s="68">
-        <v>66478</v>
+        <v>75531</v>
       </c>
       <c r="D17" s="68">
-        <v>175700</v>
+        <v>177592</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>242198</v>
+        <v>253142</v>
       </c>
       <c r="G17" s="68">
-        <v>239485</v>
+        <v>246554</v>
       </c>
       <c r="H17" s="70">
-        <v>1.13</v>
+        <v>2.67</v>
       </c>
       <c r="I17" s="72">
         <v>0.51</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>685</v>
+        <v>576</v>
       </c>
       <c r="C19" s="68">
-        <v>101104</v>
+        <v>105456</v>
       </c>
       <c r="D19" s="68">
-        <v>258966</v>
+        <v>265627</v>
       </c>
       <c r="E19" s="68">
-        <v>664</v>
+        <v>1036</v>
       </c>
       <c r="F19" s="68">
-        <v>361419</v>
+        <v>372696</v>
       </c>
       <c r="G19" s="68">
-        <v>354857</v>
+        <v>362419</v>
       </c>
       <c r="H19" s="70">
-        <v>1.85</v>
+        <v>2.84</v>
       </c>
       <c r="I19" s="72">
         <v>0.76</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="C21" s="68">
-        <v>6287</v>
+        <v>6397</v>
       </c>
       <c r="D21" s="68">
-        <v>59049</v>
+        <v>60952</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>65378</v>
+        <v>67352</v>
       </c>
       <c r="G21" s="68">
-        <v>64519</v>
+        <v>66291</v>
       </c>
       <c r="H21" s="70">
-        <v>1.33</v>
+        <v>1.6</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>74101</v>
+        <v>67521</v>
       </c>
       <c r="D23" s="68">
-        <v>119743</v>
+        <v>129433</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>193843</v>
+        <v>196954</v>
       </c>
       <c r="G23" s="68">
-        <v>192617</v>
+        <v>195561</v>
       </c>
       <c r="H23" s="70">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="I23" s="72">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>222789</v>
+        <v>217088</v>
       </c>
       <c r="D25" s="68">
-        <v>719832</v>
+        <v>717345</v>
       </c>
       <c r="E25" s="68">
-        <v>160</v>
+        <v>65</v>
       </c>
       <c r="F25" s="68">
-        <v>942781</v>
+        <v>934499</v>
       </c>
       <c r="G25" s="68">
-        <v>924164</v>
+        <v>937337</v>
       </c>
       <c r="H25" s="70">
-        <v>2.01</v>
+        <v>-0.3</v>
       </c>
       <c r="I25" s="72">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2127</v>
+        <v>2076</v>
       </c>
       <c r="C27" s="68">
-        <v>146924</v>
+        <v>149728</v>
       </c>
       <c r="D27" s="68">
-        <v>414220</v>
+        <v>414152</v>
       </c>
       <c r="E27" s="68">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F27" s="68">
-        <v>563289</v>
+        <v>565966</v>
       </c>
       <c r="G27" s="68">
-        <v>557268</v>
+        <v>565733</v>
       </c>
       <c r="H27" s="70">
-        <v>1.08</v>
+        <v>0.04</v>
       </c>
       <c r="I27" s="72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
         <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>50737</v>
+        <v>48668</v>
       </c>
       <c r="D29" s="68">
-        <v>182624</v>
+        <v>185534</v>
       </c>
       <c r="E29" s="68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" s="68">
-        <v>233366</v>
+        <v>234207</v>
       </c>
       <c r="G29" s="68">
-        <v>230874</v>
+        <v>232903</v>
       </c>
       <c r="H29" s="70">
-        <v>1.08</v>
+        <v>0.56</v>
       </c>
       <c r="I29" s="72">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C31" s="68">
-        <v>23304</v>
+        <v>20072</v>
       </c>
       <c r="D31" s="68">
-        <v>131463</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>134232</v>
+      </c>
+      <c r="E31" s="74">
+        <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>154782</v>
+        <v>154311</v>
       </c>
       <c r="G31" s="68">
-        <v>154886</v>
+        <v>153195</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.07</v>
+        <v>0.73</v>
       </c>
       <c r="I31" s="72">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C33" s="68">
-        <v>184537</v>
+        <v>190584</v>
       </c>
       <c r="D33" s="68">
-        <v>477907</v>
+        <v>480779</v>
       </c>
       <c r="E33" s="68">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F33" s="68">
-        <v>662513</v>
+        <v>671434</v>
       </c>
       <c r="G33" s="68">
-        <v>659541</v>
+        <v>667871</v>
       </c>
       <c r="H33" s="70">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="I33" s="72">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C35" s="68">
-        <v>109355</v>
+        <v>114269</v>
       </c>
       <c r="D35" s="68">
-        <v>414128</v>
+        <v>421319</v>
       </c>
       <c r="E35" s="68">
-        <v>158</v>
+        <v>1</v>
       </c>
       <c r="F35" s="68">
-        <v>523655</v>
+        <v>535600</v>
       </c>
       <c r="G35" s="68">
-        <v>529266</v>
+        <v>536889</v>
       </c>
       <c r="H35" s="70">
-        <v>-1.06</v>
+        <v>-0.24</v>
       </c>
       <c r="I35" s="72">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,492 +4528,492 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>427</v>
+        <v>704</v>
       </c>
       <c r="C9" s="56">
-        <v>424923</v>
+        <v>429635</v>
       </c>
       <c r="D9" s="56">
-        <v>1134523</v>
+        <v>1189046</v>
       </c>
       <c r="E9" s="56">
-        <v>73</v>
+        <v>202</v>
       </c>
       <c r="F9" s="56">
-        <v>1559945</v>
+        <v>1619586</v>
       </c>
       <c r="G9" s="56">
-        <v>1560583</v>
+        <v>1598773</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.04</v>
+        <v>1.3</v>
       </c>
       <c r="I9" s="62">
-        <v>3.27</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C11" s="68">
-        <v>262921</v>
+        <v>304118</v>
       </c>
       <c r="D11" s="68">
-        <v>1514688</v>
+        <v>1545877</v>
       </c>
       <c r="E11" s="68">
-        <v>572</v>
+        <v>504</v>
       </c>
       <c r="F11" s="68">
-        <v>1778215</v>
+        <v>1850532</v>
       </c>
       <c r="G11" s="68">
-        <v>1804409</v>
+        <v>1838547</v>
       </c>
       <c r="H11" s="70">
-        <v>-1.45</v>
+        <v>0.65</v>
       </c>
       <c r="I11" s="72">
-        <v>3.72</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>437726</v>
+        <v>470165</v>
       </c>
       <c r="D13" s="68">
-        <v>2327555</v>
+        <v>2413063</v>
       </c>
       <c r="E13" s="68">
-        <v>2212</v>
+        <v>1224</v>
       </c>
       <c r="F13" s="68">
-        <v>2767493</v>
+        <v>2884452</v>
       </c>
       <c r="G13" s="68">
-        <v>2738039</v>
+        <v>2869362</v>
       </c>
       <c r="H13" s="70">
-        <v>1.08</v>
+        <v>0.53</v>
       </c>
       <c r="I13" s="72">
-        <v>5.79</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>99501</v>
+        <v>95614</v>
       </c>
       <c r="D15" s="68">
-        <v>443206</v>
+        <v>458640</v>
       </c>
       <c r="E15" s="68">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F15" s="68">
-        <v>542711</v>
+        <v>554265</v>
       </c>
       <c r="G15" s="68">
-        <v>540869</v>
+        <v>547685</v>
       </c>
       <c r="H15" s="70">
-        <v>0.34</v>
+        <v>1.2</v>
       </c>
       <c r="I15" s="72">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>14796</v>
+        <v>14729</v>
       </c>
       <c r="C17" s="68">
-        <v>148805</v>
+        <v>142321</v>
       </c>
       <c r="D17" s="68">
-        <v>406895</v>
+        <v>403680</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>570496</v>
+        <v>560730</v>
       </c>
       <c r="G17" s="68">
-        <v>547790</v>
+        <v>569903</v>
       </c>
       <c r="H17" s="70">
-        <v>4.15</v>
+        <v>-1.61</v>
       </c>
       <c r="I17" s="72">
-        <v>1.19</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>1020</v>
+        <v>955</v>
       </c>
       <c r="C19" s="68">
-        <v>426635</v>
+        <v>439819</v>
       </c>
       <c r="D19" s="68">
-        <v>1587178</v>
+        <v>1612904</v>
       </c>
       <c r="E19" s="68">
-        <v>1181</v>
+        <v>587</v>
       </c>
       <c r="F19" s="68">
-        <v>2016013</v>
+        <v>2054264</v>
       </c>
       <c r="G19" s="68">
-        <v>2050058</v>
+        <v>2072338</v>
       </c>
       <c r="H19" s="70">
-        <v>-1.66</v>
+        <v>-0.87</v>
       </c>
       <c r="I19" s="72">
-        <v>4.22</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="68">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>48704</v>
+        <v>46889</v>
       </c>
       <c r="D21" s="68">
-        <v>216483</v>
+        <v>221849</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>265187</v>
+        <v>268739</v>
       </c>
       <c r="G21" s="68">
-        <v>264755</v>
+        <v>268342</v>
       </c>
       <c r="H21" s="70">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="I21" s="72">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2799</v>
+        <v>2347</v>
       </c>
       <c r="C23" s="68">
-        <v>908409</v>
+        <v>841862</v>
       </c>
       <c r="D23" s="68">
-        <v>2975883</v>
+        <v>3093300</v>
       </c>
       <c r="E23" s="68">
-        <v>524</v>
+        <v>216</v>
       </c>
       <c r="F23" s="68">
-        <v>3887614</v>
+        <v>3937724</v>
       </c>
       <c r="G23" s="68">
-        <v>3870002</v>
+        <v>4020614</v>
       </c>
       <c r="H23" s="70">
-        <v>0.46</v>
+        <v>-2.06</v>
       </c>
       <c r="I23" s="72">
-        <v>8.14</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="D25" s="68">
-        <v>53293</v>
+        <v>56520</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>53356</v>
+        <v>56614</v>
       </c>
       <c r="G25" s="68">
-        <v>49738</v>
+        <v>55267</v>
       </c>
       <c r="H25" s="70">
-        <v>7.27</v>
+        <v>2.44</v>
       </c>
       <c r="I25" s="72">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3423</v>
+        <v>3710</v>
       </c>
       <c r="D27" s="68">
-        <v>80498</v>
+        <v>85302</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>83921</v>
+        <v>89012</v>
       </c>
       <c r="G27" s="68">
-        <v>81455</v>
+        <v>87013</v>
       </c>
       <c r="H27" s="70">
-        <v>3.03</v>
+        <v>2.3</v>
       </c>
       <c r="I27" s="72">
         <v>0.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2590</v>
+        <v>1805</v>
       </c>
       <c r="D29" s="68">
-        <v>27722</v>
+        <v>33191</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>30312</v>
+        <v>34996</v>
       </c>
       <c r="G29" s="68">
-        <v>27739</v>
+        <v>31872</v>
       </c>
       <c r="H29" s="70">
-        <v>9.28</v>
+        <v>9.8</v>
       </c>
       <c r="I29" s="72">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="46"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,240 +5364,240 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>1966</v>
+        <v>3362</v>
       </c>
       <c r="C9" s="57">
-        <v>999836</v>
+        <v>1153890</v>
       </c>
       <c r="D9" s="57">
-        <v>549368</v>
+        <v>538704</v>
       </c>
       <c r="E9" s="57">
-        <v>1019</v>
+        <v>1325</v>
       </c>
       <c r="F9" s="57">
-        <v>1552189</v>
+        <v>1697281</v>
       </c>
       <c r="G9" s="57">
-        <v>1459805</v>
+        <v>1568588</v>
       </c>
       <c r="H9" s="81">
-        <v>6.33</v>
+        <v>8.2</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="68">
-        <v>108</v>
+        <v>308</v>
       </c>
       <c r="C11" s="68">
-        <v>91286</v>
+        <v>107364</v>
       </c>
       <c r="D11" s="68">
-        <v>102620</v>
+        <v>94668</v>
       </c>
       <c r="E11" s="68">
-        <v>40</v>
+        <v>213</v>
       </c>
       <c r="F11" s="68">
-        <v>194054</v>
+        <v>202553</v>
       </c>
       <c r="G11" s="68">
-        <v>196940</v>
+        <v>187641</v>
       </c>
       <c r="H11" s="83">
-        <v>-1.47</v>
+        <v>7.95</v>
       </c>
       <c r="I11" s="72">
-        <v>12.5</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>642</v>
+        <v>2004</v>
       </c>
       <c r="C13" s="68">
-        <v>52914</v>
+        <v>53265</v>
       </c>
       <c r="D13" s="68">
-        <v>11550</v>
+        <v>11050</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>65106</v>
+        <v>66319</v>
       </c>
       <c r="G13" s="68">
-        <v>40296</v>
+        <v>41111</v>
       </c>
       <c r="H13" s="83">
-        <v>61.57</v>
+        <v>61.32</v>
       </c>
       <c r="I13" s="72">
-        <v>4.19</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>11377</v>
+        <v>14113</v>
       </c>
       <c r="D15" s="68">
-        <v>5742</v>
+        <v>4148</v>
       </c>
       <c r="E15" s="68">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="F15" s="68">
-        <v>17125</v>
+        <v>18330</v>
       </c>
       <c r="G15" s="68">
-        <v>19335</v>
+        <v>19248</v>
       </c>
       <c r="H15" s="83">
-        <v>-11.43</v>
+        <v>-4.77</v>
       </c>
       <c r="I15" s="72">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>10555</v>
+        <v>9696</v>
       </c>
       <c r="D17" s="68">
-        <v>2226</v>
+        <v>2774</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>12781</v>
+        <v>12470</v>
       </c>
       <c r="G17" s="68">
-        <v>10310</v>
+        <v>12689</v>
       </c>
       <c r="H17" s="83">
-        <v>23.96</v>
+        <v>-1.73</v>
       </c>
       <c r="I17" s="72">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -5619,69 +5619,69 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>101413</v>
+        <v>119214</v>
       </c>
       <c r="D21" s="68">
-        <v>12693</v>
+        <v>21011</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>114106</v>
+        <v>140225</v>
       </c>
       <c r="G21" s="68">
-        <v>91864</v>
+        <v>135367</v>
       </c>
       <c r="H21" s="83">
-        <v>24.21</v>
+        <v>3.59</v>
       </c>
       <c r="I21" s="72">
-        <v>7.35</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
@@ -5706,276 +5706,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>14342</v>
+        <v>15962</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>14342</v>
+        <v>15962</v>
       </c>
       <c r="G25" s="68">
-        <v>14468</v>
+        <v>14527</v>
       </c>
       <c r="H25" s="83">
-        <v>-0.87</v>
+        <v>9.88</v>
       </c>
       <c r="I25" s="72">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>1217</v>
+        <v>1051</v>
       </c>
       <c r="C27" s="68">
-        <v>1712</v>
+        <v>1640</v>
       </c>
       <c r="D27" s="68">
-        <v>7034</v>
+        <v>7023</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>9963</v>
+        <v>9713</v>
       </c>
       <c r="G27" s="68">
-        <v>9873</v>
+        <v>9664</v>
       </c>
       <c r="H27" s="83">
-        <v>0.9</v>
+        <v>0.51</v>
       </c>
       <c r="I27" s="72">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>17262</v>
+        <v>17125</v>
       </c>
       <c r="D29" s="68">
-        <v>21331</v>
+        <v>22969</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>38593</v>
+        <v>40094</v>
       </c>
       <c r="G29" s="68">
-        <v>36949</v>
+        <v>41178</v>
       </c>
       <c r="H29" s="83">
-        <v>4.45</v>
+        <v>-2.63</v>
       </c>
       <c r="I29" s="72">
-        <v>2.49</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="B31" s="74">
+      <c r="B31" s="68">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>14239</v>
+        <v>21936</v>
       </c>
       <c r="D31" s="68">
-        <v>1349</v>
+        <v>1537</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>15588</v>
+        <v>23473</v>
       </c>
       <c r="G31" s="68">
-        <v>17211</v>
+        <v>17510</v>
       </c>
       <c r="H31" s="83">
-        <v>-9.43</v>
+        <v>34.06</v>
       </c>
       <c r="I31" s="72">
-        <v>1</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>136442</v>
+        <v>153352</v>
       </c>
       <c r="D33" s="68">
-        <v>29138</v>
+        <v>37115</v>
       </c>
       <c r="E33" s="68">
-        <v>856</v>
+        <v>993</v>
       </c>
       <c r="F33" s="68">
-        <v>166437</v>
+        <v>191459</v>
       </c>
       <c r="G33" s="68">
-        <v>160876</v>
+        <v>174533</v>
       </c>
       <c r="H33" s="83">
-        <v>3.46</v>
+        <v>9.7</v>
       </c>
       <c r="I33" s="72">
-        <v>10.72</v>
+        <v>11.28</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>60618</v>
+        <v>70703</v>
       </c>
       <c r="D35" s="68">
-        <v>15991</v>
+        <v>16037</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>76609</v>
+        <v>86740</v>
       </c>
       <c r="G35" s="68">
-        <v>77815</v>
+        <v>77674</v>
       </c>
       <c r="H35" s="83">
-        <v>-1.55</v>
+        <v>11.67</v>
       </c>
       <c r="I35" s="72">
-        <v>4.94</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6300,237 +6300,237 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>8270</v>
+        <v>14844</v>
       </c>
       <c r="D9" s="56">
-        <v>11539</v>
+        <v>11000</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>19809</v>
+        <v>25844</v>
       </c>
       <c r="G9" s="56">
-        <v>16424</v>
+        <v>19831</v>
       </c>
       <c r="H9" s="80">
-        <v>20.61</v>
+        <v>30.32</v>
       </c>
       <c r="I9" s="62">
-        <v>1.28</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>45557</v>
+        <v>47648</v>
       </c>
       <c r="D11" s="68">
-        <v>33727</v>
+        <v>33510</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>79284</v>
+        <v>81157</v>
       </c>
       <c r="G11" s="68">
-        <v>64263</v>
+        <v>79504</v>
       </c>
       <c r="H11" s="83">
-        <v>23.37</v>
+        <v>2.08</v>
       </c>
       <c r="I11" s="72">
-        <v>5.11</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>35388</v>
+        <v>25475</v>
       </c>
       <c r="D13" s="68">
-        <v>65571</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>62798</v>
+      </c>
+      <c r="E13" s="74">
+        <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>100982</v>
+        <v>88273</v>
       </c>
       <c r="G13" s="68">
-        <v>99007</v>
+        <v>96408</v>
       </c>
       <c r="H13" s="83">
-        <v>1.99</v>
+        <v>-8.44</v>
       </c>
       <c r="I13" s="72">
-        <v>6.51</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>79458</v>
+        <v>79845</v>
       </c>
       <c r="D15" s="68">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>80442</v>
+        <v>80825</v>
       </c>
       <c r="G15" s="68">
-        <v>80995</v>
+        <v>81460</v>
       </c>
       <c r="H15" s="83">
-        <v>-0.68</v>
+        <v>-0.78</v>
       </c>
       <c r="I15" s="72">
-        <v>5.18</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>64898</v>
+        <v>59998</v>
       </c>
       <c r="D17" s="68">
-        <v>15257</v>
+        <v>15452</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>80155</v>
+        <v>75449</v>
       </c>
       <c r="G17" s="68">
-        <v>67192</v>
+        <v>63632</v>
       </c>
       <c r="H17" s="83">
-        <v>19.29</v>
+        <v>18.57</v>
       </c>
       <c r="I17" s="72">
-        <v>5.16</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -6552,363 +6552,363 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>27751</v>
+        <v>45877</v>
       </c>
       <c r="D21" s="68">
-        <v>73985</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>70179</v>
+      </c>
+      <c r="E21" s="74">
+        <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>101775</v>
+        <v>116056</v>
       </c>
       <c r="G21" s="68">
-        <v>108637</v>
+        <v>119752</v>
       </c>
       <c r="H21" s="83">
-        <v>-6.32</v>
+        <v>-3.09</v>
       </c>
       <c r="I21" s="72">
-        <v>6.56</v>
+        <v>6.84</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>19472</v>
+        <v>45223</v>
       </c>
       <c r="D23" s="68">
-        <v>63218</v>
+        <v>53371</v>
       </c>
       <c r="E23" s="68">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F23" s="68">
-        <v>82743</v>
+        <v>98644</v>
       </c>
       <c r="G23" s="68">
-        <v>82447</v>
+        <v>86664</v>
       </c>
       <c r="H23" s="83">
-        <v>0.36</v>
+        <v>13.82</v>
       </c>
       <c r="I23" s="72">
-        <v>5.33</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>66202</v>
+        <v>96775</v>
       </c>
       <c r="D25" s="68">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>67476</v>
+        <v>98044</v>
       </c>
       <c r="G25" s="68">
-        <v>65651</v>
+        <v>82754</v>
       </c>
       <c r="H25" s="83">
-        <v>2.78</v>
+        <v>18.48</v>
       </c>
       <c r="I25" s="72">
-        <v>4.35</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>71937</v>
+        <v>65856</v>
       </c>
       <c r="D27" s="68">
-        <v>19980</v>
+        <v>19136</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>91917</v>
+        <v>84993</v>
       </c>
       <c r="G27" s="68">
-        <v>94382</v>
+        <v>73665</v>
       </c>
       <c r="H27" s="83">
-        <v>-2.61</v>
+        <v>15.38</v>
       </c>
       <c r="I27" s="72">
-        <v>5.92</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>38261</v>
+        <v>47866</v>
       </c>
       <c r="D29" s="68">
-        <v>10194</v>
+        <v>10283</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>48456</v>
+        <v>58149</v>
       </c>
       <c r="G29" s="68">
-        <v>40608</v>
+        <v>46153</v>
       </c>
       <c r="H29" s="83">
-        <v>19.33</v>
+        <v>25.99</v>
       </c>
       <c r="I29" s="72">
-        <v>3.12</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>44677</v>
+        <v>55860</v>
       </c>
       <c r="D31" s="68">
-        <v>14755</v>
+        <v>10938</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>59432</v>
+        <v>66798</v>
       </c>
       <c r="G31" s="68">
-        <v>49008</v>
+        <v>72153</v>
       </c>
       <c r="H31" s="83">
-        <v>21.27</v>
+        <v>-7.42</v>
       </c>
       <c r="I31" s="72">
-        <v>3.83</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
-        <v>7238</v>
+        <v>7202</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>7238</v>
+        <v>7202</v>
       </c>
       <c r="G33" s="68">
-        <v>7419</v>
-[...2 lines deleted...]
-        <v>-2.44</v>
+        <v>7202</v>
+      </c>
+      <c r="H33" s="85">
+        <v>0</v>
       </c>
       <c r="I33" s="72">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
         <v>21</v>
       </c>
       <c r="D35" s="68">
-        <v>1680</v>
+        <v>1719</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>1701</v>
+        <v>1740</v>
       </c>
       <c r="G35" s="68">
-        <v>1686</v>
+        <v>1716</v>
       </c>
       <c r="H35" s="83">
-        <v>0.85</v>
+        <v>1.44</v>
       </c>
       <c r="I35" s="72">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7198,69 +7198,69 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="D9" s="56">
-        <v>5949</v>
+        <v>6576</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>6075</v>
+        <v>6769</v>
       </c>
       <c r="G9" s="56">
-        <v>6146</v>
+        <v>6555</v>
       </c>
       <c r="H9" s="80">
-        <v>-1.16</v>
+        <v>3.28</v>
       </c>
       <c r="I9" s="62">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>200257</v>
+        <v>209219</v>
       </c>
       <c r="D9" s="57">
-        <v>34584</v>
+        <v>46305</v>
       </c>
       <c r="E9" s="57">
-        <v>593</v>
+        <v>712</v>
       </c>
       <c r="F9" s="57">
-        <v>235433</v>
+        <v>256237</v>
       </c>
       <c r="G9" s="57">
-        <v>187170</v>
+        <v>229231</v>
       </c>
       <c r="H9" s="60">
-        <v>25.79</v>
+        <v>11.78</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>99801</v>
+        <v>100727</v>
       </c>
       <c r="D11" s="68">
-        <v>8124</v>
+        <v>15612</v>
       </c>
       <c r="E11" s="68">
-        <v>593</v>
+        <v>712</v>
       </c>
       <c r="F11" s="68">
-        <v>108517</v>
+        <v>117051</v>
       </c>
       <c r="G11" s="68">
-        <v>85428</v>
+        <v>101550</v>
       </c>
       <c r="H11" s="70">
-        <v>27.03</v>
+        <v>15.26</v>
       </c>
       <c r="I11" s="72">
-        <v>46.09</v>
+        <v>45.68</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>22055</v>
+        <v>28795</v>
       </c>
       <c r="D13" s="68">
-        <v>19639</v>
+        <v>23958</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>41694</v>
+        <v>52753</v>
       </c>
       <c r="G13" s="68">
-        <v>41266</v>
+        <v>48808</v>
       </c>
       <c r="H13" s="70">
-        <v>1.04</v>
+        <v>8.08</v>
       </c>
       <c r="I13" s="72">
-        <v>17.71</v>
+        <v>20.59</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>78402</v>
+        <v>79697</v>
       </c>
       <c r="D15" s="68">
-        <v>6821</v>
+        <v>6735</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>85222</v>
+        <v>86433</v>
       </c>
       <c r="G15" s="68">
-        <v>60476</v>
+        <v>78873</v>
       </c>
       <c r="H15" s="70">
-        <v>40.92</v>
+        <v>9.58</v>
       </c>
       <c r="I15" s="72">
-        <v>36.2</v>
+        <v>33.73</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8542,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="C9" s="57">
-        <v>25350</v>
+        <v>25018</v>
       </c>
       <c r="D9" s="57">
-        <v>657799</v>
+        <v>662541</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
-        <v>684053</v>
+        <v>688456</v>
       </c>
       <c r="G9" s="57">
-        <v>680762</v>
+        <v>686800</v>
       </c>
       <c r="H9" s="60">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D11" s="68">
-        <v>19421</v>
+        <v>19642</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>19430</v>
+        <v>19663</v>
       </c>
       <c r="G11" s="68">
-        <v>19471</v>
+        <v>19562</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.21</v>
+        <v>0.52</v>
       </c>
       <c r="I11" s="72">
-        <v>2.84</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
         <v>6</v>
       </c>
       <c r="C13" s="68">
-        <v>1338</v>
+        <v>1039</v>
       </c>
       <c r="D13" s="68">
-        <v>29690</v>
+        <v>29916</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>31034</v>
+        <v>30960</v>
       </c>
       <c r="G13" s="68">
-        <v>30985</v>
+        <v>31068</v>
       </c>
       <c r="H13" s="70">
-        <v>0.16</v>
+        <v>-0.35</v>
       </c>
       <c r="I13" s="72">
-        <v>4.54</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>4613</v>
+        <v>4596</v>
       </c>
       <c r="D15" s="68">
-        <v>26008</v>
+        <v>26293</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>30622</v>
+        <v>30890</v>
       </c>
       <c r="G15" s="68">
-        <v>30441</v>
+        <v>30869</v>
       </c>
       <c r="H15" s="70">
-        <v>0.59</v>
+        <v>0.07</v>
       </c>
       <c r="I15" s="72">
-        <v>4.48</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D17" s="68">
-        <v>81280</v>
+        <v>82174</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>81292</v>
+        <v>82191</v>
       </c>
       <c r="G17" s="68">
-        <v>81144</v>
+        <v>81826</v>
       </c>
       <c r="H17" s="70">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="I17" s="72">
-        <v>11.88</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="D19" s="68">
-        <v>19696</v>
+        <v>19642</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>20036</v>
+        <v>19970</v>
       </c>
       <c r="G19" s="68">
-        <v>20337</v>
+        <v>19941</v>
       </c>
       <c r="H19" s="70">
-        <v>-1.48</v>
+        <v>0.14</v>
       </c>
       <c r="I19" s="72">
-        <v>2.93</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="D21" s="68">
-        <v>11576</v>
+        <v>11445</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>11653</v>
+        <v>11539</v>
       </c>
       <c r="G21" s="68">
-        <v>11599</v>
+        <v>11600</v>
       </c>
       <c r="H21" s="70">
-        <v>0.46</v>
+        <v>-0.53</v>
       </c>
       <c r="I21" s="72">
-        <v>1.7</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D23" s="68">
-        <v>14699</v>
+        <v>14879</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>14702</v>
+        <v>14880</v>
       </c>
       <c r="G23" s="68">
-        <v>14515</v>
+        <v>14823</v>
       </c>
       <c r="H23" s="70">
-        <v>1.29</v>
+        <v>0.38</v>
       </c>
       <c r="I23" s="72">
-        <v>2.15</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C25" s="68">
-        <v>4641</v>
+        <v>5032</v>
       </c>
       <c r="D25" s="68">
-        <v>50645</v>
+        <v>50863</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>55286</v>
+        <v>55898</v>
       </c>
       <c r="G25" s="68">
-        <v>55153</v>
+        <v>55561</v>
       </c>
       <c r="H25" s="70">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="I25" s="72">
-        <v>8.08</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3554</v>
+        <v>3515</v>
       </c>
       <c r="D27" s="68">
-        <v>25786</v>
+        <v>25756</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>29340</v>
+        <v>29271</v>
       </c>
       <c r="G27" s="68">
-        <v>29252</v>
+        <v>29341</v>
       </c>
       <c r="H27" s="70">
-        <v>0.3</v>
+        <v>-0.24</v>
       </c>
       <c r="I27" s="72">
-        <v>4.29</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="C29" s="68">
-        <v>1144</v>
+        <v>1005</v>
       </c>
       <c r="D29" s="68">
-        <v>88919</v>
+        <v>89378</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>90762</v>
+        <v>91068</v>
       </c>
       <c r="G29" s="68">
-        <v>90070</v>
+        <v>91043</v>
       </c>
       <c r="H29" s="70">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="I29" s="72">
-        <v>13.27</v>
+        <v>13.23</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
         <v>1</v>
       </c>
       <c r="D31" s="68">
-        <v>14326</v>
+        <v>14308</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>14326</v>
+        <v>14309</v>
       </c>
       <c r="G31" s="68">
-        <v>14328</v>
+        <v>14335</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.01</v>
+        <v>-0.18</v>
       </c>
       <c r="I31" s="72">
-        <v>2.09</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>212</v>
+        <v>250</v>
       </c>
       <c r="D33" s="68">
-        <v>11988</v>
+        <v>11990</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>12200</v>
+        <v>12240</v>
       </c>
       <c r="G33" s="68">
-        <v>12082</v>
+        <v>12177</v>
       </c>
       <c r="H33" s="70">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="I33" s="72">
         <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>281</v>
+        <v>158</v>
       </c>
       <c r="D35" s="68">
-        <v>31635</v>
+        <v>31880</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>31916</v>
+        <v>32038</v>
       </c>
       <c r="G35" s="68">
-        <v>31874</v>
+        <v>32117</v>
       </c>
       <c r="H35" s="70">
-        <v>0.13</v>
+        <v>-0.25</v>
       </c>
       <c r="I35" s="72">
-        <v>4.67</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9470,444 +9470,444 @@
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="78">
         <v>0</v>
       </c>
       <c r="D9" s="56">
-        <v>10526</v>
+        <v>10415</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>10526</v>
+        <v>10415</v>
       </c>
       <c r="G9" s="56">
-        <v>10582</v>
+        <v>10474</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.53</v>
+        <v>-0.57</v>
       </c>
       <c r="I9" s="62">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D11" s="68">
-        <v>20221</v>
+        <v>20449</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>20251</v>
+        <v>20471</v>
       </c>
       <c r="G11" s="68">
-        <v>20047</v>
+        <v>20409</v>
       </c>
       <c r="H11" s="70">
-        <v>1.02</v>
+        <v>0.3</v>
       </c>
       <c r="I11" s="72">
-        <v>2.96</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D13" s="68">
-        <v>10469</v>
+        <v>10671</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>10482</v>
+        <v>10681</v>
       </c>
       <c r="G13" s="68">
-        <v>10432</v>
+        <v>10546</v>
       </c>
       <c r="H13" s="70">
-        <v>0.48</v>
+        <v>1.28</v>
       </c>
       <c r="I13" s="72">
-        <v>1.53</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>558</v>
+        <v>484</v>
       </c>
       <c r="D15" s="68">
-        <v>20483</v>
+        <v>20535</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>21041</v>
+        <v>21019</v>
       </c>
       <c r="G15" s="68">
-        <v>20924</v>
+        <v>21006</v>
       </c>
       <c r="H15" s="70">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="I15" s="72">
-        <v>3.08</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6273</v>
+        <v>6156</v>
       </c>
       <c r="D17" s="68">
-        <v>60755</v>
+        <v>62696</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>67028</v>
+        <v>68852</v>
       </c>
       <c r="G17" s="68">
-        <v>65783</v>
+        <v>68097</v>
       </c>
       <c r="H17" s="70">
-        <v>1.89</v>
+        <v>1.11</v>
       </c>
       <c r="I17" s="72">
-        <v>9.8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D19" s="68">
-        <v>27648</v>
+        <v>27920</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>27804</v>
+        <v>28086</v>
       </c>
       <c r="G19" s="68">
-        <v>27565</v>
+        <v>27867</v>
       </c>
       <c r="H19" s="70">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="I19" s="72">
-        <v>4.06</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>689</v>
+        <v>734</v>
       </c>
       <c r="D21" s="68">
-        <v>66384</v>
+        <v>65988</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>67073</v>
+        <v>66722</v>
       </c>
       <c r="G21" s="68">
-        <v>67052</v>
+        <v>66833</v>
       </c>
       <c r="H21" s="70">
-        <v>0.03</v>
+        <v>-0.17</v>
       </c>
       <c r="I21" s="72">
-        <v>9.81</v>
+        <v>9.69</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
         <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>4091</v>
+        <v>4106</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>4100</v>
+        <v>4115</v>
       </c>
       <c r="G23" s="68">
-        <v>4073</v>
+        <v>4110</v>
       </c>
       <c r="H23" s="70">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="I23" s="72">
         <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="D25" s="68">
-        <v>7144</v>
+        <v>7169</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>8525</v>
+        <v>8552</v>
       </c>
       <c r="G25" s="68">
-        <v>8475</v>
+        <v>8557</v>
       </c>
       <c r="H25" s="70">
-        <v>0.6</v>
+        <v>-0.06</v>
       </c>
       <c r="I25" s="72">
-        <v>1.25</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>204</v>
+      </c>
+      <c r="C27" s="74">
+        <v>0</v>
       </c>
       <c r="D27" s="68">
-        <v>4409</v>
+        <v>4424</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>4623</v>
+        <v>4628</v>
       </c>
       <c r="G27" s="68">
-        <v>4580</v>
+        <v>4638</v>
       </c>
       <c r="H27" s="70">
-        <v>0.93</v>
+        <v>-0.21</v>
       </c>
       <c r="I27" s="72">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="46"/>