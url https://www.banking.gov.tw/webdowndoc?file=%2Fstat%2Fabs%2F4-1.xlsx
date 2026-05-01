--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -776,51 +776,51 @@
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2706,618 +2706,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>48690</v>
+        <v>46202</v>
       </c>
       <c r="C9" s="57">
-        <v>9234213</v>
+        <v>10019185</v>
       </c>
       <c r="D9" s="57">
-        <v>34773691</v>
+        <v>35735006</v>
       </c>
       <c r="E9" s="57">
-        <v>21887</v>
+        <v>14256</v>
       </c>
       <c r="F9" s="57">
-        <v>44078482</v>
+        <v>45814649</v>
       </c>
       <c r="G9" s="57">
-        <v>43875897</v>
+        <v>45245277</v>
       </c>
       <c r="H9" s="60">
-        <v>0.46</v>
+        <v>1.26</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>10889</v>
+        <v>11210</v>
       </c>
       <c r="C11" s="68">
-        <v>646701</v>
+        <v>769377</v>
       </c>
       <c r="D11" s="68">
-        <v>2788491</v>
+        <v>2869915</v>
       </c>
       <c r="E11" s="68">
-        <v>4130</v>
+        <v>1469</v>
       </c>
       <c r="F11" s="68">
-        <v>3450211</v>
+        <v>3651971</v>
       </c>
       <c r="G11" s="68">
-        <v>3399777</v>
+        <v>3562032</v>
       </c>
       <c r="H11" s="70">
-        <v>1.48</v>
+        <v>2.52</v>
       </c>
       <c r="I11" s="72">
-        <v>7.83</v>
+        <v>7.97</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>354</v>
+        <v>296</v>
       </c>
       <c r="C13" s="68">
-        <v>103562</v>
+        <v>122768</v>
       </c>
       <c r="D13" s="68">
-        <v>2414136</v>
+        <v>2417100</v>
       </c>
       <c r="E13" s="68">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F13" s="68">
-        <v>2518170</v>
+        <v>2540202</v>
       </c>
       <c r="G13" s="68">
-        <v>2496501</v>
+        <v>2539799</v>
       </c>
       <c r="H13" s="70">
-        <v>0.87</v>
+        <v>0.02</v>
       </c>
       <c r="I13" s="72">
-        <v>5.71</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1804</v>
+        <v>1513</v>
       </c>
       <c r="C15" s="68">
-        <v>859849</v>
+        <v>877098</v>
       </c>
       <c r="D15" s="68">
-        <v>2335453</v>
+        <v>2350465</v>
       </c>
       <c r="E15" s="68">
-        <v>605</v>
+        <v>323</v>
       </c>
       <c r="F15" s="68">
-        <v>3197710</v>
+        <v>3229398</v>
       </c>
       <c r="G15" s="68">
-        <v>3144757</v>
+        <v>3185867</v>
       </c>
       <c r="H15" s="70">
-        <v>1.68</v>
+        <v>1.37</v>
       </c>
       <c r="I15" s="72">
-        <v>7.25</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>2896</v>
+        <v>2127</v>
       </c>
       <c r="C17" s="68">
-        <v>647686</v>
+        <v>735839</v>
       </c>
       <c r="D17" s="68">
-        <v>2093172</v>
+        <v>2164419</v>
       </c>
       <c r="E17" s="68">
-        <v>301</v>
+        <v>272</v>
       </c>
       <c r="F17" s="68">
-        <v>2744055</v>
+        <v>2902657</v>
       </c>
       <c r="G17" s="68">
-        <v>2708333</v>
+        <v>2836919</v>
       </c>
       <c r="H17" s="70">
-        <v>1.32</v>
+        <v>2.32</v>
       </c>
       <c r="I17" s="72">
-        <v>6.23</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C19" s="68">
-        <v>518029</v>
+        <v>579444</v>
       </c>
       <c r="D19" s="68">
-        <v>1879144</v>
+        <v>1867459</v>
       </c>
       <c r="E19" s="68">
-        <v>2055</v>
+        <v>909</v>
       </c>
       <c r="F19" s="68">
-        <v>2399325</v>
+        <v>2447904</v>
       </c>
       <c r="G19" s="68">
-        <v>2356332</v>
+        <v>2395500</v>
       </c>
       <c r="H19" s="70">
-        <v>1.82</v>
+        <v>2.19</v>
       </c>
       <c r="I19" s="72">
-        <v>5.44</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>1967</v>
+        <v>2352</v>
       </c>
       <c r="C21" s="68">
-        <v>430875</v>
+        <v>471767</v>
       </c>
       <c r="D21" s="68">
-        <v>1587744</v>
+        <v>1616560</v>
       </c>
       <c r="E21" s="68">
-        <v>339</v>
+        <v>174</v>
       </c>
       <c r="F21" s="68">
-        <v>2020925</v>
+        <v>2090853</v>
       </c>
       <c r="G21" s="68">
-        <v>2034257</v>
+        <v>2075147</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.66</v>
+        <v>0.76</v>
       </c>
       <c r="I21" s="72">
-        <v>4.58</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C23" s="68">
-        <v>229800</v>
+        <v>244452</v>
       </c>
       <c r="D23" s="68">
-        <v>657396</v>
+        <v>658899</v>
       </c>
       <c r="E23" s="68">
-        <v>1714</v>
+        <v>2295</v>
       </c>
       <c r="F23" s="68">
-        <v>889094</v>
+        <v>905832</v>
       </c>
       <c r="G23" s="68">
-        <v>885644</v>
+        <v>904537</v>
       </c>
       <c r="H23" s="70">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="I23" s="72">
-        <v>2.02</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="C25" s="68">
-        <v>401647</v>
+        <v>483534</v>
       </c>
       <c r="D25" s="68">
-        <v>2056599</v>
+        <v>2169865</v>
       </c>
       <c r="E25" s="68">
-        <v>1767</v>
+        <v>1676</v>
       </c>
       <c r="F25" s="68">
-        <v>2460098</v>
+        <v>2655098</v>
       </c>
       <c r="G25" s="68">
-        <v>2471258</v>
+        <v>2604286</v>
       </c>
       <c r="H25" s="70">
-        <v>-0.45</v>
+        <v>1.95</v>
       </c>
       <c r="I25" s="72">
-        <v>5.58</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>616</v>
+        <v>678</v>
       </c>
       <c r="C27" s="68">
-        <v>620553</v>
+        <v>659583</v>
       </c>
       <c r="D27" s="68">
-        <v>2117589</v>
+        <v>2195310</v>
       </c>
       <c r="E27" s="68">
-        <v>1140</v>
+        <v>483</v>
       </c>
       <c r="F27" s="68">
-        <v>2739898</v>
+        <v>2856053</v>
       </c>
       <c r="G27" s="68">
-        <v>2716939</v>
+        <v>2833092</v>
       </c>
       <c r="H27" s="70">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="I27" s="72">
-        <v>6.22</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>46062</v>
+        <v>47133</v>
       </c>
       <c r="D29" s="68">
-        <v>172711</v>
+        <v>180363</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>218773</v>
+        <v>227496</v>
       </c>
       <c r="G29" s="68">
-        <v>215486</v>
+        <v>226179</v>
       </c>
       <c r="H29" s="70">
-        <v>1.53</v>
+        <v>0.58</v>
       </c>
       <c r="I29" s="72">
         <v>0.5</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="C31" s="68">
-        <v>59872</v>
+        <v>59417</v>
       </c>
       <c r="D31" s="68">
-        <v>170140</v>
+        <v>166565</v>
       </c>
       <c r="E31" s="68">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F31" s="68">
-        <v>230155</v>
+        <v>226137</v>
       </c>
       <c r="G31" s="68">
-        <v>229784</v>
+        <v>223528</v>
       </c>
       <c r="H31" s="70">
-        <v>0.16</v>
+        <v>1.17</v>
       </c>
       <c r="I31" s="72">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1137</v>
+        <v>1408</v>
       </c>
       <c r="C33" s="68">
-        <v>624032</v>
+        <v>632751</v>
       </c>
       <c r="D33" s="68">
-        <v>1744573</v>
+        <v>1802000</v>
       </c>
       <c r="E33" s="68">
-        <v>4020</v>
+        <v>2331</v>
       </c>
       <c r="F33" s="68">
-        <v>2373762</v>
+        <v>2438490</v>
       </c>
       <c r="G33" s="68">
-        <v>2343787</v>
+        <v>2432393</v>
       </c>
       <c r="H33" s="70">
-        <v>1.28</v>
+        <v>0.25</v>
       </c>
       <c r="I33" s="72">
-        <v>5.39</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>3578</v>
+        <v>2743</v>
       </c>
       <c r="C35" s="68">
-        <v>62477</v>
+        <v>46229</v>
       </c>
       <c r="D35" s="68">
-        <v>2702</v>
+        <v>1160</v>
       </c>
       <c r="E35" s="68">
-        <v>621</v>
+        <v>519</v>
       </c>
       <c r="F35" s="68">
-        <v>69378</v>
+        <v>50651</v>
       </c>
       <c r="G35" s="68">
-        <v>67495</v>
+        <v>52155</v>
       </c>
       <c r="H35" s="70">
-        <v>2.79</v>
+        <v>-2.88</v>
       </c>
       <c r="I35" s="72">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -3504,56 +3504,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3616,619 +3616,619 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="78">
-        <v>0</v>
+      <c r="B9" s="56">
+        <v>312</v>
       </c>
       <c r="C9" s="56">
-        <v>106333</v>
+        <v>105872</v>
       </c>
       <c r="D9" s="56">
-        <v>129287</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>131809</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>235677</v>
+        <v>237993</v>
       </c>
       <c r="G9" s="56">
-        <v>236484</v>
+        <v>236648</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.34</v>
+        <v>0.57</v>
       </c>
       <c r="I9" s="62">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>1606</v>
+        <v>1890</v>
       </c>
       <c r="C11" s="68">
-        <v>413294</v>
+        <v>402763</v>
       </c>
       <c r="D11" s="68">
-        <v>1261173</v>
+        <v>1288242</v>
       </c>
       <c r="E11" s="68">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="F11" s="68">
-        <v>1676201</v>
+        <v>1692985</v>
       </c>
       <c r="G11" s="68">
-        <v>1672778</v>
+        <v>1679511</v>
       </c>
       <c r="H11" s="70">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="I11" s="72">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C13" s="68">
-        <v>17315</v>
+        <v>23812</v>
       </c>
       <c r="D13" s="68">
-        <v>302392</v>
+        <v>300228</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>319791</v>
+        <v>324115</v>
       </c>
       <c r="G13" s="68">
-        <v>323204</v>
+        <v>324394</v>
       </c>
       <c r="H13" s="70">
-        <v>-1.06</v>
+        <v>-0.09</v>
       </c>
       <c r="I13" s="72">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C15" s="68">
-        <v>155976</v>
+        <v>153080</v>
       </c>
       <c r="D15" s="68">
-        <v>477787</v>
+        <v>487457</v>
       </c>
       <c r="E15" s="68">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="F15" s="68">
-        <v>633896</v>
+        <v>640561</v>
       </c>
       <c r="G15" s="68">
-        <v>633986</v>
+        <v>635184</v>
       </c>
       <c r="H15" s="70">
-        <v>-0.01</v>
+        <v>0.85</v>
       </c>
       <c r="I15" s="72">
-        <v>1.44</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C17" s="68">
-        <v>64875</v>
+        <v>67185</v>
       </c>
       <c r="D17" s="68">
-        <v>161075</v>
+        <v>161715</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>225971</v>
+        <v>228921</v>
       </c>
       <c r="G17" s="68">
-        <v>224784</v>
+        <v>229109</v>
       </c>
       <c r="H17" s="70">
-        <v>0.53</v>
+        <v>-0.08</v>
       </c>
       <c r="I17" s="72">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>565</v>
+        <v>597</v>
       </c>
       <c r="C19" s="68">
-        <v>88702</v>
+        <v>100148</v>
       </c>
       <c r="D19" s="68">
-        <v>243367</v>
+        <v>247091</v>
       </c>
       <c r="E19" s="68">
-        <v>520</v>
+        <v>296</v>
       </c>
       <c r="F19" s="68">
-        <v>333153</v>
+        <v>348131</v>
       </c>
       <c r="G19" s="68">
-        <v>330445</v>
+        <v>346268</v>
       </c>
       <c r="H19" s="70">
-        <v>0.82</v>
+        <v>0.54</v>
       </c>
       <c r="I19" s="72">
         <v>0.76</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C21" s="68">
-        <v>5901</v>
+        <v>5566</v>
       </c>
       <c r="D21" s="68">
-        <v>55662</v>
+        <v>57523</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>61572</v>
+        <v>63096</v>
       </c>
       <c r="G21" s="68">
-        <v>61810</v>
+        <v>63145</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.38</v>
+        <v>-0.08</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>86753</v>
+        <v>81464</v>
       </c>
       <c r="D23" s="68">
-        <v>100441</v>
+        <v>106917</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>187194</v>
+        <v>188381</v>
       </c>
       <c r="G23" s="68">
-        <v>186344</v>
+        <v>188803</v>
       </c>
       <c r="H23" s="70">
-        <v>0.46</v>
+        <v>-0.22</v>
       </c>
       <c r="I23" s="72">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>179553</v>
+        <v>195307</v>
       </c>
       <c r="D25" s="68">
-        <v>711611</v>
+        <v>706225</v>
       </c>
       <c r="E25" s="68">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="F25" s="68">
-        <v>891299</v>
+        <v>901654</v>
       </c>
       <c r="G25" s="68">
-        <v>890408</v>
+        <v>902512</v>
       </c>
       <c r="H25" s="70">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="I25" s="72">
-        <v>2.02</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>2077</v>
+        <v>1951</v>
       </c>
       <c r="C27" s="68">
-        <v>133343</v>
+        <v>139302</v>
       </c>
       <c r="D27" s="68">
-        <v>387891</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>402295</v>
+      </c>
+      <c r="E27" s="74">
+        <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>523331</v>
+        <v>543548</v>
       </c>
       <c r="G27" s="68">
-        <v>520449</v>
+        <v>539877</v>
       </c>
       <c r="H27" s="70">
-        <v>0.55</v>
+        <v>0.68</v>
       </c>
       <c r="I27" s="72">
         <v>1.19</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>49024</v>
+        <v>50992</v>
       </c>
       <c r="D29" s="68">
-        <v>177460</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>184642</v>
+      </c>
+      <c r="E29" s="74">
+        <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>226502</v>
+        <v>235636</v>
       </c>
       <c r="G29" s="68">
-        <v>226364</v>
+        <v>233824</v>
       </c>
       <c r="H29" s="70">
-        <v>0.06</v>
+        <v>0.77</v>
       </c>
       <c r="I29" s="72">
         <v>0.51</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C31" s="68">
-        <v>26785</v>
+        <v>25814</v>
       </c>
       <c r="D31" s="68">
-        <v>124183</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>129233</v>
+      </c>
+      <c r="E31" s="68">
+        <v>1</v>
       </c>
       <c r="F31" s="68">
-        <v>150974</v>
+        <v>155052</v>
       </c>
       <c r="G31" s="68">
-        <v>152434</v>
+        <v>155051</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.96</v>
+        <v>0</v>
       </c>
       <c r="I31" s="72">
         <v>0.34</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C33" s="68">
-        <v>166983</v>
+        <v>176162</v>
       </c>
       <c r="D33" s="68">
-        <v>464300</v>
+        <v>473065</v>
       </c>
       <c r="E33" s="68">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F33" s="68">
-        <v>631345</v>
+        <v>649294</v>
       </c>
       <c r="G33" s="68">
-        <v>632225</v>
+        <v>648408</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.14</v>
+        <v>0.14</v>
       </c>
       <c r="I33" s="72">
-        <v>1.43</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C35" s="68">
-        <v>101062</v>
+        <v>104998</v>
       </c>
       <c r="D35" s="68">
-        <v>409808</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>407292</v>
+      </c>
+      <c r="E35" s="68">
+        <v>7</v>
       </c>
       <c r="F35" s="68">
-        <v>510880</v>
+        <v>512315</v>
       </c>
       <c r="G35" s="68">
-        <v>509254</v>
+        <v>505757</v>
       </c>
       <c r="H35" s="70">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="I35" s="72">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -4415,56 +4415,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,489 +4528,489 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="C9" s="56">
-        <v>383396</v>
+        <v>430558</v>
       </c>
       <c r="D9" s="56">
-        <v>1010100</v>
+        <v>1062222</v>
       </c>
       <c r="E9" s="56">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="F9" s="56">
-        <v>1393894</v>
+        <v>1493244</v>
       </c>
       <c r="G9" s="56">
-        <v>1383706</v>
+        <v>1480856</v>
       </c>
       <c r="H9" s="59">
-        <v>0.74</v>
+        <v>0.84</v>
       </c>
       <c r="I9" s="62">
-        <v>3.16</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C11" s="68">
-        <v>238424</v>
+        <v>286754</v>
       </c>
       <c r="D11" s="68">
-        <v>1390491</v>
+        <v>1451218</v>
       </c>
       <c r="E11" s="68">
-        <v>735</v>
+        <v>233</v>
       </c>
       <c r="F11" s="68">
-        <v>1629679</v>
+        <v>1738232</v>
       </c>
       <c r="G11" s="68">
-        <v>1665896</v>
+        <v>1734242</v>
       </c>
       <c r="H11" s="70">
-        <v>-2.17</v>
+        <v>0.23</v>
       </c>
       <c r="I11" s="72">
-        <v>3.7</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>379319</v>
+        <v>411925</v>
       </c>
       <c r="D13" s="68">
-        <v>2111668</v>
+        <v>2197719</v>
       </c>
       <c r="E13" s="68">
-        <v>1695</v>
+        <v>1489</v>
       </c>
       <c r="F13" s="68">
-        <v>2492681</v>
+        <v>2611133</v>
       </c>
       <c r="G13" s="68">
-        <v>2453563</v>
+        <v>2588301</v>
       </c>
       <c r="H13" s="70">
-        <v>1.59</v>
+        <v>0.88</v>
       </c>
       <c r="I13" s="72">
-        <v>5.66</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>94037</v>
+        <v>90384</v>
       </c>
       <c r="D15" s="68">
-        <v>424384</v>
+        <v>436311</v>
       </c>
       <c r="E15" s="68">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F15" s="68">
-        <v>518449</v>
+        <v>526710</v>
       </c>
       <c r="G15" s="68">
-        <v>516922</v>
+        <v>523900</v>
       </c>
       <c r="H15" s="70">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="I15" s="72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>15842</v>
+        <v>14952</v>
       </c>
       <c r="C17" s="68">
-        <v>124645</v>
+        <v>126713</v>
       </c>
       <c r="D17" s="68">
-        <v>410333</v>
+        <v>395258</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>550819</v>
+        <v>536923</v>
       </c>
       <c r="G17" s="68">
-        <v>544671</v>
+        <v>521743</v>
       </c>
       <c r="H17" s="70">
-        <v>1.13</v>
+        <v>2.91</v>
       </c>
       <c r="I17" s="72">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>1411</v>
+        <v>899</v>
       </c>
       <c r="C19" s="68">
-        <v>445678</v>
+        <v>435808</v>
       </c>
       <c r="D19" s="68">
-        <v>1436766</v>
+        <v>1508653</v>
       </c>
       <c r="E19" s="68">
-        <v>1478</v>
+        <v>728</v>
       </c>
       <c r="F19" s="68">
-        <v>1885334</v>
+        <v>1946088</v>
       </c>
       <c r="G19" s="68">
-        <v>1872437</v>
+        <v>1901141</v>
       </c>
       <c r="H19" s="70">
-        <v>0.69</v>
+        <v>2.36</v>
       </c>
       <c r="I19" s="72">
-        <v>4.28</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>44760</v>
+        <v>44134</v>
       </c>
       <c r="D21" s="68">
-        <v>208062</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>213660</v>
+      </c>
+      <c r="E21" s="74">
+        <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>252824</v>
+        <v>257794</v>
       </c>
       <c r="G21" s="68">
-        <v>249423</v>
+        <v>255323</v>
       </c>
       <c r="H21" s="70">
-        <v>1.36</v>
+        <v>0.97</v>
       </c>
       <c r="I21" s="72">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2884</v>
+        <v>2269</v>
       </c>
       <c r="C23" s="68">
-        <v>671773</v>
+        <v>825956</v>
       </c>
       <c r="D23" s="68">
-        <v>2636585</v>
+        <v>2789891</v>
       </c>
       <c r="E23" s="68">
-        <v>61</v>
+        <v>628</v>
       </c>
       <c r="F23" s="68">
-        <v>3311303</v>
+        <v>3618744</v>
       </c>
       <c r="G23" s="68">
-        <v>3397363</v>
+        <v>3540318</v>
       </c>
       <c r="H23" s="70">
-        <v>-2.53</v>
+        <v>2.22</v>
       </c>
       <c r="I23" s="72">
-        <v>7.51</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>30978</v>
+        <v>41586</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>30978</v>
+        <v>41586</v>
       </c>
       <c r="G25" s="68">
-        <v>29839</v>
+        <v>40444</v>
       </c>
       <c r="H25" s="70">
-        <v>3.82</v>
+        <v>2.82</v>
       </c>
       <c r="I25" s="72">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2095</v>
+        <v>2488</v>
       </c>
       <c r="D27" s="68">
-        <v>69340</v>
+        <v>73925</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>71435</v>
+        <v>76413</v>
       </c>
       <c r="G27" s="68">
-        <v>69613</v>
+        <v>76161</v>
       </c>
       <c r="H27" s="70">
-        <v>2.62</v>
+        <v>0.33</v>
       </c>
       <c r="I27" s="72">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>3045</v>
+        <v>2610</v>
       </c>
       <c r="D29" s="68">
-        <v>18696</v>
+        <v>20748</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>21741</v>
+        <v>23358</v>
       </c>
       <c r="G29" s="68">
-        <v>21147</v>
+        <v>22923</v>
       </c>
       <c r="H29" s="70">
-        <v>2.81</v>
+        <v>1.9</v>
       </c>
       <c r="I29" s="72">
         <v>0.05</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5251,56 +5251,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,240 +5364,240 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>9047</v>
+        <v>2259</v>
       </c>
       <c r="C9" s="57">
-        <v>700192</v>
+        <v>818661</v>
       </c>
       <c r="D9" s="57">
-        <v>561389</v>
+        <v>529907</v>
       </c>
       <c r="E9" s="57">
-        <v>1274</v>
+        <v>1311</v>
       </c>
       <c r="F9" s="57">
-        <v>1271901</v>
+        <v>1352139</v>
       </c>
       <c r="G9" s="57">
-        <v>1209119</v>
+        <v>1389073</v>
       </c>
       <c r="H9" s="81">
-        <v>5.19</v>
+        <v>-2.66</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="68">
-        <v>250</v>
+        <v>77</v>
       </c>
       <c r="C11" s="68">
-        <v>144302</v>
+        <v>133651</v>
       </c>
       <c r="D11" s="68">
-        <v>123859</v>
+        <v>111771</v>
       </c>
       <c r="E11" s="68">
-        <v>212</v>
+        <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>268623</v>
+        <v>245499</v>
       </c>
       <c r="G11" s="68">
-        <v>254490</v>
+        <v>256161</v>
       </c>
       <c r="H11" s="83">
-        <v>5.55</v>
+        <v>-4.16</v>
       </c>
       <c r="I11" s="72">
-        <v>21.12</v>
+        <v>18.16</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>3745</v>
+        <v>622</v>
       </c>
       <c r="C13" s="68">
-        <v>14471</v>
+        <v>10354</v>
       </c>
       <c r="D13" s="68">
-        <v>8750</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>9250</v>
+      </c>
+      <c r="E13" s="74">
+        <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>26989</v>
+        <v>20227</v>
       </c>
       <c r="G13" s="68">
-        <v>22501</v>
+        <v>20082</v>
       </c>
       <c r="H13" s="83">
-        <v>19.95</v>
+        <v>0.72</v>
       </c>
       <c r="I13" s="72">
-        <v>2.12</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>11127</v>
+        <v>13304</v>
       </c>
       <c r="D15" s="68">
-        <v>7561</v>
+        <v>5295</v>
       </c>
       <c r="E15" s="68">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F15" s="68">
-        <v>18709</v>
+        <v>18639</v>
       </c>
       <c r="G15" s="68">
-        <v>18071</v>
+        <v>18772</v>
       </c>
       <c r="H15" s="83">
-        <v>3.53</v>
+        <v>-0.71</v>
       </c>
       <c r="I15" s="72">
-        <v>1.47</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>4708</v>
+        <v>7870</v>
       </c>
       <c r="D17" s="68">
-        <v>1879</v>
+        <v>2743</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>6588</v>
+        <v>10614</v>
       </c>
       <c r="G17" s="68">
-        <v>7228</v>
+        <v>9688</v>
       </c>
       <c r="H17" s="83">
-        <v>-8.86</v>
+        <v>9.55</v>
       </c>
       <c r="I17" s="72">
-        <v>0.52</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -5619,69 +5619,69 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>32823</v>
+        <v>69246</v>
       </c>
       <c r="D21" s="68">
-        <v>9193</v>
+        <v>7334</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>42016</v>
+        <v>76579</v>
       </c>
       <c r="G21" s="68">
-        <v>66521</v>
+        <v>74388</v>
       </c>
       <c r="H21" s="83">
-        <v>-36.84</v>
+        <v>2.95</v>
       </c>
       <c r="I21" s="72">
-        <v>3.3</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
@@ -5706,276 +5706,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>16715</v>
+        <v>16749</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>16715</v>
+        <v>16749</v>
       </c>
       <c r="G25" s="68">
-        <v>16731</v>
+        <v>16634</v>
       </c>
       <c r="H25" s="83">
-        <v>-0.1</v>
+        <v>0.69</v>
       </c>
       <c r="I25" s="72">
-        <v>1.31</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>5052</v>
+        <v>1560</v>
       </c>
       <c r="C27" s="68">
-        <v>4499</v>
+        <v>1893</v>
       </c>
       <c r="D27" s="68">
-        <v>3601</v>
+        <v>5238</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>13152</v>
+        <v>8691</v>
       </c>
       <c r="G27" s="68">
-        <v>9618</v>
+        <v>9377</v>
       </c>
       <c r="H27" s="83">
-        <v>36.75</v>
+        <v>-7.32</v>
       </c>
       <c r="I27" s="72">
-        <v>1.03</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>11878</v>
+        <v>13878</v>
       </c>
       <c r="D29" s="68">
-        <v>22686</v>
+        <v>22123</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>34564</v>
+        <v>36001</v>
       </c>
       <c r="G29" s="68">
-        <v>35298</v>
+        <v>34961</v>
       </c>
       <c r="H29" s="83">
-        <v>-2.08</v>
+        <v>2.97</v>
       </c>
       <c r="I29" s="72">
-        <v>2.72</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="B31" s="74">
+      <c r="B31" s="68">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>2497</v>
+        <v>7088</v>
       </c>
       <c r="D31" s="68">
-        <v>870</v>
+        <v>1129</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>3367</v>
+        <v>8217</v>
       </c>
       <c r="G31" s="68">
-        <v>1831</v>
+        <v>8255</v>
       </c>
       <c r="H31" s="83">
-        <v>83.87</v>
+        <v>-0.47</v>
       </c>
       <c r="I31" s="72">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>84445</v>
+        <v>115656</v>
       </c>
       <c r="D33" s="68">
-        <v>44841</v>
+        <v>24431</v>
       </c>
       <c r="E33" s="68">
-        <v>978</v>
+        <v>1215</v>
       </c>
       <c r="F33" s="68">
-        <v>130263</v>
+        <v>141302</v>
       </c>
       <c r="G33" s="68">
-        <v>106148</v>
+        <v>139465</v>
       </c>
       <c r="H33" s="83">
-        <v>22.72</v>
+        <v>1.32</v>
       </c>
       <c r="I33" s="72">
-        <v>10.24</v>
+        <v>10.45</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>45975</v>
+        <v>57081</v>
       </c>
       <c r="D35" s="68">
-        <v>19203</v>
+        <v>18770</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>65177</v>
+        <v>75851</v>
       </c>
       <c r="G35" s="68">
-        <v>59618</v>
+        <v>66085</v>
       </c>
       <c r="H35" s="83">
-        <v>9.33</v>
+        <v>14.78</v>
       </c>
       <c r="I35" s="72">
-        <v>5.12</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6184,56 +6184,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6300,237 +6300,237 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>7068</v>
+        <v>8756</v>
       </c>
       <c r="D9" s="56">
-        <v>11763</v>
+        <v>11737</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>18831</v>
+        <v>20493</v>
       </c>
       <c r="G9" s="56">
-        <v>22213</v>
+        <v>16004</v>
       </c>
       <c r="H9" s="80">
-        <v>-15.23</v>
+        <v>28.05</v>
       </c>
       <c r="I9" s="62">
-        <v>1.48</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>49519</v>
+        <v>45314</v>
       </c>
       <c r="D11" s="68">
-        <v>31386</v>
+        <v>30526</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>80905</v>
+        <v>75840</v>
       </c>
       <c r="G11" s="68">
-        <v>67602</v>
+        <v>65816</v>
       </c>
       <c r="H11" s="83">
-        <v>19.68</v>
+        <v>15.23</v>
       </c>
       <c r="I11" s="72">
-        <v>6.36</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>13198</v>
+        <v>19064</v>
       </c>
       <c r="D13" s="68">
-        <v>59014</v>
+        <v>64610</v>
       </c>
       <c r="E13" s="68">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F13" s="68">
-        <v>72225</v>
+        <v>83687</v>
       </c>
       <c r="G13" s="68">
-        <v>73532</v>
+        <v>97929</v>
       </c>
       <c r="H13" s="83">
-        <v>-1.78</v>
+        <v>-14.54</v>
       </c>
       <c r="I13" s="72">
-        <v>5.68</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>73734</v>
+        <v>76555</v>
       </c>
       <c r="D15" s="68">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>74735</v>
+        <v>77547</v>
       </c>
       <c r="G15" s="68">
-        <v>73359</v>
+        <v>77677</v>
       </c>
       <c r="H15" s="83">
-        <v>1.88</v>
+        <v>-0.17</v>
       </c>
       <c r="I15" s="72">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>23640</v>
+        <v>28649</v>
       </c>
       <c r="D17" s="68">
-        <v>17149</v>
+        <v>17873</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>40789</v>
+        <v>46521</v>
       </c>
       <c r="G17" s="68">
-        <v>39004</v>
+        <v>46072</v>
       </c>
       <c r="H17" s="83">
-        <v>4.58</v>
+        <v>0.98</v>
       </c>
       <c r="I17" s="72">
-        <v>3.21</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -6555,360 +6555,360 @@
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
         <v>34008</v>
       </c>
       <c r="D21" s="68">
-        <v>83047</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>79639</v>
+      </c>
+      <c r="E21" s="68">
+        <v>10</v>
       </c>
       <c r="F21" s="68">
-        <v>117056</v>
+        <v>113657</v>
       </c>
       <c r="G21" s="68">
-        <v>113279</v>
+        <v>121186</v>
       </c>
       <c r="H21" s="83">
-        <v>3.33</v>
+        <v>-6.21</v>
       </c>
       <c r="I21" s="72">
-        <v>9.2</v>
+        <v>8.41</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>19016</v>
+        <v>16957</v>
       </c>
       <c r="D23" s="68">
-        <v>59838</v>
+        <v>50252</v>
       </c>
       <c r="E23" s="68">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F23" s="68">
-        <v>78881</v>
+        <v>67240</v>
       </c>
       <c r="G23" s="68">
-        <v>78152</v>
+        <v>71340</v>
       </c>
       <c r="H23" s="83">
-        <v>0.93</v>
+        <v>-5.75</v>
       </c>
       <c r="I23" s="72">
-        <v>6.2</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>41135</v>
+        <v>44094</v>
       </c>
       <c r="D25" s="68">
-        <v>1219</v>
+        <v>1248</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>42354</v>
+        <v>45343</v>
       </c>
       <c r="G25" s="68">
-        <v>40371</v>
+        <v>58035</v>
       </c>
       <c r="H25" s="83">
-        <v>4.91</v>
+        <v>-21.87</v>
       </c>
       <c r="I25" s="72">
-        <v>3.33</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>36339</v>
+        <v>48410</v>
       </c>
       <c r="D27" s="68">
-        <v>10216</v>
+        <v>12914</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>46556</v>
+        <v>61324</v>
       </c>
       <c r="G27" s="68">
-        <v>39735</v>
+        <v>66797</v>
       </c>
       <c r="H27" s="83">
-        <v>17.16</v>
+        <v>-8.19</v>
       </c>
       <c r="I27" s="72">
-        <v>3.66</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>25304</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30714</v>
+      </c>
+      <c r="D29" s="68">
+        <v>5332</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>25304</v>
+        <v>36046</v>
       </c>
       <c r="G29" s="68">
-        <v>19822</v>
+        <v>44997</v>
       </c>
       <c r="H29" s="83">
-        <v>27.66</v>
+        <v>-19.89</v>
       </c>
       <c r="I29" s="72">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>20398</v>
+        <v>35984</v>
       </c>
       <c r="D31" s="68">
-        <v>12985</v>
+        <v>13172</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>33383</v>
+        <v>49155</v>
       </c>
       <c r="G31" s="68">
-        <v>30356</v>
+        <v>51323</v>
       </c>
       <c r="H31" s="83">
-        <v>9.97</v>
+        <v>-4.22</v>
       </c>
       <c r="I31" s="72">
-        <v>2.62</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
-        <v>8764</v>
+        <v>9335</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>8764</v>
+        <v>9335</v>
       </c>
       <c r="G33" s="68">
-        <v>8764</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10383</v>
+      </c>
+      <c r="H33" s="83">
+        <v>-10.09</v>
       </c>
       <c r="I33" s="72">
         <v>0.69</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="D35" s="68">
-        <v>1436</v>
+        <v>1675</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>1438</v>
+        <v>1699</v>
       </c>
       <c r="G35" s="68">
-        <v>1442</v>
+        <v>1600</v>
       </c>
       <c r="H35" s="83">
-        <v>-0.28</v>
+        <v>6.23</v>
       </c>
       <c r="I35" s="72">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -7082,56 +7082,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7198,69 +7198,69 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D9" s="56">
-        <v>4413</v>
+        <v>5771</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>4521</v>
+        <v>5884</v>
       </c>
       <c r="G9" s="56">
-        <v>3433</v>
+        <v>6046</v>
       </c>
       <c r="H9" s="80">
-        <v>31.67</v>
+        <v>-2.69</v>
       </c>
       <c r="I9" s="62">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7718,56 +7718,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7834,195 +7834,195 @@
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="89">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>159059</v>
+        <v>145826</v>
       </c>
       <c r="D9" s="57">
-        <v>26162</v>
+        <v>28242</v>
       </c>
       <c r="E9" s="57">
-        <v>155</v>
+        <v>958</v>
       </c>
       <c r="F9" s="57">
-        <v>185376</v>
+        <v>175026</v>
       </c>
       <c r="G9" s="57">
-        <v>148675</v>
+        <v>172413</v>
       </c>
       <c r="H9" s="60">
-        <v>24.69</v>
+        <v>1.52</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>72139</v>
+        <v>69185</v>
       </c>
       <c r="D11" s="68">
-        <v>8204</v>
+        <v>8254</v>
       </c>
       <c r="E11" s="68">
-        <v>155</v>
+        <v>958</v>
       </c>
       <c r="F11" s="68">
-        <v>80498</v>
+        <v>78396</v>
       </c>
       <c r="G11" s="68">
-        <v>63702</v>
+        <v>80810</v>
       </c>
       <c r="H11" s="70">
-        <v>26.37</v>
+        <v>-2.99</v>
       </c>
       <c r="I11" s="72">
-        <v>43.42</v>
+        <v>44.79</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>19128</v>
+        <v>26550</v>
       </c>
       <c r="D13" s="68">
-        <v>12731</v>
+        <v>15007</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>31859</v>
+        <v>41557</v>
       </c>
       <c r="G13" s="68">
-        <v>36473</v>
+        <v>40333</v>
       </c>
       <c r="H13" s="70">
-        <v>-12.65</v>
+        <v>3.03</v>
       </c>
       <c r="I13" s="72">
-        <v>17.19</v>
+        <v>23.74</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>67792</v>
+        <v>50092</v>
       </c>
       <c r="D15" s="68">
-        <v>5227</v>
+        <v>4981</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>73019</v>
+        <v>55073</v>
       </c>
       <c r="G15" s="68">
-        <v>48500</v>
+        <v>51269</v>
       </c>
       <c r="H15" s="70">
-        <v>50.55</v>
+        <v>7.42</v>
       </c>
       <c r="I15" s="72">
-        <v>39.39</v>
+        <v>31.47</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8429,56 +8429,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8542,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="C9" s="57">
-        <v>28122</v>
+        <v>26435</v>
       </c>
       <c r="D9" s="57">
-        <v>644710</v>
+        <v>650132</v>
       </c>
       <c r="E9" s="89">
         <v>0</v>
       </c>
       <c r="F9" s="57">
-        <v>673718</v>
+        <v>677437</v>
       </c>
       <c r="G9" s="57">
-        <v>673600</v>
+        <v>678423</v>
       </c>
       <c r="H9" s="60">
-        <v>0.02</v>
+        <v>-0.15</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D11" s="68">
-        <v>19346</v>
+        <v>19482</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>19347</v>
+        <v>19482</v>
       </c>
       <c r="G11" s="68">
-        <v>19326</v>
+        <v>19582</v>
       </c>
       <c r="H11" s="70">
-        <v>0.11</v>
+        <v>-0.51</v>
       </c>
       <c r="I11" s="72">
-        <v>2.87</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
         <v>6</v>
       </c>
       <c r="C13" s="68">
-        <v>2585</v>
+        <v>2186</v>
       </c>
       <c r="D13" s="68">
-        <v>29369</v>
+        <v>29035</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>31961</v>
+        <v>31226</v>
       </c>
       <c r="G13" s="68">
-        <v>32144</v>
+        <v>31397</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.57</v>
+        <v>-0.54</v>
       </c>
       <c r="I13" s="72">
-        <v>4.74</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>4142</v>
+        <v>4139</v>
       </c>
       <c r="D15" s="68">
-        <v>25603</v>
+        <v>26121</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>29745</v>
+        <v>30259</v>
       </c>
       <c r="G15" s="68">
-        <v>30003</v>
+        <v>30207</v>
       </c>
       <c r="H15" s="70">
-        <v>-0.86</v>
+        <v>0.17</v>
       </c>
       <c r="I15" s="72">
-        <v>4.42</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D17" s="68">
-        <v>77863</v>
+        <v>80028</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>77907</v>
+        <v>80066</v>
       </c>
       <c r="G17" s="68">
-        <v>77827</v>
+        <v>79695</v>
       </c>
       <c r="H17" s="70">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="I17" s="72">
-        <v>11.56</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>565</v>
+        <v>526</v>
       </c>
       <c r="D19" s="68">
-        <v>20194</v>
+        <v>19911</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>20759</v>
+        <v>20437</v>
       </c>
       <c r="G19" s="68">
-        <v>20730</v>
+        <v>20427</v>
       </c>
       <c r="H19" s="70">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="I19" s="72">
-        <v>3.08</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>204</v>
+        <v>104</v>
       </c>
       <c r="D21" s="68">
-        <v>10796</v>
+        <v>11346</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>10999</v>
+        <v>11450</v>
       </c>
       <c r="G21" s="68">
-        <v>10926</v>
+        <v>11443</v>
       </c>
       <c r="H21" s="70">
-        <v>0.68</v>
+        <v>0.06</v>
       </c>
       <c r="I21" s="72">
-        <v>1.63</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="68">
-        <v>14144</v>
+        <v>14060</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>14144</v>
+        <v>14060</v>
       </c>
       <c r="G23" s="68">
-        <v>14246</v>
+        <v>14201</v>
       </c>
       <c r="H23" s="70">
-        <v>-0.71</v>
+        <v>-0.99</v>
       </c>
       <c r="I23" s="72">
-        <v>2.1</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
         <v>4</v>
       </c>
       <c r="C25" s="68">
-        <v>5058</v>
+        <v>4518</v>
       </c>
       <c r="D25" s="68">
-        <v>52080</v>
+        <v>51274</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>57142</v>
+        <v>55797</v>
       </c>
       <c r="G25" s="68">
-        <v>57304</v>
+        <v>55801</v>
       </c>
       <c r="H25" s="70">
-        <v>-0.28</v>
+        <v>-0.01</v>
       </c>
       <c r="I25" s="72">
-        <v>8.48</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3941</v>
+        <v>3822</v>
       </c>
       <c r="D27" s="68">
-        <v>25743</v>
+        <v>25648</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>29683</v>
+        <v>29470</v>
       </c>
       <c r="G27" s="68">
-        <v>29792</v>
+        <v>29654</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.37</v>
+        <v>-0.62</v>
       </c>
       <c r="I27" s="72">
-        <v>4.41</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>682</v>
+        <v>671</v>
       </c>
       <c r="C29" s="68">
-        <v>1273</v>
+        <v>1251</v>
       </c>
       <c r="D29" s="68">
-        <v>82926</v>
+        <v>85750</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>84881</v>
+        <v>87672</v>
       </c>
       <c r="G29" s="68">
-        <v>84662</v>
+        <v>87741</v>
       </c>
       <c r="H29" s="70">
-        <v>0.26</v>
+        <v>-0.08</v>
       </c>
       <c r="I29" s="72">
-        <v>12.6</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
-      <c r="C31" s="68">
-        <v>4</v>
+      <c r="C31" s="74">
+        <v>0</v>
       </c>
       <c r="D31" s="68">
-        <v>14357</v>
+        <v>14495</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>14361</v>
+        <v>14495</v>
       </c>
       <c r="G31" s="68">
-        <v>14424</v>
+        <v>14490</v>
       </c>
       <c r="H31" s="70">
-        <v>-0.44</v>
+        <v>0.04</v>
       </c>
       <c r="I31" s="72">
-        <v>2.13</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D33" s="68">
-        <v>11834</v>
+        <v>11847</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>12048</v>
+        <v>12053</v>
       </c>
       <c r="G33" s="68">
-        <v>12083</v>
+        <v>12096</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.29</v>
+        <v>-0.36</v>
       </c>
       <c r="I33" s="72">
-        <v>1.79</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="D35" s="68">
-        <v>31014</v>
+        <v>31361</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>31115</v>
+        <v>31474</v>
       </c>
       <c r="G35" s="68">
-        <v>30872</v>
+        <v>31385</v>
       </c>
       <c r="H35" s="70">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="I35" s="72">
-        <v>4.62</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9351,56 +9351,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9466,445 +9466,445 @@
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="78">
         <v>0</v>
       </c>
-      <c r="C9" s="78">
-        <v>0</v>
+      <c r="C9" s="56">
+        <v>3</v>
       </c>
       <c r="D9" s="56">
-        <v>10698</v>
+        <v>10696</v>
       </c>
       <c r="E9" s="78">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>10698</v>
+        <v>10700</v>
       </c>
       <c r="G9" s="56">
-        <v>10736</v>
+        <v>10722</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.35</v>
+        <v>-0.21</v>
       </c>
       <c r="I9" s="62">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D11" s="68">
-        <v>21153</v>
+        <v>20339</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>21185</v>
+        <v>20350</v>
       </c>
       <c r="G11" s="68">
-        <v>21311</v>
+        <v>20552</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.59</v>
+        <v>-0.98</v>
       </c>
       <c r="I11" s="72">
-        <v>3.14</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D13" s="68">
-        <v>10296</v>
+        <v>10298</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>10321</v>
+        <v>10326</v>
       </c>
       <c r="G13" s="68">
-        <v>10400</v>
+        <v>10285</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.76</v>
+        <v>0.4</v>
       </c>
       <c r="I13" s="72">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>495</v>
+        <v>609</v>
       </c>
       <c r="D15" s="68">
-        <v>20102</v>
+        <v>20293</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>20597</v>
+        <v>20902</v>
       </c>
       <c r="G15" s="68">
-        <v>20520</v>
+        <v>20951</v>
       </c>
       <c r="H15" s="70">
-        <v>0.37</v>
+        <v>-0.23</v>
       </c>
       <c r="I15" s="72">
-        <v>3.06</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>7294</v>
+        <v>6554</v>
       </c>
       <c r="D17" s="68">
-        <v>58400</v>
+        <v>59131</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>65694</v>
+        <v>65685</v>
       </c>
       <c r="G17" s="68">
-        <v>65820</v>
+        <v>65925</v>
       </c>
       <c r="H17" s="70">
-        <v>-0.19</v>
+        <v>-0.36</v>
       </c>
       <c r="I17" s="72">
-        <v>9.75</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="D19" s="68">
-        <v>27374</v>
+        <v>27270</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>27550</v>
+        <v>27469</v>
       </c>
       <c r="G19" s="68">
-        <v>27542</v>
+        <v>27536</v>
       </c>
       <c r="H19" s="70">
-        <v>0.03</v>
+        <v>-0.24</v>
       </c>
       <c r="I19" s="72">
-        <v>4.09</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>594</v>
+        <v>773</v>
       </c>
       <c r="D21" s="68">
-        <v>66403</v>
+        <v>66555</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>66997</v>
+        <v>67328</v>
       </c>
       <c r="G21" s="68">
-        <v>66392</v>
+        <v>67611</v>
       </c>
       <c r="H21" s="70">
-        <v>0.91</v>
+        <v>-0.42</v>
       </c>
       <c r="I21" s="72">
         <v>9.94</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>3932</v>
+        <v>4021</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>3933</v>
+        <v>4030</v>
       </c>
       <c r="G23" s="68">
-        <v>3912</v>
+        <v>4021</v>
       </c>
       <c r="H23" s="70">
-        <v>0.54</v>
+        <v>0.22</v>
       </c>
       <c r="I23" s="72">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1368</v>
+        <v>1330</v>
       </c>
       <c r="D25" s="68">
-        <v>6747</v>
+        <v>6836</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>8115</v>
+        <v>8166</v>
       </c>
       <c r="G25" s="68">
-        <v>8072</v>
+        <v>8150</v>
       </c>
       <c r="H25" s="70">
-        <v>0.54</v>
+        <v>0.2</v>
       </c>
       <c r="I25" s="72">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C27" s="68">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D27" s="68">
-        <v>4334</v>
+        <v>4336</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>4535</v>
+        <v>4539</v>
       </c>
       <c r="G27" s="68">
-        <v>4556</v>
+        <v>4551</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.45</v>
+        <v>-0.26</v>
       </c>
       <c r="I27" s="72">
         <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>