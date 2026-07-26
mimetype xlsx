--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -50,51 +50,51 @@
     <definedName name="外部資料_1" localSheetId="8">'4-1(續八完)'!$A$1:$I$42</definedName>
     <definedName name="外部資料_1" localSheetId="3">'4-1(續三)'!$A$1:$I$40</definedName>
     <definedName name="外部資料_1" localSheetId="5">'4-1(續五)'!$A$1:$I$37</definedName>
     <definedName name="外部資料_1" localSheetId="6">'4-1(續六)'!$A$1:$I$38</definedName>
     <definedName name="外部資料_1" localSheetId="4">'4-1(續四)'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>本月與上月</t>
   </si>
   <si>
     <t>本月市場</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>占有率％</t>
   </si>
   <si>
     <t>貼現透支</t>
   </si>
   <si>
     <t>短期放款</t>
   </si>
   <si>
     <t>中長期放款</t>
   </si>
   <si>
     <t>進出口押匯</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
@@ -191,51 +191,51 @@
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>4-1 Loans at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>4-1 Loans at General Banks and Credit Cooperatives</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -1209,70 +1209,71 @@
     <t>Hualien 2nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="19">
+  <numFmts count="20">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##0.00"/>
     <numFmt numFmtId="179" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
-    <numFmt numFmtId="180" formatCode="###,##0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="182" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="180" formatCode="-#0.00"/>
+    <numFmt numFmtId="181" formatCode="###,##0.00"/>
+    <numFmt numFmtId="182" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="183" formatCode="##0.00;-##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="45">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -2438,87 +2439,93 @@
     </xf>
     <xf xxid="132" numFmtId="178" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="133" numFmtId="178" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="134" numFmtId="178" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="135" numFmtId="178" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="136" numFmtId="179" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="137" numFmtId="179" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="138" numFmtId="0" fontId="42" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="139" numFmtId="0" fontId="43" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="140" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="180" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="181" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="180" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="181" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="180" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="181" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="180" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="180" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="181" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="182" fontId="6" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="148" numFmtId="181" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="148" numFmtId="182" fontId="40" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="149" numFmtId="182" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="149" numFmtId="183" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="150" numFmtId="182" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="150" numFmtId="183" fontId="40" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="151" numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="152" numFmtId="179" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="152" numFmtId="179" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="179" fontId="40" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="154" numFmtId="179" fontId="41" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2706,618 +2713,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>46202</v>
+        <v>45206</v>
       </c>
       <c r="C9" s="57">
-        <v>10019185</v>
+        <v>10658544</v>
       </c>
       <c r="D9" s="57">
-        <v>35735006</v>
+        <v>36577822</v>
       </c>
       <c r="E9" s="57">
-        <v>14256</v>
+        <v>17991</v>
       </c>
       <c r="F9" s="57">
-        <v>45814649</v>
+        <v>47299563</v>
       </c>
       <c r="G9" s="57">
-        <v>45245277</v>
+        <v>46867628</v>
       </c>
       <c r="H9" s="60">
-        <v>1.26</v>
+        <v>0.92</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="68">
-        <v>11210</v>
+        <v>9295</v>
       </c>
       <c r="C11" s="68">
-        <v>769377</v>
+        <v>808618</v>
       </c>
       <c r="D11" s="68">
-        <v>2869915</v>
+        <v>2899672</v>
       </c>
       <c r="E11" s="68">
-        <v>1469</v>
+        <v>2751</v>
       </c>
       <c r="F11" s="68">
-        <v>3651971</v>
+        <v>3720335</v>
       </c>
       <c r="G11" s="68">
-        <v>3562032</v>
+        <v>3754807</v>
       </c>
       <c r="H11" s="70">
-        <v>2.52</v>
+        <v>-0.92</v>
       </c>
       <c r="I11" s="72">
-        <v>7.97</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="68">
-        <v>296</v>
+        <v>350</v>
       </c>
       <c r="C13" s="68">
-        <v>122768</v>
+        <v>129576</v>
       </c>
       <c r="D13" s="68">
-        <v>2417100</v>
+        <v>2421659</v>
       </c>
       <c r="E13" s="68">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="F13" s="68">
-        <v>2540202</v>
+        <v>2551688</v>
       </c>
       <c r="G13" s="68">
-        <v>2539799</v>
+        <v>2535971</v>
       </c>
       <c r="H13" s="70">
-        <v>0.02</v>
+        <v>0.62</v>
       </c>
       <c r="I13" s="72">
-        <v>5.54</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="68">
-        <v>1513</v>
+        <v>1355</v>
       </c>
       <c r="C15" s="68">
-        <v>877098</v>
+        <v>850672</v>
       </c>
       <c r="D15" s="68">
-        <v>2350465</v>
+        <v>2374667</v>
       </c>
       <c r="E15" s="68">
-        <v>323</v>
+        <v>549</v>
       </c>
       <c r="F15" s="68">
-        <v>3229398</v>
+        <v>3227243</v>
       </c>
       <c r="G15" s="68">
-        <v>3185867</v>
+        <v>3219048</v>
       </c>
       <c r="H15" s="70">
-        <v>1.37</v>
+        <v>0.25</v>
       </c>
       <c r="I15" s="72">
-        <v>7.05</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="68">
-        <v>2127</v>
+        <v>3861</v>
       </c>
       <c r="C17" s="68">
-        <v>735839</v>
+        <v>727277</v>
       </c>
       <c r="D17" s="68">
-        <v>2164419</v>
+        <v>2199404</v>
       </c>
       <c r="E17" s="68">
-        <v>272</v>
+        <v>297</v>
       </c>
       <c r="F17" s="68">
-        <v>2902657</v>
+        <v>2930840</v>
       </c>
       <c r="G17" s="68">
-        <v>2836919</v>
+        <v>2982155</v>
       </c>
       <c r="H17" s="70">
-        <v>2.32</v>
+        <v>-1.72</v>
       </c>
       <c r="I17" s="72">
-        <v>6.34</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="68">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="C19" s="68">
-        <v>579444</v>
+        <v>643385</v>
       </c>
       <c r="D19" s="68">
-        <v>1867459</v>
+        <v>1883803</v>
       </c>
       <c r="E19" s="68">
-        <v>909</v>
+        <v>799</v>
       </c>
       <c r="F19" s="68">
-        <v>2447904</v>
+        <v>2528129</v>
       </c>
       <c r="G19" s="68">
-        <v>2395500</v>
+        <v>2496826</v>
       </c>
       <c r="H19" s="70">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="I19" s="72">
         <v>5.34</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="68">
-        <v>2352</v>
+        <v>2135</v>
       </c>
       <c r="C21" s="68">
-        <v>471767</v>
+        <v>521905</v>
       </c>
       <c r="D21" s="68">
-        <v>1616560</v>
+        <v>1629992</v>
       </c>
       <c r="E21" s="68">
-        <v>174</v>
+        <v>90</v>
       </c>
       <c r="F21" s="68">
-        <v>2090853</v>
+        <v>2154122</v>
       </c>
       <c r="G21" s="68">
-        <v>2075147</v>
+        <v>2128725</v>
       </c>
       <c r="H21" s="70">
-        <v>0.76</v>
+        <v>1.19</v>
       </c>
       <c r="I21" s="72">
-        <v>4.56</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="68">
-        <v>186</v>
+        <v>149</v>
       </c>
       <c r="C23" s="68">
-        <v>244452</v>
+        <v>247261</v>
       </c>
       <c r="D23" s="68">
-        <v>658899</v>
+        <v>658201</v>
       </c>
       <c r="E23" s="68">
-        <v>2295</v>
+        <v>1528</v>
       </c>
       <c r="F23" s="68">
-        <v>905832</v>
+        <v>907139</v>
       </c>
       <c r="G23" s="68">
-        <v>904537</v>
+        <v>909077</v>
       </c>
       <c r="H23" s="70">
-        <v>0.14</v>
+        <v>-0.21</v>
       </c>
       <c r="I23" s="72">
-        <v>1.98</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25" s="68">
-        <v>483534</v>
+        <v>505105</v>
       </c>
       <c r="D25" s="68">
-        <v>2169865</v>
+        <v>2257258</v>
       </c>
       <c r="E25" s="68">
-        <v>1676</v>
+        <v>1622</v>
       </c>
       <c r="F25" s="68">
-        <v>2655098</v>
+        <v>2764008</v>
       </c>
       <c r="G25" s="68">
-        <v>2604286</v>
+        <v>2726504</v>
       </c>
       <c r="H25" s="70">
-        <v>1.95</v>
+        <v>1.38</v>
       </c>
       <c r="I25" s="72">
-        <v>5.8</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="68">
-        <v>678</v>
+        <v>657</v>
       </c>
       <c r="C27" s="68">
-        <v>659583</v>
+        <v>760739</v>
       </c>
       <c r="D27" s="68">
-        <v>2195310</v>
+        <v>2280460</v>
       </c>
       <c r="E27" s="68">
-        <v>483</v>
+        <v>547</v>
       </c>
       <c r="F27" s="68">
-        <v>2856053</v>
+        <v>3042403</v>
       </c>
       <c r="G27" s="68">
-        <v>2833092</v>
+        <v>2972739</v>
       </c>
       <c r="H27" s="70">
-        <v>0.81</v>
+        <v>2.34</v>
       </c>
       <c r="I27" s="72">
-        <v>6.23</v>
+        <v>6.43</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>47133</v>
+        <v>50714</v>
       </c>
       <c r="D29" s="68">
-        <v>180363</v>
+        <v>192287</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>227496</v>
+        <v>243001</v>
       </c>
       <c r="G29" s="68">
-        <v>226179</v>
+        <v>239088</v>
       </c>
       <c r="H29" s="70">
-        <v>0.58</v>
+        <v>1.64</v>
       </c>
       <c r="I29" s="72">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="68">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="C31" s="68">
-        <v>59417</v>
+        <v>57199</v>
       </c>
       <c r="D31" s="68">
-        <v>166565</v>
+        <v>166343</v>
       </c>
       <c r="E31" s="68">
         <v>22</v>
       </c>
       <c r="F31" s="68">
-        <v>226137</v>
+        <v>223685</v>
       </c>
       <c r="G31" s="68">
-        <v>223528</v>
+        <v>224301</v>
       </c>
       <c r="H31" s="70">
-        <v>1.17</v>
+        <v>-0.27</v>
       </c>
       <c r="I31" s="72">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="68">
-        <v>1408</v>
+        <v>1472</v>
       </c>
       <c r="C33" s="68">
-        <v>632751</v>
+        <v>689161</v>
       </c>
       <c r="D33" s="68">
-        <v>1802000</v>
+        <v>1856297</v>
       </c>
       <c r="E33" s="68">
-        <v>2331</v>
+        <v>3792</v>
       </c>
       <c r="F33" s="68">
-        <v>2438490</v>
+        <v>2550723</v>
       </c>
       <c r="G33" s="68">
-        <v>2432393</v>
+        <v>2509274</v>
       </c>
       <c r="H33" s="70">
-        <v>0.25</v>
+        <v>1.65</v>
       </c>
       <c r="I33" s="72">
-        <v>5.32</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="68">
-        <v>2743</v>
+        <v>2327</v>
       </c>
       <c r="C35" s="68">
-        <v>46229</v>
+        <v>63468</v>
       </c>
       <c r="D35" s="68">
-        <v>1160</v>
+        <v>1243</v>
       </c>
       <c r="E35" s="68">
-        <v>519</v>
+        <v>1013</v>
       </c>
       <c r="F35" s="68">
-        <v>50651</v>
+        <v>68052</v>
       </c>
       <c r="G35" s="68">
-        <v>52155</v>
+        <v>63245</v>
       </c>
       <c r="H35" s="70">
-        <v>-2.88</v>
+        <v>7.6</v>
       </c>
       <c r="I35" s="72">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -3440,51 +3447,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="61" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -3504,56 +3511,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -3617,615 +3624,615 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="56">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C9" s="56">
-        <v>105872</v>
+        <v>105153</v>
       </c>
       <c r="D9" s="56">
-        <v>131809</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>133458</v>
+      </c>
+      <c r="E9" s="56">
+        <v>6</v>
       </c>
       <c r="F9" s="56">
-        <v>237993</v>
+        <v>238930</v>
       </c>
       <c r="G9" s="56">
-        <v>236648</v>
+        <v>239933</v>
       </c>
       <c r="H9" s="59">
-        <v>0.57</v>
+        <v>-0.42</v>
       </c>
       <c r="I9" s="62">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="68">
-        <v>1890</v>
+        <v>1128</v>
       </c>
       <c r="C11" s="68">
-        <v>402763</v>
+        <v>426770</v>
       </c>
       <c r="D11" s="68">
-        <v>1288242</v>
+        <v>1304792</v>
       </c>
       <c r="E11" s="68">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="F11" s="68">
-        <v>1692985</v>
+        <v>1732788</v>
       </c>
       <c r="G11" s="68">
-        <v>1679511</v>
-[...2 lines deleted...]
-        <v>0.8</v>
+        <v>1732826</v>
+      </c>
+      <c r="H11" s="78">
+        <v>0</v>
       </c>
       <c r="I11" s="72">
-        <v>3.7</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="68">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="C13" s="68">
-        <v>23812</v>
+        <v>22954</v>
       </c>
       <c r="D13" s="68">
-        <v>300228</v>
+        <v>299600</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>324115</v>
+        <v>322664</v>
       </c>
       <c r="G13" s="68">
-        <v>324394</v>
+        <v>319390</v>
       </c>
       <c r="H13" s="70">
-        <v>-0.09</v>
+        <v>1.03</v>
       </c>
       <c r="I13" s="72">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="68">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C15" s="68">
-        <v>153080</v>
+        <v>151945</v>
       </c>
       <c r="D15" s="68">
-        <v>487457</v>
+        <v>498848</v>
       </c>
       <c r="E15" s="68">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="F15" s="68">
-        <v>640561</v>
+        <v>650901</v>
       </c>
       <c r="G15" s="68">
-        <v>635184</v>
+        <v>650657</v>
       </c>
       <c r="H15" s="70">
-        <v>0.85</v>
+        <v>0.04</v>
       </c>
       <c r="I15" s="72">
-        <v>1.4</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="68">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C17" s="68">
-        <v>67185</v>
+        <v>67413</v>
       </c>
       <c r="D17" s="68">
-        <v>161715</v>
+        <v>172053</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>228921</v>
+        <v>239485</v>
       </c>
       <c r="G17" s="68">
-        <v>229109</v>
+        <v>235412</v>
       </c>
       <c r="H17" s="70">
-        <v>-0.08</v>
+        <v>1.73</v>
       </c>
       <c r="I17" s="72">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="68">
-        <v>597</v>
+        <v>685</v>
       </c>
       <c r="C19" s="68">
-        <v>100148</v>
+        <v>100739</v>
       </c>
       <c r="D19" s="68">
-        <v>247091</v>
+        <v>252609</v>
       </c>
       <c r="E19" s="68">
-        <v>296</v>
+        <v>824</v>
       </c>
       <c r="F19" s="68">
-        <v>348131</v>
+        <v>354857</v>
       </c>
       <c r="G19" s="68">
-        <v>346268</v>
+        <v>354384</v>
       </c>
       <c r="H19" s="70">
-        <v>0.54</v>
+        <v>0.13</v>
       </c>
       <c r="I19" s="72">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="68">
-        <v>6</v>
+        <v>57</v>
       </c>
       <c r="C21" s="68">
-        <v>5566</v>
+        <v>5791</v>
       </c>
       <c r="D21" s="68">
-        <v>57523</v>
+        <v>58672</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>63096</v>
+        <v>64519</v>
       </c>
       <c r="G21" s="68">
-        <v>63145</v>
+        <v>63972</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.08</v>
+        <v>0.86</v>
       </c>
       <c r="I21" s="72">
         <v>0.14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>81464</v>
+        <v>77177</v>
       </c>
       <c r="D23" s="68">
-        <v>106917</v>
+        <v>115440</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>188381</v>
+        <v>192617</v>
       </c>
       <c r="G23" s="68">
-        <v>188803</v>
+        <v>190427</v>
       </c>
       <c r="H23" s="70">
-        <v>-0.22</v>
+        <v>1.15</v>
       </c>
       <c r="I23" s="72">
         <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>195307</v>
+        <v>211087</v>
       </c>
       <c r="D25" s="68">
-        <v>706225</v>
+        <v>712985</v>
       </c>
       <c r="E25" s="68">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="F25" s="68">
-        <v>901654</v>
+        <v>924164</v>
       </c>
       <c r="G25" s="68">
-        <v>902512</v>
+        <v>918475</v>
       </c>
       <c r="H25" s="70">
-        <v>-0.1</v>
+        <v>0.62</v>
       </c>
       <c r="I25" s="72">
-        <v>1.97</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="68">
-        <v>1951</v>
+        <v>2042</v>
       </c>
       <c r="C27" s="68">
-        <v>139302</v>
+        <v>143427</v>
       </c>
       <c r="D27" s="68">
-        <v>402295</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>411755</v>
+      </c>
+      <c r="E27" s="68">
+        <v>44</v>
       </c>
       <c r="F27" s="68">
-        <v>543548</v>
+        <v>557268</v>
       </c>
       <c r="G27" s="68">
-        <v>539877</v>
+        <v>552439</v>
       </c>
       <c r="H27" s="70">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="I27" s="72">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="68">
         <v>3</v>
       </c>
       <c r="C29" s="68">
-        <v>50992</v>
+        <v>50551</v>
       </c>
       <c r="D29" s="68">
-        <v>184642</v>
+        <v>180320</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>235636</v>
+        <v>230874</v>
       </c>
       <c r="G29" s="68">
-        <v>233824</v>
+        <v>230932</v>
       </c>
       <c r="H29" s="70">
-        <v>0.77</v>
+        <v>-0.02</v>
       </c>
       <c r="I29" s="72">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="68">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C31" s="68">
-        <v>25814</v>
+        <v>24404</v>
       </c>
       <c r="D31" s="68">
-        <v>129233</v>
+        <v>130464</v>
       </c>
       <c r="E31" s="68">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F31" s="68">
-        <v>155052</v>
+        <v>154886</v>
       </c>
       <c r="G31" s="68">
-        <v>155051</v>
+        <v>156022</v>
       </c>
       <c r="H31" s="70">
-        <v>0</v>
+        <v>-0.73</v>
       </c>
       <c r="I31" s="72">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="68">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C33" s="68">
-        <v>176162</v>
+        <v>182932</v>
       </c>
       <c r="D33" s="68">
-        <v>473065</v>
+        <v>476550</v>
       </c>
       <c r="E33" s="68">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F33" s="68">
-        <v>649294</v>
+        <v>659541</v>
       </c>
       <c r="G33" s="68">
-        <v>648408</v>
+        <v>655095</v>
       </c>
       <c r="H33" s="70">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="I33" s="72">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="68">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C35" s="68">
-        <v>104998</v>
+        <v>115383</v>
       </c>
       <c r="D35" s="68">
-        <v>407292</v>
+        <v>413718</v>
       </c>
       <c r="E35" s="68">
-        <v>7</v>
+        <v>151</v>
       </c>
       <c r="F35" s="68">
-        <v>512315</v>
+        <v>529266</v>
       </c>
       <c r="G35" s="68">
-        <v>505757</v>
+        <v>523730</v>
       </c>
       <c r="H35" s="70">
-        <v>1.3</v>
+        <v>1.06</v>
       </c>
       <c r="I35" s="72">
         <v>1.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
@@ -4351,51 +4358,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="62" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -4415,56 +4422,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -4528,492 +4535,492 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="56">
-        <v>349</v>
+        <v>286</v>
       </c>
       <c r="C9" s="56">
-        <v>430558</v>
+        <v>454260</v>
       </c>
       <c r="D9" s="56">
-        <v>1062222</v>
+        <v>1105824</v>
       </c>
       <c r="E9" s="56">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="F9" s="56">
-        <v>1493244</v>
+        <v>1560583</v>
       </c>
       <c r="G9" s="56">
-        <v>1480856</v>
+        <v>1528928</v>
       </c>
       <c r="H9" s="59">
-        <v>0.84</v>
+        <v>2.07</v>
       </c>
       <c r="I9" s="62">
-        <v>3.26</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="68">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" s="68">
-        <v>286754</v>
+        <v>307204</v>
       </c>
       <c r="D11" s="68">
-        <v>1451218</v>
+        <v>1496668</v>
       </c>
       <c r="E11" s="68">
-        <v>233</v>
+        <v>507</v>
       </c>
       <c r="F11" s="68">
-        <v>1738232</v>
+        <v>1804409</v>
       </c>
       <c r="G11" s="68">
-        <v>1734242</v>
+        <v>1771889</v>
       </c>
       <c r="H11" s="70">
-        <v>0.23</v>
+        <v>1.84</v>
       </c>
       <c r="I11" s="72">
-        <v>3.79</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>411925</v>
+        <v>448352</v>
       </c>
       <c r="D13" s="68">
-        <v>2197719</v>
+        <v>2288475</v>
       </c>
       <c r="E13" s="68">
-        <v>1489</v>
+        <v>1212</v>
       </c>
       <c r="F13" s="68">
-        <v>2611133</v>
+        <v>2738039</v>
       </c>
       <c r="G13" s="68">
-        <v>2588301</v>
+        <v>2689146</v>
       </c>
       <c r="H13" s="70">
-        <v>0.88</v>
+        <v>1.82</v>
       </c>
       <c r="I13" s="72">
-        <v>5.7</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>90384</v>
+        <v>103731</v>
       </c>
       <c r="D15" s="68">
-        <v>436311</v>
+        <v>437121</v>
       </c>
       <c r="E15" s="68">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F15" s="68">
-        <v>526710</v>
+        <v>540869</v>
       </c>
       <c r="G15" s="68">
-        <v>523900</v>
+        <v>534937</v>
       </c>
       <c r="H15" s="70">
-        <v>0.54</v>
+        <v>1.11</v>
       </c>
       <c r="I15" s="72">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="68">
-        <v>14952</v>
+        <v>14707</v>
       </c>
       <c r="C17" s="68">
-        <v>126713</v>
+        <v>131751</v>
       </c>
       <c r="D17" s="68">
-        <v>395258</v>
+        <v>401332</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>536923</v>
+        <v>547790</v>
       </c>
       <c r="G17" s="68">
-        <v>521743</v>
+        <v>540979</v>
       </c>
       <c r="H17" s="70">
-        <v>2.91</v>
+        <v>1.26</v>
       </c>
       <c r="I17" s="72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="68">
-        <v>899</v>
+        <v>1171</v>
       </c>
       <c r="C19" s="68">
-        <v>435808</v>
+        <v>467514</v>
       </c>
       <c r="D19" s="68">
-        <v>1508653</v>
+        <v>1580332</v>
       </c>
       <c r="E19" s="68">
-        <v>728</v>
+        <v>1041</v>
       </c>
       <c r="F19" s="68">
-        <v>1946088</v>
+        <v>2050058</v>
       </c>
       <c r="G19" s="68">
-        <v>1901141</v>
+        <v>2021243</v>
       </c>
       <c r="H19" s="70">
-        <v>2.36</v>
+        <v>1.43</v>
       </c>
       <c r="I19" s="72">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>44134</v>
+        <v>46803</v>
       </c>
       <c r="D21" s="68">
-        <v>213660</v>
+        <v>217951</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>257794</v>
+        <v>264755</v>
       </c>
       <c r="G21" s="68">
-        <v>255323</v>
+        <v>262306</v>
       </c>
       <c r="H21" s="70">
-        <v>0.97</v>
+        <v>0.93</v>
       </c>
       <c r="I21" s="72">
         <v>0.56</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="68">
-        <v>2269</v>
+        <v>2691</v>
       </c>
       <c r="C23" s="68">
-        <v>825956</v>
+        <v>952500</v>
       </c>
       <c r="D23" s="68">
-        <v>2789891</v>
+        <v>2914255</v>
       </c>
       <c r="E23" s="68">
-        <v>628</v>
+        <v>556</v>
       </c>
       <c r="F23" s="68">
-        <v>3618744</v>
+        <v>3870002</v>
       </c>
       <c r="G23" s="68">
-        <v>3540318</v>
+        <v>3779774</v>
       </c>
       <c r="H23" s="70">
-        <v>2.22</v>
+        <v>2.39</v>
       </c>
       <c r="I23" s="72">
-        <v>7.9</v>
+        <v>8.18</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>41586</v>
+        <v>49738</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>41586</v>
+        <v>49738</v>
       </c>
       <c r="G25" s="68">
-        <v>40444</v>
+        <v>47430</v>
       </c>
       <c r="H25" s="70">
-        <v>2.82</v>
+        <v>4.87</v>
       </c>
       <c r="I25" s="72">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>2488</v>
+        <v>3095</v>
       </c>
       <c r="D27" s="68">
-        <v>73925</v>
+        <v>78360</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>76413</v>
+        <v>81455</v>
       </c>
       <c r="G27" s="68">
-        <v>76161</v>
+        <v>79472</v>
       </c>
       <c r="H27" s="70">
-        <v>0.33</v>
+        <v>2.5</v>
       </c>
       <c r="I27" s="72">
         <v>0.17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>2610</v>
+        <v>2525</v>
       </c>
       <c r="D29" s="68">
-        <v>20748</v>
+        <v>25214</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>23358</v>
+        <v>27739</v>
       </c>
       <c r="G29" s="68">
-        <v>22923</v>
+        <v>26069</v>
       </c>
       <c r="H29" s="70">
-        <v>1.9</v>
+        <v>6.4</v>
       </c>
       <c r="I29" s="72">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="46"/>
@@ -5187,51 +5194,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="63" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -5251,56 +5258,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -5364,240 +5371,240 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>2259</v>
+        <v>1234</v>
       </c>
       <c r="C9" s="57">
-        <v>818661</v>
+        <v>930454</v>
       </c>
       <c r="D9" s="57">
-        <v>529907</v>
+        <v>527146</v>
       </c>
       <c r="E9" s="57">
-        <v>1311</v>
+        <v>972</v>
       </c>
       <c r="F9" s="57">
-        <v>1352139</v>
+        <v>1459805</v>
       </c>
       <c r="G9" s="57">
-        <v>1389073</v>
+        <v>1482883</v>
       </c>
       <c r="H9" s="81">
-        <v>-2.66</v>
+        <v>-1.56</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="68">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C11" s="68">
-        <v>133651</v>
+        <v>93713</v>
       </c>
       <c r="D11" s="68">
-        <v>111771</v>
+        <v>103063</v>
       </c>
       <c r="E11" s="68">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="F11" s="68">
-        <v>245499</v>
+        <v>196940</v>
       </c>
       <c r="G11" s="68">
-        <v>256161</v>
+        <v>199537</v>
       </c>
       <c r="H11" s="83">
-        <v>-4.16</v>
+        <v>-1.3</v>
       </c>
       <c r="I11" s="72">
-        <v>18.16</v>
+        <v>13.49</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="68">
-        <v>622</v>
+        <v>525</v>
       </c>
       <c r="C13" s="68">
-        <v>10354</v>
+        <v>31221</v>
       </c>
       <c r="D13" s="68">
-        <v>9250</v>
+        <v>8550</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>20227</v>
+        <v>40296</v>
       </c>
       <c r="G13" s="68">
-        <v>20082</v>
+        <v>20354</v>
       </c>
       <c r="H13" s="83">
-        <v>0.72</v>
+        <v>97.98</v>
       </c>
       <c r="I13" s="72">
-        <v>1.5</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>13304</v>
+        <v>14324</v>
       </c>
       <c r="D15" s="68">
-        <v>5295</v>
+        <v>4963</v>
       </c>
       <c r="E15" s="68">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F15" s="68">
-        <v>18639</v>
+        <v>19335</v>
       </c>
       <c r="G15" s="68">
-        <v>18772</v>
+        <v>19127</v>
       </c>
       <c r="H15" s="83">
-        <v>-0.71</v>
+        <v>1.09</v>
       </c>
       <c r="I15" s="72">
-        <v>1.38</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>7870</v>
+        <v>8181</v>
       </c>
       <c r="D17" s="68">
-        <v>2743</v>
+        <v>2129</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>10614</v>
+        <v>10310</v>
       </c>
       <c r="G17" s="68">
-        <v>9688</v>
+        <v>9075</v>
       </c>
       <c r="H17" s="83">
-        <v>9.55</v>
+        <v>13.61</v>
       </c>
       <c r="I17" s="72">
-        <v>0.78</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -5619,69 +5626,69 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>69246</v>
+        <v>81020</v>
       </c>
       <c r="D21" s="68">
-        <v>7334</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10823</v>
+      </c>
+      <c r="E21" s="68">
+        <v>21</v>
       </c>
       <c r="F21" s="68">
-        <v>76579</v>
+        <v>91864</v>
       </c>
       <c r="G21" s="68">
-        <v>74388</v>
+        <v>90588</v>
       </c>
       <c r="H21" s="83">
-        <v>2.95</v>
+        <v>1.41</v>
       </c>
       <c r="I21" s="72">
-        <v>5.66</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
@@ -5706,276 +5713,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="74">
         <v>0</v>
       </c>
       <c r="D25" s="68">
-        <v>16749</v>
+        <v>14468</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>16749</v>
+        <v>14468</v>
       </c>
       <c r="G25" s="68">
-        <v>16634</v>
+        <v>14336</v>
       </c>
       <c r="H25" s="83">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="I25" s="72">
-        <v>1.24</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="68">
-        <v>1560</v>
+        <v>649</v>
       </c>
       <c r="C27" s="68">
-        <v>1893</v>
+        <v>2348</v>
       </c>
       <c r="D27" s="68">
-        <v>5238</v>
+        <v>6877</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>8691</v>
+        <v>9873</v>
       </c>
       <c r="G27" s="68">
-        <v>9377</v>
+        <v>10630</v>
       </c>
       <c r="H27" s="83">
-        <v>-7.32</v>
+        <v>-7.12</v>
       </c>
       <c r="I27" s="72">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>13878</v>
+        <v>14300</v>
       </c>
       <c r="D29" s="68">
-        <v>22123</v>
+        <v>22649</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>36001</v>
+        <v>36949</v>
       </c>
       <c r="G29" s="68">
-        <v>34961</v>
+        <v>36518</v>
       </c>
       <c r="H29" s="83">
-        <v>2.97</v>
+        <v>1.18</v>
       </c>
       <c r="I29" s="72">
-        <v>2.66</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="B31" s="68">
+      <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>7088</v>
+        <v>15885</v>
       </c>
       <c r="D31" s="68">
-        <v>1129</v>
+        <v>1326</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>8217</v>
+        <v>17211</v>
       </c>
       <c r="G31" s="68">
-        <v>8255</v>
+        <v>20461</v>
       </c>
       <c r="H31" s="83">
-        <v>-0.47</v>
+        <v>-15.88</v>
       </c>
       <c r="I31" s="72">
-        <v>0.61</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>115656</v>
+        <v>138239</v>
       </c>
       <c r="D33" s="68">
-        <v>24431</v>
+        <v>21936</v>
       </c>
       <c r="E33" s="68">
-        <v>1215</v>
+        <v>702</v>
       </c>
       <c r="F33" s="68">
-        <v>141302</v>
+        <v>160876</v>
       </c>
       <c r="G33" s="68">
-        <v>139465</v>
+        <v>152829</v>
       </c>
       <c r="H33" s="83">
-        <v>1.32</v>
+        <v>5.27</v>
       </c>
       <c r="I33" s="72">
-        <v>10.45</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>57081</v>
+        <v>61517</v>
       </c>
       <c r="D35" s="68">
-        <v>18770</v>
+        <v>16298</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>75851</v>
+        <v>77815</v>
       </c>
       <c r="G35" s="68">
-        <v>66085</v>
+        <v>82424</v>
       </c>
       <c r="H35" s="83">
-        <v>14.78</v>
+        <v>-5.59</v>
       </c>
       <c r="I35" s="72">
-        <v>5.61</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -6120,51 +6127,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="64" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -6184,56 +6191,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -6296,241 +6303,241 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="78">
+      <c r="B9" s="90">
         <v>0</v>
       </c>
       <c r="C9" s="56">
-        <v>8756</v>
+        <v>4839</v>
       </c>
       <c r="D9" s="56">
-        <v>11737</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>11585</v>
+      </c>
+      <c r="E9" s="90">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>20493</v>
+        <v>16424</v>
       </c>
       <c r="G9" s="56">
-        <v>16004</v>
+        <v>16184</v>
       </c>
       <c r="H9" s="80">
-        <v>28.05</v>
+        <v>1.48</v>
       </c>
       <c r="I9" s="62">
-        <v>1.52</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>45314</v>
+        <v>33091</v>
       </c>
       <c r="D11" s="68">
-        <v>30526</v>
+        <v>31172</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>75840</v>
+        <v>64263</v>
       </c>
       <c r="G11" s="68">
-        <v>65816</v>
+        <v>76453</v>
       </c>
       <c r="H11" s="83">
-        <v>15.23</v>
+        <v>-15.94</v>
       </c>
       <c r="I11" s="72">
-        <v>5.61</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>19064</v>
+        <v>38082</v>
       </c>
       <c r="D13" s="68">
-        <v>64610</v>
+        <v>60889</v>
       </c>
       <c r="E13" s="68">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F13" s="68">
-        <v>83687</v>
+        <v>99007</v>
       </c>
       <c r="G13" s="68">
-        <v>97929</v>
+        <v>80382</v>
       </c>
       <c r="H13" s="83">
-        <v>-14.54</v>
+        <v>23.17</v>
       </c>
       <c r="I13" s="72">
-        <v>6.19</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>76555</v>
+        <v>80009</v>
       </c>
       <c r="D15" s="68">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>77547</v>
+        <v>80995</v>
       </c>
       <c r="G15" s="68">
-        <v>77677</v>
+        <v>80557</v>
       </c>
       <c r="H15" s="83">
-        <v>-0.17</v>
+        <v>0.54</v>
       </c>
       <c r="I15" s="72">
-        <v>5.74</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>28649</v>
+        <v>51520</v>
       </c>
       <c r="D17" s="68">
-        <v>17873</v>
+        <v>15672</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>46521</v>
+        <v>67192</v>
       </c>
       <c r="G17" s="68">
-        <v>46072</v>
+        <v>85127</v>
       </c>
       <c r="H17" s="83">
-        <v>0.98</v>
+        <v>-21.07</v>
       </c>
       <c r="I17" s="72">
-        <v>3.44</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
@@ -6552,363 +6559,363 @@
       <c r="I19" s="87">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>34008</v>
+        <v>33379</v>
       </c>
       <c r="D21" s="68">
-        <v>79639</v>
+        <v>75232</v>
       </c>
       <c r="E21" s="68">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F21" s="68">
-        <v>113657</v>
+        <v>108637</v>
       </c>
       <c r="G21" s="68">
-        <v>121186</v>
+        <v>127137</v>
       </c>
       <c r="H21" s="83">
-        <v>-6.21</v>
+        <v>-14.55</v>
       </c>
       <c r="I21" s="72">
-        <v>8.41</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="32" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
-        <v>16957</v>
+        <v>24587</v>
       </c>
       <c r="D23" s="68">
-        <v>50252</v>
+        <v>57825</v>
       </c>
       <c r="E23" s="68">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F23" s="68">
-        <v>67240</v>
+        <v>82447</v>
       </c>
       <c r="G23" s="68">
-        <v>71340</v>
+        <v>67675</v>
       </c>
       <c r="H23" s="83">
-        <v>-5.75</v>
+        <v>21.83</v>
       </c>
       <c r="I23" s="72">
-        <v>4.97</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>44094</v>
+        <v>64398</v>
       </c>
       <c r="D25" s="68">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>45343</v>
+        <v>65651</v>
       </c>
       <c r="G25" s="68">
-        <v>58035</v>
+        <v>63717</v>
       </c>
       <c r="H25" s="83">
-        <v>-21.87</v>
+        <v>3.03</v>
       </c>
       <c r="I25" s="72">
-        <v>3.35</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>48410</v>
+        <v>73042</v>
       </c>
       <c r="D27" s="68">
-        <v>12914</v>
+        <v>21340</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>61324</v>
+        <v>94382</v>
       </c>
       <c r="G27" s="68">
-        <v>66797</v>
+        <v>93851</v>
       </c>
       <c r="H27" s="83">
-        <v>-8.19</v>
+        <v>0.57</v>
       </c>
       <c r="I27" s="72">
-        <v>4.54</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="32" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="74">
         <v>0</v>
       </c>
       <c r="C29" s="68">
-        <v>30714</v>
+        <v>30376</v>
       </c>
       <c r="D29" s="68">
-        <v>5332</v>
+        <v>10231</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>36046</v>
+        <v>40608</v>
       </c>
       <c r="G29" s="68">
-        <v>44997</v>
+        <v>54275</v>
       </c>
       <c r="H29" s="83">
-        <v>-19.89</v>
+        <v>-25.18</v>
       </c>
       <c r="I29" s="72">
-        <v>2.67</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
       <c r="C31" s="68">
-        <v>35984</v>
+        <v>36249</v>
       </c>
       <c r="D31" s="68">
-        <v>13172</v>
+        <v>12760</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>49155</v>
+        <v>49008</v>
       </c>
       <c r="G31" s="68">
-        <v>51323</v>
+        <v>66354</v>
       </c>
       <c r="H31" s="83">
-        <v>-4.22</v>
+        <v>-26.14</v>
       </c>
       <c r="I31" s="72">
-        <v>3.64</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="74">
         <v>0</v>
       </c>
       <c r="D33" s="68">
-        <v>9335</v>
+        <v>7419</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>9335</v>
+        <v>7419</v>
       </c>
       <c r="G33" s="68">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="H33" s="83">
-        <v>-10.09</v>
+        <v>0.52</v>
       </c>
       <c r="I33" s="72">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D35" s="68">
-        <v>1675</v>
+        <v>1666</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>1699</v>
+        <v>1686</v>
       </c>
       <c r="G35" s="68">
-        <v>1600</v>
+        <v>1687</v>
       </c>
       <c r="H35" s="83">
-        <v>6.23</v>
+        <v>-0.02</v>
       </c>
       <c r="I35" s="72">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -7018,51 +7025,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="65" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -7082,56 +7089,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7194,73 +7201,73 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="78">
+      <c r="B9" s="90">
         <v>0</v>
       </c>
       <c r="C9" s="56">
         <v>113</v>
       </c>
       <c r="D9" s="56">
-        <v>5771</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>6034</v>
+      </c>
+      <c r="E9" s="90">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>5884</v>
+        <v>6146</v>
       </c>
       <c r="G9" s="56">
-        <v>6046</v>
+        <v>6224</v>
       </c>
       <c r="H9" s="80">
-        <v>-2.69</v>
+        <v>-1.25</v>
       </c>
       <c r="I9" s="62">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="46"/>
@@ -7654,51 +7661,51 @@
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="66" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -7718,56 +7725,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -7830,199 +7837,199 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="89">
+      <c r="B9" s="91">
         <v>0</v>
       </c>
       <c r="C9" s="57">
-        <v>145826</v>
+        <v>156272</v>
       </c>
       <c r="D9" s="57">
-        <v>28242</v>
+        <v>30589</v>
       </c>
       <c r="E9" s="57">
-        <v>958</v>
+        <v>309</v>
       </c>
       <c r="F9" s="57">
-        <v>175026</v>
+        <v>187170</v>
       </c>
       <c r="G9" s="57">
-        <v>172413</v>
+        <v>171535</v>
       </c>
       <c r="H9" s="60">
-        <v>1.52</v>
+        <v>9.11</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>69185</v>
+        <v>76741</v>
       </c>
       <c r="D11" s="68">
-        <v>8254</v>
+        <v>8377</v>
       </c>
       <c r="E11" s="68">
-        <v>958</v>
+        <v>309</v>
       </c>
       <c r="F11" s="68">
-        <v>78396</v>
+        <v>85428</v>
       </c>
       <c r="G11" s="68">
-        <v>80810</v>
+        <v>90968</v>
       </c>
       <c r="H11" s="70">
-        <v>-2.99</v>
+        <v>-6.09</v>
       </c>
       <c r="I11" s="72">
-        <v>44.79</v>
+        <v>45.64</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="74">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>26550</v>
+        <v>25875</v>
       </c>
       <c r="D13" s="68">
-        <v>15007</v>
+        <v>15391</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>41557</v>
+        <v>41266</v>
       </c>
       <c r="G13" s="68">
-        <v>40333</v>
+        <v>39850</v>
       </c>
       <c r="H13" s="70">
-        <v>3.03</v>
+        <v>3.55</v>
       </c>
       <c r="I13" s="72">
-        <v>23.74</v>
+        <v>22.05</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>50092</v>
+        <v>53656</v>
       </c>
       <c r="D15" s="68">
-        <v>4981</v>
+        <v>6821</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>55073</v>
+        <v>60476</v>
       </c>
       <c r="G15" s="68">
-        <v>51269</v>
+        <v>40717</v>
       </c>
       <c r="H15" s="70">
-        <v>7.42</v>
+        <v>48.53</v>
       </c>
       <c r="I15" s="72">
-        <v>31.47</v>
+        <v>32.31</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="46"/>
@@ -8365,51 +8372,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="67" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -8429,56 +8436,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -8542,618 +8549,618 @@
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="57">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="C9" s="57">
-        <v>26435</v>
+        <v>25066</v>
       </c>
       <c r="D9" s="57">
-        <v>650132</v>
-[...1 lines deleted...]
-      <c r="E9" s="89">
+        <v>654824</v>
+      </c>
+      <c r="E9" s="91">
         <v>0</v>
       </c>
       <c r="F9" s="57">
-        <v>677437</v>
+        <v>680762</v>
       </c>
       <c r="G9" s="57">
-        <v>678423</v>
+        <v>679053</v>
       </c>
       <c r="H9" s="60">
-        <v>-0.15</v>
+        <v>0.25</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
         <v>0</v>
       </c>
       <c r="D11" s="68">
-        <v>19482</v>
+        <v>19470</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>19482</v>
+        <v>19471</v>
       </c>
       <c r="G11" s="68">
-        <v>19582</v>
+        <v>19495</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.51</v>
+        <v>-0.13</v>
       </c>
       <c r="I11" s="72">
-        <v>2.88</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="68">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C13" s="68">
-        <v>2186</v>
+        <v>1413</v>
       </c>
       <c r="D13" s="68">
-        <v>29035</v>
+        <v>29568</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>31226</v>
+        <v>30985</v>
       </c>
       <c r="G13" s="68">
-        <v>31397</v>
-[...2 lines deleted...]
-        <v>-0.54</v>
+        <v>30986</v>
+      </c>
+      <c r="H13" s="78">
+        <v>0</v>
       </c>
       <c r="I13" s="72">
-        <v>4.61</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>201</v>
       </c>
-      <c r="B15" s="74">
-        <v>0</v>
+      <c r="B15" s="68">
+        <v>1</v>
       </c>
       <c r="C15" s="68">
-        <v>4139</v>
+        <v>4494</v>
       </c>
       <c r="D15" s="68">
-        <v>26121</v>
+        <v>25946</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>30259</v>
+        <v>30441</v>
       </c>
       <c r="G15" s="68">
-        <v>30207</v>
+        <v>30488</v>
       </c>
       <c r="H15" s="70">
-        <v>0.17</v>
+        <v>-0.15</v>
       </c>
       <c r="I15" s="72">
         <v>4.47</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D17" s="68">
-        <v>80028</v>
+        <v>81109</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>80066</v>
+        <v>81144</v>
       </c>
       <c r="G17" s="68">
-        <v>79695</v>
+        <v>80689</v>
       </c>
       <c r="H17" s="70">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="I17" s="72">
-        <v>11.82</v>
+        <v>11.92</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>526</v>
+        <v>403</v>
       </c>
       <c r="D19" s="68">
-        <v>19911</v>
+        <v>19933</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>20437</v>
+        <v>20337</v>
       </c>
       <c r="G19" s="68">
-        <v>20427</v>
+        <v>20423</v>
       </c>
       <c r="H19" s="70">
-        <v>0.05</v>
+        <v>-0.42</v>
       </c>
       <c r="I19" s="72">
-        <v>3.02</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="D21" s="68">
-        <v>11346</v>
+        <v>11518</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>11450</v>
+        <v>11599</v>
       </c>
       <c r="G21" s="68">
-        <v>11443</v>
+        <v>11593</v>
       </c>
       <c r="H21" s="70">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="I21" s="72">
-        <v>1.69</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="74">
         <v>0</v>
       </c>
       <c r="D23" s="68">
-        <v>14060</v>
+        <v>14515</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>14060</v>
+        <v>14515</v>
       </c>
       <c r="G23" s="68">
-        <v>14201</v>
+        <v>14244</v>
       </c>
       <c r="H23" s="70">
-        <v>-0.99</v>
+        <v>1.9</v>
       </c>
       <c r="I23" s="72">
-        <v>2.08</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="68">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C25" s="68">
-        <v>4518</v>
+        <v>4469</v>
       </c>
       <c r="D25" s="68">
-        <v>51274</v>
+        <v>50679</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>55797</v>
+        <v>55153</v>
       </c>
       <c r="G25" s="68">
-        <v>55801</v>
+        <v>55602</v>
       </c>
       <c r="H25" s="70">
-        <v>-0.01</v>
+        <v>-0.81</v>
       </c>
       <c r="I25" s="72">
-        <v>8.24</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="74">
         <v>0</v>
       </c>
       <c r="C27" s="68">
-        <v>3822</v>
+        <v>3595</v>
       </c>
       <c r="D27" s="68">
-        <v>25648</v>
+        <v>25656</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>29470</v>
+        <v>29252</v>
       </c>
       <c r="G27" s="68">
-        <v>29654</v>
+        <v>29317</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.62</v>
+        <v>-0.22</v>
       </c>
       <c r="I27" s="72">
-        <v>4.35</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="68">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="C29" s="68">
-        <v>1251</v>
+        <v>1165</v>
       </c>
       <c r="D29" s="68">
-        <v>85750</v>
+        <v>88240</v>
       </c>
       <c r="E29" s="74">
         <v>0</v>
       </c>
       <c r="F29" s="68">
-        <v>87672</v>
+        <v>90070</v>
       </c>
       <c r="G29" s="68">
-        <v>87741</v>
+        <v>89337</v>
       </c>
       <c r="H29" s="70">
-        <v>-0.08</v>
+        <v>0.82</v>
       </c>
       <c r="I29" s="72">
-        <v>12.94</v>
+        <v>13.23</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="65" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="41"/>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="41"/>
       <c r="F30" s="41"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="45"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="74">
         <v>0</v>
       </c>
-      <c r="C31" s="74">
-        <v>0</v>
+      <c r="C31" s="68">
+        <v>1</v>
       </c>
       <c r="D31" s="68">
-        <v>14495</v>
+        <v>14327</v>
       </c>
       <c r="E31" s="74">
         <v>0</v>
       </c>
       <c r="F31" s="68">
-        <v>14495</v>
+        <v>14328</v>
       </c>
       <c r="G31" s="68">
-        <v>14490</v>
+        <v>14352</v>
       </c>
       <c r="H31" s="70">
-        <v>0.04</v>
+        <v>-0.17</v>
       </c>
       <c r="I31" s="72">
-        <v>2.14</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="41"/>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="45"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="74">
         <v>0</v>
       </c>
       <c r="C33" s="68">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D33" s="68">
-        <v>11847</v>
+        <v>11881</v>
       </c>
       <c r="E33" s="74">
         <v>0</v>
       </c>
       <c r="F33" s="68">
-        <v>12053</v>
+        <v>12082</v>
       </c>
       <c r="G33" s="68">
-        <v>12096</v>
+        <v>12071</v>
       </c>
       <c r="H33" s="70">
-        <v>-0.36</v>
+        <v>0.09</v>
       </c>
       <c r="I33" s="72">
-        <v>1.78</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="65" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="41"/>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="45"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="74">
         <v>0</v>
       </c>
       <c r="C35" s="68">
-        <v>113</v>
+        <v>172</v>
       </c>
       <c r="D35" s="68">
-        <v>31361</v>
+        <v>31702</v>
       </c>
       <c r="E35" s="74">
         <v>0</v>
       </c>
       <c r="F35" s="68">
-        <v>31474</v>
+        <v>31874</v>
       </c>
       <c r="G35" s="68">
-        <v>31385</v>
+        <v>31732</v>
       </c>
       <c r="H35" s="70">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="I35" s="72">
-        <v>4.65</v>
+        <v>4.68</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="76" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="47"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -9287,51 +9294,51 @@
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="68" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
@@ -9351,56 +9358,56 @@
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
       <c r="I2" s="48"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="50"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="49" t="str">
         <f>'4-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="49"/>
       <c r="E4" s="39" t="str">
         <f>'4-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="39"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>1</v>
@@ -9463,448 +9470,448 @@
       </c>
     </row>
     <row r="8" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
       <c r="A8" s="10"/>
       <c r="B8" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="12"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="78">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B9" s="90">
+        <v>0</v>
+      </c>
+      <c r="C9" s="90">
+        <v>0</v>
       </c>
       <c r="D9" s="56">
-        <v>10696</v>
-[...1 lines deleted...]
-      <c r="E9" s="78">
+        <v>10582</v>
+      </c>
+      <c r="E9" s="90">
         <v>0</v>
       </c>
       <c r="F9" s="56">
-        <v>10700</v>
+        <v>10582</v>
       </c>
       <c r="G9" s="56">
-        <v>10722</v>
+        <v>10600</v>
       </c>
       <c r="H9" s="59">
-        <v>-0.21</v>
+        <v>-0.17</v>
       </c>
       <c r="I9" s="62">
-        <v>1.58</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="74">
         <v>0</v>
       </c>
       <c r="C11" s="68">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D11" s="68">
-        <v>20339</v>
+        <v>20025</v>
       </c>
       <c r="E11" s="74">
         <v>0</v>
       </c>
       <c r="F11" s="68">
-        <v>20350</v>
+        <v>20047</v>
       </c>
       <c r="G11" s="68">
-        <v>20552</v>
+        <v>20099</v>
       </c>
       <c r="H11" s="70">
-        <v>-0.98</v>
+        <v>-0.26</v>
       </c>
       <c r="I11" s="72">
-        <v>3</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="65" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>226</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="68">
         <v>0</v>
       </c>
       <c r="C13" s="68">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D13" s="68">
-        <v>10298</v>
+        <v>10419</v>
       </c>
       <c r="E13" s="74">
         <v>0</v>
       </c>
       <c r="F13" s="68">
-        <v>10326</v>
+        <v>10432</v>
       </c>
       <c r="G13" s="68">
-        <v>10285</v>
+        <v>10345</v>
       </c>
       <c r="H13" s="70">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="I13" s="72">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="65" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="74">
         <v>0</v>
       </c>
       <c r="C15" s="68">
-        <v>609</v>
+        <v>520</v>
       </c>
       <c r="D15" s="68">
-        <v>20293</v>
+        <v>20404</v>
       </c>
       <c r="E15" s="74">
         <v>0</v>
       </c>
       <c r="F15" s="68">
-        <v>20902</v>
+        <v>20924</v>
       </c>
       <c r="G15" s="68">
-        <v>20951</v>
+        <v>20957</v>
       </c>
       <c r="H15" s="70">
-        <v>-0.23</v>
+        <v>-0.16</v>
       </c>
       <c r="I15" s="72">
-        <v>3.09</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="65" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="74">
         <v>0</v>
       </c>
       <c r="C17" s="68">
-        <v>6554</v>
+        <v>6245</v>
       </c>
       <c r="D17" s="68">
-        <v>59131</v>
+        <v>59537</v>
       </c>
       <c r="E17" s="74">
         <v>0</v>
       </c>
       <c r="F17" s="68">
-        <v>65685</v>
+        <v>65783</v>
       </c>
       <c r="G17" s="68">
-        <v>65925</v>
+        <v>65291</v>
       </c>
       <c r="H17" s="70">
-        <v>-0.36</v>
+        <v>0.75</v>
       </c>
       <c r="I17" s="72">
-        <v>9.7</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="65" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="74">
         <v>0</v>
       </c>
       <c r="C19" s="68">
-        <v>199</v>
+        <v>156</v>
       </c>
       <c r="D19" s="68">
-        <v>27270</v>
+        <v>27409</v>
       </c>
       <c r="E19" s="74">
         <v>0</v>
       </c>
       <c r="F19" s="68">
-        <v>27469</v>
+        <v>27565</v>
       </c>
       <c r="G19" s="68">
-        <v>27536</v>
+        <v>27478</v>
       </c>
       <c r="H19" s="70">
-        <v>-0.24</v>
+        <v>0.32</v>
       </c>
       <c r="I19" s="72">
         <v>4.05</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="65" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="74">
         <v>0</v>
       </c>
       <c r="C21" s="68">
-        <v>773</v>
+        <v>675</v>
       </c>
       <c r="D21" s="68">
-        <v>66555</v>
+        <v>66377</v>
       </c>
       <c r="E21" s="74">
         <v>0</v>
       </c>
       <c r="F21" s="68">
-        <v>67328</v>
+        <v>67052</v>
       </c>
       <c r="G21" s="68">
-        <v>67611</v>
+        <v>66991</v>
       </c>
       <c r="H21" s="70">
-        <v>-0.42</v>
+        <v>0.09</v>
       </c>
       <c r="I21" s="72">
-        <v>9.94</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="41"/>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="74">
         <v>0</v>
       </c>
       <c r="C23" s="68">
         <v>9</v>
       </c>
       <c r="D23" s="68">
-        <v>4021</v>
+        <v>4064</v>
       </c>
       <c r="E23" s="74">
         <v>0</v>
       </c>
       <c r="F23" s="68">
-        <v>4030</v>
+        <v>4073</v>
       </c>
       <c r="G23" s="68">
-        <v>4021</v>
+        <v>4059</v>
       </c>
       <c r="H23" s="70">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="I23" s="72">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="74">
         <v>0</v>
       </c>
       <c r="C25" s="68">
-        <v>1330</v>
+        <v>1380</v>
       </c>
       <c r="D25" s="68">
-        <v>6836</v>
+        <v>7095</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="68">
-        <v>8166</v>
+        <v>8475</v>
       </c>
       <c r="G25" s="68">
-        <v>8150</v>
+        <v>8330</v>
       </c>
       <c r="H25" s="70">
-        <v>0.2</v>
+        <v>1.74</v>
       </c>
       <c r="I25" s="72">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="65" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="45"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="68">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C27" s="68">
         <v>15</v>
       </c>
       <c r="D27" s="68">
-        <v>4336</v>
+        <v>4368</v>
       </c>
       <c r="E27" s="74">
         <v>0</v>
       </c>
       <c r="F27" s="68">
-        <v>4539</v>
+        <v>4580</v>
       </c>
       <c r="G27" s="68">
-        <v>4551</v>
+        <v>4574</v>
       </c>
       <c r="H27" s="70">
-        <v>-0.26</v>
+        <v>0.14</v>
       </c>
       <c r="I27" s="72">
         <v>0.67</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="45"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
@@ -10160,51 +10167,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="69" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社放款月底餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>