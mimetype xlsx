--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2672,768 +2672,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>2132473</v>
+        <v>2204004</v>
       </c>
       <c r="C10" s="64">
-        <v>2125992</v>
+        <v>2196757</v>
       </c>
       <c r="D10" s="64">
-        <v>986516</v>
+        <v>1019243</v>
       </c>
       <c r="E10" s="64">
-        <v>971468</v>
+        <v>1001330</v>
       </c>
       <c r="F10" s="64">
-        <v>78595</v>
+        <v>82509</v>
       </c>
       <c r="G10" s="64">
-        <v>89413</v>
+        <v>93675</v>
       </c>
       <c r="H10" s="64">
-        <v>6481</v>
+        <v>7247</v>
       </c>
       <c r="I10" s="64">
-        <v>2953</v>
+        <v>4294</v>
       </c>
       <c r="J10" s="64">
-        <v>3205</v>
+        <v>2499</v>
       </c>
       <c r="K10" s="64">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="L10" s="67">
-        <v>298</v>
+        <v>432</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>37474</v>
+        <v>36135</v>
       </c>
       <c r="C12" s="72">
-        <v>37474</v>
+        <v>36135</v>
       </c>
       <c r="D12" s="72">
-        <v>34478</v>
+        <v>33158</v>
       </c>
       <c r="E12" s="72">
-        <v>1506</v>
+        <v>1487</v>
       </c>
       <c r="F12" s="72">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G12" s="72">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5843</v>
+        <v>5905</v>
       </c>
       <c r="C14" s="72">
-        <v>5843</v>
+        <v>5905</v>
       </c>
       <c r="D14" s="72">
-        <v>5283</v>
+        <v>5345</v>
       </c>
       <c r="E14" s="72">
         <v>280</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
         <v>280</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>11318</v>
+        <v>10811</v>
       </c>
       <c r="C16" s="72">
-        <v>11290</v>
+        <v>10811</v>
       </c>
       <c r="D16" s="72">
-        <v>10318</v>
+        <v>9836</v>
       </c>
       <c r="E16" s="72">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F16" s="72">
         <v>173</v>
       </c>
       <c r="G16" s="72">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>355</v>
+      </c>
+      <c r="H16" s="74">
+        <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
-      <c r="J16" s="72">
-        <v>29</v>
+      <c r="J16" s="74">
+        <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>52515</v>
+        <v>53286</v>
       </c>
       <c r="C18" s="72">
-        <v>52431</v>
+        <v>53230</v>
       </c>
       <c r="D18" s="72">
-        <v>31087</v>
+        <v>31122</v>
       </c>
       <c r="E18" s="72">
-        <v>14779</v>
+        <v>15520</v>
       </c>
       <c r="F18" s="72">
-        <v>2923</v>
+        <v>2939</v>
       </c>
       <c r="G18" s="72">
-        <v>3642</v>
+        <v>3649</v>
       </c>
       <c r="H18" s="72">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="I18" s="72">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="J18" s="72">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>23620</v>
+        <v>24941</v>
       </c>
       <c r="C20" s="72">
-        <v>23543</v>
+        <v>24889</v>
       </c>
       <c r="D20" s="72">
-        <v>13456</v>
+        <v>14366</v>
       </c>
       <c r="E20" s="72">
-        <v>4777</v>
+        <v>5001</v>
       </c>
       <c r="F20" s="72">
-        <v>2649</v>
+        <v>2700</v>
       </c>
       <c r="G20" s="72">
-        <v>2661</v>
+        <v>2822</v>
       </c>
       <c r="H20" s="72">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="I20" s="72">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="J20" s="72">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>17527</v>
+        <v>17240</v>
       </c>
       <c r="C22" s="72">
-        <v>17408</v>
+        <v>17064</v>
       </c>
       <c r="D22" s="72">
-        <v>11987</v>
+        <v>11300</v>
       </c>
       <c r="E22" s="72">
-        <v>4429</v>
+        <v>4617</v>
       </c>
       <c r="F22" s="72">
-        <v>438</v>
+        <v>516</v>
       </c>
       <c r="G22" s="72">
-        <v>553</v>
+        <v>632</v>
       </c>
       <c r="H22" s="72">
-        <v>120</v>
+        <v>176</v>
       </c>
       <c r="I22" s="72">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>176</v>
+      </c>
+      <c r="J22" s="74">
+        <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>7812</v>
+        <v>8358</v>
       </c>
       <c r="C24" s="72">
-        <v>7749</v>
+        <v>8336</v>
       </c>
       <c r="D24" s="72">
-        <v>2720</v>
+        <v>3242</v>
       </c>
       <c r="E24" s="72">
-        <v>1391</v>
+        <v>1619</v>
       </c>
       <c r="F24" s="72">
-        <v>1833</v>
+        <v>1711</v>
       </c>
       <c r="G24" s="72">
-        <v>1806</v>
+        <v>1764</v>
       </c>
       <c r="H24" s="72">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>22</v>
+      </c>
+      <c r="I24" s="72">
+        <v>9</v>
       </c>
       <c r="J24" s="72">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="K24" s="72">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>190308</v>
+        <v>192764</v>
       </c>
       <c r="C26" s="72">
-        <v>189796</v>
+        <v>192205</v>
       </c>
       <c r="D26" s="72">
-        <v>93442</v>
+        <v>91776</v>
       </c>
       <c r="E26" s="72">
-        <v>84151</v>
+        <v>87233</v>
       </c>
       <c r="F26" s="72">
-        <v>5491</v>
+        <v>5912</v>
       </c>
       <c r="G26" s="72">
-        <v>6711</v>
+        <v>7284</v>
       </c>
       <c r="H26" s="72">
-        <v>512</v>
+        <v>559</v>
       </c>
       <c r="I26" s="72">
-        <v>440</v>
+        <v>404</v>
       </c>
       <c r="J26" s="72">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
-      <c r="L26" s="76">
-        <v>0</v>
+      <c r="L26" s="78">
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>165852</v>
+        <v>177314</v>
       </c>
       <c r="C28" s="72">
-        <v>165592</v>
+        <v>177201</v>
       </c>
       <c r="D28" s="72">
-        <v>106600</v>
+        <v>115566</v>
       </c>
       <c r="E28" s="72">
-        <v>50456</v>
+        <v>52961</v>
       </c>
       <c r="F28" s="72">
-        <v>3610</v>
+        <v>3605</v>
       </c>
       <c r="G28" s="72">
-        <v>4926</v>
+        <v>5069</v>
       </c>
       <c r="H28" s="72">
-        <v>260</v>
+        <v>113</v>
       </c>
       <c r="I28" s="72">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>97</v>
+      </c>
+      <c r="J28" s="74">
+        <v>0</v>
       </c>
       <c r="K28" s="72">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L28" s="78">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2288</v>
+        <v>2511</v>
       </c>
       <c r="C30" s="72">
-        <v>2288</v>
+        <v>2511</v>
       </c>
       <c r="D30" s="72">
-        <v>188</v>
+        <v>267</v>
       </c>
       <c r="E30" s="72">
-        <v>2100</v>
+        <v>2244</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>231</v>
+        <v>174</v>
       </c>
       <c r="C32" s="72">
-        <v>231</v>
+        <v>174</v>
       </c>
       <c r="D32" s="72">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="E32" s="72">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>36349</v>
+        <v>36719</v>
       </c>
       <c r="C34" s="72">
-        <v>36283</v>
+        <v>36654</v>
       </c>
       <c r="D34" s="72">
-        <v>30076</v>
+        <v>29963</v>
       </c>
       <c r="E34" s="72">
-        <v>3911</v>
+        <v>4296</v>
       </c>
       <c r="F34" s="72">
-        <v>844</v>
+        <v>891</v>
       </c>
       <c r="G34" s="72">
-        <v>1452</v>
+        <v>1505</v>
       </c>
       <c r="H34" s="72">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>65</v>
+      </c>
+      <c r="I34" s="72">
+        <v>1</v>
       </c>
       <c r="J34" s="72">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>29796</v>
+        <v>31075</v>
       </c>
       <c r="C36" s="80">
-        <v>29796</v>
+        <v>31075</v>
       </c>
       <c r="D36" s="80">
-        <v>13487</v>
+        <v>14451</v>
       </c>
       <c r="E36" s="80">
-        <v>14680</v>
+        <v>14997</v>
       </c>
       <c r="F36" s="80">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="G36" s="80">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -3698,57 +3698,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -3867,777 +3867,777 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>5981</v>
+        <v>6138</v>
       </c>
       <c r="C10" s="63">
-        <v>5981</v>
+        <v>6138</v>
       </c>
       <c r="D10" s="63">
-        <v>3607</v>
+        <v>3668</v>
       </c>
       <c r="E10" s="63">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="F10" s="63">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="G10" s="63">
-        <v>774</v>
+        <v>834</v>
       </c>
       <c r="H10" s="88">
         <v>0</v>
       </c>
       <c r="I10" s="88">
         <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>8476</v>
+        <v>8184</v>
       </c>
       <c r="C12" s="72">
-        <v>8476</v>
+        <v>8184</v>
       </c>
       <c r="D12" s="72">
-        <v>6958</v>
+        <v>6596</v>
       </c>
       <c r="E12" s="72">
-        <v>466</v>
+        <v>507</v>
       </c>
       <c r="F12" s="72">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="G12" s="72">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>480228</v>
+        <v>495409</v>
       </c>
       <c r="C14" s="72">
-        <v>480228</v>
+        <v>495409</v>
       </c>
       <c r="D14" s="72">
-        <v>41966</v>
+        <v>42162</v>
       </c>
       <c r="E14" s="72">
-        <v>435565</v>
+        <v>450628</v>
       </c>
       <c r="F14" s="72">
-        <v>1832</v>
+        <v>1808</v>
       </c>
       <c r="G14" s="72">
-        <v>864</v>
+        <v>811</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>8311</v>
+        <v>8221</v>
       </c>
       <c r="C16" s="72">
-        <v>8306</v>
+        <v>8200</v>
       </c>
       <c r="D16" s="72">
-        <v>4605</v>
+        <v>4451</v>
       </c>
       <c r="E16" s="72">
-        <v>774</v>
+        <v>794</v>
       </c>
       <c r="F16" s="72">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="G16" s="72">
-        <v>1604</v>
+        <v>1622</v>
       </c>
       <c r="H16" s="72">
+        <v>21</v>
+      </c>
+      <c r="I16" s="72">
+        <v>16</v>
+      </c>
+      <c r="J16" s="72">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>843</v>
+        <v>895</v>
       </c>
       <c r="C18" s="72">
-        <v>840</v>
+        <v>895</v>
       </c>
       <c r="D18" s="72">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>885</v>
+      </c>
+      <c r="E18" s="72">
+        <v>5</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
-      <c r="G18" s="74">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="G18" s="72">
+        <v>5</v>
+      </c>
+      <c r="H18" s="74">
+        <v>0</v>
+      </c>
+      <c r="I18" s="74">
+        <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>85374</v>
+        <v>86604</v>
       </c>
       <c r="C20" s="72">
-        <v>84265</v>
+        <v>84574</v>
       </c>
       <c r="D20" s="72">
-        <v>29171</v>
+        <v>26279</v>
       </c>
       <c r="E20" s="72">
-        <v>54758</v>
+        <v>57991</v>
       </c>
       <c r="F20" s="72">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="G20" s="72">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="H20" s="72">
-        <v>1109</v>
+        <v>2030</v>
       </c>
       <c r="I20" s="72">
-        <v>1080</v>
+        <v>1520</v>
       </c>
       <c r="J20" s="72">
-        <v>29</v>
+        <v>510</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C22" s="72">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D22" s="72">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" s="72">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C24" s="72">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D24" s="72">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>11331</v>
+        <v>11041</v>
       </c>
       <c r="C26" s="72">
-        <v>11310</v>
+        <v>11033</v>
       </c>
       <c r="D26" s="72">
-        <v>2630</v>
+        <v>2275</v>
       </c>
       <c r="E26" s="72">
-        <v>5736</v>
+        <v>5805</v>
       </c>
       <c r="F26" s="72">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="G26" s="72">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="H26" s="72">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="I26" s="72">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="J26" s="74">
+        <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="C28" s="72">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="D28" s="72">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="C30" s="72">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="D30" s="72">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C32" s="72">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D32" s="72">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E32" s="72">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2622</v>
+        <v>2308</v>
       </c>
       <c r="C34" s="72">
-        <v>2622</v>
+        <v>2308</v>
       </c>
       <c r="D34" s="72">
-        <v>2240</v>
+        <v>1971</v>
       </c>
       <c r="E34" s="72">
         <v>9</v>
       </c>
       <c r="F34" s="72">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="G34" s="72">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>30134</v>
+        <v>29778</v>
       </c>
       <c r="C36" s="80">
-        <v>30122</v>
+        <v>29770</v>
       </c>
       <c r="D36" s="80">
-        <v>12275</v>
+        <v>12370</v>
       </c>
       <c r="E36" s="80">
-        <v>13096</v>
+        <v>13398</v>
       </c>
       <c r="F36" s="80">
-        <v>2172</v>
+        <v>1712</v>
       </c>
       <c r="G36" s="80">
-        <v>2579</v>
+        <v>2289</v>
       </c>
       <c r="H36" s="80">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I36" s="80">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="J36" s="80">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
@@ -4893,57 +4893,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -5062,459 +5062,459 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>17828</v>
+        <v>17243</v>
       </c>
       <c r="C10" s="63">
-        <v>17333</v>
+        <v>16889</v>
       </c>
       <c r="D10" s="63">
-        <v>10593</v>
+        <v>9718</v>
       </c>
       <c r="E10" s="63">
-        <v>5618</v>
+        <v>5755</v>
       </c>
       <c r="F10" s="63">
-        <v>185</v>
+        <v>267</v>
       </c>
       <c r="G10" s="63">
-        <v>937</v>
+        <v>1148</v>
       </c>
       <c r="H10" s="63">
-        <v>495</v>
+        <v>355</v>
       </c>
       <c r="I10" s="63">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="J10" s="63">
-        <v>492</v>
+        <v>345</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
-      <c r="L10" s="90">
-        <v>0</v>
+      <c r="L10" s="66">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>136654</v>
+        <v>165939</v>
       </c>
       <c r="C12" s="72">
-        <v>136010</v>
+        <v>165186</v>
       </c>
       <c r="D12" s="72">
-        <v>93377</v>
+        <v>118965</v>
       </c>
       <c r="E12" s="72">
-        <v>24153</v>
+        <v>24036</v>
       </c>
       <c r="F12" s="72">
-        <v>9229</v>
+        <v>11500</v>
       </c>
       <c r="G12" s="72">
-        <v>9251</v>
+        <v>10685</v>
       </c>
       <c r="H12" s="72">
-        <v>644</v>
+        <v>753</v>
       </c>
       <c r="I12" s="72">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="J12" s="72">
-        <v>463</v>
+        <v>533</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>143486</v>
+        <v>142390</v>
       </c>
       <c r="C14" s="72">
-        <v>143436</v>
+        <v>142315</v>
       </c>
       <c r="D14" s="72">
-        <v>59767</v>
+        <v>57598</v>
       </c>
       <c r="E14" s="72">
-        <v>47057</v>
+        <v>50647</v>
       </c>
       <c r="F14" s="72">
-        <v>17562</v>
+        <v>16372</v>
       </c>
       <c r="G14" s="72">
-        <v>19050</v>
+        <v>17698</v>
       </c>
       <c r="H14" s="72">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="I14" s="72">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="J14" s="72">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>65175</v>
+        <v>73036</v>
       </c>
       <c r="C16" s="72">
-        <v>65149</v>
+        <v>72982</v>
       </c>
       <c r="D16" s="72">
-        <v>37603</v>
+        <v>45325</v>
       </c>
       <c r="E16" s="72">
-        <v>17415</v>
+        <v>17181</v>
       </c>
       <c r="F16" s="72">
-        <v>5041</v>
+        <v>5164</v>
       </c>
       <c r="G16" s="72">
-        <v>5090</v>
+        <v>5312</v>
       </c>
       <c r="H16" s="72">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I16" s="72">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="J16" s="72">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>26637</v>
+        <v>28596</v>
       </c>
       <c r="C18" s="72">
-        <v>26327</v>
+        <v>27371</v>
       </c>
       <c r="D18" s="72">
-        <v>17714</v>
+        <v>17361</v>
       </c>
       <c r="E18" s="72">
-        <v>8257</v>
+        <v>9380</v>
       </c>
       <c r="F18" s="72">
-        <v>178</v>
+        <v>315</v>
       </c>
       <c r="G18" s="72">
-        <v>178</v>
+        <v>315</v>
       </c>
       <c r="H18" s="72">
-        <v>310</v>
+        <v>1225</v>
       </c>
       <c r="I18" s="72">
-        <v>248</v>
+        <v>1165</v>
       </c>
       <c r="J18" s="72">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>131794</v>
+        <v>142611</v>
       </c>
       <c r="C20" s="72">
-        <v>131324</v>
+        <v>141934</v>
       </c>
       <c r="D20" s="72">
-        <v>79531</v>
+        <v>83785</v>
       </c>
       <c r="E20" s="72">
-        <v>34295</v>
+        <v>39246</v>
       </c>
       <c r="F20" s="72">
-        <v>8476</v>
+        <v>9282</v>
       </c>
       <c r="G20" s="72">
-        <v>9021</v>
+        <v>9622</v>
       </c>
       <c r="H20" s="72">
-        <v>470</v>
+        <v>677</v>
       </c>
       <c r="I20" s="72">
-        <v>3</v>
+        <v>156</v>
       </c>
       <c r="J20" s="72">
-        <v>467</v>
+        <v>521</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>4047</v>
+        <v>3975</v>
       </c>
       <c r="C22" s="72">
-        <v>4019</v>
+        <v>3928</v>
       </c>
       <c r="D22" s="72">
-        <v>990</v>
+        <v>886</v>
       </c>
       <c r="E22" s="72">
-        <v>2595</v>
+        <v>2586</v>
       </c>
       <c r="F22" s="72">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="G22" s="72">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="H22" s="72">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="I22" s="72">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J22" s="72">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>392087</v>
+        <v>383965</v>
       </c>
       <c r="C24" s="72">
-        <v>389985</v>
+        <v>383012</v>
       </c>
       <c r="D24" s="72">
-        <v>229137</v>
+        <v>224333</v>
       </c>
       <c r="E24" s="72">
-        <v>137641</v>
+        <v>131509</v>
       </c>
       <c r="F24" s="72">
-        <v>9795</v>
+        <v>11445</v>
       </c>
       <c r="G24" s="72">
-        <v>13412</v>
+        <v>15726</v>
       </c>
       <c r="H24" s="72">
-        <v>2102</v>
+        <v>953</v>
       </c>
       <c r="I24" s="72">
-        <v>620</v>
+        <v>335</v>
       </c>
       <c r="J24" s="72">
-        <v>1188</v>
+        <v>204</v>
       </c>
       <c r="K24" s="72">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="L24" s="78">
-        <v>292</v>
+        <v>407</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
@@ -5611,57 +5611,57 @@
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
         <v>207</v>
       </c>
       <c r="C30" s="72">
         <v>207</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
@@ -5992,57 +5992,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -6161,768 +6161,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1192845</v>
+        <v>1230725</v>
       </c>
       <c r="C10" s="64">
-        <v>1192685</v>
+        <v>1230698</v>
       </c>
       <c r="D10" s="64">
-        <v>298656</v>
+        <v>291039</v>
       </c>
       <c r="E10" s="64">
-        <v>877405</v>
+        <v>924210</v>
       </c>
       <c r="F10" s="64">
-        <v>10390</v>
+        <v>9758</v>
       </c>
       <c r="G10" s="64">
-        <v>6234</v>
+        <v>5691</v>
       </c>
       <c r="H10" s="64">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="I10" s="64">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="J10" s="64">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>29054</v>
+        <v>25977</v>
       </c>
       <c r="C12" s="72">
-        <v>29054</v>
+        <v>25977</v>
       </c>
       <c r="D12" s="72">
-        <v>25697</v>
+        <v>22457</v>
       </c>
       <c r="E12" s="72">
-        <v>3358</v>
+        <v>3520</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>38385</v>
+        <v>37905</v>
       </c>
       <c r="C14" s="72">
-        <v>38385</v>
+        <v>37905</v>
       </c>
       <c r="D14" s="72">
-        <v>7709</v>
+        <v>7135</v>
       </c>
       <c r="E14" s="72">
-        <v>28196</v>
+        <v>28341</v>
       </c>
       <c r="F14" s="72">
-        <v>2386</v>
+        <v>2335</v>
       </c>
       <c r="G14" s="72">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="C16" s="72">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="D16" s="72">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="E16" s="72">
+        <v>303</v>
+      </c>
+      <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="C18" s="72">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="D18" s="72">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="C20" s="72">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="D20" s="72">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>24609</v>
+        <v>24929</v>
       </c>
       <c r="C22" s="72">
-        <v>24609</v>
+        <v>24929</v>
       </c>
       <c r="D22" s="72">
-        <v>24314</v>
+        <v>24721</v>
       </c>
       <c r="E22" s="72">
-        <v>295</v>
+        <v>208</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="C24" s="72">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="D24" s="72">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>91297</v>
+        <v>97440</v>
       </c>
       <c r="C26" s="72">
-        <v>91297</v>
+        <v>97440</v>
       </c>
       <c r="D26" s="72">
-        <v>8372</v>
+        <v>7051</v>
       </c>
       <c r="E26" s="72">
-        <v>82516</v>
+        <v>89979</v>
       </c>
       <c r="F26" s="72">
         <v>209</v>
       </c>
       <c r="G26" s="72">
         <v>200</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>98298</v>
+        <v>108851</v>
       </c>
       <c r="C28" s="72">
-        <v>98298</v>
+        <v>108851</v>
       </c>
       <c r="D28" s="72">
-        <v>9841</v>
+        <v>8792</v>
       </c>
       <c r="E28" s="72">
-        <v>86400</v>
+        <v>97618</v>
       </c>
       <c r="F28" s="72">
-        <v>1665</v>
+        <v>1892</v>
       </c>
       <c r="G28" s="72">
-        <v>392</v>
+        <v>549</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="C30" s="72">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="D30" s="72">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>141505</v>
+        <v>148288</v>
       </c>
       <c r="C32" s="72">
-        <v>141505</v>
+        <v>148288</v>
       </c>
       <c r="D32" s="72">
-        <v>39129</v>
+        <v>39541</v>
       </c>
       <c r="E32" s="72">
-        <v>101689</v>
+        <v>108168</v>
       </c>
       <c r="F32" s="72">
-        <v>309</v>
+        <v>200</v>
       </c>
       <c r="G32" s="72">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>40936</v>
+        <v>38953</v>
       </c>
       <c r="C34" s="72">
-        <v>40786</v>
+        <v>38929</v>
       </c>
       <c r="D34" s="72">
-        <v>14723</v>
+        <v>13027</v>
       </c>
       <c r="E34" s="72">
-        <v>26063</v>
+        <v>25902</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="72">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="I34" s="72">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>24</v>
+      </c>
+      <c r="J34" s="74">
+        <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>448097</v>
+        <v>465525</v>
       </c>
       <c r="C36" s="80">
-        <v>448097</v>
+        <v>465525</v>
       </c>
       <c r="D36" s="80">
-        <v>27028</v>
+        <v>26607</v>
       </c>
       <c r="E36" s="80">
-        <v>418264</v>
+        <v>437047</v>
       </c>
       <c r="F36" s="80">
-        <v>1399</v>
+        <v>932</v>
       </c>
       <c r="G36" s="80">
-        <v>1407</v>
+        <v>940</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -7187,57 +7187,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -7410,222 +7410,222 @@
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>19335</v>
+        <v>19647</v>
       </c>
       <c r="C12" s="72">
-        <v>19325</v>
+        <v>19644</v>
       </c>
       <c r="D12" s="72">
-        <v>13453</v>
+        <v>13107</v>
       </c>
       <c r="E12" s="72">
-        <v>5872</v>
+        <v>6537</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="72">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="72">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>28647</v>
+        <v>29456</v>
       </c>
       <c r="C14" s="72">
-        <v>28647</v>
+        <v>29456</v>
       </c>
       <c r="D14" s="72">
-        <v>16589</v>
+        <v>17006</v>
       </c>
       <c r="E14" s="72">
-        <v>8043</v>
+        <v>8255</v>
       </c>
       <c r="F14" s="72">
-        <v>2329</v>
+        <v>2420</v>
       </c>
       <c r="G14" s="72">
-        <v>1687</v>
+        <v>1775</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>7128</v>
+        <v>6583</v>
       </c>
       <c r="C16" s="72">
-        <v>7128</v>
+        <v>6583</v>
       </c>
       <c r="D16" s="72">
-        <v>3747</v>
+        <v>3933</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>1691</v>
+        <v>1325</v>
       </c>
       <c r="G16" s="72">
-        <v>1691</v>
+        <v>1325</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>46182</v>
+        <v>46552</v>
       </c>
       <c r="C18" s="72">
-        <v>46182</v>
+        <v>46552</v>
       </c>
       <c r="D18" s="72">
-        <v>9068</v>
+        <v>9448</v>
       </c>
       <c r="E18" s="72">
-        <v>37114</v>
+        <v>37105</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
@@ -7680,168 +7680,168 @@
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>33193</v>
+        <v>35589</v>
       </c>
       <c r="C22" s="72">
-        <v>33193</v>
+        <v>35589</v>
       </c>
       <c r="D22" s="72">
-        <v>18211</v>
+        <v>19159</v>
       </c>
       <c r="E22" s="72">
-        <v>14965</v>
+        <v>16413</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>18653</v>
+        <v>18627</v>
       </c>
       <c r="C24" s="72">
-        <v>18653</v>
+        <v>18627</v>
       </c>
       <c r="D24" s="72">
-        <v>12124</v>
+        <v>12000</v>
       </c>
       <c r="E24" s="72">
-        <v>6523</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>6627</v>
+      </c>
+      <c r="F24" s="74">
+        <v>0</v>
+      </c>
+      <c r="G24" s="74">
+        <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
@@ -7896,168 +7896,168 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="C30" s="72">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="D30" s="72">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>93339</v>
+        <v>92237</v>
       </c>
       <c r="C32" s="72">
-        <v>93339</v>
+        <v>92237</v>
       </c>
       <c r="D32" s="72">
-        <v>36886</v>
+        <v>35318</v>
       </c>
       <c r="E32" s="72">
-        <v>55689</v>
+        <v>56063</v>
       </c>
       <c r="F32" s="72">
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="G32" s="72">
-        <v>374</v>
+        <v>420</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>5499</v>
+        <v>5917</v>
       </c>
       <c r="C34" s="72">
-        <v>5499</v>
+        <v>5917</v>
       </c>
       <c r="D34" s="72">
-        <v>3113</v>
+        <v>3521</v>
       </c>
       <c r="E34" s="72">
-        <v>2386</v>
+        <v>2395</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
@@ -8382,57 +8382,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>