--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2671,768 +2671,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1938826</v>
+        <v>1988932</v>
       </c>
       <c r="C10" s="64">
-        <v>1934519</v>
+        <v>1980767</v>
       </c>
       <c r="D10" s="64">
-        <v>935601</v>
+        <v>961114</v>
       </c>
       <c r="E10" s="64">
-        <v>871121</v>
+        <v>887307</v>
       </c>
       <c r="F10" s="64">
-        <v>59394</v>
+        <v>60806</v>
       </c>
       <c r="G10" s="64">
-        <v>68402</v>
+        <v>71540</v>
       </c>
       <c r="H10" s="64">
-        <v>4308</v>
+        <v>8165</v>
       </c>
       <c r="I10" s="64">
-        <v>2489</v>
+        <v>5542</v>
       </c>
       <c r="J10" s="64">
-        <v>1750</v>
+        <v>2481</v>
       </c>
       <c r="K10" s="64">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="L10" s="67">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>37573</v>
+        <v>36947</v>
       </c>
       <c r="C12" s="72">
-        <v>37573</v>
+        <v>36947</v>
       </c>
       <c r="D12" s="72">
-        <v>35739</v>
+        <v>35134</v>
       </c>
       <c r="E12" s="72">
-        <v>957</v>
+        <v>912</v>
       </c>
       <c r="F12" s="72">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G12" s="72">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5241</v>
+        <v>5239</v>
       </c>
       <c r="C14" s="72">
-        <v>5241</v>
+        <v>5239</v>
       </c>
       <c r="D14" s="72">
-        <v>4704</v>
+        <v>4702</v>
       </c>
       <c r="E14" s="72">
         <v>269</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
         <v>269</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>11082</v>
+        <v>10649</v>
       </c>
       <c r="C16" s="72">
-        <v>11082</v>
+        <v>10644</v>
       </c>
       <c r="D16" s="72">
-        <v>10385</v>
+        <v>9840</v>
       </c>
       <c r="E16" s="72">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F16" s="72">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="G16" s="72">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>290</v>
+      </c>
+      <c r="H16" s="72">
+        <v>4</v>
+      </c>
+      <c r="I16" s="72">
+        <v>4</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>46557</v>
+        <v>48186</v>
       </c>
       <c r="C18" s="72">
-        <v>46543</v>
+        <v>48140</v>
       </c>
       <c r="D18" s="72">
-        <v>28222</v>
+        <v>28840</v>
       </c>
       <c r="E18" s="72">
-        <v>12513</v>
+        <v>13168</v>
       </c>
       <c r="F18" s="72">
-        <v>2618</v>
+        <v>2759</v>
       </c>
       <c r="G18" s="72">
-        <v>3190</v>
+        <v>3373</v>
       </c>
       <c r="H18" s="72">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46</v>
+      </c>
+      <c r="I18" s="72">
+        <v>21</v>
       </c>
       <c r="J18" s="72">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>21269</v>
+        <v>22127</v>
       </c>
       <c r="C20" s="72">
-        <v>21269</v>
+        <v>22063</v>
       </c>
       <c r="D20" s="72">
-        <v>12687</v>
+        <v>13030</v>
       </c>
       <c r="E20" s="72">
-        <v>3965</v>
+        <v>4084</v>
       </c>
       <c r="F20" s="72">
-        <v>2306</v>
+        <v>2456</v>
       </c>
       <c r="G20" s="72">
-        <v>2312</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>2492</v>
+      </c>
+      <c r="H20" s="72">
+        <v>64</v>
+      </c>
+      <c r="I20" s="72">
+        <v>15</v>
+      </c>
+      <c r="J20" s="72">
+        <v>49</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>15074</v>
+        <v>16189</v>
       </c>
       <c r="C22" s="72">
-        <v>15074</v>
+        <v>16105</v>
       </c>
       <c r="D22" s="72">
-        <v>10373</v>
+        <v>10887</v>
       </c>
       <c r="E22" s="72">
-        <v>3971</v>
+        <v>4419</v>
       </c>
       <c r="F22" s="72">
-        <v>307</v>
+        <v>342</v>
       </c>
       <c r="G22" s="72">
-        <v>422</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>457</v>
+      </c>
+      <c r="H22" s="72">
+        <v>83</v>
+      </c>
+      <c r="I22" s="72">
+        <v>6</v>
+      </c>
+      <c r="J22" s="72">
+        <v>78</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>9041</v>
+        <v>6967</v>
       </c>
       <c r="C24" s="72">
-        <v>9037</v>
+        <v>6956</v>
       </c>
       <c r="D24" s="72">
-        <v>1780</v>
+        <v>2098</v>
       </c>
       <c r="E24" s="72">
-        <v>760</v>
+        <v>910</v>
       </c>
       <c r="F24" s="72">
-        <v>3201</v>
+        <v>1941</v>
       </c>
       <c r="G24" s="72">
-        <v>3296</v>
+        <v>2007</v>
       </c>
       <c r="H24" s="72">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="I24" s="72">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
-      <c r="K24" s="74">
-        <v>0</v>
+      <c r="K24" s="72">
+        <v>1</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>165343</v>
+        <v>176908</v>
       </c>
       <c r="C26" s="72">
-        <v>164987</v>
+        <v>174588</v>
       </c>
       <c r="D26" s="72">
-        <v>86480</v>
+        <v>92201</v>
       </c>
       <c r="E26" s="72">
-        <v>69036</v>
+        <v>72184</v>
       </c>
       <c r="F26" s="72">
-        <v>4272</v>
+        <v>4511</v>
       </c>
       <c r="G26" s="72">
-        <v>5199</v>
+        <v>5692</v>
       </c>
       <c r="H26" s="72">
-        <v>356</v>
+        <v>2321</v>
       </c>
       <c r="I26" s="72">
-        <v>109</v>
+        <v>2178</v>
       </c>
       <c r="J26" s="72">
-        <v>221</v>
+        <v>100</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="78">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>175588</v>
+        <v>193425</v>
       </c>
       <c r="C28" s="72">
-        <v>175403</v>
+        <v>193137</v>
       </c>
       <c r="D28" s="72">
-        <v>115199</v>
+        <v>132531</v>
       </c>
       <c r="E28" s="72">
-        <v>52661</v>
+        <v>52289</v>
       </c>
       <c r="F28" s="72">
-        <v>3078</v>
+        <v>3420</v>
       </c>
       <c r="G28" s="72">
-        <v>4465</v>
+        <v>4898</v>
       </c>
       <c r="H28" s="72">
-        <v>184</v>
+        <v>288</v>
       </c>
       <c r="I28" s="72">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="J28" s="72">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>149</v>
+      </c>
+      <c r="K28" s="72">
+        <v>1</v>
+      </c>
+      <c r="L28" s="78">
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2085</v>
+        <v>2054</v>
       </c>
       <c r="C30" s="72">
-        <v>2085</v>
+        <v>2054</v>
       </c>
       <c r="D30" s="72">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="E30" s="72">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="C32" s="72">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="D32" s="72">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="E32" s="72">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>36141</v>
+        <v>34931</v>
       </c>
       <c r="C34" s="72">
-        <v>36141</v>
+        <v>34931</v>
       </c>
       <c r="D34" s="72">
-        <v>30903</v>
+        <v>29569</v>
       </c>
       <c r="E34" s="72">
-        <v>3594</v>
+        <v>3632</v>
       </c>
       <c r="F34" s="72">
-        <v>537</v>
+        <v>583</v>
       </c>
       <c r="G34" s="72">
-        <v>1107</v>
+        <v>1147</v>
       </c>
       <c r="H34" s="72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
-      <c r="J34" s="74">
-        <v>0</v>
+      <c r="J34" s="72">
+        <v>1</v>
       </c>
       <c r="K34" s="72">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>32368</v>
+        <v>29852</v>
       </c>
       <c r="C36" s="80">
-        <v>32368</v>
+        <v>29852</v>
       </c>
       <c r="D36" s="80">
-        <v>18125</v>
+        <v>15204</v>
       </c>
       <c r="E36" s="80">
-        <v>12726</v>
+        <v>13106</v>
       </c>
       <c r="F36" s="80">
-        <v>1467</v>
+        <v>1486</v>
       </c>
       <c r="G36" s="80">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
@@ -3696,57 +3696,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -3865,777 +3865,777 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>5399</v>
+        <v>6281</v>
       </c>
       <c r="C10" s="63">
-        <v>5399</v>
+        <v>6279</v>
       </c>
       <c r="D10" s="63">
-        <v>3594</v>
+        <v>4254</v>
       </c>
       <c r="E10" s="63">
-        <v>822</v>
+        <v>885</v>
       </c>
       <c r="F10" s="63">
-        <v>487</v>
+        <v>562</v>
       </c>
       <c r="G10" s="63">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>579</v>
+      </c>
+      <c r="H10" s="63">
+        <v>2</v>
+      </c>
+      <c r="I10" s="63">
+        <v>2</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>8589</v>
+        <v>8644</v>
       </c>
       <c r="C12" s="72">
-        <v>8589</v>
+        <v>8644</v>
       </c>
       <c r="D12" s="72">
-        <v>7205</v>
+        <v>7211</v>
       </c>
       <c r="E12" s="72">
         <v>440</v>
       </c>
       <c r="F12" s="72">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="G12" s="72">
-        <v>472</v>
+        <v>496</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>399658</v>
+        <v>414702</v>
       </c>
       <c r="C14" s="72">
-        <v>399658</v>
+        <v>414702</v>
       </c>
       <c r="D14" s="72">
-        <v>36787</v>
+        <v>38146</v>
       </c>
       <c r="E14" s="72">
-        <v>359691</v>
+        <v>373713</v>
       </c>
       <c r="F14" s="72">
-        <v>2039</v>
+        <v>1878</v>
       </c>
       <c r="G14" s="72">
-        <v>1141</v>
+        <v>965</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>8382</v>
+        <v>7652</v>
       </c>
       <c r="C16" s="72">
-        <v>8368</v>
+        <v>7634</v>
       </c>
       <c r="D16" s="72">
-        <v>5005</v>
+        <v>4362</v>
       </c>
       <c r="E16" s="72">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="F16" s="72">
-        <v>1235</v>
+        <v>1176</v>
       </c>
       <c r="G16" s="72">
-        <v>1484</v>
+        <v>1430</v>
       </c>
       <c r="H16" s="72">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I16" s="72">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>18</v>
+      </c>
+      <c r="J16" s="74">
+        <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="C18" s="72">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="D18" s="72">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>78505</v>
+        <v>78018</v>
       </c>
       <c r="C20" s="72">
-        <v>78197</v>
+        <v>77690</v>
       </c>
       <c r="D20" s="72">
-        <v>35500</v>
+        <v>33341</v>
       </c>
       <c r="E20" s="72">
-        <v>42303</v>
+        <v>43894</v>
       </c>
       <c r="F20" s="72">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="G20" s="72">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="H20" s="72">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="I20" s="72">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="J20" s="72">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C22" s="72">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D22" s="72">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E22" s="72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C24" s="72">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D24" s="72">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>11756</v>
+        <v>11597</v>
       </c>
       <c r="C26" s="72">
-        <v>11756</v>
+        <v>11597</v>
       </c>
       <c r="D26" s="72">
-        <v>3361</v>
+        <v>3165</v>
       </c>
       <c r="E26" s="72">
-        <v>5596</v>
+        <v>5618</v>
       </c>
       <c r="F26" s="72">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="G26" s="72">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="C28" s="72">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D28" s="72">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="C30" s="72">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="D30" s="72">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C32" s="72">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D32" s="72">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E32" s="72">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2394</v>
+        <v>2338</v>
       </c>
       <c r="C34" s="72">
-        <v>2394</v>
+        <v>2338</v>
       </c>
       <c r="D34" s="72">
-        <v>2040</v>
+        <v>1951</v>
       </c>
       <c r="E34" s="72">
         <v>10</v>
       </c>
       <c r="F34" s="72">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="G34" s="72">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>29702</v>
+        <v>30450</v>
       </c>
       <c r="C36" s="80">
-        <v>29690</v>
+        <v>30435</v>
       </c>
       <c r="D36" s="80">
-        <v>12525</v>
+        <v>13387</v>
       </c>
       <c r="E36" s="80">
-        <v>13002</v>
+        <v>12824</v>
       </c>
       <c r="F36" s="80">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="G36" s="80">
-        <v>2248</v>
+        <v>2304</v>
       </c>
       <c r="H36" s="80">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I36" s="80">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>13</v>
+      </c>
+      <c r="J36" s="80">
+        <v>2</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="51"/>
       <c r="I37" s="51"/>
       <c r="J37" s="51"/>
       <c r="K37" s="51"/>
       <c r="L37" s="56"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
@@ -4890,57 +4890,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -5059,459 +5059,459 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>14722</v>
+        <v>16126</v>
       </c>
       <c r="C10" s="63">
-        <v>14537</v>
+        <v>15830</v>
       </c>
       <c r="D10" s="63">
-        <v>8945</v>
+        <v>10137</v>
       </c>
       <c r="E10" s="63">
-        <v>4789</v>
+        <v>4805</v>
       </c>
       <c r="F10" s="63">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="G10" s="63">
-        <v>730</v>
+        <v>774</v>
       </c>
       <c r="H10" s="63">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="I10" s="63">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J10" s="63">
-        <v>126</v>
+        <v>232</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>133431</v>
+        <v>120069</v>
       </c>
       <c r="C12" s="72">
-        <v>133220</v>
+        <v>119644</v>
       </c>
       <c r="D12" s="72">
-        <v>106317</v>
+        <v>89694</v>
       </c>
       <c r="E12" s="72">
-        <v>20064</v>
+        <v>21450</v>
       </c>
       <c r="F12" s="72">
-        <v>3595</v>
+        <v>4139</v>
       </c>
       <c r="G12" s="72">
-        <v>3244</v>
+        <v>4360</v>
       </c>
       <c r="H12" s="72">
-        <v>211</v>
+        <v>425</v>
       </c>
       <c r="I12" s="72">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="J12" s="72">
-        <v>141</v>
+        <v>331</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>104078</v>
+        <v>115990</v>
       </c>
       <c r="C14" s="72">
-        <v>104033</v>
+        <v>115890</v>
       </c>
       <c r="D14" s="72">
-        <v>47973</v>
+        <v>53349</v>
       </c>
       <c r="E14" s="72">
-        <v>31324</v>
+        <v>33483</v>
       </c>
       <c r="F14" s="72">
-        <v>11258</v>
+        <v>13507</v>
       </c>
       <c r="G14" s="72">
-        <v>13478</v>
+        <v>15552</v>
       </c>
       <c r="H14" s="72">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="I14" s="72">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="J14" s="72">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>68027</v>
+        <v>61142</v>
       </c>
       <c r="C16" s="72">
-        <v>67943</v>
+        <v>61069</v>
       </c>
       <c r="D16" s="72">
-        <v>43212</v>
+        <v>36418</v>
       </c>
       <c r="E16" s="72">
-        <v>15505</v>
+        <v>15904</v>
       </c>
       <c r="F16" s="72">
-        <v>4663</v>
+        <v>4420</v>
       </c>
       <c r="G16" s="72">
-        <v>4564</v>
+        <v>4327</v>
       </c>
       <c r="H16" s="72">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I16" s="72">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J16" s="72">
         <v>16</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>41893</v>
+        <v>38670</v>
       </c>
       <c r="C18" s="72">
-        <v>39730</v>
+        <v>36697</v>
       </c>
       <c r="D18" s="72">
-        <v>25323</v>
+        <v>22873</v>
       </c>
       <c r="E18" s="72">
-        <v>13925</v>
+        <v>13207</v>
       </c>
       <c r="F18" s="72">
-        <v>220</v>
+        <v>274</v>
       </c>
       <c r="G18" s="72">
-        <v>262</v>
+        <v>343</v>
       </c>
       <c r="H18" s="72">
-        <v>2163</v>
+        <v>1973</v>
       </c>
       <c r="I18" s="72">
-        <v>1748</v>
+        <v>1915</v>
       </c>
       <c r="J18" s="72">
-        <v>415</v>
+        <v>58</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>124362</v>
+        <v>121894</v>
       </c>
       <c r="C20" s="72">
-        <v>124117</v>
+        <v>121264</v>
       </c>
       <c r="D20" s="72">
-        <v>77859</v>
+        <v>78149</v>
       </c>
       <c r="E20" s="72">
-        <v>37506</v>
+        <v>34074</v>
       </c>
       <c r="F20" s="72">
-        <v>4103</v>
+        <v>4253</v>
       </c>
       <c r="G20" s="72">
-        <v>4648</v>
+        <v>4788</v>
       </c>
       <c r="H20" s="72">
-        <v>245</v>
+        <v>630</v>
       </c>
       <c r="I20" s="72">
-        <v>8</v>
+        <v>124</v>
       </c>
       <c r="J20" s="72">
-        <v>237</v>
+        <v>507</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3602</v>
+        <v>3668</v>
       </c>
       <c r="C22" s="72">
-        <v>3571</v>
+        <v>3625</v>
       </c>
       <c r="D22" s="72">
-        <v>909</v>
+        <v>929</v>
       </c>
       <c r="E22" s="72">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="F22" s="72">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="G22" s="72">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H22" s="72">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I22" s="72">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="J22" s="72">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>346052</v>
+        <v>366918</v>
       </c>
       <c r="C24" s="72">
-        <v>345599</v>
+        <v>365476</v>
       </c>
       <c r="D24" s="72">
-        <v>163793</v>
+        <v>188693</v>
       </c>
       <c r="E24" s="72">
-        <v>160270</v>
+        <v>156545</v>
       </c>
       <c r="F24" s="72">
-        <v>9462</v>
+        <v>8387</v>
       </c>
       <c r="G24" s="72">
-        <v>12074</v>
+        <v>11850</v>
       </c>
       <c r="H24" s="72">
-        <v>453</v>
+        <v>1443</v>
       </c>
       <c r="I24" s="72">
-        <v>277</v>
+        <v>772</v>
       </c>
       <c r="J24" s="72">
-        <v>132</v>
+        <v>574</v>
       </c>
       <c r="K24" s="72">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="L24" s="78">
-        <v>42</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
@@ -5599,66 +5599,66 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C30" s="72">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
@@ -5988,57 +5988,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -6157,768 +6157,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1065555</v>
+        <v>1082074</v>
       </c>
       <c r="C10" s="64">
-        <v>1065170</v>
+        <v>1081714</v>
       </c>
       <c r="D10" s="64">
-        <v>304317</v>
+        <v>301076</v>
       </c>
       <c r="E10" s="64">
-        <v>745636</v>
+        <v>762712</v>
       </c>
       <c r="F10" s="64">
-        <v>9751</v>
+        <v>11143</v>
       </c>
       <c r="G10" s="64">
-        <v>5465</v>
+        <v>6784</v>
       </c>
       <c r="H10" s="64">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="I10" s="91">
         <v>0</v>
       </c>
       <c r="J10" s="64">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>26747</v>
+        <v>26832</v>
       </c>
       <c r="C12" s="72">
-        <v>26747</v>
+        <v>26832</v>
       </c>
       <c r="D12" s="72">
-        <v>23340</v>
+        <v>23561</v>
       </c>
       <c r="E12" s="72">
-        <v>3406</v>
+        <v>3272</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>33471</v>
+        <v>35512</v>
       </c>
       <c r="C14" s="72">
-        <v>33471</v>
+        <v>35512</v>
       </c>
       <c r="D14" s="72">
-        <v>4657</v>
+        <v>5711</v>
       </c>
       <c r="E14" s="72">
-        <v>26457</v>
+        <v>27368</v>
       </c>
       <c r="F14" s="72">
-        <v>2198</v>
+        <v>2275</v>
       </c>
       <c r="G14" s="72">
         <v>159</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="C16" s="72">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="D16" s="72">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C18" s="72">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D18" s="72">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="C20" s="72">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="D20" s="72">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>29376</v>
+        <v>28487</v>
       </c>
       <c r="C22" s="72">
-        <v>29376</v>
+        <v>28487</v>
       </c>
       <c r="D22" s="72">
-        <v>29009</v>
+        <v>28120</v>
       </c>
       <c r="E22" s="72">
         <v>367</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="C24" s="72">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="D24" s="72">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>60021</v>
+        <v>65395</v>
       </c>
       <c r="C26" s="72">
-        <v>60021</v>
+        <v>65395</v>
       </c>
       <c r="D26" s="72">
-        <v>9271</v>
+        <v>8675</v>
       </c>
       <c r="E26" s="72">
-        <v>50023</v>
+        <v>55992</v>
       </c>
       <c r="F26" s="72">
         <v>369</v>
       </c>
       <c r="G26" s="72">
         <v>359</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>85918</v>
+        <v>80614</v>
       </c>
       <c r="C28" s="72">
-        <v>85918</v>
+        <v>80614</v>
       </c>
       <c r="D28" s="72">
-        <v>9092</v>
+        <v>9850</v>
       </c>
       <c r="E28" s="72">
-        <v>74245</v>
+        <v>68187</v>
       </c>
       <c r="F28" s="72">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="G28" s="72">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="C30" s="72">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="D30" s="72">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>102175</v>
+        <v>107919</v>
       </c>
       <c r="C32" s="72">
-        <v>102175</v>
+        <v>107919</v>
       </c>
       <c r="D32" s="72">
-        <v>27758</v>
+        <v>28476</v>
       </c>
       <c r="E32" s="72">
-        <v>74108</v>
+        <v>79135</v>
       </c>
       <c r="F32" s="72">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="G32" s="74">
         <v>0</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>43751</v>
+        <v>42257</v>
       </c>
       <c r="C34" s="72">
-        <v>43751</v>
+        <v>42257</v>
       </c>
       <c r="D34" s="72">
-        <v>16983</v>
+        <v>17750</v>
       </c>
       <c r="E34" s="72">
-        <v>26768</v>
+        <v>24507</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>398775</v>
+        <v>416010</v>
       </c>
       <c r="C36" s="80">
-        <v>398775</v>
+        <v>416010</v>
       </c>
       <c r="D36" s="80">
-        <v>37908</v>
+        <v>40179</v>
       </c>
       <c r="E36" s="80">
-        <v>358696</v>
+        <v>373942</v>
       </c>
       <c r="F36" s="80">
-        <v>1082</v>
+        <v>941</v>
       </c>
       <c r="G36" s="80">
-        <v>1090</v>
+        <v>949</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
@@ -7182,57 +7182,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -7405,237 +7405,237 @@
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>18183</v>
+        <v>18386</v>
       </c>
       <c r="C12" s="72">
-        <v>18183</v>
+        <v>18386</v>
       </c>
       <c r="D12" s="72">
-        <v>14646</v>
+        <v>14616</v>
       </c>
       <c r="E12" s="72">
-        <v>3537</v>
+        <v>3770</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>27179</v>
+        <v>28033</v>
       </c>
       <c r="C14" s="72">
-        <v>27179</v>
+        <v>28033</v>
       </c>
       <c r="D14" s="72">
-        <v>13812</v>
+        <v>13743</v>
       </c>
       <c r="E14" s="72">
-        <v>10016</v>
+        <v>9428</v>
       </c>
       <c r="F14" s="72">
-        <v>2000</v>
+        <v>2755</v>
       </c>
       <c r="G14" s="72">
-        <v>1351</v>
+        <v>2108</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>8028</v>
+        <v>9369</v>
       </c>
       <c r="C16" s="72">
-        <v>8028</v>
+        <v>9369</v>
       </c>
       <c r="D16" s="72">
-        <v>4699</v>
+        <v>5237</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>1664</v>
+        <v>2066</v>
       </c>
       <c r="G16" s="72">
-        <v>1664</v>
+        <v>2066</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>47526</v>
+        <v>46419</v>
       </c>
       <c r="C18" s="72">
-        <v>47141</v>
+        <v>46059</v>
       </c>
       <c r="D18" s="72">
-        <v>10612</v>
+        <v>8990</v>
       </c>
       <c r="E18" s="72">
-        <v>36529</v>
+        <v>37069</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="72">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="72">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
@@ -7675,111 +7675,111 @@
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>28070</v>
+        <v>27363</v>
       </c>
       <c r="C22" s="72">
-        <v>28070</v>
+        <v>27363</v>
       </c>
       <c r="D22" s="72">
-        <v>14908</v>
+        <v>14046</v>
       </c>
       <c r="E22" s="72">
-        <v>13144</v>
+        <v>13300</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>22603</v>
+        <v>18424</v>
       </c>
       <c r="C24" s="72">
-        <v>22603</v>
+        <v>18424</v>
       </c>
       <c r="D24" s="72">
-        <v>16496</v>
+        <v>12317</v>
       </c>
       <c r="E24" s="72">
         <v>6107</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
@@ -7891,168 +7891,168 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="C30" s="72">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="D30" s="72">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>97696</v>
+        <v>95304</v>
       </c>
       <c r="C32" s="72">
-        <v>97696</v>
+        <v>95304</v>
       </c>
       <c r="D32" s="72">
-        <v>36854</v>
+        <v>36097</v>
       </c>
       <c r="E32" s="72">
-        <v>60469</v>
+        <v>58228</v>
       </c>
       <c r="F32" s="72">
-        <v>195</v>
+        <v>497</v>
       </c>
       <c r="G32" s="72">
-        <v>179</v>
+        <v>481</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>3892</v>
+        <v>3840</v>
       </c>
       <c r="C34" s="72">
-        <v>3892</v>
+        <v>3840</v>
       </c>
       <c r="D34" s="72">
-        <v>2224</v>
+        <v>1894</v>
       </c>
       <c r="E34" s="72">
-        <v>1668</v>
+        <v>1946</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
@@ -8376,57 +8376,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>