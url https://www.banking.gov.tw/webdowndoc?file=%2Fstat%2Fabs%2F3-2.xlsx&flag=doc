--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -1805,68 +1805,138 @@
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
@@ -1875,120 +1945,50 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...68 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="49">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="22" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="22" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="17" numFmtId="0" fontId="22" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -2213,208 +2213,208 @@
     </xf>
     <xf xxid="94" numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="95" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="96" numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="97" numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="98" numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="99" numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="100" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="101" numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="176" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="176" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="104" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="104" numFmtId="175" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="175" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="106" numFmtId="176" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="107" numFmtId="176" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="108" numFmtId="176" fontId="7" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="109" numFmtId="175" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="110" numFmtId="175" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="111" numFmtId="175" fontId="7" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="105" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="0" fontId="3" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="106" numFmtId="0" fontId="15" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="107" numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="108" numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="116" numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="109" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="117" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="110" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="118" numFmtId="0" fontId="3" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="111" numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="119" numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="120" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="121" numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="122" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="123" numFmtId="0" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="124" numFmtId="0" fontId="40" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="125" numFmtId="177" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="126" numFmtId="177" fontId="41" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="127" numFmtId="177" fontId="42" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="177" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="177" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="129" numFmtId="177" fontId="41" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="129" numFmtId="177" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="130" numFmtId="177" fontId="42" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="130" numFmtId="177" fontId="42" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="131" numFmtId="0" fontId="43" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="132" numFmtId="0" fontId="44" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="133" numFmtId="0" fontId="45" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="134" numFmtId="177" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="177" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="135" numFmtId="177" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="177" fontId="41" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="178" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="178" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="178" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="178" fontId="41" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="138" numFmtId="178" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="178" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="178" fontId="41" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="178" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="177" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="177" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="177" fontId="41" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="177" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="177" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="177" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="177" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="177" fontId="46" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="178" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="178" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="178" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="178" fontId="46" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="178" fontId="7" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="178" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="178" fontId="46" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="178" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="148" numFmtId="0" fontId="47" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="149" numFmtId="0" fontId="48" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="150" numFmtId="178" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="151" numFmtId="178" fontId="41" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="152" numFmtId="178" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="152" numFmtId="178" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="153" numFmtId="178" fontId="41" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="153" numFmtId="178" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="154" numFmtId="178" fontId="42" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="155" numFmtId="178" fontId="42" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="155" numFmtId="178" fontId="42" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="156" numFmtId="0" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
@@ -2447,142 +2447,143 @@
     <cellStyle name="輸入" xfId="58"/>
     <cellStyle name="輸出" xfId="59"/>
     <cellStyle name="檢查儲存格" xfId="60"/>
     <cellStyle name="壞" xfId="61"/>
     <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="41"/>
-[...9 lines deleted...]
-      <c r="L1" s="41"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="41"/>
-[...9 lines deleted...]
-      <c r="L2" s="41"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="48"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
       <c r="G4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="6"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -2671,1112 +2672,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1988932</v>
+        <v>2001182</v>
       </c>
       <c r="C10" s="64">
-        <v>1980767</v>
+        <v>1995147</v>
       </c>
       <c r="D10" s="64">
-        <v>961114</v>
+        <v>945360</v>
       </c>
       <c r="E10" s="64">
-        <v>887307</v>
+        <v>900208</v>
       </c>
       <c r="F10" s="64">
-        <v>60806</v>
+        <v>69159</v>
       </c>
       <c r="G10" s="64">
-        <v>71540</v>
+        <v>80421</v>
       </c>
       <c r="H10" s="64">
-        <v>8165</v>
+        <v>6035</v>
       </c>
       <c r="I10" s="64">
-        <v>5542</v>
+        <v>2593</v>
       </c>
       <c r="J10" s="64">
-        <v>2481</v>
+        <v>3283</v>
       </c>
       <c r="K10" s="64">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="L10" s="67">
-        <v>121</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>36947</v>
+        <v>36584</v>
       </c>
       <c r="C12" s="72">
-        <v>36947</v>
+        <v>36584</v>
       </c>
       <c r="D12" s="72">
-        <v>35134</v>
+        <v>34720</v>
       </c>
       <c r="E12" s="72">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="F12" s="72">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G12" s="72">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5239</v>
+        <v>5241</v>
       </c>
       <c r="C14" s="72">
-        <v>5239</v>
+        <v>5241</v>
       </c>
       <c r="D14" s="72">
-        <v>4702</v>
+        <v>4704</v>
       </c>
       <c r="E14" s="72">
         <v>269</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
         <v>269</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>10649</v>
+        <v>11058</v>
       </c>
       <c r="C16" s="72">
-        <v>10644</v>
+        <v>11057</v>
       </c>
       <c r="D16" s="72">
-        <v>9840</v>
+        <v>10174</v>
       </c>
       <c r="E16" s="72">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="F16" s="72">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="G16" s="72">
-        <v>290</v>
+        <v>321</v>
       </c>
       <c r="H16" s="72">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I16" s="74">
+        <v>0</v>
+      </c>
+      <c r="J16" s="72">
+        <v>1</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>48186</v>
+        <v>49066</v>
       </c>
       <c r="C18" s="72">
-        <v>48140</v>
+        <v>48996</v>
       </c>
       <c r="D18" s="72">
-        <v>28840</v>
+        <v>29151</v>
       </c>
       <c r="E18" s="72">
-        <v>13168</v>
+        <v>13425</v>
       </c>
       <c r="F18" s="72">
-        <v>2759</v>
+        <v>2867</v>
       </c>
       <c r="G18" s="72">
-        <v>3373</v>
+        <v>3553</v>
       </c>
       <c r="H18" s="72">
+        <v>70</v>
+      </c>
+      <c r="I18" s="72">
         <v>46</v>
       </c>
-      <c r="I18" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="72">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>22127</v>
+        <v>22941</v>
       </c>
       <c r="C20" s="72">
-        <v>22063</v>
+        <v>22884</v>
       </c>
       <c r="D20" s="72">
-        <v>13030</v>
+        <v>13640</v>
       </c>
       <c r="E20" s="72">
-        <v>4084</v>
+        <v>4154</v>
       </c>
       <c r="F20" s="72">
-        <v>2456</v>
+        <v>2541</v>
       </c>
       <c r="G20" s="72">
-        <v>2492</v>
+        <v>2549</v>
       </c>
       <c r="H20" s="72">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="I20" s="72">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="J20" s="72">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>16189</v>
+        <v>16599</v>
       </c>
       <c r="C22" s="72">
-        <v>16105</v>
+        <v>16466</v>
       </c>
       <c r="D22" s="72">
-        <v>10887</v>
+        <v>11342</v>
       </c>
       <c r="E22" s="72">
-        <v>4419</v>
+        <v>4196</v>
       </c>
       <c r="F22" s="72">
-        <v>342</v>
+        <v>406</v>
       </c>
       <c r="G22" s="72">
-        <v>457</v>
+        <v>521</v>
       </c>
       <c r="H22" s="72">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="I22" s="72">
-        <v>6</v>
+        <v>127</v>
       </c>
       <c r="J22" s="72">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>6967</v>
+        <v>6443</v>
       </c>
       <c r="C24" s="72">
-        <v>6956</v>
+        <v>6431</v>
       </c>
       <c r="D24" s="72">
-        <v>2098</v>
+        <v>2844</v>
       </c>
       <c r="E24" s="72">
-        <v>910</v>
+        <v>1058</v>
       </c>
       <c r="F24" s="72">
-        <v>1941</v>
+        <v>1237</v>
       </c>
       <c r="G24" s="72">
-        <v>2007</v>
+        <v>1292</v>
       </c>
       <c r="H24" s="72">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="I24" s="74">
+        <v>0</v>
+      </c>
+      <c r="J24" s="72">
+        <v>9</v>
       </c>
       <c r="K24" s="72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>176908</v>
+        <v>178051</v>
       </c>
       <c r="C26" s="72">
-        <v>174588</v>
+        <v>177235</v>
       </c>
       <c r="D26" s="72">
-        <v>92201</v>
+        <v>91064</v>
       </c>
       <c r="E26" s="72">
-        <v>72184</v>
+        <v>75482</v>
       </c>
       <c r="F26" s="72">
-        <v>4511</v>
+        <v>4695</v>
       </c>
       <c r="G26" s="72">
-        <v>5692</v>
+        <v>5994</v>
       </c>
       <c r="H26" s="72">
-        <v>2321</v>
+        <v>816</v>
       </c>
       <c r="I26" s="72">
-        <v>2178</v>
+        <v>654</v>
       </c>
       <c r="J26" s="72">
-        <v>100</v>
+        <v>162</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
-      <c r="L26" s="78">
-        <v>42</v>
+      <c r="L26" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>193425</v>
+        <v>181162</v>
       </c>
       <c r="C28" s="72">
-        <v>193137</v>
+        <v>180952</v>
       </c>
       <c r="D28" s="72">
-        <v>132531</v>
+        <v>121915</v>
       </c>
       <c r="E28" s="72">
-        <v>52289</v>
+        <v>50680</v>
       </c>
       <c r="F28" s="72">
-        <v>3420</v>
+        <v>3418</v>
       </c>
       <c r="G28" s="72">
-        <v>4898</v>
+        <v>4940</v>
       </c>
       <c r="H28" s="72">
-        <v>288</v>
+        <v>210</v>
       </c>
       <c r="I28" s="72">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="J28" s="72">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="K28" s="72">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L28" s="78">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2054</v>
+        <v>2293</v>
       </c>
       <c r="C30" s="72">
-        <v>2054</v>
+        <v>2293</v>
       </c>
       <c r="D30" s="72">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="E30" s="72">
-        <v>1930</v>
+        <v>2088</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="C32" s="72">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="D32" s="72">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="E32" s="72">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>34931</v>
+        <v>33734</v>
       </c>
       <c r="C34" s="72">
-        <v>34931</v>
+        <v>33733</v>
       </c>
       <c r="D34" s="72">
-        <v>29569</v>
+        <v>27911</v>
       </c>
       <c r="E34" s="72">
-        <v>3632</v>
+        <v>3728</v>
       </c>
       <c r="F34" s="72">
-        <v>583</v>
+        <v>754</v>
       </c>
       <c r="G34" s="72">
-        <v>1147</v>
+        <v>1339</v>
       </c>
       <c r="H34" s="72">
         <v>1</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="72">
         <v>1</v>
       </c>
-      <c r="K34" s="72">
+      <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>29852</v>
+        <v>29130</v>
       </c>
       <c r="C36" s="80">
-        <v>29852</v>
+        <v>29130</v>
       </c>
       <c r="D36" s="80">
-        <v>15204</v>
+        <v>13722</v>
       </c>
       <c r="E36" s="80">
-        <v>13106</v>
+        <v>13779</v>
       </c>
       <c r="F36" s="80">
-        <v>1486</v>
+        <v>1557</v>
       </c>
       <c r="G36" s="80">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="L18:L19"/>
-[...5 lines deleted...]
-    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="H18:H19"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="J26:J27"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="L20:L21"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K18:K19"/>
-    <mergeCell ref="K14:K15"/>
-[...142 lines deleted...]
-    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="55" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
+    <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -3865,1112 +3867,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>6281</v>
+        <v>6768</v>
       </c>
       <c r="C10" s="63">
-        <v>6279</v>
+        <v>6768</v>
       </c>
       <c r="D10" s="63">
-        <v>4254</v>
+        <v>4563</v>
       </c>
       <c r="E10" s="63">
-        <v>885</v>
+        <v>930</v>
       </c>
       <c r="F10" s="63">
-        <v>562</v>
+        <v>634</v>
       </c>
       <c r="G10" s="63">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>641</v>
+      </c>
+      <c r="H10" s="88">
+        <v>0</v>
+      </c>
+      <c r="I10" s="88">
+        <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>8644</v>
+        <v>9006</v>
       </c>
       <c r="C12" s="72">
-        <v>8644</v>
+        <v>9006</v>
       </c>
       <c r="D12" s="72">
-        <v>7211</v>
+        <v>7553</v>
       </c>
       <c r="E12" s="72">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F12" s="72">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="G12" s="72">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>414702</v>
+        <v>435077</v>
       </c>
       <c r="C14" s="72">
-        <v>414702</v>
+        <v>435077</v>
       </c>
       <c r="D14" s="72">
-        <v>38146</v>
+        <v>34198</v>
       </c>
       <c r="E14" s="72">
-        <v>373713</v>
+        <v>397847</v>
       </c>
       <c r="F14" s="72">
-        <v>1878</v>
+        <v>1991</v>
       </c>
       <c r="G14" s="72">
-        <v>965</v>
+        <v>1041</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>7652</v>
+        <v>8130</v>
       </c>
       <c r="C16" s="72">
-        <v>7634</v>
+        <v>8120</v>
       </c>
       <c r="D16" s="72">
-        <v>4362</v>
+        <v>4331</v>
       </c>
       <c r="E16" s="72">
-        <v>665</v>
+        <v>725</v>
       </c>
       <c r="F16" s="72">
-        <v>1176</v>
+        <v>1393</v>
       </c>
       <c r="G16" s="72">
-        <v>1430</v>
+        <v>1671</v>
       </c>
       <c r="H16" s="72">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="I16" s="72">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="J16" s="72">
+        <v>1</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>456</v>
+        <v>755</v>
       </c>
       <c r="C18" s="72">
-        <v>456</v>
+        <v>752</v>
       </c>
       <c r="D18" s="72">
-        <v>456</v>
+        <v>752</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="74">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H18" s="72">
+        <v>3</v>
+      </c>
+      <c r="I18" s="72">
+        <v>3</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>78018</v>
+        <v>78158</v>
       </c>
       <c r="C20" s="72">
-        <v>77690</v>
+        <v>77615</v>
       </c>
       <c r="D20" s="72">
-        <v>33341</v>
+        <v>31330</v>
       </c>
       <c r="E20" s="72">
-        <v>43894</v>
+        <v>45882</v>
       </c>
       <c r="F20" s="72">
-        <v>290</v>
+        <v>263</v>
       </c>
       <c r="G20" s="72">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="H20" s="72">
-        <v>328</v>
+        <v>543</v>
       </c>
       <c r="I20" s="72">
-        <v>46</v>
+        <v>528</v>
       </c>
       <c r="J20" s="72">
-        <v>282</v>
+        <v>15</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C22" s="72">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D22" s="72">
         <v>18</v>
       </c>
       <c r="E22" s="72">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C24" s="72">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D24" s="72">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>11597</v>
+        <v>10477</v>
       </c>
       <c r="C26" s="72">
-        <v>11597</v>
+        <v>10463</v>
       </c>
       <c r="D26" s="72">
-        <v>3165</v>
+        <v>1910</v>
       </c>
       <c r="E26" s="72">
-        <v>5618</v>
+        <v>5703</v>
       </c>
       <c r="F26" s="72">
-        <v>1367</v>
+        <v>1387</v>
       </c>
       <c r="G26" s="72">
-        <v>1446</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1463</v>
+      </c>
+      <c r="H26" s="72">
+        <v>14</v>
+      </c>
+      <c r="I26" s="72">
+        <v>11</v>
+      </c>
+      <c r="J26" s="72">
+        <v>3</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="C28" s="72">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="D28" s="72">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C30" s="72">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="D30" s="72">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="C32" s="72">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D32" s="72">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E32" s="72">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="C34" s="72">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="D34" s="72">
-        <v>1951</v>
+        <v>1895</v>
       </c>
       <c r="E34" s="72">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F34" s="72">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="G34" s="72">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>30450</v>
+        <v>29664</v>
       </c>
       <c r="C36" s="80">
-        <v>30435</v>
+        <v>29648</v>
       </c>
       <c r="D36" s="80">
-        <v>13387</v>
+        <v>12866</v>
       </c>
       <c r="E36" s="80">
-        <v>12824</v>
+        <v>12645</v>
       </c>
       <c r="F36" s="80">
-        <v>1920</v>
+        <v>1806</v>
       </c>
       <c r="G36" s="80">
-        <v>2304</v>
+        <v>2331</v>
       </c>
       <c r="H36" s="80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I36" s="80">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J36" s="80">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...24 lines deleted...]
-    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F34:F35"/>
-    <mergeCell ref="B30:B31"/>
-[...123 lines deleted...]
-    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="56" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L38"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
+    <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -5059,1016 +5062,1017 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>16126</v>
+        <v>15899</v>
       </c>
       <c r="C10" s="63">
-        <v>15830</v>
+        <v>15515</v>
       </c>
       <c r="D10" s="63">
-        <v>10137</v>
+        <v>9363</v>
       </c>
       <c r="E10" s="63">
-        <v>4805</v>
+        <v>5188</v>
       </c>
       <c r="F10" s="63">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="G10" s="63">
-        <v>774</v>
+        <v>827</v>
       </c>
       <c r="H10" s="63">
-        <v>296</v>
+        <v>384</v>
       </c>
       <c r="I10" s="63">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="J10" s="63">
-        <v>232</v>
+        <v>360</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>120069</v>
+        <v>133925</v>
       </c>
       <c r="C12" s="72">
-        <v>119644</v>
+        <v>133508</v>
       </c>
       <c r="D12" s="72">
-        <v>89694</v>
+        <v>99798</v>
       </c>
       <c r="E12" s="72">
-        <v>21450</v>
+        <v>22225</v>
       </c>
       <c r="F12" s="72">
-        <v>4139</v>
+        <v>5649</v>
       </c>
       <c r="G12" s="72">
-        <v>4360</v>
+        <v>5836</v>
       </c>
       <c r="H12" s="72">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="I12" s="72">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="J12" s="72">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>115990</v>
+        <v>125418</v>
       </c>
       <c r="C14" s="72">
-        <v>115890</v>
+        <v>125264</v>
       </c>
       <c r="D14" s="72">
-        <v>53349</v>
+        <v>53445</v>
       </c>
       <c r="E14" s="72">
-        <v>33483</v>
+        <v>37416</v>
       </c>
       <c r="F14" s="72">
-        <v>13507</v>
+        <v>15913</v>
       </c>
       <c r="G14" s="72">
-        <v>15552</v>
+        <v>18489</v>
       </c>
       <c r="H14" s="72">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="I14" s="72">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="J14" s="72">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>61142</v>
+        <v>60820</v>
       </c>
       <c r="C16" s="72">
-        <v>61069</v>
+        <v>60791</v>
       </c>
       <c r="D16" s="72">
-        <v>36418</v>
+        <v>33920</v>
       </c>
       <c r="E16" s="72">
-        <v>15904</v>
+        <v>16548</v>
       </c>
       <c r="F16" s="72">
-        <v>4420</v>
+        <v>5201</v>
       </c>
       <c r="G16" s="72">
-        <v>4327</v>
+        <v>5122</v>
       </c>
       <c r="H16" s="72">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="I16" s="72">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="J16" s="72">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>38670</v>
+        <v>28590</v>
       </c>
       <c r="C18" s="72">
-        <v>36697</v>
+        <v>27598</v>
       </c>
       <c r="D18" s="72">
-        <v>22873</v>
+        <v>19556</v>
       </c>
       <c r="E18" s="72">
-        <v>13207</v>
+        <v>7562</v>
       </c>
       <c r="F18" s="72">
-        <v>274</v>
+        <v>240</v>
       </c>
       <c r="G18" s="72">
-        <v>343</v>
+        <v>240</v>
       </c>
       <c r="H18" s="72">
-        <v>1973</v>
+        <v>992</v>
       </c>
       <c r="I18" s="72">
-        <v>1915</v>
+        <v>417</v>
       </c>
       <c r="J18" s="72">
-        <v>58</v>
+        <v>575</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>121894</v>
+        <v>119779</v>
       </c>
       <c r="C20" s="72">
-        <v>121264</v>
+        <v>118944</v>
       </c>
       <c r="D20" s="72">
-        <v>78149</v>
+        <v>75360</v>
       </c>
       <c r="E20" s="72">
-        <v>34074</v>
+        <v>32956</v>
       </c>
       <c r="F20" s="72">
-        <v>4253</v>
+        <v>5005</v>
       </c>
       <c r="G20" s="72">
-        <v>4788</v>
+        <v>5623</v>
       </c>
       <c r="H20" s="72">
-        <v>630</v>
+        <v>835</v>
       </c>
       <c r="I20" s="72">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="J20" s="72">
-        <v>507</v>
+        <v>763</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
-      <c r="L20" s="76">
-        <v>0</v>
+      <c r="L20" s="78">
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3668</v>
+        <v>3763</v>
       </c>
       <c r="C22" s="72">
-        <v>3625</v>
+        <v>3749</v>
       </c>
       <c r="D22" s="72">
-        <v>929</v>
+        <v>944</v>
       </c>
       <c r="E22" s="72">
-        <v>2290</v>
+        <v>2375</v>
       </c>
       <c r="F22" s="72">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="G22" s="72">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="H22" s="72">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="I22" s="72">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="J22" s="72">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>366918</v>
+        <v>359479</v>
       </c>
       <c r="C24" s="72">
-        <v>365476</v>
+        <v>358153</v>
       </c>
       <c r="D24" s="72">
-        <v>188693</v>
+        <v>191724</v>
       </c>
       <c r="E24" s="72">
-        <v>156545</v>
+        <v>141349</v>
       </c>
       <c r="F24" s="72">
-        <v>8387</v>
+        <v>10979</v>
       </c>
       <c r="G24" s="72">
-        <v>11850</v>
+        <v>14102</v>
       </c>
       <c r="H24" s="72">
-        <v>1443</v>
+        <v>1326</v>
       </c>
       <c r="I24" s="72">
-        <v>772</v>
+        <v>427</v>
       </c>
       <c r="J24" s="72">
-        <v>574</v>
+        <v>771</v>
       </c>
       <c r="K24" s="72">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="L24" s="78">
-        <v>78</v>
+        <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
       <c r="C26" s="74">
         <v>0</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="74">
         <v>0</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B28" s="74">
         <v>0</v>
       </c>
       <c r="C28" s="74">
         <v>0</v>
       </c>
       <c r="D28" s="74">
         <v>0</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C30" s="72">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32"/>
-      <c r="B32" s="39"/>
-[...9 lines deleted...]
-      <c r="L32" s="54"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="39"/>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="34"/>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32"/>
-      <c r="B34" s="39"/>
-[...9 lines deleted...]
-      <c r="L34" s="54"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="39"/>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="34"/>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33"/>
-      <c r="B36" s="50"/>
-[...9 lines deleted...]
-      <c r="L36" s="55"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="44"/>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="35"/>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...19 lines deleted...]
-    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="L30:L31"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
-    <mergeCell ref="G32:G33"/>
-[...128 lines deleted...]
-    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="57" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="54" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -6157,1112 +6161,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1082074</v>
+        <v>1092850</v>
       </c>
       <c r="C10" s="64">
-        <v>1081714</v>
+        <v>1092587</v>
       </c>
       <c r="D10" s="64">
-        <v>301076</v>
+        <v>295279</v>
       </c>
       <c r="E10" s="64">
-        <v>762712</v>
+        <v>780637</v>
       </c>
       <c r="F10" s="64">
-        <v>11143</v>
+        <v>10588</v>
       </c>
       <c r="G10" s="64">
-        <v>6784</v>
+        <v>6083</v>
       </c>
       <c r="H10" s="64">
-        <v>360</v>
+        <v>263</v>
       </c>
       <c r="I10" s="91">
         <v>0</v>
       </c>
       <c r="J10" s="64">
-        <v>360</v>
+        <v>263</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>26832</v>
+        <v>29805</v>
       </c>
       <c r="C12" s="72">
-        <v>26832</v>
+        <v>29805</v>
       </c>
       <c r="D12" s="72">
-        <v>23561</v>
+        <v>26289</v>
       </c>
       <c r="E12" s="72">
-        <v>3272</v>
+        <v>3515</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>35512</v>
+        <v>38106</v>
       </c>
       <c r="C14" s="72">
-        <v>35512</v>
+        <v>38106</v>
       </c>
       <c r="D14" s="72">
-        <v>5711</v>
+        <v>7794</v>
       </c>
       <c r="E14" s="72">
-        <v>27368</v>
+        <v>27789</v>
       </c>
       <c r="F14" s="72">
-        <v>2275</v>
+        <v>2367</v>
       </c>
       <c r="G14" s="72">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="C16" s="72">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="D16" s="72">
-        <v>376</v>
+        <v>311</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="C18" s="72">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="D18" s="72">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="C20" s="72">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="D20" s="72">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>28487</v>
+        <v>26994</v>
       </c>
       <c r="C22" s="72">
-        <v>28487</v>
+        <v>26994</v>
       </c>
       <c r="D22" s="72">
-        <v>28120</v>
+        <v>26672</v>
       </c>
       <c r="E22" s="72">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>317</v>
+      </c>
+      <c r="F22" s="72">
+        <v>2</v>
+      </c>
+      <c r="G22" s="72">
+        <v>2</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="C24" s="72">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="D24" s="72">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>65395</v>
+        <v>70951</v>
       </c>
       <c r="C26" s="72">
-        <v>65395</v>
+        <v>70951</v>
       </c>
       <c r="D26" s="72">
-        <v>8675</v>
+        <v>9007</v>
       </c>
       <c r="E26" s="72">
-        <v>55992</v>
+        <v>61223</v>
       </c>
       <c r="F26" s="72">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="G26" s="72">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>80614</v>
+        <v>87617</v>
       </c>
       <c r="C28" s="72">
-        <v>80614</v>
+        <v>87617</v>
       </c>
       <c r="D28" s="72">
-        <v>9850</v>
+        <v>9364</v>
       </c>
       <c r="E28" s="72">
-        <v>68187</v>
+        <v>75778</v>
       </c>
       <c r="F28" s="72">
-        <v>1924</v>
+        <v>1896</v>
       </c>
       <c r="G28" s="72">
-        <v>653</v>
+        <v>579</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="C30" s="72">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="D30" s="72">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>107919</v>
+        <v>120510</v>
       </c>
       <c r="C32" s="72">
-        <v>107919</v>
+        <v>120510</v>
       </c>
       <c r="D32" s="72">
-        <v>28476</v>
+        <v>33527</v>
       </c>
       <c r="E32" s="72">
-        <v>79135</v>
+        <v>86680</v>
       </c>
       <c r="F32" s="72">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="G32" s="74">
         <v>0</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>42257</v>
+        <v>39821</v>
       </c>
       <c r="C34" s="72">
-        <v>42257</v>
+        <v>39821</v>
       </c>
       <c r="D34" s="72">
-        <v>17750</v>
+        <v>15108</v>
       </c>
       <c r="E34" s="72">
-        <v>24507</v>
+        <v>24713</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>416010</v>
+        <v>410652</v>
       </c>
       <c r="C36" s="80">
-        <v>416010</v>
+        <v>410652</v>
       </c>
       <c r="D36" s="80">
-        <v>40179</v>
+        <v>32450</v>
       </c>
       <c r="E36" s="80">
-        <v>373942</v>
+        <v>376265</v>
       </c>
       <c r="F36" s="80">
-        <v>941</v>
+        <v>964</v>
       </c>
       <c r="G36" s="80">
-        <v>949</v>
+        <v>972</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="K36:K37"/>
-[...13 lines deleted...]
-    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
-    <mergeCell ref="F32:F33"/>
-[...134 lines deleted...]
-    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="58" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -7388,1817 +7393,1818 @@
         <v>0</v>
       </c>
       <c r="G10" s="88">
         <v>0</v>
       </c>
       <c r="H10" s="88">
         <v>0</v>
       </c>
       <c r="I10" s="88">
         <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>18386</v>
+        <v>17531</v>
       </c>
       <c r="C12" s="72">
-        <v>18386</v>
+        <v>17528</v>
       </c>
       <c r="D12" s="72">
-        <v>14616</v>
+        <v>13677</v>
       </c>
       <c r="E12" s="72">
-        <v>3770</v>
+        <v>3851</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
-      <c r="H12" s="74">
-        <v>0</v>
+      <c r="H12" s="72">
+        <v>3</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
-      <c r="J12" s="74">
-        <v>0</v>
+      <c r="J12" s="72">
+        <v>3</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>28033</v>
+        <v>30302</v>
       </c>
       <c r="C14" s="72">
-        <v>28033</v>
+        <v>30302</v>
       </c>
       <c r="D14" s="72">
-        <v>13743</v>
+        <v>18293</v>
       </c>
       <c r="E14" s="72">
-        <v>9428</v>
+        <v>7997</v>
       </c>
       <c r="F14" s="72">
-        <v>2755</v>
+        <v>2335</v>
       </c>
       <c r="G14" s="72">
-        <v>2108</v>
+        <v>1677</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>9369</v>
+        <v>9316</v>
       </c>
       <c r="C16" s="72">
-        <v>9369</v>
+        <v>9316</v>
       </c>
       <c r="D16" s="72">
-        <v>5237</v>
+        <v>5687</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>2066</v>
+        <v>1814</v>
       </c>
       <c r="G16" s="72">
-        <v>2066</v>
+        <v>1814</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>46419</v>
+        <v>43181</v>
       </c>
       <c r="C18" s="72">
-        <v>46059</v>
+        <v>42921</v>
       </c>
       <c r="D18" s="72">
-        <v>8990</v>
+        <v>7327</v>
       </c>
       <c r="E18" s="72">
-        <v>37069</v>
+        <v>35595</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="72">
-        <v>360</v>
+        <v>260</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="72">
-        <v>360</v>
+        <v>260</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="37" t="s">
         <v>163</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>27363</v>
+        <v>28927</v>
       </c>
       <c r="C22" s="72">
-        <v>27363</v>
+        <v>28927</v>
       </c>
       <c r="D22" s="72">
-        <v>14046</v>
+        <v>15303</v>
       </c>
       <c r="E22" s="72">
-        <v>13300</v>
+        <v>13607</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>18424</v>
+        <v>18913</v>
       </c>
       <c r="C24" s="72">
-        <v>18424</v>
+        <v>18913</v>
       </c>
       <c r="D24" s="72">
-        <v>12317</v>
+        <v>12453</v>
       </c>
       <c r="E24" s="72">
-        <v>6107</v>
+        <v>6459</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="C26" s="72">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>170</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="37" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="74">
         <v>0</v>
       </c>
       <c r="C28" s="74">
         <v>0</v>
       </c>
       <c r="D28" s="74">
         <v>0</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="C30" s="72">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="D30" s="72">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>95304</v>
+        <v>87703</v>
       </c>
       <c r="C32" s="72">
-        <v>95304</v>
+        <v>87703</v>
       </c>
       <c r="D32" s="72">
-        <v>36097</v>
+        <v>31791</v>
       </c>
       <c r="E32" s="72">
-        <v>58228</v>
+        <v>54862</v>
       </c>
       <c r="F32" s="72">
-        <v>497</v>
+        <v>533</v>
       </c>
       <c r="G32" s="72">
-        <v>481</v>
+        <v>517</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>3840</v>
+        <v>4596</v>
       </c>
       <c r="C34" s="72">
-        <v>3840</v>
+        <v>4596</v>
       </c>
       <c r="D34" s="72">
-        <v>1894</v>
+        <v>2642</v>
       </c>
       <c r="E34" s="72">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>178</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>179</v>
       </c>
       <c r="B36" s="82">
         <v>0</v>
       </c>
       <c r="C36" s="82">
         <v>0</v>
       </c>
       <c r="D36" s="82">
         <v>0</v>
       </c>
       <c r="E36" s="82">
         <v>0</v>
       </c>
       <c r="F36" s="82">
         <v>0</v>
       </c>
       <c r="G36" s="82">
         <v>0</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...129 lines deleted...]
-    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="A2:L2"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
-    <mergeCell ref="D14:D15"/>
-[...732 lines deleted...]
-    <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
-    <mergeCell ref="H12:H13"/>
-[...9 lines deleted...]
-    <mergeCell ref="G14:G15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H12:H13"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="L16:L17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
-    <mergeCell ref="I18:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="H20:H21"/>
+    <mergeCell ref="B24:B25"/>
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="J20:J21"/>
     <mergeCell ref="K20:K21"/>
     <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
-    <mergeCell ref="F22:F23"/>
-    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" firstPageNumber="59" orientation="landscape" useFirstPageNumber="1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:L39"/>
+  <sheetViews>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <cols>
+    <col min="1" max="1" width="28.625" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="21" customHeight="1">
+      <c r="A1" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+    </row>
+    <row r="3" spans="1:12" ht="18.6" customHeight="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+    </row>
+    <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="58" t="str">
+        <f>'3-2'!D4:F4</f>
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="30" t="str">
+        <f>'3-2'!G4</f>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="29"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="12" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+    </row>
+    <row r="6" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="12" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A10" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="88">
+        <v>0</v>
+      </c>
+      <c r="C10" s="88">
+        <v>0</v>
+      </c>
+      <c r="D10" s="88">
+        <v>0</v>
+      </c>
+      <c r="E10" s="88">
+        <v>0</v>
+      </c>
+      <c r="F10" s="88">
+        <v>0</v>
+      </c>
+      <c r="G10" s="88">
+        <v>0</v>
+      </c>
+      <c r="H10" s="88">
+        <v>0</v>
+      </c>
+      <c r="I10" s="88">
+        <v>0</v>
+      </c>
+      <c r="J10" s="88">
+        <v>0</v>
+      </c>
+      <c r="K10" s="88">
+        <v>0</v>
+      </c>
+      <c r="L10" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A11" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
+    </row>
+    <row r="12" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A12" s="37"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="39"/>
+    </row>
+    <row r="13" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A13" s="34"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
+    </row>
+    <row r="14" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A14" s="37"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="39"/>
+    </row>
+    <row r="15" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A15" s="34"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A16" s="37"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="39"/>
+    </row>
+    <row r="17" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A17" s="34"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A18" s="37"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="39"/>
+    </row>
+    <row r="19" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A19" s="34"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A20" s="37"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="39"/>
+    </row>
+    <row r="21" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A21" s="34"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
+    </row>
+    <row r="22" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A22" s="37"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="39"/>
+    </row>
+    <row r="23" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A23" s="34"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
+    </row>
+    <row r="24" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A24" s="37"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="39"/>
+    </row>
+    <row r="25" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A25" s="34"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
+    </row>
+    <row r="26" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="39"/>
+    </row>
+    <row r="27" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A27" s="34"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
+    </row>
+    <row r="28" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A28" s="37"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="39"/>
+    </row>
+    <row r="29" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A29" s="34"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A30" s="37"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="39"/>
+    </row>
+    <row r="31" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
+    </row>
+    <row r="32" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A32" s="37"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="39"/>
+    </row>
+    <row r="33" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A33" s="34"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
+    </row>
+    <row r="34" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A34" s="37"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="39"/>
+    </row>
+    <row r="35" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A35" s="34"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
+    </row>
+    <row r="36" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A36" s="38"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="44"/>
+    </row>
+    <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A37" s="35"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1">
+      <c r="A38" s="18"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1">
+      <c r="A39" s="18"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="161">
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
-    <mergeCell ref="G24:G25"/>
-[...70 lines deleted...]
-    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="60" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>衍生性金融商品名目本金餘額（商品別）</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>