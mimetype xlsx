--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2672,768 +2672,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>2001182</v>
+        <v>2049046</v>
       </c>
       <c r="C10" s="64">
-        <v>1995147</v>
+        <v>2042299</v>
       </c>
       <c r="D10" s="64">
-        <v>945360</v>
+        <v>953639</v>
       </c>
       <c r="E10" s="64">
-        <v>900208</v>
+        <v>933968</v>
       </c>
       <c r="F10" s="64">
-        <v>69159</v>
+        <v>70765</v>
       </c>
       <c r="G10" s="64">
-        <v>80421</v>
+        <v>83926</v>
       </c>
       <c r="H10" s="64">
-        <v>6035</v>
+        <v>6748</v>
       </c>
       <c r="I10" s="64">
-        <v>2593</v>
+        <v>3992</v>
       </c>
       <c r="J10" s="64">
-        <v>3283</v>
+        <v>2476</v>
       </c>
       <c r="K10" s="64">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="L10" s="67">
-        <v>150</v>
+        <v>252</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>36584</v>
+        <v>37662</v>
       </c>
       <c r="C12" s="72">
-        <v>36584</v>
+        <v>37662</v>
       </c>
       <c r="D12" s="72">
-        <v>34720</v>
+        <v>34796</v>
       </c>
       <c r="E12" s="72">
-        <v>935</v>
+        <v>1435</v>
       </c>
       <c r="F12" s="72">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G12" s="72">
-        <v>906</v>
+        <v>1405</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5241</v>
+        <v>5563</v>
       </c>
       <c r="C14" s="72">
-        <v>5241</v>
+        <v>5563</v>
       </c>
       <c r="D14" s="72">
-        <v>4704</v>
+        <v>5026</v>
       </c>
       <c r="E14" s="72">
         <v>269</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
         <v>269</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>11058</v>
+        <v>11643</v>
       </c>
       <c r="C16" s="72">
-        <v>11057</v>
+        <v>11639</v>
       </c>
       <c r="D16" s="72">
-        <v>10174</v>
+        <v>10710</v>
       </c>
       <c r="E16" s="72">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="F16" s="72">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="G16" s="72">
-        <v>321</v>
+        <v>345</v>
       </c>
       <c r="H16" s="72">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="I16" s="72">
+        <v>4</v>
+      </c>
+      <c r="J16" s="74">
+        <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>49066</v>
+        <v>51107</v>
       </c>
       <c r="C18" s="72">
-        <v>48996</v>
+        <v>51029</v>
       </c>
       <c r="D18" s="72">
-        <v>29151</v>
+        <v>30583</v>
       </c>
       <c r="E18" s="72">
-        <v>13425</v>
+        <v>13851</v>
       </c>
       <c r="F18" s="72">
-        <v>2867</v>
+        <v>2910</v>
       </c>
       <c r="G18" s="72">
-        <v>3553</v>
+        <v>3685</v>
       </c>
       <c r="H18" s="72">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="I18" s="72">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J18" s="72">
         <v>24</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>22941</v>
+        <v>24122</v>
       </c>
       <c r="C20" s="72">
-        <v>22884</v>
+        <v>24034</v>
       </c>
       <c r="D20" s="72">
-        <v>13640</v>
+        <v>14329</v>
       </c>
       <c r="E20" s="72">
-        <v>4154</v>
+        <v>4259</v>
       </c>
       <c r="F20" s="72">
-        <v>2541</v>
+        <v>2639</v>
       </c>
       <c r="G20" s="72">
-        <v>2549</v>
+        <v>2807</v>
       </c>
       <c r="H20" s="72">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="I20" s="72">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="J20" s="72">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>16599</v>
+        <v>16931</v>
       </c>
       <c r="C22" s="72">
-        <v>16466</v>
+        <v>16804</v>
       </c>
       <c r="D22" s="72">
-        <v>11342</v>
+        <v>11684</v>
       </c>
       <c r="E22" s="72">
-        <v>4196</v>
+        <v>4173</v>
       </c>
       <c r="F22" s="72">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="G22" s="72">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="H22" s="72">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="I22" s="72">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J22" s="72">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>6443</v>
+        <v>7329</v>
       </c>
       <c r="C24" s="72">
-        <v>6431</v>
+        <v>7314</v>
       </c>
       <c r="D24" s="72">
-        <v>2844</v>
+        <v>3008</v>
       </c>
       <c r="E24" s="72">
-        <v>1058</v>
+        <v>1200</v>
       </c>
       <c r="F24" s="72">
-        <v>1237</v>
+        <v>1540</v>
       </c>
       <c r="G24" s="72">
-        <v>1292</v>
+        <v>1566</v>
       </c>
       <c r="H24" s="72">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="I24" s="72">
+        <v>2</v>
       </c>
       <c r="J24" s="72">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="K24" s="72">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>178051</v>
+        <v>186378</v>
       </c>
       <c r="C26" s="72">
-        <v>177235</v>
+        <v>186041</v>
       </c>
       <c r="D26" s="72">
-        <v>91064</v>
+        <v>95641</v>
       </c>
       <c r="E26" s="72">
-        <v>75482</v>
+        <v>78853</v>
       </c>
       <c r="F26" s="72">
-        <v>4695</v>
+        <v>5108</v>
       </c>
       <c r="G26" s="72">
-        <v>5994</v>
+        <v>6439</v>
       </c>
       <c r="H26" s="72">
-        <v>816</v>
+        <v>337</v>
       </c>
       <c r="I26" s="72">
-        <v>654</v>
+        <v>217</v>
       </c>
       <c r="J26" s="72">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
-      <c r="L26" s="76">
-        <v>0</v>
+      <c r="L26" s="78">
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>181162</v>
+        <v>164903</v>
       </c>
       <c r="C28" s="72">
-        <v>180952</v>
+        <v>164818</v>
       </c>
       <c r="D28" s="72">
-        <v>121915</v>
+        <v>105901</v>
       </c>
       <c r="E28" s="72">
-        <v>50680</v>
+        <v>50775</v>
       </c>
       <c r="F28" s="72">
-        <v>3418</v>
+        <v>3373</v>
       </c>
       <c r="G28" s="72">
-        <v>4940</v>
+        <v>4769</v>
       </c>
       <c r="H28" s="72">
-        <v>210</v>
+        <v>85</v>
       </c>
       <c r="I28" s="72">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="J28" s="72">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="K28" s="72">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L28" s="78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2293</v>
+        <v>2331</v>
       </c>
       <c r="C30" s="72">
-        <v>2293</v>
+        <v>2331</v>
       </c>
       <c r="D30" s="72">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E30" s="72">
-        <v>2088</v>
+        <v>2117</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="C32" s="72">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D32" s="72">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="E32" s="72">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>33734</v>
+        <v>34470</v>
       </c>
       <c r="C34" s="72">
-        <v>33733</v>
+        <v>34447</v>
       </c>
       <c r="D34" s="72">
-        <v>27911</v>
+        <v>28366</v>
       </c>
       <c r="E34" s="72">
-        <v>3728</v>
+        <v>3875</v>
       </c>
       <c r="F34" s="72">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="G34" s="72">
-        <v>1339</v>
+        <v>1432</v>
       </c>
       <c r="H34" s="72">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="72">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>29130</v>
+        <v>29680</v>
       </c>
       <c r="C36" s="80">
-        <v>29130</v>
+        <v>29680</v>
       </c>
       <c r="D36" s="80">
-        <v>13722</v>
+        <v>13366</v>
       </c>
       <c r="E36" s="80">
-        <v>13779</v>
+        <v>14695</v>
       </c>
       <c r="F36" s="80">
-        <v>1557</v>
+        <v>1575</v>
       </c>
       <c r="G36" s="80">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -3698,57 +3698,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -3867,777 +3867,777 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>6768</v>
+        <v>5459</v>
       </c>
       <c r="C10" s="63">
-        <v>6768</v>
+        <v>5459</v>
       </c>
       <c r="D10" s="63">
-        <v>4563</v>
+        <v>3236</v>
       </c>
       <c r="E10" s="63">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="F10" s="63">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="G10" s="63">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="H10" s="88">
         <v>0</v>
       </c>
       <c r="I10" s="88">
         <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>9006</v>
+        <v>8632</v>
       </c>
       <c r="C12" s="72">
-        <v>9006</v>
+        <v>8632</v>
       </c>
       <c r="D12" s="72">
-        <v>7553</v>
+        <v>7092</v>
       </c>
       <c r="E12" s="72">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="F12" s="72">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="G12" s="72">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>435077</v>
+        <v>460895</v>
       </c>
       <c r="C14" s="72">
-        <v>435077</v>
+        <v>460895</v>
       </c>
       <c r="D14" s="72">
-        <v>34198</v>
+        <v>38275</v>
       </c>
       <c r="E14" s="72">
-        <v>397847</v>
+        <v>419831</v>
       </c>
       <c r="F14" s="72">
-        <v>1991</v>
+        <v>1874</v>
       </c>
       <c r="G14" s="72">
-        <v>1041</v>
+        <v>915</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>8130</v>
+        <v>8303</v>
       </c>
       <c r="C16" s="72">
-        <v>8120</v>
+        <v>8271</v>
       </c>
       <c r="D16" s="72">
-        <v>4331</v>
+        <v>4478</v>
       </c>
       <c r="E16" s="72">
-        <v>725</v>
+        <v>763</v>
       </c>
       <c r="F16" s="72">
-        <v>1393</v>
+        <v>1367</v>
       </c>
       <c r="G16" s="72">
-        <v>1671</v>
+        <v>1663</v>
       </c>
       <c r="H16" s="72">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="I16" s="72">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="J16" s="72">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>755</v>
+        <v>811</v>
       </c>
       <c r="C18" s="72">
-        <v>752</v>
+        <v>811</v>
       </c>
       <c r="D18" s="72">
-        <v>752</v>
+        <v>811</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="72">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="H18" s="74">
+        <v>0</v>
+      </c>
+      <c r="I18" s="74">
+        <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>78158</v>
+        <v>79314</v>
       </c>
       <c r="C20" s="72">
-        <v>77615</v>
+        <v>78741</v>
       </c>
       <c r="D20" s="72">
-        <v>31330</v>
+        <v>28724</v>
       </c>
       <c r="E20" s="72">
-        <v>45882</v>
+        <v>49610</v>
       </c>
       <c r="F20" s="72">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="G20" s="72">
         <v>141</v>
       </c>
       <c r="H20" s="72">
-        <v>543</v>
+        <v>573</v>
       </c>
       <c r="I20" s="72">
-        <v>528</v>
+        <v>540</v>
       </c>
       <c r="J20" s="72">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C22" s="72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D22" s="72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" s="72">
         <v>22</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C24" s="72">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D24" s="72">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>10477</v>
+        <v>10906</v>
       </c>
       <c r="C26" s="72">
-        <v>10463</v>
+        <v>10890</v>
       </c>
       <c r="D26" s="72">
-        <v>1910</v>
+        <v>2178</v>
       </c>
       <c r="E26" s="72">
-        <v>5703</v>
+        <v>5766</v>
       </c>
       <c r="F26" s="72">
-        <v>1387</v>
+        <v>1417</v>
       </c>
       <c r="G26" s="72">
-        <v>1463</v>
+        <v>1528</v>
       </c>
       <c r="H26" s="72">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I26" s="72">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J26" s="72">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="C28" s="72">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="D28" s="72">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C30" s="72">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D30" s="72">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C32" s="72">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D32" s="72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" s="72">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2318</v>
+        <v>2567</v>
       </c>
       <c r="C34" s="72">
-        <v>2318</v>
+        <v>2567</v>
       </c>
       <c r="D34" s="72">
-        <v>1895</v>
+        <v>2160</v>
       </c>
       <c r="E34" s="72">
         <v>9</v>
       </c>
       <c r="F34" s="72">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="G34" s="72">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>29664</v>
+        <v>29744</v>
       </c>
       <c r="C36" s="80">
-        <v>29648</v>
+        <v>29718</v>
       </c>
       <c r="D36" s="80">
-        <v>12866</v>
+        <v>11798</v>
       </c>
       <c r="E36" s="80">
-        <v>12645</v>
+        <v>13047</v>
       </c>
       <c r="F36" s="80">
-        <v>1806</v>
+        <v>2144</v>
       </c>
       <c r="G36" s="80">
-        <v>2331</v>
+        <v>2729</v>
       </c>
       <c r="H36" s="80">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I36" s="80">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="J36" s="80">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
@@ -4893,57 +4893,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -5062,459 +5062,459 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>15899</v>
+        <v>16794</v>
       </c>
       <c r="C10" s="63">
-        <v>15515</v>
+        <v>16338</v>
       </c>
       <c r="D10" s="63">
-        <v>9363</v>
+        <v>9713</v>
       </c>
       <c r="E10" s="63">
-        <v>5188</v>
+        <v>5457</v>
       </c>
       <c r="F10" s="63">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="G10" s="63">
-        <v>827</v>
+        <v>1010</v>
       </c>
       <c r="H10" s="63">
-        <v>384</v>
+        <v>456</v>
       </c>
       <c r="I10" s="63">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="J10" s="63">
-        <v>360</v>
+        <v>424</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>133925</v>
+        <v>147408</v>
       </c>
       <c r="C12" s="72">
-        <v>133508</v>
+        <v>146716</v>
       </c>
       <c r="D12" s="72">
-        <v>99798</v>
+        <v>108652</v>
       </c>
       <c r="E12" s="72">
-        <v>22225</v>
+        <v>23185</v>
       </c>
       <c r="F12" s="72">
-        <v>5649</v>
+        <v>7530</v>
       </c>
       <c r="G12" s="72">
-        <v>5836</v>
+        <v>7350</v>
       </c>
       <c r="H12" s="72">
-        <v>417</v>
+        <v>691</v>
       </c>
       <c r="I12" s="72">
-        <v>78</v>
+        <v>185</v>
       </c>
       <c r="J12" s="72">
-        <v>338</v>
+        <v>506</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>125418</v>
+        <v>130864</v>
       </c>
       <c r="C14" s="72">
-        <v>125264</v>
+        <v>130572</v>
       </c>
       <c r="D14" s="72">
-        <v>53445</v>
+        <v>56140</v>
       </c>
       <c r="E14" s="72">
-        <v>37416</v>
+        <v>39063</v>
       </c>
       <c r="F14" s="72">
-        <v>15913</v>
+        <v>16200</v>
       </c>
       <c r="G14" s="72">
-        <v>18489</v>
+        <v>19169</v>
       </c>
       <c r="H14" s="72">
-        <v>154</v>
+        <v>292</v>
       </c>
       <c r="I14" s="72">
-        <v>152</v>
+        <v>271</v>
       </c>
       <c r="J14" s="72">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>60820</v>
+        <v>63386</v>
       </c>
       <c r="C16" s="72">
-        <v>60791</v>
+        <v>63364</v>
       </c>
       <c r="D16" s="72">
-        <v>33920</v>
+        <v>36841</v>
       </c>
       <c r="E16" s="72">
-        <v>16548</v>
+        <v>17345</v>
       </c>
       <c r="F16" s="72">
-        <v>5201</v>
+        <v>4661</v>
       </c>
       <c r="G16" s="72">
-        <v>5122</v>
+        <v>4517</v>
       </c>
       <c r="H16" s="72">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I16" s="72">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="J16" s="72">
         <v>12</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>28590</v>
+        <v>26242</v>
       </c>
       <c r="C18" s="72">
-        <v>27598</v>
+        <v>24459</v>
       </c>
       <c r="D18" s="72">
-        <v>19556</v>
+        <v>16245</v>
       </c>
       <c r="E18" s="72">
-        <v>7562</v>
+        <v>7654</v>
       </c>
       <c r="F18" s="72">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="G18" s="72">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="H18" s="72">
-        <v>992</v>
+        <v>1782</v>
       </c>
       <c r="I18" s="72">
-        <v>417</v>
+        <v>1442</v>
       </c>
       <c r="J18" s="72">
-        <v>575</v>
+        <v>340</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>119779</v>
+        <v>124550</v>
       </c>
       <c r="C20" s="72">
-        <v>118944</v>
+        <v>123775</v>
       </c>
       <c r="D20" s="72">
-        <v>75360</v>
+        <v>79182</v>
       </c>
       <c r="E20" s="72">
-        <v>32956</v>
+        <v>32034</v>
       </c>
       <c r="F20" s="72">
-        <v>5005</v>
+        <v>5922</v>
       </c>
       <c r="G20" s="72">
-        <v>5623</v>
+        <v>6637</v>
       </c>
       <c r="H20" s="72">
-        <v>835</v>
+        <v>775</v>
       </c>
       <c r="I20" s="72">
-        <v>52</v>
+        <v>270</v>
       </c>
       <c r="J20" s="72">
-        <v>763</v>
+        <v>477</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="78">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3763</v>
+        <v>3853</v>
       </c>
       <c r="C22" s="72">
-        <v>3749</v>
+        <v>3803</v>
       </c>
       <c r="D22" s="72">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="E22" s="72">
-        <v>2375</v>
+        <v>2439</v>
       </c>
       <c r="F22" s="72">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G22" s="72">
         <v>234</v>
       </c>
       <c r="H22" s="72">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="I22" s="72">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="J22" s="72">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>359479</v>
+        <v>356402</v>
       </c>
       <c r="C24" s="72">
-        <v>358153</v>
+        <v>355126</v>
       </c>
       <c r="D24" s="72">
-        <v>191724</v>
+        <v>193163</v>
       </c>
       <c r="E24" s="72">
-        <v>141349</v>
+        <v>140222</v>
       </c>
       <c r="F24" s="72">
-        <v>10979</v>
+        <v>8865</v>
       </c>
       <c r="G24" s="72">
-        <v>14102</v>
+        <v>12876</v>
       </c>
       <c r="H24" s="72">
-        <v>1326</v>
+        <v>1276</v>
       </c>
       <c r="I24" s="72">
-        <v>427</v>
+        <v>671</v>
       </c>
       <c r="J24" s="72">
-        <v>771</v>
+        <v>387</v>
       </c>
       <c r="K24" s="72">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="L24" s="78">
-        <v>126</v>
+        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
@@ -5602,66 +5602,66 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C30" s="72">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
@@ -5992,57 +5992,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -6161,768 +6161,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1092850</v>
+        <v>1126783</v>
       </c>
       <c r="C10" s="64">
-        <v>1092587</v>
+        <v>1126593</v>
       </c>
       <c r="D10" s="64">
-        <v>295279</v>
+        <v>291860</v>
       </c>
       <c r="E10" s="64">
-        <v>780637</v>
+        <v>816472</v>
       </c>
       <c r="F10" s="64">
-        <v>10588</v>
+        <v>11407</v>
       </c>
       <c r="G10" s="64">
-        <v>6083</v>
+        <v>6854</v>
       </c>
       <c r="H10" s="64">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>190</v>
+      </c>
+      <c r="I10" s="64">
+        <v>18</v>
       </c>
       <c r="J10" s="64">
-        <v>263</v>
+        <v>172</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>29805</v>
+        <v>28294</v>
       </c>
       <c r="C12" s="72">
-        <v>29805</v>
+        <v>28294</v>
       </c>
       <c r="D12" s="72">
-        <v>26289</v>
+        <v>25023</v>
       </c>
       <c r="E12" s="72">
-        <v>3515</v>
+        <v>3271</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>38106</v>
+        <v>38466</v>
       </c>
       <c r="C14" s="72">
-        <v>38106</v>
+        <v>38466</v>
       </c>
       <c r="D14" s="72">
-        <v>7794</v>
+        <v>7930</v>
       </c>
       <c r="E14" s="72">
-        <v>27789</v>
+        <v>28058</v>
       </c>
       <c r="F14" s="72">
-        <v>2367</v>
+        <v>2352</v>
       </c>
       <c r="G14" s="72">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="C16" s="72">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="D16" s="72">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="C18" s="72">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="D18" s="72">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="C20" s="72">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="D20" s="72">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>26994</v>
+        <v>24452</v>
       </c>
       <c r="C22" s="72">
-        <v>26994</v>
+        <v>24452</v>
       </c>
       <c r="D22" s="72">
-        <v>26672</v>
+        <v>24132</v>
       </c>
       <c r="E22" s="72">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>320</v>
+      </c>
+      <c r="F22" s="74">
+        <v>0</v>
+      </c>
+      <c r="G22" s="74">
+        <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="C24" s="72">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="D24" s="72">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>70951</v>
+        <v>76555</v>
       </c>
       <c r="C26" s="72">
-        <v>70951</v>
+        <v>76555</v>
       </c>
       <c r="D26" s="72">
-        <v>9007</v>
+        <v>8079</v>
       </c>
       <c r="E26" s="72">
-        <v>61223</v>
+        <v>67751</v>
       </c>
       <c r="F26" s="72">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="G26" s="72">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>87617</v>
+        <v>90661</v>
       </c>
       <c r="C28" s="72">
-        <v>87617</v>
+        <v>90661</v>
       </c>
       <c r="D28" s="72">
-        <v>9364</v>
+        <v>8713</v>
       </c>
       <c r="E28" s="72">
-        <v>75778</v>
+        <v>79440</v>
       </c>
       <c r="F28" s="72">
-        <v>1896</v>
+        <v>1924</v>
       </c>
       <c r="G28" s="72">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C30" s="72">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="D30" s="72">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>120510</v>
+        <v>127482</v>
       </c>
       <c r="C32" s="72">
-        <v>120510</v>
+        <v>127482</v>
       </c>
       <c r="D32" s="72">
-        <v>33527</v>
+        <v>35154</v>
       </c>
       <c r="E32" s="72">
-        <v>86680</v>
+        <v>92022</v>
       </c>
       <c r="F32" s="72">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G32" s="74">
         <v>0</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>39821</v>
+        <v>39125</v>
       </c>
       <c r="C34" s="72">
-        <v>39821</v>
+        <v>39125</v>
       </c>
       <c r="D34" s="72">
-        <v>15108</v>
+        <v>13514</v>
       </c>
       <c r="E34" s="72">
-        <v>24713</v>
+        <v>25611</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>410652</v>
+        <v>426674</v>
       </c>
       <c r="C36" s="80">
-        <v>410652</v>
+        <v>426674</v>
       </c>
       <c r="D36" s="80">
-        <v>32450</v>
+        <v>30876</v>
       </c>
       <c r="E36" s="80">
-        <v>376265</v>
+        <v>393575</v>
       </c>
       <c r="F36" s="80">
-        <v>964</v>
+        <v>1107</v>
       </c>
       <c r="G36" s="80">
-        <v>972</v>
+        <v>1115</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -7187,57 +7187,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -7410,237 +7410,237 @@
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>17531</v>
+        <v>17991</v>
       </c>
       <c r="C12" s="72">
-        <v>17528</v>
+        <v>17983</v>
       </c>
       <c r="D12" s="72">
-        <v>13677</v>
+        <v>13708</v>
       </c>
       <c r="E12" s="72">
-        <v>3851</v>
+        <v>4275</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="72">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="I12" s="72">
+        <v>8</v>
+      </c>
+      <c r="J12" s="74">
+        <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>30302</v>
+        <v>31029</v>
       </c>
       <c r="C14" s="72">
-        <v>30302</v>
+        <v>31029</v>
       </c>
       <c r="D14" s="72">
-        <v>18293</v>
+        <v>17636</v>
       </c>
       <c r="E14" s="72">
-        <v>7997</v>
+        <v>8280</v>
       </c>
       <c r="F14" s="72">
-        <v>2335</v>
+        <v>2888</v>
       </c>
       <c r="G14" s="72">
-        <v>1677</v>
+        <v>2224</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>9316</v>
+        <v>9564</v>
       </c>
       <c r="C16" s="72">
-        <v>9316</v>
+        <v>9564</v>
       </c>
       <c r="D16" s="72">
-        <v>5687</v>
+        <v>5591</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>1814</v>
+        <v>1986</v>
       </c>
       <c r="G16" s="72">
-        <v>1814</v>
+        <v>1986</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>43181</v>
+        <v>45186</v>
       </c>
       <c r="C18" s="72">
-        <v>42921</v>
+        <v>45004</v>
       </c>
       <c r="D18" s="72">
-        <v>7327</v>
+        <v>8580</v>
       </c>
       <c r="E18" s="72">
-        <v>35595</v>
+        <v>36424</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="72">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>182</v>
+      </c>
+      <c r="I18" s="72">
+        <v>10</v>
       </c>
       <c r="J18" s="72">
-        <v>260</v>
+        <v>172</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
@@ -7680,168 +7680,168 @@
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>28927</v>
+        <v>29894</v>
       </c>
       <c r="C22" s="72">
-        <v>28927</v>
+        <v>29894</v>
       </c>
       <c r="D22" s="72">
-        <v>15303</v>
+        <v>15982</v>
       </c>
       <c r="E22" s="72">
-        <v>13607</v>
+        <v>13894</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>18913</v>
+        <v>19162</v>
       </c>
       <c r="C24" s="72">
-        <v>18913</v>
+        <v>19162</v>
       </c>
       <c r="D24" s="72">
-        <v>12453</v>
+        <v>12640</v>
       </c>
       <c r="E24" s="72">
-        <v>6459</v>
+        <v>6522</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
@@ -7896,168 +7896,168 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="C30" s="72">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="D30" s="72">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>87703</v>
+        <v>89952</v>
       </c>
       <c r="C32" s="72">
-        <v>87703</v>
+        <v>89952</v>
       </c>
       <c r="D32" s="72">
-        <v>31791</v>
+        <v>34054</v>
       </c>
       <c r="E32" s="72">
-        <v>54862</v>
+        <v>54978</v>
       </c>
       <c r="F32" s="72">
-        <v>533</v>
+        <v>468</v>
       </c>
       <c r="G32" s="72">
-        <v>517</v>
+        <v>452</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>4596</v>
+        <v>4354</v>
       </c>
       <c r="C34" s="72">
-        <v>4596</v>
+        <v>4354</v>
       </c>
       <c r="D34" s="72">
-        <v>2642</v>
+        <v>2335</v>
       </c>
       <c r="E34" s="72">
-        <v>1953</v>
+        <v>2019</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
@@ -8382,57 +8382,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>