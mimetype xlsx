--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2672,768 +2672,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>2049046</v>
+        <v>2132473</v>
       </c>
       <c r="C10" s="64">
-        <v>2042299</v>
+        <v>2125992</v>
       </c>
       <c r="D10" s="64">
-        <v>953639</v>
+        <v>986516</v>
       </c>
       <c r="E10" s="64">
-        <v>933968</v>
+        <v>971468</v>
       </c>
       <c r="F10" s="64">
-        <v>70765</v>
+        <v>78595</v>
       </c>
       <c r="G10" s="64">
-        <v>83926</v>
+        <v>89413</v>
       </c>
       <c r="H10" s="64">
-        <v>6748</v>
+        <v>6481</v>
       </c>
       <c r="I10" s="64">
-        <v>3992</v>
+        <v>2953</v>
       </c>
       <c r="J10" s="64">
-        <v>2476</v>
+        <v>3205</v>
       </c>
       <c r="K10" s="64">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="L10" s="67">
-        <v>252</v>
+        <v>298</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>37662</v>
+        <v>37474</v>
       </c>
       <c r="C12" s="72">
-        <v>37662</v>
+        <v>37474</v>
       </c>
       <c r="D12" s="72">
-        <v>34796</v>
+        <v>34478</v>
       </c>
       <c r="E12" s="72">
-        <v>1435</v>
+        <v>1506</v>
       </c>
       <c r="F12" s="72">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G12" s="72">
-        <v>1405</v>
+        <v>1470</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5563</v>
+        <v>5843</v>
       </c>
       <c r="C14" s="72">
-        <v>5563</v>
+        <v>5843</v>
       </c>
       <c r="D14" s="72">
-        <v>5026</v>
+        <v>5283</v>
       </c>
       <c r="E14" s="72">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>11643</v>
+        <v>11318</v>
       </c>
       <c r="C16" s="72">
-        <v>11639</v>
+        <v>11290</v>
       </c>
       <c r="D16" s="72">
-        <v>10710</v>
+        <v>10318</v>
       </c>
       <c r="E16" s="72">
-        <v>421</v>
+        <v>445</v>
       </c>
       <c r="F16" s="72">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="G16" s="72">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="H16" s="72">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="I16" s="74">
+        <v>0</v>
+      </c>
+      <c r="J16" s="72">
+        <v>29</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>51107</v>
+        <v>52515</v>
       </c>
       <c r="C18" s="72">
-        <v>51029</v>
+        <v>52431</v>
       </c>
       <c r="D18" s="72">
-        <v>30583</v>
+        <v>31087</v>
       </c>
       <c r="E18" s="72">
-        <v>13851</v>
+        <v>14779</v>
       </c>
       <c r="F18" s="72">
-        <v>2910</v>
+        <v>2923</v>
       </c>
       <c r="G18" s="72">
-        <v>3685</v>
+        <v>3642</v>
       </c>
       <c r="H18" s="72">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I18" s="72">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="J18" s="72">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>24122</v>
+        <v>23620</v>
       </c>
       <c r="C20" s="72">
-        <v>24034</v>
+        <v>23543</v>
       </c>
       <c r="D20" s="72">
-        <v>14329</v>
+        <v>13456</v>
       </c>
       <c r="E20" s="72">
-        <v>4259</v>
+        <v>4777</v>
       </c>
       <c r="F20" s="72">
-        <v>2639</v>
+        <v>2649</v>
       </c>
       <c r="G20" s="72">
-        <v>2807</v>
+        <v>2661</v>
       </c>
       <c r="H20" s="72">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I20" s="72">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="J20" s="72">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>16931</v>
+        <v>17527</v>
       </c>
       <c r="C22" s="72">
-        <v>16804</v>
+        <v>17408</v>
       </c>
       <c r="D22" s="72">
-        <v>11684</v>
+        <v>11987</v>
       </c>
       <c r="E22" s="72">
-        <v>4173</v>
+        <v>4429</v>
       </c>
       <c r="F22" s="72">
-        <v>417</v>
+        <v>438</v>
       </c>
       <c r="G22" s="72">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="H22" s="72">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="I22" s="72">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="J22" s="72">
         <v>2</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>7329</v>
+        <v>7812</v>
       </c>
       <c r="C24" s="72">
-        <v>7314</v>
+        <v>7749</v>
       </c>
       <c r="D24" s="72">
-        <v>3008</v>
+        <v>2720</v>
       </c>
       <c r="E24" s="72">
-        <v>1200</v>
+        <v>1391</v>
       </c>
       <c r="F24" s="72">
-        <v>1540</v>
+        <v>1833</v>
       </c>
       <c r="G24" s="72">
-        <v>1566</v>
+        <v>1806</v>
       </c>
       <c r="H24" s="72">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>62</v>
+      </c>
+      <c r="I24" s="74">
+        <v>0</v>
       </c>
       <c r="J24" s="72">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="K24" s="72">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>186378</v>
+        <v>190308</v>
       </c>
       <c r="C26" s="72">
-        <v>186041</v>
+        <v>189796</v>
       </c>
       <c r="D26" s="72">
-        <v>95641</v>
+        <v>93442</v>
       </c>
       <c r="E26" s="72">
-        <v>78853</v>
+        <v>84151</v>
       </c>
       <c r="F26" s="72">
-        <v>5108</v>
+        <v>5491</v>
       </c>
       <c r="G26" s="72">
-        <v>6439</v>
+        <v>6711</v>
       </c>
       <c r="H26" s="72">
-        <v>337</v>
+        <v>512</v>
       </c>
       <c r="I26" s="72">
-        <v>217</v>
+        <v>440</v>
       </c>
       <c r="J26" s="72">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
-      <c r="L26" s="78">
-        <v>20</v>
+      <c r="L26" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>164903</v>
+        <v>165852</v>
       </c>
       <c r="C28" s="72">
-        <v>164818</v>
+        <v>165592</v>
       </c>
       <c r="D28" s="72">
-        <v>105901</v>
+        <v>106600</v>
       </c>
       <c r="E28" s="72">
-        <v>50775</v>
+        <v>50456</v>
       </c>
       <c r="F28" s="72">
-        <v>3373</v>
+        <v>3610</v>
       </c>
       <c r="G28" s="72">
-        <v>4769</v>
+        <v>4926</v>
       </c>
       <c r="H28" s="72">
-        <v>85</v>
+        <v>260</v>
       </c>
       <c r="I28" s="72">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="J28" s="72">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="K28" s="72">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L28" s="78">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2331</v>
+        <v>2288</v>
       </c>
       <c r="C30" s="72">
-        <v>2331</v>
+        <v>2288</v>
       </c>
       <c r="D30" s="72">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="E30" s="72">
-        <v>2117</v>
+        <v>2100</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="C32" s="72">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="D32" s="72">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="E32" s="72">
         <v>57</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
         <v>57</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>34470</v>
+        <v>36349</v>
       </c>
       <c r="C34" s="72">
-        <v>34447</v>
+        <v>36283</v>
       </c>
       <c r="D34" s="72">
-        <v>28366</v>
+        <v>30076</v>
       </c>
       <c r="E34" s="72">
-        <v>3875</v>
+        <v>3911</v>
       </c>
       <c r="F34" s="72">
-        <v>774</v>
+        <v>844</v>
       </c>
       <c r="G34" s="72">
-        <v>1432</v>
+        <v>1452</v>
       </c>
       <c r="H34" s="72">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="72">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>29680</v>
+        <v>29796</v>
       </c>
       <c r="C36" s="80">
-        <v>29680</v>
+        <v>29796</v>
       </c>
       <c r="D36" s="80">
-        <v>13366</v>
+        <v>13487</v>
       </c>
       <c r="E36" s="80">
-        <v>14695</v>
+        <v>14680</v>
       </c>
       <c r="F36" s="80">
-        <v>1575</v>
+        <v>1584</v>
       </c>
       <c r="G36" s="80">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -3698,57 +3698,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -3867,777 +3867,777 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>5459</v>
+        <v>5981</v>
       </c>
       <c r="C10" s="63">
-        <v>5459</v>
+        <v>5981</v>
       </c>
       <c r="D10" s="63">
-        <v>3236</v>
+        <v>3607</v>
       </c>
       <c r="E10" s="63">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="F10" s="63">
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="G10" s="63">
-        <v>662</v>
+        <v>774</v>
       </c>
       <c r="H10" s="88">
         <v>0</v>
       </c>
       <c r="I10" s="88">
         <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>8632</v>
+        <v>8476</v>
       </c>
       <c r="C12" s="72">
-        <v>8632</v>
+        <v>8476</v>
       </c>
       <c r="D12" s="72">
-        <v>7092</v>
+        <v>6958</v>
       </c>
       <c r="E12" s="72">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="F12" s="72">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="G12" s="72">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>460895</v>
+        <v>480228</v>
       </c>
       <c r="C14" s="72">
-        <v>460895</v>
+        <v>480228</v>
       </c>
       <c r="D14" s="72">
-        <v>38275</v>
+        <v>41966</v>
       </c>
       <c r="E14" s="72">
-        <v>419831</v>
+        <v>435565</v>
       </c>
       <c r="F14" s="72">
-        <v>1874</v>
+        <v>1832</v>
       </c>
       <c r="G14" s="72">
-        <v>915</v>
+        <v>864</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>8303</v>
+        <v>8311</v>
       </c>
       <c r="C16" s="72">
-        <v>8271</v>
+        <v>8306</v>
       </c>
       <c r="D16" s="72">
-        <v>4478</v>
+        <v>4605</v>
       </c>
       <c r="E16" s="72">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="F16" s="72">
-        <v>1367</v>
+        <v>1323</v>
       </c>
       <c r="G16" s="72">
-        <v>1663</v>
+        <v>1604</v>
       </c>
       <c r="H16" s="72">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="I16" s="72">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J16" s="72">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="C18" s="72">
-        <v>811</v>
+        <v>840</v>
       </c>
       <c r="D18" s="72">
-        <v>811</v>
+        <v>840</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="74">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H18" s="72">
+        <v>3</v>
+      </c>
+      <c r="I18" s="72">
+        <v>3</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>79314</v>
+        <v>85374</v>
       </c>
       <c r="C20" s="72">
-        <v>78741</v>
+        <v>84265</v>
       </c>
       <c r="D20" s="72">
-        <v>28724</v>
+        <v>29171</v>
       </c>
       <c r="E20" s="72">
-        <v>49610</v>
+        <v>54758</v>
       </c>
       <c r="F20" s="72">
-        <v>265</v>
+        <v>229</v>
       </c>
       <c r="G20" s="72">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="H20" s="72">
-        <v>573</v>
+        <v>1109</v>
       </c>
       <c r="I20" s="72">
-        <v>540</v>
+        <v>1080</v>
       </c>
       <c r="J20" s="72">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C22" s="72">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D22" s="72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" s="72">
         <v>22</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C24" s="72">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D24" s="72">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>10906</v>
+        <v>11331</v>
       </c>
       <c r="C26" s="72">
-        <v>10890</v>
+        <v>11310</v>
       </c>
       <c r="D26" s="72">
-        <v>2178</v>
+        <v>2630</v>
       </c>
       <c r="E26" s="72">
-        <v>5766</v>
+        <v>5736</v>
       </c>
       <c r="F26" s="72">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="G26" s="72">
-        <v>1528</v>
+        <v>1517</v>
       </c>
       <c r="H26" s="72">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I26" s="72">
         <v>15</v>
       </c>
       <c r="J26" s="72">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="C28" s="72">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="D28" s="72">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="C30" s="72">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="D30" s="72">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C32" s="72">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D32" s="72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" s="72">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2567</v>
+        <v>2622</v>
       </c>
       <c r="C34" s="72">
-        <v>2567</v>
+        <v>2622</v>
       </c>
       <c r="D34" s="72">
-        <v>2160</v>
+        <v>2240</v>
       </c>
       <c r="E34" s="72">
         <v>9</v>
       </c>
       <c r="F34" s="72">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="G34" s="72">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>29744</v>
+        <v>30134</v>
       </c>
       <c r="C36" s="80">
-        <v>29718</v>
+        <v>30122</v>
       </c>
       <c r="D36" s="80">
-        <v>11798</v>
+        <v>12275</v>
       </c>
       <c r="E36" s="80">
-        <v>13047</v>
+        <v>13096</v>
       </c>
       <c r="F36" s="80">
-        <v>2144</v>
+        <v>2172</v>
       </c>
       <c r="G36" s="80">
-        <v>2729</v>
+        <v>2579</v>
       </c>
       <c r="H36" s="80">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I36" s="80">
         <v>10</v>
       </c>
       <c r="J36" s="80">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
@@ -4893,57 +4893,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
       <c r="K3" s="54"/>
       <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -5062,459 +5062,459 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>16794</v>
+        <v>17828</v>
       </c>
       <c r="C10" s="63">
-        <v>16338</v>
+        <v>17333</v>
       </c>
       <c r="D10" s="63">
-        <v>9713</v>
+        <v>10593</v>
       </c>
       <c r="E10" s="63">
-        <v>5457</v>
+        <v>5618</v>
       </c>
       <c r="F10" s="63">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="G10" s="63">
-        <v>1010</v>
+        <v>937</v>
       </c>
       <c r="H10" s="63">
-        <v>456</v>
+        <v>495</v>
       </c>
       <c r="I10" s="63">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="J10" s="63">
-        <v>424</v>
+        <v>492</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>147408</v>
+        <v>136654</v>
       </c>
       <c r="C12" s="72">
-        <v>146716</v>
+        <v>136010</v>
       </c>
       <c r="D12" s="72">
-        <v>108652</v>
+        <v>93377</v>
       </c>
       <c r="E12" s="72">
-        <v>23185</v>
+        <v>24153</v>
       </c>
       <c r="F12" s="72">
-        <v>7530</v>
+        <v>9229</v>
       </c>
       <c r="G12" s="72">
-        <v>7350</v>
+        <v>9251</v>
       </c>
       <c r="H12" s="72">
-        <v>691</v>
+        <v>644</v>
       </c>
       <c r="I12" s="72">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="J12" s="72">
-        <v>506</v>
+        <v>463</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>130864</v>
+        <v>143486</v>
       </c>
       <c r="C14" s="72">
-        <v>130572</v>
+        <v>143436</v>
       </c>
       <c r="D14" s="72">
-        <v>56140</v>
+        <v>59767</v>
       </c>
       <c r="E14" s="72">
-        <v>39063</v>
+        <v>47057</v>
       </c>
       <c r="F14" s="72">
-        <v>16200</v>
+        <v>17562</v>
       </c>
       <c r="G14" s="72">
-        <v>19169</v>
+        <v>19050</v>
       </c>
       <c r="H14" s="72">
-        <v>292</v>
+        <v>49</v>
       </c>
       <c r="I14" s="72">
-        <v>271</v>
+        <v>41</v>
       </c>
       <c r="J14" s="72">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>63386</v>
+        <v>65175</v>
       </c>
       <c r="C16" s="72">
-        <v>63364</v>
+        <v>65149</v>
       </c>
       <c r="D16" s="72">
-        <v>36841</v>
+        <v>37603</v>
       </c>
       <c r="E16" s="72">
-        <v>17345</v>
+        <v>17415</v>
       </c>
       <c r="F16" s="72">
-        <v>4661</v>
+        <v>5041</v>
       </c>
       <c r="G16" s="72">
-        <v>4517</v>
+        <v>5090</v>
       </c>
       <c r="H16" s="72">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I16" s="72">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J16" s="72">
         <v>12</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>26242</v>
+        <v>26637</v>
       </c>
       <c r="C18" s="72">
-        <v>24459</v>
+        <v>26327</v>
       </c>
       <c r="D18" s="72">
-        <v>16245</v>
+        <v>17714</v>
       </c>
       <c r="E18" s="72">
-        <v>7654</v>
+        <v>8257</v>
       </c>
       <c r="F18" s="72">
-        <v>280</v>
+        <v>178</v>
       </c>
       <c r="G18" s="72">
-        <v>280</v>
+        <v>178</v>
       </c>
       <c r="H18" s="72">
-        <v>1782</v>
+        <v>310</v>
       </c>
       <c r="I18" s="72">
-        <v>1442</v>
+        <v>248</v>
       </c>
       <c r="J18" s="72">
-        <v>340</v>
+        <v>62</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>124550</v>
+        <v>131794</v>
       </c>
       <c r="C20" s="72">
-        <v>123775</v>
+        <v>131324</v>
       </c>
       <c r="D20" s="72">
-        <v>79182</v>
+        <v>79531</v>
       </c>
       <c r="E20" s="72">
-        <v>32034</v>
+        <v>34295</v>
       </c>
       <c r="F20" s="72">
-        <v>5922</v>
+        <v>8476</v>
       </c>
       <c r="G20" s="72">
-        <v>6637</v>
+        <v>9021</v>
       </c>
       <c r="H20" s="72">
-        <v>775</v>
+        <v>470</v>
       </c>
       <c r="I20" s="72">
-        <v>270</v>
+        <v>3</v>
       </c>
       <c r="J20" s="72">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
-      <c r="L20" s="78">
-        <v>28</v>
+      <c r="L20" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3853</v>
+        <v>4047</v>
       </c>
       <c r="C22" s="72">
-        <v>3803</v>
+        <v>4019</v>
       </c>
       <c r="D22" s="72">
-        <v>933</v>
+        <v>990</v>
       </c>
       <c r="E22" s="72">
-        <v>2439</v>
+        <v>2595</v>
       </c>
       <c r="F22" s="72">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="G22" s="72">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H22" s="72">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="I22" s="72">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="J22" s="72">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>356402</v>
+        <v>392087</v>
       </c>
       <c r="C24" s="72">
-        <v>355126</v>
+        <v>389985</v>
       </c>
       <c r="D24" s="72">
-        <v>193163</v>
+        <v>229137</v>
       </c>
       <c r="E24" s="72">
-        <v>140222</v>
+        <v>137641</v>
       </c>
       <c r="F24" s="72">
-        <v>8865</v>
+        <v>9795</v>
       </c>
       <c r="G24" s="72">
-        <v>12876</v>
+        <v>13412</v>
       </c>
       <c r="H24" s="72">
-        <v>1276</v>
+        <v>2102</v>
       </c>
       <c r="I24" s="72">
-        <v>671</v>
+        <v>620</v>
       </c>
       <c r="J24" s="72">
-        <v>387</v>
+        <v>1188</v>
       </c>
       <c r="K24" s="72">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="L24" s="78">
-        <v>202</v>
+        <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
@@ -5602,66 +5602,66 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="C30" s="72">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
@@ -5992,57 +5992,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -6161,768 +6161,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1126783</v>
+        <v>1192845</v>
       </c>
       <c r="C10" s="64">
-        <v>1126593</v>
+        <v>1192685</v>
       </c>
       <c r="D10" s="64">
-        <v>291860</v>
+        <v>298656</v>
       </c>
       <c r="E10" s="64">
-        <v>816472</v>
+        <v>877405</v>
       </c>
       <c r="F10" s="64">
-        <v>11407</v>
+        <v>10390</v>
       </c>
       <c r="G10" s="64">
-        <v>6854</v>
+        <v>6234</v>
       </c>
       <c r="H10" s="64">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="I10" s="64">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="J10" s="64">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>28294</v>
+        <v>29054</v>
       </c>
       <c r="C12" s="72">
-        <v>28294</v>
+        <v>29054</v>
       </c>
       <c r="D12" s="72">
-        <v>25023</v>
+        <v>25697</v>
       </c>
       <c r="E12" s="72">
-        <v>3271</v>
+        <v>3358</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>38466</v>
+        <v>38385</v>
       </c>
       <c r="C14" s="72">
-        <v>38466</v>
+        <v>38385</v>
       </c>
       <c r="D14" s="72">
-        <v>7930</v>
+        <v>7709</v>
       </c>
       <c r="E14" s="72">
-        <v>28058</v>
+        <v>28196</v>
       </c>
       <c r="F14" s="72">
-        <v>2352</v>
+        <v>2386</v>
       </c>
       <c r="G14" s="72">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="C16" s="72">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="D16" s="72">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="C18" s="72">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="D18" s="72">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="C20" s="72">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="D20" s="72">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>24452</v>
+        <v>24609</v>
       </c>
       <c r="C22" s="72">
-        <v>24452</v>
+        <v>24609</v>
       </c>
       <c r="D22" s="72">
-        <v>24132</v>
+        <v>24314</v>
       </c>
       <c r="E22" s="72">
-        <v>320</v>
+        <v>295</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="C24" s="72">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="D24" s="72">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>76555</v>
+        <v>91297</v>
       </c>
       <c r="C26" s="72">
-        <v>76555</v>
+        <v>91297</v>
       </c>
       <c r="D26" s="72">
-        <v>8079</v>
+        <v>8372</v>
       </c>
       <c r="E26" s="72">
-        <v>67751</v>
+        <v>82516</v>
       </c>
       <c r="F26" s="72">
-        <v>367</v>
+        <v>209</v>
       </c>
       <c r="G26" s="72">
-        <v>358</v>
+        <v>200</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>90661</v>
+        <v>98298</v>
       </c>
       <c r="C28" s="72">
-        <v>90661</v>
+        <v>98298</v>
       </c>
       <c r="D28" s="72">
-        <v>8713</v>
+        <v>9841</v>
       </c>
       <c r="E28" s="72">
-        <v>79440</v>
+        <v>86400</v>
       </c>
       <c r="F28" s="72">
-        <v>1924</v>
+        <v>1665</v>
       </c>
       <c r="G28" s="72">
-        <v>584</v>
+        <v>392</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="C30" s="72">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="D30" s="72">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>127482</v>
+        <v>141505</v>
       </c>
       <c r="C32" s="72">
-        <v>127482</v>
+        <v>141505</v>
       </c>
       <c r="D32" s="72">
-        <v>35154</v>
+        <v>39129</v>
       </c>
       <c r="E32" s="72">
-        <v>92022</v>
+        <v>101689</v>
       </c>
       <c r="F32" s="72">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>309</v>
+      </c>
+      <c r="G32" s="72">
+        <v>377</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>39125</v>
+        <v>40936</v>
       </c>
       <c r="C34" s="72">
-        <v>39125</v>
+        <v>40786</v>
       </c>
       <c r="D34" s="72">
-        <v>13514</v>
+        <v>14723</v>
       </c>
       <c r="E34" s="72">
-        <v>25611</v>
+        <v>26063</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
-      <c r="H34" s="74">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="H34" s="72">
+        <v>150</v>
+      </c>
+      <c r="I34" s="72">
+        <v>100</v>
+      </c>
+      <c r="J34" s="72">
+        <v>50</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="42"/>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="42"/>
       <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>426674</v>
+        <v>448097</v>
       </c>
       <c r="C36" s="80">
-        <v>426674</v>
+        <v>448097</v>
       </c>
       <c r="D36" s="80">
-        <v>30876</v>
+        <v>27028</v>
       </c>
       <c r="E36" s="80">
-        <v>393575</v>
+        <v>418264</v>
       </c>
       <c r="F36" s="80">
-        <v>1107</v>
+        <v>1399</v>
       </c>
       <c r="G36" s="80">
-        <v>1115</v>
+        <v>1407</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
@@ -7187,57 +7187,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>
@@ -7410,237 +7410,237 @@
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>17991</v>
+        <v>19335</v>
       </c>
       <c r="C12" s="72">
-        <v>17983</v>
+        <v>19325</v>
       </c>
       <c r="D12" s="72">
-        <v>13708</v>
+        <v>13453</v>
       </c>
       <c r="E12" s="72">
-        <v>4275</v>
+        <v>5872</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="72">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="I12" s="74">
+        <v>0</v>
+      </c>
+      <c r="J12" s="72">
+        <v>10</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>31029</v>
+        <v>28647</v>
       </c>
       <c r="C14" s="72">
-        <v>31029</v>
+        <v>28647</v>
       </c>
       <c r="D14" s="72">
-        <v>17636</v>
+        <v>16589</v>
       </c>
       <c r="E14" s="72">
-        <v>8280</v>
+        <v>8043</v>
       </c>
       <c r="F14" s="72">
-        <v>2888</v>
+        <v>2329</v>
       </c>
       <c r="G14" s="72">
-        <v>2224</v>
+        <v>1687</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>9564</v>
+        <v>7128</v>
       </c>
       <c r="C16" s="72">
-        <v>9564</v>
+        <v>7128</v>
       </c>
       <c r="D16" s="72">
-        <v>5591</v>
+        <v>3747</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>1986</v>
+        <v>1691</v>
       </c>
       <c r="G16" s="72">
-        <v>1986</v>
+        <v>1691</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>45186</v>
+        <v>46182</v>
       </c>
       <c r="C18" s="72">
-        <v>45004</v>
+        <v>46182</v>
       </c>
       <c r="D18" s="72">
-        <v>8580</v>
+        <v>9068</v>
       </c>
       <c r="E18" s="72">
-        <v>36424</v>
+        <v>37114</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="72">
-[...6 lines deleted...]
-        <v>172</v>
+      <c r="H18" s="74">
+        <v>0</v>
+      </c>
+      <c r="I18" s="74">
+        <v>0</v>
+      </c>
+      <c r="J18" s="74">
+        <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
@@ -7680,168 +7680,168 @@
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>29894</v>
+        <v>33193</v>
       </c>
       <c r="C22" s="72">
-        <v>29894</v>
+        <v>33193</v>
       </c>
       <c r="D22" s="72">
-        <v>15982</v>
+        <v>18211</v>
       </c>
       <c r="E22" s="72">
-        <v>13894</v>
+        <v>14965</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>19162</v>
+        <v>18653</v>
       </c>
       <c r="C24" s="72">
-        <v>19162</v>
+        <v>18653</v>
       </c>
       <c r="D24" s="72">
-        <v>12640</v>
+        <v>12124</v>
       </c>
       <c r="E24" s="72">
-        <v>6522</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6523</v>
+      </c>
+      <c r="F24" s="72">
+        <v>3</v>
+      </c>
+      <c r="G24" s="72">
+        <v>3</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C26" s="72">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
@@ -7896,168 +7896,168 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="C30" s="72">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="D30" s="72">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>89952</v>
+        <v>93339</v>
       </c>
       <c r="C32" s="72">
-        <v>89952</v>
+        <v>93339</v>
       </c>
       <c r="D32" s="72">
-        <v>34054</v>
+        <v>36886</v>
       </c>
       <c r="E32" s="72">
-        <v>54978</v>
+        <v>55689</v>
       </c>
       <c r="F32" s="72">
-        <v>468</v>
+        <v>390</v>
       </c>
       <c r="G32" s="72">
-        <v>452</v>
+        <v>374</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>4354</v>
+        <v>5499</v>
       </c>
       <c r="C34" s="72">
-        <v>4354</v>
+        <v>5499</v>
       </c>
       <c r="D34" s="72">
-        <v>2335</v>
+        <v>3113</v>
       </c>
       <c r="E34" s="72">
-        <v>2019</v>
+        <v>2386</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
@@ -8382,57 +8382,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="53"/>
       <c r="H5" s="50" t="s">
         <v>15</v>